--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -344,70 +344,70 @@
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="E10" s="0" t="n">
         <v>776133881</v>
       </c>
       <c r="F10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>2026 Suma v Eur apríl</t>
+          <t>2026 Suma v Eur jún</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="E11" s="0" t="n">
-        <v>177533117</v>
+        <v>279235206</v>
       </c>
       <c r="F11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0"/>
       <c r="D12" s="0"/>
       <c r="E12" s="0"/>
       <c r="F12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0"/>
       <c r="D13" s="0"/>
       <c r="E13" s="0"/>
       <c r="F13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0"/>
       <c r="D14" s="0"/>
       <c r="E14" s="0"/>