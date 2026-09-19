--- v2 (2026-07-28)
+++ v3 (2026-09-19)
@@ -344,70 +344,70 @@
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="E10" s="0" t="n">
         <v>776133881</v>
       </c>
       <c r="F10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>2026 Suma v Eur jún</t>
+          <t>2026 Suma v Eur júl</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="E11" s="0" t="n">
-        <v>279235206</v>
+        <v>366713224</v>
       </c>
       <c r="F11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0"/>
       <c r="D12" s="0"/>
       <c r="E12" s="0"/>
       <c r="F12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0"/>
       <c r="D13" s="0"/>
       <c r="E13" s="0"/>
       <c r="F13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0"/>
       <c r="D14" s="0"/>
       <c r="E14" s="0"/>