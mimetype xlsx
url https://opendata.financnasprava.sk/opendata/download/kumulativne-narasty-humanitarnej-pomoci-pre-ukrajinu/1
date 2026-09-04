--- v0 (2026-07-21)
+++ v1 (2026-09-04)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:GX100"/>
+  <dimension ref="A1:HW100"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Dátum</t>
         </is>
       </c>
       <c r="B1" s="0"/>
       <c r="C1" s="0"/>
       <c r="D1" s="0"/>
       <c r="E1" s="0"/>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
@@ -1127,51 +1127,176 @@
       <c r="GS1" s="0" t="inlineStr">
         <is>
           <t>2026-07-15</t>
         </is>
       </c>
       <c r="GT1" s="0" t="inlineStr">
         <is>
           <t>2026-07-16</t>
         </is>
       </c>
       <c r="GU1" s="0" t="inlineStr">
         <is>
           <t>2026-07-17</t>
         </is>
       </c>
       <c r="GV1" s="0" t="inlineStr">
         <is>
           <t>2026-07-18</t>
         </is>
       </c>
       <c r="GW1" s="0" t="inlineStr">
         <is>
           <t>2026-07-19</t>
         </is>
       </c>
-      <c r="GX1" s="0"/>
+      <c r="GX1" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="GY1" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="GZ1" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="HA1" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="HB1" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="HC1" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-25</t>
+        </is>
+      </c>
+      <c r="HD1" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="HE1" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="HF1" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="HG1" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="HH1" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="HI1" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="HJ1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="HK1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="HL1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="HM1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="HN1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="HO1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="HP1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="HQ1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-08</t>
+        </is>
+      </c>
+      <c r="HR1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-09</t>
+        </is>
+      </c>
+      <c r="HS1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="HT1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="HU1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="HV1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="HW1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0"/>
       <c r="D2" s="0"/>
       <c r="E2" s="0"/>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>2026-01-02</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>2026-01-03</t>
         </is>
@@ -2139,51 +2264,176 @@
       <c r="GS2" s="0" t="inlineStr">
         <is>
           <t>2026-07-15</t>
         </is>
       </c>
       <c r="GT2" s="0" t="inlineStr">
         <is>
           <t>2026-07-16</t>
         </is>
       </c>
       <c r="GU2" s="0" t="inlineStr">
         <is>
           <t>2026-07-17</t>
         </is>
       </c>
       <c r="GV2" s="0" t="inlineStr">
         <is>
           <t>2026-07-18</t>
         </is>
       </c>
       <c r="GW2" s="0" t="inlineStr">
         <is>
           <t>2026-07-19</t>
         </is>
       </c>
-      <c r="GX2" s="0"/>
+      <c r="GX2" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-20</t>
+        </is>
+      </c>
+      <c r="GY2" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-21</t>
+        </is>
+      </c>
+      <c r="GZ2" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-22</t>
+        </is>
+      </c>
+      <c r="HA2" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-23</t>
+        </is>
+      </c>
+      <c r="HB2" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-24</t>
+        </is>
+      </c>
+      <c r="HC2" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-25</t>
+        </is>
+      </c>
+      <c r="HD2" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-26</t>
+        </is>
+      </c>
+      <c r="HE2" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-27</t>
+        </is>
+      </c>
+      <c r="HF2" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-28</t>
+        </is>
+      </c>
+      <c r="HG2" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-29</t>
+        </is>
+      </c>
+      <c r="HH2" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-30</t>
+        </is>
+      </c>
+      <c r="HI2" s="0" t="inlineStr">
+        <is>
+          <t>2026-07-31</t>
+        </is>
+      </c>
+      <c r="HJ2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-01</t>
+        </is>
+      </c>
+      <c r="HK2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-02</t>
+        </is>
+      </c>
+      <c r="HL2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-03</t>
+        </is>
+      </c>
+      <c r="HM2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-04</t>
+        </is>
+      </c>
+      <c r="HN2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-05</t>
+        </is>
+      </c>
+      <c r="HO2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-06</t>
+        </is>
+      </c>
+      <c r="HP2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-07</t>
+        </is>
+      </c>
+      <c r="HQ2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-08</t>
+        </is>
+      </c>
+      <c r="HR2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-09</t>
+        </is>
+      </c>
+      <c r="HS2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-10</t>
+        </is>
+      </c>
+      <c r="HT2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-11</t>
+        </is>
+      </c>
+      <c r="HU2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-12</t>
+        </is>
+      </c>
+      <c r="HV2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-13</t>
+        </is>
+      </c>
+      <c r="HW2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Počet dopravných prostriedkov</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Number of vehicles</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>number</t>
         </is>
       </c>
       <c r="E3" s="0"/>
       <c r="F3" s="0" t="n">
         <v>0</v>
@@ -2763,51 +3013,126 @@
       </c>
       <c r="GP3" s="0" t="n">
         <v>730</v>
       </c>
       <c r="GQ3" s="0" t="n">
         <v>733</v>
       </c>
       <c r="GR3" s="0" t="n">
         <v>734</v>
       </c>
       <c r="GS3" s="0" t="n">
         <v>735</v>
       </c>
       <c r="GT3" s="0" t="n">
         <v>735</v>
       </c>
       <c r="GU3" s="0" t="n">
         <v>735</v>
       </c>
       <c r="GV3" s="0" t="n">
         <v>737</v>
       </c>
       <c r="GW3" s="0" t="n">
         <v>737</v>
       </c>
-      <c r="GX3" s="0"/>
+      <c r="GX3" s="0" t="n">
+        <v>737</v>
+      </c>
+      <c r="GY3" s="0" t="n">
+        <v>744</v>
+      </c>
+      <c r="GZ3" s="0" t="n">
+        <v>749</v>
+      </c>
+      <c r="HA3" s="0" t="n">
+        <v>751</v>
+      </c>
+      <c r="HB3" s="0" t="n">
+        <v>755</v>
+      </c>
+      <c r="HC3" s="0" t="n">
+        <v>755</v>
+      </c>
+      <c r="HD3" s="0" t="n">
+        <v>757</v>
+      </c>
+      <c r="HE3" s="0" t="n">
+        <v>759</v>
+      </c>
+      <c r="HF3" s="0" t="n">
+        <v>759</v>
+      </c>
+      <c r="HG3" s="0" t="n">
+        <v>760</v>
+      </c>
+      <c r="HH3" s="0" t="n">
+        <v>760</v>
+      </c>
+      <c r="HI3" s="0" t="n">
+        <v>763</v>
+      </c>
+      <c r="HJ3" s="0" t="n">
+        <v>767</v>
+      </c>
+      <c r="HK3" s="0" t="n">
+        <v>769</v>
+      </c>
+      <c r="HL3" s="0" t="n">
+        <v>771</v>
+      </c>
+      <c r="HM3" s="0" t="n">
+        <v>773</v>
+      </c>
+      <c r="HN3" s="0" t="n">
+        <v>773</v>
+      </c>
+      <c r="HO3" s="0" t="n">
+        <v>775</v>
+      </c>
+      <c r="HP3" s="0" t="n">
+        <v>781</v>
+      </c>
+      <c r="HQ3" s="0" t="n">
+        <v>783</v>
+      </c>
+      <c r="HR3" s="0" t="n">
+        <v>784</v>
+      </c>
+      <c r="HS3" s="0" t="n">
+        <v>789</v>
+      </c>
+      <c r="HT3" s="0" t="n">
+        <v>789</v>
+      </c>
+      <c r="HU3" s="0" t="n">
+        <v>794</v>
+      </c>
+      <c r="HV3" s="0" t="n">
+        <v>796</v>
+      </c>
+      <c r="HW3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Množstvo prepraveného tovaru</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Amount of goods transported</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E4" s="0"/>
       <c r="F4" s="0" t="n">
         <v>0</v>
@@ -3387,51 +3712,126 @@
       </c>
       <c r="GP4" s="0" t="n">
         <v>2121922</v>
       </c>
       <c r="GQ4" s="0" t="n">
         <v>2139751</v>
       </c>
       <c r="GR4" s="0" t="n">
         <v>2148167</v>
       </c>
       <c r="GS4" s="0" t="n">
         <v>2149467</v>
       </c>
       <c r="GT4" s="0" t="n">
         <v>2149467</v>
       </c>
       <c r="GU4" s="0" t="n">
         <v>2149467</v>
       </c>
       <c r="GV4" s="0" t="n">
         <v>2150597</v>
       </c>
       <c r="GW4" s="0" t="n">
         <v>2150597</v>
       </c>
-      <c r="GX4" s="0"/>
+      <c r="GX4" s="0" t="n">
+        <v>2150597</v>
+      </c>
+      <c r="GY4" s="0" t="n">
+        <v>2151852</v>
+      </c>
+      <c r="GZ4" s="0" t="n">
+        <v>2168660</v>
+      </c>
+      <c r="HA4" s="0" t="n">
+        <v>2171585</v>
+      </c>
+      <c r="HB4" s="0" t="n">
+        <v>2174353</v>
+      </c>
+      <c r="HC4" s="0" t="n">
+        <v>2174353</v>
+      </c>
+      <c r="HD4" s="0" t="n">
+        <v>2194133</v>
+      </c>
+      <c r="HE4" s="0" t="n">
+        <v>2213441</v>
+      </c>
+      <c r="HF4" s="0" t="n">
+        <v>2213441</v>
+      </c>
+      <c r="HG4" s="0" t="n">
+        <v>2213636</v>
+      </c>
+      <c r="HH4" s="0" t="n">
+        <v>2213636</v>
+      </c>
+      <c r="HI4" s="0" t="n">
+        <v>2230989</v>
+      </c>
+      <c r="HJ4" s="0" t="n">
+        <v>2232416</v>
+      </c>
+      <c r="HK4" s="0" t="n">
+        <v>2244160</v>
+      </c>
+      <c r="HL4" s="0" t="n">
+        <v>2250986</v>
+      </c>
+      <c r="HM4" s="0" t="n">
+        <v>2261521</v>
+      </c>
+      <c r="HN4" s="0" t="n">
+        <v>2261521</v>
+      </c>
+      <c r="HO4" s="0" t="n">
+        <v>2265862</v>
+      </c>
+      <c r="HP4" s="0" t="n">
+        <v>2269025</v>
+      </c>
+      <c r="HQ4" s="0" t="n">
+        <v>2270051</v>
+      </c>
+      <c r="HR4" s="0" t="n">
+        <v>2270289</v>
+      </c>
+      <c r="HS4" s="0" t="n">
+        <v>2307557</v>
+      </c>
+      <c r="HT4" s="0" t="n">
+        <v>2307557</v>
+      </c>
+      <c r="HU4" s="0" t="n">
+        <v>2329838</v>
+      </c>
+      <c r="HV4" s="0" t="n">
+        <v>2330600</v>
+      </c>
+      <c r="HW4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0"/>
       <c r="D5" s="0"/>
       <c r="E5" s="0"/>
       <c r="F5" s="0"/>
       <c r="G5" s="0"/>
       <c r="H5" s="0"/>
       <c r="I5" s="0"/>
       <c r="J5" s="0"/>
       <c r="K5" s="0"/>
       <c r="L5" s="0"/>
       <c r="M5" s="0"/>
       <c r="N5" s="0"/>
       <c r="O5" s="0"/>
       <c r="P5" s="0"/>
       <c r="Q5" s="0"/>
       <c r="R5" s="0"/>
       <c r="S5" s="0"/>
       <c r="T5" s="0"/>
       <c r="U5" s="0"/>
       <c r="V5" s="0"/>
       <c r="W5" s="0"/>
@@ -3596,50 +3996,75 @@
       <c r="FZ5" s="0"/>
       <c r="GA5" s="0"/>
       <c r="GB5" s="0"/>
       <c r="GC5" s="0"/>
       <c r="GD5" s="0"/>
       <c r="GE5" s="0"/>
       <c r="GF5" s="0"/>
       <c r="GG5" s="0"/>
       <c r="GH5" s="0"/>
       <c r="GI5" s="0"/>
       <c r="GJ5" s="0"/>
       <c r="GK5" s="0"/>
       <c r="GL5" s="0"/>
       <c r="GM5" s="0"/>
       <c r="GN5" s="0"/>
       <c r="GO5" s="0"/>
       <c r="GP5" s="0"/>
       <c r="GQ5" s="0"/>
       <c r="GR5" s="0"/>
       <c r="GS5" s="0"/>
       <c r="GT5" s="0"/>
       <c r="GU5" s="0"/>
       <c r="GV5" s="0"/>
       <c r="GW5" s="0"/>
       <c r="GX5" s="0"/>
+      <c r="GY5" s="0"/>
+      <c r="GZ5" s="0"/>
+      <c r="HA5" s="0"/>
+      <c r="HB5" s="0"/>
+      <c r="HC5" s="0"/>
+      <c r="HD5" s="0"/>
+      <c r="HE5" s="0"/>
+      <c r="HF5" s="0"/>
+      <c r="HG5" s="0"/>
+      <c r="HH5" s="0"/>
+      <c r="HI5" s="0"/>
+      <c r="HJ5" s="0"/>
+      <c r="HK5" s="0"/>
+      <c r="HL5" s="0"/>
+      <c r="HM5" s="0"/>
+      <c r="HN5" s="0"/>
+      <c r="HO5" s="0"/>
+      <c r="HP5" s="0"/>
+      <c r="HQ5" s="0"/>
+      <c r="HR5" s="0"/>
+      <c r="HS5" s="0"/>
+      <c r="HT5" s="0"/>
+      <c r="HU5" s="0"/>
+      <c r="HV5" s="0"/>
+      <c r="HW5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0"/>
       <c r="D6" s="0"/>
       <c r="E6" s="0"/>
       <c r="F6" s="0"/>
       <c r="G6" s="0"/>
       <c r="H6" s="0"/>
       <c r="I6" s="0"/>
       <c r="J6" s="0"/>
       <c r="K6" s="0"/>
       <c r="L6" s="0"/>
       <c r="M6" s="0"/>
       <c r="N6" s="0"/>
       <c r="O6" s="0"/>
       <c r="P6" s="0"/>
       <c r="Q6" s="0"/>
       <c r="R6" s="0"/>
       <c r="S6" s="0"/>
       <c r="T6" s="0"/>
       <c r="U6" s="0"/>
       <c r="V6" s="0"/>
       <c r="W6" s="0"/>
@@ -3804,50 +4229,75 @@
       <c r="FZ6" s="0"/>
       <c r="GA6" s="0"/>
       <c r="GB6" s="0"/>
       <c r="GC6" s="0"/>
       <c r="GD6" s="0"/>
       <c r="GE6" s="0"/>
       <c r="GF6" s="0"/>
       <c r="GG6" s="0"/>
       <c r="GH6" s="0"/>
       <c r="GI6" s="0"/>
       <c r="GJ6" s="0"/>
       <c r="GK6" s="0"/>
       <c r="GL6" s="0"/>
       <c r="GM6" s="0"/>
       <c r="GN6" s="0"/>
       <c r="GO6" s="0"/>
       <c r="GP6" s="0"/>
       <c r="GQ6" s="0"/>
       <c r="GR6" s="0"/>
       <c r="GS6" s="0"/>
       <c r="GT6" s="0"/>
       <c r="GU6" s="0"/>
       <c r="GV6" s="0"/>
       <c r="GW6" s="0"/>
       <c r="GX6" s="0"/>
+      <c r="GY6" s="0"/>
+      <c r="GZ6" s="0"/>
+      <c r="HA6" s="0"/>
+      <c r="HB6" s="0"/>
+      <c r="HC6" s="0"/>
+      <c r="HD6" s="0"/>
+      <c r="HE6" s="0"/>
+      <c r="HF6" s="0"/>
+      <c r="HG6" s="0"/>
+      <c r="HH6" s="0"/>
+      <c r="HI6" s="0"/>
+      <c r="HJ6" s="0"/>
+      <c r="HK6" s="0"/>
+      <c r="HL6" s="0"/>
+      <c r="HM6" s="0"/>
+      <c r="HN6" s="0"/>
+      <c r="HO6" s="0"/>
+      <c r="HP6" s="0"/>
+      <c r="HQ6" s="0"/>
+      <c r="HR6" s="0"/>
+      <c r="HS6" s="0"/>
+      <c r="HT6" s="0"/>
+      <c r="HU6" s="0"/>
+      <c r="HV6" s="0"/>
+      <c r="HW6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0"/>
       <c r="D7" s="0"/>
       <c r="E7" s="0"/>
       <c r="F7" s="0"/>
       <c r="G7" s="0"/>
       <c r="H7" s="0"/>
       <c r="I7" s="0"/>
       <c r="J7" s="0"/>
       <c r="K7" s="0"/>
       <c r="L7" s="0"/>
       <c r="M7" s="0"/>
       <c r="N7" s="0"/>
       <c r="O7" s="0"/>
       <c r="P7" s="0"/>
       <c r="Q7" s="0"/>
       <c r="R7" s="0"/>
       <c r="S7" s="0"/>
       <c r="T7" s="0"/>
       <c r="U7" s="0"/>
       <c r="V7" s="0"/>
       <c r="W7" s="0"/>
@@ -4012,50 +4462,75 @@
       <c r="FZ7" s="0"/>
       <c r="GA7" s="0"/>
       <c r="GB7" s="0"/>
       <c r="GC7" s="0"/>
       <c r="GD7" s="0"/>
       <c r="GE7" s="0"/>
       <c r="GF7" s="0"/>
       <c r="GG7" s="0"/>
       <c r="GH7" s="0"/>
       <c r="GI7" s="0"/>
       <c r="GJ7" s="0"/>
       <c r="GK7" s="0"/>
       <c r="GL7" s="0"/>
       <c r="GM7" s="0"/>
       <c r="GN7" s="0"/>
       <c r="GO7" s="0"/>
       <c r="GP7" s="0"/>
       <c r="GQ7" s="0"/>
       <c r="GR7" s="0"/>
       <c r="GS7" s="0"/>
       <c r="GT7" s="0"/>
       <c r="GU7" s="0"/>
       <c r="GV7" s="0"/>
       <c r="GW7" s="0"/>
       <c r="GX7" s="0"/>
+      <c r="GY7" s="0"/>
+      <c r="GZ7" s="0"/>
+      <c r="HA7" s="0"/>
+      <c r="HB7" s="0"/>
+      <c r="HC7" s="0"/>
+      <c r="HD7" s="0"/>
+      <c r="HE7" s="0"/>
+      <c r="HF7" s="0"/>
+      <c r="HG7" s="0"/>
+      <c r="HH7" s="0"/>
+      <c r="HI7" s="0"/>
+      <c r="HJ7" s="0"/>
+      <c r="HK7" s="0"/>
+      <c r="HL7" s="0"/>
+      <c r="HM7" s="0"/>
+      <c r="HN7" s="0"/>
+      <c r="HO7" s="0"/>
+      <c r="HP7" s="0"/>
+      <c r="HQ7" s="0"/>
+      <c r="HR7" s="0"/>
+      <c r="HS7" s="0"/>
+      <c r="HT7" s="0"/>
+      <c r="HU7" s="0"/>
+      <c r="HV7" s="0"/>
+      <c r="HW7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0"/>
       <c r="D8" s="0"/>
       <c r="E8" s="0"/>
       <c r="F8" s="0"/>
       <c r="G8" s="0"/>
       <c r="H8" s="0"/>
       <c r="I8" s="0"/>
       <c r="J8" s="0"/>
       <c r="K8" s="0"/>
       <c r="L8" s="0"/>
       <c r="M8" s="0"/>
       <c r="N8" s="0"/>
       <c r="O8" s="0"/>
       <c r="P8" s="0"/>
       <c r="Q8" s="0"/>
       <c r="R8" s="0"/>
       <c r="S8" s="0"/>
       <c r="T8" s="0"/>
       <c r="U8" s="0"/>
       <c r="V8" s="0"/>
       <c r="W8" s="0"/>
@@ -4220,50 +4695,75 @@
       <c r="FZ8" s="0"/>
       <c r="GA8" s="0"/>
       <c r="GB8" s="0"/>
       <c r="GC8" s="0"/>
       <c r="GD8" s="0"/>
       <c r="GE8" s="0"/>
       <c r="GF8" s="0"/>
       <c r="GG8" s="0"/>
       <c r="GH8" s="0"/>
       <c r="GI8" s="0"/>
       <c r="GJ8" s="0"/>
       <c r="GK8" s="0"/>
       <c r="GL8" s="0"/>
       <c r="GM8" s="0"/>
       <c r="GN8" s="0"/>
       <c r="GO8" s="0"/>
       <c r="GP8" s="0"/>
       <c r="GQ8" s="0"/>
       <c r="GR8" s="0"/>
       <c r="GS8" s="0"/>
       <c r="GT8" s="0"/>
       <c r="GU8" s="0"/>
       <c r="GV8" s="0"/>
       <c r="GW8" s="0"/>
       <c r="GX8" s="0"/>
+      <c r="GY8" s="0"/>
+      <c r="GZ8" s="0"/>
+      <c r="HA8" s="0"/>
+      <c r="HB8" s="0"/>
+      <c r="HC8" s="0"/>
+      <c r="HD8" s="0"/>
+      <c r="HE8" s="0"/>
+      <c r="HF8" s="0"/>
+      <c r="HG8" s="0"/>
+      <c r="HH8" s="0"/>
+      <c r="HI8" s="0"/>
+      <c r="HJ8" s="0"/>
+      <c r="HK8" s="0"/>
+      <c r="HL8" s="0"/>
+      <c r="HM8" s="0"/>
+      <c r="HN8" s="0"/>
+      <c r="HO8" s="0"/>
+      <c r="HP8" s="0"/>
+      <c r="HQ8" s="0"/>
+      <c r="HR8" s="0"/>
+      <c r="HS8" s="0"/>
+      <c r="HT8" s="0"/>
+      <c r="HU8" s="0"/>
+      <c r="HV8" s="0"/>
+      <c r="HW8" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
       <c r="H9" s="0"/>
       <c r="I9" s="0"/>
       <c r="J9" s="0"/>
       <c r="K9" s="0"/>
       <c r="L9" s="0"/>
       <c r="M9" s="0"/>
       <c r="N9" s="0"/>
       <c r="O9" s="0"/>
       <c r="P9" s="0"/>
       <c r="Q9" s="0"/>
       <c r="R9" s="0"/>
       <c r="S9" s="0"/>
       <c r="T9" s="0"/>
       <c r="U9" s="0"/>
       <c r="V9" s="0"/>
       <c r="W9" s="0"/>
@@ -4428,50 +4928,75 @@
       <c r="FZ9" s="0"/>
       <c r="GA9" s="0"/>
       <c r="GB9" s="0"/>
       <c r="GC9" s="0"/>
       <c r="GD9" s="0"/>
       <c r="GE9" s="0"/>
       <c r="GF9" s="0"/>
       <c r="GG9" s="0"/>
       <c r="GH9" s="0"/>
       <c r="GI9" s="0"/>
       <c r="GJ9" s="0"/>
       <c r="GK9" s="0"/>
       <c r="GL9" s="0"/>
       <c r="GM9" s="0"/>
       <c r="GN9" s="0"/>
       <c r="GO9" s="0"/>
       <c r="GP9" s="0"/>
       <c r="GQ9" s="0"/>
       <c r="GR9" s="0"/>
       <c r="GS9" s="0"/>
       <c r="GT9" s="0"/>
       <c r="GU9" s="0"/>
       <c r="GV9" s="0"/>
       <c r="GW9" s="0"/>
       <c r="GX9" s="0"/>
+      <c r="GY9" s="0"/>
+      <c r="GZ9" s="0"/>
+      <c r="HA9" s="0"/>
+      <c r="HB9" s="0"/>
+      <c r="HC9" s="0"/>
+      <c r="HD9" s="0"/>
+      <c r="HE9" s="0"/>
+      <c r="HF9" s="0"/>
+      <c r="HG9" s="0"/>
+      <c r="HH9" s="0"/>
+      <c r="HI9" s="0"/>
+      <c r="HJ9" s="0"/>
+      <c r="HK9" s="0"/>
+      <c r="HL9" s="0"/>
+      <c r="HM9" s="0"/>
+      <c r="HN9" s="0"/>
+      <c r="HO9" s="0"/>
+      <c r="HP9" s="0"/>
+      <c r="HQ9" s="0"/>
+      <c r="HR9" s="0"/>
+      <c r="HS9" s="0"/>
+      <c r="HT9" s="0"/>
+      <c r="HU9" s="0"/>
+      <c r="HV9" s="0"/>
+      <c r="HW9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0"/>
       <c r="D10" s="0"/>
       <c r="E10" s="0"/>
       <c r="F10" s="0"/>
       <c r="G10" s="0"/>
       <c r="H10" s="0"/>
       <c r="I10" s="0"/>
       <c r="J10" s="0"/>
       <c r="K10" s="0"/>
       <c r="L10" s="0"/>
       <c r="M10" s="0"/>
       <c r="N10" s="0"/>
       <c r="O10" s="0"/>
       <c r="P10" s="0"/>
       <c r="Q10" s="0"/>
       <c r="R10" s="0"/>
       <c r="S10" s="0"/>
       <c r="T10" s="0"/>
       <c r="U10" s="0"/>
       <c r="V10" s="0"/>
       <c r="W10" s="0"/>
@@ -4636,50 +5161,75 @@
       <c r="FZ10" s="0"/>
       <c r="GA10" s="0"/>
       <c r="GB10" s="0"/>
       <c r="GC10" s="0"/>
       <c r="GD10" s="0"/>
       <c r="GE10" s="0"/>
       <c r="GF10" s="0"/>
       <c r="GG10" s="0"/>
       <c r="GH10" s="0"/>
       <c r="GI10" s="0"/>
       <c r="GJ10" s="0"/>
       <c r="GK10" s="0"/>
       <c r="GL10" s="0"/>
       <c r="GM10" s="0"/>
       <c r="GN10" s="0"/>
       <c r="GO10" s="0"/>
       <c r="GP10" s="0"/>
       <c r="GQ10" s="0"/>
       <c r="GR10" s="0"/>
       <c r="GS10" s="0"/>
       <c r="GT10" s="0"/>
       <c r="GU10" s="0"/>
       <c r="GV10" s="0"/>
       <c r="GW10" s="0"/>
       <c r="GX10" s="0"/>
+      <c r="GY10" s="0"/>
+      <c r="GZ10" s="0"/>
+      <c r="HA10" s="0"/>
+      <c r="HB10" s="0"/>
+      <c r="HC10" s="0"/>
+      <c r="HD10" s="0"/>
+      <c r="HE10" s="0"/>
+      <c r="HF10" s="0"/>
+      <c r="HG10" s="0"/>
+      <c r="HH10" s="0"/>
+      <c r="HI10" s="0"/>
+      <c r="HJ10" s="0"/>
+      <c r="HK10" s="0"/>
+      <c r="HL10" s="0"/>
+      <c r="HM10" s="0"/>
+      <c r="HN10" s="0"/>
+      <c r="HO10" s="0"/>
+      <c r="HP10" s="0"/>
+      <c r="HQ10" s="0"/>
+      <c r="HR10" s="0"/>
+      <c r="HS10" s="0"/>
+      <c r="HT10" s="0"/>
+      <c r="HU10" s="0"/>
+      <c r="HV10" s="0"/>
+      <c r="HW10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0"/>
       <c r="D11" s="0"/>
       <c r="E11" s="0"/>
       <c r="F11" s="0"/>
       <c r="G11" s="0"/>
       <c r="H11" s="0"/>
       <c r="I11" s="0"/>
       <c r="J11" s="0"/>
       <c r="K11" s="0"/>
       <c r="L11" s="0"/>
       <c r="M11" s="0"/>
       <c r="N11" s="0"/>
       <c r="O11" s="0"/>
       <c r="P11" s="0"/>
       <c r="Q11" s="0"/>
       <c r="R11" s="0"/>
       <c r="S11" s="0"/>
       <c r="T11" s="0"/>
       <c r="U11" s="0"/>
       <c r="V11" s="0"/>
       <c r="W11" s="0"/>
@@ -4844,50 +5394,75 @@
       <c r="FZ11" s="0"/>
       <c r="GA11" s="0"/>
       <c r="GB11" s="0"/>
       <c r="GC11" s="0"/>
       <c r="GD11" s="0"/>
       <c r="GE11" s="0"/>
       <c r="GF11" s="0"/>
       <c r="GG11" s="0"/>
       <c r="GH11" s="0"/>
       <c r="GI11" s="0"/>
       <c r="GJ11" s="0"/>
       <c r="GK11" s="0"/>
       <c r="GL11" s="0"/>
       <c r="GM11" s="0"/>
       <c r="GN11" s="0"/>
       <c r="GO11" s="0"/>
       <c r="GP11" s="0"/>
       <c r="GQ11" s="0"/>
       <c r="GR11" s="0"/>
       <c r="GS11" s="0"/>
       <c r="GT11" s="0"/>
       <c r="GU11" s="0"/>
       <c r="GV11" s="0"/>
       <c r="GW11" s="0"/>
       <c r="GX11" s="0"/>
+      <c r="GY11" s="0"/>
+      <c r="GZ11" s="0"/>
+      <c r="HA11" s="0"/>
+      <c r="HB11" s="0"/>
+      <c r="HC11" s="0"/>
+      <c r="HD11" s="0"/>
+      <c r="HE11" s="0"/>
+      <c r="HF11" s="0"/>
+      <c r="HG11" s="0"/>
+      <c r="HH11" s="0"/>
+      <c r="HI11" s="0"/>
+      <c r="HJ11" s="0"/>
+      <c r="HK11" s="0"/>
+      <c r="HL11" s="0"/>
+      <c r="HM11" s="0"/>
+      <c r="HN11" s="0"/>
+      <c r="HO11" s="0"/>
+      <c r="HP11" s="0"/>
+      <c r="HQ11" s="0"/>
+      <c r="HR11" s="0"/>
+      <c r="HS11" s="0"/>
+      <c r="HT11" s="0"/>
+      <c r="HU11" s="0"/>
+      <c r="HV11" s="0"/>
+      <c r="HW11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0"/>
       <c r="D12" s="0"/>
       <c r="E12" s="0"/>
       <c r="F12" s="0"/>
       <c r="G12" s="0"/>
       <c r="H12" s="0"/>
       <c r="I12" s="0"/>
       <c r="J12" s="0"/>
       <c r="K12" s="0"/>
       <c r="L12" s="0"/>
       <c r="M12" s="0"/>
       <c r="N12" s="0"/>
       <c r="O12" s="0"/>
       <c r="P12" s="0"/>
       <c r="Q12" s="0"/>
       <c r="R12" s="0"/>
       <c r="S12" s="0"/>
       <c r="T12" s="0"/>
       <c r="U12" s="0"/>
       <c r="V12" s="0"/>
       <c r="W12" s="0"/>
@@ -5052,50 +5627,75 @@
       <c r="FZ12" s="0"/>
       <c r="GA12" s="0"/>
       <c r="GB12" s="0"/>
       <c r="GC12" s="0"/>
       <c r="GD12" s="0"/>
       <c r="GE12" s="0"/>
       <c r="GF12" s="0"/>
       <c r="GG12" s="0"/>
       <c r="GH12" s="0"/>
       <c r="GI12" s="0"/>
       <c r="GJ12" s="0"/>
       <c r="GK12" s="0"/>
       <c r="GL12" s="0"/>
       <c r="GM12" s="0"/>
       <c r="GN12" s="0"/>
       <c r="GO12" s="0"/>
       <c r="GP12" s="0"/>
       <c r="GQ12" s="0"/>
       <c r="GR12" s="0"/>
       <c r="GS12" s="0"/>
       <c r="GT12" s="0"/>
       <c r="GU12" s="0"/>
       <c r="GV12" s="0"/>
       <c r="GW12" s="0"/>
       <c r="GX12" s="0"/>
+      <c r="GY12" s="0"/>
+      <c r="GZ12" s="0"/>
+      <c r="HA12" s="0"/>
+      <c r="HB12" s="0"/>
+      <c r="HC12" s="0"/>
+      <c r="HD12" s="0"/>
+      <c r="HE12" s="0"/>
+      <c r="HF12" s="0"/>
+      <c r="HG12" s="0"/>
+      <c r="HH12" s="0"/>
+      <c r="HI12" s="0"/>
+      <c r="HJ12" s="0"/>
+      <c r="HK12" s="0"/>
+      <c r="HL12" s="0"/>
+      <c r="HM12" s="0"/>
+      <c r="HN12" s="0"/>
+      <c r="HO12" s="0"/>
+      <c r="HP12" s="0"/>
+      <c r="HQ12" s="0"/>
+      <c r="HR12" s="0"/>
+      <c r="HS12" s="0"/>
+      <c r="HT12" s="0"/>
+      <c r="HU12" s="0"/>
+      <c r="HV12" s="0"/>
+      <c r="HW12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0"/>
       <c r="D13" s="0"/>
       <c r="E13" s="0"/>
       <c r="F13" s="0"/>
       <c r="G13" s="0"/>
       <c r="H13" s="0"/>
       <c r="I13" s="0"/>
       <c r="J13" s="0"/>
       <c r="K13" s="0"/>
       <c r="L13" s="0"/>
       <c r="M13" s="0"/>
       <c r="N13" s="0"/>
       <c r="O13" s="0"/>
       <c r="P13" s="0"/>
       <c r="Q13" s="0"/>
       <c r="R13" s="0"/>
       <c r="S13" s="0"/>
       <c r="T13" s="0"/>
       <c r="U13" s="0"/>
       <c r="V13" s="0"/>
       <c r="W13" s="0"/>
@@ -5260,50 +5860,75 @@
       <c r="FZ13" s="0"/>
       <c r="GA13" s="0"/>
       <c r="GB13" s="0"/>
       <c r="GC13" s="0"/>
       <c r="GD13" s="0"/>
       <c r="GE13" s="0"/>
       <c r="GF13" s="0"/>
       <c r="GG13" s="0"/>
       <c r="GH13" s="0"/>
       <c r="GI13" s="0"/>
       <c r="GJ13" s="0"/>
       <c r="GK13" s="0"/>
       <c r="GL13" s="0"/>
       <c r="GM13" s="0"/>
       <c r="GN13" s="0"/>
       <c r="GO13" s="0"/>
       <c r="GP13" s="0"/>
       <c r="GQ13" s="0"/>
       <c r="GR13" s="0"/>
       <c r="GS13" s="0"/>
       <c r="GT13" s="0"/>
       <c r="GU13" s="0"/>
       <c r="GV13" s="0"/>
       <c r="GW13" s="0"/>
       <c r="GX13" s="0"/>
+      <c r="GY13" s="0"/>
+      <c r="GZ13" s="0"/>
+      <c r="HA13" s="0"/>
+      <c r="HB13" s="0"/>
+      <c r="HC13" s="0"/>
+      <c r="HD13" s="0"/>
+      <c r="HE13" s="0"/>
+      <c r="HF13" s="0"/>
+      <c r="HG13" s="0"/>
+      <c r="HH13" s="0"/>
+      <c r="HI13" s="0"/>
+      <c r="HJ13" s="0"/>
+      <c r="HK13" s="0"/>
+      <c r="HL13" s="0"/>
+      <c r="HM13" s="0"/>
+      <c r="HN13" s="0"/>
+      <c r="HO13" s="0"/>
+      <c r="HP13" s="0"/>
+      <c r="HQ13" s="0"/>
+      <c r="HR13" s="0"/>
+      <c r="HS13" s="0"/>
+      <c r="HT13" s="0"/>
+      <c r="HU13" s="0"/>
+      <c r="HV13" s="0"/>
+      <c r="HW13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0"/>
       <c r="D14" s="0"/>
       <c r="E14" s="0"/>
       <c r="F14" s="0"/>
       <c r="G14" s="0"/>
       <c r="H14" s="0"/>
       <c r="I14" s="0"/>
       <c r="J14" s="0"/>
       <c r="K14" s="0"/>
       <c r="L14" s="0"/>
       <c r="M14" s="0"/>
       <c r="N14" s="0"/>
       <c r="O14" s="0"/>
       <c r="P14" s="0"/>
       <c r="Q14" s="0"/>
       <c r="R14" s="0"/>
       <c r="S14" s="0"/>
       <c r="T14" s="0"/>
       <c r="U14" s="0"/>
       <c r="V14" s="0"/>
       <c r="W14" s="0"/>
@@ -5468,50 +6093,75 @@
       <c r="FZ14" s="0"/>
       <c r="GA14" s="0"/>
       <c r="GB14" s="0"/>
       <c r="GC14" s="0"/>
       <c r="GD14" s="0"/>
       <c r="GE14" s="0"/>
       <c r="GF14" s="0"/>
       <c r="GG14" s="0"/>
       <c r="GH14" s="0"/>
       <c r="GI14" s="0"/>
       <c r="GJ14" s="0"/>
       <c r="GK14" s="0"/>
       <c r="GL14" s="0"/>
       <c r="GM14" s="0"/>
       <c r="GN14" s="0"/>
       <c r="GO14" s="0"/>
       <c r="GP14" s="0"/>
       <c r="GQ14" s="0"/>
       <c r="GR14" s="0"/>
       <c r="GS14" s="0"/>
       <c r="GT14" s="0"/>
       <c r="GU14" s="0"/>
       <c r="GV14" s="0"/>
       <c r="GW14" s="0"/>
       <c r="GX14" s="0"/>
+      <c r="GY14" s="0"/>
+      <c r="GZ14" s="0"/>
+      <c r="HA14" s="0"/>
+      <c r="HB14" s="0"/>
+      <c r="HC14" s="0"/>
+      <c r="HD14" s="0"/>
+      <c r="HE14" s="0"/>
+      <c r="HF14" s="0"/>
+      <c r="HG14" s="0"/>
+      <c r="HH14" s="0"/>
+      <c r="HI14" s="0"/>
+      <c r="HJ14" s="0"/>
+      <c r="HK14" s="0"/>
+      <c r="HL14" s="0"/>
+      <c r="HM14" s="0"/>
+      <c r="HN14" s="0"/>
+      <c r="HO14" s="0"/>
+      <c r="HP14" s="0"/>
+      <c r="HQ14" s="0"/>
+      <c r="HR14" s="0"/>
+      <c r="HS14" s="0"/>
+      <c r="HT14" s="0"/>
+      <c r="HU14" s="0"/>
+      <c r="HV14" s="0"/>
+      <c r="HW14" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0"/>
       <c r="D15" s="0"/>
       <c r="E15" s="0"/>
       <c r="F15" s="0"/>
       <c r="G15" s="0"/>
       <c r="H15" s="0"/>
       <c r="I15" s="0"/>
       <c r="J15" s="0"/>
       <c r="K15" s="0"/>
       <c r="L15" s="0"/>
       <c r="M15" s="0"/>
       <c r="N15" s="0"/>
       <c r="O15" s="0"/>
       <c r="P15" s="0"/>
       <c r="Q15" s="0"/>
       <c r="R15" s="0"/>
       <c r="S15" s="0"/>
       <c r="T15" s="0"/>
       <c r="U15" s="0"/>
       <c r="V15" s="0"/>
       <c r="W15" s="0"/>
@@ -5676,50 +6326,75 @@
       <c r="FZ15" s="0"/>
       <c r="GA15" s="0"/>
       <c r="GB15" s="0"/>
       <c r="GC15" s="0"/>
       <c r="GD15" s="0"/>
       <c r="GE15" s="0"/>
       <c r="GF15" s="0"/>
       <c r="GG15" s="0"/>
       <c r="GH15" s="0"/>
       <c r="GI15" s="0"/>
       <c r="GJ15" s="0"/>
       <c r="GK15" s="0"/>
       <c r="GL15" s="0"/>
       <c r="GM15" s="0"/>
       <c r="GN15" s="0"/>
       <c r="GO15" s="0"/>
       <c r="GP15" s="0"/>
       <c r="GQ15" s="0"/>
       <c r="GR15" s="0"/>
       <c r="GS15" s="0"/>
       <c r="GT15" s="0"/>
       <c r="GU15" s="0"/>
       <c r="GV15" s="0"/>
       <c r="GW15" s="0"/>
       <c r="GX15" s="0"/>
+      <c r="GY15" s="0"/>
+      <c r="GZ15" s="0"/>
+      <c r="HA15" s="0"/>
+      <c r="HB15" s="0"/>
+      <c r="HC15" s="0"/>
+      <c r="HD15" s="0"/>
+      <c r="HE15" s="0"/>
+      <c r="HF15" s="0"/>
+      <c r="HG15" s="0"/>
+      <c r="HH15" s="0"/>
+      <c r="HI15" s="0"/>
+      <c r="HJ15" s="0"/>
+      <c r="HK15" s="0"/>
+      <c r="HL15" s="0"/>
+      <c r="HM15" s="0"/>
+      <c r="HN15" s="0"/>
+      <c r="HO15" s="0"/>
+      <c r="HP15" s="0"/>
+      <c r="HQ15" s="0"/>
+      <c r="HR15" s="0"/>
+      <c r="HS15" s="0"/>
+      <c r="HT15" s="0"/>
+      <c r="HU15" s="0"/>
+      <c r="HV15" s="0"/>
+      <c r="HW15" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0"/>
       <c r="D16" s="0"/>
       <c r="E16" s="0"/>
       <c r="F16" s="0"/>
       <c r="G16" s="0"/>
       <c r="H16" s="0"/>
       <c r="I16" s="0"/>
       <c r="J16" s="0"/>
       <c r="K16" s="0"/>
       <c r="L16" s="0"/>
       <c r="M16" s="0"/>
       <c r="N16" s="0"/>
       <c r="O16" s="0"/>
       <c r="P16" s="0"/>
       <c r="Q16" s="0"/>
       <c r="R16" s="0"/>
       <c r="S16" s="0"/>
       <c r="T16" s="0"/>
       <c r="U16" s="0"/>
       <c r="V16" s="0"/>
       <c r="W16" s="0"/>
@@ -5884,50 +6559,75 @@
       <c r="FZ16" s="0"/>
       <c r="GA16" s="0"/>
       <c r="GB16" s="0"/>
       <c r="GC16" s="0"/>
       <c r="GD16" s="0"/>
       <c r="GE16" s="0"/>
       <c r="GF16" s="0"/>
       <c r="GG16" s="0"/>
       <c r="GH16" s="0"/>
       <c r="GI16" s="0"/>
       <c r="GJ16" s="0"/>
       <c r="GK16" s="0"/>
       <c r="GL16" s="0"/>
       <c r="GM16" s="0"/>
       <c r="GN16" s="0"/>
       <c r="GO16" s="0"/>
       <c r="GP16" s="0"/>
       <c r="GQ16" s="0"/>
       <c r="GR16" s="0"/>
       <c r="GS16" s="0"/>
       <c r="GT16" s="0"/>
       <c r="GU16" s="0"/>
       <c r="GV16" s="0"/>
       <c r="GW16" s="0"/>
       <c r="GX16" s="0"/>
+      <c r="GY16" s="0"/>
+      <c r="GZ16" s="0"/>
+      <c r="HA16" s="0"/>
+      <c r="HB16" s="0"/>
+      <c r="HC16" s="0"/>
+      <c r="HD16" s="0"/>
+      <c r="HE16" s="0"/>
+      <c r="HF16" s="0"/>
+      <c r="HG16" s="0"/>
+      <c r="HH16" s="0"/>
+      <c r="HI16" s="0"/>
+      <c r="HJ16" s="0"/>
+      <c r="HK16" s="0"/>
+      <c r="HL16" s="0"/>
+      <c r="HM16" s="0"/>
+      <c r="HN16" s="0"/>
+      <c r="HO16" s="0"/>
+      <c r="HP16" s="0"/>
+      <c r="HQ16" s="0"/>
+      <c r="HR16" s="0"/>
+      <c r="HS16" s="0"/>
+      <c r="HT16" s="0"/>
+      <c r="HU16" s="0"/>
+      <c r="HV16" s="0"/>
+      <c r="HW16" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0"/>
       <c r="D17" s="0"/>
       <c r="E17" s="0"/>
       <c r="F17" s="0"/>
       <c r="G17" s="0"/>
       <c r="H17" s="0"/>
       <c r="I17" s="0"/>
       <c r="J17" s="0"/>
       <c r="K17" s="0"/>
       <c r="L17" s="0"/>
       <c r="M17" s="0"/>
       <c r="N17" s="0"/>
       <c r="O17" s="0"/>
       <c r="P17" s="0"/>
       <c r="Q17" s="0"/>
       <c r="R17" s="0"/>
       <c r="S17" s="0"/>
       <c r="T17" s="0"/>
       <c r="U17" s="0"/>
       <c r="V17" s="0"/>
       <c r="W17" s="0"/>
@@ -6092,50 +6792,75 @@
       <c r="FZ17" s="0"/>
       <c r="GA17" s="0"/>
       <c r="GB17" s="0"/>
       <c r="GC17" s="0"/>
       <c r="GD17" s="0"/>
       <c r="GE17" s="0"/>
       <c r="GF17" s="0"/>
       <c r="GG17" s="0"/>
       <c r="GH17" s="0"/>
       <c r="GI17" s="0"/>
       <c r="GJ17" s="0"/>
       <c r="GK17" s="0"/>
       <c r="GL17" s="0"/>
       <c r="GM17" s="0"/>
       <c r="GN17" s="0"/>
       <c r="GO17" s="0"/>
       <c r="GP17" s="0"/>
       <c r="GQ17" s="0"/>
       <c r="GR17" s="0"/>
       <c r="GS17" s="0"/>
       <c r="GT17" s="0"/>
       <c r="GU17" s="0"/>
       <c r="GV17" s="0"/>
       <c r="GW17" s="0"/>
       <c r="GX17" s="0"/>
+      <c r="GY17" s="0"/>
+      <c r="GZ17" s="0"/>
+      <c r="HA17" s="0"/>
+      <c r="HB17" s="0"/>
+      <c r="HC17" s="0"/>
+      <c r="HD17" s="0"/>
+      <c r="HE17" s="0"/>
+      <c r="HF17" s="0"/>
+      <c r="HG17" s="0"/>
+      <c r="HH17" s="0"/>
+      <c r="HI17" s="0"/>
+      <c r="HJ17" s="0"/>
+      <c r="HK17" s="0"/>
+      <c r="HL17" s="0"/>
+      <c r="HM17" s="0"/>
+      <c r="HN17" s="0"/>
+      <c r="HO17" s="0"/>
+      <c r="HP17" s="0"/>
+      <c r="HQ17" s="0"/>
+      <c r="HR17" s="0"/>
+      <c r="HS17" s="0"/>
+      <c r="HT17" s="0"/>
+      <c r="HU17" s="0"/>
+      <c r="HV17" s="0"/>
+      <c r="HW17" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0"/>
       <c r="D18" s="0"/>
       <c r="E18" s="0"/>
       <c r="F18" s="0"/>
       <c r="G18" s="0"/>
       <c r="H18" s="0"/>
       <c r="I18" s="0"/>
       <c r="J18" s="0"/>
       <c r="K18" s="0"/>
       <c r="L18" s="0"/>
       <c r="M18" s="0"/>
       <c r="N18" s="0"/>
       <c r="O18" s="0"/>
       <c r="P18" s="0"/>
       <c r="Q18" s="0"/>
       <c r="R18" s="0"/>
       <c r="S18" s="0"/>
       <c r="T18" s="0"/>
       <c r="U18" s="0"/>
       <c r="V18" s="0"/>
       <c r="W18" s="0"/>
@@ -6300,50 +7025,75 @@
       <c r="FZ18" s="0"/>
       <c r="GA18" s="0"/>
       <c r="GB18" s="0"/>
       <c r="GC18" s="0"/>
       <c r="GD18" s="0"/>
       <c r="GE18" s="0"/>
       <c r="GF18" s="0"/>
       <c r="GG18" s="0"/>
       <c r="GH18" s="0"/>
       <c r="GI18" s="0"/>
       <c r="GJ18" s="0"/>
       <c r="GK18" s="0"/>
       <c r="GL18" s="0"/>
       <c r="GM18" s="0"/>
       <c r="GN18" s="0"/>
       <c r="GO18" s="0"/>
       <c r="GP18" s="0"/>
       <c r="GQ18" s="0"/>
       <c r="GR18" s="0"/>
       <c r="GS18" s="0"/>
       <c r="GT18" s="0"/>
       <c r="GU18" s="0"/>
       <c r="GV18" s="0"/>
       <c r="GW18" s="0"/>
       <c r="GX18" s="0"/>
+      <c r="GY18" s="0"/>
+      <c r="GZ18" s="0"/>
+      <c r="HA18" s="0"/>
+      <c r="HB18" s="0"/>
+      <c r="HC18" s="0"/>
+      <c r="HD18" s="0"/>
+      <c r="HE18" s="0"/>
+      <c r="HF18" s="0"/>
+      <c r="HG18" s="0"/>
+      <c r="HH18" s="0"/>
+      <c r="HI18" s="0"/>
+      <c r="HJ18" s="0"/>
+      <c r="HK18" s="0"/>
+      <c r="HL18" s="0"/>
+      <c r="HM18" s="0"/>
+      <c r="HN18" s="0"/>
+      <c r="HO18" s="0"/>
+      <c r="HP18" s="0"/>
+      <c r="HQ18" s="0"/>
+      <c r="HR18" s="0"/>
+      <c r="HS18" s="0"/>
+      <c r="HT18" s="0"/>
+      <c r="HU18" s="0"/>
+      <c r="HV18" s="0"/>
+      <c r="HW18" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0"/>
       <c r="D19" s="0"/>
       <c r="E19" s="0"/>
       <c r="F19" s="0"/>
       <c r="G19" s="0"/>
       <c r="H19" s="0"/>
       <c r="I19" s="0"/>
       <c r="J19" s="0"/>
       <c r="K19" s="0"/>
       <c r="L19" s="0"/>
       <c r="M19" s="0"/>
       <c r="N19" s="0"/>
       <c r="O19" s="0"/>
       <c r="P19" s="0"/>
       <c r="Q19" s="0"/>
       <c r="R19" s="0"/>
       <c r="S19" s="0"/>
       <c r="T19" s="0"/>
       <c r="U19" s="0"/>
       <c r="V19" s="0"/>
       <c r="W19" s="0"/>
@@ -6508,50 +7258,75 @@
       <c r="FZ19" s="0"/>
       <c r="GA19" s="0"/>
       <c r="GB19" s="0"/>
       <c r="GC19" s="0"/>
       <c r="GD19" s="0"/>
       <c r="GE19" s="0"/>
       <c r="GF19" s="0"/>
       <c r="GG19" s="0"/>
       <c r="GH19" s="0"/>
       <c r="GI19" s="0"/>
       <c r="GJ19" s="0"/>
       <c r="GK19" s="0"/>
       <c r="GL19" s="0"/>
       <c r="GM19" s="0"/>
       <c r="GN19" s="0"/>
       <c r="GO19" s="0"/>
       <c r="GP19" s="0"/>
       <c r="GQ19" s="0"/>
       <c r="GR19" s="0"/>
       <c r="GS19" s="0"/>
       <c r="GT19" s="0"/>
       <c r="GU19" s="0"/>
       <c r="GV19" s="0"/>
       <c r="GW19" s="0"/>
       <c r="GX19" s="0"/>
+      <c r="GY19" s="0"/>
+      <c r="GZ19" s="0"/>
+      <c r="HA19" s="0"/>
+      <c r="HB19" s="0"/>
+      <c r="HC19" s="0"/>
+      <c r="HD19" s="0"/>
+      <c r="HE19" s="0"/>
+      <c r="HF19" s="0"/>
+      <c r="HG19" s="0"/>
+      <c r="HH19" s="0"/>
+      <c r="HI19" s="0"/>
+      <c r="HJ19" s="0"/>
+      <c r="HK19" s="0"/>
+      <c r="HL19" s="0"/>
+      <c r="HM19" s="0"/>
+      <c r="HN19" s="0"/>
+      <c r="HO19" s="0"/>
+      <c r="HP19" s="0"/>
+      <c r="HQ19" s="0"/>
+      <c r="HR19" s="0"/>
+      <c r="HS19" s="0"/>
+      <c r="HT19" s="0"/>
+      <c r="HU19" s="0"/>
+      <c r="HV19" s="0"/>
+      <c r="HW19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0"/>
       <c r="D20" s="0"/>
       <c r="E20" s="0"/>
       <c r="F20" s="0"/>
       <c r="G20" s="0"/>
       <c r="H20" s="0"/>
       <c r="I20" s="0"/>
       <c r="J20" s="0"/>
       <c r="K20" s="0"/>
       <c r="L20" s="0"/>
       <c r="M20" s="0"/>
       <c r="N20" s="0"/>
       <c r="O20" s="0"/>
       <c r="P20" s="0"/>
       <c r="Q20" s="0"/>
       <c r="R20" s="0"/>
       <c r="S20" s="0"/>
       <c r="T20" s="0"/>
       <c r="U20" s="0"/>
       <c r="V20" s="0"/>
       <c r="W20" s="0"/>
@@ -6716,50 +7491,75 @@
       <c r="FZ20" s="0"/>
       <c r="GA20" s="0"/>
       <c r="GB20" s="0"/>
       <c r="GC20" s="0"/>
       <c r="GD20" s="0"/>
       <c r="GE20" s="0"/>
       <c r="GF20" s="0"/>
       <c r="GG20" s="0"/>
       <c r="GH20" s="0"/>
       <c r="GI20" s="0"/>
       <c r="GJ20" s="0"/>
       <c r="GK20" s="0"/>
       <c r="GL20" s="0"/>
       <c r="GM20" s="0"/>
       <c r="GN20" s="0"/>
       <c r="GO20" s="0"/>
       <c r="GP20" s="0"/>
       <c r="GQ20" s="0"/>
       <c r="GR20" s="0"/>
       <c r="GS20" s="0"/>
       <c r="GT20" s="0"/>
       <c r="GU20" s="0"/>
       <c r="GV20" s="0"/>
       <c r="GW20" s="0"/>
       <c r="GX20" s="0"/>
+      <c r="GY20" s="0"/>
+      <c r="GZ20" s="0"/>
+      <c r="HA20" s="0"/>
+      <c r="HB20" s="0"/>
+      <c r="HC20" s="0"/>
+      <c r="HD20" s="0"/>
+      <c r="HE20" s="0"/>
+      <c r="HF20" s="0"/>
+      <c r="HG20" s="0"/>
+      <c r="HH20" s="0"/>
+      <c r="HI20" s="0"/>
+      <c r="HJ20" s="0"/>
+      <c r="HK20" s="0"/>
+      <c r="HL20" s="0"/>
+      <c r="HM20" s="0"/>
+      <c r="HN20" s="0"/>
+      <c r="HO20" s="0"/>
+      <c r="HP20" s="0"/>
+      <c r="HQ20" s="0"/>
+      <c r="HR20" s="0"/>
+      <c r="HS20" s="0"/>
+      <c r="HT20" s="0"/>
+      <c r="HU20" s="0"/>
+      <c r="HV20" s="0"/>
+      <c r="HW20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0"/>
       <c r="D21" s="0"/>
       <c r="E21" s="0"/>
       <c r="F21" s="0"/>
       <c r="G21" s="0"/>
       <c r="H21" s="0"/>
       <c r="I21" s="0"/>
       <c r="J21" s="0"/>
       <c r="K21" s="0"/>
       <c r="L21" s="0"/>
       <c r="M21" s="0"/>
       <c r="N21" s="0"/>
       <c r="O21" s="0"/>
       <c r="P21" s="0"/>
       <c r="Q21" s="0"/>
       <c r="R21" s="0"/>
       <c r="S21" s="0"/>
       <c r="T21" s="0"/>
       <c r="U21" s="0"/>
       <c r="V21" s="0"/>
       <c r="W21" s="0"/>
@@ -6924,50 +7724,75 @@
       <c r="FZ21" s="0"/>
       <c r="GA21" s="0"/>
       <c r="GB21" s="0"/>
       <c r="GC21" s="0"/>
       <c r="GD21" s="0"/>
       <c r="GE21" s="0"/>
       <c r="GF21" s="0"/>
       <c r="GG21" s="0"/>
       <c r="GH21" s="0"/>
       <c r="GI21" s="0"/>
       <c r="GJ21" s="0"/>
       <c r="GK21" s="0"/>
       <c r="GL21" s="0"/>
       <c r="GM21" s="0"/>
       <c r="GN21" s="0"/>
       <c r="GO21" s="0"/>
       <c r="GP21" s="0"/>
       <c r="GQ21" s="0"/>
       <c r="GR21" s="0"/>
       <c r="GS21" s="0"/>
       <c r="GT21" s="0"/>
       <c r="GU21" s="0"/>
       <c r="GV21" s="0"/>
       <c r="GW21" s="0"/>
       <c r="GX21" s="0"/>
+      <c r="GY21" s="0"/>
+      <c r="GZ21" s="0"/>
+      <c r="HA21" s="0"/>
+      <c r="HB21" s="0"/>
+      <c r="HC21" s="0"/>
+      <c r="HD21" s="0"/>
+      <c r="HE21" s="0"/>
+      <c r="HF21" s="0"/>
+      <c r="HG21" s="0"/>
+      <c r="HH21" s="0"/>
+      <c r="HI21" s="0"/>
+      <c r="HJ21" s="0"/>
+      <c r="HK21" s="0"/>
+      <c r="HL21" s="0"/>
+      <c r="HM21" s="0"/>
+      <c r="HN21" s="0"/>
+      <c r="HO21" s="0"/>
+      <c r="HP21" s="0"/>
+      <c r="HQ21" s="0"/>
+      <c r="HR21" s="0"/>
+      <c r="HS21" s="0"/>
+      <c r="HT21" s="0"/>
+      <c r="HU21" s="0"/>
+      <c r="HV21" s="0"/>
+      <c r="HW21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0"/>
       <c r="D22" s="0"/>
       <c r="E22" s="0"/>
       <c r="F22" s="0"/>
       <c r="G22" s="0"/>
       <c r="H22" s="0"/>
       <c r="I22" s="0"/>
       <c r="J22" s="0"/>
       <c r="K22" s="0"/>
       <c r="L22" s="0"/>
       <c r="M22" s="0"/>
       <c r="N22" s="0"/>
       <c r="O22" s="0"/>
       <c r="P22" s="0"/>
       <c r="Q22" s="0"/>
       <c r="R22" s="0"/>
       <c r="S22" s="0"/>
       <c r="T22" s="0"/>
       <c r="U22" s="0"/>
       <c r="V22" s="0"/>
       <c r="W22" s="0"/>
@@ -7132,50 +7957,75 @@
       <c r="FZ22" s="0"/>
       <c r="GA22" s="0"/>
       <c r="GB22" s="0"/>
       <c r="GC22" s="0"/>
       <c r="GD22" s="0"/>
       <c r="GE22" s="0"/>
       <c r="GF22" s="0"/>
       <c r="GG22" s="0"/>
       <c r="GH22" s="0"/>
       <c r="GI22" s="0"/>
       <c r="GJ22" s="0"/>
       <c r="GK22" s="0"/>
       <c r="GL22" s="0"/>
       <c r="GM22" s="0"/>
       <c r="GN22" s="0"/>
       <c r="GO22" s="0"/>
       <c r="GP22" s="0"/>
       <c r="GQ22" s="0"/>
       <c r="GR22" s="0"/>
       <c r="GS22" s="0"/>
       <c r="GT22" s="0"/>
       <c r="GU22" s="0"/>
       <c r="GV22" s="0"/>
       <c r="GW22" s="0"/>
       <c r="GX22" s="0"/>
+      <c r="GY22" s="0"/>
+      <c r="GZ22" s="0"/>
+      <c r="HA22" s="0"/>
+      <c r="HB22" s="0"/>
+      <c r="HC22" s="0"/>
+      <c r="HD22" s="0"/>
+      <c r="HE22" s="0"/>
+      <c r="HF22" s="0"/>
+      <c r="HG22" s="0"/>
+      <c r="HH22" s="0"/>
+      <c r="HI22" s="0"/>
+      <c r="HJ22" s="0"/>
+      <c r="HK22" s="0"/>
+      <c r="HL22" s="0"/>
+      <c r="HM22" s="0"/>
+      <c r="HN22" s="0"/>
+      <c r="HO22" s="0"/>
+      <c r="HP22" s="0"/>
+      <c r="HQ22" s="0"/>
+      <c r="HR22" s="0"/>
+      <c r="HS22" s="0"/>
+      <c r="HT22" s="0"/>
+      <c r="HU22" s="0"/>
+      <c r="HV22" s="0"/>
+      <c r="HW22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0"/>
       <c r="D23" s="0"/>
       <c r="E23" s="0"/>
       <c r="F23" s="0"/>
       <c r="G23" s="0"/>
       <c r="H23" s="0"/>
       <c r="I23" s="0"/>
       <c r="J23" s="0"/>
       <c r="K23" s="0"/>
       <c r="L23" s="0"/>
       <c r="M23" s="0"/>
       <c r="N23" s="0"/>
       <c r="O23" s="0"/>
       <c r="P23" s="0"/>
       <c r="Q23" s="0"/>
       <c r="R23" s="0"/>
       <c r="S23" s="0"/>
       <c r="T23" s="0"/>
       <c r="U23" s="0"/>
       <c r="V23" s="0"/>
       <c r="W23" s="0"/>
@@ -7340,50 +8190,75 @@
       <c r="FZ23" s="0"/>
       <c r="GA23" s="0"/>
       <c r="GB23" s="0"/>
       <c r="GC23" s="0"/>
       <c r="GD23" s="0"/>
       <c r="GE23" s="0"/>
       <c r="GF23" s="0"/>
       <c r="GG23" s="0"/>
       <c r="GH23" s="0"/>
       <c r="GI23" s="0"/>
       <c r="GJ23" s="0"/>
       <c r="GK23" s="0"/>
       <c r="GL23" s="0"/>
       <c r="GM23" s="0"/>
       <c r="GN23" s="0"/>
       <c r="GO23" s="0"/>
       <c r="GP23" s="0"/>
       <c r="GQ23" s="0"/>
       <c r="GR23" s="0"/>
       <c r="GS23" s="0"/>
       <c r="GT23" s="0"/>
       <c r="GU23" s="0"/>
       <c r="GV23" s="0"/>
       <c r="GW23" s="0"/>
       <c r="GX23" s="0"/>
+      <c r="GY23" s="0"/>
+      <c r="GZ23" s="0"/>
+      <c r="HA23" s="0"/>
+      <c r="HB23" s="0"/>
+      <c r="HC23" s="0"/>
+      <c r="HD23" s="0"/>
+      <c r="HE23" s="0"/>
+      <c r="HF23" s="0"/>
+      <c r="HG23" s="0"/>
+      <c r="HH23" s="0"/>
+      <c r="HI23" s="0"/>
+      <c r="HJ23" s="0"/>
+      <c r="HK23" s="0"/>
+      <c r="HL23" s="0"/>
+      <c r="HM23" s="0"/>
+      <c r="HN23" s="0"/>
+      <c r="HO23" s="0"/>
+      <c r="HP23" s="0"/>
+      <c r="HQ23" s="0"/>
+      <c r="HR23" s="0"/>
+      <c r="HS23" s="0"/>
+      <c r="HT23" s="0"/>
+      <c r="HU23" s="0"/>
+      <c r="HV23" s="0"/>
+      <c r="HW23" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0"/>
       <c r="D24" s="0"/>
       <c r="E24" s="0"/>
       <c r="F24" s="0"/>
       <c r="G24" s="0"/>
       <c r="H24" s="0"/>
       <c r="I24" s="0"/>
       <c r="J24" s="0"/>
       <c r="K24" s="0"/>
       <c r="L24" s="0"/>
       <c r="M24" s="0"/>
       <c r="N24" s="0"/>
       <c r="O24" s="0"/>
       <c r="P24" s="0"/>
       <c r="Q24" s="0"/>
       <c r="R24" s="0"/>
       <c r="S24" s="0"/>
       <c r="T24" s="0"/>
       <c r="U24" s="0"/>
       <c r="V24" s="0"/>
       <c r="W24" s="0"/>
@@ -7548,50 +8423,75 @@
       <c r="FZ24" s="0"/>
       <c r="GA24" s="0"/>
       <c r="GB24" s="0"/>
       <c r="GC24" s="0"/>
       <c r="GD24" s="0"/>
       <c r="GE24" s="0"/>
       <c r="GF24" s="0"/>
       <c r="GG24" s="0"/>
       <c r="GH24" s="0"/>
       <c r="GI24" s="0"/>
       <c r="GJ24" s="0"/>
       <c r="GK24" s="0"/>
       <c r="GL24" s="0"/>
       <c r="GM24" s="0"/>
       <c r="GN24" s="0"/>
       <c r="GO24" s="0"/>
       <c r="GP24" s="0"/>
       <c r="GQ24" s="0"/>
       <c r="GR24" s="0"/>
       <c r="GS24" s="0"/>
       <c r="GT24" s="0"/>
       <c r="GU24" s="0"/>
       <c r="GV24" s="0"/>
       <c r="GW24" s="0"/>
       <c r="GX24" s="0"/>
+      <c r="GY24" s="0"/>
+      <c r="GZ24" s="0"/>
+      <c r="HA24" s="0"/>
+      <c r="HB24" s="0"/>
+      <c r="HC24" s="0"/>
+      <c r="HD24" s="0"/>
+      <c r="HE24" s="0"/>
+      <c r="HF24" s="0"/>
+      <c r="HG24" s="0"/>
+      <c r="HH24" s="0"/>
+      <c r="HI24" s="0"/>
+      <c r="HJ24" s="0"/>
+      <c r="HK24" s="0"/>
+      <c r="HL24" s="0"/>
+      <c r="HM24" s="0"/>
+      <c r="HN24" s="0"/>
+      <c r="HO24" s="0"/>
+      <c r="HP24" s="0"/>
+      <c r="HQ24" s="0"/>
+      <c r="HR24" s="0"/>
+      <c r="HS24" s="0"/>
+      <c r="HT24" s="0"/>
+      <c r="HU24" s="0"/>
+      <c r="HV24" s="0"/>
+      <c r="HW24" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0"/>
       <c r="D25" s="0"/>
       <c r="E25" s="0"/>
       <c r="F25" s="0"/>
       <c r="G25" s="0"/>
       <c r="H25" s="0"/>
       <c r="I25" s="0"/>
       <c r="J25" s="0"/>
       <c r="K25" s="0"/>
       <c r="L25" s="0"/>
       <c r="M25" s="0"/>
       <c r="N25" s="0"/>
       <c r="O25" s="0"/>
       <c r="P25" s="0"/>
       <c r="Q25" s="0"/>
       <c r="R25" s="0"/>
       <c r="S25" s="0"/>
       <c r="T25" s="0"/>
       <c r="U25" s="0"/>
       <c r="V25" s="0"/>
       <c r="W25" s="0"/>
@@ -7756,50 +8656,75 @@
       <c r="FZ25" s="0"/>
       <c r="GA25" s="0"/>
       <c r="GB25" s="0"/>
       <c r="GC25" s="0"/>
       <c r="GD25" s="0"/>
       <c r="GE25" s="0"/>
       <c r="GF25" s="0"/>
       <c r="GG25" s="0"/>
       <c r="GH25" s="0"/>
       <c r="GI25" s="0"/>
       <c r="GJ25" s="0"/>
       <c r="GK25" s="0"/>
       <c r="GL25" s="0"/>
       <c r="GM25" s="0"/>
       <c r="GN25" s="0"/>
       <c r="GO25" s="0"/>
       <c r="GP25" s="0"/>
       <c r="GQ25" s="0"/>
       <c r="GR25" s="0"/>
       <c r="GS25" s="0"/>
       <c r="GT25" s="0"/>
       <c r="GU25" s="0"/>
       <c r="GV25" s="0"/>
       <c r="GW25" s="0"/>
       <c r="GX25" s="0"/>
+      <c r="GY25" s="0"/>
+      <c r="GZ25" s="0"/>
+      <c r="HA25" s="0"/>
+      <c r="HB25" s="0"/>
+      <c r="HC25" s="0"/>
+      <c r="HD25" s="0"/>
+      <c r="HE25" s="0"/>
+      <c r="HF25" s="0"/>
+      <c r="HG25" s="0"/>
+      <c r="HH25" s="0"/>
+      <c r="HI25" s="0"/>
+      <c r="HJ25" s="0"/>
+      <c r="HK25" s="0"/>
+      <c r="HL25" s="0"/>
+      <c r="HM25" s="0"/>
+      <c r="HN25" s="0"/>
+      <c r="HO25" s="0"/>
+      <c r="HP25" s="0"/>
+      <c r="HQ25" s="0"/>
+      <c r="HR25" s="0"/>
+      <c r="HS25" s="0"/>
+      <c r="HT25" s="0"/>
+      <c r="HU25" s="0"/>
+      <c r="HV25" s="0"/>
+      <c r="HW25" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0"/>
       <c r="D26" s="0"/>
       <c r="E26" s="0"/>
       <c r="F26" s="0"/>
       <c r="G26" s="0"/>
       <c r="H26" s="0"/>
       <c r="I26" s="0"/>
       <c r="J26" s="0"/>
       <c r="K26" s="0"/>
       <c r="L26" s="0"/>
       <c r="M26" s="0"/>
       <c r="N26" s="0"/>
       <c r="O26" s="0"/>
       <c r="P26" s="0"/>
       <c r="Q26" s="0"/>
       <c r="R26" s="0"/>
       <c r="S26" s="0"/>
       <c r="T26" s="0"/>
       <c r="U26" s="0"/>
       <c r="V26" s="0"/>
       <c r="W26" s="0"/>
@@ -7964,50 +8889,75 @@
       <c r="FZ26" s="0"/>
       <c r="GA26" s="0"/>
       <c r="GB26" s="0"/>
       <c r="GC26" s="0"/>
       <c r="GD26" s="0"/>
       <c r="GE26" s="0"/>
       <c r="GF26" s="0"/>
       <c r="GG26" s="0"/>
       <c r="GH26" s="0"/>
       <c r="GI26" s="0"/>
       <c r="GJ26" s="0"/>
       <c r="GK26" s="0"/>
       <c r="GL26" s="0"/>
       <c r="GM26" s="0"/>
       <c r="GN26" s="0"/>
       <c r="GO26" s="0"/>
       <c r="GP26" s="0"/>
       <c r="GQ26" s="0"/>
       <c r="GR26" s="0"/>
       <c r="GS26" s="0"/>
       <c r="GT26" s="0"/>
       <c r="GU26" s="0"/>
       <c r="GV26" s="0"/>
       <c r="GW26" s="0"/>
       <c r="GX26" s="0"/>
+      <c r="GY26" s="0"/>
+      <c r="GZ26" s="0"/>
+      <c r="HA26" s="0"/>
+      <c r="HB26" s="0"/>
+      <c r="HC26" s="0"/>
+      <c r="HD26" s="0"/>
+      <c r="HE26" s="0"/>
+      <c r="HF26" s="0"/>
+      <c r="HG26" s="0"/>
+      <c r="HH26" s="0"/>
+      <c r="HI26" s="0"/>
+      <c r="HJ26" s="0"/>
+      <c r="HK26" s="0"/>
+      <c r="HL26" s="0"/>
+      <c r="HM26" s="0"/>
+      <c r="HN26" s="0"/>
+      <c r="HO26" s="0"/>
+      <c r="HP26" s="0"/>
+      <c r="HQ26" s="0"/>
+      <c r="HR26" s="0"/>
+      <c r="HS26" s="0"/>
+      <c r="HT26" s="0"/>
+      <c r="HU26" s="0"/>
+      <c r="HV26" s="0"/>
+      <c r="HW26" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0"/>
       <c r="D27" s="0"/>
       <c r="E27" s="0"/>
       <c r="F27" s="0"/>
       <c r="G27" s="0"/>
       <c r="H27" s="0"/>
       <c r="I27" s="0"/>
       <c r="J27" s="0"/>
       <c r="K27" s="0"/>
       <c r="L27" s="0"/>
       <c r="M27" s="0"/>
       <c r="N27" s="0"/>
       <c r="O27" s="0"/>
       <c r="P27" s="0"/>
       <c r="Q27" s="0"/>
       <c r="R27" s="0"/>
       <c r="S27" s="0"/>
       <c r="T27" s="0"/>
       <c r="U27" s="0"/>
       <c r="V27" s="0"/>
       <c r="W27" s="0"/>
@@ -8172,50 +9122,75 @@
       <c r="FZ27" s="0"/>
       <c r="GA27" s="0"/>
       <c r="GB27" s="0"/>
       <c r="GC27" s="0"/>
       <c r="GD27" s="0"/>
       <c r="GE27" s="0"/>
       <c r="GF27" s="0"/>
       <c r="GG27" s="0"/>
       <c r="GH27" s="0"/>
       <c r="GI27" s="0"/>
       <c r="GJ27" s="0"/>
       <c r="GK27" s="0"/>
       <c r="GL27" s="0"/>
       <c r="GM27" s="0"/>
       <c r="GN27" s="0"/>
       <c r="GO27" s="0"/>
       <c r="GP27" s="0"/>
       <c r="GQ27" s="0"/>
       <c r="GR27" s="0"/>
       <c r="GS27" s="0"/>
       <c r="GT27" s="0"/>
       <c r="GU27" s="0"/>
       <c r="GV27" s="0"/>
       <c r="GW27" s="0"/>
       <c r="GX27" s="0"/>
+      <c r="GY27" s="0"/>
+      <c r="GZ27" s="0"/>
+      <c r="HA27" s="0"/>
+      <c r="HB27" s="0"/>
+      <c r="HC27" s="0"/>
+      <c r="HD27" s="0"/>
+      <c r="HE27" s="0"/>
+      <c r="HF27" s="0"/>
+      <c r="HG27" s="0"/>
+      <c r="HH27" s="0"/>
+      <c r="HI27" s="0"/>
+      <c r="HJ27" s="0"/>
+      <c r="HK27" s="0"/>
+      <c r="HL27" s="0"/>
+      <c r="HM27" s="0"/>
+      <c r="HN27" s="0"/>
+      <c r="HO27" s="0"/>
+      <c r="HP27" s="0"/>
+      <c r="HQ27" s="0"/>
+      <c r="HR27" s="0"/>
+      <c r="HS27" s="0"/>
+      <c r="HT27" s="0"/>
+      <c r="HU27" s="0"/>
+      <c r="HV27" s="0"/>
+      <c r="HW27" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0"/>
       <c r="D28" s="0"/>
       <c r="E28" s="0"/>
       <c r="F28" s="0"/>
       <c r="G28" s="0"/>
       <c r="H28" s="0"/>
       <c r="I28" s="0"/>
       <c r="J28" s="0"/>
       <c r="K28" s="0"/>
       <c r="L28" s="0"/>
       <c r="M28" s="0"/>
       <c r="N28" s="0"/>
       <c r="O28" s="0"/>
       <c r="P28" s="0"/>
       <c r="Q28" s="0"/>
       <c r="R28" s="0"/>
       <c r="S28" s="0"/>
       <c r="T28" s="0"/>
       <c r="U28" s="0"/>
       <c r="V28" s="0"/>
       <c r="W28" s="0"/>
@@ -8380,50 +9355,75 @@
       <c r="FZ28" s="0"/>
       <c r="GA28" s="0"/>
       <c r="GB28" s="0"/>
       <c r="GC28" s="0"/>
       <c r="GD28" s="0"/>
       <c r="GE28" s="0"/>
       <c r="GF28" s="0"/>
       <c r="GG28" s="0"/>
       <c r="GH28" s="0"/>
       <c r="GI28" s="0"/>
       <c r="GJ28" s="0"/>
       <c r="GK28" s="0"/>
       <c r="GL28" s="0"/>
       <c r="GM28" s="0"/>
       <c r="GN28" s="0"/>
       <c r="GO28" s="0"/>
       <c r="GP28" s="0"/>
       <c r="GQ28" s="0"/>
       <c r="GR28" s="0"/>
       <c r="GS28" s="0"/>
       <c r="GT28" s="0"/>
       <c r="GU28" s="0"/>
       <c r="GV28" s="0"/>
       <c r="GW28" s="0"/>
       <c r="GX28" s="0"/>
+      <c r="GY28" s="0"/>
+      <c r="GZ28" s="0"/>
+      <c r="HA28" s="0"/>
+      <c r="HB28" s="0"/>
+      <c r="HC28" s="0"/>
+      <c r="HD28" s="0"/>
+      <c r="HE28" s="0"/>
+      <c r="HF28" s="0"/>
+      <c r="HG28" s="0"/>
+      <c r="HH28" s="0"/>
+      <c r="HI28" s="0"/>
+      <c r="HJ28" s="0"/>
+      <c r="HK28" s="0"/>
+      <c r="HL28" s="0"/>
+      <c r="HM28" s="0"/>
+      <c r="HN28" s="0"/>
+      <c r="HO28" s="0"/>
+      <c r="HP28" s="0"/>
+      <c r="HQ28" s="0"/>
+      <c r="HR28" s="0"/>
+      <c r="HS28" s="0"/>
+      <c r="HT28" s="0"/>
+      <c r="HU28" s="0"/>
+      <c r="HV28" s="0"/>
+      <c r="HW28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0"/>
       <c r="D29" s="0"/>
       <c r="E29" s="0"/>
       <c r="F29" s="0"/>
       <c r="G29" s="0"/>
       <c r="H29" s="0"/>
       <c r="I29" s="0"/>
       <c r="J29" s="0"/>
       <c r="K29" s="0"/>
       <c r="L29" s="0"/>
       <c r="M29" s="0"/>
       <c r="N29" s="0"/>
       <c r="O29" s="0"/>
       <c r="P29" s="0"/>
       <c r="Q29" s="0"/>
       <c r="R29" s="0"/>
       <c r="S29" s="0"/>
       <c r="T29" s="0"/>
       <c r="U29" s="0"/>
       <c r="V29" s="0"/>
       <c r="W29" s="0"/>
@@ -8588,50 +9588,75 @@
       <c r="FZ29" s="0"/>
       <c r="GA29" s="0"/>
       <c r="GB29" s="0"/>
       <c r="GC29" s="0"/>
       <c r="GD29" s="0"/>
       <c r="GE29" s="0"/>
       <c r="GF29" s="0"/>
       <c r="GG29" s="0"/>
       <c r="GH29" s="0"/>
       <c r="GI29" s="0"/>
       <c r="GJ29" s="0"/>
       <c r="GK29" s="0"/>
       <c r="GL29" s="0"/>
       <c r="GM29" s="0"/>
       <c r="GN29" s="0"/>
       <c r="GO29" s="0"/>
       <c r="GP29" s="0"/>
       <c r="GQ29" s="0"/>
       <c r="GR29" s="0"/>
       <c r="GS29" s="0"/>
       <c r="GT29" s="0"/>
       <c r="GU29" s="0"/>
       <c r="GV29" s="0"/>
       <c r="GW29" s="0"/>
       <c r="GX29" s="0"/>
+      <c r="GY29" s="0"/>
+      <c r="GZ29" s="0"/>
+      <c r="HA29" s="0"/>
+      <c r="HB29" s="0"/>
+      <c r="HC29" s="0"/>
+      <c r="HD29" s="0"/>
+      <c r="HE29" s="0"/>
+      <c r="HF29" s="0"/>
+      <c r="HG29" s="0"/>
+      <c r="HH29" s="0"/>
+      <c r="HI29" s="0"/>
+      <c r="HJ29" s="0"/>
+      <c r="HK29" s="0"/>
+      <c r="HL29" s="0"/>
+      <c r="HM29" s="0"/>
+      <c r="HN29" s="0"/>
+      <c r="HO29" s="0"/>
+      <c r="HP29" s="0"/>
+      <c r="HQ29" s="0"/>
+      <c r="HR29" s="0"/>
+      <c r="HS29" s="0"/>
+      <c r="HT29" s="0"/>
+      <c r="HU29" s="0"/>
+      <c r="HV29" s="0"/>
+      <c r="HW29" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0"/>
       <c r="D30" s="0"/>
       <c r="E30" s="0"/>
       <c r="F30" s="0"/>
       <c r="G30" s="0"/>
       <c r="H30" s="0"/>
       <c r="I30" s="0"/>
       <c r="J30" s="0"/>
       <c r="K30" s="0"/>
       <c r="L30" s="0"/>
       <c r="M30" s="0"/>
       <c r="N30" s="0"/>
       <c r="O30" s="0"/>
       <c r="P30" s="0"/>
       <c r="Q30" s="0"/>
       <c r="R30" s="0"/>
       <c r="S30" s="0"/>
       <c r="T30" s="0"/>
       <c r="U30" s="0"/>
       <c r="V30" s="0"/>
       <c r="W30" s="0"/>
@@ -8796,50 +9821,75 @@
       <c r="FZ30" s="0"/>
       <c r="GA30" s="0"/>
       <c r="GB30" s="0"/>
       <c r="GC30" s="0"/>
       <c r="GD30" s="0"/>
       <c r="GE30" s="0"/>
       <c r="GF30" s="0"/>
       <c r="GG30" s="0"/>
       <c r="GH30" s="0"/>
       <c r="GI30" s="0"/>
       <c r="GJ30" s="0"/>
       <c r="GK30" s="0"/>
       <c r="GL30" s="0"/>
       <c r="GM30" s="0"/>
       <c r="GN30" s="0"/>
       <c r="GO30" s="0"/>
       <c r="GP30" s="0"/>
       <c r="GQ30" s="0"/>
       <c r="GR30" s="0"/>
       <c r="GS30" s="0"/>
       <c r="GT30" s="0"/>
       <c r="GU30" s="0"/>
       <c r="GV30" s="0"/>
       <c r="GW30" s="0"/>
       <c r="GX30" s="0"/>
+      <c r="GY30" s="0"/>
+      <c r="GZ30" s="0"/>
+      <c r="HA30" s="0"/>
+      <c r="HB30" s="0"/>
+      <c r="HC30" s="0"/>
+      <c r="HD30" s="0"/>
+      <c r="HE30" s="0"/>
+      <c r="HF30" s="0"/>
+      <c r="HG30" s="0"/>
+      <c r="HH30" s="0"/>
+      <c r="HI30" s="0"/>
+      <c r="HJ30" s="0"/>
+      <c r="HK30" s="0"/>
+      <c r="HL30" s="0"/>
+      <c r="HM30" s="0"/>
+      <c r="HN30" s="0"/>
+      <c r="HO30" s="0"/>
+      <c r="HP30" s="0"/>
+      <c r="HQ30" s="0"/>
+      <c r="HR30" s="0"/>
+      <c r="HS30" s="0"/>
+      <c r="HT30" s="0"/>
+      <c r="HU30" s="0"/>
+      <c r="HV30" s="0"/>
+      <c r="HW30" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0"/>
       <c r="D31" s="0"/>
       <c r="E31" s="0"/>
       <c r="F31" s="0"/>
       <c r="G31" s="0"/>
       <c r="H31" s="0"/>
       <c r="I31" s="0"/>
       <c r="J31" s="0"/>
       <c r="K31" s="0"/>
       <c r="L31" s="0"/>
       <c r="M31" s="0"/>
       <c r="N31" s="0"/>
       <c r="O31" s="0"/>
       <c r="P31" s="0"/>
       <c r="Q31" s="0"/>
       <c r="R31" s="0"/>
       <c r="S31" s="0"/>
       <c r="T31" s="0"/>
       <c r="U31" s="0"/>
       <c r="V31" s="0"/>
       <c r="W31" s="0"/>
@@ -9004,50 +10054,75 @@
       <c r="FZ31" s="0"/>
       <c r="GA31" s="0"/>
       <c r="GB31" s="0"/>
       <c r="GC31" s="0"/>
       <c r="GD31" s="0"/>
       <c r="GE31" s="0"/>
       <c r="GF31" s="0"/>
       <c r="GG31" s="0"/>
       <c r="GH31" s="0"/>
       <c r="GI31" s="0"/>
       <c r="GJ31" s="0"/>
       <c r="GK31" s="0"/>
       <c r="GL31" s="0"/>
       <c r="GM31" s="0"/>
       <c r="GN31" s="0"/>
       <c r="GO31" s="0"/>
       <c r="GP31" s="0"/>
       <c r="GQ31" s="0"/>
       <c r="GR31" s="0"/>
       <c r="GS31" s="0"/>
       <c r="GT31" s="0"/>
       <c r="GU31" s="0"/>
       <c r="GV31" s="0"/>
       <c r="GW31" s="0"/>
       <c r="GX31" s="0"/>
+      <c r="GY31" s="0"/>
+      <c r="GZ31" s="0"/>
+      <c r="HA31" s="0"/>
+      <c r="HB31" s="0"/>
+      <c r="HC31" s="0"/>
+      <c r="HD31" s="0"/>
+      <c r="HE31" s="0"/>
+      <c r="HF31" s="0"/>
+      <c r="HG31" s="0"/>
+      <c r="HH31" s="0"/>
+      <c r="HI31" s="0"/>
+      <c r="HJ31" s="0"/>
+      <c r="HK31" s="0"/>
+      <c r="HL31" s="0"/>
+      <c r="HM31" s="0"/>
+      <c r="HN31" s="0"/>
+      <c r="HO31" s="0"/>
+      <c r="HP31" s="0"/>
+      <c r="HQ31" s="0"/>
+      <c r="HR31" s="0"/>
+      <c r="HS31" s="0"/>
+      <c r="HT31" s="0"/>
+      <c r="HU31" s="0"/>
+      <c r="HV31" s="0"/>
+      <c r="HW31" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0"/>
       <c r="D32" s="0"/>
       <c r="E32" s="0"/>
       <c r="F32" s="0"/>
       <c r="G32" s="0"/>
       <c r="H32" s="0"/>
       <c r="I32" s="0"/>
       <c r="J32" s="0"/>
       <c r="K32" s="0"/>
       <c r="L32" s="0"/>
       <c r="M32" s="0"/>
       <c r="N32" s="0"/>
       <c r="O32" s="0"/>
       <c r="P32" s="0"/>
       <c r="Q32" s="0"/>
       <c r="R32" s="0"/>
       <c r="S32" s="0"/>
       <c r="T32" s="0"/>
       <c r="U32" s="0"/>
       <c r="V32" s="0"/>
       <c r="W32" s="0"/>
@@ -9212,50 +10287,75 @@
       <c r="FZ32" s="0"/>
       <c r="GA32" s="0"/>
       <c r="GB32" s="0"/>
       <c r="GC32" s="0"/>
       <c r="GD32" s="0"/>
       <c r="GE32" s="0"/>
       <c r="GF32" s="0"/>
       <c r="GG32" s="0"/>
       <c r="GH32" s="0"/>
       <c r="GI32" s="0"/>
       <c r="GJ32" s="0"/>
       <c r="GK32" s="0"/>
       <c r="GL32" s="0"/>
       <c r="GM32" s="0"/>
       <c r="GN32" s="0"/>
       <c r="GO32" s="0"/>
       <c r="GP32" s="0"/>
       <c r="GQ32" s="0"/>
       <c r="GR32" s="0"/>
       <c r="GS32" s="0"/>
       <c r="GT32" s="0"/>
       <c r="GU32" s="0"/>
       <c r="GV32" s="0"/>
       <c r="GW32" s="0"/>
       <c r="GX32" s="0"/>
+      <c r="GY32" s="0"/>
+      <c r="GZ32" s="0"/>
+      <c r="HA32" s="0"/>
+      <c r="HB32" s="0"/>
+      <c r="HC32" s="0"/>
+      <c r="HD32" s="0"/>
+      <c r="HE32" s="0"/>
+      <c r="HF32" s="0"/>
+      <c r="HG32" s="0"/>
+      <c r="HH32" s="0"/>
+      <c r="HI32" s="0"/>
+      <c r="HJ32" s="0"/>
+      <c r="HK32" s="0"/>
+      <c r="HL32" s="0"/>
+      <c r="HM32" s="0"/>
+      <c r="HN32" s="0"/>
+      <c r="HO32" s="0"/>
+      <c r="HP32" s="0"/>
+      <c r="HQ32" s="0"/>
+      <c r="HR32" s="0"/>
+      <c r="HS32" s="0"/>
+      <c r="HT32" s="0"/>
+      <c r="HU32" s="0"/>
+      <c r="HV32" s="0"/>
+      <c r="HW32" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0"/>
       <c r="D33" s="0"/>
       <c r="E33" s="0"/>
       <c r="F33" s="0"/>
       <c r="G33" s="0"/>
       <c r="H33" s="0"/>
       <c r="I33" s="0"/>
       <c r="J33" s="0"/>
       <c r="K33" s="0"/>
       <c r="L33" s="0"/>
       <c r="M33" s="0"/>
       <c r="N33" s="0"/>
       <c r="O33" s="0"/>
       <c r="P33" s="0"/>
       <c r="Q33" s="0"/>
       <c r="R33" s="0"/>
       <c r="S33" s="0"/>
       <c r="T33" s="0"/>
       <c r="U33" s="0"/>
       <c r="V33" s="0"/>
       <c r="W33" s="0"/>
@@ -9420,50 +10520,75 @@
       <c r="FZ33" s="0"/>
       <c r="GA33" s="0"/>
       <c r="GB33" s="0"/>
       <c r="GC33" s="0"/>
       <c r="GD33" s="0"/>
       <c r="GE33" s="0"/>
       <c r="GF33" s="0"/>
       <c r="GG33" s="0"/>
       <c r="GH33" s="0"/>
       <c r="GI33" s="0"/>
       <c r="GJ33" s="0"/>
       <c r="GK33" s="0"/>
       <c r="GL33" s="0"/>
       <c r="GM33" s="0"/>
       <c r="GN33" s="0"/>
       <c r="GO33" s="0"/>
       <c r="GP33" s="0"/>
       <c r="GQ33" s="0"/>
       <c r="GR33" s="0"/>
       <c r="GS33" s="0"/>
       <c r="GT33" s="0"/>
       <c r="GU33" s="0"/>
       <c r="GV33" s="0"/>
       <c r="GW33" s="0"/>
       <c r="GX33" s="0"/>
+      <c r="GY33" s="0"/>
+      <c r="GZ33" s="0"/>
+      <c r="HA33" s="0"/>
+      <c r="HB33" s="0"/>
+      <c r="HC33" s="0"/>
+      <c r="HD33" s="0"/>
+      <c r="HE33" s="0"/>
+      <c r="HF33" s="0"/>
+      <c r="HG33" s="0"/>
+      <c r="HH33" s="0"/>
+      <c r="HI33" s="0"/>
+      <c r="HJ33" s="0"/>
+      <c r="HK33" s="0"/>
+      <c r="HL33" s="0"/>
+      <c r="HM33" s="0"/>
+      <c r="HN33" s="0"/>
+      <c r="HO33" s="0"/>
+      <c r="HP33" s="0"/>
+      <c r="HQ33" s="0"/>
+      <c r="HR33" s="0"/>
+      <c r="HS33" s="0"/>
+      <c r="HT33" s="0"/>
+      <c r="HU33" s="0"/>
+      <c r="HV33" s="0"/>
+      <c r="HW33" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0"/>
       <c r="D34" s="0"/>
       <c r="E34" s="0"/>
       <c r="F34" s="0"/>
       <c r="G34" s="0"/>
       <c r="H34" s="0"/>
       <c r="I34" s="0"/>
       <c r="J34" s="0"/>
       <c r="K34" s="0"/>
       <c r="L34" s="0"/>
       <c r="M34" s="0"/>
       <c r="N34" s="0"/>
       <c r="O34" s="0"/>
       <c r="P34" s="0"/>
       <c r="Q34" s="0"/>
       <c r="R34" s="0"/>
       <c r="S34" s="0"/>
       <c r="T34" s="0"/>
       <c r="U34" s="0"/>
       <c r="V34" s="0"/>
       <c r="W34" s="0"/>
@@ -9628,50 +10753,75 @@
       <c r="FZ34" s="0"/>
       <c r="GA34" s="0"/>
       <c r="GB34" s="0"/>
       <c r="GC34" s="0"/>
       <c r="GD34" s="0"/>
       <c r="GE34" s="0"/>
       <c r="GF34" s="0"/>
       <c r="GG34" s="0"/>
       <c r="GH34" s="0"/>
       <c r="GI34" s="0"/>
       <c r="GJ34" s="0"/>
       <c r="GK34" s="0"/>
       <c r="GL34" s="0"/>
       <c r="GM34" s="0"/>
       <c r="GN34" s="0"/>
       <c r="GO34" s="0"/>
       <c r="GP34" s="0"/>
       <c r="GQ34" s="0"/>
       <c r="GR34" s="0"/>
       <c r="GS34" s="0"/>
       <c r="GT34" s="0"/>
       <c r="GU34" s="0"/>
       <c r="GV34" s="0"/>
       <c r="GW34" s="0"/>
       <c r="GX34" s="0"/>
+      <c r="GY34" s="0"/>
+      <c r="GZ34" s="0"/>
+      <c r="HA34" s="0"/>
+      <c r="HB34" s="0"/>
+      <c r="HC34" s="0"/>
+      <c r="HD34" s="0"/>
+      <c r="HE34" s="0"/>
+      <c r="HF34" s="0"/>
+      <c r="HG34" s="0"/>
+      <c r="HH34" s="0"/>
+      <c r="HI34" s="0"/>
+      <c r="HJ34" s="0"/>
+      <c r="HK34" s="0"/>
+      <c r="HL34" s="0"/>
+      <c r="HM34" s="0"/>
+      <c r="HN34" s="0"/>
+      <c r="HO34" s="0"/>
+      <c r="HP34" s="0"/>
+      <c r="HQ34" s="0"/>
+      <c r="HR34" s="0"/>
+      <c r="HS34" s="0"/>
+      <c r="HT34" s="0"/>
+      <c r="HU34" s="0"/>
+      <c r="HV34" s="0"/>
+      <c r="HW34" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0"/>
       <c r="D35" s="0"/>
       <c r="E35" s="0"/>
       <c r="F35" s="0"/>
       <c r="G35" s="0"/>
       <c r="H35" s="0"/>
       <c r="I35" s="0"/>
       <c r="J35" s="0"/>
       <c r="K35" s="0"/>
       <c r="L35" s="0"/>
       <c r="M35" s="0"/>
       <c r="N35" s="0"/>
       <c r="O35" s="0"/>
       <c r="P35" s="0"/>
       <c r="Q35" s="0"/>
       <c r="R35" s="0"/>
       <c r="S35" s="0"/>
       <c r="T35" s="0"/>
       <c r="U35" s="0"/>
       <c r="V35" s="0"/>
       <c r="W35" s="0"/>
@@ -9836,50 +10986,75 @@
       <c r="FZ35" s="0"/>
       <c r="GA35" s="0"/>
       <c r="GB35" s="0"/>
       <c r="GC35" s="0"/>
       <c r="GD35" s="0"/>
       <c r="GE35" s="0"/>
       <c r="GF35" s="0"/>
       <c r="GG35" s="0"/>
       <c r="GH35" s="0"/>
       <c r="GI35" s="0"/>
       <c r="GJ35" s="0"/>
       <c r="GK35" s="0"/>
       <c r="GL35" s="0"/>
       <c r="GM35" s="0"/>
       <c r="GN35" s="0"/>
       <c r="GO35" s="0"/>
       <c r="GP35" s="0"/>
       <c r="GQ35" s="0"/>
       <c r="GR35" s="0"/>
       <c r="GS35" s="0"/>
       <c r="GT35" s="0"/>
       <c r="GU35" s="0"/>
       <c r="GV35" s="0"/>
       <c r="GW35" s="0"/>
       <c r="GX35" s="0"/>
+      <c r="GY35" s="0"/>
+      <c r="GZ35" s="0"/>
+      <c r="HA35" s="0"/>
+      <c r="HB35" s="0"/>
+      <c r="HC35" s="0"/>
+      <c r="HD35" s="0"/>
+      <c r="HE35" s="0"/>
+      <c r="HF35" s="0"/>
+      <c r="HG35" s="0"/>
+      <c r="HH35" s="0"/>
+      <c r="HI35" s="0"/>
+      <c r="HJ35" s="0"/>
+      <c r="HK35" s="0"/>
+      <c r="HL35" s="0"/>
+      <c r="HM35" s="0"/>
+      <c r="HN35" s="0"/>
+      <c r="HO35" s="0"/>
+      <c r="HP35" s="0"/>
+      <c r="HQ35" s="0"/>
+      <c r="HR35" s="0"/>
+      <c r="HS35" s="0"/>
+      <c r="HT35" s="0"/>
+      <c r="HU35" s="0"/>
+      <c r="HV35" s="0"/>
+      <c r="HW35" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0"/>
       <c r="D36" s="0"/>
       <c r="E36" s="0"/>
       <c r="F36" s="0"/>
       <c r="G36" s="0"/>
       <c r="H36" s="0"/>
       <c r="I36" s="0"/>
       <c r="J36" s="0"/>
       <c r="K36" s="0"/>
       <c r="L36" s="0"/>
       <c r="M36" s="0"/>
       <c r="N36" s="0"/>
       <c r="O36" s="0"/>
       <c r="P36" s="0"/>
       <c r="Q36" s="0"/>
       <c r="R36" s="0"/>
       <c r="S36" s="0"/>
       <c r="T36" s="0"/>
       <c r="U36" s="0"/>
       <c r="V36" s="0"/>
       <c r="W36" s="0"/>
@@ -10044,50 +11219,75 @@
       <c r="FZ36" s="0"/>
       <c r="GA36" s="0"/>
       <c r="GB36" s="0"/>
       <c r="GC36" s="0"/>
       <c r="GD36" s="0"/>
       <c r="GE36" s="0"/>
       <c r="GF36" s="0"/>
       <c r="GG36" s="0"/>
       <c r="GH36" s="0"/>
       <c r="GI36" s="0"/>
       <c r="GJ36" s="0"/>
       <c r="GK36" s="0"/>
       <c r="GL36" s="0"/>
       <c r="GM36" s="0"/>
       <c r="GN36" s="0"/>
       <c r="GO36" s="0"/>
       <c r="GP36" s="0"/>
       <c r="GQ36" s="0"/>
       <c r="GR36" s="0"/>
       <c r="GS36" s="0"/>
       <c r="GT36" s="0"/>
       <c r="GU36" s="0"/>
       <c r="GV36" s="0"/>
       <c r="GW36" s="0"/>
       <c r="GX36" s="0"/>
+      <c r="GY36" s="0"/>
+      <c r="GZ36" s="0"/>
+      <c r="HA36" s="0"/>
+      <c r="HB36" s="0"/>
+      <c r="HC36" s="0"/>
+      <c r="HD36" s="0"/>
+      <c r="HE36" s="0"/>
+      <c r="HF36" s="0"/>
+      <c r="HG36" s="0"/>
+      <c r="HH36" s="0"/>
+      <c r="HI36" s="0"/>
+      <c r="HJ36" s="0"/>
+      <c r="HK36" s="0"/>
+      <c r="HL36" s="0"/>
+      <c r="HM36" s="0"/>
+      <c r="HN36" s="0"/>
+      <c r="HO36" s="0"/>
+      <c r="HP36" s="0"/>
+      <c r="HQ36" s="0"/>
+      <c r="HR36" s="0"/>
+      <c r="HS36" s="0"/>
+      <c r="HT36" s="0"/>
+      <c r="HU36" s="0"/>
+      <c r="HV36" s="0"/>
+      <c r="HW36" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0"/>
       <c r="D37" s="0"/>
       <c r="E37" s="0"/>
       <c r="F37" s="0"/>
       <c r="G37" s="0"/>
       <c r="H37" s="0"/>
       <c r="I37" s="0"/>
       <c r="J37" s="0"/>
       <c r="K37" s="0"/>
       <c r="L37" s="0"/>
       <c r="M37" s="0"/>
       <c r="N37" s="0"/>
       <c r="O37" s="0"/>
       <c r="P37" s="0"/>
       <c r="Q37" s="0"/>
       <c r="R37" s="0"/>
       <c r="S37" s="0"/>
       <c r="T37" s="0"/>
       <c r="U37" s="0"/>
       <c r="V37" s="0"/>
       <c r="W37" s="0"/>
@@ -10252,50 +11452,75 @@
       <c r="FZ37" s="0"/>
       <c r="GA37" s="0"/>
       <c r="GB37" s="0"/>
       <c r="GC37" s="0"/>
       <c r="GD37" s="0"/>
       <c r="GE37" s="0"/>
       <c r="GF37" s="0"/>
       <c r="GG37" s="0"/>
       <c r="GH37" s="0"/>
       <c r="GI37" s="0"/>
       <c r="GJ37" s="0"/>
       <c r="GK37" s="0"/>
       <c r="GL37" s="0"/>
       <c r="GM37" s="0"/>
       <c r="GN37" s="0"/>
       <c r="GO37" s="0"/>
       <c r="GP37" s="0"/>
       <c r="GQ37" s="0"/>
       <c r="GR37" s="0"/>
       <c r="GS37" s="0"/>
       <c r="GT37" s="0"/>
       <c r="GU37" s="0"/>
       <c r="GV37" s="0"/>
       <c r="GW37" s="0"/>
       <c r="GX37" s="0"/>
+      <c r="GY37" s="0"/>
+      <c r="GZ37" s="0"/>
+      <c r="HA37" s="0"/>
+      <c r="HB37" s="0"/>
+      <c r="HC37" s="0"/>
+      <c r="HD37" s="0"/>
+      <c r="HE37" s="0"/>
+      <c r="HF37" s="0"/>
+      <c r="HG37" s="0"/>
+      <c r="HH37" s="0"/>
+      <c r="HI37" s="0"/>
+      <c r="HJ37" s="0"/>
+      <c r="HK37" s="0"/>
+      <c r="HL37" s="0"/>
+      <c r="HM37" s="0"/>
+      <c r="HN37" s="0"/>
+      <c r="HO37" s="0"/>
+      <c r="HP37" s="0"/>
+      <c r="HQ37" s="0"/>
+      <c r="HR37" s="0"/>
+      <c r="HS37" s="0"/>
+      <c r="HT37" s="0"/>
+      <c r="HU37" s="0"/>
+      <c r="HV37" s="0"/>
+      <c r="HW37" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0"/>
       <c r="D38" s="0"/>
       <c r="E38" s="0"/>
       <c r="F38" s="0"/>
       <c r="G38" s="0"/>
       <c r="H38" s="0"/>
       <c r="I38" s="0"/>
       <c r="J38" s="0"/>
       <c r="K38" s="0"/>
       <c r="L38" s="0"/>
       <c r="M38" s="0"/>
       <c r="N38" s="0"/>
       <c r="O38" s="0"/>
       <c r="P38" s="0"/>
       <c r="Q38" s="0"/>
       <c r="R38" s="0"/>
       <c r="S38" s="0"/>
       <c r="T38" s="0"/>
       <c r="U38" s="0"/>
       <c r="V38" s="0"/>
       <c r="W38" s="0"/>
@@ -10460,50 +11685,75 @@
       <c r="FZ38" s="0"/>
       <c r="GA38" s="0"/>
       <c r="GB38" s="0"/>
       <c r="GC38" s="0"/>
       <c r="GD38" s="0"/>
       <c r="GE38" s="0"/>
       <c r="GF38" s="0"/>
       <c r="GG38" s="0"/>
       <c r="GH38" s="0"/>
       <c r="GI38" s="0"/>
       <c r="GJ38" s="0"/>
       <c r="GK38" s="0"/>
       <c r="GL38" s="0"/>
       <c r="GM38" s="0"/>
       <c r="GN38" s="0"/>
       <c r="GO38" s="0"/>
       <c r="GP38" s="0"/>
       <c r="GQ38" s="0"/>
       <c r="GR38" s="0"/>
       <c r="GS38" s="0"/>
       <c r="GT38" s="0"/>
       <c r="GU38" s="0"/>
       <c r="GV38" s="0"/>
       <c r="GW38" s="0"/>
       <c r="GX38" s="0"/>
+      <c r="GY38" s="0"/>
+      <c r="GZ38" s="0"/>
+      <c r="HA38" s="0"/>
+      <c r="HB38" s="0"/>
+      <c r="HC38" s="0"/>
+      <c r="HD38" s="0"/>
+      <c r="HE38" s="0"/>
+      <c r="HF38" s="0"/>
+      <c r="HG38" s="0"/>
+      <c r="HH38" s="0"/>
+      <c r="HI38" s="0"/>
+      <c r="HJ38" s="0"/>
+      <c r="HK38" s="0"/>
+      <c r="HL38" s="0"/>
+      <c r="HM38" s="0"/>
+      <c r="HN38" s="0"/>
+      <c r="HO38" s="0"/>
+      <c r="HP38" s="0"/>
+      <c r="HQ38" s="0"/>
+      <c r="HR38" s="0"/>
+      <c r="HS38" s="0"/>
+      <c r="HT38" s="0"/>
+      <c r="HU38" s="0"/>
+      <c r="HV38" s="0"/>
+      <c r="HW38" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0"/>
       <c r="D39" s="0"/>
       <c r="E39" s="0"/>
       <c r="F39" s="0"/>
       <c r="G39" s="0"/>
       <c r="H39" s="0"/>
       <c r="I39" s="0"/>
       <c r="J39" s="0"/>
       <c r="K39" s="0"/>
       <c r="L39" s="0"/>
       <c r="M39" s="0"/>
       <c r="N39" s="0"/>
       <c r="O39" s="0"/>
       <c r="P39" s="0"/>
       <c r="Q39" s="0"/>
       <c r="R39" s="0"/>
       <c r="S39" s="0"/>
       <c r="T39" s="0"/>
       <c r="U39" s="0"/>
       <c r="V39" s="0"/>
       <c r="W39" s="0"/>
@@ -10668,50 +11918,75 @@
       <c r="FZ39" s="0"/>
       <c r="GA39" s="0"/>
       <c r="GB39" s="0"/>
       <c r="GC39" s="0"/>
       <c r="GD39" s="0"/>
       <c r="GE39" s="0"/>
       <c r="GF39" s="0"/>
       <c r="GG39" s="0"/>
       <c r="GH39" s="0"/>
       <c r="GI39" s="0"/>
       <c r="GJ39" s="0"/>
       <c r="GK39" s="0"/>
       <c r="GL39" s="0"/>
       <c r="GM39" s="0"/>
       <c r="GN39" s="0"/>
       <c r="GO39" s="0"/>
       <c r="GP39" s="0"/>
       <c r="GQ39" s="0"/>
       <c r="GR39" s="0"/>
       <c r="GS39" s="0"/>
       <c r="GT39" s="0"/>
       <c r="GU39" s="0"/>
       <c r="GV39" s="0"/>
       <c r="GW39" s="0"/>
       <c r="GX39" s="0"/>
+      <c r="GY39" s="0"/>
+      <c r="GZ39" s="0"/>
+      <c r="HA39" s="0"/>
+      <c r="HB39" s="0"/>
+      <c r="HC39" s="0"/>
+      <c r="HD39" s="0"/>
+      <c r="HE39" s="0"/>
+      <c r="HF39" s="0"/>
+      <c r="HG39" s="0"/>
+      <c r="HH39" s="0"/>
+      <c r="HI39" s="0"/>
+      <c r="HJ39" s="0"/>
+      <c r="HK39" s="0"/>
+      <c r="HL39" s="0"/>
+      <c r="HM39" s="0"/>
+      <c r="HN39" s="0"/>
+      <c r="HO39" s="0"/>
+      <c r="HP39" s="0"/>
+      <c r="HQ39" s="0"/>
+      <c r="HR39" s="0"/>
+      <c r="HS39" s="0"/>
+      <c r="HT39" s="0"/>
+      <c r="HU39" s="0"/>
+      <c r="HV39" s="0"/>
+      <c r="HW39" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0"/>
       <c r="D40" s="0"/>
       <c r="E40" s="0"/>
       <c r="F40" s="0"/>
       <c r="G40" s="0"/>
       <c r="H40" s="0"/>
       <c r="I40" s="0"/>
       <c r="J40" s="0"/>
       <c r="K40" s="0"/>
       <c r="L40" s="0"/>
       <c r="M40" s="0"/>
       <c r="N40" s="0"/>
       <c r="O40" s="0"/>
       <c r="P40" s="0"/>
       <c r="Q40" s="0"/>
       <c r="R40" s="0"/>
       <c r="S40" s="0"/>
       <c r="T40" s="0"/>
       <c r="U40" s="0"/>
       <c r="V40" s="0"/>
       <c r="W40" s="0"/>
@@ -10876,50 +12151,75 @@
       <c r="FZ40" s="0"/>
       <c r="GA40" s="0"/>
       <c r="GB40" s="0"/>
       <c r="GC40" s="0"/>
       <c r="GD40" s="0"/>
       <c r="GE40" s="0"/>
       <c r="GF40" s="0"/>
       <c r="GG40" s="0"/>
       <c r="GH40" s="0"/>
       <c r="GI40" s="0"/>
       <c r="GJ40" s="0"/>
       <c r="GK40" s="0"/>
       <c r="GL40" s="0"/>
       <c r="GM40" s="0"/>
       <c r="GN40" s="0"/>
       <c r="GO40" s="0"/>
       <c r="GP40" s="0"/>
       <c r="GQ40" s="0"/>
       <c r="GR40" s="0"/>
       <c r="GS40" s="0"/>
       <c r="GT40" s="0"/>
       <c r="GU40" s="0"/>
       <c r="GV40" s="0"/>
       <c r="GW40" s="0"/>
       <c r="GX40" s="0"/>
+      <c r="GY40" s="0"/>
+      <c r="GZ40" s="0"/>
+      <c r="HA40" s="0"/>
+      <c r="HB40" s="0"/>
+      <c r="HC40" s="0"/>
+      <c r="HD40" s="0"/>
+      <c r="HE40" s="0"/>
+      <c r="HF40" s="0"/>
+      <c r="HG40" s="0"/>
+      <c r="HH40" s="0"/>
+      <c r="HI40" s="0"/>
+      <c r="HJ40" s="0"/>
+      <c r="HK40" s="0"/>
+      <c r="HL40" s="0"/>
+      <c r="HM40" s="0"/>
+      <c r="HN40" s="0"/>
+      <c r="HO40" s="0"/>
+      <c r="HP40" s="0"/>
+      <c r="HQ40" s="0"/>
+      <c r="HR40" s="0"/>
+      <c r="HS40" s="0"/>
+      <c r="HT40" s="0"/>
+      <c r="HU40" s="0"/>
+      <c r="HV40" s="0"/>
+      <c r="HW40" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0"/>
       <c r="D41" s="0"/>
       <c r="E41" s="0"/>
       <c r="F41" s="0"/>
       <c r="G41" s="0"/>
       <c r="H41" s="0"/>
       <c r="I41" s="0"/>
       <c r="J41" s="0"/>
       <c r="K41" s="0"/>
       <c r="L41" s="0"/>
       <c r="M41" s="0"/>
       <c r="N41" s="0"/>
       <c r="O41" s="0"/>
       <c r="P41" s="0"/>
       <c r="Q41" s="0"/>
       <c r="R41" s="0"/>
       <c r="S41" s="0"/>
       <c r="T41" s="0"/>
       <c r="U41" s="0"/>
       <c r="V41" s="0"/>
       <c r="W41" s="0"/>
@@ -11084,50 +12384,75 @@
       <c r="FZ41" s="0"/>
       <c r="GA41" s="0"/>
       <c r="GB41" s="0"/>
       <c r="GC41" s="0"/>
       <c r="GD41" s="0"/>
       <c r="GE41" s="0"/>
       <c r="GF41" s="0"/>
       <c r="GG41" s="0"/>
       <c r="GH41" s="0"/>
       <c r="GI41" s="0"/>
       <c r="GJ41" s="0"/>
       <c r="GK41" s="0"/>
       <c r="GL41" s="0"/>
       <c r="GM41" s="0"/>
       <c r="GN41" s="0"/>
       <c r="GO41" s="0"/>
       <c r="GP41" s="0"/>
       <c r="GQ41" s="0"/>
       <c r="GR41" s="0"/>
       <c r="GS41" s="0"/>
       <c r="GT41" s="0"/>
       <c r="GU41" s="0"/>
       <c r="GV41" s="0"/>
       <c r="GW41" s="0"/>
       <c r="GX41" s="0"/>
+      <c r="GY41" s="0"/>
+      <c r="GZ41" s="0"/>
+      <c r="HA41" s="0"/>
+      <c r="HB41" s="0"/>
+      <c r="HC41" s="0"/>
+      <c r="HD41" s="0"/>
+      <c r="HE41" s="0"/>
+      <c r="HF41" s="0"/>
+      <c r="HG41" s="0"/>
+      <c r="HH41" s="0"/>
+      <c r="HI41" s="0"/>
+      <c r="HJ41" s="0"/>
+      <c r="HK41" s="0"/>
+      <c r="HL41" s="0"/>
+      <c r="HM41" s="0"/>
+      <c r="HN41" s="0"/>
+      <c r="HO41" s="0"/>
+      <c r="HP41" s="0"/>
+      <c r="HQ41" s="0"/>
+      <c r="HR41" s="0"/>
+      <c r="HS41" s="0"/>
+      <c r="HT41" s="0"/>
+      <c r="HU41" s="0"/>
+      <c r="HV41" s="0"/>
+      <c r="HW41" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0"/>
       <c r="D42" s="0"/>
       <c r="E42" s="0"/>
       <c r="F42" s="0"/>
       <c r="G42" s="0"/>
       <c r="H42" s="0"/>
       <c r="I42" s="0"/>
       <c r="J42" s="0"/>
       <c r="K42" s="0"/>
       <c r="L42" s="0"/>
       <c r="M42" s="0"/>
       <c r="N42" s="0"/>
       <c r="O42" s="0"/>
       <c r="P42" s="0"/>
       <c r="Q42" s="0"/>
       <c r="R42" s="0"/>
       <c r="S42" s="0"/>
       <c r="T42" s="0"/>
       <c r="U42" s="0"/>
       <c r="V42" s="0"/>
       <c r="W42" s="0"/>
@@ -11292,50 +12617,75 @@
       <c r="FZ42" s="0"/>
       <c r="GA42" s="0"/>
       <c r="GB42" s="0"/>
       <c r="GC42" s="0"/>
       <c r="GD42" s="0"/>
       <c r="GE42" s="0"/>
       <c r="GF42" s="0"/>
       <c r="GG42" s="0"/>
       <c r="GH42" s="0"/>
       <c r="GI42" s="0"/>
       <c r="GJ42" s="0"/>
       <c r="GK42" s="0"/>
       <c r="GL42" s="0"/>
       <c r="GM42" s="0"/>
       <c r="GN42" s="0"/>
       <c r="GO42" s="0"/>
       <c r="GP42" s="0"/>
       <c r="GQ42" s="0"/>
       <c r="GR42" s="0"/>
       <c r="GS42" s="0"/>
       <c r="GT42" s="0"/>
       <c r="GU42" s="0"/>
       <c r="GV42" s="0"/>
       <c r="GW42" s="0"/>
       <c r="GX42" s="0"/>
+      <c r="GY42" s="0"/>
+      <c r="GZ42" s="0"/>
+      <c r="HA42" s="0"/>
+      <c r="HB42" s="0"/>
+      <c r="HC42" s="0"/>
+      <c r="HD42" s="0"/>
+      <c r="HE42" s="0"/>
+      <c r="HF42" s="0"/>
+      <c r="HG42" s="0"/>
+      <c r="HH42" s="0"/>
+      <c r="HI42" s="0"/>
+      <c r="HJ42" s="0"/>
+      <c r="HK42" s="0"/>
+      <c r="HL42" s="0"/>
+      <c r="HM42" s="0"/>
+      <c r="HN42" s="0"/>
+      <c r="HO42" s="0"/>
+      <c r="HP42" s="0"/>
+      <c r="HQ42" s="0"/>
+      <c r="HR42" s="0"/>
+      <c r="HS42" s="0"/>
+      <c r="HT42" s="0"/>
+      <c r="HU42" s="0"/>
+      <c r="HV42" s="0"/>
+      <c r="HW42" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0"/>
       <c r="D43" s="0"/>
       <c r="E43" s="0"/>
       <c r="F43" s="0"/>
       <c r="G43" s="0"/>
       <c r="H43" s="0"/>
       <c r="I43" s="0"/>
       <c r="J43" s="0"/>
       <c r="K43" s="0"/>
       <c r="L43" s="0"/>
       <c r="M43" s="0"/>
       <c r="N43" s="0"/>
       <c r="O43" s="0"/>
       <c r="P43" s="0"/>
       <c r="Q43" s="0"/>
       <c r="R43" s="0"/>
       <c r="S43" s="0"/>
       <c r="T43" s="0"/>
       <c r="U43" s="0"/>
       <c r="V43" s="0"/>
       <c r="W43" s="0"/>
@@ -11500,50 +12850,75 @@
       <c r="FZ43" s="0"/>
       <c r="GA43" s="0"/>
       <c r="GB43" s="0"/>
       <c r="GC43" s="0"/>
       <c r="GD43" s="0"/>
       <c r="GE43" s="0"/>
       <c r="GF43" s="0"/>
       <c r="GG43" s="0"/>
       <c r="GH43" s="0"/>
       <c r="GI43" s="0"/>
       <c r="GJ43" s="0"/>
       <c r="GK43" s="0"/>
       <c r="GL43" s="0"/>
       <c r="GM43" s="0"/>
       <c r="GN43" s="0"/>
       <c r="GO43" s="0"/>
       <c r="GP43" s="0"/>
       <c r="GQ43" s="0"/>
       <c r="GR43" s="0"/>
       <c r="GS43" s="0"/>
       <c r="GT43" s="0"/>
       <c r="GU43" s="0"/>
       <c r="GV43" s="0"/>
       <c r="GW43" s="0"/>
       <c r="GX43" s="0"/>
+      <c r="GY43" s="0"/>
+      <c r="GZ43" s="0"/>
+      <c r="HA43" s="0"/>
+      <c r="HB43" s="0"/>
+      <c r="HC43" s="0"/>
+      <c r="HD43" s="0"/>
+      <c r="HE43" s="0"/>
+      <c r="HF43" s="0"/>
+      <c r="HG43" s="0"/>
+      <c r="HH43" s="0"/>
+      <c r="HI43" s="0"/>
+      <c r="HJ43" s="0"/>
+      <c r="HK43" s="0"/>
+      <c r="HL43" s="0"/>
+      <c r="HM43" s="0"/>
+      <c r="HN43" s="0"/>
+      <c r="HO43" s="0"/>
+      <c r="HP43" s="0"/>
+      <c r="HQ43" s="0"/>
+      <c r="HR43" s="0"/>
+      <c r="HS43" s="0"/>
+      <c r="HT43" s="0"/>
+      <c r="HU43" s="0"/>
+      <c r="HV43" s="0"/>
+      <c r="HW43" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0"/>
       <c r="D44" s="0"/>
       <c r="E44" s="0"/>
       <c r="F44" s="0"/>
       <c r="G44" s="0"/>
       <c r="H44" s="0"/>
       <c r="I44" s="0"/>
       <c r="J44" s="0"/>
       <c r="K44" s="0"/>
       <c r="L44" s="0"/>
       <c r="M44" s="0"/>
       <c r="N44" s="0"/>
       <c r="O44" s="0"/>
       <c r="P44" s="0"/>
       <c r="Q44" s="0"/>
       <c r="R44" s="0"/>
       <c r="S44" s="0"/>
       <c r="T44" s="0"/>
       <c r="U44" s="0"/>
       <c r="V44" s="0"/>
       <c r="W44" s="0"/>
@@ -11708,50 +13083,75 @@
       <c r="FZ44" s="0"/>
       <c r="GA44" s="0"/>
       <c r="GB44" s="0"/>
       <c r="GC44" s="0"/>
       <c r="GD44" s="0"/>
       <c r="GE44" s="0"/>
       <c r="GF44" s="0"/>
       <c r="GG44" s="0"/>
       <c r="GH44" s="0"/>
       <c r="GI44" s="0"/>
       <c r="GJ44" s="0"/>
       <c r="GK44" s="0"/>
       <c r="GL44" s="0"/>
       <c r="GM44" s="0"/>
       <c r="GN44" s="0"/>
       <c r="GO44" s="0"/>
       <c r="GP44" s="0"/>
       <c r="GQ44" s="0"/>
       <c r="GR44" s="0"/>
       <c r="GS44" s="0"/>
       <c r="GT44" s="0"/>
       <c r="GU44" s="0"/>
       <c r="GV44" s="0"/>
       <c r="GW44" s="0"/>
       <c r="GX44" s="0"/>
+      <c r="GY44" s="0"/>
+      <c r="GZ44" s="0"/>
+      <c r="HA44" s="0"/>
+      <c r="HB44" s="0"/>
+      <c r="HC44" s="0"/>
+      <c r="HD44" s="0"/>
+      <c r="HE44" s="0"/>
+      <c r="HF44" s="0"/>
+      <c r="HG44" s="0"/>
+      <c r="HH44" s="0"/>
+      <c r="HI44" s="0"/>
+      <c r="HJ44" s="0"/>
+      <c r="HK44" s="0"/>
+      <c r="HL44" s="0"/>
+      <c r="HM44" s="0"/>
+      <c r="HN44" s="0"/>
+      <c r="HO44" s="0"/>
+      <c r="HP44" s="0"/>
+      <c r="HQ44" s="0"/>
+      <c r="HR44" s="0"/>
+      <c r="HS44" s="0"/>
+      <c r="HT44" s="0"/>
+      <c r="HU44" s="0"/>
+      <c r="HV44" s="0"/>
+      <c r="HW44" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0"/>
       <c r="D45" s="0"/>
       <c r="E45" s="0"/>
       <c r="F45" s="0"/>
       <c r="G45" s="0"/>
       <c r="H45" s="0"/>
       <c r="I45" s="0"/>
       <c r="J45" s="0"/>
       <c r="K45" s="0"/>
       <c r="L45" s="0"/>
       <c r="M45" s="0"/>
       <c r="N45" s="0"/>
       <c r="O45" s="0"/>
       <c r="P45" s="0"/>
       <c r="Q45" s="0"/>
       <c r="R45" s="0"/>
       <c r="S45" s="0"/>
       <c r="T45" s="0"/>
       <c r="U45" s="0"/>
       <c r="V45" s="0"/>
       <c r="W45" s="0"/>
@@ -11916,50 +13316,75 @@
       <c r="FZ45" s="0"/>
       <c r="GA45" s="0"/>
       <c r="GB45" s="0"/>
       <c r="GC45" s="0"/>
       <c r="GD45" s="0"/>
       <c r="GE45" s="0"/>
       <c r="GF45" s="0"/>
       <c r="GG45" s="0"/>
       <c r="GH45" s="0"/>
       <c r="GI45" s="0"/>
       <c r="GJ45" s="0"/>
       <c r="GK45" s="0"/>
       <c r="GL45" s="0"/>
       <c r="GM45" s="0"/>
       <c r="GN45" s="0"/>
       <c r="GO45" s="0"/>
       <c r="GP45" s="0"/>
       <c r="GQ45" s="0"/>
       <c r="GR45" s="0"/>
       <c r="GS45" s="0"/>
       <c r="GT45" s="0"/>
       <c r="GU45" s="0"/>
       <c r="GV45" s="0"/>
       <c r="GW45" s="0"/>
       <c r="GX45" s="0"/>
+      <c r="GY45" s="0"/>
+      <c r="GZ45" s="0"/>
+      <c r="HA45" s="0"/>
+      <c r="HB45" s="0"/>
+      <c r="HC45" s="0"/>
+      <c r="HD45" s="0"/>
+      <c r="HE45" s="0"/>
+      <c r="HF45" s="0"/>
+      <c r="HG45" s="0"/>
+      <c r="HH45" s="0"/>
+      <c r="HI45" s="0"/>
+      <c r="HJ45" s="0"/>
+      <c r="HK45" s="0"/>
+      <c r="HL45" s="0"/>
+      <c r="HM45" s="0"/>
+      <c r="HN45" s="0"/>
+      <c r="HO45" s="0"/>
+      <c r="HP45" s="0"/>
+      <c r="HQ45" s="0"/>
+      <c r="HR45" s="0"/>
+      <c r="HS45" s="0"/>
+      <c r="HT45" s="0"/>
+      <c r="HU45" s="0"/>
+      <c r="HV45" s="0"/>
+      <c r="HW45" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0"/>
       <c r="D46" s="0"/>
       <c r="E46" s="0"/>
       <c r="F46" s="0"/>
       <c r="G46" s="0"/>
       <c r="H46" s="0"/>
       <c r="I46" s="0"/>
       <c r="J46" s="0"/>
       <c r="K46" s="0"/>
       <c r="L46" s="0"/>
       <c r="M46" s="0"/>
       <c r="N46" s="0"/>
       <c r="O46" s="0"/>
       <c r="P46" s="0"/>
       <c r="Q46" s="0"/>
       <c r="R46" s="0"/>
       <c r="S46" s="0"/>
       <c r="T46" s="0"/>
       <c r="U46" s="0"/>
       <c r="V46" s="0"/>
       <c r="W46" s="0"/>
@@ -12124,50 +13549,75 @@
       <c r="FZ46" s="0"/>
       <c r="GA46" s="0"/>
       <c r="GB46" s="0"/>
       <c r="GC46" s="0"/>
       <c r="GD46" s="0"/>
       <c r="GE46" s="0"/>
       <c r="GF46" s="0"/>
       <c r="GG46" s="0"/>
       <c r="GH46" s="0"/>
       <c r="GI46" s="0"/>
       <c r="GJ46" s="0"/>
       <c r="GK46" s="0"/>
       <c r="GL46" s="0"/>
       <c r="GM46" s="0"/>
       <c r="GN46" s="0"/>
       <c r="GO46" s="0"/>
       <c r="GP46" s="0"/>
       <c r="GQ46" s="0"/>
       <c r="GR46" s="0"/>
       <c r="GS46" s="0"/>
       <c r="GT46" s="0"/>
       <c r="GU46" s="0"/>
       <c r="GV46" s="0"/>
       <c r="GW46" s="0"/>
       <c r="GX46" s="0"/>
+      <c r="GY46" s="0"/>
+      <c r="GZ46" s="0"/>
+      <c r="HA46" s="0"/>
+      <c r="HB46" s="0"/>
+      <c r="HC46" s="0"/>
+      <c r="HD46" s="0"/>
+      <c r="HE46" s="0"/>
+      <c r="HF46" s="0"/>
+      <c r="HG46" s="0"/>
+      <c r="HH46" s="0"/>
+      <c r="HI46" s="0"/>
+      <c r="HJ46" s="0"/>
+      <c r="HK46" s="0"/>
+      <c r="HL46" s="0"/>
+      <c r="HM46" s="0"/>
+      <c r="HN46" s="0"/>
+      <c r="HO46" s="0"/>
+      <c r="HP46" s="0"/>
+      <c r="HQ46" s="0"/>
+      <c r="HR46" s="0"/>
+      <c r="HS46" s="0"/>
+      <c r="HT46" s="0"/>
+      <c r="HU46" s="0"/>
+      <c r="HV46" s="0"/>
+      <c r="HW46" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0"/>
       <c r="D47" s="0"/>
       <c r="E47" s="0"/>
       <c r="F47" s="0"/>
       <c r="G47" s="0"/>
       <c r="H47" s="0"/>
       <c r="I47" s="0"/>
       <c r="J47" s="0"/>
       <c r="K47" s="0"/>
       <c r="L47" s="0"/>
       <c r="M47" s="0"/>
       <c r="N47" s="0"/>
       <c r="O47" s="0"/>
       <c r="P47" s="0"/>
       <c r="Q47" s="0"/>
       <c r="R47" s="0"/>
       <c r="S47" s="0"/>
       <c r="T47" s="0"/>
       <c r="U47" s="0"/>
       <c r="V47" s="0"/>
       <c r="W47" s="0"/>
@@ -12332,50 +13782,75 @@
       <c r="FZ47" s="0"/>
       <c r="GA47" s="0"/>
       <c r="GB47" s="0"/>
       <c r="GC47" s="0"/>
       <c r="GD47" s="0"/>
       <c r="GE47" s="0"/>
       <c r="GF47" s="0"/>
       <c r="GG47" s="0"/>
       <c r="GH47" s="0"/>
       <c r="GI47" s="0"/>
       <c r="GJ47" s="0"/>
       <c r="GK47" s="0"/>
       <c r="GL47" s="0"/>
       <c r="GM47" s="0"/>
       <c r="GN47" s="0"/>
       <c r="GO47" s="0"/>
       <c r="GP47" s="0"/>
       <c r="GQ47" s="0"/>
       <c r="GR47" s="0"/>
       <c r="GS47" s="0"/>
       <c r="GT47" s="0"/>
       <c r="GU47" s="0"/>
       <c r="GV47" s="0"/>
       <c r="GW47" s="0"/>
       <c r="GX47" s="0"/>
+      <c r="GY47" s="0"/>
+      <c r="GZ47" s="0"/>
+      <c r="HA47" s="0"/>
+      <c r="HB47" s="0"/>
+      <c r="HC47" s="0"/>
+      <c r="HD47" s="0"/>
+      <c r="HE47" s="0"/>
+      <c r="HF47" s="0"/>
+      <c r="HG47" s="0"/>
+      <c r="HH47" s="0"/>
+      <c r="HI47" s="0"/>
+      <c r="HJ47" s="0"/>
+      <c r="HK47" s="0"/>
+      <c r="HL47" s="0"/>
+      <c r="HM47" s="0"/>
+      <c r="HN47" s="0"/>
+      <c r="HO47" s="0"/>
+      <c r="HP47" s="0"/>
+      <c r="HQ47" s="0"/>
+      <c r="HR47" s="0"/>
+      <c r="HS47" s="0"/>
+      <c r="HT47" s="0"/>
+      <c r="HU47" s="0"/>
+      <c r="HV47" s="0"/>
+      <c r="HW47" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0"/>
       <c r="D48" s="0"/>
       <c r="E48" s="0"/>
       <c r="F48" s="0"/>
       <c r="G48" s="0"/>
       <c r="H48" s="0"/>
       <c r="I48" s="0"/>
       <c r="J48" s="0"/>
       <c r="K48" s="0"/>
       <c r="L48" s="0"/>
       <c r="M48" s="0"/>
       <c r="N48" s="0"/>
       <c r="O48" s="0"/>
       <c r="P48" s="0"/>
       <c r="Q48" s="0"/>
       <c r="R48" s="0"/>
       <c r="S48" s="0"/>
       <c r="T48" s="0"/>
       <c r="U48" s="0"/>
       <c r="V48" s="0"/>
       <c r="W48" s="0"/>
@@ -12540,50 +14015,75 @@
       <c r="FZ48" s="0"/>
       <c r="GA48" s="0"/>
       <c r="GB48" s="0"/>
       <c r="GC48" s="0"/>
       <c r="GD48" s="0"/>
       <c r="GE48" s="0"/>
       <c r="GF48" s="0"/>
       <c r="GG48" s="0"/>
       <c r="GH48" s="0"/>
       <c r="GI48" s="0"/>
       <c r="GJ48" s="0"/>
       <c r="GK48" s="0"/>
       <c r="GL48" s="0"/>
       <c r="GM48" s="0"/>
       <c r="GN48" s="0"/>
       <c r="GO48" s="0"/>
       <c r="GP48" s="0"/>
       <c r="GQ48" s="0"/>
       <c r="GR48" s="0"/>
       <c r="GS48" s="0"/>
       <c r="GT48" s="0"/>
       <c r="GU48" s="0"/>
       <c r="GV48" s="0"/>
       <c r="GW48" s="0"/>
       <c r="GX48" s="0"/>
+      <c r="GY48" s="0"/>
+      <c r="GZ48" s="0"/>
+      <c r="HA48" s="0"/>
+      <c r="HB48" s="0"/>
+      <c r="HC48" s="0"/>
+      <c r="HD48" s="0"/>
+      <c r="HE48" s="0"/>
+      <c r="HF48" s="0"/>
+      <c r="HG48" s="0"/>
+      <c r="HH48" s="0"/>
+      <c r="HI48" s="0"/>
+      <c r="HJ48" s="0"/>
+      <c r="HK48" s="0"/>
+      <c r="HL48" s="0"/>
+      <c r="HM48" s="0"/>
+      <c r="HN48" s="0"/>
+      <c r="HO48" s="0"/>
+      <c r="HP48" s="0"/>
+      <c r="HQ48" s="0"/>
+      <c r="HR48" s="0"/>
+      <c r="HS48" s="0"/>
+      <c r="HT48" s="0"/>
+      <c r="HU48" s="0"/>
+      <c r="HV48" s="0"/>
+      <c r="HW48" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0"/>
       <c r="D49" s="0"/>
       <c r="E49" s="0"/>
       <c r="F49" s="0"/>
       <c r="G49" s="0"/>
       <c r="H49" s="0"/>
       <c r="I49" s="0"/>
       <c r="J49" s="0"/>
       <c r="K49" s="0"/>
       <c r="L49" s="0"/>
       <c r="M49" s="0"/>
       <c r="N49" s="0"/>
       <c r="O49" s="0"/>
       <c r="P49" s="0"/>
       <c r="Q49" s="0"/>
       <c r="R49" s="0"/>
       <c r="S49" s="0"/>
       <c r="T49" s="0"/>
       <c r="U49" s="0"/>
       <c r="V49" s="0"/>
       <c r="W49" s="0"/>
@@ -12748,50 +14248,75 @@
       <c r="FZ49" s="0"/>
       <c r="GA49" s="0"/>
       <c r="GB49" s="0"/>
       <c r="GC49" s="0"/>
       <c r="GD49" s="0"/>
       <c r="GE49" s="0"/>
       <c r="GF49" s="0"/>
       <c r="GG49" s="0"/>
       <c r="GH49" s="0"/>
       <c r="GI49" s="0"/>
       <c r="GJ49" s="0"/>
       <c r="GK49" s="0"/>
       <c r="GL49" s="0"/>
       <c r="GM49" s="0"/>
       <c r="GN49" s="0"/>
       <c r="GO49" s="0"/>
       <c r="GP49" s="0"/>
       <c r="GQ49" s="0"/>
       <c r="GR49" s="0"/>
       <c r="GS49" s="0"/>
       <c r="GT49" s="0"/>
       <c r="GU49" s="0"/>
       <c r="GV49" s="0"/>
       <c r="GW49" s="0"/>
       <c r="GX49" s="0"/>
+      <c r="GY49" s="0"/>
+      <c r="GZ49" s="0"/>
+      <c r="HA49" s="0"/>
+      <c r="HB49" s="0"/>
+      <c r="HC49" s="0"/>
+      <c r="HD49" s="0"/>
+      <c r="HE49" s="0"/>
+      <c r="HF49" s="0"/>
+      <c r="HG49" s="0"/>
+      <c r="HH49" s="0"/>
+      <c r="HI49" s="0"/>
+      <c r="HJ49" s="0"/>
+      <c r="HK49" s="0"/>
+      <c r="HL49" s="0"/>
+      <c r="HM49" s="0"/>
+      <c r="HN49" s="0"/>
+      <c r="HO49" s="0"/>
+      <c r="HP49" s="0"/>
+      <c r="HQ49" s="0"/>
+      <c r="HR49" s="0"/>
+      <c r="HS49" s="0"/>
+      <c r="HT49" s="0"/>
+      <c r="HU49" s="0"/>
+      <c r="HV49" s="0"/>
+      <c r="HW49" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0"/>
       <c r="D50" s="0"/>
       <c r="E50" s="0"/>
       <c r="F50" s="0"/>
       <c r="G50" s="0"/>
       <c r="H50" s="0"/>
       <c r="I50" s="0"/>
       <c r="J50" s="0"/>
       <c r="K50" s="0"/>
       <c r="L50" s="0"/>
       <c r="M50" s="0"/>
       <c r="N50" s="0"/>
       <c r="O50" s="0"/>
       <c r="P50" s="0"/>
       <c r="Q50" s="0"/>
       <c r="R50" s="0"/>
       <c r="S50" s="0"/>
       <c r="T50" s="0"/>
       <c r="U50" s="0"/>
       <c r="V50" s="0"/>
       <c r="W50" s="0"/>
@@ -12956,50 +14481,75 @@
       <c r="FZ50" s="0"/>
       <c r="GA50" s="0"/>
       <c r="GB50" s="0"/>
       <c r="GC50" s="0"/>
       <c r="GD50" s="0"/>
       <c r="GE50" s="0"/>
       <c r="GF50" s="0"/>
       <c r="GG50" s="0"/>
       <c r="GH50" s="0"/>
       <c r="GI50" s="0"/>
       <c r="GJ50" s="0"/>
       <c r="GK50" s="0"/>
       <c r="GL50" s="0"/>
       <c r="GM50" s="0"/>
       <c r="GN50" s="0"/>
       <c r="GO50" s="0"/>
       <c r="GP50" s="0"/>
       <c r="GQ50" s="0"/>
       <c r="GR50" s="0"/>
       <c r="GS50" s="0"/>
       <c r="GT50" s="0"/>
       <c r="GU50" s="0"/>
       <c r="GV50" s="0"/>
       <c r="GW50" s="0"/>
       <c r="GX50" s="0"/>
+      <c r="GY50" s="0"/>
+      <c r="GZ50" s="0"/>
+      <c r="HA50" s="0"/>
+      <c r="HB50" s="0"/>
+      <c r="HC50" s="0"/>
+      <c r="HD50" s="0"/>
+      <c r="HE50" s="0"/>
+      <c r="HF50" s="0"/>
+      <c r="HG50" s="0"/>
+      <c r="HH50" s="0"/>
+      <c r="HI50" s="0"/>
+      <c r="HJ50" s="0"/>
+      <c r="HK50" s="0"/>
+      <c r="HL50" s="0"/>
+      <c r="HM50" s="0"/>
+      <c r="HN50" s="0"/>
+      <c r="HO50" s="0"/>
+      <c r="HP50" s="0"/>
+      <c r="HQ50" s="0"/>
+      <c r="HR50" s="0"/>
+      <c r="HS50" s="0"/>
+      <c r="HT50" s="0"/>
+      <c r="HU50" s="0"/>
+      <c r="HV50" s="0"/>
+      <c r="HW50" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0"/>
       <c r="D51" s="0"/>
       <c r="E51" s="0"/>
       <c r="F51" s="0"/>
       <c r="G51" s="0"/>
       <c r="H51" s="0"/>
       <c r="I51" s="0"/>
       <c r="J51" s="0"/>
       <c r="K51" s="0"/>
       <c r="L51" s="0"/>
       <c r="M51" s="0"/>
       <c r="N51" s="0"/>
       <c r="O51" s="0"/>
       <c r="P51" s="0"/>
       <c r="Q51" s="0"/>
       <c r="R51" s="0"/>
       <c r="S51" s="0"/>
       <c r="T51" s="0"/>
       <c r="U51" s="0"/>
       <c r="V51" s="0"/>
       <c r="W51" s="0"/>
@@ -13164,50 +14714,75 @@
       <c r="FZ51" s="0"/>
       <c r="GA51" s="0"/>
       <c r="GB51" s="0"/>
       <c r="GC51" s="0"/>
       <c r="GD51" s="0"/>
       <c r="GE51" s="0"/>
       <c r="GF51" s="0"/>
       <c r="GG51" s="0"/>
       <c r="GH51" s="0"/>
       <c r="GI51" s="0"/>
       <c r="GJ51" s="0"/>
       <c r="GK51" s="0"/>
       <c r="GL51" s="0"/>
       <c r="GM51" s="0"/>
       <c r="GN51" s="0"/>
       <c r="GO51" s="0"/>
       <c r="GP51" s="0"/>
       <c r="GQ51" s="0"/>
       <c r="GR51" s="0"/>
       <c r="GS51" s="0"/>
       <c r="GT51" s="0"/>
       <c r="GU51" s="0"/>
       <c r="GV51" s="0"/>
       <c r="GW51" s="0"/>
       <c r="GX51" s="0"/>
+      <c r="GY51" s="0"/>
+      <c r="GZ51" s="0"/>
+      <c r="HA51" s="0"/>
+      <c r="HB51" s="0"/>
+      <c r="HC51" s="0"/>
+      <c r="HD51" s="0"/>
+      <c r="HE51" s="0"/>
+      <c r="HF51" s="0"/>
+      <c r="HG51" s="0"/>
+      <c r="HH51" s="0"/>
+      <c r="HI51" s="0"/>
+      <c r="HJ51" s="0"/>
+      <c r="HK51" s="0"/>
+      <c r="HL51" s="0"/>
+      <c r="HM51" s="0"/>
+      <c r="HN51" s="0"/>
+      <c r="HO51" s="0"/>
+      <c r="HP51" s="0"/>
+      <c r="HQ51" s="0"/>
+      <c r="HR51" s="0"/>
+      <c r="HS51" s="0"/>
+      <c r="HT51" s="0"/>
+      <c r="HU51" s="0"/>
+      <c r="HV51" s="0"/>
+      <c r="HW51" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0"/>
       <c r="D52" s="0"/>
       <c r="E52" s="0"/>
       <c r="F52" s="0"/>
       <c r="G52" s="0"/>
       <c r="H52" s="0"/>
       <c r="I52" s="0"/>
       <c r="J52" s="0"/>
       <c r="K52" s="0"/>
       <c r="L52" s="0"/>
       <c r="M52" s="0"/>
       <c r="N52" s="0"/>
       <c r="O52" s="0"/>
       <c r="P52" s="0"/>
       <c r="Q52" s="0"/>
       <c r="R52" s="0"/>
       <c r="S52" s="0"/>
       <c r="T52" s="0"/>
       <c r="U52" s="0"/>
       <c r="V52" s="0"/>
       <c r="W52" s="0"/>
@@ -13372,50 +14947,75 @@
       <c r="FZ52" s="0"/>
       <c r="GA52" s="0"/>
       <c r="GB52" s="0"/>
       <c r="GC52" s="0"/>
       <c r="GD52" s="0"/>
       <c r="GE52" s="0"/>
       <c r="GF52" s="0"/>
       <c r="GG52" s="0"/>
       <c r="GH52" s="0"/>
       <c r="GI52" s="0"/>
       <c r="GJ52" s="0"/>
       <c r="GK52" s="0"/>
       <c r="GL52" s="0"/>
       <c r="GM52" s="0"/>
       <c r="GN52" s="0"/>
       <c r="GO52" s="0"/>
       <c r="GP52" s="0"/>
       <c r="GQ52" s="0"/>
       <c r="GR52" s="0"/>
       <c r="GS52" s="0"/>
       <c r="GT52" s="0"/>
       <c r="GU52" s="0"/>
       <c r="GV52" s="0"/>
       <c r="GW52" s="0"/>
       <c r="GX52" s="0"/>
+      <c r="GY52" s="0"/>
+      <c r="GZ52" s="0"/>
+      <c r="HA52" s="0"/>
+      <c r="HB52" s="0"/>
+      <c r="HC52" s="0"/>
+      <c r="HD52" s="0"/>
+      <c r="HE52" s="0"/>
+      <c r="HF52" s="0"/>
+      <c r="HG52" s="0"/>
+      <c r="HH52" s="0"/>
+      <c r="HI52" s="0"/>
+      <c r="HJ52" s="0"/>
+      <c r="HK52" s="0"/>
+      <c r="HL52" s="0"/>
+      <c r="HM52" s="0"/>
+      <c r="HN52" s="0"/>
+      <c r="HO52" s="0"/>
+      <c r="HP52" s="0"/>
+      <c r="HQ52" s="0"/>
+      <c r="HR52" s="0"/>
+      <c r="HS52" s="0"/>
+      <c r="HT52" s="0"/>
+      <c r="HU52" s="0"/>
+      <c r="HV52" s="0"/>
+      <c r="HW52" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0"/>
       <c r="D53" s="0"/>
       <c r="E53" s="0"/>
       <c r="F53" s="0"/>
       <c r="G53" s="0"/>
       <c r="H53" s="0"/>
       <c r="I53" s="0"/>
       <c r="J53" s="0"/>
       <c r="K53" s="0"/>
       <c r="L53" s="0"/>
       <c r="M53" s="0"/>
       <c r="N53" s="0"/>
       <c r="O53" s="0"/>
       <c r="P53" s="0"/>
       <c r="Q53" s="0"/>
       <c r="R53" s="0"/>
       <c r="S53" s="0"/>
       <c r="T53" s="0"/>
       <c r="U53" s="0"/>
       <c r="V53" s="0"/>
       <c r="W53" s="0"/>
@@ -13580,50 +15180,75 @@
       <c r="FZ53" s="0"/>
       <c r="GA53" s="0"/>
       <c r="GB53" s="0"/>
       <c r="GC53" s="0"/>
       <c r="GD53" s="0"/>
       <c r="GE53" s="0"/>
       <c r="GF53" s="0"/>
       <c r="GG53" s="0"/>
       <c r="GH53" s="0"/>
       <c r="GI53" s="0"/>
       <c r="GJ53" s="0"/>
       <c r="GK53" s="0"/>
       <c r="GL53" s="0"/>
       <c r="GM53" s="0"/>
       <c r="GN53" s="0"/>
       <c r="GO53" s="0"/>
       <c r="GP53" s="0"/>
       <c r="GQ53" s="0"/>
       <c r="GR53" s="0"/>
       <c r="GS53" s="0"/>
       <c r="GT53" s="0"/>
       <c r="GU53" s="0"/>
       <c r="GV53" s="0"/>
       <c r="GW53" s="0"/>
       <c r="GX53" s="0"/>
+      <c r="GY53" s="0"/>
+      <c r="GZ53" s="0"/>
+      <c r="HA53" s="0"/>
+      <c r="HB53" s="0"/>
+      <c r="HC53" s="0"/>
+      <c r="HD53" s="0"/>
+      <c r="HE53" s="0"/>
+      <c r="HF53" s="0"/>
+      <c r="HG53" s="0"/>
+      <c r="HH53" s="0"/>
+      <c r="HI53" s="0"/>
+      <c r="HJ53" s="0"/>
+      <c r="HK53" s="0"/>
+      <c r="HL53" s="0"/>
+      <c r="HM53" s="0"/>
+      <c r="HN53" s="0"/>
+      <c r="HO53" s="0"/>
+      <c r="HP53" s="0"/>
+      <c r="HQ53" s="0"/>
+      <c r="HR53" s="0"/>
+      <c r="HS53" s="0"/>
+      <c r="HT53" s="0"/>
+      <c r="HU53" s="0"/>
+      <c r="HV53" s="0"/>
+      <c r="HW53" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0"/>
       <c r="D54" s="0"/>
       <c r="E54" s="0"/>
       <c r="F54" s="0"/>
       <c r="G54" s="0"/>
       <c r="H54" s="0"/>
       <c r="I54" s="0"/>
       <c r="J54" s="0"/>
       <c r="K54" s="0"/>
       <c r="L54" s="0"/>
       <c r="M54" s="0"/>
       <c r="N54" s="0"/>
       <c r="O54" s="0"/>
       <c r="P54" s="0"/>
       <c r="Q54" s="0"/>
       <c r="R54" s="0"/>
       <c r="S54" s="0"/>
       <c r="T54" s="0"/>
       <c r="U54" s="0"/>
       <c r="V54" s="0"/>
       <c r="W54" s="0"/>
@@ -13788,50 +15413,75 @@
       <c r="FZ54" s="0"/>
       <c r="GA54" s="0"/>
       <c r="GB54" s="0"/>
       <c r="GC54" s="0"/>
       <c r="GD54" s="0"/>
       <c r="GE54" s="0"/>
       <c r="GF54" s="0"/>
       <c r="GG54" s="0"/>
       <c r="GH54" s="0"/>
       <c r="GI54" s="0"/>
       <c r="GJ54" s="0"/>
       <c r="GK54" s="0"/>
       <c r="GL54" s="0"/>
       <c r="GM54" s="0"/>
       <c r="GN54" s="0"/>
       <c r="GO54" s="0"/>
       <c r="GP54" s="0"/>
       <c r="GQ54" s="0"/>
       <c r="GR54" s="0"/>
       <c r="GS54" s="0"/>
       <c r="GT54" s="0"/>
       <c r="GU54" s="0"/>
       <c r="GV54" s="0"/>
       <c r="GW54" s="0"/>
       <c r="GX54" s="0"/>
+      <c r="GY54" s="0"/>
+      <c r="GZ54" s="0"/>
+      <c r="HA54" s="0"/>
+      <c r="HB54" s="0"/>
+      <c r="HC54" s="0"/>
+      <c r="HD54" s="0"/>
+      <c r="HE54" s="0"/>
+      <c r="HF54" s="0"/>
+      <c r="HG54" s="0"/>
+      <c r="HH54" s="0"/>
+      <c r="HI54" s="0"/>
+      <c r="HJ54" s="0"/>
+      <c r="HK54" s="0"/>
+      <c r="HL54" s="0"/>
+      <c r="HM54" s="0"/>
+      <c r="HN54" s="0"/>
+      <c r="HO54" s="0"/>
+      <c r="HP54" s="0"/>
+      <c r="HQ54" s="0"/>
+      <c r="HR54" s="0"/>
+      <c r="HS54" s="0"/>
+      <c r="HT54" s="0"/>
+      <c r="HU54" s="0"/>
+      <c r="HV54" s="0"/>
+      <c r="HW54" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0"/>
       <c r="D55" s="0"/>
       <c r="E55" s="0"/>
       <c r="F55" s="0"/>
       <c r="G55" s="0"/>
       <c r="H55" s="0"/>
       <c r="I55" s="0"/>
       <c r="J55" s="0"/>
       <c r="K55" s="0"/>
       <c r="L55" s="0"/>
       <c r="M55" s="0"/>
       <c r="N55" s="0"/>
       <c r="O55" s="0"/>
       <c r="P55" s="0"/>
       <c r="Q55" s="0"/>
       <c r="R55" s="0"/>
       <c r="S55" s="0"/>
       <c r="T55" s="0"/>
       <c r="U55" s="0"/>
       <c r="V55" s="0"/>
       <c r="W55" s="0"/>
@@ -13996,50 +15646,75 @@
       <c r="FZ55" s="0"/>
       <c r="GA55" s="0"/>
       <c r="GB55" s="0"/>
       <c r="GC55" s="0"/>
       <c r="GD55" s="0"/>
       <c r="GE55" s="0"/>
       <c r="GF55" s="0"/>
       <c r="GG55" s="0"/>
       <c r="GH55" s="0"/>
       <c r="GI55" s="0"/>
       <c r="GJ55" s="0"/>
       <c r="GK55" s="0"/>
       <c r="GL55" s="0"/>
       <c r="GM55" s="0"/>
       <c r="GN55" s="0"/>
       <c r="GO55" s="0"/>
       <c r="GP55" s="0"/>
       <c r="GQ55" s="0"/>
       <c r="GR55" s="0"/>
       <c r="GS55" s="0"/>
       <c r="GT55" s="0"/>
       <c r="GU55" s="0"/>
       <c r="GV55" s="0"/>
       <c r="GW55" s="0"/>
       <c r="GX55" s="0"/>
+      <c r="GY55" s="0"/>
+      <c r="GZ55" s="0"/>
+      <c r="HA55" s="0"/>
+      <c r="HB55" s="0"/>
+      <c r="HC55" s="0"/>
+      <c r="HD55" s="0"/>
+      <c r="HE55" s="0"/>
+      <c r="HF55" s="0"/>
+      <c r="HG55" s="0"/>
+      <c r="HH55" s="0"/>
+      <c r="HI55" s="0"/>
+      <c r="HJ55" s="0"/>
+      <c r="HK55" s="0"/>
+      <c r="HL55" s="0"/>
+      <c r="HM55" s="0"/>
+      <c r="HN55" s="0"/>
+      <c r="HO55" s="0"/>
+      <c r="HP55" s="0"/>
+      <c r="HQ55" s="0"/>
+      <c r="HR55" s="0"/>
+      <c r="HS55" s="0"/>
+      <c r="HT55" s="0"/>
+      <c r="HU55" s="0"/>
+      <c r="HV55" s="0"/>
+      <c r="HW55" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0"/>
       <c r="D56" s="0"/>
       <c r="E56" s="0"/>
       <c r="F56" s="0"/>
       <c r="G56" s="0"/>
       <c r="H56" s="0"/>
       <c r="I56" s="0"/>
       <c r="J56" s="0"/>
       <c r="K56" s="0"/>
       <c r="L56" s="0"/>
       <c r="M56" s="0"/>
       <c r="N56" s="0"/>
       <c r="O56" s="0"/>
       <c r="P56" s="0"/>
       <c r="Q56" s="0"/>
       <c r="R56" s="0"/>
       <c r="S56" s="0"/>
       <c r="T56" s="0"/>
       <c r="U56" s="0"/>
       <c r="V56" s="0"/>
       <c r="W56" s="0"/>
@@ -14204,50 +15879,75 @@
       <c r="FZ56" s="0"/>
       <c r="GA56" s="0"/>
       <c r="GB56" s="0"/>
       <c r="GC56" s="0"/>
       <c r="GD56" s="0"/>
       <c r="GE56" s="0"/>
       <c r="GF56" s="0"/>
       <c r="GG56" s="0"/>
       <c r="GH56" s="0"/>
       <c r="GI56" s="0"/>
       <c r="GJ56" s="0"/>
       <c r="GK56" s="0"/>
       <c r="GL56" s="0"/>
       <c r="GM56" s="0"/>
       <c r="GN56" s="0"/>
       <c r="GO56" s="0"/>
       <c r="GP56" s="0"/>
       <c r="GQ56" s="0"/>
       <c r="GR56" s="0"/>
       <c r="GS56" s="0"/>
       <c r="GT56" s="0"/>
       <c r="GU56" s="0"/>
       <c r="GV56" s="0"/>
       <c r="GW56" s="0"/>
       <c r="GX56" s="0"/>
+      <c r="GY56" s="0"/>
+      <c r="GZ56" s="0"/>
+      <c r="HA56" s="0"/>
+      <c r="HB56" s="0"/>
+      <c r="HC56" s="0"/>
+      <c r="HD56" s="0"/>
+      <c r="HE56" s="0"/>
+      <c r="HF56" s="0"/>
+      <c r="HG56" s="0"/>
+      <c r="HH56" s="0"/>
+      <c r="HI56" s="0"/>
+      <c r="HJ56" s="0"/>
+      <c r="HK56" s="0"/>
+      <c r="HL56" s="0"/>
+      <c r="HM56" s="0"/>
+      <c r="HN56" s="0"/>
+      <c r="HO56" s="0"/>
+      <c r="HP56" s="0"/>
+      <c r="HQ56" s="0"/>
+      <c r="HR56" s="0"/>
+      <c r="HS56" s="0"/>
+      <c r="HT56" s="0"/>
+      <c r="HU56" s="0"/>
+      <c r="HV56" s="0"/>
+      <c r="HW56" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0"/>
       <c r="D57" s="0"/>
       <c r="E57" s="0"/>
       <c r="F57" s="0"/>
       <c r="G57" s="0"/>
       <c r="H57" s="0"/>
       <c r="I57" s="0"/>
       <c r="J57" s="0"/>
       <c r="K57" s="0"/>
       <c r="L57" s="0"/>
       <c r="M57" s="0"/>
       <c r="N57" s="0"/>
       <c r="O57" s="0"/>
       <c r="P57" s="0"/>
       <c r="Q57" s="0"/>
       <c r="R57" s="0"/>
       <c r="S57" s="0"/>
       <c r="T57" s="0"/>
       <c r="U57" s="0"/>
       <c r="V57" s="0"/>
       <c r="W57" s="0"/>
@@ -14412,50 +16112,75 @@
       <c r="FZ57" s="0"/>
       <c r="GA57" s="0"/>
       <c r="GB57" s="0"/>
       <c r="GC57" s="0"/>
       <c r="GD57" s="0"/>
       <c r="GE57" s="0"/>
       <c r="GF57" s="0"/>
       <c r="GG57" s="0"/>
       <c r="GH57" s="0"/>
       <c r="GI57" s="0"/>
       <c r="GJ57" s="0"/>
       <c r="GK57" s="0"/>
       <c r="GL57" s="0"/>
       <c r="GM57" s="0"/>
       <c r="GN57" s="0"/>
       <c r="GO57" s="0"/>
       <c r="GP57" s="0"/>
       <c r="GQ57" s="0"/>
       <c r="GR57" s="0"/>
       <c r="GS57" s="0"/>
       <c r="GT57" s="0"/>
       <c r="GU57" s="0"/>
       <c r="GV57" s="0"/>
       <c r="GW57" s="0"/>
       <c r="GX57" s="0"/>
+      <c r="GY57" s="0"/>
+      <c r="GZ57" s="0"/>
+      <c r="HA57" s="0"/>
+      <c r="HB57" s="0"/>
+      <c r="HC57" s="0"/>
+      <c r="HD57" s="0"/>
+      <c r="HE57" s="0"/>
+      <c r="HF57" s="0"/>
+      <c r="HG57" s="0"/>
+      <c r="HH57" s="0"/>
+      <c r="HI57" s="0"/>
+      <c r="HJ57" s="0"/>
+      <c r="HK57" s="0"/>
+      <c r="HL57" s="0"/>
+      <c r="HM57" s="0"/>
+      <c r="HN57" s="0"/>
+      <c r="HO57" s="0"/>
+      <c r="HP57" s="0"/>
+      <c r="HQ57" s="0"/>
+      <c r="HR57" s="0"/>
+      <c r="HS57" s="0"/>
+      <c r="HT57" s="0"/>
+      <c r="HU57" s="0"/>
+      <c r="HV57" s="0"/>
+      <c r="HW57" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0"/>
       <c r="D58" s="0"/>
       <c r="E58" s="0"/>
       <c r="F58" s="0"/>
       <c r="G58" s="0"/>
       <c r="H58" s="0"/>
       <c r="I58" s="0"/>
       <c r="J58" s="0"/>
       <c r="K58" s="0"/>
       <c r="L58" s="0"/>
       <c r="M58" s="0"/>
       <c r="N58" s="0"/>
       <c r="O58" s="0"/>
       <c r="P58" s="0"/>
       <c r="Q58" s="0"/>
       <c r="R58" s="0"/>
       <c r="S58" s="0"/>
       <c r="T58" s="0"/>
       <c r="U58" s="0"/>
       <c r="V58" s="0"/>
       <c r="W58" s="0"/>
@@ -14620,50 +16345,75 @@
       <c r="FZ58" s="0"/>
       <c r="GA58" s="0"/>
       <c r="GB58" s="0"/>
       <c r="GC58" s="0"/>
       <c r="GD58" s="0"/>
       <c r="GE58" s="0"/>
       <c r="GF58" s="0"/>
       <c r="GG58" s="0"/>
       <c r="GH58" s="0"/>
       <c r="GI58" s="0"/>
       <c r="GJ58" s="0"/>
       <c r="GK58" s="0"/>
       <c r="GL58" s="0"/>
       <c r="GM58" s="0"/>
       <c r="GN58" s="0"/>
       <c r="GO58" s="0"/>
       <c r="GP58" s="0"/>
       <c r="GQ58" s="0"/>
       <c r="GR58" s="0"/>
       <c r="GS58" s="0"/>
       <c r="GT58" s="0"/>
       <c r="GU58" s="0"/>
       <c r="GV58" s="0"/>
       <c r="GW58" s="0"/>
       <c r="GX58" s="0"/>
+      <c r="GY58" s="0"/>
+      <c r="GZ58" s="0"/>
+      <c r="HA58" s="0"/>
+      <c r="HB58" s="0"/>
+      <c r="HC58" s="0"/>
+      <c r="HD58" s="0"/>
+      <c r="HE58" s="0"/>
+      <c r="HF58" s="0"/>
+      <c r="HG58" s="0"/>
+      <c r="HH58" s="0"/>
+      <c r="HI58" s="0"/>
+      <c r="HJ58" s="0"/>
+      <c r="HK58" s="0"/>
+      <c r="HL58" s="0"/>
+      <c r="HM58" s="0"/>
+      <c r="HN58" s="0"/>
+      <c r="HO58" s="0"/>
+      <c r="HP58" s="0"/>
+      <c r="HQ58" s="0"/>
+      <c r="HR58" s="0"/>
+      <c r="HS58" s="0"/>
+      <c r="HT58" s="0"/>
+      <c r="HU58" s="0"/>
+      <c r="HV58" s="0"/>
+      <c r="HW58" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0"/>
       <c r="D59" s="0"/>
       <c r="E59" s="0"/>
       <c r="F59" s="0"/>
       <c r="G59" s="0"/>
       <c r="H59" s="0"/>
       <c r="I59" s="0"/>
       <c r="J59" s="0"/>
       <c r="K59" s="0"/>
       <c r="L59" s="0"/>
       <c r="M59" s="0"/>
       <c r="N59" s="0"/>
       <c r="O59" s="0"/>
       <c r="P59" s="0"/>
       <c r="Q59" s="0"/>
       <c r="R59" s="0"/>
       <c r="S59" s="0"/>
       <c r="T59" s="0"/>
       <c r="U59" s="0"/>
       <c r="V59" s="0"/>
       <c r="W59" s="0"/>
@@ -14828,50 +16578,75 @@
       <c r="FZ59" s="0"/>
       <c r="GA59" s="0"/>
       <c r="GB59" s="0"/>
       <c r="GC59" s="0"/>
       <c r="GD59" s="0"/>
       <c r="GE59" s="0"/>
       <c r="GF59" s="0"/>
       <c r="GG59" s="0"/>
       <c r="GH59" s="0"/>
       <c r="GI59" s="0"/>
       <c r="GJ59" s="0"/>
       <c r="GK59" s="0"/>
       <c r="GL59" s="0"/>
       <c r="GM59" s="0"/>
       <c r="GN59" s="0"/>
       <c r="GO59" s="0"/>
       <c r="GP59" s="0"/>
       <c r="GQ59" s="0"/>
       <c r="GR59" s="0"/>
       <c r="GS59" s="0"/>
       <c r="GT59" s="0"/>
       <c r="GU59" s="0"/>
       <c r="GV59" s="0"/>
       <c r="GW59" s="0"/>
       <c r="GX59" s="0"/>
+      <c r="GY59" s="0"/>
+      <c r="GZ59" s="0"/>
+      <c r="HA59" s="0"/>
+      <c r="HB59" s="0"/>
+      <c r="HC59" s="0"/>
+      <c r="HD59" s="0"/>
+      <c r="HE59" s="0"/>
+      <c r="HF59" s="0"/>
+      <c r="HG59" s="0"/>
+      <c r="HH59" s="0"/>
+      <c r="HI59" s="0"/>
+      <c r="HJ59" s="0"/>
+      <c r="HK59" s="0"/>
+      <c r="HL59" s="0"/>
+      <c r="HM59" s="0"/>
+      <c r="HN59" s="0"/>
+      <c r="HO59" s="0"/>
+      <c r="HP59" s="0"/>
+      <c r="HQ59" s="0"/>
+      <c r="HR59" s="0"/>
+      <c r="HS59" s="0"/>
+      <c r="HT59" s="0"/>
+      <c r="HU59" s="0"/>
+      <c r="HV59" s="0"/>
+      <c r="HW59" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0"/>
       <c r="D60" s="0"/>
       <c r="E60" s="0"/>
       <c r="F60" s="0"/>
       <c r="G60" s="0"/>
       <c r="H60" s="0"/>
       <c r="I60" s="0"/>
       <c r="J60" s="0"/>
       <c r="K60" s="0"/>
       <c r="L60" s="0"/>
       <c r="M60" s="0"/>
       <c r="N60" s="0"/>
       <c r="O60" s="0"/>
       <c r="P60" s="0"/>
       <c r="Q60" s="0"/>
       <c r="R60" s="0"/>
       <c r="S60" s="0"/>
       <c r="T60" s="0"/>
       <c r="U60" s="0"/>
       <c r="V60" s="0"/>
       <c r="W60" s="0"/>
@@ -15036,50 +16811,75 @@
       <c r="FZ60" s="0"/>
       <c r="GA60" s="0"/>
       <c r="GB60" s="0"/>
       <c r="GC60" s="0"/>
       <c r="GD60" s="0"/>
       <c r="GE60" s="0"/>
       <c r="GF60" s="0"/>
       <c r="GG60" s="0"/>
       <c r="GH60" s="0"/>
       <c r="GI60" s="0"/>
       <c r="GJ60" s="0"/>
       <c r="GK60" s="0"/>
       <c r="GL60" s="0"/>
       <c r="GM60" s="0"/>
       <c r="GN60" s="0"/>
       <c r="GO60" s="0"/>
       <c r="GP60" s="0"/>
       <c r="GQ60" s="0"/>
       <c r="GR60" s="0"/>
       <c r="GS60" s="0"/>
       <c r="GT60" s="0"/>
       <c r="GU60" s="0"/>
       <c r="GV60" s="0"/>
       <c r="GW60" s="0"/>
       <c r="GX60" s="0"/>
+      <c r="GY60" s="0"/>
+      <c r="GZ60" s="0"/>
+      <c r="HA60" s="0"/>
+      <c r="HB60" s="0"/>
+      <c r="HC60" s="0"/>
+      <c r="HD60" s="0"/>
+      <c r="HE60" s="0"/>
+      <c r="HF60" s="0"/>
+      <c r="HG60" s="0"/>
+      <c r="HH60" s="0"/>
+      <c r="HI60" s="0"/>
+      <c r="HJ60" s="0"/>
+      <c r="HK60" s="0"/>
+      <c r="HL60" s="0"/>
+      <c r="HM60" s="0"/>
+      <c r="HN60" s="0"/>
+      <c r="HO60" s="0"/>
+      <c r="HP60" s="0"/>
+      <c r="HQ60" s="0"/>
+      <c r="HR60" s="0"/>
+      <c r="HS60" s="0"/>
+      <c r="HT60" s="0"/>
+      <c r="HU60" s="0"/>
+      <c r="HV60" s="0"/>
+      <c r="HW60" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0"/>
       <c r="D61" s="0"/>
       <c r="E61" s="0"/>
       <c r="F61" s="0"/>
       <c r="G61" s="0"/>
       <c r="H61" s="0"/>
       <c r="I61" s="0"/>
       <c r="J61" s="0"/>
       <c r="K61" s="0"/>
       <c r="L61" s="0"/>
       <c r="M61" s="0"/>
       <c r="N61" s="0"/>
       <c r="O61" s="0"/>
       <c r="P61" s="0"/>
       <c r="Q61" s="0"/>
       <c r="R61" s="0"/>
       <c r="S61" s="0"/>
       <c r="T61" s="0"/>
       <c r="U61" s="0"/>
       <c r="V61" s="0"/>
       <c r="W61" s="0"/>
@@ -15244,50 +17044,75 @@
       <c r="FZ61" s="0"/>
       <c r="GA61" s="0"/>
       <c r="GB61" s="0"/>
       <c r="GC61" s="0"/>
       <c r="GD61" s="0"/>
       <c r="GE61" s="0"/>
       <c r="GF61" s="0"/>
       <c r="GG61" s="0"/>
       <c r="GH61" s="0"/>
       <c r="GI61" s="0"/>
       <c r="GJ61" s="0"/>
       <c r="GK61" s="0"/>
       <c r="GL61" s="0"/>
       <c r="GM61" s="0"/>
       <c r="GN61" s="0"/>
       <c r="GO61" s="0"/>
       <c r="GP61" s="0"/>
       <c r="GQ61" s="0"/>
       <c r="GR61" s="0"/>
       <c r="GS61" s="0"/>
       <c r="GT61" s="0"/>
       <c r="GU61" s="0"/>
       <c r="GV61" s="0"/>
       <c r="GW61" s="0"/>
       <c r="GX61" s="0"/>
+      <c r="GY61" s="0"/>
+      <c r="GZ61" s="0"/>
+      <c r="HA61" s="0"/>
+      <c r="HB61" s="0"/>
+      <c r="HC61" s="0"/>
+      <c r="HD61" s="0"/>
+      <c r="HE61" s="0"/>
+      <c r="HF61" s="0"/>
+      <c r="HG61" s="0"/>
+      <c r="HH61" s="0"/>
+      <c r="HI61" s="0"/>
+      <c r="HJ61" s="0"/>
+      <c r="HK61" s="0"/>
+      <c r="HL61" s="0"/>
+      <c r="HM61" s="0"/>
+      <c r="HN61" s="0"/>
+      <c r="HO61" s="0"/>
+      <c r="HP61" s="0"/>
+      <c r="HQ61" s="0"/>
+      <c r="HR61" s="0"/>
+      <c r="HS61" s="0"/>
+      <c r="HT61" s="0"/>
+      <c r="HU61" s="0"/>
+      <c r="HV61" s="0"/>
+      <c r="HW61" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0"/>
       <c r="D62" s="0"/>
       <c r="E62" s="0"/>
       <c r="F62" s="0"/>
       <c r="G62" s="0"/>
       <c r="H62" s="0"/>
       <c r="I62" s="0"/>
       <c r="J62" s="0"/>
       <c r="K62" s="0"/>
       <c r="L62" s="0"/>
       <c r="M62" s="0"/>
       <c r="N62" s="0"/>
       <c r="O62" s="0"/>
       <c r="P62" s="0"/>
       <c r="Q62" s="0"/>
       <c r="R62" s="0"/>
       <c r="S62" s="0"/>
       <c r="T62" s="0"/>
       <c r="U62" s="0"/>
       <c r="V62" s="0"/>
       <c r="W62" s="0"/>
@@ -15452,50 +17277,75 @@
       <c r="FZ62" s="0"/>
       <c r="GA62" s="0"/>
       <c r="GB62" s="0"/>
       <c r="GC62" s="0"/>
       <c r="GD62" s="0"/>
       <c r="GE62" s="0"/>
       <c r="GF62" s="0"/>
       <c r="GG62" s="0"/>
       <c r="GH62" s="0"/>
       <c r="GI62" s="0"/>
       <c r="GJ62" s="0"/>
       <c r="GK62" s="0"/>
       <c r="GL62" s="0"/>
       <c r="GM62" s="0"/>
       <c r="GN62" s="0"/>
       <c r="GO62" s="0"/>
       <c r="GP62" s="0"/>
       <c r="GQ62" s="0"/>
       <c r="GR62" s="0"/>
       <c r="GS62" s="0"/>
       <c r="GT62" s="0"/>
       <c r="GU62" s="0"/>
       <c r="GV62" s="0"/>
       <c r="GW62" s="0"/>
       <c r="GX62" s="0"/>
+      <c r="GY62" s="0"/>
+      <c r="GZ62" s="0"/>
+      <c r="HA62" s="0"/>
+      <c r="HB62" s="0"/>
+      <c r="HC62" s="0"/>
+      <c r="HD62" s="0"/>
+      <c r="HE62" s="0"/>
+      <c r="HF62" s="0"/>
+      <c r="HG62" s="0"/>
+      <c r="HH62" s="0"/>
+      <c r="HI62" s="0"/>
+      <c r="HJ62" s="0"/>
+      <c r="HK62" s="0"/>
+      <c r="HL62" s="0"/>
+      <c r="HM62" s="0"/>
+      <c r="HN62" s="0"/>
+      <c r="HO62" s="0"/>
+      <c r="HP62" s="0"/>
+      <c r="HQ62" s="0"/>
+      <c r="HR62" s="0"/>
+      <c r="HS62" s="0"/>
+      <c r="HT62" s="0"/>
+      <c r="HU62" s="0"/>
+      <c r="HV62" s="0"/>
+      <c r="HW62" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0"/>
       <c r="D63" s="0"/>
       <c r="E63" s="0"/>
       <c r="F63" s="0"/>
       <c r="G63" s="0"/>
       <c r="H63" s="0"/>
       <c r="I63" s="0"/>
       <c r="J63" s="0"/>
       <c r="K63" s="0"/>
       <c r="L63" s="0"/>
       <c r="M63" s="0"/>
       <c r="N63" s="0"/>
       <c r="O63" s="0"/>
       <c r="P63" s="0"/>
       <c r="Q63" s="0"/>
       <c r="R63" s="0"/>
       <c r="S63" s="0"/>
       <c r="T63" s="0"/>
       <c r="U63" s="0"/>
       <c r="V63" s="0"/>
       <c r="W63" s="0"/>
@@ -15660,50 +17510,75 @@
       <c r="FZ63" s="0"/>
       <c r="GA63" s="0"/>
       <c r="GB63" s="0"/>
       <c r="GC63" s="0"/>
       <c r="GD63" s="0"/>
       <c r="GE63" s="0"/>
       <c r="GF63" s="0"/>
       <c r="GG63" s="0"/>
       <c r="GH63" s="0"/>
       <c r="GI63" s="0"/>
       <c r="GJ63" s="0"/>
       <c r="GK63" s="0"/>
       <c r="GL63" s="0"/>
       <c r="GM63" s="0"/>
       <c r="GN63" s="0"/>
       <c r="GO63" s="0"/>
       <c r="GP63" s="0"/>
       <c r="GQ63" s="0"/>
       <c r="GR63" s="0"/>
       <c r="GS63" s="0"/>
       <c r="GT63" s="0"/>
       <c r="GU63" s="0"/>
       <c r="GV63" s="0"/>
       <c r="GW63" s="0"/>
       <c r="GX63" s="0"/>
+      <c r="GY63" s="0"/>
+      <c r="GZ63" s="0"/>
+      <c r="HA63" s="0"/>
+      <c r="HB63" s="0"/>
+      <c r="HC63" s="0"/>
+      <c r="HD63" s="0"/>
+      <c r="HE63" s="0"/>
+      <c r="HF63" s="0"/>
+      <c r="HG63" s="0"/>
+      <c r="HH63" s="0"/>
+      <c r="HI63" s="0"/>
+      <c r="HJ63" s="0"/>
+      <c r="HK63" s="0"/>
+      <c r="HL63" s="0"/>
+      <c r="HM63" s="0"/>
+      <c r="HN63" s="0"/>
+      <c r="HO63" s="0"/>
+      <c r="HP63" s="0"/>
+      <c r="HQ63" s="0"/>
+      <c r="HR63" s="0"/>
+      <c r="HS63" s="0"/>
+      <c r="HT63" s="0"/>
+      <c r="HU63" s="0"/>
+      <c r="HV63" s="0"/>
+      <c r="HW63" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0"/>
       <c r="D64" s="0"/>
       <c r="E64" s="0"/>
       <c r="F64" s="0"/>
       <c r="G64" s="0"/>
       <c r="H64" s="0"/>
       <c r="I64" s="0"/>
       <c r="J64" s="0"/>
       <c r="K64" s="0"/>
       <c r="L64" s="0"/>
       <c r="M64" s="0"/>
       <c r="N64" s="0"/>
       <c r="O64" s="0"/>
       <c r="P64" s="0"/>
       <c r="Q64" s="0"/>
       <c r="R64" s="0"/>
       <c r="S64" s="0"/>
       <c r="T64" s="0"/>
       <c r="U64" s="0"/>
       <c r="V64" s="0"/>
       <c r="W64" s="0"/>
@@ -15868,50 +17743,75 @@
       <c r="FZ64" s="0"/>
       <c r="GA64" s="0"/>
       <c r="GB64" s="0"/>
       <c r="GC64" s="0"/>
       <c r="GD64" s="0"/>
       <c r="GE64" s="0"/>
       <c r="GF64" s="0"/>
       <c r="GG64" s="0"/>
       <c r="GH64" s="0"/>
       <c r="GI64" s="0"/>
       <c r="GJ64" s="0"/>
       <c r="GK64" s="0"/>
       <c r="GL64" s="0"/>
       <c r="GM64" s="0"/>
       <c r="GN64" s="0"/>
       <c r="GO64" s="0"/>
       <c r="GP64" s="0"/>
       <c r="GQ64" s="0"/>
       <c r="GR64" s="0"/>
       <c r="GS64" s="0"/>
       <c r="GT64" s="0"/>
       <c r="GU64" s="0"/>
       <c r="GV64" s="0"/>
       <c r="GW64" s="0"/>
       <c r="GX64" s="0"/>
+      <c r="GY64" s="0"/>
+      <c r="GZ64" s="0"/>
+      <c r="HA64" s="0"/>
+      <c r="HB64" s="0"/>
+      <c r="HC64" s="0"/>
+      <c r="HD64" s="0"/>
+      <c r="HE64" s="0"/>
+      <c r="HF64" s="0"/>
+      <c r="HG64" s="0"/>
+      <c r="HH64" s="0"/>
+      <c r="HI64" s="0"/>
+      <c r="HJ64" s="0"/>
+      <c r="HK64" s="0"/>
+      <c r="HL64" s="0"/>
+      <c r="HM64" s="0"/>
+      <c r="HN64" s="0"/>
+      <c r="HO64" s="0"/>
+      <c r="HP64" s="0"/>
+      <c r="HQ64" s="0"/>
+      <c r="HR64" s="0"/>
+      <c r="HS64" s="0"/>
+      <c r="HT64" s="0"/>
+      <c r="HU64" s="0"/>
+      <c r="HV64" s="0"/>
+      <c r="HW64" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0"/>
       <c r="D65" s="0"/>
       <c r="E65" s="0"/>
       <c r="F65" s="0"/>
       <c r="G65" s="0"/>
       <c r="H65" s="0"/>
       <c r="I65" s="0"/>
       <c r="J65" s="0"/>
       <c r="K65" s="0"/>
       <c r="L65" s="0"/>
       <c r="M65" s="0"/>
       <c r="N65" s="0"/>
       <c r="O65" s="0"/>
       <c r="P65" s="0"/>
       <c r="Q65" s="0"/>
       <c r="R65" s="0"/>
       <c r="S65" s="0"/>
       <c r="T65" s="0"/>
       <c r="U65" s="0"/>
       <c r="V65" s="0"/>
       <c r="W65" s="0"/>
@@ -16076,50 +17976,75 @@
       <c r="FZ65" s="0"/>
       <c r="GA65" s="0"/>
       <c r="GB65" s="0"/>
       <c r="GC65" s="0"/>
       <c r="GD65" s="0"/>
       <c r="GE65" s="0"/>
       <c r="GF65" s="0"/>
       <c r="GG65" s="0"/>
       <c r="GH65" s="0"/>
       <c r="GI65" s="0"/>
       <c r="GJ65" s="0"/>
       <c r="GK65" s="0"/>
       <c r="GL65" s="0"/>
       <c r="GM65" s="0"/>
       <c r="GN65" s="0"/>
       <c r="GO65" s="0"/>
       <c r="GP65" s="0"/>
       <c r="GQ65" s="0"/>
       <c r="GR65" s="0"/>
       <c r="GS65" s="0"/>
       <c r="GT65" s="0"/>
       <c r="GU65" s="0"/>
       <c r="GV65" s="0"/>
       <c r="GW65" s="0"/>
       <c r="GX65" s="0"/>
+      <c r="GY65" s="0"/>
+      <c r="GZ65" s="0"/>
+      <c r="HA65" s="0"/>
+      <c r="HB65" s="0"/>
+      <c r="HC65" s="0"/>
+      <c r="HD65" s="0"/>
+      <c r="HE65" s="0"/>
+      <c r="HF65" s="0"/>
+      <c r="HG65" s="0"/>
+      <c r="HH65" s="0"/>
+      <c r="HI65" s="0"/>
+      <c r="HJ65" s="0"/>
+      <c r="HK65" s="0"/>
+      <c r="HL65" s="0"/>
+      <c r="HM65" s="0"/>
+      <c r="HN65" s="0"/>
+      <c r="HO65" s="0"/>
+      <c r="HP65" s="0"/>
+      <c r="HQ65" s="0"/>
+      <c r="HR65" s="0"/>
+      <c r="HS65" s="0"/>
+      <c r="HT65" s="0"/>
+      <c r="HU65" s="0"/>
+      <c r="HV65" s="0"/>
+      <c r="HW65" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0"/>
       <c r="D66" s="0"/>
       <c r="E66" s="0"/>
       <c r="F66" s="0"/>
       <c r="G66" s="0"/>
       <c r="H66" s="0"/>
       <c r="I66" s="0"/>
       <c r="J66" s="0"/>
       <c r="K66" s="0"/>
       <c r="L66" s="0"/>
       <c r="M66" s="0"/>
       <c r="N66" s="0"/>
       <c r="O66" s="0"/>
       <c r="P66" s="0"/>
       <c r="Q66" s="0"/>
       <c r="R66" s="0"/>
       <c r="S66" s="0"/>
       <c r="T66" s="0"/>
       <c r="U66" s="0"/>
       <c r="V66" s="0"/>
       <c r="W66" s="0"/>
@@ -16284,50 +18209,75 @@
       <c r="FZ66" s="0"/>
       <c r="GA66" s="0"/>
       <c r="GB66" s="0"/>
       <c r="GC66" s="0"/>
       <c r="GD66" s="0"/>
       <c r="GE66" s="0"/>
       <c r="GF66" s="0"/>
       <c r="GG66" s="0"/>
       <c r="GH66" s="0"/>
       <c r="GI66" s="0"/>
       <c r="GJ66" s="0"/>
       <c r="GK66" s="0"/>
       <c r="GL66" s="0"/>
       <c r="GM66" s="0"/>
       <c r="GN66" s="0"/>
       <c r="GO66" s="0"/>
       <c r="GP66" s="0"/>
       <c r="GQ66" s="0"/>
       <c r="GR66" s="0"/>
       <c r="GS66" s="0"/>
       <c r="GT66" s="0"/>
       <c r="GU66" s="0"/>
       <c r="GV66" s="0"/>
       <c r="GW66" s="0"/>
       <c r="GX66" s="0"/>
+      <c r="GY66" s="0"/>
+      <c r="GZ66" s="0"/>
+      <c r="HA66" s="0"/>
+      <c r="HB66" s="0"/>
+      <c r="HC66" s="0"/>
+      <c r="HD66" s="0"/>
+      <c r="HE66" s="0"/>
+      <c r="HF66" s="0"/>
+      <c r="HG66" s="0"/>
+      <c r="HH66" s="0"/>
+      <c r="HI66" s="0"/>
+      <c r="HJ66" s="0"/>
+      <c r="HK66" s="0"/>
+      <c r="HL66" s="0"/>
+      <c r="HM66" s="0"/>
+      <c r="HN66" s="0"/>
+      <c r="HO66" s="0"/>
+      <c r="HP66" s="0"/>
+      <c r="HQ66" s="0"/>
+      <c r="HR66" s="0"/>
+      <c r="HS66" s="0"/>
+      <c r="HT66" s="0"/>
+      <c r="HU66" s="0"/>
+      <c r="HV66" s="0"/>
+      <c r="HW66" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0"/>
       <c r="D67" s="0"/>
       <c r="E67" s="0"/>
       <c r="F67" s="0"/>
       <c r="G67" s="0"/>
       <c r="H67" s="0"/>
       <c r="I67" s="0"/>
       <c r="J67" s="0"/>
       <c r="K67" s="0"/>
       <c r="L67" s="0"/>
       <c r="M67" s="0"/>
       <c r="N67" s="0"/>
       <c r="O67" s="0"/>
       <c r="P67" s="0"/>
       <c r="Q67" s="0"/>
       <c r="R67" s="0"/>
       <c r="S67" s="0"/>
       <c r="T67" s="0"/>
       <c r="U67" s="0"/>
       <c r="V67" s="0"/>
       <c r="W67" s="0"/>
@@ -16492,50 +18442,75 @@
       <c r="FZ67" s="0"/>
       <c r="GA67" s="0"/>
       <c r="GB67" s="0"/>
       <c r="GC67" s="0"/>
       <c r="GD67" s="0"/>
       <c r="GE67" s="0"/>
       <c r="GF67" s="0"/>
       <c r="GG67" s="0"/>
       <c r="GH67" s="0"/>
       <c r="GI67" s="0"/>
       <c r="GJ67" s="0"/>
       <c r="GK67" s="0"/>
       <c r="GL67" s="0"/>
       <c r="GM67" s="0"/>
       <c r="GN67" s="0"/>
       <c r="GO67" s="0"/>
       <c r="GP67" s="0"/>
       <c r="GQ67" s="0"/>
       <c r="GR67" s="0"/>
       <c r="GS67" s="0"/>
       <c r="GT67" s="0"/>
       <c r="GU67" s="0"/>
       <c r="GV67" s="0"/>
       <c r="GW67" s="0"/>
       <c r="GX67" s="0"/>
+      <c r="GY67" s="0"/>
+      <c r="GZ67" s="0"/>
+      <c r="HA67" s="0"/>
+      <c r="HB67" s="0"/>
+      <c r="HC67" s="0"/>
+      <c r="HD67" s="0"/>
+      <c r="HE67" s="0"/>
+      <c r="HF67" s="0"/>
+      <c r="HG67" s="0"/>
+      <c r="HH67" s="0"/>
+      <c r="HI67" s="0"/>
+      <c r="HJ67" s="0"/>
+      <c r="HK67" s="0"/>
+      <c r="HL67" s="0"/>
+      <c r="HM67" s="0"/>
+      <c r="HN67" s="0"/>
+      <c r="HO67" s="0"/>
+      <c r="HP67" s="0"/>
+      <c r="HQ67" s="0"/>
+      <c r="HR67" s="0"/>
+      <c r="HS67" s="0"/>
+      <c r="HT67" s="0"/>
+      <c r="HU67" s="0"/>
+      <c r="HV67" s="0"/>
+      <c r="HW67" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0"/>
       <c r="D68" s="0"/>
       <c r="E68" s="0"/>
       <c r="F68" s="0"/>
       <c r="G68" s="0"/>
       <c r="H68" s="0"/>
       <c r="I68" s="0"/>
       <c r="J68" s="0"/>
       <c r="K68" s="0"/>
       <c r="L68" s="0"/>
       <c r="M68" s="0"/>
       <c r="N68" s="0"/>
       <c r="O68" s="0"/>
       <c r="P68" s="0"/>
       <c r="Q68" s="0"/>
       <c r="R68" s="0"/>
       <c r="S68" s="0"/>
       <c r="T68" s="0"/>
       <c r="U68" s="0"/>
       <c r="V68" s="0"/>
       <c r="W68" s="0"/>
@@ -16700,50 +18675,75 @@
       <c r="FZ68" s="0"/>
       <c r="GA68" s="0"/>
       <c r="GB68" s="0"/>
       <c r="GC68" s="0"/>
       <c r="GD68" s="0"/>
       <c r="GE68" s="0"/>
       <c r="GF68" s="0"/>
       <c r="GG68" s="0"/>
       <c r="GH68" s="0"/>
       <c r="GI68" s="0"/>
       <c r="GJ68" s="0"/>
       <c r="GK68" s="0"/>
       <c r="GL68" s="0"/>
       <c r="GM68" s="0"/>
       <c r="GN68" s="0"/>
       <c r="GO68" s="0"/>
       <c r="GP68" s="0"/>
       <c r="GQ68" s="0"/>
       <c r="GR68" s="0"/>
       <c r="GS68" s="0"/>
       <c r="GT68" s="0"/>
       <c r="GU68" s="0"/>
       <c r="GV68" s="0"/>
       <c r="GW68" s="0"/>
       <c r="GX68" s="0"/>
+      <c r="GY68" s="0"/>
+      <c r="GZ68" s="0"/>
+      <c r="HA68" s="0"/>
+      <c r="HB68" s="0"/>
+      <c r="HC68" s="0"/>
+      <c r="HD68" s="0"/>
+      <c r="HE68" s="0"/>
+      <c r="HF68" s="0"/>
+      <c r="HG68" s="0"/>
+      <c r="HH68" s="0"/>
+      <c r="HI68" s="0"/>
+      <c r="HJ68" s="0"/>
+      <c r="HK68" s="0"/>
+      <c r="HL68" s="0"/>
+      <c r="HM68" s="0"/>
+      <c r="HN68" s="0"/>
+      <c r="HO68" s="0"/>
+      <c r="HP68" s="0"/>
+      <c r="HQ68" s="0"/>
+      <c r="HR68" s="0"/>
+      <c r="HS68" s="0"/>
+      <c r="HT68" s="0"/>
+      <c r="HU68" s="0"/>
+      <c r="HV68" s="0"/>
+      <c r="HW68" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0"/>
       <c r="D69" s="0"/>
       <c r="E69" s="0"/>
       <c r="F69" s="0"/>
       <c r="G69" s="0"/>
       <c r="H69" s="0"/>
       <c r="I69" s="0"/>
       <c r="J69" s="0"/>
       <c r="K69" s="0"/>
       <c r="L69" s="0"/>
       <c r="M69" s="0"/>
       <c r="N69" s="0"/>
       <c r="O69" s="0"/>
       <c r="P69" s="0"/>
       <c r="Q69" s="0"/>
       <c r="R69" s="0"/>
       <c r="S69" s="0"/>
       <c r="T69" s="0"/>
       <c r="U69" s="0"/>
       <c r="V69" s="0"/>
       <c r="W69" s="0"/>
@@ -16908,50 +18908,75 @@
       <c r="FZ69" s="0"/>
       <c r="GA69" s="0"/>
       <c r="GB69" s="0"/>
       <c r="GC69" s="0"/>
       <c r="GD69" s="0"/>
       <c r="GE69" s="0"/>
       <c r="GF69" s="0"/>
       <c r="GG69" s="0"/>
       <c r="GH69" s="0"/>
       <c r="GI69" s="0"/>
       <c r="GJ69" s="0"/>
       <c r="GK69" s="0"/>
       <c r="GL69" s="0"/>
       <c r="GM69" s="0"/>
       <c r="GN69" s="0"/>
       <c r="GO69" s="0"/>
       <c r="GP69" s="0"/>
       <c r="GQ69" s="0"/>
       <c r="GR69" s="0"/>
       <c r="GS69" s="0"/>
       <c r="GT69" s="0"/>
       <c r="GU69" s="0"/>
       <c r="GV69" s="0"/>
       <c r="GW69" s="0"/>
       <c r="GX69" s="0"/>
+      <c r="GY69" s="0"/>
+      <c r="GZ69" s="0"/>
+      <c r="HA69" s="0"/>
+      <c r="HB69" s="0"/>
+      <c r="HC69" s="0"/>
+      <c r="HD69" s="0"/>
+      <c r="HE69" s="0"/>
+      <c r="HF69" s="0"/>
+      <c r="HG69" s="0"/>
+      <c r="HH69" s="0"/>
+      <c r="HI69" s="0"/>
+      <c r="HJ69" s="0"/>
+      <c r="HK69" s="0"/>
+      <c r="HL69" s="0"/>
+      <c r="HM69" s="0"/>
+      <c r="HN69" s="0"/>
+      <c r="HO69" s="0"/>
+      <c r="HP69" s="0"/>
+      <c r="HQ69" s="0"/>
+      <c r="HR69" s="0"/>
+      <c r="HS69" s="0"/>
+      <c r="HT69" s="0"/>
+      <c r="HU69" s="0"/>
+      <c r="HV69" s="0"/>
+      <c r="HW69" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0"/>
       <c r="D70" s="0"/>
       <c r="E70" s="0"/>
       <c r="F70" s="0"/>
       <c r="G70" s="0"/>
       <c r="H70" s="0"/>
       <c r="I70" s="0"/>
       <c r="J70" s="0"/>
       <c r="K70" s="0"/>
       <c r="L70" s="0"/>
       <c r="M70" s="0"/>
       <c r="N70" s="0"/>
       <c r="O70" s="0"/>
       <c r="P70" s="0"/>
       <c r="Q70" s="0"/>
       <c r="R70" s="0"/>
       <c r="S70" s="0"/>
       <c r="T70" s="0"/>
       <c r="U70" s="0"/>
       <c r="V70" s="0"/>
       <c r="W70" s="0"/>
@@ -17116,50 +19141,75 @@
       <c r="FZ70" s="0"/>
       <c r="GA70" s="0"/>
       <c r="GB70" s="0"/>
       <c r="GC70" s="0"/>
       <c r="GD70" s="0"/>
       <c r="GE70" s="0"/>
       <c r="GF70" s="0"/>
       <c r="GG70" s="0"/>
       <c r="GH70" s="0"/>
       <c r="GI70" s="0"/>
       <c r="GJ70" s="0"/>
       <c r="GK70" s="0"/>
       <c r="GL70" s="0"/>
       <c r="GM70" s="0"/>
       <c r="GN70" s="0"/>
       <c r="GO70" s="0"/>
       <c r="GP70" s="0"/>
       <c r="GQ70" s="0"/>
       <c r="GR70" s="0"/>
       <c r="GS70" s="0"/>
       <c r="GT70" s="0"/>
       <c r="GU70" s="0"/>
       <c r="GV70" s="0"/>
       <c r="GW70" s="0"/>
       <c r="GX70" s="0"/>
+      <c r="GY70" s="0"/>
+      <c r="GZ70" s="0"/>
+      <c r="HA70" s="0"/>
+      <c r="HB70" s="0"/>
+      <c r="HC70" s="0"/>
+      <c r="HD70" s="0"/>
+      <c r="HE70" s="0"/>
+      <c r="HF70" s="0"/>
+      <c r="HG70" s="0"/>
+      <c r="HH70" s="0"/>
+      <c r="HI70" s="0"/>
+      <c r="HJ70" s="0"/>
+      <c r="HK70" s="0"/>
+      <c r="HL70" s="0"/>
+      <c r="HM70" s="0"/>
+      <c r="HN70" s="0"/>
+      <c r="HO70" s="0"/>
+      <c r="HP70" s="0"/>
+      <c r="HQ70" s="0"/>
+      <c r="HR70" s="0"/>
+      <c r="HS70" s="0"/>
+      <c r="HT70" s="0"/>
+      <c r="HU70" s="0"/>
+      <c r="HV70" s="0"/>
+      <c r="HW70" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0"/>
       <c r="D71" s="0"/>
       <c r="E71" s="0"/>
       <c r="F71" s="0"/>
       <c r="G71" s="0"/>
       <c r="H71" s="0"/>
       <c r="I71" s="0"/>
       <c r="J71" s="0"/>
       <c r="K71" s="0"/>
       <c r="L71" s="0"/>
       <c r="M71" s="0"/>
       <c r="N71" s="0"/>
       <c r="O71" s="0"/>
       <c r="P71" s="0"/>
       <c r="Q71" s="0"/>
       <c r="R71" s="0"/>
       <c r="S71" s="0"/>
       <c r="T71" s="0"/>
       <c r="U71" s="0"/>
       <c r="V71" s="0"/>
       <c r="W71" s="0"/>
@@ -17324,50 +19374,75 @@
       <c r="FZ71" s="0"/>
       <c r="GA71" s="0"/>
       <c r="GB71" s="0"/>
       <c r="GC71" s="0"/>
       <c r="GD71" s="0"/>
       <c r="GE71" s="0"/>
       <c r="GF71" s="0"/>
       <c r="GG71" s="0"/>
       <c r="GH71" s="0"/>
       <c r="GI71" s="0"/>
       <c r="GJ71" s="0"/>
       <c r="GK71" s="0"/>
       <c r="GL71" s="0"/>
       <c r="GM71" s="0"/>
       <c r="GN71" s="0"/>
       <c r="GO71" s="0"/>
       <c r="GP71" s="0"/>
       <c r="GQ71" s="0"/>
       <c r="GR71" s="0"/>
       <c r="GS71" s="0"/>
       <c r="GT71" s="0"/>
       <c r="GU71" s="0"/>
       <c r="GV71" s="0"/>
       <c r="GW71" s="0"/>
       <c r="GX71" s="0"/>
+      <c r="GY71" s="0"/>
+      <c r="GZ71" s="0"/>
+      <c r="HA71" s="0"/>
+      <c r="HB71" s="0"/>
+      <c r="HC71" s="0"/>
+      <c r="HD71" s="0"/>
+      <c r="HE71" s="0"/>
+      <c r="HF71" s="0"/>
+      <c r="HG71" s="0"/>
+      <c r="HH71" s="0"/>
+      <c r="HI71" s="0"/>
+      <c r="HJ71" s="0"/>
+      <c r="HK71" s="0"/>
+      <c r="HL71" s="0"/>
+      <c r="HM71" s="0"/>
+      <c r="HN71" s="0"/>
+      <c r="HO71" s="0"/>
+      <c r="HP71" s="0"/>
+      <c r="HQ71" s="0"/>
+      <c r="HR71" s="0"/>
+      <c r="HS71" s="0"/>
+      <c r="HT71" s="0"/>
+      <c r="HU71" s="0"/>
+      <c r="HV71" s="0"/>
+      <c r="HW71" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0"/>
       <c r="D72" s="0"/>
       <c r="E72" s="0"/>
       <c r="F72" s="0"/>
       <c r="G72" s="0"/>
       <c r="H72" s="0"/>
       <c r="I72" s="0"/>
       <c r="J72" s="0"/>
       <c r="K72" s="0"/>
       <c r="L72" s="0"/>
       <c r="M72" s="0"/>
       <c r="N72" s="0"/>
       <c r="O72" s="0"/>
       <c r="P72" s="0"/>
       <c r="Q72" s="0"/>
       <c r="R72" s="0"/>
       <c r="S72" s="0"/>
       <c r="T72" s="0"/>
       <c r="U72" s="0"/>
       <c r="V72" s="0"/>
       <c r="W72" s="0"/>
@@ -17532,50 +19607,75 @@
       <c r="FZ72" s="0"/>
       <c r="GA72" s="0"/>
       <c r="GB72" s="0"/>
       <c r="GC72" s="0"/>
       <c r="GD72" s="0"/>
       <c r="GE72" s="0"/>
       <c r="GF72" s="0"/>
       <c r="GG72" s="0"/>
       <c r="GH72" s="0"/>
       <c r="GI72" s="0"/>
       <c r="GJ72" s="0"/>
       <c r="GK72" s="0"/>
       <c r="GL72" s="0"/>
       <c r="GM72" s="0"/>
       <c r="GN72" s="0"/>
       <c r="GO72" s="0"/>
       <c r="GP72" s="0"/>
       <c r="GQ72" s="0"/>
       <c r="GR72" s="0"/>
       <c r="GS72" s="0"/>
       <c r="GT72" s="0"/>
       <c r="GU72" s="0"/>
       <c r="GV72" s="0"/>
       <c r="GW72" s="0"/>
       <c r="GX72" s="0"/>
+      <c r="GY72" s="0"/>
+      <c r="GZ72" s="0"/>
+      <c r="HA72" s="0"/>
+      <c r="HB72" s="0"/>
+      <c r="HC72" s="0"/>
+      <c r="HD72" s="0"/>
+      <c r="HE72" s="0"/>
+      <c r="HF72" s="0"/>
+      <c r="HG72" s="0"/>
+      <c r="HH72" s="0"/>
+      <c r="HI72" s="0"/>
+      <c r="HJ72" s="0"/>
+      <c r="HK72" s="0"/>
+      <c r="HL72" s="0"/>
+      <c r="HM72" s="0"/>
+      <c r="HN72" s="0"/>
+      <c r="HO72" s="0"/>
+      <c r="HP72" s="0"/>
+      <c r="HQ72" s="0"/>
+      <c r="HR72" s="0"/>
+      <c r="HS72" s="0"/>
+      <c r="HT72" s="0"/>
+      <c r="HU72" s="0"/>
+      <c r="HV72" s="0"/>
+      <c r="HW72" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0"/>
       <c r="D73" s="0"/>
       <c r="E73" s="0"/>
       <c r="F73" s="0"/>
       <c r="G73" s="0"/>
       <c r="H73" s="0"/>
       <c r="I73" s="0"/>
       <c r="J73" s="0"/>
       <c r="K73" s="0"/>
       <c r="L73" s="0"/>
       <c r="M73" s="0"/>
       <c r="N73" s="0"/>
       <c r="O73" s="0"/>
       <c r="P73" s="0"/>
       <c r="Q73" s="0"/>
       <c r="R73" s="0"/>
       <c r="S73" s="0"/>
       <c r="T73" s="0"/>
       <c r="U73" s="0"/>
       <c r="V73" s="0"/>
       <c r="W73" s="0"/>
@@ -17740,50 +19840,75 @@
       <c r="FZ73" s="0"/>
       <c r="GA73" s="0"/>
       <c r="GB73" s="0"/>
       <c r="GC73" s="0"/>
       <c r="GD73" s="0"/>
       <c r="GE73" s="0"/>
       <c r="GF73" s="0"/>
       <c r="GG73" s="0"/>
       <c r="GH73" s="0"/>
       <c r="GI73" s="0"/>
       <c r="GJ73" s="0"/>
       <c r="GK73" s="0"/>
       <c r="GL73" s="0"/>
       <c r="GM73" s="0"/>
       <c r="GN73" s="0"/>
       <c r="GO73" s="0"/>
       <c r="GP73" s="0"/>
       <c r="GQ73" s="0"/>
       <c r="GR73" s="0"/>
       <c r="GS73" s="0"/>
       <c r="GT73" s="0"/>
       <c r="GU73" s="0"/>
       <c r="GV73" s="0"/>
       <c r="GW73" s="0"/>
       <c r="GX73" s="0"/>
+      <c r="GY73" s="0"/>
+      <c r="GZ73" s="0"/>
+      <c r="HA73" s="0"/>
+      <c r="HB73" s="0"/>
+      <c r="HC73" s="0"/>
+      <c r="HD73" s="0"/>
+      <c r="HE73" s="0"/>
+      <c r="HF73" s="0"/>
+      <c r="HG73" s="0"/>
+      <c r="HH73" s="0"/>
+      <c r="HI73" s="0"/>
+      <c r="HJ73" s="0"/>
+      <c r="HK73" s="0"/>
+      <c r="HL73" s="0"/>
+      <c r="HM73" s="0"/>
+      <c r="HN73" s="0"/>
+      <c r="HO73" s="0"/>
+      <c r="HP73" s="0"/>
+      <c r="HQ73" s="0"/>
+      <c r="HR73" s="0"/>
+      <c r="HS73" s="0"/>
+      <c r="HT73" s="0"/>
+      <c r="HU73" s="0"/>
+      <c r="HV73" s="0"/>
+      <c r="HW73" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0"/>
       <c r="D74" s="0"/>
       <c r="E74" s="0"/>
       <c r="F74" s="0"/>
       <c r="G74" s="0"/>
       <c r="H74" s="0"/>
       <c r="I74" s="0"/>
       <c r="J74" s="0"/>
       <c r="K74" s="0"/>
       <c r="L74" s="0"/>
       <c r="M74" s="0"/>
       <c r="N74" s="0"/>
       <c r="O74" s="0"/>
       <c r="P74" s="0"/>
       <c r="Q74" s="0"/>
       <c r="R74" s="0"/>
       <c r="S74" s="0"/>
       <c r="T74" s="0"/>
       <c r="U74" s="0"/>
       <c r="V74" s="0"/>
       <c r="W74" s="0"/>
@@ -17948,50 +20073,75 @@
       <c r="FZ74" s="0"/>
       <c r="GA74" s="0"/>
       <c r="GB74" s="0"/>
       <c r="GC74" s="0"/>
       <c r="GD74" s="0"/>
       <c r="GE74" s="0"/>
       <c r="GF74" s="0"/>
       <c r="GG74" s="0"/>
       <c r="GH74" s="0"/>
       <c r="GI74" s="0"/>
       <c r="GJ74" s="0"/>
       <c r="GK74" s="0"/>
       <c r="GL74" s="0"/>
       <c r="GM74" s="0"/>
       <c r="GN74" s="0"/>
       <c r="GO74" s="0"/>
       <c r="GP74" s="0"/>
       <c r="GQ74" s="0"/>
       <c r="GR74" s="0"/>
       <c r="GS74" s="0"/>
       <c r="GT74" s="0"/>
       <c r="GU74" s="0"/>
       <c r="GV74" s="0"/>
       <c r="GW74" s="0"/>
       <c r="GX74" s="0"/>
+      <c r="GY74" s="0"/>
+      <c r="GZ74" s="0"/>
+      <c r="HA74" s="0"/>
+      <c r="HB74" s="0"/>
+      <c r="HC74" s="0"/>
+      <c r="HD74" s="0"/>
+      <c r="HE74" s="0"/>
+      <c r="HF74" s="0"/>
+      <c r="HG74" s="0"/>
+      <c r="HH74" s="0"/>
+      <c r="HI74" s="0"/>
+      <c r="HJ74" s="0"/>
+      <c r="HK74" s="0"/>
+      <c r="HL74" s="0"/>
+      <c r="HM74" s="0"/>
+      <c r="HN74" s="0"/>
+      <c r="HO74" s="0"/>
+      <c r="HP74" s="0"/>
+      <c r="HQ74" s="0"/>
+      <c r="HR74" s="0"/>
+      <c r="HS74" s="0"/>
+      <c r="HT74" s="0"/>
+      <c r="HU74" s="0"/>
+      <c r="HV74" s="0"/>
+      <c r="HW74" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0"/>
       <c r="D75" s="0"/>
       <c r="E75" s="0"/>
       <c r="F75" s="0"/>
       <c r="G75" s="0"/>
       <c r="H75" s="0"/>
       <c r="I75" s="0"/>
       <c r="J75" s="0"/>
       <c r="K75" s="0"/>
       <c r="L75" s="0"/>
       <c r="M75" s="0"/>
       <c r="N75" s="0"/>
       <c r="O75" s="0"/>
       <c r="P75" s="0"/>
       <c r="Q75" s="0"/>
       <c r="R75" s="0"/>
       <c r="S75" s="0"/>
       <c r="T75" s="0"/>
       <c r="U75" s="0"/>
       <c r="V75" s="0"/>
       <c r="W75" s="0"/>
@@ -18156,50 +20306,75 @@
       <c r="FZ75" s="0"/>
       <c r="GA75" s="0"/>
       <c r="GB75" s="0"/>
       <c r="GC75" s="0"/>
       <c r="GD75" s="0"/>
       <c r="GE75" s="0"/>
       <c r="GF75" s="0"/>
       <c r="GG75" s="0"/>
       <c r="GH75" s="0"/>
       <c r="GI75" s="0"/>
       <c r="GJ75" s="0"/>
       <c r="GK75" s="0"/>
       <c r="GL75" s="0"/>
       <c r="GM75" s="0"/>
       <c r="GN75" s="0"/>
       <c r="GO75" s="0"/>
       <c r="GP75" s="0"/>
       <c r="GQ75" s="0"/>
       <c r="GR75" s="0"/>
       <c r="GS75" s="0"/>
       <c r="GT75" s="0"/>
       <c r="GU75" s="0"/>
       <c r="GV75" s="0"/>
       <c r="GW75" s="0"/>
       <c r="GX75" s="0"/>
+      <c r="GY75" s="0"/>
+      <c r="GZ75" s="0"/>
+      <c r="HA75" s="0"/>
+      <c r="HB75" s="0"/>
+      <c r="HC75" s="0"/>
+      <c r="HD75" s="0"/>
+      <c r="HE75" s="0"/>
+      <c r="HF75" s="0"/>
+      <c r="HG75" s="0"/>
+      <c r="HH75" s="0"/>
+      <c r="HI75" s="0"/>
+      <c r="HJ75" s="0"/>
+      <c r="HK75" s="0"/>
+      <c r="HL75" s="0"/>
+      <c r="HM75" s="0"/>
+      <c r="HN75" s="0"/>
+      <c r="HO75" s="0"/>
+      <c r="HP75" s="0"/>
+      <c r="HQ75" s="0"/>
+      <c r="HR75" s="0"/>
+      <c r="HS75" s="0"/>
+      <c r="HT75" s="0"/>
+      <c r="HU75" s="0"/>
+      <c r="HV75" s="0"/>
+      <c r="HW75" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0"/>
       <c r="D76" s="0"/>
       <c r="E76" s="0"/>
       <c r="F76" s="0"/>
       <c r="G76" s="0"/>
       <c r="H76" s="0"/>
       <c r="I76" s="0"/>
       <c r="J76" s="0"/>
       <c r="K76" s="0"/>
       <c r="L76" s="0"/>
       <c r="M76" s="0"/>
       <c r="N76" s="0"/>
       <c r="O76" s="0"/>
       <c r="P76" s="0"/>
       <c r="Q76" s="0"/>
       <c r="R76" s="0"/>
       <c r="S76" s="0"/>
       <c r="T76" s="0"/>
       <c r="U76" s="0"/>
       <c r="V76" s="0"/>
       <c r="W76" s="0"/>
@@ -18364,50 +20539,75 @@
       <c r="FZ76" s="0"/>
       <c r="GA76" s="0"/>
       <c r="GB76" s="0"/>
       <c r="GC76" s="0"/>
       <c r="GD76" s="0"/>
       <c r="GE76" s="0"/>
       <c r="GF76" s="0"/>
       <c r="GG76" s="0"/>
       <c r="GH76" s="0"/>
       <c r="GI76" s="0"/>
       <c r="GJ76" s="0"/>
       <c r="GK76" s="0"/>
       <c r="GL76" s="0"/>
       <c r="GM76" s="0"/>
       <c r="GN76" s="0"/>
       <c r="GO76" s="0"/>
       <c r="GP76" s="0"/>
       <c r="GQ76" s="0"/>
       <c r="GR76" s="0"/>
       <c r="GS76" s="0"/>
       <c r="GT76" s="0"/>
       <c r="GU76" s="0"/>
       <c r="GV76" s="0"/>
       <c r="GW76" s="0"/>
       <c r="GX76" s="0"/>
+      <c r="GY76" s="0"/>
+      <c r="GZ76" s="0"/>
+      <c r="HA76" s="0"/>
+      <c r="HB76" s="0"/>
+      <c r="HC76" s="0"/>
+      <c r="HD76" s="0"/>
+      <c r="HE76" s="0"/>
+      <c r="HF76" s="0"/>
+      <c r="HG76" s="0"/>
+      <c r="HH76" s="0"/>
+      <c r="HI76" s="0"/>
+      <c r="HJ76" s="0"/>
+      <c r="HK76" s="0"/>
+      <c r="HL76" s="0"/>
+      <c r="HM76" s="0"/>
+      <c r="HN76" s="0"/>
+      <c r="HO76" s="0"/>
+      <c r="HP76" s="0"/>
+      <c r="HQ76" s="0"/>
+      <c r="HR76" s="0"/>
+      <c r="HS76" s="0"/>
+      <c r="HT76" s="0"/>
+      <c r="HU76" s="0"/>
+      <c r="HV76" s="0"/>
+      <c r="HW76" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0"/>
       <c r="D77" s="0"/>
       <c r="E77" s="0"/>
       <c r="F77" s="0"/>
       <c r="G77" s="0"/>
       <c r="H77" s="0"/>
       <c r="I77" s="0"/>
       <c r="J77" s="0"/>
       <c r="K77" s="0"/>
       <c r="L77" s="0"/>
       <c r="M77" s="0"/>
       <c r="N77" s="0"/>
       <c r="O77" s="0"/>
       <c r="P77" s="0"/>
       <c r="Q77" s="0"/>
       <c r="R77" s="0"/>
       <c r="S77" s="0"/>
       <c r="T77" s="0"/>
       <c r="U77" s="0"/>
       <c r="V77" s="0"/>
       <c r="W77" s="0"/>
@@ -18572,50 +20772,75 @@
       <c r="FZ77" s="0"/>
       <c r="GA77" s="0"/>
       <c r="GB77" s="0"/>
       <c r="GC77" s="0"/>
       <c r="GD77" s="0"/>
       <c r="GE77" s="0"/>
       <c r="GF77" s="0"/>
       <c r="GG77" s="0"/>
       <c r="GH77" s="0"/>
       <c r="GI77" s="0"/>
       <c r="GJ77" s="0"/>
       <c r="GK77" s="0"/>
       <c r="GL77" s="0"/>
       <c r="GM77" s="0"/>
       <c r="GN77" s="0"/>
       <c r="GO77" s="0"/>
       <c r="GP77" s="0"/>
       <c r="GQ77" s="0"/>
       <c r="GR77" s="0"/>
       <c r="GS77" s="0"/>
       <c r="GT77" s="0"/>
       <c r="GU77" s="0"/>
       <c r="GV77" s="0"/>
       <c r="GW77" s="0"/>
       <c r="GX77" s="0"/>
+      <c r="GY77" s="0"/>
+      <c r="GZ77" s="0"/>
+      <c r="HA77" s="0"/>
+      <c r="HB77" s="0"/>
+      <c r="HC77" s="0"/>
+      <c r="HD77" s="0"/>
+      <c r="HE77" s="0"/>
+      <c r="HF77" s="0"/>
+      <c r="HG77" s="0"/>
+      <c r="HH77" s="0"/>
+      <c r="HI77" s="0"/>
+      <c r="HJ77" s="0"/>
+      <c r="HK77" s="0"/>
+      <c r="HL77" s="0"/>
+      <c r="HM77" s="0"/>
+      <c r="HN77" s="0"/>
+      <c r="HO77" s="0"/>
+      <c r="HP77" s="0"/>
+      <c r="HQ77" s="0"/>
+      <c r="HR77" s="0"/>
+      <c r="HS77" s="0"/>
+      <c r="HT77" s="0"/>
+      <c r="HU77" s="0"/>
+      <c r="HV77" s="0"/>
+      <c r="HW77" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0"/>
       <c r="D78" s="0"/>
       <c r="E78" s="0"/>
       <c r="F78" s="0"/>
       <c r="G78" s="0"/>
       <c r="H78" s="0"/>
       <c r="I78" s="0"/>
       <c r="J78" s="0"/>
       <c r="K78" s="0"/>
       <c r="L78" s="0"/>
       <c r="M78" s="0"/>
       <c r="N78" s="0"/>
       <c r="O78" s="0"/>
       <c r="P78" s="0"/>
       <c r="Q78" s="0"/>
       <c r="R78" s="0"/>
       <c r="S78" s="0"/>
       <c r="T78" s="0"/>
       <c r="U78" s="0"/>
       <c r="V78" s="0"/>
       <c r="W78" s="0"/>
@@ -18780,50 +21005,75 @@
       <c r="FZ78" s="0"/>
       <c r="GA78" s="0"/>
       <c r="GB78" s="0"/>
       <c r="GC78" s="0"/>
       <c r="GD78" s="0"/>
       <c r="GE78" s="0"/>
       <c r="GF78" s="0"/>
       <c r="GG78" s="0"/>
       <c r="GH78" s="0"/>
       <c r="GI78" s="0"/>
       <c r="GJ78" s="0"/>
       <c r="GK78" s="0"/>
       <c r="GL78" s="0"/>
       <c r="GM78" s="0"/>
       <c r="GN78" s="0"/>
       <c r="GO78" s="0"/>
       <c r="GP78" s="0"/>
       <c r="GQ78" s="0"/>
       <c r="GR78" s="0"/>
       <c r="GS78" s="0"/>
       <c r="GT78" s="0"/>
       <c r="GU78" s="0"/>
       <c r="GV78" s="0"/>
       <c r="GW78" s="0"/>
       <c r="GX78" s="0"/>
+      <c r="GY78" s="0"/>
+      <c r="GZ78" s="0"/>
+      <c r="HA78" s="0"/>
+      <c r="HB78" s="0"/>
+      <c r="HC78" s="0"/>
+      <c r="HD78" s="0"/>
+      <c r="HE78" s="0"/>
+      <c r="HF78" s="0"/>
+      <c r="HG78" s="0"/>
+      <c r="HH78" s="0"/>
+      <c r="HI78" s="0"/>
+      <c r="HJ78" s="0"/>
+      <c r="HK78" s="0"/>
+      <c r="HL78" s="0"/>
+      <c r="HM78" s="0"/>
+      <c r="HN78" s="0"/>
+      <c r="HO78" s="0"/>
+      <c r="HP78" s="0"/>
+      <c r="HQ78" s="0"/>
+      <c r="HR78" s="0"/>
+      <c r="HS78" s="0"/>
+      <c r="HT78" s="0"/>
+      <c r="HU78" s="0"/>
+      <c r="HV78" s="0"/>
+      <c r="HW78" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0"/>
       <c r="D79" s="0"/>
       <c r="E79" s="0"/>
       <c r="F79" s="0"/>
       <c r="G79" s="0"/>
       <c r="H79" s="0"/>
       <c r="I79" s="0"/>
       <c r="J79" s="0"/>
       <c r="K79" s="0"/>
       <c r="L79" s="0"/>
       <c r="M79" s="0"/>
       <c r="N79" s="0"/>
       <c r="O79" s="0"/>
       <c r="P79" s="0"/>
       <c r="Q79" s="0"/>
       <c r="R79" s="0"/>
       <c r="S79" s="0"/>
       <c r="T79" s="0"/>
       <c r="U79" s="0"/>
       <c r="V79" s="0"/>
       <c r="W79" s="0"/>
@@ -18988,50 +21238,75 @@
       <c r="FZ79" s="0"/>
       <c r="GA79" s="0"/>
       <c r="GB79" s="0"/>
       <c r="GC79" s="0"/>
       <c r="GD79" s="0"/>
       <c r="GE79" s="0"/>
       <c r="GF79" s="0"/>
       <c r="GG79" s="0"/>
       <c r="GH79" s="0"/>
       <c r="GI79" s="0"/>
       <c r="GJ79" s="0"/>
       <c r="GK79" s="0"/>
       <c r="GL79" s="0"/>
       <c r="GM79" s="0"/>
       <c r="GN79" s="0"/>
       <c r="GO79" s="0"/>
       <c r="GP79" s="0"/>
       <c r="GQ79" s="0"/>
       <c r="GR79" s="0"/>
       <c r="GS79" s="0"/>
       <c r="GT79" s="0"/>
       <c r="GU79" s="0"/>
       <c r="GV79" s="0"/>
       <c r="GW79" s="0"/>
       <c r="GX79" s="0"/>
+      <c r="GY79" s="0"/>
+      <c r="GZ79" s="0"/>
+      <c r="HA79" s="0"/>
+      <c r="HB79" s="0"/>
+      <c r="HC79" s="0"/>
+      <c r="HD79" s="0"/>
+      <c r="HE79" s="0"/>
+      <c r="HF79" s="0"/>
+      <c r="HG79" s="0"/>
+      <c r="HH79" s="0"/>
+      <c r="HI79" s="0"/>
+      <c r="HJ79" s="0"/>
+      <c r="HK79" s="0"/>
+      <c r="HL79" s="0"/>
+      <c r="HM79" s="0"/>
+      <c r="HN79" s="0"/>
+      <c r="HO79" s="0"/>
+      <c r="HP79" s="0"/>
+      <c r="HQ79" s="0"/>
+      <c r="HR79" s="0"/>
+      <c r="HS79" s="0"/>
+      <c r="HT79" s="0"/>
+      <c r="HU79" s="0"/>
+      <c r="HV79" s="0"/>
+      <c r="HW79" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0"/>
       <c r="D80" s="0"/>
       <c r="E80" s="0"/>
       <c r="F80" s="0"/>
       <c r="G80" s="0"/>
       <c r="H80" s="0"/>
       <c r="I80" s="0"/>
       <c r="J80" s="0"/>
       <c r="K80" s="0"/>
       <c r="L80" s="0"/>
       <c r="M80" s="0"/>
       <c r="N80" s="0"/>
       <c r="O80" s="0"/>
       <c r="P80" s="0"/>
       <c r="Q80" s="0"/>
       <c r="R80" s="0"/>
       <c r="S80" s="0"/>
       <c r="T80" s="0"/>
       <c r="U80" s="0"/>
       <c r="V80" s="0"/>
       <c r="W80" s="0"/>
@@ -19196,50 +21471,75 @@
       <c r="FZ80" s="0"/>
       <c r="GA80" s="0"/>
       <c r="GB80" s="0"/>
       <c r="GC80" s="0"/>
       <c r="GD80" s="0"/>
       <c r="GE80" s="0"/>
       <c r="GF80" s="0"/>
       <c r="GG80" s="0"/>
       <c r="GH80" s="0"/>
       <c r="GI80" s="0"/>
       <c r="GJ80" s="0"/>
       <c r="GK80" s="0"/>
       <c r="GL80" s="0"/>
       <c r="GM80" s="0"/>
       <c r="GN80" s="0"/>
       <c r="GO80" s="0"/>
       <c r="GP80" s="0"/>
       <c r="GQ80" s="0"/>
       <c r="GR80" s="0"/>
       <c r="GS80" s="0"/>
       <c r="GT80" s="0"/>
       <c r="GU80" s="0"/>
       <c r="GV80" s="0"/>
       <c r="GW80" s="0"/>
       <c r="GX80" s="0"/>
+      <c r="GY80" s="0"/>
+      <c r="GZ80" s="0"/>
+      <c r="HA80" s="0"/>
+      <c r="HB80" s="0"/>
+      <c r="HC80" s="0"/>
+      <c r="HD80" s="0"/>
+      <c r="HE80" s="0"/>
+      <c r="HF80" s="0"/>
+      <c r="HG80" s="0"/>
+      <c r="HH80" s="0"/>
+      <c r="HI80" s="0"/>
+      <c r="HJ80" s="0"/>
+      <c r="HK80" s="0"/>
+      <c r="HL80" s="0"/>
+      <c r="HM80" s="0"/>
+      <c r="HN80" s="0"/>
+      <c r="HO80" s="0"/>
+      <c r="HP80" s="0"/>
+      <c r="HQ80" s="0"/>
+      <c r="HR80" s="0"/>
+      <c r="HS80" s="0"/>
+      <c r="HT80" s="0"/>
+      <c r="HU80" s="0"/>
+      <c r="HV80" s="0"/>
+      <c r="HW80" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0"/>
       <c r="D81" s="0"/>
       <c r="E81" s="0"/>
       <c r="F81" s="0"/>
       <c r="G81" s="0"/>
       <c r="H81" s="0"/>
       <c r="I81" s="0"/>
       <c r="J81" s="0"/>
       <c r="K81" s="0"/>
       <c r="L81" s="0"/>
       <c r="M81" s="0"/>
       <c r="N81" s="0"/>
       <c r="O81" s="0"/>
       <c r="P81" s="0"/>
       <c r="Q81" s="0"/>
       <c r="R81" s="0"/>
       <c r="S81" s="0"/>
       <c r="T81" s="0"/>
       <c r="U81" s="0"/>
       <c r="V81" s="0"/>
       <c r="W81" s="0"/>
@@ -19404,50 +21704,75 @@
       <c r="FZ81" s="0"/>
       <c r="GA81" s="0"/>
       <c r="GB81" s="0"/>
       <c r="GC81" s="0"/>
       <c r="GD81" s="0"/>
       <c r="GE81" s="0"/>
       <c r="GF81" s="0"/>
       <c r="GG81" s="0"/>
       <c r="GH81" s="0"/>
       <c r="GI81" s="0"/>
       <c r="GJ81" s="0"/>
       <c r="GK81" s="0"/>
       <c r="GL81" s="0"/>
       <c r="GM81" s="0"/>
       <c r="GN81" s="0"/>
       <c r="GO81" s="0"/>
       <c r="GP81" s="0"/>
       <c r="GQ81" s="0"/>
       <c r="GR81" s="0"/>
       <c r="GS81" s="0"/>
       <c r="GT81" s="0"/>
       <c r="GU81" s="0"/>
       <c r="GV81" s="0"/>
       <c r="GW81" s="0"/>
       <c r="GX81" s="0"/>
+      <c r="GY81" s="0"/>
+      <c r="GZ81" s="0"/>
+      <c r="HA81" s="0"/>
+      <c r="HB81" s="0"/>
+      <c r="HC81" s="0"/>
+      <c r="HD81" s="0"/>
+      <c r="HE81" s="0"/>
+      <c r="HF81" s="0"/>
+      <c r="HG81" s="0"/>
+      <c r="HH81" s="0"/>
+      <c r="HI81" s="0"/>
+      <c r="HJ81" s="0"/>
+      <c r="HK81" s="0"/>
+      <c r="HL81" s="0"/>
+      <c r="HM81" s="0"/>
+      <c r="HN81" s="0"/>
+      <c r="HO81" s="0"/>
+      <c r="HP81" s="0"/>
+      <c r="HQ81" s="0"/>
+      <c r="HR81" s="0"/>
+      <c r="HS81" s="0"/>
+      <c r="HT81" s="0"/>
+      <c r="HU81" s="0"/>
+      <c r="HV81" s="0"/>
+      <c r="HW81" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0"/>
       <c r="D82" s="0"/>
       <c r="E82" s="0"/>
       <c r="F82" s="0"/>
       <c r="G82" s="0"/>
       <c r="H82" s="0"/>
       <c r="I82" s="0"/>
       <c r="J82" s="0"/>
       <c r="K82" s="0"/>
       <c r="L82" s="0"/>
       <c r="M82" s="0"/>
       <c r="N82" s="0"/>
       <c r="O82" s="0"/>
       <c r="P82" s="0"/>
       <c r="Q82" s="0"/>
       <c r="R82" s="0"/>
       <c r="S82" s="0"/>
       <c r="T82" s="0"/>
       <c r="U82" s="0"/>
       <c r="V82" s="0"/>
       <c r="W82" s="0"/>
@@ -19612,50 +21937,75 @@
       <c r="FZ82" s="0"/>
       <c r="GA82" s="0"/>
       <c r="GB82" s="0"/>
       <c r="GC82" s="0"/>
       <c r="GD82" s="0"/>
       <c r="GE82" s="0"/>
       <c r="GF82" s="0"/>
       <c r="GG82" s="0"/>
       <c r="GH82" s="0"/>
       <c r="GI82" s="0"/>
       <c r="GJ82" s="0"/>
       <c r="GK82" s="0"/>
       <c r="GL82" s="0"/>
       <c r="GM82" s="0"/>
       <c r="GN82" s="0"/>
       <c r="GO82" s="0"/>
       <c r="GP82" s="0"/>
       <c r="GQ82" s="0"/>
       <c r="GR82" s="0"/>
       <c r="GS82" s="0"/>
       <c r="GT82" s="0"/>
       <c r="GU82" s="0"/>
       <c r="GV82" s="0"/>
       <c r="GW82" s="0"/>
       <c r="GX82" s="0"/>
+      <c r="GY82" s="0"/>
+      <c r="GZ82" s="0"/>
+      <c r="HA82" s="0"/>
+      <c r="HB82" s="0"/>
+      <c r="HC82" s="0"/>
+      <c r="HD82" s="0"/>
+      <c r="HE82" s="0"/>
+      <c r="HF82" s="0"/>
+      <c r="HG82" s="0"/>
+      <c r="HH82" s="0"/>
+      <c r="HI82" s="0"/>
+      <c r="HJ82" s="0"/>
+      <c r="HK82" s="0"/>
+      <c r="HL82" s="0"/>
+      <c r="HM82" s="0"/>
+      <c r="HN82" s="0"/>
+      <c r="HO82" s="0"/>
+      <c r="HP82" s="0"/>
+      <c r="HQ82" s="0"/>
+      <c r="HR82" s="0"/>
+      <c r="HS82" s="0"/>
+      <c r="HT82" s="0"/>
+      <c r="HU82" s="0"/>
+      <c r="HV82" s="0"/>
+      <c r="HW82" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0"/>
       <c r="D83" s="0"/>
       <c r="E83" s="0"/>
       <c r="F83" s="0"/>
       <c r="G83" s="0"/>
       <c r="H83" s="0"/>
       <c r="I83" s="0"/>
       <c r="J83" s="0"/>
       <c r="K83" s="0"/>
       <c r="L83" s="0"/>
       <c r="M83" s="0"/>
       <c r="N83" s="0"/>
       <c r="O83" s="0"/>
       <c r="P83" s="0"/>
       <c r="Q83" s="0"/>
       <c r="R83" s="0"/>
       <c r="S83" s="0"/>
       <c r="T83" s="0"/>
       <c r="U83" s="0"/>
       <c r="V83" s="0"/>
       <c r="W83" s="0"/>
@@ -19820,50 +22170,75 @@
       <c r="FZ83" s="0"/>
       <c r="GA83" s="0"/>
       <c r="GB83" s="0"/>
       <c r="GC83" s="0"/>
       <c r="GD83" s="0"/>
       <c r="GE83" s="0"/>
       <c r="GF83" s="0"/>
       <c r="GG83" s="0"/>
       <c r="GH83" s="0"/>
       <c r="GI83" s="0"/>
       <c r="GJ83" s="0"/>
       <c r="GK83" s="0"/>
       <c r="GL83" s="0"/>
       <c r="GM83" s="0"/>
       <c r="GN83" s="0"/>
       <c r="GO83" s="0"/>
       <c r="GP83" s="0"/>
       <c r="GQ83" s="0"/>
       <c r="GR83" s="0"/>
       <c r="GS83" s="0"/>
       <c r="GT83" s="0"/>
       <c r="GU83" s="0"/>
       <c r="GV83" s="0"/>
       <c r="GW83" s="0"/>
       <c r="GX83" s="0"/>
+      <c r="GY83" s="0"/>
+      <c r="GZ83" s="0"/>
+      <c r="HA83" s="0"/>
+      <c r="HB83" s="0"/>
+      <c r="HC83" s="0"/>
+      <c r="HD83" s="0"/>
+      <c r="HE83" s="0"/>
+      <c r="HF83" s="0"/>
+      <c r="HG83" s="0"/>
+      <c r="HH83" s="0"/>
+      <c r="HI83" s="0"/>
+      <c r="HJ83" s="0"/>
+      <c r="HK83" s="0"/>
+      <c r="HL83" s="0"/>
+      <c r="HM83" s="0"/>
+      <c r="HN83" s="0"/>
+      <c r="HO83" s="0"/>
+      <c r="HP83" s="0"/>
+      <c r="HQ83" s="0"/>
+      <c r="HR83" s="0"/>
+      <c r="HS83" s="0"/>
+      <c r="HT83" s="0"/>
+      <c r="HU83" s="0"/>
+      <c r="HV83" s="0"/>
+      <c r="HW83" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0"/>
       <c r="D84" s="0"/>
       <c r="E84" s="0"/>
       <c r="F84" s="0"/>
       <c r="G84" s="0"/>
       <c r="H84" s="0"/>
       <c r="I84" s="0"/>
       <c r="J84" s="0"/>
       <c r="K84" s="0"/>
       <c r="L84" s="0"/>
       <c r="M84" s="0"/>
       <c r="N84" s="0"/>
       <c r="O84" s="0"/>
       <c r="P84" s="0"/>
       <c r="Q84" s="0"/>
       <c r="R84" s="0"/>
       <c r="S84" s="0"/>
       <c r="T84" s="0"/>
       <c r="U84" s="0"/>
       <c r="V84" s="0"/>
       <c r="W84" s="0"/>
@@ -20028,50 +22403,75 @@
       <c r="FZ84" s="0"/>
       <c r="GA84" s="0"/>
       <c r="GB84" s="0"/>
       <c r="GC84" s="0"/>
       <c r="GD84" s="0"/>
       <c r="GE84" s="0"/>
       <c r="GF84" s="0"/>
       <c r="GG84" s="0"/>
       <c r="GH84" s="0"/>
       <c r="GI84" s="0"/>
       <c r="GJ84" s="0"/>
       <c r="GK84" s="0"/>
       <c r="GL84" s="0"/>
       <c r="GM84" s="0"/>
       <c r="GN84" s="0"/>
       <c r="GO84" s="0"/>
       <c r="GP84" s="0"/>
       <c r="GQ84" s="0"/>
       <c r="GR84" s="0"/>
       <c r="GS84" s="0"/>
       <c r="GT84" s="0"/>
       <c r="GU84" s="0"/>
       <c r="GV84" s="0"/>
       <c r="GW84" s="0"/>
       <c r="GX84" s="0"/>
+      <c r="GY84" s="0"/>
+      <c r="GZ84" s="0"/>
+      <c r="HA84" s="0"/>
+      <c r="HB84" s="0"/>
+      <c r="HC84" s="0"/>
+      <c r="HD84" s="0"/>
+      <c r="HE84" s="0"/>
+      <c r="HF84" s="0"/>
+      <c r="HG84" s="0"/>
+      <c r="HH84" s="0"/>
+      <c r="HI84" s="0"/>
+      <c r="HJ84" s="0"/>
+      <c r="HK84" s="0"/>
+      <c r="HL84" s="0"/>
+      <c r="HM84" s="0"/>
+      <c r="HN84" s="0"/>
+      <c r="HO84" s="0"/>
+      <c r="HP84" s="0"/>
+      <c r="HQ84" s="0"/>
+      <c r="HR84" s="0"/>
+      <c r="HS84" s="0"/>
+      <c r="HT84" s="0"/>
+      <c r="HU84" s="0"/>
+      <c r="HV84" s="0"/>
+      <c r="HW84" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0"/>
       <c r="D85" s="0"/>
       <c r="E85" s="0"/>
       <c r="F85" s="0"/>
       <c r="G85" s="0"/>
       <c r="H85" s="0"/>
       <c r="I85" s="0"/>
       <c r="J85" s="0"/>
       <c r="K85" s="0"/>
       <c r="L85" s="0"/>
       <c r="M85" s="0"/>
       <c r="N85" s="0"/>
       <c r="O85" s="0"/>
       <c r="P85" s="0"/>
       <c r="Q85" s="0"/>
       <c r="R85" s="0"/>
       <c r="S85" s="0"/>
       <c r="T85" s="0"/>
       <c r="U85" s="0"/>
       <c r="V85" s="0"/>
       <c r="W85" s="0"/>
@@ -20236,50 +22636,75 @@
       <c r="FZ85" s="0"/>
       <c r="GA85" s="0"/>
       <c r="GB85" s="0"/>
       <c r="GC85" s="0"/>
       <c r="GD85" s="0"/>
       <c r="GE85" s="0"/>
       <c r="GF85" s="0"/>
       <c r="GG85" s="0"/>
       <c r="GH85" s="0"/>
       <c r="GI85" s="0"/>
       <c r="GJ85" s="0"/>
       <c r="GK85" s="0"/>
       <c r="GL85" s="0"/>
       <c r="GM85" s="0"/>
       <c r="GN85" s="0"/>
       <c r="GO85" s="0"/>
       <c r="GP85" s="0"/>
       <c r="GQ85" s="0"/>
       <c r="GR85" s="0"/>
       <c r="GS85" s="0"/>
       <c r="GT85" s="0"/>
       <c r="GU85" s="0"/>
       <c r="GV85" s="0"/>
       <c r="GW85" s="0"/>
       <c r="GX85" s="0"/>
+      <c r="GY85" s="0"/>
+      <c r="GZ85" s="0"/>
+      <c r="HA85" s="0"/>
+      <c r="HB85" s="0"/>
+      <c r="HC85" s="0"/>
+      <c r="HD85" s="0"/>
+      <c r="HE85" s="0"/>
+      <c r="HF85" s="0"/>
+      <c r="HG85" s="0"/>
+      <c r="HH85" s="0"/>
+      <c r="HI85" s="0"/>
+      <c r="HJ85" s="0"/>
+      <c r="HK85" s="0"/>
+      <c r="HL85" s="0"/>
+      <c r="HM85" s="0"/>
+      <c r="HN85" s="0"/>
+      <c r="HO85" s="0"/>
+      <c r="HP85" s="0"/>
+      <c r="HQ85" s="0"/>
+      <c r="HR85" s="0"/>
+      <c r="HS85" s="0"/>
+      <c r="HT85" s="0"/>
+      <c r="HU85" s="0"/>
+      <c r="HV85" s="0"/>
+      <c r="HW85" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0"/>
       <c r="D86" s="0"/>
       <c r="E86" s="0"/>
       <c r="F86" s="0"/>
       <c r="G86" s="0"/>
       <c r="H86" s="0"/>
       <c r="I86" s="0"/>
       <c r="J86" s="0"/>
       <c r="K86" s="0"/>
       <c r="L86" s="0"/>
       <c r="M86" s="0"/>
       <c r="N86" s="0"/>
       <c r="O86" s="0"/>
       <c r="P86" s="0"/>
       <c r="Q86" s="0"/>
       <c r="R86" s="0"/>
       <c r="S86" s="0"/>
       <c r="T86" s="0"/>
       <c r="U86" s="0"/>
       <c r="V86" s="0"/>
       <c r="W86" s="0"/>
@@ -20444,50 +22869,75 @@
       <c r="FZ86" s="0"/>
       <c r="GA86" s="0"/>
       <c r="GB86" s="0"/>
       <c r="GC86" s="0"/>
       <c r="GD86" s="0"/>
       <c r="GE86" s="0"/>
       <c r="GF86" s="0"/>
       <c r="GG86" s="0"/>
       <c r="GH86" s="0"/>
       <c r="GI86" s="0"/>
       <c r="GJ86" s="0"/>
       <c r="GK86" s="0"/>
       <c r="GL86" s="0"/>
       <c r="GM86" s="0"/>
       <c r="GN86" s="0"/>
       <c r="GO86" s="0"/>
       <c r="GP86" s="0"/>
       <c r="GQ86" s="0"/>
       <c r="GR86" s="0"/>
       <c r="GS86" s="0"/>
       <c r="GT86" s="0"/>
       <c r="GU86" s="0"/>
       <c r="GV86" s="0"/>
       <c r="GW86" s="0"/>
       <c r="GX86" s="0"/>
+      <c r="GY86" s="0"/>
+      <c r="GZ86" s="0"/>
+      <c r="HA86" s="0"/>
+      <c r="HB86" s="0"/>
+      <c r="HC86" s="0"/>
+      <c r="HD86" s="0"/>
+      <c r="HE86" s="0"/>
+      <c r="HF86" s="0"/>
+      <c r="HG86" s="0"/>
+      <c r="HH86" s="0"/>
+      <c r="HI86" s="0"/>
+      <c r="HJ86" s="0"/>
+      <c r="HK86" s="0"/>
+      <c r="HL86" s="0"/>
+      <c r="HM86" s="0"/>
+      <c r="HN86" s="0"/>
+      <c r="HO86" s="0"/>
+      <c r="HP86" s="0"/>
+      <c r="HQ86" s="0"/>
+      <c r="HR86" s="0"/>
+      <c r="HS86" s="0"/>
+      <c r="HT86" s="0"/>
+      <c r="HU86" s="0"/>
+      <c r="HV86" s="0"/>
+      <c r="HW86" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0"/>
       <c r="D87" s="0"/>
       <c r="E87" s="0"/>
       <c r="F87" s="0"/>
       <c r="G87" s="0"/>
       <c r="H87" s="0"/>
       <c r="I87" s="0"/>
       <c r="J87" s="0"/>
       <c r="K87" s="0"/>
       <c r="L87" s="0"/>
       <c r="M87" s="0"/>
       <c r="N87" s="0"/>
       <c r="O87" s="0"/>
       <c r="P87" s="0"/>
       <c r="Q87" s="0"/>
       <c r="R87" s="0"/>
       <c r="S87" s="0"/>
       <c r="T87" s="0"/>
       <c r="U87" s="0"/>
       <c r="V87" s="0"/>
       <c r="W87" s="0"/>
@@ -20652,50 +23102,75 @@
       <c r="FZ87" s="0"/>
       <c r="GA87" s="0"/>
       <c r="GB87" s="0"/>
       <c r="GC87" s="0"/>
       <c r="GD87" s="0"/>
       <c r="GE87" s="0"/>
       <c r="GF87" s="0"/>
       <c r="GG87" s="0"/>
       <c r="GH87" s="0"/>
       <c r="GI87" s="0"/>
       <c r="GJ87" s="0"/>
       <c r="GK87" s="0"/>
       <c r="GL87" s="0"/>
       <c r="GM87" s="0"/>
       <c r="GN87" s="0"/>
       <c r="GO87" s="0"/>
       <c r="GP87" s="0"/>
       <c r="GQ87" s="0"/>
       <c r="GR87" s="0"/>
       <c r="GS87" s="0"/>
       <c r="GT87" s="0"/>
       <c r="GU87" s="0"/>
       <c r="GV87" s="0"/>
       <c r="GW87" s="0"/>
       <c r="GX87" s="0"/>
+      <c r="GY87" s="0"/>
+      <c r="GZ87" s="0"/>
+      <c r="HA87" s="0"/>
+      <c r="HB87" s="0"/>
+      <c r="HC87" s="0"/>
+      <c r="HD87" s="0"/>
+      <c r="HE87" s="0"/>
+      <c r="HF87" s="0"/>
+      <c r="HG87" s="0"/>
+      <c r="HH87" s="0"/>
+      <c r="HI87" s="0"/>
+      <c r="HJ87" s="0"/>
+      <c r="HK87" s="0"/>
+      <c r="HL87" s="0"/>
+      <c r="HM87" s="0"/>
+      <c r="HN87" s="0"/>
+      <c r="HO87" s="0"/>
+      <c r="HP87" s="0"/>
+      <c r="HQ87" s="0"/>
+      <c r="HR87" s="0"/>
+      <c r="HS87" s="0"/>
+      <c r="HT87" s="0"/>
+      <c r="HU87" s="0"/>
+      <c r="HV87" s="0"/>
+      <c r="HW87" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0"/>
       <c r="D88" s="0"/>
       <c r="E88" s="0"/>
       <c r="F88" s="0"/>
       <c r="G88" s="0"/>
       <c r="H88" s="0"/>
       <c r="I88" s="0"/>
       <c r="J88" s="0"/>
       <c r="K88" s="0"/>
       <c r="L88" s="0"/>
       <c r="M88" s="0"/>
       <c r="N88" s="0"/>
       <c r="O88" s="0"/>
       <c r="P88" s="0"/>
       <c r="Q88" s="0"/>
       <c r="R88" s="0"/>
       <c r="S88" s="0"/>
       <c r="T88" s="0"/>
       <c r="U88" s="0"/>
       <c r="V88" s="0"/>
       <c r="W88" s="0"/>
@@ -20860,50 +23335,75 @@
       <c r="FZ88" s="0"/>
       <c r="GA88" s="0"/>
       <c r="GB88" s="0"/>
       <c r="GC88" s="0"/>
       <c r="GD88" s="0"/>
       <c r="GE88" s="0"/>
       <c r="GF88" s="0"/>
       <c r="GG88" s="0"/>
       <c r="GH88" s="0"/>
       <c r="GI88" s="0"/>
       <c r="GJ88" s="0"/>
       <c r="GK88" s="0"/>
       <c r="GL88" s="0"/>
       <c r="GM88" s="0"/>
       <c r="GN88" s="0"/>
       <c r="GO88" s="0"/>
       <c r="GP88" s="0"/>
       <c r="GQ88" s="0"/>
       <c r="GR88" s="0"/>
       <c r="GS88" s="0"/>
       <c r="GT88" s="0"/>
       <c r="GU88" s="0"/>
       <c r="GV88" s="0"/>
       <c r="GW88" s="0"/>
       <c r="GX88" s="0"/>
+      <c r="GY88" s="0"/>
+      <c r="GZ88" s="0"/>
+      <c r="HA88" s="0"/>
+      <c r="HB88" s="0"/>
+      <c r="HC88" s="0"/>
+      <c r="HD88" s="0"/>
+      <c r="HE88" s="0"/>
+      <c r="HF88" s="0"/>
+      <c r="HG88" s="0"/>
+      <c r="HH88" s="0"/>
+      <c r="HI88" s="0"/>
+      <c r="HJ88" s="0"/>
+      <c r="HK88" s="0"/>
+      <c r="HL88" s="0"/>
+      <c r="HM88" s="0"/>
+      <c r="HN88" s="0"/>
+      <c r="HO88" s="0"/>
+      <c r="HP88" s="0"/>
+      <c r="HQ88" s="0"/>
+      <c r="HR88" s="0"/>
+      <c r="HS88" s="0"/>
+      <c r="HT88" s="0"/>
+      <c r="HU88" s="0"/>
+      <c r="HV88" s="0"/>
+      <c r="HW88" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0"/>
       <c r="D89" s="0"/>
       <c r="E89" s="0"/>
       <c r="F89" s="0"/>
       <c r="G89" s="0"/>
       <c r="H89" s="0"/>
       <c r="I89" s="0"/>
       <c r="J89" s="0"/>
       <c r="K89" s="0"/>
       <c r="L89" s="0"/>
       <c r="M89" s="0"/>
       <c r="N89" s="0"/>
       <c r="O89" s="0"/>
       <c r="P89" s="0"/>
       <c r="Q89" s="0"/>
       <c r="R89" s="0"/>
       <c r="S89" s="0"/>
       <c r="T89" s="0"/>
       <c r="U89" s="0"/>
       <c r="V89" s="0"/>
       <c r="W89" s="0"/>
@@ -21068,50 +23568,75 @@
       <c r="FZ89" s="0"/>
       <c r="GA89" s="0"/>
       <c r="GB89" s="0"/>
       <c r="GC89" s="0"/>
       <c r="GD89" s="0"/>
       <c r="GE89" s="0"/>
       <c r="GF89" s="0"/>
       <c r="GG89" s="0"/>
       <c r="GH89" s="0"/>
       <c r="GI89" s="0"/>
       <c r="GJ89" s="0"/>
       <c r="GK89" s="0"/>
       <c r="GL89" s="0"/>
       <c r="GM89" s="0"/>
       <c r="GN89" s="0"/>
       <c r="GO89" s="0"/>
       <c r="GP89" s="0"/>
       <c r="GQ89" s="0"/>
       <c r="GR89" s="0"/>
       <c r="GS89" s="0"/>
       <c r="GT89" s="0"/>
       <c r="GU89" s="0"/>
       <c r="GV89" s="0"/>
       <c r="GW89" s="0"/>
       <c r="GX89" s="0"/>
+      <c r="GY89" s="0"/>
+      <c r="GZ89" s="0"/>
+      <c r="HA89" s="0"/>
+      <c r="HB89" s="0"/>
+      <c r="HC89" s="0"/>
+      <c r="HD89" s="0"/>
+      <c r="HE89" s="0"/>
+      <c r="HF89" s="0"/>
+      <c r="HG89" s="0"/>
+      <c r="HH89" s="0"/>
+      <c r="HI89" s="0"/>
+      <c r="HJ89" s="0"/>
+      <c r="HK89" s="0"/>
+      <c r="HL89" s="0"/>
+      <c r="HM89" s="0"/>
+      <c r="HN89" s="0"/>
+      <c r="HO89" s="0"/>
+      <c r="HP89" s="0"/>
+      <c r="HQ89" s="0"/>
+      <c r="HR89" s="0"/>
+      <c r="HS89" s="0"/>
+      <c r="HT89" s="0"/>
+      <c r="HU89" s="0"/>
+      <c r="HV89" s="0"/>
+      <c r="HW89" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0"/>
       <c r="D90" s="0"/>
       <c r="E90" s="0"/>
       <c r="F90" s="0"/>
       <c r="G90" s="0"/>
       <c r="H90" s="0"/>
       <c r="I90" s="0"/>
       <c r="J90" s="0"/>
       <c r="K90" s="0"/>
       <c r="L90" s="0"/>
       <c r="M90" s="0"/>
       <c r="N90" s="0"/>
       <c r="O90" s="0"/>
       <c r="P90" s="0"/>
       <c r="Q90" s="0"/>
       <c r="R90" s="0"/>
       <c r="S90" s="0"/>
       <c r="T90" s="0"/>
       <c r="U90" s="0"/>
       <c r="V90" s="0"/>
       <c r="W90" s="0"/>
@@ -21276,50 +23801,75 @@
       <c r="FZ90" s="0"/>
       <c r="GA90" s="0"/>
       <c r="GB90" s="0"/>
       <c r="GC90" s="0"/>
       <c r="GD90" s="0"/>
       <c r="GE90" s="0"/>
       <c r="GF90" s="0"/>
       <c r="GG90" s="0"/>
       <c r="GH90" s="0"/>
       <c r="GI90" s="0"/>
       <c r="GJ90" s="0"/>
       <c r="GK90" s="0"/>
       <c r="GL90" s="0"/>
       <c r="GM90" s="0"/>
       <c r="GN90" s="0"/>
       <c r="GO90" s="0"/>
       <c r="GP90" s="0"/>
       <c r="GQ90" s="0"/>
       <c r="GR90" s="0"/>
       <c r="GS90" s="0"/>
       <c r="GT90" s="0"/>
       <c r="GU90" s="0"/>
       <c r="GV90" s="0"/>
       <c r="GW90" s="0"/>
       <c r="GX90" s="0"/>
+      <c r="GY90" s="0"/>
+      <c r="GZ90" s="0"/>
+      <c r="HA90" s="0"/>
+      <c r="HB90" s="0"/>
+      <c r="HC90" s="0"/>
+      <c r="HD90" s="0"/>
+      <c r="HE90" s="0"/>
+      <c r="HF90" s="0"/>
+      <c r="HG90" s="0"/>
+      <c r="HH90" s="0"/>
+      <c r="HI90" s="0"/>
+      <c r="HJ90" s="0"/>
+      <c r="HK90" s="0"/>
+      <c r="HL90" s="0"/>
+      <c r="HM90" s="0"/>
+      <c r="HN90" s="0"/>
+      <c r="HO90" s="0"/>
+      <c r="HP90" s="0"/>
+      <c r="HQ90" s="0"/>
+      <c r="HR90" s="0"/>
+      <c r="HS90" s="0"/>
+      <c r="HT90" s="0"/>
+      <c r="HU90" s="0"/>
+      <c r="HV90" s="0"/>
+      <c r="HW90" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0"/>
       <c r="D91" s="0"/>
       <c r="E91" s="0"/>
       <c r="F91" s="0"/>
       <c r="G91" s="0"/>
       <c r="H91" s="0"/>
       <c r="I91" s="0"/>
       <c r="J91" s="0"/>
       <c r="K91" s="0"/>
       <c r="L91" s="0"/>
       <c r="M91" s="0"/>
       <c r="N91" s="0"/>
       <c r="O91" s="0"/>
       <c r="P91" s="0"/>
       <c r="Q91" s="0"/>
       <c r="R91" s="0"/>
       <c r="S91" s="0"/>
       <c r="T91" s="0"/>
       <c r="U91" s="0"/>
       <c r="V91" s="0"/>
       <c r="W91" s="0"/>
@@ -21484,50 +24034,75 @@
       <c r="FZ91" s="0"/>
       <c r="GA91" s="0"/>
       <c r="GB91" s="0"/>
       <c r="GC91" s="0"/>
       <c r="GD91" s="0"/>
       <c r="GE91" s="0"/>
       <c r="GF91" s="0"/>
       <c r="GG91" s="0"/>
       <c r="GH91" s="0"/>
       <c r="GI91" s="0"/>
       <c r="GJ91" s="0"/>
       <c r="GK91" s="0"/>
       <c r="GL91" s="0"/>
       <c r="GM91" s="0"/>
       <c r="GN91" s="0"/>
       <c r="GO91" s="0"/>
       <c r="GP91" s="0"/>
       <c r="GQ91" s="0"/>
       <c r="GR91" s="0"/>
       <c r="GS91" s="0"/>
       <c r="GT91" s="0"/>
       <c r="GU91" s="0"/>
       <c r="GV91" s="0"/>
       <c r="GW91" s="0"/>
       <c r="GX91" s="0"/>
+      <c r="GY91" s="0"/>
+      <c r="GZ91" s="0"/>
+      <c r="HA91" s="0"/>
+      <c r="HB91" s="0"/>
+      <c r="HC91" s="0"/>
+      <c r="HD91" s="0"/>
+      <c r="HE91" s="0"/>
+      <c r="HF91" s="0"/>
+      <c r="HG91" s="0"/>
+      <c r="HH91" s="0"/>
+      <c r="HI91" s="0"/>
+      <c r="HJ91" s="0"/>
+      <c r="HK91" s="0"/>
+      <c r="HL91" s="0"/>
+      <c r="HM91" s="0"/>
+      <c r="HN91" s="0"/>
+      <c r="HO91" s="0"/>
+      <c r="HP91" s="0"/>
+      <c r="HQ91" s="0"/>
+      <c r="HR91" s="0"/>
+      <c r="HS91" s="0"/>
+      <c r="HT91" s="0"/>
+      <c r="HU91" s="0"/>
+      <c r="HV91" s="0"/>
+      <c r="HW91" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0"/>
       <c r="D92" s="0"/>
       <c r="E92" s="0"/>
       <c r="F92" s="0"/>
       <c r="G92" s="0"/>
       <c r="H92" s="0"/>
       <c r="I92" s="0"/>
       <c r="J92" s="0"/>
       <c r="K92" s="0"/>
       <c r="L92" s="0"/>
       <c r="M92" s="0"/>
       <c r="N92" s="0"/>
       <c r="O92" s="0"/>
       <c r="P92" s="0"/>
       <c r="Q92" s="0"/>
       <c r="R92" s="0"/>
       <c r="S92" s="0"/>
       <c r="T92" s="0"/>
       <c r="U92" s="0"/>
       <c r="V92" s="0"/>
       <c r="W92" s="0"/>
@@ -21692,50 +24267,75 @@
       <c r="FZ92" s="0"/>
       <c r="GA92" s="0"/>
       <c r="GB92" s="0"/>
       <c r="GC92" s="0"/>
       <c r="GD92" s="0"/>
       <c r="GE92" s="0"/>
       <c r="GF92" s="0"/>
       <c r="GG92" s="0"/>
       <c r="GH92" s="0"/>
       <c r="GI92" s="0"/>
       <c r="GJ92" s="0"/>
       <c r="GK92" s="0"/>
       <c r="GL92" s="0"/>
       <c r="GM92" s="0"/>
       <c r="GN92" s="0"/>
       <c r="GO92" s="0"/>
       <c r="GP92" s="0"/>
       <c r="GQ92" s="0"/>
       <c r="GR92" s="0"/>
       <c r="GS92" s="0"/>
       <c r="GT92" s="0"/>
       <c r="GU92" s="0"/>
       <c r="GV92" s="0"/>
       <c r="GW92" s="0"/>
       <c r="GX92" s="0"/>
+      <c r="GY92" s="0"/>
+      <c r="GZ92" s="0"/>
+      <c r="HA92" s="0"/>
+      <c r="HB92" s="0"/>
+      <c r="HC92" s="0"/>
+      <c r="HD92" s="0"/>
+      <c r="HE92" s="0"/>
+      <c r="HF92" s="0"/>
+      <c r="HG92" s="0"/>
+      <c r="HH92" s="0"/>
+      <c r="HI92" s="0"/>
+      <c r="HJ92" s="0"/>
+      <c r="HK92" s="0"/>
+      <c r="HL92" s="0"/>
+      <c r="HM92" s="0"/>
+      <c r="HN92" s="0"/>
+      <c r="HO92" s="0"/>
+      <c r="HP92" s="0"/>
+      <c r="HQ92" s="0"/>
+      <c r="HR92" s="0"/>
+      <c r="HS92" s="0"/>
+      <c r="HT92" s="0"/>
+      <c r="HU92" s="0"/>
+      <c r="HV92" s="0"/>
+      <c r="HW92" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0"/>
       <c r="D93" s="0"/>
       <c r="E93" s="0"/>
       <c r="F93" s="0"/>
       <c r="G93" s="0"/>
       <c r="H93" s="0"/>
       <c r="I93" s="0"/>
       <c r="J93" s="0"/>
       <c r="K93" s="0"/>
       <c r="L93" s="0"/>
       <c r="M93" s="0"/>
       <c r="N93" s="0"/>
       <c r="O93" s="0"/>
       <c r="P93" s="0"/>
       <c r="Q93" s="0"/>
       <c r="R93" s="0"/>
       <c r="S93" s="0"/>
       <c r="T93" s="0"/>
       <c r="U93" s="0"/>
       <c r="V93" s="0"/>
       <c r="W93" s="0"/>
@@ -21900,50 +24500,75 @@
       <c r="FZ93" s="0"/>
       <c r="GA93" s="0"/>
       <c r="GB93" s="0"/>
       <c r="GC93" s="0"/>
       <c r="GD93" s="0"/>
       <c r="GE93" s="0"/>
       <c r="GF93" s="0"/>
       <c r="GG93" s="0"/>
       <c r="GH93" s="0"/>
       <c r="GI93" s="0"/>
       <c r="GJ93" s="0"/>
       <c r="GK93" s="0"/>
       <c r="GL93" s="0"/>
       <c r="GM93" s="0"/>
       <c r="GN93" s="0"/>
       <c r="GO93" s="0"/>
       <c r="GP93" s="0"/>
       <c r="GQ93" s="0"/>
       <c r="GR93" s="0"/>
       <c r="GS93" s="0"/>
       <c r="GT93" s="0"/>
       <c r="GU93" s="0"/>
       <c r="GV93" s="0"/>
       <c r="GW93" s="0"/>
       <c r="GX93" s="0"/>
+      <c r="GY93" s="0"/>
+      <c r="GZ93" s="0"/>
+      <c r="HA93" s="0"/>
+      <c r="HB93" s="0"/>
+      <c r="HC93" s="0"/>
+      <c r="HD93" s="0"/>
+      <c r="HE93" s="0"/>
+      <c r="HF93" s="0"/>
+      <c r="HG93" s="0"/>
+      <c r="HH93" s="0"/>
+      <c r="HI93" s="0"/>
+      <c r="HJ93" s="0"/>
+      <c r="HK93" s="0"/>
+      <c r="HL93" s="0"/>
+      <c r="HM93" s="0"/>
+      <c r="HN93" s="0"/>
+      <c r="HO93" s="0"/>
+      <c r="HP93" s="0"/>
+      <c r="HQ93" s="0"/>
+      <c r="HR93" s="0"/>
+      <c r="HS93" s="0"/>
+      <c r="HT93" s="0"/>
+      <c r="HU93" s="0"/>
+      <c r="HV93" s="0"/>
+      <c r="HW93" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0"/>
       <c r="D94" s="0"/>
       <c r="E94" s="0"/>
       <c r="F94" s="0"/>
       <c r="G94" s="0"/>
       <c r="H94" s="0"/>
       <c r="I94" s="0"/>
       <c r="J94" s="0"/>
       <c r="K94" s="0"/>
       <c r="L94" s="0"/>
       <c r="M94" s="0"/>
       <c r="N94" s="0"/>
       <c r="O94" s="0"/>
       <c r="P94" s="0"/>
       <c r="Q94" s="0"/>
       <c r="R94" s="0"/>
       <c r="S94" s="0"/>
       <c r="T94" s="0"/>
       <c r="U94" s="0"/>
       <c r="V94" s="0"/>
       <c r="W94" s="0"/>
@@ -22108,50 +24733,75 @@
       <c r="FZ94" s="0"/>
       <c r="GA94" s="0"/>
       <c r="GB94" s="0"/>
       <c r="GC94" s="0"/>
       <c r="GD94" s="0"/>
       <c r="GE94" s="0"/>
       <c r="GF94" s="0"/>
       <c r="GG94" s="0"/>
       <c r="GH94" s="0"/>
       <c r="GI94" s="0"/>
       <c r="GJ94" s="0"/>
       <c r="GK94" s="0"/>
       <c r="GL94" s="0"/>
       <c r="GM94" s="0"/>
       <c r="GN94" s="0"/>
       <c r="GO94" s="0"/>
       <c r="GP94" s="0"/>
       <c r="GQ94" s="0"/>
       <c r="GR94" s="0"/>
       <c r="GS94" s="0"/>
       <c r="GT94" s="0"/>
       <c r="GU94" s="0"/>
       <c r="GV94" s="0"/>
       <c r="GW94" s="0"/>
       <c r="GX94" s="0"/>
+      <c r="GY94" s="0"/>
+      <c r="GZ94" s="0"/>
+      <c r="HA94" s="0"/>
+      <c r="HB94" s="0"/>
+      <c r="HC94" s="0"/>
+      <c r="HD94" s="0"/>
+      <c r="HE94" s="0"/>
+      <c r="HF94" s="0"/>
+      <c r="HG94" s="0"/>
+      <c r="HH94" s="0"/>
+      <c r="HI94" s="0"/>
+      <c r="HJ94" s="0"/>
+      <c r="HK94" s="0"/>
+      <c r="HL94" s="0"/>
+      <c r="HM94" s="0"/>
+      <c r="HN94" s="0"/>
+      <c r="HO94" s="0"/>
+      <c r="HP94" s="0"/>
+      <c r="HQ94" s="0"/>
+      <c r="HR94" s="0"/>
+      <c r="HS94" s="0"/>
+      <c r="HT94" s="0"/>
+      <c r="HU94" s="0"/>
+      <c r="HV94" s="0"/>
+      <c r="HW94" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0"/>
       <c r="D95" s="0"/>
       <c r="E95" s="0"/>
       <c r="F95" s="0"/>
       <c r="G95" s="0"/>
       <c r="H95" s="0"/>
       <c r="I95" s="0"/>
       <c r="J95" s="0"/>
       <c r="K95" s="0"/>
       <c r="L95" s="0"/>
       <c r="M95" s="0"/>
       <c r="N95" s="0"/>
       <c r="O95" s="0"/>
       <c r="P95" s="0"/>
       <c r="Q95" s="0"/>
       <c r="R95" s="0"/>
       <c r="S95" s="0"/>
       <c r="T95" s="0"/>
       <c r="U95" s="0"/>
       <c r="V95" s="0"/>
       <c r="W95" s="0"/>
@@ -22316,50 +24966,75 @@
       <c r="FZ95" s="0"/>
       <c r="GA95" s="0"/>
       <c r="GB95" s="0"/>
       <c r="GC95" s="0"/>
       <c r="GD95" s="0"/>
       <c r="GE95" s="0"/>
       <c r="GF95" s="0"/>
       <c r="GG95" s="0"/>
       <c r="GH95" s="0"/>
       <c r="GI95" s="0"/>
       <c r="GJ95" s="0"/>
       <c r="GK95" s="0"/>
       <c r="GL95" s="0"/>
       <c r="GM95" s="0"/>
       <c r="GN95" s="0"/>
       <c r="GO95" s="0"/>
       <c r="GP95" s="0"/>
       <c r="GQ95" s="0"/>
       <c r="GR95" s="0"/>
       <c r="GS95" s="0"/>
       <c r="GT95" s="0"/>
       <c r="GU95" s="0"/>
       <c r="GV95" s="0"/>
       <c r="GW95" s="0"/>
       <c r="GX95" s="0"/>
+      <c r="GY95" s="0"/>
+      <c r="GZ95" s="0"/>
+      <c r="HA95" s="0"/>
+      <c r="HB95" s="0"/>
+      <c r="HC95" s="0"/>
+      <c r="HD95" s="0"/>
+      <c r="HE95" s="0"/>
+      <c r="HF95" s="0"/>
+      <c r="HG95" s="0"/>
+      <c r="HH95" s="0"/>
+      <c r="HI95" s="0"/>
+      <c r="HJ95" s="0"/>
+      <c r="HK95" s="0"/>
+      <c r="HL95" s="0"/>
+      <c r="HM95" s="0"/>
+      <c r="HN95" s="0"/>
+      <c r="HO95" s="0"/>
+      <c r="HP95" s="0"/>
+      <c r="HQ95" s="0"/>
+      <c r="HR95" s="0"/>
+      <c r="HS95" s="0"/>
+      <c r="HT95" s="0"/>
+      <c r="HU95" s="0"/>
+      <c r="HV95" s="0"/>
+      <c r="HW95" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0"/>
       <c r="D96" s="0"/>
       <c r="E96" s="0"/>
       <c r="F96" s="0"/>
       <c r="G96" s="0"/>
       <c r="H96" s="0"/>
       <c r="I96" s="0"/>
       <c r="J96" s="0"/>
       <c r="K96" s="0"/>
       <c r="L96" s="0"/>
       <c r="M96" s="0"/>
       <c r="N96" s="0"/>
       <c r="O96" s="0"/>
       <c r="P96" s="0"/>
       <c r="Q96" s="0"/>
       <c r="R96" s="0"/>
       <c r="S96" s="0"/>
       <c r="T96" s="0"/>
       <c r="U96" s="0"/>
       <c r="V96" s="0"/>
       <c r="W96" s="0"/>
@@ -22524,50 +25199,75 @@
       <c r="FZ96" s="0"/>
       <c r="GA96" s="0"/>
       <c r="GB96" s="0"/>
       <c r="GC96" s="0"/>
       <c r="GD96" s="0"/>
       <c r="GE96" s="0"/>
       <c r="GF96" s="0"/>
       <c r="GG96" s="0"/>
       <c r="GH96" s="0"/>
       <c r="GI96" s="0"/>
       <c r="GJ96" s="0"/>
       <c r="GK96" s="0"/>
       <c r="GL96" s="0"/>
       <c r="GM96" s="0"/>
       <c r="GN96" s="0"/>
       <c r="GO96" s="0"/>
       <c r="GP96" s="0"/>
       <c r="GQ96" s="0"/>
       <c r="GR96" s="0"/>
       <c r="GS96" s="0"/>
       <c r="GT96" s="0"/>
       <c r="GU96" s="0"/>
       <c r="GV96" s="0"/>
       <c r="GW96" s="0"/>
       <c r="GX96" s="0"/>
+      <c r="GY96" s="0"/>
+      <c r="GZ96" s="0"/>
+      <c r="HA96" s="0"/>
+      <c r="HB96" s="0"/>
+      <c r="HC96" s="0"/>
+      <c r="HD96" s="0"/>
+      <c r="HE96" s="0"/>
+      <c r="HF96" s="0"/>
+      <c r="HG96" s="0"/>
+      <c r="HH96" s="0"/>
+      <c r="HI96" s="0"/>
+      <c r="HJ96" s="0"/>
+      <c r="HK96" s="0"/>
+      <c r="HL96" s="0"/>
+      <c r="HM96" s="0"/>
+      <c r="HN96" s="0"/>
+      <c r="HO96" s="0"/>
+      <c r="HP96" s="0"/>
+      <c r="HQ96" s="0"/>
+      <c r="HR96" s="0"/>
+      <c r="HS96" s="0"/>
+      <c r="HT96" s="0"/>
+      <c r="HU96" s="0"/>
+      <c r="HV96" s="0"/>
+      <c r="HW96" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0"/>
       <c r="D97" s="0"/>
       <c r="E97" s="0"/>
       <c r="F97" s="0"/>
       <c r="G97" s="0"/>
       <c r="H97" s="0"/>
       <c r="I97" s="0"/>
       <c r="J97" s="0"/>
       <c r="K97" s="0"/>
       <c r="L97" s="0"/>
       <c r="M97" s="0"/>
       <c r="N97" s="0"/>
       <c r="O97" s="0"/>
       <c r="P97" s="0"/>
       <c r="Q97" s="0"/>
       <c r="R97" s="0"/>
       <c r="S97" s="0"/>
       <c r="T97" s="0"/>
       <c r="U97" s="0"/>
       <c r="V97" s="0"/>
       <c r="W97" s="0"/>
@@ -22732,50 +25432,75 @@
       <c r="FZ97" s="0"/>
       <c r="GA97" s="0"/>
       <c r="GB97" s="0"/>
       <c r="GC97" s="0"/>
       <c r="GD97" s="0"/>
       <c r="GE97" s="0"/>
       <c r="GF97" s="0"/>
       <c r="GG97" s="0"/>
       <c r="GH97" s="0"/>
       <c r="GI97" s="0"/>
       <c r="GJ97" s="0"/>
       <c r="GK97" s="0"/>
       <c r="GL97" s="0"/>
       <c r="GM97" s="0"/>
       <c r="GN97" s="0"/>
       <c r="GO97" s="0"/>
       <c r="GP97" s="0"/>
       <c r="GQ97" s="0"/>
       <c r="GR97" s="0"/>
       <c r="GS97" s="0"/>
       <c r="GT97" s="0"/>
       <c r="GU97" s="0"/>
       <c r="GV97" s="0"/>
       <c r="GW97" s="0"/>
       <c r="GX97" s="0"/>
+      <c r="GY97" s="0"/>
+      <c r="GZ97" s="0"/>
+      <c r="HA97" s="0"/>
+      <c r="HB97" s="0"/>
+      <c r="HC97" s="0"/>
+      <c r="HD97" s="0"/>
+      <c r="HE97" s="0"/>
+      <c r="HF97" s="0"/>
+      <c r="HG97" s="0"/>
+      <c r="HH97" s="0"/>
+      <c r="HI97" s="0"/>
+      <c r="HJ97" s="0"/>
+      <c r="HK97" s="0"/>
+      <c r="HL97" s="0"/>
+      <c r="HM97" s="0"/>
+      <c r="HN97" s="0"/>
+      <c r="HO97" s="0"/>
+      <c r="HP97" s="0"/>
+      <c r="HQ97" s="0"/>
+      <c r="HR97" s="0"/>
+      <c r="HS97" s="0"/>
+      <c r="HT97" s="0"/>
+      <c r="HU97" s="0"/>
+      <c r="HV97" s="0"/>
+      <c r="HW97" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0"/>
       <c r="D98" s="0"/>
       <c r="E98" s="0"/>
       <c r="F98" s="0"/>
       <c r="G98" s="0"/>
       <c r="H98" s="0"/>
       <c r="I98" s="0"/>
       <c r="J98" s="0"/>
       <c r="K98" s="0"/>
       <c r="L98" s="0"/>
       <c r="M98" s="0"/>
       <c r="N98" s="0"/>
       <c r="O98" s="0"/>
       <c r="P98" s="0"/>
       <c r="Q98" s="0"/>
       <c r="R98" s="0"/>
       <c r="S98" s="0"/>
       <c r="T98" s="0"/>
       <c r="U98" s="0"/>
       <c r="V98" s="0"/>
       <c r="W98" s="0"/>
@@ -22940,50 +25665,75 @@
       <c r="FZ98" s="0"/>
       <c r="GA98" s="0"/>
       <c r="GB98" s="0"/>
       <c r="GC98" s="0"/>
       <c r="GD98" s="0"/>
       <c r="GE98" s="0"/>
       <c r="GF98" s="0"/>
       <c r="GG98" s="0"/>
       <c r="GH98" s="0"/>
       <c r="GI98" s="0"/>
       <c r="GJ98" s="0"/>
       <c r="GK98" s="0"/>
       <c r="GL98" s="0"/>
       <c r="GM98" s="0"/>
       <c r="GN98" s="0"/>
       <c r="GO98" s="0"/>
       <c r="GP98" s="0"/>
       <c r="GQ98" s="0"/>
       <c r="GR98" s="0"/>
       <c r="GS98" s="0"/>
       <c r="GT98" s="0"/>
       <c r="GU98" s="0"/>
       <c r="GV98" s="0"/>
       <c r="GW98" s="0"/>
       <c r="GX98" s="0"/>
+      <c r="GY98" s="0"/>
+      <c r="GZ98" s="0"/>
+      <c r="HA98" s="0"/>
+      <c r="HB98" s="0"/>
+      <c r="HC98" s="0"/>
+      <c r="HD98" s="0"/>
+      <c r="HE98" s="0"/>
+      <c r="HF98" s="0"/>
+      <c r="HG98" s="0"/>
+      <c r="HH98" s="0"/>
+      <c r="HI98" s="0"/>
+      <c r="HJ98" s="0"/>
+      <c r="HK98" s="0"/>
+      <c r="HL98" s="0"/>
+      <c r="HM98" s="0"/>
+      <c r="HN98" s="0"/>
+      <c r="HO98" s="0"/>
+      <c r="HP98" s="0"/>
+      <c r="HQ98" s="0"/>
+      <c r="HR98" s="0"/>
+      <c r="HS98" s="0"/>
+      <c r="HT98" s="0"/>
+      <c r="HU98" s="0"/>
+      <c r="HV98" s="0"/>
+      <c r="HW98" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0"/>
       <c r="D99" s="0"/>
       <c r="E99" s="0"/>
       <c r="F99" s="0"/>
       <c r="G99" s="0"/>
       <c r="H99" s="0"/>
       <c r="I99" s="0"/>
       <c r="J99" s="0"/>
       <c r="K99" s="0"/>
       <c r="L99" s="0"/>
       <c r="M99" s="0"/>
       <c r="N99" s="0"/>
       <c r="O99" s="0"/>
       <c r="P99" s="0"/>
       <c r="Q99" s="0"/>
       <c r="R99" s="0"/>
       <c r="S99" s="0"/>
       <c r="T99" s="0"/>
       <c r="U99" s="0"/>
       <c r="V99" s="0"/>
       <c r="W99" s="0"/>
@@ -23148,50 +25898,75 @@
       <c r="FZ99" s="0"/>
       <c r="GA99" s="0"/>
       <c r="GB99" s="0"/>
       <c r="GC99" s="0"/>
       <c r="GD99" s="0"/>
       <c r="GE99" s="0"/>
       <c r="GF99" s="0"/>
       <c r="GG99" s="0"/>
       <c r="GH99" s="0"/>
       <c r="GI99" s="0"/>
       <c r="GJ99" s="0"/>
       <c r="GK99" s="0"/>
       <c r="GL99" s="0"/>
       <c r="GM99" s="0"/>
       <c r="GN99" s="0"/>
       <c r="GO99" s="0"/>
       <c r="GP99" s="0"/>
       <c r="GQ99" s="0"/>
       <c r="GR99" s="0"/>
       <c r="GS99" s="0"/>
       <c r="GT99" s="0"/>
       <c r="GU99" s="0"/>
       <c r="GV99" s="0"/>
       <c r="GW99" s="0"/>
       <c r="GX99" s="0"/>
+      <c r="GY99" s="0"/>
+      <c r="GZ99" s="0"/>
+      <c r="HA99" s="0"/>
+      <c r="HB99" s="0"/>
+      <c r="HC99" s="0"/>
+      <c r="HD99" s="0"/>
+      <c r="HE99" s="0"/>
+      <c r="HF99" s="0"/>
+      <c r="HG99" s="0"/>
+      <c r="HH99" s="0"/>
+      <c r="HI99" s="0"/>
+      <c r="HJ99" s="0"/>
+      <c r="HK99" s="0"/>
+      <c r="HL99" s="0"/>
+      <c r="HM99" s="0"/>
+      <c r="HN99" s="0"/>
+      <c r="HO99" s="0"/>
+      <c r="HP99" s="0"/>
+      <c r="HQ99" s="0"/>
+      <c r="HR99" s="0"/>
+      <c r="HS99" s="0"/>
+      <c r="HT99" s="0"/>
+      <c r="HU99" s="0"/>
+      <c r="HV99" s="0"/>
+      <c r="HW99" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0"/>
       <c r="D100" s="0"/>
       <c r="E100" s="0"/>
       <c r="F100" s="0"/>
       <c r="G100" s="0"/>
       <c r="H100" s="0"/>
       <c r="I100" s="0"/>
       <c r="J100" s="0"/>
       <c r="K100" s="0"/>
       <c r="L100" s="0"/>
       <c r="M100" s="0"/>
       <c r="N100" s="0"/>
       <c r="O100" s="0"/>
       <c r="P100" s="0"/>
       <c r="Q100" s="0"/>
       <c r="R100" s="0"/>
       <c r="S100" s="0"/>
       <c r="T100" s="0"/>
       <c r="U100" s="0"/>
       <c r="V100" s="0"/>
       <c r="W100" s="0"/>
@@ -23356,50 +26131,75 @@
       <c r="FZ100" s="0"/>
       <c r="GA100" s="0"/>
       <c r="GB100" s="0"/>
       <c r="GC100" s="0"/>
       <c r="GD100" s="0"/>
       <c r="GE100" s="0"/>
       <c r="GF100" s="0"/>
       <c r="GG100" s="0"/>
       <c r="GH100" s="0"/>
       <c r="GI100" s="0"/>
       <c r="GJ100" s="0"/>
       <c r="GK100" s="0"/>
       <c r="GL100" s="0"/>
       <c r="GM100" s="0"/>
       <c r="GN100" s="0"/>
       <c r="GO100" s="0"/>
       <c r="GP100" s="0"/>
       <c r="GQ100" s="0"/>
       <c r="GR100" s="0"/>
       <c r="GS100" s="0"/>
       <c r="GT100" s="0"/>
       <c r="GU100" s="0"/>
       <c r="GV100" s="0"/>
       <c r="GW100" s="0"/>
       <c r="GX100" s="0"/>
+      <c r="GY100" s="0"/>
+      <c r="GZ100" s="0"/>
+      <c r="HA100" s="0"/>
+      <c r="HB100" s="0"/>
+      <c r="HC100" s="0"/>
+      <c r="HD100" s="0"/>
+      <c r="HE100" s="0"/>
+      <c r="HF100" s="0"/>
+      <c r="HG100" s="0"/>
+      <c r="HH100" s="0"/>
+      <c r="HI100" s="0"/>
+      <c r="HJ100" s="0"/>
+      <c r="HK100" s="0"/>
+      <c r="HL100" s="0"/>
+      <c r="HM100" s="0"/>
+      <c r="HN100" s="0"/>
+      <c r="HO100" s="0"/>
+      <c r="HP100" s="0"/>
+      <c r="HQ100" s="0"/>
+      <c r="HR100" s="0"/>
+      <c r="HS100" s="0"/>
+      <c r="HT100" s="0"/>
+      <c r="HU100" s="0"/>
+      <c r="HV100" s="0"/>
+      <c r="HW100" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>