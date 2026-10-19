--- v1 (2026-09-04)
+++ v2 (2026-10-19)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:HW100"/>
+  <dimension ref="A1:KH100"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Dátum</t>
         </is>
       </c>
       <c r="B1" s="0"/>
       <c r="C1" s="0"/>
       <c r="D1" s="0"/>
       <c r="E1" s="0"/>
       <c r="F1" s="0" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
@@ -1252,51 +1252,366 @@
       <c r="HR1" s="0" t="inlineStr">
         <is>
           <t>2026-08-09</t>
         </is>
       </c>
       <c r="HS1" s="0" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="HT1" s="0" t="inlineStr">
         <is>
           <t>2026-08-11</t>
         </is>
       </c>
       <c r="HU1" s="0" t="inlineStr">
         <is>
           <t>2026-08-12</t>
         </is>
       </c>
       <c r="HV1" s="0" t="inlineStr">
         <is>
           <t>2026-08-13</t>
         </is>
       </c>
-      <c r="HW1" s="0"/>
+      <c r="HW1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="HX1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="HY1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="HZ1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="IA1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="IB1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="IC1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="ID1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="IE1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="IF1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="IG1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="IH1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="II1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="IJ1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="IK1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="IL1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-29</t>
+        </is>
+      </c>
+      <c r="IM1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="IN1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="IO1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="IP1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="IQ1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
+      <c r="IR1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="IS1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="IT1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-06</t>
+        </is>
+      </c>
+      <c r="IU1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="IV1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="IW1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="IX1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-10</t>
+        </is>
+      </c>
+      <c r="IY1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-11</t>
+        </is>
+      </c>
+      <c r="IZ1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-12</t>
+        </is>
+      </c>
+      <c r="JA1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-13</t>
+        </is>
+      </c>
+      <c r="JB1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="JC1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-15</t>
+        </is>
+      </c>
+      <c r="JD1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-16</t>
+        </is>
+      </c>
+      <c r="JE1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-17</t>
+        </is>
+      </c>
+      <c r="JF1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="JG1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-19</t>
+        </is>
+      </c>
+      <c r="JH1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-20</t>
+        </is>
+      </c>
+      <c r="JI1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="JJ1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="JK1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="JL1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="JM1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-25</t>
+        </is>
+      </c>
+      <c r="JN1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
+      <c r="JO1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+      <c r="JP1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="JQ1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-29</t>
+        </is>
+      </c>
+      <c r="JR1" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="JS1" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="JT1" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="JU1" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="JV1" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="JW1" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="JX1" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-06</t>
+        </is>
+      </c>
+      <c r="JY1" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-07</t>
+        </is>
+      </c>
+      <c r="JZ1" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-08</t>
+        </is>
+      </c>
+      <c r="KA1" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-09</t>
+        </is>
+      </c>
+      <c r="KB1" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-10</t>
+        </is>
+      </c>
+      <c r="KC1" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-11</t>
+        </is>
+      </c>
+      <c r="KD1" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="KE1" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-13</t>
+        </is>
+      </c>
+      <c r="KF1" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-14</t>
+        </is>
+      </c>
+      <c r="KG1" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-15</t>
+        </is>
+      </c>
+      <c r="KH1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0"/>
       <c r="D2" s="0"/>
       <c r="E2" s="0"/>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>2026-01-01</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>2026-01-02</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>2026-01-03</t>
         </is>
@@ -2389,51 +2704,366 @@
       <c r="HR2" s="0" t="inlineStr">
         <is>
           <t>2026-08-09</t>
         </is>
       </c>
       <c r="HS2" s="0" t="inlineStr">
         <is>
           <t>2026-08-10</t>
         </is>
       </c>
       <c r="HT2" s="0" t="inlineStr">
         <is>
           <t>2026-08-11</t>
         </is>
       </c>
       <c r="HU2" s="0" t="inlineStr">
         <is>
           <t>2026-08-12</t>
         </is>
       </c>
       <c r="HV2" s="0" t="inlineStr">
         <is>
           <t>2026-08-13</t>
         </is>
       </c>
-      <c r="HW2" s="0"/>
+      <c r="HW2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-14</t>
+        </is>
+      </c>
+      <c r="HX2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-15</t>
+        </is>
+      </c>
+      <c r="HY2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-16</t>
+        </is>
+      </c>
+      <c r="HZ2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-17</t>
+        </is>
+      </c>
+      <c r="IA2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-18</t>
+        </is>
+      </c>
+      <c r="IB2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-19</t>
+        </is>
+      </c>
+      <c r="IC2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-20</t>
+        </is>
+      </c>
+      <c r="ID2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-21</t>
+        </is>
+      </c>
+      <c r="IE2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-22</t>
+        </is>
+      </c>
+      <c r="IF2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-23</t>
+        </is>
+      </c>
+      <c r="IG2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-24</t>
+        </is>
+      </c>
+      <c r="IH2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-25</t>
+        </is>
+      </c>
+      <c r="II2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-26</t>
+        </is>
+      </c>
+      <c r="IJ2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-27</t>
+        </is>
+      </c>
+      <c r="IK2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-28</t>
+        </is>
+      </c>
+      <c r="IL2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-29</t>
+        </is>
+      </c>
+      <c r="IM2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-30</t>
+        </is>
+      </c>
+      <c r="IN2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08-31</t>
+        </is>
+      </c>
+      <c r="IO2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-01</t>
+        </is>
+      </c>
+      <c r="IP2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-02</t>
+        </is>
+      </c>
+      <c r="IQ2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-03</t>
+        </is>
+      </c>
+      <c r="IR2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="IS2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-05</t>
+        </is>
+      </c>
+      <c r="IT2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-06</t>
+        </is>
+      </c>
+      <c r="IU2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-07</t>
+        </is>
+      </c>
+      <c r="IV2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-08</t>
+        </is>
+      </c>
+      <c r="IW2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-09</t>
+        </is>
+      </c>
+      <c r="IX2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-10</t>
+        </is>
+      </c>
+      <c r="IY2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-11</t>
+        </is>
+      </c>
+      <c r="IZ2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-12</t>
+        </is>
+      </c>
+      <c r="JA2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-13</t>
+        </is>
+      </c>
+      <c r="JB2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-14</t>
+        </is>
+      </c>
+      <c r="JC2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-15</t>
+        </is>
+      </c>
+      <c r="JD2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-16</t>
+        </is>
+      </c>
+      <c r="JE2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-17</t>
+        </is>
+      </c>
+      <c r="JF2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-18</t>
+        </is>
+      </c>
+      <c r="JG2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-19</t>
+        </is>
+      </c>
+      <c r="JH2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-20</t>
+        </is>
+      </c>
+      <c r="JI2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-21</t>
+        </is>
+      </c>
+      <c r="JJ2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-22</t>
+        </is>
+      </c>
+      <c r="JK2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-23</t>
+        </is>
+      </c>
+      <c r="JL2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-24</t>
+        </is>
+      </c>
+      <c r="JM2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-25</t>
+        </is>
+      </c>
+      <c r="JN2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-26</t>
+        </is>
+      </c>
+      <c r="JO2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-27</t>
+        </is>
+      </c>
+      <c r="JP2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-28</t>
+        </is>
+      </c>
+      <c r="JQ2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-29</t>
+        </is>
+      </c>
+      <c r="JR2" s="0" t="inlineStr">
+        <is>
+          <t>2026-09-30</t>
+        </is>
+      </c>
+      <c r="JS2" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-01</t>
+        </is>
+      </c>
+      <c r="JT2" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-02</t>
+        </is>
+      </c>
+      <c r="JU2" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-03</t>
+        </is>
+      </c>
+      <c r="JV2" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-04</t>
+        </is>
+      </c>
+      <c r="JW2" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-05</t>
+        </is>
+      </c>
+      <c r="JX2" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-06</t>
+        </is>
+      </c>
+      <c r="JY2" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-07</t>
+        </is>
+      </c>
+      <c r="JZ2" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-08</t>
+        </is>
+      </c>
+      <c r="KA2" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-09</t>
+        </is>
+      </c>
+      <c r="KB2" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-10</t>
+        </is>
+      </c>
+      <c r="KC2" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-11</t>
+        </is>
+      </c>
+      <c r="KD2" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-12</t>
+        </is>
+      </c>
+      <c r="KE2" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-13</t>
+        </is>
+      </c>
+      <c r="KF2" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-14</t>
+        </is>
+      </c>
+      <c r="KG2" s="0" t="inlineStr">
+        <is>
+          <t>2026-10-15</t>
+        </is>
+      </c>
+      <c r="KH2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Počet dopravných prostriedkov</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Number of vehicles</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>number</t>
         </is>
       </c>
       <c r="E3" s="0"/>
       <c r="F3" s="0" t="n">
         <v>0</v>
@@ -3088,51 +3718,240 @@
       </c>
       <c r="HO3" s="0" t="n">
         <v>775</v>
       </c>
       <c r="HP3" s="0" t="n">
         <v>781</v>
       </c>
       <c r="HQ3" s="0" t="n">
         <v>783</v>
       </c>
       <c r="HR3" s="0" t="n">
         <v>784</v>
       </c>
       <c r="HS3" s="0" t="n">
         <v>789</v>
       </c>
       <c r="HT3" s="0" t="n">
         <v>789</v>
       </c>
       <c r="HU3" s="0" t="n">
         <v>794</v>
       </c>
       <c r="HV3" s="0" t="n">
         <v>796</v>
       </c>
-      <c r="HW3" s="0"/>
+      <c r="HW3" s="0" t="n">
+        <v>797</v>
+      </c>
+      <c r="HX3" s="0" t="n">
+        <v>797</v>
+      </c>
+      <c r="HY3" s="0" t="n">
+        <v>798</v>
+      </c>
+      <c r="HZ3" s="0" t="n">
+        <v>801</v>
+      </c>
+      <c r="IA3" s="0" t="n">
+        <v>803</v>
+      </c>
+      <c r="IB3" s="0" t="n">
+        <v>810</v>
+      </c>
+      <c r="IC3" s="0" t="n">
+        <v>811</v>
+      </c>
+      <c r="ID3" s="0" t="n">
+        <v>813</v>
+      </c>
+      <c r="IE3" s="0" t="n">
+        <v>826</v>
+      </c>
+      <c r="IF3" s="0" t="n">
+        <v>829</v>
+      </c>
+      <c r="IG3" s="0" t="n">
+        <v>835</v>
+      </c>
+      <c r="IH3" s="0" t="n">
+        <v>835</v>
+      </c>
+      <c r="II3" s="0" t="n">
+        <v>842</v>
+      </c>
+      <c r="IJ3" s="0" t="n">
+        <v>845</v>
+      </c>
+      <c r="IK3" s="0" t="n">
+        <v>855</v>
+      </c>
+      <c r="IL3" s="0" t="n">
+        <v>858</v>
+      </c>
+      <c r="IM3" s="0" t="n">
+        <v>858</v>
+      </c>
+      <c r="IN3" s="0" t="n">
+        <v>859</v>
+      </c>
+      <c r="IO3" s="0" t="n">
+        <v>860</v>
+      </c>
+      <c r="IP3" s="0" t="n">
+        <v>862</v>
+      </c>
+      <c r="IQ3" s="0" t="n">
+        <v>870</v>
+      </c>
+      <c r="IR3" s="0" t="n">
+        <v>871</v>
+      </c>
+      <c r="IS3" s="0" t="n">
+        <v>877</v>
+      </c>
+      <c r="IT3" s="0" t="n">
+        <v>878</v>
+      </c>
+      <c r="IU3" s="0" t="n">
+        <v>884</v>
+      </c>
+      <c r="IV3" s="0" t="n">
+        <v>888</v>
+      </c>
+      <c r="IW3" s="0" t="n">
+        <v>890</v>
+      </c>
+      <c r="IX3" s="0" t="n">
+        <v>891</v>
+      </c>
+      <c r="IY3" s="0" t="n">
+        <v>892</v>
+      </c>
+      <c r="IZ3" s="0" t="n">
+        <v>900</v>
+      </c>
+      <c r="JA3" s="0" t="n">
+        <v>903</v>
+      </c>
+      <c r="JB3" s="0" t="n">
+        <v>903</v>
+      </c>
+      <c r="JC3" s="0" t="n">
+        <v>903</v>
+      </c>
+      <c r="JD3" s="0" t="n">
+        <v>906</v>
+      </c>
+      <c r="JE3" s="0" t="n">
+        <v>917</v>
+      </c>
+      <c r="JF3" s="0" t="n">
+        <v>922</v>
+      </c>
+      <c r="JG3" s="0" t="n">
+        <v>928</v>
+      </c>
+      <c r="JH3" s="0" t="n">
+        <v>928</v>
+      </c>
+      <c r="JI3" s="0" t="n">
+        <v>932</v>
+      </c>
+      <c r="JJ3" s="0" t="n">
+        <v>933</v>
+      </c>
+      <c r="JK3" s="0" t="n">
+        <v>934</v>
+      </c>
+      <c r="JL3" s="0" t="n">
+        <v>942</v>
+      </c>
+      <c r="JM3" s="0" t="n">
+        <v>942</v>
+      </c>
+      <c r="JN3" s="0" t="n">
+        <v>954</v>
+      </c>
+      <c r="JO3" s="0" t="n">
+        <v>955</v>
+      </c>
+      <c r="JP3" s="0" t="n">
+        <v>960</v>
+      </c>
+      <c r="JQ3" s="0" t="n">
+        <v>960</v>
+      </c>
+      <c r="JR3" s="0" t="n">
+        <v>963</v>
+      </c>
+      <c r="JS3" s="0" t="n">
+        <v>971</v>
+      </c>
+      <c r="JT3" s="0" t="n">
+        <v>973</v>
+      </c>
+      <c r="JU3" s="0" t="n">
+        <v>977</v>
+      </c>
+      <c r="JV3" s="0" t="n">
+        <v>979</v>
+      </c>
+      <c r="JW3" s="0" t="n">
+        <v>983</v>
+      </c>
+      <c r="JX3" s="0" t="n">
+        <v>984</v>
+      </c>
+      <c r="JY3" s="0" t="n">
+        <v>985</v>
+      </c>
+      <c r="JZ3" s="0" t="n">
+        <v>986</v>
+      </c>
+      <c r="KA3" s="0" t="n">
+        <v>986</v>
+      </c>
+      <c r="KB3" s="0" t="n">
+        <v>989</v>
+      </c>
+      <c r="KC3" s="0" t="n">
+        <v>990</v>
+      </c>
+      <c r="KD3" s="0" t="n">
+        <v>993</v>
+      </c>
+      <c r="KE3" s="0" t="n">
+        <v>997</v>
+      </c>
+      <c r="KF3" s="0" t="n">
+        <v>999</v>
+      </c>
+      <c r="KG3" s="0" t="n">
+        <v>1011</v>
+      </c>
+      <c r="KH3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Množstvo prepraveného tovaru</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Amount of goods transported</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E4" s="0"/>
       <c r="F4" s="0" t="n">
         <v>0</v>
@@ -3787,51 +4606,240 @@
       </c>
       <c r="HO4" s="0" t="n">
         <v>2265862</v>
       </c>
       <c r="HP4" s="0" t="n">
         <v>2269025</v>
       </c>
       <c r="HQ4" s="0" t="n">
         <v>2270051</v>
       </c>
       <c r="HR4" s="0" t="n">
         <v>2270289</v>
       </c>
       <c r="HS4" s="0" t="n">
         <v>2307557</v>
       </c>
       <c r="HT4" s="0" t="n">
         <v>2307557</v>
       </c>
       <c r="HU4" s="0" t="n">
         <v>2329838</v>
       </c>
       <c r="HV4" s="0" t="n">
         <v>2330600</v>
       </c>
-      <c r="HW4" s="0"/>
+      <c r="HW4" s="0" t="n">
+        <v>2331006</v>
+      </c>
+      <c r="HX4" s="0" t="n">
+        <v>2331006</v>
+      </c>
+      <c r="HY4" s="0" t="n">
+        <v>2332006</v>
+      </c>
+      <c r="HZ4" s="0" t="n">
+        <v>2344046</v>
+      </c>
+      <c r="IA4" s="0" t="n">
+        <v>2344751</v>
+      </c>
+      <c r="IB4" s="0" t="n">
+        <v>2347629</v>
+      </c>
+      <c r="IC4" s="0" t="n">
+        <v>2348032</v>
+      </c>
+      <c r="ID4" s="0" t="n">
+        <v>2348337</v>
+      </c>
+      <c r="IE4" s="0" t="n">
+        <v>2348572</v>
+      </c>
+      <c r="IF4" s="0" t="n">
+        <v>2349472</v>
+      </c>
+      <c r="IG4" s="0" t="n">
+        <v>2385023</v>
+      </c>
+      <c r="IH4" s="0" t="n">
+        <v>2385023</v>
+      </c>
+      <c r="II4" s="0" t="n">
+        <v>2386244</v>
+      </c>
+      <c r="IJ4" s="0" t="n">
+        <v>2387656</v>
+      </c>
+      <c r="IK4" s="0" t="n">
+        <v>2398015</v>
+      </c>
+      <c r="IL4" s="0" t="n">
+        <v>2399095</v>
+      </c>
+      <c r="IM4" s="0" t="n">
+        <v>2399095</v>
+      </c>
+      <c r="IN4" s="0" t="n">
+        <v>2399945</v>
+      </c>
+      <c r="IO4" s="0" t="n">
+        <v>2401204</v>
+      </c>
+      <c r="IP4" s="0" t="n">
+        <v>2402962</v>
+      </c>
+      <c r="IQ4" s="0" t="n">
+        <v>2417740</v>
+      </c>
+      <c r="IR4" s="0" t="n">
+        <v>2418090</v>
+      </c>
+      <c r="IS4" s="0" t="n">
+        <v>2430617</v>
+      </c>
+      <c r="IT4" s="0" t="n">
+        <v>2437617</v>
+      </c>
+      <c r="IU4" s="0" t="n">
+        <v>2464254</v>
+      </c>
+      <c r="IV4" s="0" t="n">
+        <v>2486679</v>
+      </c>
+      <c r="IW4" s="0" t="n">
+        <v>2500077</v>
+      </c>
+      <c r="IX4" s="0" t="n">
+        <v>2501431</v>
+      </c>
+      <c r="IY4" s="0" t="n">
+        <v>2502291</v>
+      </c>
+      <c r="IZ4" s="0" t="n">
+        <v>2506197</v>
+      </c>
+      <c r="JA4" s="0" t="n">
+        <v>2521464</v>
+      </c>
+      <c r="JB4" s="0" t="n">
+        <v>2521464</v>
+      </c>
+      <c r="JC4" s="0" t="n">
+        <v>2521464</v>
+      </c>
+      <c r="JD4" s="0" t="n">
+        <v>2531333</v>
+      </c>
+      <c r="JE4" s="0" t="n">
+        <v>2568334</v>
+      </c>
+      <c r="JF4" s="0" t="n">
+        <v>2576080</v>
+      </c>
+      <c r="JG4" s="0" t="n">
+        <v>2579849</v>
+      </c>
+      <c r="JH4" s="0" t="n">
+        <v>2579849</v>
+      </c>
+      <c r="JI4" s="0" t="n">
+        <v>2586008</v>
+      </c>
+      <c r="JJ4" s="0" t="n">
+        <v>2586911</v>
+      </c>
+      <c r="JK4" s="0" t="n">
+        <v>2587811</v>
+      </c>
+      <c r="JL4" s="0" t="n">
+        <v>2596733</v>
+      </c>
+      <c r="JM4" s="0" t="n">
+        <v>2596733</v>
+      </c>
+      <c r="JN4" s="0" t="n">
+        <v>2621269</v>
+      </c>
+      <c r="JO4" s="0" t="n">
+        <v>2623253</v>
+      </c>
+      <c r="JP4" s="0" t="n">
+        <v>2651340</v>
+      </c>
+      <c r="JQ4" s="0" t="n">
+        <v>2651340</v>
+      </c>
+      <c r="JR4" s="0" t="n">
+        <v>2654015</v>
+      </c>
+      <c r="JS4" s="0" t="n">
+        <v>2695614</v>
+      </c>
+      <c r="JT4" s="0" t="n">
+        <v>2731554</v>
+      </c>
+      <c r="JU4" s="0" t="n">
+        <v>2741698</v>
+      </c>
+      <c r="JV4" s="0" t="n">
+        <v>2755198</v>
+      </c>
+      <c r="JW4" s="0" t="n">
+        <v>2787023</v>
+      </c>
+      <c r="JX4" s="0" t="n">
+        <v>2787305</v>
+      </c>
+      <c r="JY4" s="0" t="n">
+        <v>2788205</v>
+      </c>
+      <c r="JZ4" s="0" t="n">
+        <v>2788587</v>
+      </c>
+      <c r="KA4" s="0" t="n">
+        <v>2788587</v>
+      </c>
+      <c r="KB4" s="0" t="n">
+        <v>2790678</v>
+      </c>
+      <c r="KC4" s="0" t="n">
+        <v>2790819</v>
+      </c>
+      <c r="KD4" s="0" t="n">
+        <v>2817215</v>
+      </c>
+      <c r="KE4" s="0" t="n">
+        <v>2819158</v>
+      </c>
+      <c r="KF4" s="0" t="n">
+        <v>2831223</v>
+      </c>
+      <c r="KG4" s="0" t="n">
+        <v>2882709</v>
+      </c>
+      <c r="KH4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0"/>
       <c r="D5" s="0"/>
       <c r="E5" s="0"/>
       <c r="F5" s="0"/>
       <c r="G5" s="0"/>
       <c r="H5" s="0"/>
       <c r="I5" s="0"/>
       <c r="J5" s="0"/>
       <c r="K5" s="0"/>
       <c r="L5" s="0"/>
       <c r="M5" s="0"/>
       <c r="N5" s="0"/>
       <c r="O5" s="0"/>
       <c r="P5" s="0"/>
       <c r="Q5" s="0"/>
       <c r="R5" s="0"/>
       <c r="S5" s="0"/>
       <c r="T5" s="0"/>
       <c r="U5" s="0"/>
       <c r="V5" s="0"/>
       <c r="W5" s="0"/>
@@ -4021,50 +5029,113 @@
       <c r="GY5" s="0"/>
       <c r="GZ5" s="0"/>
       <c r="HA5" s="0"/>
       <c r="HB5" s="0"/>
       <c r="HC5" s="0"/>
       <c r="HD5" s="0"/>
       <c r="HE5" s="0"/>
       <c r="HF5" s="0"/>
       <c r="HG5" s="0"/>
       <c r="HH5" s="0"/>
       <c r="HI5" s="0"/>
       <c r="HJ5" s="0"/>
       <c r="HK5" s="0"/>
       <c r="HL5" s="0"/>
       <c r="HM5" s="0"/>
       <c r="HN5" s="0"/>
       <c r="HO5" s="0"/>
       <c r="HP5" s="0"/>
       <c r="HQ5" s="0"/>
       <c r="HR5" s="0"/>
       <c r="HS5" s="0"/>
       <c r="HT5" s="0"/>
       <c r="HU5" s="0"/>
       <c r="HV5" s="0"/>
       <c r="HW5" s="0"/>
+      <c r="HX5" s="0"/>
+      <c r="HY5" s="0"/>
+      <c r="HZ5" s="0"/>
+      <c r="IA5" s="0"/>
+      <c r="IB5" s="0"/>
+      <c r="IC5" s="0"/>
+      <c r="ID5" s="0"/>
+      <c r="IE5" s="0"/>
+      <c r="IF5" s="0"/>
+      <c r="IG5" s="0"/>
+      <c r="IH5" s="0"/>
+      <c r="II5" s="0"/>
+      <c r="IJ5" s="0"/>
+      <c r="IK5" s="0"/>
+      <c r="IL5" s="0"/>
+      <c r="IM5" s="0"/>
+      <c r="IN5" s="0"/>
+      <c r="IO5" s="0"/>
+      <c r="IP5" s="0"/>
+      <c r="IQ5" s="0"/>
+      <c r="IR5" s="0"/>
+      <c r="IS5" s="0"/>
+      <c r="IT5" s="0"/>
+      <c r="IU5" s="0"/>
+      <c r="IV5" s="0"/>
+      <c r="IW5" s="0"/>
+      <c r="IX5" s="0"/>
+      <c r="IY5" s="0"/>
+      <c r="IZ5" s="0"/>
+      <c r="JA5" s="0"/>
+      <c r="JB5" s="0"/>
+      <c r="JC5" s="0"/>
+      <c r="JD5" s="0"/>
+      <c r="JE5" s="0"/>
+      <c r="JF5" s="0"/>
+      <c r="JG5" s="0"/>
+      <c r="JH5" s="0"/>
+      <c r="JI5" s="0"/>
+      <c r="JJ5" s="0"/>
+      <c r="JK5" s="0"/>
+      <c r="JL5" s="0"/>
+      <c r="JM5" s="0"/>
+      <c r="JN5" s="0"/>
+      <c r="JO5" s="0"/>
+      <c r="JP5" s="0"/>
+      <c r="JQ5" s="0"/>
+      <c r="JR5" s="0"/>
+      <c r="JS5" s="0"/>
+      <c r="JT5" s="0"/>
+      <c r="JU5" s="0"/>
+      <c r="JV5" s="0"/>
+      <c r="JW5" s="0"/>
+      <c r="JX5" s="0"/>
+      <c r="JY5" s="0"/>
+      <c r="JZ5" s="0"/>
+      <c r="KA5" s="0"/>
+      <c r="KB5" s="0"/>
+      <c r="KC5" s="0"/>
+      <c r="KD5" s="0"/>
+      <c r="KE5" s="0"/>
+      <c r="KF5" s="0"/>
+      <c r="KG5" s="0"/>
+      <c r="KH5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0"/>
       <c r="D6" s="0"/>
       <c r="E6" s="0"/>
       <c r="F6" s="0"/>
       <c r="G6" s="0"/>
       <c r="H6" s="0"/>
       <c r="I6" s="0"/>
       <c r="J6" s="0"/>
       <c r="K6" s="0"/>
       <c r="L6" s="0"/>
       <c r="M6" s="0"/>
       <c r="N6" s="0"/>
       <c r="O6" s="0"/>
       <c r="P6" s="0"/>
       <c r="Q6" s="0"/>
       <c r="R6" s="0"/>
       <c r="S6" s="0"/>
       <c r="T6" s="0"/>
       <c r="U6" s="0"/>
       <c r="V6" s="0"/>
       <c r="W6" s="0"/>
@@ -4254,50 +5325,113 @@
       <c r="GY6" s="0"/>
       <c r="GZ6" s="0"/>
       <c r="HA6" s="0"/>
       <c r="HB6" s="0"/>
       <c r="HC6" s="0"/>
       <c r="HD6" s="0"/>
       <c r="HE6" s="0"/>
       <c r="HF6" s="0"/>
       <c r="HG6" s="0"/>
       <c r="HH6" s="0"/>
       <c r="HI6" s="0"/>
       <c r="HJ6" s="0"/>
       <c r="HK6" s="0"/>
       <c r="HL6" s="0"/>
       <c r="HM6" s="0"/>
       <c r="HN6" s="0"/>
       <c r="HO6" s="0"/>
       <c r="HP6" s="0"/>
       <c r="HQ6" s="0"/>
       <c r="HR6" s="0"/>
       <c r="HS6" s="0"/>
       <c r="HT6" s="0"/>
       <c r="HU6" s="0"/>
       <c r="HV6" s="0"/>
       <c r="HW6" s="0"/>
+      <c r="HX6" s="0"/>
+      <c r="HY6" s="0"/>
+      <c r="HZ6" s="0"/>
+      <c r="IA6" s="0"/>
+      <c r="IB6" s="0"/>
+      <c r="IC6" s="0"/>
+      <c r="ID6" s="0"/>
+      <c r="IE6" s="0"/>
+      <c r="IF6" s="0"/>
+      <c r="IG6" s="0"/>
+      <c r="IH6" s="0"/>
+      <c r="II6" s="0"/>
+      <c r="IJ6" s="0"/>
+      <c r="IK6" s="0"/>
+      <c r="IL6" s="0"/>
+      <c r="IM6" s="0"/>
+      <c r="IN6" s="0"/>
+      <c r="IO6" s="0"/>
+      <c r="IP6" s="0"/>
+      <c r="IQ6" s="0"/>
+      <c r="IR6" s="0"/>
+      <c r="IS6" s="0"/>
+      <c r="IT6" s="0"/>
+      <c r="IU6" s="0"/>
+      <c r="IV6" s="0"/>
+      <c r="IW6" s="0"/>
+      <c r="IX6" s="0"/>
+      <c r="IY6" s="0"/>
+      <c r="IZ6" s="0"/>
+      <c r="JA6" s="0"/>
+      <c r="JB6" s="0"/>
+      <c r="JC6" s="0"/>
+      <c r="JD6" s="0"/>
+      <c r="JE6" s="0"/>
+      <c r="JF6" s="0"/>
+      <c r="JG6" s="0"/>
+      <c r="JH6" s="0"/>
+      <c r="JI6" s="0"/>
+      <c r="JJ6" s="0"/>
+      <c r="JK6" s="0"/>
+      <c r="JL6" s="0"/>
+      <c r="JM6" s="0"/>
+      <c r="JN6" s="0"/>
+      <c r="JO6" s="0"/>
+      <c r="JP6" s="0"/>
+      <c r="JQ6" s="0"/>
+      <c r="JR6" s="0"/>
+      <c r="JS6" s="0"/>
+      <c r="JT6" s="0"/>
+      <c r="JU6" s="0"/>
+      <c r="JV6" s="0"/>
+      <c r="JW6" s="0"/>
+      <c r="JX6" s="0"/>
+      <c r="JY6" s="0"/>
+      <c r="JZ6" s="0"/>
+      <c r="KA6" s="0"/>
+      <c r="KB6" s="0"/>
+      <c r="KC6" s="0"/>
+      <c r="KD6" s="0"/>
+      <c r="KE6" s="0"/>
+      <c r="KF6" s="0"/>
+      <c r="KG6" s="0"/>
+      <c r="KH6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0"/>
       <c r="D7" s="0"/>
       <c r="E7" s="0"/>
       <c r="F7" s="0"/>
       <c r="G7" s="0"/>
       <c r="H7" s="0"/>
       <c r="I7" s="0"/>
       <c r="J7" s="0"/>
       <c r="K7" s="0"/>
       <c r="L7" s="0"/>
       <c r="M7" s="0"/>
       <c r="N7" s="0"/>
       <c r="O7" s="0"/>
       <c r="P7" s="0"/>
       <c r="Q7" s="0"/>
       <c r="R7" s="0"/>
       <c r="S7" s="0"/>
       <c r="T7" s="0"/>
       <c r="U7" s="0"/>
       <c r="V7" s="0"/>
       <c r="W7" s="0"/>
@@ -4487,50 +5621,113 @@
       <c r="GY7" s="0"/>
       <c r="GZ7" s="0"/>
       <c r="HA7" s="0"/>
       <c r="HB7" s="0"/>
       <c r="HC7" s="0"/>
       <c r="HD7" s="0"/>
       <c r="HE7" s="0"/>
       <c r="HF7" s="0"/>
       <c r="HG7" s="0"/>
       <c r="HH7" s="0"/>
       <c r="HI7" s="0"/>
       <c r="HJ7" s="0"/>
       <c r="HK7" s="0"/>
       <c r="HL7" s="0"/>
       <c r="HM7" s="0"/>
       <c r="HN7" s="0"/>
       <c r="HO7" s="0"/>
       <c r="HP7" s="0"/>
       <c r="HQ7" s="0"/>
       <c r="HR7" s="0"/>
       <c r="HS7" s="0"/>
       <c r="HT7" s="0"/>
       <c r="HU7" s="0"/>
       <c r="HV7" s="0"/>
       <c r="HW7" s="0"/>
+      <c r="HX7" s="0"/>
+      <c r="HY7" s="0"/>
+      <c r="HZ7" s="0"/>
+      <c r="IA7" s="0"/>
+      <c r="IB7" s="0"/>
+      <c r="IC7" s="0"/>
+      <c r="ID7" s="0"/>
+      <c r="IE7" s="0"/>
+      <c r="IF7" s="0"/>
+      <c r="IG7" s="0"/>
+      <c r="IH7" s="0"/>
+      <c r="II7" s="0"/>
+      <c r="IJ7" s="0"/>
+      <c r="IK7" s="0"/>
+      <c r="IL7" s="0"/>
+      <c r="IM7" s="0"/>
+      <c r="IN7" s="0"/>
+      <c r="IO7" s="0"/>
+      <c r="IP7" s="0"/>
+      <c r="IQ7" s="0"/>
+      <c r="IR7" s="0"/>
+      <c r="IS7" s="0"/>
+      <c r="IT7" s="0"/>
+      <c r="IU7" s="0"/>
+      <c r="IV7" s="0"/>
+      <c r="IW7" s="0"/>
+      <c r="IX7" s="0"/>
+      <c r="IY7" s="0"/>
+      <c r="IZ7" s="0"/>
+      <c r="JA7" s="0"/>
+      <c r="JB7" s="0"/>
+      <c r="JC7" s="0"/>
+      <c r="JD7" s="0"/>
+      <c r="JE7" s="0"/>
+      <c r="JF7" s="0"/>
+      <c r="JG7" s="0"/>
+      <c r="JH7" s="0"/>
+      <c r="JI7" s="0"/>
+      <c r="JJ7" s="0"/>
+      <c r="JK7" s="0"/>
+      <c r="JL7" s="0"/>
+      <c r="JM7" s="0"/>
+      <c r="JN7" s="0"/>
+      <c r="JO7" s="0"/>
+      <c r="JP7" s="0"/>
+      <c r="JQ7" s="0"/>
+      <c r="JR7" s="0"/>
+      <c r="JS7" s="0"/>
+      <c r="JT7" s="0"/>
+      <c r="JU7" s="0"/>
+      <c r="JV7" s="0"/>
+      <c r="JW7" s="0"/>
+      <c r="JX7" s="0"/>
+      <c r="JY7" s="0"/>
+      <c r="JZ7" s="0"/>
+      <c r="KA7" s="0"/>
+      <c r="KB7" s="0"/>
+      <c r="KC7" s="0"/>
+      <c r="KD7" s="0"/>
+      <c r="KE7" s="0"/>
+      <c r="KF7" s="0"/>
+      <c r="KG7" s="0"/>
+      <c r="KH7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0"/>
       <c r="D8" s="0"/>
       <c r="E8" s="0"/>
       <c r="F8" s="0"/>
       <c r="G8" s="0"/>
       <c r="H8" s="0"/>
       <c r="I8" s="0"/>
       <c r="J8" s="0"/>
       <c r="K8" s="0"/>
       <c r="L8" s="0"/>
       <c r="M8" s="0"/>
       <c r="N8" s="0"/>
       <c r="O8" s="0"/>
       <c r="P8" s="0"/>
       <c r="Q8" s="0"/>
       <c r="R8" s="0"/>
       <c r="S8" s="0"/>
       <c r="T8" s="0"/>
       <c r="U8" s="0"/>
       <c r="V8" s="0"/>
       <c r="W8" s="0"/>
@@ -4720,50 +5917,113 @@
       <c r="GY8" s="0"/>
       <c r="GZ8" s="0"/>
       <c r="HA8" s="0"/>
       <c r="HB8" s="0"/>
       <c r="HC8" s="0"/>
       <c r="HD8" s="0"/>
       <c r="HE8" s="0"/>
       <c r="HF8" s="0"/>
       <c r="HG8" s="0"/>
       <c r="HH8" s="0"/>
       <c r="HI8" s="0"/>
       <c r="HJ8" s="0"/>
       <c r="HK8" s="0"/>
       <c r="HL8" s="0"/>
       <c r="HM8" s="0"/>
       <c r="HN8" s="0"/>
       <c r="HO8" s="0"/>
       <c r="HP8" s="0"/>
       <c r="HQ8" s="0"/>
       <c r="HR8" s="0"/>
       <c r="HS8" s="0"/>
       <c r="HT8" s="0"/>
       <c r="HU8" s="0"/>
       <c r="HV8" s="0"/>
       <c r="HW8" s="0"/>
+      <c r="HX8" s="0"/>
+      <c r="HY8" s="0"/>
+      <c r="HZ8" s="0"/>
+      <c r="IA8" s="0"/>
+      <c r="IB8" s="0"/>
+      <c r="IC8" s="0"/>
+      <c r="ID8" s="0"/>
+      <c r="IE8" s="0"/>
+      <c r="IF8" s="0"/>
+      <c r="IG8" s="0"/>
+      <c r="IH8" s="0"/>
+      <c r="II8" s="0"/>
+      <c r="IJ8" s="0"/>
+      <c r="IK8" s="0"/>
+      <c r="IL8" s="0"/>
+      <c r="IM8" s="0"/>
+      <c r="IN8" s="0"/>
+      <c r="IO8" s="0"/>
+      <c r="IP8" s="0"/>
+      <c r="IQ8" s="0"/>
+      <c r="IR8" s="0"/>
+      <c r="IS8" s="0"/>
+      <c r="IT8" s="0"/>
+      <c r="IU8" s="0"/>
+      <c r="IV8" s="0"/>
+      <c r="IW8" s="0"/>
+      <c r="IX8" s="0"/>
+      <c r="IY8" s="0"/>
+      <c r="IZ8" s="0"/>
+      <c r="JA8" s="0"/>
+      <c r="JB8" s="0"/>
+      <c r="JC8" s="0"/>
+      <c r="JD8" s="0"/>
+      <c r="JE8" s="0"/>
+      <c r="JF8" s="0"/>
+      <c r="JG8" s="0"/>
+      <c r="JH8" s="0"/>
+      <c r="JI8" s="0"/>
+      <c r="JJ8" s="0"/>
+      <c r="JK8" s="0"/>
+      <c r="JL8" s="0"/>
+      <c r="JM8" s="0"/>
+      <c r="JN8" s="0"/>
+      <c r="JO8" s="0"/>
+      <c r="JP8" s="0"/>
+      <c r="JQ8" s="0"/>
+      <c r="JR8" s="0"/>
+      <c r="JS8" s="0"/>
+      <c r="JT8" s="0"/>
+      <c r="JU8" s="0"/>
+      <c r="JV8" s="0"/>
+      <c r="JW8" s="0"/>
+      <c r="JX8" s="0"/>
+      <c r="JY8" s="0"/>
+      <c r="JZ8" s="0"/>
+      <c r="KA8" s="0"/>
+      <c r="KB8" s="0"/>
+      <c r="KC8" s="0"/>
+      <c r="KD8" s="0"/>
+      <c r="KE8" s="0"/>
+      <c r="KF8" s="0"/>
+      <c r="KG8" s="0"/>
+      <c r="KH8" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
       <c r="H9" s="0"/>
       <c r="I9" s="0"/>
       <c r="J9" s="0"/>
       <c r="K9" s="0"/>
       <c r="L9" s="0"/>
       <c r="M9" s="0"/>
       <c r="N9" s="0"/>
       <c r="O9" s="0"/>
       <c r="P9" s="0"/>
       <c r="Q9" s="0"/>
       <c r="R9" s="0"/>
       <c r="S9" s="0"/>
       <c r="T9" s="0"/>
       <c r="U9" s="0"/>
       <c r="V9" s="0"/>
       <c r="W9" s="0"/>
@@ -4953,50 +6213,113 @@
       <c r="GY9" s="0"/>
       <c r="GZ9" s="0"/>
       <c r="HA9" s="0"/>
       <c r="HB9" s="0"/>
       <c r="HC9" s="0"/>
       <c r="HD9" s="0"/>
       <c r="HE9" s="0"/>
       <c r="HF9" s="0"/>
       <c r="HG9" s="0"/>
       <c r="HH9" s="0"/>
       <c r="HI9" s="0"/>
       <c r="HJ9" s="0"/>
       <c r="HK9" s="0"/>
       <c r="HL9" s="0"/>
       <c r="HM9" s="0"/>
       <c r="HN9" s="0"/>
       <c r="HO9" s="0"/>
       <c r="HP9" s="0"/>
       <c r="HQ9" s="0"/>
       <c r="HR9" s="0"/>
       <c r="HS9" s="0"/>
       <c r="HT9" s="0"/>
       <c r="HU9" s="0"/>
       <c r="HV9" s="0"/>
       <c r="HW9" s="0"/>
+      <c r="HX9" s="0"/>
+      <c r="HY9" s="0"/>
+      <c r="HZ9" s="0"/>
+      <c r="IA9" s="0"/>
+      <c r="IB9" s="0"/>
+      <c r="IC9" s="0"/>
+      <c r="ID9" s="0"/>
+      <c r="IE9" s="0"/>
+      <c r="IF9" s="0"/>
+      <c r="IG9" s="0"/>
+      <c r="IH9" s="0"/>
+      <c r="II9" s="0"/>
+      <c r="IJ9" s="0"/>
+      <c r="IK9" s="0"/>
+      <c r="IL9" s="0"/>
+      <c r="IM9" s="0"/>
+      <c r="IN9" s="0"/>
+      <c r="IO9" s="0"/>
+      <c r="IP9" s="0"/>
+      <c r="IQ9" s="0"/>
+      <c r="IR9" s="0"/>
+      <c r="IS9" s="0"/>
+      <c r="IT9" s="0"/>
+      <c r="IU9" s="0"/>
+      <c r="IV9" s="0"/>
+      <c r="IW9" s="0"/>
+      <c r="IX9" s="0"/>
+      <c r="IY9" s="0"/>
+      <c r="IZ9" s="0"/>
+      <c r="JA9" s="0"/>
+      <c r="JB9" s="0"/>
+      <c r="JC9" s="0"/>
+      <c r="JD9" s="0"/>
+      <c r="JE9" s="0"/>
+      <c r="JF9" s="0"/>
+      <c r="JG9" s="0"/>
+      <c r="JH9" s="0"/>
+      <c r="JI9" s="0"/>
+      <c r="JJ9" s="0"/>
+      <c r="JK9" s="0"/>
+      <c r="JL9" s="0"/>
+      <c r="JM9" s="0"/>
+      <c r="JN9" s="0"/>
+      <c r="JO9" s="0"/>
+      <c r="JP9" s="0"/>
+      <c r="JQ9" s="0"/>
+      <c r="JR9" s="0"/>
+      <c r="JS9" s="0"/>
+      <c r="JT9" s="0"/>
+      <c r="JU9" s="0"/>
+      <c r="JV9" s="0"/>
+      <c r="JW9" s="0"/>
+      <c r="JX9" s="0"/>
+      <c r="JY9" s="0"/>
+      <c r="JZ9" s="0"/>
+      <c r="KA9" s="0"/>
+      <c r="KB9" s="0"/>
+      <c r="KC9" s="0"/>
+      <c r="KD9" s="0"/>
+      <c r="KE9" s="0"/>
+      <c r="KF9" s="0"/>
+      <c r="KG9" s="0"/>
+      <c r="KH9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0"/>
       <c r="D10" s="0"/>
       <c r="E10" s="0"/>
       <c r="F10" s="0"/>
       <c r="G10" s="0"/>
       <c r="H10" s="0"/>
       <c r="I10" s="0"/>
       <c r="J10" s="0"/>
       <c r="K10" s="0"/>
       <c r="L10" s="0"/>
       <c r="M10" s="0"/>
       <c r="N10" s="0"/>
       <c r="O10" s="0"/>
       <c r="P10" s="0"/>
       <c r="Q10" s="0"/>
       <c r="R10" s="0"/>
       <c r="S10" s="0"/>
       <c r="T10" s="0"/>
       <c r="U10" s="0"/>
       <c r="V10" s="0"/>
       <c r="W10" s="0"/>
@@ -5186,50 +6509,113 @@
       <c r="GY10" s="0"/>
       <c r="GZ10" s="0"/>
       <c r="HA10" s="0"/>
       <c r="HB10" s="0"/>
       <c r="HC10" s="0"/>
       <c r="HD10" s="0"/>
       <c r="HE10" s="0"/>
       <c r="HF10" s="0"/>
       <c r="HG10" s="0"/>
       <c r="HH10" s="0"/>
       <c r="HI10" s="0"/>
       <c r="HJ10" s="0"/>
       <c r="HK10" s="0"/>
       <c r="HL10" s="0"/>
       <c r="HM10" s="0"/>
       <c r="HN10" s="0"/>
       <c r="HO10" s="0"/>
       <c r="HP10" s="0"/>
       <c r="HQ10" s="0"/>
       <c r="HR10" s="0"/>
       <c r="HS10" s="0"/>
       <c r="HT10" s="0"/>
       <c r="HU10" s="0"/>
       <c r="HV10" s="0"/>
       <c r="HW10" s="0"/>
+      <c r="HX10" s="0"/>
+      <c r="HY10" s="0"/>
+      <c r="HZ10" s="0"/>
+      <c r="IA10" s="0"/>
+      <c r="IB10" s="0"/>
+      <c r="IC10" s="0"/>
+      <c r="ID10" s="0"/>
+      <c r="IE10" s="0"/>
+      <c r="IF10" s="0"/>
+      <c r="IG10" s="0"/>
+      <c r="IH10" s="0"/>
+      <c r="II10" s="0"/>
+      <c r="IJ10" s="0"/>
+      <c r="IK10" s="0"/>
+      <c r="IL10" s="0"/>
+      <c r="IM10" s="0"/>
+      <c r="IN10" s="0"/>
+      <c r="IO10" s="0"/>
+      <c r="IP10" s="0"/>
+      <c r="IQ10" s="0"/>
+      <c r="IR10" s="0"/>
+      <c r="IS10" s="0"/>
+      <c r="IT10" s="0"/>
+      <c r="IU10" s="0"/>
+      <c r="IV10" s="0"/>
+      <c r="IW10" s="0"/>
+      <c r="IX10" s="0"/>
+      <c r="IY10" s="0"/>
+      <c r="IZ10" s="0"/>
+      <c r="JA10" s="0"/>
+      <c r="JB10" s="0"/>
+      <c r="JC10" s="0"/>
+      <c r="JD10" s="0"/>
+      <c r="JE10" s="0"/>
+      <c r="JF10" s="0"/>
+      <c r="JG10" s="0"/>
+      <c r="JH10" s="0"/>
+      <c r="JI10" s="0"/>
+      <c r="JJ10" s="0"/>
+      <c r="JK10" s="0"/>
+      <c r="JL10" s="0"/>
+      <c r="JM10" s="0"/>
+      <c r="JN10" s="0"/>
+      <c r="JO10" s="0"/>
+      <c r="JP10" s="0"/>
+      <c r="JQ10" s="0"/>
+      <c r="JR10" s="0"/>
+      <c r="JS10" s="0"/>
+      <c r="JT10" s="0"/>
+      <c r="JU10" s="0"/>
+      <c r="JV10" s="0"/>
+      <c r="JW10" s="0"/>
+      <c r="JX10" s="0"/>
+      <c r="JY10" s="0"/>
+      <c r="JZ10" s="0"/>
+      <c r="KA10" s="0"/>
+      <c r="KB10" s="0"/>
+      <c r="KC10" s="0"/>
+      <c r="KD10" s="0"/>
+      <c r="KE10" s="0"/>
+      <c r="KF10" s="0"/>
+      <c r="KG10" s="0"/>
+      <c r="KH10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0"/>
       <c r="D11" s="0"/>
       <c r="E11" s="0"/>
       <c r="F11" s="0"/>
       <c r="G11" s="0"/>
       <c r="H11" s="0"/>
       <c r="I11" s="0"/>
       <c r="J11" s="0"/>
       <c r="K11" s="0"/>
       <c r="L11" s="0"/>
       <c r="M11" s="0"/>
       <c r="N11" s="0"/>
       <c r="O11" s="0"/>
       <c r="P11" s="0"/>
       <c r="Q11" s="0"/>
       <c r="R11" s="0"/>
       <c r="S11" s="0"/>
       <c r="T11" s="0"/>
       <c r="U11" s="0"/>
       <c r="V11" s="0"/>
       <c r="W11" s="0"/>
@@ -5419,50 +6805,113 @@
       <c r="GY11" s="0"/>
       <c r="GZ11" s="0"/>
       <c r="HA11" s="0"/>
       <c r="HB11" s="0"/>
       <c r="HC11" s="0"/>
       <c r="HD11" s="0"/>
       <c r="HE11" s="0"/>
       <c r="HF11" s="0"/>
       <c r="HG11" s="0"/>
       <c r="HH11" s="0"/>
       <c r="HI11" s="0"/>
       <c r="HJ11" s="0"/>
       <c r="HK11" s="0"/>
       <c r="HL11" s="0"/>
       <c r="HM11" s="0"/>
       <c r="HN11" s="0"/>
       <c r="HO11" s="0"/>
       <c r="HP11" s="0"/>
       <c r="HQ11" s="0"/>
       <c r="HR11" s="0"/>
       <c r="HS11" s="0"/>
       <c r="HT11" s="0"/>
       <c r="HU11" s="0"/>
       <c r="HV11" s="0"/>
       <c r="HW11" s="0"/>
+      <c r="HX11" s="0"/>
+      <c r="HY11" s="0"/>
+      <c r="HZ11" s="0"/>
+      <c r="IA11" s="0"/>
+      <c r="IB11" s="0"/>
+      <c r="IC11" s="0"/>
+      <c r="ID11" s="0"/>
+      <c r="IE11" s="0"/>
+      <c r="IF11" s="0"/>
+      <c r="IG11" s="0"/>
+      <c r="IH11" s="0"/>
+      <c r="II11" s="0"/>
+      <c r="IJ11" s="0"/>
+      <c r="IK11" s="0"/>
+      <c r="IL11" s="0"/>
+      <c r="IM11" s="0"/>
+      <c r="IN11" s="0"/>
+      <c r="IO11" s="0"/>
+      <c r="IP11" s="0"/>
+      <c r="IQ11" s="0"/>
+      <c r="IR11" s="0"/>
+      <c r="IS11" s="0"/>
+      <c r="IT11" s="0"/>
+      <c r="IU11" s="0"/>
+      <c r="IV11" s="0"/>
+      <c r="IW11" s="0"/>
+      <c r="IX11" s="0"/>
+      <c r="IY11" s="0"/>
+      <c r="IZ11" s="0"/>
+      <c r="JA11" s="0"/>
+      <c r="JB11" s="0"/>
+      <c r="JC11" s="0"/>
+      <c r="JD11" s="0"/>
+      <c r="JE11" s="0"/>
+      <c r="JF11" s="0"/>
+      <c r="JG11" s="0"/>
+      <c r="JH11" s="0"/>
+      <c r="JI11" s="0"/>
+      <c r="JJ11" s="0"/>
+      <c r="JK11" s="0"/>
+      <c r="JL11" s="0"/>
+      <c r="JM11" s="0"/>
+      <c r="JN11" s="0"/>
+      <c r="JO11" s="0"/>
+      <c r="JP11" s="0"/>
+      <c r="JQ11" s="0"/>
+      <c r="JR11" s="0"/>
+      <c r="JS11" s="0"/>
+      <c r="JT11" s="0"/>
+      <c r="JU11" s="0"/>
+      <c r="JV11" s="0"/>
+      <c r="JW11" s="0"/>
+      <c r="JX11" s="0"/>
+      <c r="JY11" s="0"/>
+      <c r="JZ11" s="0"/>
+      <c r="KA11" s="0"/>
+      <c r="KB11" s="0"/>
+      <c r="KC11" s="0"/>
+      <c r="KD11" s="0"/>
+      <c r="KE11" s="0"/>
+      <c r="KF11" s="0"/>
+      <c r="KG11" s="0"/>
+      <c r="KH11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0"/>
       <c r="D12" s="0"/>
       <c r="E12" s="0"/>
       <c r="F12" s="0"/>
       <c r="G12" s="0"/>
       <c r="H12" s="0"/>
       <c r="I12" s="0"/>
       <c r="J12" s="0"/>
       <c r="K12" s="0"/>
       <c r="L12" s="0"/>
       <c r="M12" s="0"/>
       <c r="N12" s="0"/>
       <c r="O12" s="0"/>
       <c r="P12" s="0"/>
       <c r="Q12" s="0"/>
       <c r="R12" s="0"/>
       <c r="S12" s="0"/>
       <c r="T12" s="0"/>
       <c r="U12" s="0"/>
       <c r="V12" s="0"/>
       <c r="W12" s="0"/>
@@ -5652,50 +7101,113 @@
       <c r="GY12" s="0"/>
       <c r="GZ12" s="0"/>
       <c r="HA12" s="0"/>
       <c r="HB12" s="0"/>
       <c r="HC12" s="0"/>
       <c r="HD12" s="0"/>
       <c r="HE12" s="0"/>
       <c r="HF12" s="0"/>
       <c r="HG12" s="0"/>
       <c r="HH12" s="0"/>
       <c r="HI12" s="0"/>
       <c r="HJ12" s="0"/>
       <c r="HK12" s="0"/>
       <c r="HL12" s="0"/>
       <c r="HM12" s="0"/>
       <c r="HN12" s="0"/>
       <c r="HO12" s="0"/>
       <c r="HP12" s="0"/>
       <c r="HQ12" s="0"/>
       <c r="HR12" s="0"/>
       <c r="HS12" s="0"/>
       <c r="HT12" s="0"/>
       <c r="HU12" s="0"/>
       <c r="HV12" s="0"/>
       <c r="HW12" s="0"/>
+      <c r="HX12" s="0"/>
+      <c r="HY12" s="0"/>
+      <c r="HZ12" s="0"/>
+      <c r="IA12" s="0"/>
+      <c r="IB12" s="0"/>
+      <c r="IC12" s="0"/>
+      <c r="ID12" s="0"/>
+      <c r="IE12" s="0"/>
+      <c r="IF12" s="0"/>
+      <c r="IG12" s="0"/>
+      <c r="IH12" s="0"/>
+      <c r="II12" s="0"/>
+      <c r="IJ12" s="0"/>
+      <c r="IK12" s="0"/>
+      <c r="IL12" s="0"/>
+      <c r="IM12" s="0"/>
+      <c r="IN12" s="0"/>
+      <c r="IO12" s="0"/>
+      <c r="IP12" s="0"/>
+      <c r="IQ12" s="0"/>
+      <c r="IR12" s="0"/>
+      <c r="IS12" s="0"/>
+      <c r="IT12" s="0"/>
+      <c r="IU12" s="0"/>
+      <c r="IV12" s="0"/>
+      <c r="IW12" s="0"/>
+      <c r="IX12" s="0"/>
+      <c r="IY12" s="0"/>
+      <c r="IZ12" s="0"/>
+      <c r="JA12" s="0"/>
+      <c r="JB12" s="0"/>
+      <c r="JC12" s="0"/>
+      <c r="JD12" s="0"/>
+      <c r="JE12" s="0"/>
+      <c r="JF12" s="0"/>
+      <c r="JG12" s="0"/>
+      <c r="JH12" s="0"/>
+      <c r="JI12" s="0"/>
+      <c r="JJ12" s="0"/>
+      <c r="JK12" s="0"/>
+      <c r="JL12" s="0"/>
+      <c r="JM12" s="0"/>
+      <c r="JN12" s="0"/>
+      <c r="JO12" s="0"/>
+      <c r="JP12" s="0"/>
+      <c r="JQ12" s="0"/>
+      <c r="JR12" s="0"/>
+      <c r="JS12" s="0"/>
+      <c r="JT12" s="0"/>
+      <c r="JU12" s="0"/>
+      <c r="JV12" s="0"/>
+      <c r="JW12" s="0"/>
+      <c r="JX12" s="0"/>
+      <c r="JY12" s="0"/>
+      <c r="JZ12" s="0"/>
+      <c r="KA12" s="0"/>
+      <c r="KB12" s="0"/>
+      <c r="KC12" s="0"/>
+      <c r="KD12" s="0"/>
+      <c r="KE12" s="0"/>
+      <c r="KF12" s="0"/>
+      <c r="KG12" s="0"/>
+      <c r="KH12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0"/>
       <c r="D13" s="0"/>
       <c r="E13" s="0"/>
       <c r="F13" s="0"/>
       <c r="G13" s="0"/>
       <c r="H13" s="0"/>
       <c r="I13" s="0"/>
       <c r="J13" s="0"/>
       <c r="K13" s="0"/>
       <c r="L13" s="0"/>
       <c r="M13" s="0"/>
       <c r="N13" s="0"/>
       <c r="O13" s="0"/>
       <c r="P13" s="0"/>
       <c r="Q13" s="0"/>
       <c r="R13" s="0"/>
       <c r="S13" s="0"/>
       <c r="T13" s="0"/>
       <c r="U13" s="0"/>
       <c r="V13" s="0"/>
       <c r="W13" s="0"/>
@@ -5885,50 +7397,113 @@
       <c r="GY13" s="0"/>
       <c r="GZ13" s="0"/>
       <c r="HA13" s="0"/>
       <c r="HB13" s="0"/>
       <c r="HC13" s="0"/>
       <c r="HD13" s="0"/>
       <c r="HE13" s="0"/>
       <c r="HF13" s="0"/>
       <c r="HG13" s="0"/>
       <c r="HH13" s="0"/>
       <c r="HI13" s="0"/>
       <c r="HJ13" s="0"/>
       <c r="HK13" s="0"/>
       <c r="HL13" s="0"/>
       <c r="HM13" s="0"/>
       <c r="HN13" s="0"/>
       <c r="HO13" s="0"/>
       <c r="HP13" s="0"/>
       <c r="HQ13" s="0"/>
       <c r="HR13" s="0"/>
       <c r="HS13" s="0"/>
       <c r="HT13" s="0"/>
       <c r="HU13" s="0"/>
       <c r="HV13" s="0"/>
       <c r="HW13" s="0"/>
+      <c r="HX13" s="0"/>
+      <c r="HY13" s="0"/>
+      <c r="HZ13" s="0"/>
+      <c r="IA13" s="0"/>
+      <c r="IB13" s="0"/>
+      <c r="IC13" s="0"/>
+      <c r="ID13" s="0"/>
+      <c r="IE13" s="0"/>
+      <c r="IF13" s="0"/>
+      <c r="IG13" s="0"/>
+      <c r="IH13" s="0"/>
+      <c r="II13" s="0"/>
+      <c r="IJ13" s="0"/>
+      <c r="IK13" s="0"/>
+      <c r="IL13" s="0"/>
+      <c r="IM13" s="0"/>
+      <c r="IN13" s="0"/>
+      <c r="IO13" s="0"/>
+      <c r="IP13" s="0"/>
+      <c r="IQ13" s="0"/>
+      <c r="IR13" s="0"/>
+      <c r="IS13" s="0"/>
+      <c r="IT13" s="0"/>
+      <c r="IU13" s="0"/>
+      <c r="IV13" s="0"/>
+      <c r="IW13" s="0"/>
+      <c r="IX13" s="0"/>
+      <c r="IY13" s="0"/>
+      <c r="IZ13" s="0"/>
+      <c r="JA13" s="0"/>
+      <c r="JB13" s="0"/>
+      <c r="JC13" s="0"/>
+      <c r="JD13" s="0"/>
+      <c r="JE13" s="0"/>
+      <c r="JF13" s="0"/>
+      <c r="JG13" s="0"/>
+      <c r="JH13" s="0"/>
+      <c r="JI13" s="0"/>
+      <c r="JJ13" s="0"/>
+      <c r="JK13" s="0"/>
+      <c r="JL13" s="0"/>
+      <c r="JM13" s="0"/>
+      <c r="JN13" s="0"/>
+      <c r="JO13" s="0"/>
+      <c r="JP13" s="0"/>
+      <c r="JQ13" s="0"/>
+      <c r="JR13" s="0"/>
+      <c r="JS13" s="0"/>
+      <c r="JT13" s="0"/>
+      <c r="JU13" s="0"/>
+      <c r="JV13" s="0"/>
+      <c r="JW13" s="0"/>
+      <c r="JX13" s="0"/>
+      <c r="JY13" s="0"/>
+      <c r="JZ13" s="0"/>
+      <c r="KA13" s="0"/>
+      <c r="KB13" s="0"/>
+      <c r="KC13" s="0"/>
+      <c r="KD13" s="0"/>
+      <c r="KE13" s="0"/>
+      <c r="KF13" s="0"/>
+      <c r="KG13" s="0"/>
+      <c r="KH13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0"/>
       <c r="D14" s="0"/>
       <c r="E14" s="0"/>
       <c r="F14" s="0"/>
       <c r="G14" s="0"/>
       <c r="H14" s="0"/>
       <c r="I14" s="0"/>
       <c r="J14" s="0"/>
       <c r="K14" s="0"/>
       <c r="L14" s="0"/>
       <c r="M14" s="0"/>
       <c r="N14" s="0"/>
       <c r="O14" s="0"/>
       <c r="P14" s="0"/>
       <c r="Q14" s="0"/>
       <c r="R14" s="0"/>
       <c r="S14" s="0"/>
       <c r="T14" s="0"/>
       <c r="U14" s="0"/>
       <c r="V14" s="0"/>
       <c r="W14" s="0"/>
@@ -6118,50 +7693,113 @@
       <c r="GY14" s="0"/>
       <c r="GZ14" s="0"/>
       <c r="HA14" s="0"/>
       <c r="HB14" s="0"/>
       <c r="HC14" s="0"/>
       <c r="HD14" s="0"/>
       <c r="HE14" s="0"/>
       <c r="HF14" s="0"/>
       <c r="HG14" s="0"/>
       <c r="HH14" s="0"/>
       <c r="HI14" s="0"/>
       <c r="HJ14" s="0"/>
       <c r="HK14" s="0"/>
       <c r="HL14" s="0"/>
       <c r="HM14" s="0"/>
       <c r="HN14" s="0"/>
       <c r="HO14" s="0"/>
       <c r="HP14" s="0"/>
       <c r="HQ14" s="0"/>
       <c r="HR14" s="0"/>
       <c r="HS14" s="0"/>
       <c r="HT14" s="0"/>
       <c r="HU14" s="0"/>
       <c r="HV14" s="0"/>
       <c r="HW14" s="0"/>
+      <c r="HX14" s="0"/>
+      <c r="HY14" s="0"/>
+      <c r="HZ14" s="0"/>
+      <c r="IA14" s="0"/>
+      <c r="IB14" s="0"/>
+      <c r="IC14" s="0"/>
+      <c r="ID14" s="0"/>
+      <c r="IE14" s="0"/>
+      <c r="IF14" s="0"/>
+      <c r="IG14" s="0"/>
+      <c r="IH14" s="0"/>
+      <c r="II14" s="0"/>
+      <c r="IJ14" s="0"/>
+      <c r="IK14" s="0"/>
+      <c r="IL14" s="0"/>
+      <c r="IM14" s="0"/>
+      <c r="IN14" s="0"/>
+      <c r="IO14" s="0"/>
+      <c r="IP14" s="0"/>
+      <c r="IQ14" s="0"/>
+      <c r="IR14" s="0"/>
+      <c r="IS14" s="0"/>
+      <c r="IT14" s="0"/>
+      <c r="IU14" s="0"/>
+      <c r="IV14" s="0"/>
+      <c r="IW14" s="0"/>
+      <c r="IX14" s="0"/>
+      <c r="IY14" s="0"/>
+      <c r="IZ14" s="0"/>
+      <c r="JA14" s="0"/>
+      <c r="JB14" s="0"/>
+      <c r="JC14" s="0"/>
+      <c r="JD14" s="0"/>
+      <c r="JE14" s="0"/>
+      <c r="JF14" s="0"/>
+      <c r="JG14" s="0"/>
+      <c r="JH14" s="0"/>
+      <c r="JI14" s="0"/>
+      <c r="JJ14" s="0"/>
+      <c r="JK14" s="0"/>
+      <c r="JL14" s="0"/>
+      <c r="JM14" s="0"/>
+      <c r="JN14" s="0"/>
+      <c r="JO14" s="0"/>
+      <c r="JP14" s="0"/>
+      <c r="JQ14" s="0"/>
+      <c r="JR14" s="0"/>
+      <c r="JS14" s="0"/>
+      <c r="JT14" s="0"/>
+      <c r="JU14" s="0"/>
+      <c r="JV14" s="0"/>
+      <c r="JW14" s="0"/>
+      <c r="JX14" s="0"/>
+      <c r="JY14" s="0"/>
+      <c r="JZ14" s="0"/>
+      <c r="KA14" s="0"/>
+      <c r="KB14" s="0"/>
+      <c r="KC14" s="0"/>
+      <c r="KD14" s="0"/>
+      <c r="KE14" s="0"/>
+      <c r="KF14" s="0"/>
+      <c r="KG14" s="0"/>
+      <c r="KH14" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0"/>
       <c r="D15" s="0"/>
       <c r="E15" s="0"/>
       <c r="F15" s="0"/>
       <c r="G15" s="0"/>
       <c r="H15" s="0"/>
       <c r="I15" s="0"/>
       <c r="J15" s="0"/>
       <c r="K15" s="0"/>
       <c r="L15" s="0"/>
       <c r="M15" s="0"/>
       <c r="N15" s="0"/>
       <c r="O15" s="0"/>
       <c r="P15" s="0"/>
       <c r="Q15" s="0"/>
       <c r="R15" s="0"/>
       <c r="S15" s="0"/>
       <c r="T15" s="0"/>
       <c r="U15" s="0"/>
       <c r="V15" s="0"/>
       <c r="W15" s="0"/>
@@ -6351,50 +7989,113 @@
       <c r="GY15" s="0"/>
       <c r="GZ15" s="0"/>
       <c r="HA15" s="0"/>
       <c r="HB15" s="0"/>
       <c r="HC15" s="0"/>
       <c r="HD15" s="0"/>
       <c r="HE15" s="0"/>
       <c r="HF15" s="0"/>
       <c r="HG15" s="0"/>
       <c r="HH15" s="0"/>
       <c r="HI15" s="0"/>
       <c r="HJ15" s="0"/>
       <c r="HK15" s="0"/>
       <c r="HL15" s="0"/>
       <c r="HM15" s="0"/>
       <c r="HN15" s="0"/>
       <c r="HO15" s="0"/>
       <c r="HP15" s="0"/>
       <c r="HQ15" s="0"/>
       <c r="HR15" s="0"/>
       <c r="HS15" s="0"/>
       <c r="HT15" s="0"/>
       <c r="HU15" s="0"/>
       <c r="HV15" s="0"/>
       <c r="HW15" s="0"/>
+      <c r="HX15" s="0"/>
+      <c r="HY15" s="0"/>
+      <c r="HZ15" s="0"/>
+      <c r="IA15" s="0"/>
+      <c r="IB15" s="0"/>
+      <c r="IC15" s="0"/>
+      <c r="ID15" s="0"/>
+      <c r="IE15" s="0"/>
+      <c r="IF15" s="0"/>
+      <c r="IG15" s="0"/>
+      <c r="IH15" s="0"/>
+      <c r="II15" s="0"/>
+      <c r="IJ15" s="0"/>
+      <c r="IK15" s="0"/>
+      <c r="IL15" s="0"/>
+      <c r="IM15" s="0"/>
+      <c r="IN15" s="0"/>
+      <c r="IO15" s="0"/>
+      <c r="IP15" s="0"/>
+      <c r="IQ15" s="0"/>
+      <c r="IR15" s="0"/>
+      <c r="IS15" s="0"/>
+      <c r="IT15" s="0"/>
+      <c r="IU15" s="0"/>
+      <c r="IV15" s="0"/>
+      <c r="IW15" s="0"/>
+      <c r="IX15" s="0"/>
+      <c r="IY15" s="0"/>
+      <c r="IZ15" s="0"/>
+      <c r="JA15" s="0"/>
+      <c r="JB15" s="0"/>
+      <c r="JC15" s="0"/>
+      <c r="JD15" s="0"/>
+      <c r="JE15" s="0"/>
+      <c r="JF15" s="0"/>
+      <c r="JG15" s="0"/>
+      <c r="JH15" s="0"/>
+      <c r="JI15" s="0"/>
+      <c r="JJ15" s="0"/>
+      <c r="JK15" s="0"/>
+      <c r="JL15" s="0"/>
+      <c r="JM15" s="0"/>
+      <c r="JN15" s="0"/>
+      <c r="JO15" s="0"/>
+      <c r="JP15" s="0"/>
+      <c r="JQ15" s="0"/>
+      <c r="JR15" s="0"/>
+      <c r="JS15" s="0"/>
+      <c r="JT15" s="0"/>
+      <c r="JU15" s="0"/>
+      <c r="JV15" s="0"/>
+      <c r="JW15" s="0"/>
+      <c r="JX15" s="0"/>
+      <c r="JY15" s="0"/>
+      <c r="JZ15" s="0"/>
+      <c r="KA15" s="0"/>
+      <c r="KB15" s="0"/>
+      <c r="KC15" s="0"/>
+      <c r="KD15" s="0"/>
+      <c r="KE15" s="0"/>
+      <c r="KF15" s="0"/>
+      <c r="KG15" s="0"/>
+      <c r="KH15" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0"/>
       <c r="D16" s="0"/>
       <c r="E16" s="0"/>
       <c r="F16" s="0"/>
       <c r="G16" s="0"/>
       <c r="H16" s="0"/>
       <c r="I16" s="0"/>
       <c r="J16" s="0"/>
       <c r="K16" s="0"/>
       <c r="L16" s="0"/>
       <c r="M16" s="0"/>
       <c r="N16" s="0"/>
       <c r="O16" s="0"/>
       <c r="P16" s="0"/>
       <c r="Q16" s="0"/>
       <c r="R16" s="0"/>
       <c r="S16" s="0"/>
       <c r="T16" s="0"/>
       <c r="U16" s="0"/>
       <c r="V16" s="0"/>
       <c r="W16" s="0"/>
@@ -6584,50 +8285,113 @@
       <c r="GY16" s="0"/>
       <c r="GZ16" s="0"/>
       <c r="HA16" s="0"/>
       <c r="HB16" s="0"/>
       <c r="HC16" s="0"/>
       <c r="HD16" s="0"/>
       <c r="HE16" s="0"/>
       <c r="HF16" s="0"/>
       <c r="HG16" s="0"/>
       <c r="HH16" s="0"/>
       <c r="HI16" s="0"/>
       <c r="HJ16" s="0"/>
       <c r="HK16" s="0"/>
       <c r="HL16" s="0"/>
       <c r="HM16" s="0"/>
       <c r="HN16" s="0"/>
       <c r="HO16" s="0"/>
       <c r="HP16" s="0"/>
       <c r="HQ16" s="0"/>
       <c r="HR16" s="0"/>
       <c r="HS16" s="0"/>
       <c r="HT16" s="0"/>
       <c r="HU16" s="0"/>
       <c r="HV16" s="0"/>
       <c r="HW16" s="0"/>
+      <c r="HX16" s="0"/>
+      <c r="HY16" s="0"/>
+      <c r="HZ16" s="0"/>
+      <c r="IA16" s="0"/>
+      <c r="IB16" s="0"/>
+      <c r="IC16" s="0"/>
+      <c r="ID16" s="0"/>
+      <c r="IE16" s="0"/>
+      <c r="IF16" s="0"/>
+      <c r="IG16" s="0"/>
+      <c r="IH16" s="0"/>
+      <c r="II16" s="0"/>
+      <c r="IJ16" s="0"/>
+      <c r="IK16" s="0"/>
+      <c r="IL16" s="0"/>
+      <c r="IM16" s="0"/>
+      <c r="IN16" s="0"/>
+      <c r="IO16" s="0"/>
+      <c r="IP16" s="0"/>
+      <c r="IQ16" s="0"/>
+      <c r="IR16" s="0"/>
+      <c r="IS16" s="0"/>
+      <c r="IT16" s="0"/>
+      <c r="IU16" s="0"/>
+      <c r="IV16" s="0"/>
+      <c r="IW16" s="0"/>
+      <c r="IX16" s="0"/>
+      <c r="IY16" s="0"/>
+      <c r="IZ16" s="0"/>
+      <c r="JA16" s="0"/>
+      <c r="JB16" s="0"/>
+      <c r="JC16" s="0"/>
+      <c r="JD16" s="0"/>
+      <c r="JE16" s="0"/>
+      <c r="JF16" s="0"/>
+      <c r="JG16" s="0"/>
+      <c r="JH16" s="0"/>
+      <c r="JI16" s="0"/>
+      <c r="JJ16" s="0"/>
+      <c r="JK16" s="0"/>
+      <c r="JL16" s="0"/>
+      <c r="JM16" s="0"/>
+      <c r="JN16" s="0"/>
+      <c r="JO16" s="0"/>
+      <c r="JP16" s="0"/>
+      <c r="JQ16" s="0"/>
+      <c r="JR16" s="0"/>
+      <c r="JS16" s="0"/>
+      <c r="JT16" s="0"/>
+      <c r="JU16" s="0"/>
+      <c r="JV16" s="0"/>
+      <c r="JW16" s="0"/>
+      <c r="JX16" s="0"/>
+      <c r="JY16" s="0"/>
+      <c r="JZ16" s="0"/>
+      <c r="KA16" s="0"/>
+      <c r="KB16" s="0"/>
+      <c r="KC16" s="0"/>
+      <c r="KD16" s="0"/>
+      <c r="KE16" s="0"/>
+      <c r="KF16" s="0"/>
+      <c r="KG16" s="0"/>
+      <c r="KH16" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0"/>
       <c r="D17" s="0"/>
       <c r="E17" s="0"/>
       <c r="F17" s="0"/>
       <c r="G17" s="0"/>
       <c r="H17" s="0"/>
       <c r="I17" s="0"/>
       <c r="J17" s="0"/>
       <c r="K17" s="0"/>
       <c r="L17" s="0"/>
       <c r="M17" s="0"/>
       <c r="N17" s="0"/>
       <c r="O17" s="0"/>
       <c r="P17" s="0"/>
       <c r="Q17" s="0"/>
       <c r="R17" s="0"/>
       <c r="S17" s="0"/>
       <c r="T17" s="0"/>
       <c r="U17" s="0"/>
       <c r="V17" s="0"/>
       <c r="W17" s="0"/>
@@ -6817,50 +8581,113 @@
       <c r="GY17" s="0"/>
       <c r="GZ17" s="0"/>
       <c r="HA17" s="0"/>
       <c r="HB17" s="0"/>
       <c r="HC17" s="0"/>
       <c r="HD17" s="0"/>
       <c r="HE17" s="0"/>
       <c r="HF17" s="0"/>
       <c r="HG17" s="0"/>
       <c r="HH17" s="0"/>
       <c r="HI17" s="0"/>
       <c r="HJ17" s="0"/>
       <c r="HK17" s="0"/>
       <c r="HL17" s="0"/>
       <c r="HM17" s="0"/>
       <c r="HN17" s="0"/>
       <c r="HO17" s="0"/>
       <c r="HP17" s="0"/>
       <c r="HQ17" s="0"/>
       <c r="HR17" s="0"/>
       <c r="HS17" s="0"/>
       <c r="HT17" s="0"/>
       <c r="HU17" s="0"/>
       <c r="HV17" s="0"/>
       <c r="HW17" s="0"/>
+      <c r="HX17" s="0"/>
+      <c r="HY17" s="0"/>
+      <c r="HZ17" s="0"/>
+      <c r="IA17" s="0"/>
+      <c r="IB17" s="0"/>
+      <c r="IC17" s="0"/>
+      <c r="ID17" s="0"/>
+      <c r="IE17" s="0"/>
+      <c r="IF17" s="0"/>
+      <c r="IG17" s="0"/>
+      <c r="IH17" s="0"/>
+      <c r="II17" s="0"/>
+      <c r="IJ17" s="0"/>
+      <c r="IK17" s="0"/>
+      <c r="IL17" s="0"/>
+      <c r="IM17" s="0"/>
+      <c r="IN17" s="0"/>
+      <c r="IO17" s="0"/>
+      <c r="IP17" s="0"/>
+      <c r="IQ17" s="0"/>
+      <c r="IR17" s="0"/>
+      <c r="IS17" s="0"/>
+      <c r="IT17" s="0"/>
+      <c r="IU17" s="0"/>
+      <c r="IV17" s="0"/>
+      <c r="IW17" s="0"/>
+      <c r="IX17" s="0"/>
+      <c r="IY17" s="0"/>
+      <c r="IZ17" s="0"/>
+      <c r="JA17" s="0"/>
+      <c r="JB17" s="0"/>
+      <c r="JC17" s="0"/>
+      <c r="JD17" s="0"/>
+      <c r="JE17" s="0"/>
+      <c r="JF17" s="0"/>
+      <c r="JG17" s="0"/>
+      <c r="JH17" s="0"/>
+      <c r="JI17" s="0"/>
+      <c r="JJ17" s="0"/>
+      <c r="JK17" s="0"/>
+      <c r="JL17" s="0"/>
+      <c r="JM17" s="0"/>
+      <c r="JN17" s="0"/>
+      <c r="JO17" s="0"/>
+      <c r="JP17" s="0"/>
+      <c r="JQ17" s="0"/>
+      <c r="JR17" s="0"/>
+      <c r="JS17" s="0"/>
+      <c r="JT17" s="0"/>
+      <c r="JU17" s="0"/>
+      <c r="JV17" s="0"/>
+      <c r="JW17" s="0"/>
+      <c r="JX17" s="0"/>
+      <c r="JY17" s="0"/>
+      <c r="JZ17" s="0"/>
+      <c r="KA17" s="0"/>
+      <c r="KB17" s="0"/>
+      <c r="KC17" s="0"/>
+      <c r="KD17" s="0"/>
+      <c r="KE17" s="0"/>
+      <c r="KF17" s="0"/>
+      <c r="KG17" s="0"/>
+      <c r="KH17" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0"/>
       <c r="D18" s="0"/>
       <c r="E18" s="0"/>
       <c r="F18" s="0"/>
       <c r="G18" s="0"/>
       <c r="H18" s="0"/>
       <c r="I18" s="0"/>
       <c r="J18" s="0"/>
       <c r="K18" s="0"/>
       <c r="L18" s="0"/>
       <c r="M18" s="0"/>
       <c r="N18" s="0"/>
       <c r="O18" s="0"/>
       <c r="P18" s="0"/>
       <c r="Q18" s="0"/>
       <c r="R18" s="0"/>
       <c r="S18" s="0"/>
       <c r="T18" s="0"/>
       <c r="U18" s="0"/>
       <c r="V18" s="0"/>
       <c r="W18" s="0"/>
@@ -7050,50 +8877,113 @@
       <c r="GY18" s="0"/>
       <c r="GZ18" s="0"/>
       <c r="HA18" s="0"/>
       <c r="HB18" s="0"/>
       <c r="HC18" s="0"/>
       <c r="HD18" s="0"/>
       <c r="HE18" s="0"/>
       <c r="HF18" s="0"/>
       <c r="HG18" s="0"/>
       <c r="HH18" s="0"/>
       <c r="HI18" s="0"/>
       <c r="HJ18" s="0"/>
       <c r="HK18" s="0"/>
       <c r="HL18" s="0"/>
       <c r="HM18" s="0"/>
       <c r="HN18" s="0"/>
       <c r="HO18" s="0"/>
       <c r="HP18" s="0"/>
       <c r="HQ18" s="0"/>
       <c r="HR18" s="0"/>
       <c r="HS18" s="0"/>
       <c r="HT18" s="0"/>
       <c r="HU18" s="0"/>
       <c r="HV18" s="0"/>
       <c r="HW18" s="0"/>
+      <c r="HX18" s="0"/>
+      <c r="HY18" s="0"/>
+      <c r="HZ18" s="0"/>
+      <c r="IA18" s="0"/>
+      <c r="IB18" s="0"/>
+      <c r="IC18" s="0"/>
+      <c r="ID18" s="0"/>
+      <c r="IE18" s="0"/>
+      <c r="IF18" s="0"/>
+      <c r="IG18" s="0"/>
+      <c r="IH18" s="0"/>
+      <c r="II18" s="0"/>
+      <c r="IJ18" s="0"/>
+      <c r="IK18" s="0"/>
+      <c r="IL18" s="0"/>
+      <c r="IM18" s="0"/>
+      <c r="IN18" s="0"/>
+      <c r="IO18" s="0"/>
+      <c r="IP18" s="0"/>
+      <c r="IQ18" s="0"/>
+      <c r="IR18" s="0"/>
+      <c r="IS18" s="0"/>
+      <c r="IT18" s="0"/>
+      <c r="IU18" s="0"/>
+      <c r="IV18" s="0"/>
+      <c r="IW18" s="0"/>
+      <c r="IX18" s="0"/>
+      <c r="IY18" s="0"/>
+      <c r="IZ18" s="0"/>
+      <c r="JA18" s="0"/>
+      <c r="JB18" s="0"/>
+      <c r="JC18" s="0"/>
+      <c r="JD18" s="0"/>
+      <c r="JE18" s="0"/>
+      <c r="JF18" s="0"/>
+      <c r="JG18" s="0"/>
+      <c r="JH18" s="0"/>
+      <c r="JI18" s="0"/>
+      <c r="JJ18" s="0"/>
+      <c r="JK18" s="0"/>
+      <c r="JL18" s="0"/>
+      <c r="JM18" s="0"/>
+      <c r="JN18" s="0"/>
+      <c r="JO18" s="0"/>
+      <c r="JP18" s="0"/>
+      <c r="JQ18" s="0"/>
+      <c r="JR18" s="0"/>
+      <c r="JS18" s="0"/>
+      <c r="JT18" s="0"/>
+      <c r="JU18" s="0"/>
+      <c r="JV18" s="0"/>
+      <c r="JW18" s="0"/>
+      <c r="JX18" s="0"/>
+      <c r="JY18" s="0"/>
+      <c r="JZ18" s="0"/>
+      <c r="KA18" s="0"/>
+      <c r="KB18" s="0"/>
+      <c r="KC18" s="0"/>
+      <c r="KD18" s="0"/>
+      <c r="KE18" s="0"/>
+      <c r="KF18" s="0"/>
+      <c r="KG18" s="0"/>
+      <c r="KH18" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0"/>
       <c r="D19" s="0"/>
       <c r="E19" s="0"/>
       <c r="F19" s="0"/>
       <c r="G19" s="0"/>
       <c r="H19" s="0"/>
       <c r="I19" s="0"/>
       <c r="J19" s="0"/>
       <c r="K19" s="0"/>
       <c r="L19" s="0"/>
       <c r="M19" s="0"/>
       <c r="N19" s="0"/>
       <c r="O19" s="0"/>
       <c r="P19" s="0"/>
       <c r="Q19" s="0"/>
       <c r="R19" s="0"/>
       <c r="S19" s="0"/>
       <c r="T19" s="0"/>
       <c r="U19" s="0"/>
       <c r="V19" s="0"/>
       <c r="W19" s="0"/>
@@ -7283,50 +9173,113 @@
       <c r="GY19" s="0"/>
       <c r="GZ19" s="0"/>
       <c r="HA19" s="0"/>
       <c r="HB19" s="0"/>
       <c r="HC19" s="0"/>
       <c r="HD19" s="0"/>
       <c r="HE19" s="0"/>
       <c r="HF19" s="0"/>
       <c r="HG19" s="0"/>
       <c r="HH19" s="0"/>
       <c r="HI19" s="0"/>
       <c r="HJ19" s="0"/>
       <c r="HK19" s="0"/>
       <c r="HL19" s="0"/>
       <c r="HM19" s="0"/>
       <c r="HN19" s="0"/>
       <c r="HO19" s="0"/>
       <c r="HP19" s="0"/>
       <c r="HQ19" s="0"/>
       <c r="HR19" s="0"/>
       <c r="HS19" s="0"/>
       <c r="HT19" s="0"/>
       <c r="HU19" s="0"/>
       <c r="HV19" s="0"/>
       <c r="HW19" s="0"/>
+      <c r="HX19" s="0"/>
+      <c r="HY19" s="0"/>
+      <c r="HZ19" s="0"/>
+      <c r="IA19" s="0"/>
+      <c r="IB19" s="0"/>
+      <c r="IC19" s="0"/>
+      <c r="ID19" s="0"/>
+      <c r="IE19" s="0"/>
+      <c r="IF19" s="0"/>
+      <c r="IG19" s="0"/>
+      <c r="IH19" s="0"/>
+      <c r="II19" s="0"/>
+      <c r="IJ19" s="0"/>
+      <c r="IK19" s="0"/>
+      <c r="IL19" s="0"/>
+      <c r="IM19" s="0"/>
+      <c r="IN19" s="0"/>
+      <c r="IO19" s="0"/>
+      <c r="IP19" s="0"/>
+      <c r="IQ19" s="0"/>
+      <c r="IR19" s="0"/>
+      <c r="IS19" s="0"/>
+      <c r="IT19" s="0"/>
+      <c r="IU19" s="0"/>
+      <c r="IV19" s="0"/>
+      <c r="IW19" s="0"/>
+      <c r="IX19" s="0"/>
+      <c r="IY19" s="0"/>
+      <c r="IZ19" s="0"/>
+      <c r="JA19" s="0"/>
+      <c r="JB19" s="0"/>
+      <c r="JC19" s="0"/>
+      <c r="JD19" s="0"/>
+      <c r="JE19" s="0"/>
+      <c r="JF19" s="0"/>
+      <c r="JG19" s="0"/>
+      <c r="JH19" s="0"/>
+      <c r="JI19" s="0"/>
+      <c r="JJ19" s="0"/>
+      <c r="JK19" s="0"/>
+      <c r="JL19" s="0"/>
+      <c r="JM19" s="0"/>
+      <c r="JN19" s="0"/>
+      <c r="JO19" s="0"/>
+      <c r="JP19" s="0"/>
+      <c r="JQ19" s="0"/>
+      <c r="JR19" s="0"/>
+      <c r="JS19" s="0"/>
+      <c r="JT19" s="0"/>
+      <c r="JU19" s="0"/>
+      <c r="JV19" s="0"/>
+      <c r="JW19" s="0"/>
+      <c r="JX19" s="0"/>
+      <c r="JY19" s="0"/>
+      <c r="JZ19" s="0"/>
+      <c r="KA19" s="0"/>
+      <c r="KB19" s="0"/>
+      <c r="KC19" s="0"/>
+      <c r="KD19" s="0"/>
+      <c r="KE19" s="0"/>
+      <c r="KF19" s="0"/>
+      <c r="KG19" s="0"/>
+      <c r="KH19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0"/>
       <c r="D20" s="0"/>
       <c r="E20" s="0"/>
       <c r="F20" s="0"/>
       <c r="G20" s="0"/>
       <c r="H20" s="0"/>
       <c r="I20" s="0"/>
       <c r="J20" s="0"/>
       <c r="K20" s="0"/>
       <c r="L20" s="0"/>
       <c r="M20" s="0"/>
       <c r="N20" s="0"/>
       <c r="O20" s="0"/>
       <c r="P20" s="0"/>
       <c r="Q20" s="0"/>
       <c r="R20" s="0"/>
       <c r="S20" s="0"/>
       <c r="T20" s="0"/>
       <c r="U20" s="0"/>
       <c r="V20" s="0"/>
       <c r="W20" s="0"/>
@@ -7516,50 +9469,113 @@
       <c r="GY20" s="0"/>
       <c r="GZ20" s="0"/>
       <c r="HA20" s="0"/>
       <c r="HB20" s="0"/>
       <c r="HC20" s="0"/>
       <c r="HD20" s="0"/>
       <c r="HE20" s="0"/>
       <c r="HF20" s="0"/>
       <c r="HG20" s="0"/>
       <c r="HH20" s="0"/>
       <c r="HI20" s="0"/>
       <c r="HJ20" s="0"/>
       <c r="HK20" s="0"/>
       <c r="HL20" s="0"/>
       <c r="HM20" s="0"/>
       <c r="HN20" s="0"/>
       <c r="HO20" s="0"/>
       <c r="HP20" s="0"/>
       <c r="HQ20" s="0"/>
       <c r="HR20" s="0"/>
       <c r="HS20" s="0"/>
       <c r="HT20" s="0"/>
       <c r="HU20" s="0"/>
       <c r="HV20" s="0"/>
       <c r="HW20" s="0"/>
+      <c r="HX20" s="0"/>
+      <c r="HY20" s="0"/>
+      <c r="HZ20" s="0"/>
+      <c r="IA20" s="0"/>
+      <c r="IB20" s="0"/>
+      <c r="IC20" s="0"/>
+      <c r="ID20" s="0"/>
+      <c r="IE20" s="0"/>
+      <c r="IF20" s="0"/>
+      <c r="IG20" s="0"/>
+      <c r="IH20" s="0"/>
+      <c r="II20" s="0"/>
+      <c r="IJ20" s="0"/>
+      <c r="IK20" s="0"/>
+      <c r="IL20" s="0"/>
+      <c r="IM20" s="0"/>
+      <c r="IN20" s="0"/>
+      <c r="IO20" s="0"/>
+      <c r="IP20" s="0"/>
+      <c r="IQ20" s="0"/>
+      <c r="IR20" s="0"/>
+      <c r="IS20" s="0"/>
+      <c r="IT20" s="0"/>
+      <c r="IU20" s="0"/>
+      <c r="IV20" s="0"/>
+      <c r="IW20" s="0"/>
+      <c r="IX20" s="0"/>
+      <c r="IY20" s="0"/>
+      <c r="IZ20" s="0"/>
+      <c r="JA20" s="0"/>
+      <c r="JB20" s="0"/>
+      <c r="JC20" s="0"/>
+      <c r="JD20" s="0"/>
+      <c r="JE20" s="0"/>
+      <c r="JF20" s="0"/>
+      <c r="JG20" s="0"/>
+      <c r="JH20" s="0"/>
+      <c r="JI20" s="0"/>
+      <c r="JJ20" s="0"/>
+      <c r="JK20" s="0"/>
+      <c r="JL20" s="0"/>
+      <c r="JM20" s="0"/>
+      <c r="JN20" s="0"/>
+      <c r="JO20" s="0"/>
+      <c r="JP20" s="0"/>
+      <c r="JQ20" s="0"/>
+      <c r="JR20" s="0"/>
+      <c r="JS20" s="0"/>
+      <c r="JT20" s="0"/>
+      <c r="JU20" s="0"/>
+      <c r="JV20" s="0"/>
+      <c r="JW20" s="0"/>
+      <c r="JX20" s="0"/>
+      <c r="JY20" s="0"/>
+      <c r="JZ20" s="0"/>
+      <c r="KA20" s="0"/>
+      <c r="KB20" s="0"/>
+      <c r="KC20" s="0"/>
+      <c r="KD20" s="0"/>
+      <c r="KE20" s="0"/>
+      <c r="KF20" s="0"/>
+      <c r="KG20" s="0"/>
+      <c r="KH20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0"/>
       <c r="D21" s="0"/>
       <c r="E21" s="0"/>
       <c r="F21" s="0"/>
       <c r="G21" s="0"/>
       <c r="H21" s="0"/>
       <c r="I21" s="0"/>
       <c r="J21" s="0"/>
       <c r="K21" s="0"/>
       <c r="L21" s="0"/>
       <c r="M21" s="0"/>
       <c r="N21" s="0"/>
       <c r="O21" s="0"/>
       <c r="P21" s="0"/>
       <c r="Q21" s="0"/>
       <c r="R21" s="0"/>
       <c r="S21" s="0"/>
       <c r="T21" s="0"/>
       <c r="U21" s="0"/>
       <c r="V21" s="0"/>
       <c r="W21" s="0"/>
@@ -7749,50 +9765,113 @@
       <c r="GY21" s="0"/>
       <c r="GZ21" s="0"/>
       <c r="HA21" s="0"/>
       <c r="HB21" s="0"/>
       <c r="HC21" s="0"/>
       <c r="HD21" s="0"/>
       <c r="HE21" s="0"/>
       <c r="HF21" s="0"/>
       <c r="HG21" s="0"/>
       <c r="HH21" s="0"/>
       <c r="HI21" s="0"/>
       <c r="HJ21" s="0"/>
       <c r="HK21" s="0"/>
       <c r="HL21" s="0"/>
       <c r="HM21" s="0"/>
       <c r="HN21" s="0"/>
       <c r="HO21" s="0"/>
       <c r="HP21" s="0"/>
       <c r="HQ21" s="0"/>
       <c r="HR21" s="0"/>
       <c r="HS21" s="0"/>
       <c r="HT21" s="0"/>
       <c r="HU21" s="0"/>
       <c r="HV21" s="0"/>
       <c r="HW21" s="0"/>
+      <c r="HX21" s="0"/>
+      <c r="HY21" s="0"/>
+      <c r="HZ21" s="0"/>
+      <c r="IA21" s="0"/>
+      <c r="IB21" s="0"/>
+      <c r="IC21" s="0"/>
+      <c r="ID21" s="0"/>
+      <c r="IE21" s="0"/>
+      <c r="IF21" s="0"/>
+      <c r="IG21" s="0"/>
+      <c r="IH21" s="0"/>
+      <c r="II21" s="0"/>
+      <c r="IJ21" s="0"/>
+      <c r="IK21" s="0"/>
+      <c r="IL21" s="0"/>
+      <c r="IM21" s="0"/>
+      <c r="IN21" s="0"/>
+      <c r="IO21" s="0"/>
+      <c r="IP21" s="0"/>
+      <c r="IQ21" s="0"/>
+      <c r="IR21" s="0"/>
+      <c r="IS21" s="0"/>
+      <c r="IT21" s="0"/>
+      <c r="IU21" s="0"/>
+      <c r="IV21" s="0"/>
+      <c r="IW21" s="0"/>
+      <c r="IX21" s="0"/>
+      <c r="IY21" s="0"/>
+      <c r="IZ21" s="0"/>
+      <c r="JA21" s="0"/>
+      <c r="JB21" s="0"/>
+      <c r="JC21" s="0"/>
+      <c r="JD21" s="0"/>
+      <c r="JE21" s="0"/>
+      <c r="JF21" s="0"/>
+      <c r="JG21" s="0"/>
+      <c r="JH21" s="0"/>
+      <c r="JI21" s="0"/>
+      <c r="JJ21" s="0"/>
+      <c r="JK21" s="0"/>
+      <c r="JL21" s="0"/>
+      <c r="JM21" s="0"/>
+      <c r="JN21" s="0"/>
+      <c r="JO21" s="0"/>
+      <c r="JP21" s="0"/>
+      <c r="JQ21" s="0"/>
+      <c r="JR21" s="0"/>
+      <c r="JS21" s="0"/>
+      <c r="JT21" s="0"/>
+      <c r="JU21" s="0"/>
+      <c r="JV21" s="0"/>
+      <c r="JW21" s="0"/>
+      <c r="JX21" s="0"/>
+      <c r="JY21" s="0"/>
+      <c r="JZ21" s="0"/>
+      <c r="KA21" s="0"/>
+      <c r="KB21" s="0"/>
+      <c r="KC21" s="0"/>
+      <c r="KD21" s="0"/>
+      <c r="KE21" s="0"/>
+      <c r="KF21" s="0"/>
+      <c r="KG21" s="0"/>
+      <c r="KH21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0"/>
       <c r="D22" s="0"/>
       <c r="E22" s="0"/>
       <c r="F22" s="0"/>
       <c r="G22" s="0"/>
       <c r="H22" s="0"/>
       <c r="I22" s="0"/>
       <c r="J22" s="0"/>
       <c r="K22" s="0"/>
       <c r="L22" s="0"/>
       <c r="M22" s="0"/>
       <c r="N22" s="0"/>
       <c r="O22" s="0"/>
       <c r="P22" s="0"/>
       <c r="Q22" s="0"/>
       <c r="R22" s="0"/>
       <c r="S22" s="0"/>
       <c r="T22" s="0"/>
       <c r="U22" s="0"/>
       <c r="V22" s="0"/>
       <c r="W22" s="0"/>
@@ -7982,50 +10061,113 @@
       <c r="GY22" s="0"/>
       <c r="GZ22" s="0"/>
       <c r="HA22" s="0"/>
       <c r="HB22" s="0"/>
       <c r="HC22" s="0"/>
       <c r="HD22" s="0"/>
       <c r="HE22" s="0"/>
       <c r="HF22" s="0"/>
       <c r="HG22" s="0"/>
       <c r="HH22" s="0"/>
       <c r="HI22" s="0"/>
       <c r="HJ22" s="0"/>
       <c r="HK22" s="0"/>
       <c r="HL22" s="0"/>
       <c r="HM22" s="0"/>
       <c r="HN22" s="0"/>
       <c r="HO22" s="0"/>
       <c r="HP22" s="0"/>
       <c r="HQ22" s="0"/>
       <c r="HR22" s="0"/>
       <c r="HS22" s="0"/>
       <c r="HT22" s="0"/>
       <c r="HU22" s="0"/>
       <c r="HV22" s="0"/>
       <c r="HW22" s="0"/>
+      <c r="HX22" s="0"/>
+      <c r="HY22" s="0"/>
+      <c r="HZ22" s="0"/>
+      <c r="IA22" s="0"/>
+      <c r="IB22" s="0"/>
+      <c r="IC22" s="0"/>
+      <c r="ID22" s="0"/>
+      <c r="IE22" s="0"/>
+      <c r="IF22" s="0"/>
+      <c r="IG22" s="0"/>
+      <c r="IH22" s="0"/>
+      <c r="II22" s="0"/>
+      <c r="IJ22" s="0"/>
+      <c r="IK22" s="0"/>
+      <c r="IL22" s="0"/>
+      <c r="IM22" s="0"/>
+      <c r="IN22" s="0"/>
+      <c r="IO22" s="0"/>
+      <c r="IP22" s="0"/>
+      <c r="IQ22" s="0"/>
+      <c r="IR22" s="0"/>
+      <c r="IS22" s="0"/>
+      <c r="IT22" s="0"/>
+      <c r="IU22" s="0"/>
+      <c r="IV22" s="0"/>
+      <c r="IW22" s="0"/>
+      <c r="IX22" s="0"/>
+      <c r="IY22" s="0"/>
+      <c r="IZ22" s="0"/>
+      <c r="JA22" s="0"/>
+      <c r="JB22" s="0"/>
+      <c r="JC22" s="0"/>
+      <c r="JD22" s="0"/>
+      <c r="JE22" s="0"/>
+      <c r="JF22" s="0"/>
+      <c r="JG22" s="0"/>
+      <c r="JH22" s="0"/>
+      <c r="JI22" s="0"/>
+      <c r="JJ22" s="0"/>
+      <c r="JK22" s="0"/>
+      <c r="JL22" s="0"/>
+      <c r="JM22" s="0"/>
+      <c r="JN22" s="0"/>
+      <c r="JO22" s="0"/>
+      <c r="JP22" s="0"/>
+      <c r="JQ22" s="0"/>
+      <c r="JR22" s="0"/>
+      <c r="JS22" s="0"/>
+      <c r="JT22" s="0"/>
+      <c r="JU22" s="0"/>
+      <c r="JV22" s="0"/>
+      <c r="JW22" s="0"/>
+      <c r="JX22" s="0"/>
+      <c r="JY22" s="0"/>
+      <c r="JZ22" s="0"/>
+      <c r="KA22" s="0"/>
+      <c r="KB22" s="0"/>
+      <c r="KC22" s="0"/>
+      <c r="KD22" s="0"/>
+      <c r="KE22" s="0"/>
+      <c r="KF22" s="0"/>
+      <c r="KG22" s="0"/>
+      <c r="KH22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0"/>
       <c r="D23" s="0"/>
       <c r="E23" s="0"/>
       <c r="F23" s="0"/>
       <c r="G23" s="0"/>
       <c r="H23" s="0"/>
       <c r="I23" s="0"/>
       <c r="J23" s="0"/>
       <c r="K23" s="0"/>
       <c r="L23" s="0"/>
       <c r="M23" s="0"/>
       <c r="N23" s="0"/>
       <c r="O23" s="0"/>
       <c r="P23" s="0"/>
       <c r="Q23" s="0"/>
       <c r="R23" s="0"/>
       <c r="S23" s="0"/>
       <c r="T23" s="0"/>
       <c r="U23" s="0"/>
       <c r="V23" s="0"/>
       <c r="W23" s="0"/>
@@ -8215,50 +10357,113 @@
       <c r="GY23" s="0"/>
       <c r="GZ23" s="0"/>
       <c r="HA23" s="0"/>
       <c r="HB23" s="0"/>
       <c r="HC23" s="0"/>
       <c r="HD23" s="0"/>
       <c r="HE23" s="0"/>
       <c r="HF23" s="0"/>
       <c r="HG23" s="0"/>
       <c r="HH23" s="0"/>
       <c r="HI23" s="0"/>
       <c r="HJ23" s="0"/>
       <c r="HK23" s="0"/>
       <c r="HL23" s="0"/>
       <c r="HM23" s="0"/>
       <c r="HN23" s="0"/>
       <c r="HO23" s="0"/>
       <c r="HP23" s="0"/>
       <c r="HQ23" s="0"/>
       <c r="HR23" s="0"/>
       <c r="HS23" s="0"/>
       <c r="HT23" s="0"/>
       <c r="HU23" s="0"/>
       <c r="HV23" s="0"/>
       <c r="HW23" s="0"/>
+      <c r="HX23" s="0"/>
+      <c r="HY23" s="0"/>
+      <c r="HZ23" s="0"/>
+      <c r="IA23" s="0"/>
+      <c r="IB23" s="0"/>
+      <c r="IC23" s="0"/>
+      <c r="ID23" s="0"/>
+      <c r="IE23" s="0"/>
+      <c r="IF23" s="0"/>
+      <c r="IG23" s="0"/>
+      <c r="IH23" s="0"/>
+      <c r="II23" s="0"/>
+      <c r="IJ23" s="0"/>
+      <c r="IK23" s="0"/>
+      <c r="IL23" s="0"/>
+      <c r="IM23" s="0"/>
+      <c r="IN23" s="0"/>
+      <c r="IO23" s="0"/>
+      <c r="IP23" s="0"/>
+      <c r="IQ23" s="0"/>
+      <c r="IR23" s="0"/>
+      <c r="IS23" s="0"/>
+      <c r="IT23" s="0"/>
+      <c r="IU23" s="0"/>
+      <c r="IV23" s="0"/>
+      <c r="IW23" s="0"/>
+      <c r="IX23" s="0"/>
+      <c r="IY23" s="0"/>
+      <c r="IZ23" s="0"/>
+      <c r="JA23" s="0"/>
+      <c r="JB23" s="0"/>
+      <c r="JC23" s="0"/>
+      <c r="JD23" s="0"/>
+      <c r="JE23" s="0"/>
+      <c r="JF23" s="0"/>
+      <c r="JG23" s="0"/>
+      <c r="JH23" s="0"/>
+      <c r="JI23" s="0"/>
+      <c r="JJ23" s="0"/>
+      <c r="JK23" s="0"/>
+      <c r="JL23" s="0"/>
+      <c r="JM23" s="0"/>
+      <c r="JN23" s="0"/>
+      <c r="JO23" s="0"/>
+      <c r="JP23" s="0"/>
+      <c r="JQ23" s="0"/>
+      <c r="JR23" s="0"/>
+      <c r="JS23" s="0"/>
+      <c r="JT23" s="0"/>
+      <c r="JU23" s="0"/>
+      <c r="JV23" s="0"/>
+      <c r="JW23" s="0"/>
+      <c r="JX23" s="0"/>
+      <c r="JY23" s="0"/>
+      <c r="JZ23" s="0"/>
+      <c r="KA23" s="0"/>
+      <c r="KB23" s="0"/>
+      <c r="KC23" s="0"/>
+      <c r="KD23" s="0"/>
+      <c r="KE23" s="0"/>
+      <c r="KF23" s="0"/>
+      <c r="KG23" s="0"/>
+      <c r="KH23" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0"/>
       <c r="D24" s="0"/>
       <c r="E24" s="0"/>
       <c r="F24" s="0"/>
       <c r="G24" s="0"/>
       <c r="H24" s="0"/>
       <c r="I24" s="0"/>
       <c r="J24" s="0"/>
       <c r="K24" s="0"/>
       <c r="L24" s="0"/>
       <c r="M24" s="0"/>
       <c r="N24" s="0"/>
       <c r="O24" s="0"/>
       <c r="P24" s="0"/>
       <c r="Q24" s="0"/>
       <c r="R24" s="0"/>
       <c r="S24" s="0"/>
       <c r="T24" s="0"/>
       <c r="U24" s="0"/>
       <c r="V24" s="0"/>
       <c r="W24" s="0"/>
@@ -8448,50 +10653,113 @@
       <c r="GY24" s="0"/>
       <c r="GZ24" s="0"/>
       <c r="HA24" s="0"/>
       <c r="HB24" s="0"/>
       <c r="HC24" s="0"/>
       <c r="HD24" s="0"/>
       <c r="HE24" s="0"/>
       <c r="HF24" s="0"/>
       <c r="HG24" s="0"/>
       <c r="HH24" s="0"/>
       <c r="HI24" s="0"/>
       <c r="HJ24" s="0"/>
       <c r="HK24" s="0"/>
       <c r="HL24" s="0"/>
       <c r="HM24" s="0"/>
       <c r="HN24" s="0"/>
       <c r="HO24" s="0"/>
       <c r="HP24" s="0"/>
       <c r="HQ24" s="0"/>
       <c r="HR24" s="0"/>
       <c r="HS24" s="0"/>
       <c r="HT24" s="0"/>
       <c r="HU24" s="0"/>
       <c r="HV24" s="0"/>
       <c r="HW24" s="0"/>
+      <c r="HX24" s="0"/>
+      <c r="HY24" s="0"/>
+      <c r="HZ24" s="0"/>
+      <c r="IA24" s="0"/>
+      <c r="IB24" s="0"/>
+      <c r="IC24" s="0"/>
+      <c r="ID24" s="0"/>
+      <c r="IE24" s="0"/>
+      <c r="IF24" s="0"/>
+      <c r="IG24" s="0"/>
+      <c r="IH24" s="0"/>
+      <c r="II24" s="0"/>
+      <c r="IJ24" s="0"/>
+      <c r="IK24" s="0"/>
+      <c r="IL24" s="0"/>
+      <c r="IM24" s="0"/>
+      <c r="IN24" s="0"/>
+      <c r="IO24" s="0"/>
+      <c r="IP24" s="0"/>
+      <c r="IQ24" s="0"/>
+      <c r="IR24" s="0"/>
+      <c r="IS24" s="0"/>
+      <c r="IT24" s="0"/>
+      <c r="IU24" s="0"/>
+      <c r="IV24" s="0"/>
+      <c r="IW24" s="0"/>
+      <c r="IX24" s="0"/>
+      <c r="IY24" s="0"/>
+      <c r="IZ24" s="0"/>
+      <c r="JA24" s="0"/>
+      <c r="JB24" s="0"/>
+      <c r="JC24" s="0"/>
+      <c r="JD24" s="0"/>
+      <c r="JE24" s="0"/>
+      <c r="JF24" s="0"/>
+      <c r="JG24" s="0"/>
+      <c r="JH24" s="0"/>
+      <c r="JI24" s="0"/>
+      <c r="JJ24" s="0"/>
+      <c r="JK24" s="0"/>
+      <c r="JL24" s="0"/>
+      <c r="JM24" s="0"/>
+      <c r="JN24" s="0"/>
+      <c r="JO24" s="0"/>
+      <c r="JP24" s="0"/>
+      <c r="JQ24" s="0"/>
+      <c r="JR24" s="0"/>
+      <c r="JS24" s="0"/>
+      <c r="JT24" s="0"/>
+      <c r="JU24" s="0"/>
+      <c r="JV24" s="0"/>
+      <c r="JW24" s="0"/>
+      <c r="JX24" s="0"/>
+      <c r="JY24" s="0"/>
+      <c r="JZ24" s="0"/>
+      <c r="KA24" s="0"/>
+      <c r="KB24" s="0"/>
+      <c r="KC24" s="0"/>
+      <c r="KD24" s="0"/>
+      <c r="KE24" s="0"/>
+      <c r="KF24" s="0"/>
+      <c r="KG24" s="0"/>
+      <c r="KH24" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0"/>
       <c r="D25" s="0"/>
       <c r="E25" s="0"/>
       <c r="F25" s="0"/>
       <c r="G25" s="0"/>
       <c r="H25" s="0"/>
       <c r="I25" s="0"/>
       <c r="J25" s="0"/>
       <c r="K25" s="0"/>
       <c r="L25" s="0"/>
       <c r="M25" s="0"/>
       <c r="N25" s="0"/>
       <c r="O25" s="0"/>
       <c r="P25" s="0"/>
       <c r="Q25" s="0"/>
       <c r="R25" s="0"/>
       <c r="S25" s="0"/>
       <c r="T25" s="0"/>
       <c r="U25" s="0"/>
       <c r="V25" s="0"/>
       <c r="W25" s="0"/>
@@ -8681,50 +10949,113 @@
       <c r="GY25" s="0"/>
       <c r="GZ25" s="0"/>
       <c r="HA25" s="0"/>
       <c r="HB25" s="0"/>
       <c r="HC25" s="0"/>
       <c r="HD25" s="0"/>
       <c r="HE25" s="0"/>
       <c r="HF25" s="0"/>
       <c r="HG25" s="0"/>
       <c r="HH25" s="0"/>
       <c r="HI25" s="0"/>
       <c r="HJ25" s="0"/>
       <c r="HK25" s="0"/>
       <c r="HL25" s="0"/>
       <c r="HM25" s="0"/>
       <c r="HN25" s="0"/>
       <c r="HO25" s="0"/>
       <c r="HP25" s="0"/>
       <c r="HQ25" s="0"/>
       <c r="HR25" s="0"/>
       <c r="HS25" s="0"/>
       <c r="HT25" s="0"/>
       <c r="HU25" s="0"/>
       <c r="HV25" s="0"/>
       <c r="HW25" s="0"/>
+      <c r="HX25" s="0"/>
+      <c r="HY25" s="0"/>
+      <c r="HZ25" s="0"/>
+      <c r="IA25" s="0"/>
+      <c r="IB25" s="0"/>
+      <c r="IC25" s="0"/>
+      <c r="ID25" s="0"/>
+      <c r="IE25" s="0"/>
+      <c r="IF25" s="0"/>
+      <c r="IG25" s="0"/>
+      <c r="IH25" s="0"/>
+      <c r="II25" s="0"/>
+      <c r="IJ25" s="0"/>
+      <c r="IK25" s="0"/>
+      <c r="IL25" s="0"/>
+      <c r="IM25" s="0"/>
+      <c r="IN25" s="0"/>
+      <c r="IO25" s="0"/>
+      <c r="IP25" s="0"/>
+      <c r="IQ25" s="0"/>
+      <c r="IR25" s="0"/>
+      <c r="IS25" s="0"/>
+      <c r="IT25" s="0"/>
+      <c r="IU25" s="0"/>
+      <c r="IV25" s="0"/>
+      <c r="IW25" s="0"/>
+      <c r="IX25" s="0"/>
+      <c r="IY25" s="0"/>
+      <c r="IZ25" s="0"/>
+      <c r="JA25" s="0"/>
+      <c r="JB25" s="0"/>
+      <c r="JC25" s="0"/>
+      <c r="JD25" s="0"/>
+      <c r="JE25" s="0"/>
+      <c r="JF25" s="0"/>
+      <c r="JG25" s="0"/>
+      <c r="JH25" s="0"/>
+      <c r="JI25" s="0"/>
+      <c r="JJ25" s="0"/>
+      <c r="JK25" s="0"/>
+      <c r="JL25" s="0"/>
+      <c r="JM25" s="0"/>
+      <c r="JN25" s="0"/>
+      <c r="JO25" s="0"/>
+      <c r="JP25" s="0"/>
+      <c r="JQ25" s="0"/>
+      <c r="JR25" s="0"/>
+      <c r="JS25" s="0"/>
+      <c r="JT25" s="0"/>
+      <c r="JU25" s="0"/>
+      <c r="JV25" s="0"/>
+      <c r="JW25" s="0"/>
+      <c r="JX25" s="0"/>
+      <c r="JY25" s="0"/>
+      <c r="JZ25" s="0"/>
+      <c r="KA25" s="0"/>
+      <c r="KB25" s="0"/>
+      <c r="KC25" s="0"/>
+      <c r="KD25" s="0"/>
+      <c r="KE25" s="0"/>
+      <c r="KF25" s="0"/>
+      <c r="KG25" s="0"/>
+      <c r="KH25" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0"/>
       <c r="D26" s="0"/>
       <c r="E26" s="0"/>
       <c r="F26" s="0"/>
       <c r="G26" s="0"/>
       <c r="H26" s="0"/>
       <c r="I26" s="0"/>
       <c r="J26" s="0"/>
       <c r="K26" s="0"/>
       <c r="L26" s="0"/>
       <c r="M26" s="0"/>
       <c r="N26" s="0"/>
       <c r="O26" s="0"/>
       <c r="P26" s="0"/>
       <c r="Q26" s="0"/>
       <c r="R26" s="0"/>
       <c r="S26" s="0"/>
       <c r="T26" s="0"/>
       <c r="U26" s="0"/>
       <c r="V26" s="0"/>
       <c r="W26" s="0"/>
@@ -8914,50 +11245,113 @@
       <c r="GY26" s="0"/>
       <c r="GZ26" s="0"/>
       <c r="HA26" s="0"/>
       <c r="HB26" s="0"/>
       <c r="HC26" s="0"/>
       <c r="HD26" s="0"/>
       <c r="HE26" s="0"/>
       <c r="HF26" s="0"/>
       <c r="HG26" s="0"/>
       <c r="HH26" s="0"/>
       <c r="HI26" s="0"/>
       <c r="HJ26" s="0"/>
       <c r="HK26" s="0"/>
       <c r="HL26" s="0"/>
       <c r="HM26" s="0"/>
       <c r="HN26" s="0"/>
       <c r="HO26" s="0"/>
       <c r="HP26" s="0"/>
       <c r="HQ26" s="0"/>
       <c r="HR26" s="0"/>
       <c r="HS26" s="0"/>
       <c r="HT26" s="0"/>
       <c r="HU26" s="0"/>
       <c r="HV26" s="0"/>
       <c r="HW26" s="0"/>
+      <c r="HX26" s="0"/>
+      <c r="HY26" s="0"/>
+      <c r="HZ26" s="0"/>
+      <c r="IA26" s="0"/>
+      <c r="IB26" s="0"/>
+      <c r="IC26" s="0"/>
+      <c r="ID26" s="0"/>
+      <c r="IE26" s="0"/>
+      <c r="IF26" s="0"/>
+      <c r="IG26" s="0"/>
+      <c r="IH26" s="0"/>
+      <c r="II26" s="0"/>
+      <c r="IJ26" s="0"/>
+      <c r="IK26" s="0"/>
+      <c r="IL26" s="0"/>
+      <c r="IM26" s="0"/>
+      <c r="IN26" s="0"/>
+      <c r="IO26" s="0"/>
+      <c r="IP26" s="0"/>
+      <c r="IQ26" s="0"/>
+      <c r="IR26" s="0"/>
+      <c r="IS26" s="0"/>
+      <c r="IT26" s="0"/>
+      <c r="IU26" s="0"/>
+      <c r="IV26" s="0"/>
+      <c r="IW26" s="0"/>
+      <c r="IX26" s="0"/>
+      <c r="IY26" s="0"/>
+      <c r="IZ26" s="0"/>
+      <c r="JA26" s="0"/>
+      <c r="JB26" s="0"/>
+      <c r="JC26" s="0"/>
+      <c r="JD26" s="0"/>
+      <c r="JE26" s="0"/>
+      <c r="JF26" s="0"/>
+      <c r="JG26" s="0"/>
+      <c r="JH26" s="0"/>
+      <c r="JI26" s="0"/>
+      <c r="JJ26" s="0"/>
+      <c r="JK26" s="0"/>
+      <c r="JL26" s="0"/>
+      <c r="JM26" s="0"/>
+      <c r="JN26" s="0"/>
+      <c r="JO26" s="0"/>
+      <c r="JP26" s="0"/>
+      <c r="JQ26" s="0"/>
+      <c r="JR26" s="0"/>
+      <c r="JS26" s="0"/>
+      <c r="JT26" s="0"/>
+      <c r="JU26" s="0"/>
+      <c r="JV26" s="0"/>
+      <c r="JW26" s="0"/>
+      <c r="JX26" s="0"/>
+      <c r="JY26" s="0"/>
+      <c r="JZ26" s="0"/>
+      <c r="KA26" s="0"/>
+      <c r="KB26" s="0"/>
+      <c r="KC26" s="0"/>
+      <c r="KD26" s="0"/>
+      <c r="KE26" s="0"/>
+      <c r="KF26" s="0"/>
+      <c r="KG26" s="0"/>
+      <c r="KH26" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0"/>
       <c r="D27" s="0"/>
       <c r="E27" s="0"/>
       <c r="F27" s="0"/>
       <c r="G27" s="0"/>
       <c r="H27" s="0"/>
       <c r="I27" s="0"/>
       <c r="J27" s="0"/>
       <c r="K27" s="0"/>
       <c r="L27" s="0"/>
       <c r="M27" s="0"/>
       <c r="N27" s="0"/>
       <c r="O27" s="0"/>
       <c r="P27" s="0"/>
       <c r="Q27" s="0"/>
       <c r="R27" s="0"/>
       <c r="S27" s="0"/>
       <c r="T27" s="0"/>
       <c r="U27" s="0"/>
       <c r="V27" s="0"/>
       <c r="W27" s="0"/>
@@ -9147,50 +11541,113 @@
       <c r="GY27" s="0"/>
       <c r="GZ27" s="0"/>
       <c r="HA27" s="0"/>
       <c r="HB27" s="0"/>
       <c r="HC27" s="0"/>
       <c r="HD27" s="0"/>
       <c r="HE27" s="0"/>
       <c r="HF27" s="0"/>
       <c r="HG27" s="0"/>
       <c r="HH27" s="0"/>
       <c r="HI27" s="0"/>
       <c r="HJ27" s="0"/>
       <c r="HK27" s="0"/>
       <c r="HL27" s="0"/>
       <c r="HM27" s="0"/>
       <c r="HN27" s="0"/>
       <c r="HO27" s="0"/>
       <c r="HP27" s="0"/>
       <c r="HQ27" s="0"/>
       <c r="HR27" s="0"/>
       <c r="HS27" s="0"/>
       <c r="HT27" s="0"/>
       <c r="HU27" s="0"/>
       <c r="HV27" s="0"/>
       <c r="HW27" s="0"/>
+      <c r="HX27" s="0"/>
+      <c r="HY27" s="0"/>
+      <c r="HZ27" s="0"/>
+      <c r="IA27" s="0"/>
+      <c r="IB27" s="0"/>
+      <c r="IC27" s="0"/>
+      <c r="ID27" s="0"/>
+      <c r="IE27" s="0"/>
+      <c r="IF27" s="0"/>
+      <c r="IG27" s="0"/>
+      <c r="IH27" s="0"/>
+      <c r="II27" s="0"/>
+      <c r="IJ27" s="0"/>
+      <c r="IK27" s="0"/>
+      <c r="IL27" s="0"/>
+      <c r="IM27" s="0"/>
+      <c r="IN27" s="0"/>
+      <c r="IO27" s="0"/>
+      <c r="IP27" s="0"/>
+      <c r="IQ27" s="0"/>
+      <c r="IR27" s="0"/>
+      <c r="IS27" s="0"/>
+      <c r="IT27" s="0"/>
+      <c r="IU27" s="0"/>
+      <c r="IV27" s="0"/>
+      <c r="IW27" s="0"/>
+      <c r="IX27" s="0"/>
+      <c r="IY27" s="0"/>
+      <c r="IZ27" s="0"/>
+      <c r="JA27" s="0"/>
+      <c r="JB27" s="0"/>
+      <c r="JC27" s="0"/>
+      <c r="JD27" s="0"/>
+      <c r="JE27" s="0"/>
+      <c r="JF27" s="0"/>
+      <c r="JG27" s="0"/>
+      <c r="JH27" s="0"/>
+      <c r="JI27" s="0"/>
+      <c r="JJ27" s="0"/>
+      <c r="JK27" s="0"/>
+      <c r="JL27" s="0"/>
+      <c r="JM27" s="0"/>
+      <c r="JN27" s="0"/>
+      <c r="JO27" s="0"/>
+      <c r="JP27" s="0"/>
+      <c r="JQ27" s="0"/>
+      <c r="JR27" s="0"/>
+      <c r="JS27" s="0"/>
+      <c r="JT27" s="0"/>
+      <c r="JU27" s="0"/>
+      <c r="JV27" s="0"/>
+      <c r="JW27" s="0"/>
+      <c r="JX27" s="0"/>
+      <c r="JY27" s="0"/>
+      <c r="JZ27" s="0"/>
+      <c r="KA27" s="0"/>
+      <c r="KB27" s="0"/>
+      <c r="KC27" s="0"/>
+      <c r="KD27" s="0"/>
+      <c r="KE27" s="0"/>
+      <c r="KF27" s="0"/>
+      <c r="KG27" s="0"/>
+      <c r="KH27" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0"/>
       <c r="D28" s="0"/>
       <c r="E28" s="0"/>
       <c r="F28" s="0"/>
       <c r="G28" s="0"/>
       <c r="H28" s="0"/>
       <c r="I28" s="0"/>
       <c r="J28" s="0"/>
       <c r="K28" s="0"/>
       <c r="L28" s="0"/>
       <c r="M28" s="0"/>
       <c r="N28" s="0"/>
       <c r="O28" s="0"/>
       <c r="P28" s="0"/>
       <c r="Q28" s="0"/>
       <c r="R28" s="0"/>
       <c r="S28" s="0"/>
       <c r="T28" s="0"/>
       <c r="U28" s="0"/>
       <c r="V28" s="0"/>
       <c r="W28" s="0"/>
@@ -9380,50 +11837,113 @@
       <c r="GY28" s="0"/>
       <c r="GZ28" s="0"/>
       <c r="HA28" s="0"/>
       <c r="HB28" s="0"/>
       <c r="HC28" s="0"/>
       <c r="HD28" s="0"/>
       <c r="HE28" s="0"/>
       <c r="HF28" s="0"/>
       <c r="HG28" s="0"/>
       <c r="HH28" s="0"/>
       <c r="HI28" s="0"/>
       <c r="HJ28" s="0"/>
       <c r="HK28" s="0"/>
       <c r="HL28" s="0"/>
       <c r="HM28" s="0"/>
       <c r="HN28" s="0"/>
       <c r="HO28" s="0"/>
       <c r="HP28" s="0"/>
       <c r="HQ28" s="0"/>
       <c r="HR28" s="0"/>
       <c r="HS28" s="0"/>
       <c r="HT28" s="0"/>
       <c r="HU28" s="0"/>
       <c r="HV28" s="0"/>
       <c r="HW28" s="0"/>
+      <c r="HX28" s="0"/>
+      <c r="HY28" s="0"/>
+      <c r="HZ28" s="0"/>
+      <c r="IA28" s="0"/>
+      <c r="IB28" s="0"/>
+      <c r="IC28" s="0"/>
+      <c r="ID28" s="0"/>
+      <c r="IE28" s="0"/>
+      <c r="IF28" s="0"/>
+      <c r="IG28" s="0"/>
+      <c r="IH28" s="0"/>
+      <c r="II28" s="0"/>
+      <c r="IJ28" s="0"/>
+      <c r="IK28" s="0"/>
+      <c r="IL28" s="0"/>
+      <c r="IM28" s="0"/>
+      <c r="IN28" s="0"/>
+      <c r="IO28" s="0"/>
+      <c r="IP28" s="0"/>
+      <c r="IQ28" s="0"/>
+      <c r="IR28" s="0"/>
+      <c r="IS28" s="0"/>
+      <c r="IT28" s="0"/>
+      <c r="IU28" s="0"/>
+      <c r="IV28" s="0"/>
+      <c r="IW28" s="0"/>
+      <c r="IX28" s="0"/>
+      <c r="IY28" s="0"/>
+      <c r="IZ28" s="0"/>
+      <c r="JA28" s="0"/>
+      <c r="JB28" s="0"/>
+      <c r="JC28" s="0"/>
+      <c r="JD28" s="0"/>
+      <c r="JE28" s="0"/>
+      <c r="JF28" s="0"/>
+      <c r="JG28" s="0"/>
+      <c r="JH28" s="0"/>
+      <c r="JI28" s="0"/>
+      <c r="JJ28" s="0"/>
+      <c r="JK28" s="0"/>
+      <c r="JL28" s="0"/>
+      <c r="JM28" s="0"/>
+      <c r="JN28" s="0"/>
+      <c r="JO28" s="0"/>
+      <c r="JP28" s="0"/>
+      <c r="JQ28" s="0"/>
+      <c r="JR28" s="0"/>
+      <c r="JS28" s="0"/>
+      <c r="JT28" s="0"/>
+      <c r="JU28" s="0"/>
+      <c r="JV28" s="0"/>
+      <c r="JW28" s="0"/>
+      <c r="JX28" s="0"/>
+      <c r="JY28" s="0"/>
+      <c r="JZ28" s="0"/>
+      <c r="KA28" s="0"/>
+      <c r="KB28" s="0"/>
+      <c r="KC28" s="0"/>
+      <c r="KD28" s="0"/>
+      <c r="KE28" s="0"/>
+      <c r="KF28" s="0"/>
+      <c r="KG28" s="0"/>
+      <c r="KH28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0"/>
       <c r="D29" s="0"/>
       <c r="E29" s="0"/>
       <c r="F29" s="0"/>
       <c r="G29" s="0"/>
       <c r="H29" s="0"/>
       <c r="I29" s="0"/>
       <c r="J29" s="0"/>
       <c r="K29" s="0"/>
       <c r="L29" s="0"/>
       <c r="M29" s="0"/>
       <c r="N29" s="0"/>
       <c r="O29" s="0"/>
       <c r="P29" s="0"/>
       <c r="Q29" s="0"/>
       <c r="R29" s="0"/>
       <c r="S29" s="0"/>
       <c r="T29" s="0"/>
       <c r="U29" s="0"/>
       <c r="V29" s="0"/>
       <c r="W29" s="0"/>
@@ -9613,50 +12133,113 @@
       <c r="GY29" s="0"/>
       <c r="GZ29" s="0"/>
       <c r="HA29" s="0"/>
       <c r="HB29" s="0"/>
       <c r="HC29" s="0"/>
       <c r="HD29" s="0"/>
       <c r="HE29" s="0"/>
       <c r="HF29" s="0"/>
       <c r="HG29" s="0"/>
       <c r="HH29" s="0"/>
       <c r="HI29" s="0"/>
       <c r="HJ29" s="0"/>
       <c r="HK29" s="0"/>
       <c r="HL29" s="0"/>
       <c r="HM29" s="0"/>
       <c r="HN29" s="0"/>
       <c r="HO29" s="0"/>
       <c r="HP29" s="0"/>
       <c r="HQ29" s="0"/>
       <c r="HR29" s="0"/>
       <c r="HS29" s="0"/>
       <c r="HT29" s="0"/>
       <c r="HU29" s="0"/>
       <c r="HV29" s="0"/>
       <c r="HW29" s="0"/>
+      <c r="HX29" s="0"/>
+      <c r="HY29" s="0"/>
+      <c r="HZ29" s="0"/>
+      <c r="IA29" s="0"/>
+      <c r="IB29" s="0"/>
+      <c r="IC29" s="0"/>
+      <c r="ID29" s="0"/>
+      <c r="IE29" s="0"/>
+      <c r="IF29" s="0"/>
+      <c r="IG29" s="0"/>
+      <c r="IH29" s="0"/>
+      <c r="II29" s="0"/>
+      <c r="IJ29" s="0"/>
+      <c r="IK29" s="0"/>
+      <c r="IL29" s="0"/>
+      <c r="IM29" s="0"/>
+      <c r="IN29" s="0"/>
+      <c r="IO29" s="0"/>
+      <c r="IP29" s="0"/>
+      <c r="IQ29" s="0"/>
+      <c r="IR29" s="0"/>
+      <c r="IS29" s="0"/>
+      <c r="IT29" s="0"/>
+      <c r="IU29" s="0"/>
+      <c r="IV29" s="0"/>
+      <c r="IW29" s="0"/>
+      <c r="IX29" s="0"/>
+      <c r="IY29" s="0"/>
+      <c r="IZ29" s="0"/>
+      <c r="JA29" s="0"/>
+      <c r="JB29" s="0"/>
+      <c r="JC29" s="0"/>
+      <c r="JD29" s="0"/>
+      <c r="JE29" s="0"/>
+      <c r="JF29" s="0"/>
+      <c r="JG29" s="0"/>
+      <c r="JH29" s="0"/>
+      <c r="JI29" s="0"/>
+      <c r="JJ29" s="0"/>
+      <c r="JK29" s="0"/>
+      <c r="JL29" s="0"/>
+      <c r="JM29" s="0"/>
+      <c r="JN29" s="0"/>
+      <c r="JO29" s="0"/>
+      <c r="JP29" s="0"/>
+      <c r="JQ29" s="0"/>
+      <c r="JR29" s="0"/>
+      <c r="JS29" s="0"/>
+      <c r="JT29" s="0"/>
+      <c r="JU29" s="0"/>
+      <c r="JV29" s="0"/>
+      <c r="JW29" s="0"/>
+      <c r="JX29" s="0"/>
+      <c r="JY29" s="0"/>
+      <c r="JZ29" s="0"/>
+      <c r="KA29" s="0"/>
+      <c r="KB29" s="0"/>
+      <c r="KC29" s="0"/>
+      <c r="KD29" s="0"/>
+      <c r="KE29" s="0"/>
+      <c r="KF29" s="0"/>
+      <c r="KG29" s="0"/>
+      <c r="KH29" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0"/>
       <c r="D30" s="0"/>
       <c r="E30" s="0"/>
       <c r="F30" s="0"/>
       <c r="G30" s="0"/>
       <c r="H30" s="0"/>
       <c r="I30" s="0"/>
       <c r="J30" s="0"/>
       <c r="K30" s="0"/>
       <c r="L30" s="0"/>
       <c r="M30" s="0"/>
       <c r="N30" s="0"/>
       <c r="O30" s="0"/>
       <c r="P30" s="0"/>
       <c r="Q30" s="0"/>
       <c r="R30" s="0"/>
       <c r="S30" s="0"/>
       <c r="T30" s="0"/>
       <c r="U30" s="0"/>
       <c r="V30" s="0"/>
       <c r="W30" s="0"/>
@@ -9846,50 +12429,113 @@
       <c r="GY30" s="0"/>
       <c r="GZ30" s="0"/>
       <c r="HA30" s="0"/>
       <c r="HB30" s="0"/>
       <c r="HC30" s="0"/>
       <c r="HD30" s="0"/>
       <c r="HE30" s="0"/>
       <c r="HF30" s="0"/>
       <c r="HG30" s="0"/>
       <c r="HH30" s="0"/>
       <c r="HI30" s="0"/>
       <c r="HJ30" s="0"/>
       <c r="HK30" s="0"/>
       <c r="HL30" s="0"/>
       <c r="HM30" s="0"/>
       <c r="HN30" s="0"/>
       <c r="HO30" s="0"/>
       <c r="HP30" s="0"/>
       <c r="HQ30" s="0"/>
       <c r="HR30" s="0"/>
       <c r="HS30" s="0"/>
       <c r="HT30" s="0"/>
       <c r="HU30" s="0"/>
       <c r="HV30" s="0"/>
       <c r="HW30" s="0"/>
+      <c r="HX30" s="0"/>
+      <c r="HY30" s="0"/>
+      <c r="HZ30" s="0"/>
+      <c r="IA30" s="0"/>
+      <c r="IB30" s="0"/>
+      <c r="IC30" s="0"/>
+      <c r="ID30" s="0"/>
+      <c r="IE30" s="0"/>
+      <c r="IF30" s="0"/>
+      <c r="IG30" s="0"/>
+      <c r="IH30" s="0"/>
+      <c r="II30" s="0"/>
+      <c r="IJ30" s="0"/>
+      <c r="IK30" s="0"/>
+      <c r="IL30" s="0"/>
+      <c r="IM30" s="0"/>
+      <c r="IN30" s="0"/>
+      <c r="IO30" s="0"/>
+      <c r="IP30" s="0"/>
+      <c r="IQ30" s="0"/>
+      <c r="IR30" s="0"/>
+      <c r="IS30" s="0"/>
+      <c r="IT30" s="0"/>
+      <c r="IU30" s="0"/>
+      <c r="IV30" s="0"/>
+      <c r="IW30" s="0"/>
+      <c r="IX30" s="0"/>
+      <c r="IY30" s="0"/>
+      <c r="IZ30" s="0"/>
+      <c r="JA30" s="0"/>
+      <c r="JB30" s="0"/>
+      <c r="JC30" s="0"/>
+      <c r="JD30" s="0"/>
+      <c r="JE30" s="0"/>
+      <c r="JF30" s="0"/>
+      <c r="JG30" s="0"/>
+      <c r="JH30" s="0"/>
+      <c r="JI30" s="0"/>
+      <c r="JJ30" s="0"/>
+      <c r="JK30" s="0"/>
+      <c r="JL30" s="0"/>
+      <c r="JM30" s="0"/>
+      <c r="JN30" s="0"/>
+      <c r="JO30" s="0"/>
+      <c r="JP30" s="0"/>
+      <c r="JQ30" s="0"/>
+      <c r="JR30" s="0"/>
+      <c r="JS30" s="0"/>
+      <c r="JT30" s="0"/>
+      <c r="JU30" s="0"/>
+      <c r="JV30" s="0"/>
+      <c r="JW30" s="0"/>
+      <c r="JX30" s="0"/>
+      <c r="JY30" s="0"/>
+      <c r="JZ30" s="0"/>
+      <c r="KA30" s="0"/>
+      <c r="KB30" s="0"/>
+      <c r="KC30" s="0"/>
+      <c r="KD30" s="0"/>
+      <c r="KE30" s="0"/>
+      <c r="KF30" s="0"/>
+      <c r="KG30" s="0"/>
+      <c r="KH30" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0"/>
       <c r="D31" s="0"/>
       <c r="E31" s="0"/>
       <c r="F31" s="0"/>
       <c r="G31" s="0"/>
       <c r="H31" s="0"/>
       <c r="I31" s="0"/>
       <c r="J31" s="0"/>
       <c r="K31" s="0"/>
       <c r="L31" s="0"/>
       <c r="M31" s="0"/>
       <c r="N31" s="0"/>
       <c r="O31" s="0"/>
       <c r="P31" s="0"/>
       <c r="Q31" s="0"/>
       <c r="R31" s="0"/>
       <c r="S31" s="0"/>
       <c r="T31" s="0"/>
       <c r="U31" s="0"/>
       <c r="V31" s="0"/>
       <c r="W31" s="0"/>
@@ -10079,50 +12725,113 @@
       <c r="GY31" s="0"/>
       <c r="GZ31" s="0"/>
       <c r="HA31" s="0"/>
       <c r="HB31" s="0"/>
       <c r="HC31" s="0"/>
       <c r="HD31" s="0"/>
       <c r="HE31" s="0"/>
       <c r="HF31" s="0"/>
       <c r="HG31" s="0"/>
       <c r="HH31" s="0"/>
       <c r="HI31" s="0"/>
       <c r="HJ31" s="0"/>
       <c r="HK31" s="0"/>
       <c r="HL31" s="0"/>
       <c r="HM31" s="0"/>
       <c r="HN31" s="0"/>
       <c r="HO31" s="0"/>
       <c r="HP31" s="0"/>
       <c r="HQ31" s="0"/>
       <c r="HR31" s="0"/>
       <c r="HS31" s="0"/>
       <c r="HT31" s="0"/>
       <c r="HU31" s="0"/>
       <c r="HV31" s="0"/>
       <c r="HW31" s="0"/>
+      <c r="HX31" s="0"/>
+      <c r="HY31" s="0"/>
+      <c r="HZ31" s="0"/>
+      <c r="IA31" s="0"/>
+      <c r="IB31" s="0"/>
+      <c r="IC31" s="0"/>
+      <c r="ID31" s="0"/>
+      <c r="IE31" s="0"/>
+      <c r="IF31" s="0"/>
+      <c r="IG31" s="0"/>
+      <c r="IH31" s="0"/>
+      <c r="II31" s="0"/>
+      <c r="IJ31" s="0"/>
+      <c r="IK31" s="0"/>
+      <c r="IL31" s="0"/>
+      <c r="IM31" s="0"/>
+      <c r="IN31" s="0"/>
+      <c r="IO31" s="0"/>
+      <c r="IP31" s="0"/>
+      <c r="IQ31" s="0"/>
+      <c r="IR31" s="0"/>
+      <c r="IS31" s="0"/>
+      <c r="IT31" s="0"/>
+      <c r="IU31" s="0"/>
+      <c r="IV31" s="0"/>
+      <c r="IW31" s="0"/>
+      <c r="IX31" s="0"/>
+      <c r="IY31" s="0"/>
+      <c r="IZ31" s="0"/>
+      <c r="JA31" s="0"/>
+      <c r="JB31" s="0"/>
+      <c r="JC31" s="0"/>
+      <c r="JD31" s="0"/>
+      <c r="JE31" s="0"/>
+      <c r="JF31" s="0"/>
+      <c r="JG31" s="0"/>
+      <c r="JH31" s="0"/>
+      <c r="JI31" s="0"/>
+      <c r="JJ31" s="0"/>
+      <c r="JK31" s="0"/>
+      <c r="JL31" s="0"/>
+      <c r="JM31" s="0"/>
+      <c r="JN31" s="0"/>
+      <c r="JO31" s="0"/>
+      <c r="JP31" s="0"/>
+      <c r="JQ31" s="0"/>
+      <c r="JR31" s="0"/>
+      <c r="JS31" s="0"/>
+      <c r="JT31" s="0"/>
+      <c r="JU31" s="0"/>
+      <c r="JV31" s="0"/>
+      <c r="JW31" s="0"/>
+      <c r="JX31" s="0"/>
+      <c r="JY31" s="0"/>
+      <c r="JZ31" s="0"/>
+      <c r="KA31" s="0"/>
+      <c r="KB31" s="0"/>
+      <c r="KC31" s="0"/>
+      <c r="KD31" s="0"/>
+      <c r="KE31" s="0"/>
+      <c r="KF31" s="0"/>
+      <c r="KG31" s="0"/>
+      <c r="KH31" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0"/>
       <c r="D32" s="0"/>
       <c r="E32" s="0"/>
       <c r="F32" s="0"/>
       <c r="G32" s="0"/>
       <c r="H32" s="0"/>
       <c r="I32" s="0"/>
       <c r="J32" s="0"/>
       <c r="K32" s="0"/>
       <c r="L32" s="0"/>
       <c r="M32" s="0"/>
       <c r="N32" s="0"/>
       <c r="O32" s="0"/>
       <c r="P32" s="0"/>
       <c r="Q32" s="0"/>
       <c r="R32" s="0"/>
       <c r="S32" s="0"/>
       <c r="T32" s="0"/>
       <c r="U32" s="0"/>
       <c r="V32" s="0"/>
       <c r="W32" s="0"/>
@@ -10312,50 +13021,113 @@
       <c r="GY32" s="0"/>
       <c r="GZ32" s="0"/>
       <c r="HA32" s="0"/>
       <c r="HB32" s="0"/>
       <c r="HC32" s="0"/>
       <c r="HD32" s="0"/>
       <c r="HE32" s="0"/>
       <c r="HF32" s="0"/>
       <c r="HG32" s="0"/>
       <c r="HH32" s="0"/>
       <c r="HI32" s="0"/>
       <c r="HJ32" s="0"/>
       <c r="HK32" s="0"/>
       <c r="HL32" s="0"/>
       <c r="HM32" s="0"/>
       <c r="HN32" s="0"/>
       <c r="HO32" s="0"/>
       <c r="HP32" s="0"/>
       <c r="HQ32" s="0"/>
       <c r="HR32" s="0"/>
       <c r="HS32" s="0"/>
       <c r="HT32" s="0"/>
       <c r="HU32" s="0"/>
       <c r="HV32" s="0"/>
       <c r="HW32" s="0"/>
+      <c r="HX32" s="0"/>
+      <c r="HY32" s="0"/>
+      <c r="HZ32" s="0"/>
+      <c r="IA32" s="0"/>
+      <c r="IB32" s="0"/>
+      <c r="IC32" s="0"/>
+      <c r="ID32" s="0"/>
+      <c r="IE32" s="0"/>
+      <c r="IF32" s="0"/>
+      <c r="IG32" s="0"/>
+      <c r="IH32" s="0"/>
+      <c r="II32" s="0"/>
+      <c r="IJ32" s="0"/>
+      <c r="IK32" s="0"/>
+      <c r="IL32" s="0"/>
+      <c r="IM32" s="0"/>
+      <c r="IN32" s="0"/>
+      <c r="IO32" s="0"/>
+      <c r="IP32" s="0"/>
+      <c r="IQ32" s="0"/>
+      <c r="IR32" s="0"/>
+      <c r="IS32" s="0"/>
+      <c r="IT32" s="0"/>
+      <c r="IU32" s="0"/>
+      <c r="IV32" s="0"/>
+      <c r="IW32" s="0"/>
+      <c r="IX32" s="0"/>
+      <c r="IY32" s="0"/>
+      <c r="IZ32" s="0"/>
+      <c r="JA32" s="0"/>
+      <c r="JB32" s="0"/>
+      <c r="JC32" s="0"/>
+      <c r="JD32" s="0"/>
+      <c r="JE32" s="0"/>
+      <c r="JF32" s="0"/>
+      <c r="JG32" s="0"/>
+      <c r="JH32" s="0"/>
+      <c r="JI32" s="0"/>
+      <c r="JJ32" s="0"/>
+      <c r="JK32" s="0"/>
+      <c r="JL32" s="0"/>
+      <c r="JM32" s="0"/>
+      <c r="JN32" s="0"/>
+      <c r="JO32" s="0"/>
+      <c r="JP32" s="0"/>
+      <c r="JQ32" s="0"/>
+      <c r="JR32" s="0"/>
+      <c r="JS32" s="0"/>
+      <c r="JT32" s="0"/>
+      <c r="JU32" s="0"/>
+      <c r="JV32" s="0"/>
+      <c r="JW32" s="0"/>
+      <c r="JX32" s="0"/>
+      <c r="JY32" s="0"/>
+      <c r="JZ32" s="0"/>
+      <c r="KA32" s="0"/>
+      <c r="KB32" s="0"/>
+      <c r="KC32" s="0"/>
+      <c r="KD32" s="0"/>
+      <c r="KE32" s="0"/>
+      <c r="KF32" s="0"/>
+      <c r="KG32" s="0"/>
+      <c r="KH32" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0"/>
       <c r="D33" s="0"/>
       <c r="E33" s="0"/>
       <c r="F33" s="0"/>
       <c r="G33" s="0"/>
       <c r="H33" s="0"/>
       <c r="I33" s="0"/>
       <c r="J33" s="0"/>
       <c r="K33" s="0"/>
       <c r="L33" s="0"/>
       <c r="M33" s="0"/>
       <c r="N33" s="0"/>
       <c r="O33" s="0"/>
       <c r="P33" s="0"/>
       <c r="Q33" s="0"/>
       <c r="R33" s="0"/>
       <c r="S33" s="0"/>
       <c r="T33" s="0"/>
       <c r="U33" s="0"/>
       <c r="V33" s="0"/>
       <c r="W33" s="0"/>
@@ -10545,50 +13317,113 @@
       <c r="GY33" s="0"/>
       <c r="GZ33" s="0"/>
       <c r="HA33" s="0"/>
       <c r="HB33" s="0"/>
       <c r="HC33" s="0"/>
       <c r="HD33" s="0"/>
       <c r="HE33" s="0"/>
       <c r="HF33" s="0"/>
       <c r="HG33" s="0"/>
       <c r="HH33" s="0"/>
       <c r="HI33" s="0"/>
       <c r="HJ33" s="0"/>
       <c r="HK33" s="0"/>
       <c r="HL33" s="0"/>
       <c r="HM33" s="0"/>
       <c r="HN33" s="0"/>
       <c r="HO33" s="0"/>
       <c r="HP33" s="0"/>
       <c r="HQ33" s="0"/>
       <c r="HR33" s="0"/>
       <c r="HS33" s="0"/>
       <c r="HT33" s="0"/>
       <c r="HU33" s="0"/>
       <c r="HV33" s="0"/>
       <c r="HW33" s="0"/>
+      <c r="HX33" s="0"/>
+      <c r="HY33" s="0"/>
+      <c r="HZ33" s="0"/>
+      <c r="IA33" s="0"/>
+      <c r="IB33" s="0"/>
+      <c r="IC33" s="0"/>
+      <c r="ID33" s="0"/>
+      <c r="IE33" s="0"/>
+      <c r="IF33" s="0"/>
+      <c r="IG33" s="0"/>
+      <c r="IH33" s="0"/>
+      <c r="II33" s="0"/>
+      <c r="IJ33" s="0"/>
+      <c r="IK33" s="0"/>
+      <c r="IL33" s="0"/>
+      <c r="IM33" s="0"/>
+      <c r="IN33" s="0"/>
+      <c r="IO33" s="0"/>
+      <c r="IP33" s="0"/>
+      <c r="IQ33" s="0"/>
+      <c r="IR33" s="0"/>
+      <c r="IS33" s="0"/>
+      <c r="IT33" s="0"/>
+      <c r="IU33" s="0"/>
+      <c r="IV33" s="0"/>
+      <c r="IW33" s="0"/>
+      <c r="IX33" s="0"/>
+      <c r="IY33" s="0"/>
+      <c r="IZ33" s="0"/>
+      <c r="JA33" s="0"/>
+      <c r="JB33" s="0"/>
+      <c r="JC33" s="0"/>
+      <c r="JD33" s="0"/>
+      <c r="JE33" s="0"/>
+      <c r="JF33" s="0"/>
+      <c r="JG33" s="0"/>
+      <c r="JH33" s="0"/>
+      <c r="JI33" s="0"/>
+      <c r="JJ33" s="0"/>
+      <c r="JK33" s="0"/>
+      <c r="JL33" s="0"/>
+      <c r="JM33" s="0"/>
+      <c r="JN33" s="0"/>
+      <c r="JO33" s="0"/>
+      <c r="JP33" s="0"/>
+      <c r="JQ33" s="0"/>
+      <c r="JR33" s="0"/>
+      <c r="JS33" s="0"/>
+      <c r="JT33" s="0"/>
+      <c r="JU33" s="0"/>
+      <c r="JV33" s="0"/>
+      <c r="JW33" s="0"/>
+      <c r="JX33" s="0"/>
+      <c r="JY33" s="0"/>
+      <c r="JZ33" s="0"/>
+      <c r="KA33" s="0"/>
+      <c r="KB33" s="0"/>
+      <c r="KC33" s="0"/>
+      <c r="KD33" s="0"/>
+      <c r="KE33" s="0"/>
+      <c r="KF33" s="0"/>
+      <c r="KG33" s="0"/>
+      <c r="KH33" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0"/>
       <c r="D34" s="0"/>
       <c r="E34" s="0"/>
       <c r="F34" s="0"/>
       <c r="G34" s="0"/>
       <c r="H34" s="0"/>
       <c r="I34" s="0"/>
       <c r="J34" s="0"/>
       <c r="K34" s="0"/>
       <c r="L34" s="0"/>
       <c r="M34" s="0"/>
       <c r="N34" s="0"/>
       <c r="O34" s="0"/>
       <c r="P34" s="0"/>
       <c r="Q34" s="0"/>
       <c r="R34" s="0"/>
       <c r="S34" s="0"/>
       <c r="T34" s="0"/>
       <c r="U34" s="0"/>
       <c r="V34" s="0"/>
       <c r="W34" s="0"/>
@@ -10778,50 +13613,113 @@
       <c r="GY34" s="0"/>
       <c r="GZ34" s="0"/>
       <c r="HA34" s="0"/>
       <c r="HB34" s="0"/>
       <c r="HC34" s="0"/>
       <c r="HD34" s="0"/>
       <c r="HE34" s="0"/>
       <c r="HF34" s="0"/>
       <c r="HG34" s="0"/>
       <c r="HH34" s="0"/>
       <c r="HI34" s="0"/>
       <c r="HJ34" s="0"/>
       <c r="HK34" s="0"/>
       <c r="HL34" s="0"/>
       <c r="HM34" s="0"/>
       <c r="HN34" s="0"/>
       <c r="HO34" s="0"/>
       <c r="HP34" s="0"/>
       <c r="HQ34" s="0"/>
       <c r="HR34" s="0"/>
       <c r="HS34" s="0"/>
       <c r="HT34" s="0"/>
       <c r="HU34" s="0"/>
       <c r="HV34" s="0"/>
       <c r="HW34" s="0"/>
+      <c r="HX34" s="0"/>
+      <c r="HY34" s="0"/>
+      <c r="HZ34" s="0"/>
+      <c r="IA34" s="0"/>
+      <c r="IB34" s="0"/>
+      <c r="IC34" s="0"/>
+      <c r="ID34" s="0"/>
+      <c r="IE34" s="0"/>
+      <c r="IF34" s="0"/>
+      <c r="IG34" s="0"/>
+      <c r="IH34" s="0"/>
+      <c r="II34" s="0"/>
+      <c r="IJ34" s="0"/>
+      <c r="IK34" s="0"/>
+      <c r="IL34" s="0"/>
+      <c r="IM34" s="0"/>
+      <c r="IN34" s="0"/>
+      <c r="IO34" s="0"/>
+      <c r="IP34" s="0"/>
+      <c r="IQ34" s="0"/>
+      <c r="IR34" s="0"/>
+      <c r="IS34" s="0"/>
+      <c r="IT34" s="0"/>
+      <c r="IU34" s="0"/>
+      <c r="IV34" s="0"/>
+      <c r="IW34" s="0"/>
+      <c r="IX34" s="0"/>
+      <c r="IY34" s="0"/>
+      <c r="IZ34" s="0"/>
+      <c r="JA34" s="0"/>
+      <c r="JB34" s="0"/>
+      <c r="JC34" s="0"/>
+      <c r="JD34" s="0"/>
+      <c r="JE34" s="0"/>
+      <c r="JF34" s="0"/>
+      <c r="JG34" s="0"/>
+      <c r="JH34" s="0"/>
+      <c r="JI34" s="0"/>
+      <c r="JJ34" s="0"/>
+      <c r="JK34" s="0"/>
+      <c r="JL34" s="0"/>
+      <c r="JM34" s="0"/>
+      <c r="JN34" s="0"/>
+      <c r="JO34" s="0"/>
+      <c r="JP34" s="0"/>
+      <c r="JQ34" s="0"/>
+      <c r="JR34" s="0"/>
+      <c r="JS34" s="0"/>
+      <c r="JT34" s="0"/>
+      <c r="JU34" s="0"/>
+      <c r="JV34" s="0"/>
+      <c r="JW34" s="0"/>
+      <c r="JX34" s="0"/>
+      <c r="JY34" s="0"/>
+      <c r="JZ34" s="0"/>
+      <c r="KA34" s="0"/>
+      <c r="KB34" s="0"/>
+      <c r="KC34" s="0"/>
+      <c r="KD34" s="0"/>
+      <c r="KE34" s="0"/>
+      <c r="KF34" s="0"/>
+      <c r="KG34" s="0"/>
+      <c r="KH34" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0"/>
       <c r="D35" s="0"/>
       <c r="E35" s="0"/>
       <c r="F35" s="0"/>
       <c r="G35" s="0"/>
       <c r="H35" s="0"/>
       <c r="I35" s="0"/>
       <c r="J35" s="0"/>
       <c r="K35" s="0"/>
       <c r="L35" s="0"/>
       <c r="M35" s="0"/>
       <c r="N35" s="0"/>
       <c r="O35" s="0"/>
       <c r="P35" s="0"/>
       <c r="Q35" s="0"/>
       <c r="R35" s="0"/>
       <c r="S35" s="0"/>
       <c r="T35" s="0"/>
       <c r="U35" s="0"/>
       <c r="V35" s="0"/>
       <c r="W35" s="0"/>
@@ -11011,50 +13909,113 @@
       <c r="GY35" s="0"/>
       <c r="GZ35" s="0"/>
       <c r="HA35" s="0"/>
       <c r="HB35" s="0"/>
       <c r="HC35" s="0"/>
       <c r="HD35" s="0"/>
       <c r="HE35" s="0"/>
       <c r="HF35" s="0"/>
       <c r="HG35" s="0"/>
       <c r="HH35" s="0"/>
       <c r="HI35" s="0"/>
       <c r="HJ35" s="0"/>
       <c r="HK35" s="0"/>
       <c r="HL35" s="0"/>
       <c r="HM35" s="0"/>
       <c r="HN35" s="0"/>
       <c r="HO35" s="0"/>
       <c r="HP35" s="0"/>
       <c r="HQ35" s="0"/>
       <c r="HR35" s="0"/>
       <c r="HS35" s="0"/>
       <c r="HT35" s="0"/>
       <c r="HU35" s="0"/>
       <c r="HV35" s="0"/>
       <c r="HW35" s="0"/>
+      <c r="HX35" s="0"/>
+      <c r="HY35" s="0"/>
+      <c r="HZ35" s="0"/>
+      <c r="IA35" s="0"/>
+      <c r="IB35" s="0"/>
+      <c r="IC35" s="0"/>
+      <c r="ID35" s="0"/>
+      <c r="IE35" s="0"/>
+      <c r="IF35" s="0"/>
+      <c r="IG35" s="0"/>
+      <c r="IH35" s="0"/>
+      <c r="II35" s="0"/>
+      <c r="IJ35" s="0"/>
+      <c r="IK35" s="0"/>
+      <c r="IL35" s="0"/>
+      <c r="IM35" s="0"/>
+      <c r="IN35" s="0"/>
+      <c r="IO35" s="0"/>
+      <c r="IP35" s="0"/>
+      <c r="IQ35" s="0"/>
+      <c r="IR35" s="0"/>
+      <c r="IS35" s="0"/>
+      <c r="IT35" s="0"/>
+      <c r="IU35" s="0"/>
+      <c r="IV35" s="0"/>
+      <c r="IW35" s="0"/>
+      <c r="IX35" s="0"/>
+      <c r="IY35" s="0"/>
+      <c r="IZ35" s="0"/>
+      <c r="JA35" s="0"/>
+      <c r="JB35" s="0"/>
+      <c r="JC35" s="0"/>
+      <c r="JD35" s="0"/>
+      <c r="JE35" s="0"/>
+      <c r="JF35" s="0"/>
+      <c r="JG35" s="0"/>
+      <c r="JH35" s="0"/>
+      <c r="JI35" s="0"/>
+      <c r="JJ35" s="0"/>
+      <c r="JK35" s="0"/>
+      <c r="JL35" s="0"/>
+      <c r="JM35" s="0"/>
+      <c r="JN35" s="0"/>
+      <c r="JO35" s="0"/>
+      <c r="JP35" s="0"/>
+      <c r="JQ35" s="0"/>
+      <c r="JR35" s="0"/>
+      <c r="JS35" s="0"/>
+      <c r="JT35" s="0"/>
+      <c r="JU35" s="0"/>
+      <c r="JV35" s="0"/>
+      <c r="JW35" s="0"/>
+      <c r="JX35" s="0"/>
+      <c r="JY35" s="0"/>
+      <c r="JZ35" s="0"/>
+      <c r="KA35" s="0"/>
+      <c r="KB35" s="0"/>
+      <c r="KC35" s="0"/>
+      <c r="KD35" s="0"/>
+      <c r="KE35" s="0"/>
+      <c r="KF35" s="0"/>
+      <c r="KG35" s="0"/>
+      <c r="KH35" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0"/>
       <c r="D36" s="0"/>
       <c r="E36" s="0"/>
       <c r="F36" s="0"/>
       <c r="G36" s="0"/>
       <c r="H36" s="0"/>
       <c r="I36" s="0"/>
       <c r="J36" s="0"/>
       <c r="K36" s="0"/>
       <c r="L36" s="0"/>
       <c r="M36" s="0"/>
       <c r="N36" s="0"/>
       <c r="O36" s="0"/>
       <c r="P36" s="0"/>
       <c r="Q36" s="0"/>
       <c r="R36" s="0"/>
       <c r="S36" s="0"/>
       <c r="T36" s="0"/>
       <c r="U36" s="0"/>
       <c r="V36" s="0"/>
       <c r="W36" s="0"/>
@@ -11244,50 +14205,113 @@
       <c r="GY36" s="0"/>
       <c r="GZ36" s="0"/>
       <c r="HA36" s="0"/>
       <c r="HB36" s="0"/>
       <c r="HC36" s="0"/>
       <c r="HD36" s="0"/>
       <c r="HE36" s="0"/>
       <c r="HF36" s="0"/>
       <c r="HG36" s="0"/>
       <c r="HH36" s="0"/>
       <c r="HI36" s="0"/>
       <c r="HJ36" s="0"/>
       <c r="HK36" s="0"/>
       <c r="HL36" s="0"/>
       <c r="HM36" s="0"/>
       <c r="HN36" s="0"/>
       <c r="HO36" s="0"/>
       <c r="HP36" s="0"/>
       <c r="HQ36" s="0"/>
       <c r="HR36" s="0"/>
       <c r="HS36" s="0"/>
       <c r="HT36" s="0"/>
       <c r="HU36" s="0"/>
       <c r="HV36" s="0"/>
       <c r="HW36" s="0"/>
+      <c r="HX36" s="0"/>
+      <c r="HY36" s="0"/>
+      <c r="HZ36" s="0"/>
+      <c r="IA36" s="0"/>
+      <c r="IB36" s="0"/>
+      <c r="IC36" s="0"/>
+      <c r="ID36" s="0"/>
+      <c r="IE36" s="0"/>
+      <c r="IF36" s="0"/>
+      <c r="IG36" s="0"/>
+      <c r="IH36" s="0"/>
+      <c r="II36" s="0"/>
+      <c r="IJ36" s="0"/>
+      <c r="IK36" s="0"/>
+      <c r="IL36" s="0"/>
+      <c r="IM36" s="0"/>
+      <c r="IN36" s="0"/>
+      <c r="IO36" s="0"/>
+      <c r="IP36" s="0"/>
+      <c r="IQ36" s="0"/>
+      <c r="IR36" s="0"/>
+      <c r="IS36" s="0"/>
+      <c r="IT36" s="0"/>
+      <c r="IU36" s="0"/>
+      <c r="IV36" s="0"/>
+      <c r="IW36" s="0"/>
+      <c r="IX36" s="0"/>
+      <c r="IY36" s="0"/>
+      <c r="IZ36" s="0"/>
+      <c r="JA36" s="0"/>
+      <c r="JB36" s="0"/>
+      <c r="JC36" s="0"/>
+      <c r="JD36" s="0"/>
+      <c r="JE36" s="0"/>
+      <c r="JF36" s="0"/>
+      <c r="JG36" s="0"/>
+      <c r="JH36" s="0"/>
+      <c r="JI36" s="0"/>
+      <c r="JJ36" s="0"/>
+      <c r="JK36" s="0"/>
+      <c r="JL36" s="0"/>
+      <c r="JM36" s="0"/>
+      <c r="JN36" s="0"/>
+      <c r="JO36" s="0"/>
+      <c r="JP36" s="0"/>
+      <c r="JQ36" s="0"/>
+      <c r="JR36" s="0"/>
+      <c r="JS36" s="0"/>
+      <c r="JT36" s="0"/>
+      <c r="JU36" s="0"/>
+      <c r="JV36" s="0"/>
+      <c r="JW36" s="0"/>
+      <c r="JX36" s="0"/>
+      <c r="JY36" s="0"/>
+      <c r="JZ36" s="0"/>
+      <c r="KA36" s="0"/>
+      <c r="KB36" s="0"/>
+      <c r="KC36" s="0"/>
+      <c r="KD36" s="0"/>
+      <c r="KE36" s="0"/>
+      <c r="KF36" s="0"/>
+      <c r="KG36" s="0"/>
+      <c r="KH36" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0"/>
       <c r="D37" s="0"/>
       <c r="E37" s="0"/>
       <c r="F37" s="0"/>
       <c r="G37" s="0"/>
       <c r="H37" s="0"/>
       <c r="I37" s="0"/>
       <c r="J37" s="0"/>
       <c r="K37" s="0"/>
       <c r="L37" s="0"/>
       <c r="M37" s="0"/>
       <c r="N37" s="0"/>
       <c r="O37" s="0"/>
       <c r="P37" s="0"/>
       <c r="Q37" s="0"/>
       <c r="R37" s="0"/>
       <c r="S37" s="0"/>
       <c r="T37" s="0"/>
       <c r="U37" s="0"/>
       <c r="V37" s="0"/>
       <c r="W37" s="0"/>
@@ -11477,50 +14501,113 @@
       <c r="GY37" s="0"/>
       <c r="GZ37" s="0"/>
       <c r="HA37" s="0"/>
       <c r="HB37" s="0"/>
       <c r="HC37" s="0"/>
       <c r="HD37" s="0"/>
       <c r="HE37" s="0"/>
       <c r="HF37" s="0"/>
       <c r="HG37" s="0"/>
       <c r="HH37" s="0"/>
       <c r="HI37" s="0"/>
       <c r="HJ37" s="0"/>
       <c r="HK37" s="0"/>
       <c r="HL37" s="0"/>
       <c r="HM37" s="0"/>
       <c r="HN37" s="0"/>
       <c r="HO37" s="0"/>
       <c r="HP37" s="0"/>
       <c r="HQ37" s="0"/>
       <c r="HR37" s="0"/>
       <c r="HS37" s="0"/>
       <c r="HT37" s="0"/>
       <c r="HU37" s="0"/>
       <c r="HV37" s="0"/>
       <c r="HW37" s="0"/>
+      <c r="HX37" s="0"/>
+      <c r="HY37" s="0"/>
+      <c r="HZ37" s="0"/>
+      <c r="IA37" s="0"/>
+      <c r="IB37" s="0"/>
+      <c r="IC37" s="0"/>
+      <c r="ID37" s="0"/>
+      <c r="IE37" s="0"/>
+      <c r="IF37" s="0"/>
+      <c r="IG37" s="0"/>
+      <c r="IH37" s="0"/>
+      <c r="II37" s="0"/>
+      <c r="IJ37" s="0"/>
+      <c r="IK37" s="0"/>
+      <c r="IL37" s="0"/>
+      <c r="IM37" s="0"/>
+      <c r="IN37" s="0"/>
+      <c r="IO37" s="0"/>
+      <c r="IP37" s="0"/>
+      <c r="IQ37" s="0"/>
+      <c r="IR37" s="0"/>
+      <c r="IS37" s="0"/>
+      <c r="IT37" s="0"/>
+      <c r="IU37" s="0"/>
+      <c r="IV37" s="0"/>
+      <c r="IW37" s="0"/>
+      <c r="IX37" s="0"/>
+      <c r="IY37" s="0"/>
+      <c r="IZ37" s="0"/>
+      <c r="JA37" s="0"/>
+      <c r="JB37" s="0"/>
+      <c r="JC37" s="0"/>
+      <c r="JD37" s="0"/>
+      <c r="JE37" s="0"/>
+      <c r="JF37" s="0"/>
+      <c r="JG37" s="0"/>
+      <c r="JH37" s="0"/>
+      <c r="JI37" s="0"/>
+      <c r="JJ37" s="0"/>
+      <c r="JK37" s="0"/>
+      <c r="JL37" s="0"/>
+      <c r="JM37" s="0"/>
+      <c r="JN37" s="0"/>
+      <c r="JO37" s="0"/>
+      <c r="JP37" s="0"/>
+      <c r="JQ37" s="0"/>
+      <c r="JR37" s="0"/>
+      <c r="JS37" s="0"/>
+      <c r="JT37" s="0"/>
+      <c r="JU37" s="0"/>
+      <c r="JV37" s="0"/>
+      <c r="JW37" s="0"/>
+      <c r="JX37" s="0"/>
+      <c r="JY37" s="0"/>
+      <c r="JZ37" s="0"/>
+      <c r="KA37" s="0"/>
+      <c r="KB37" s="0"/>
+      <c r="KC37" s="0"/>
+      <c r="KD37" s="0"/>
+      <c r="KE37" s="0"/>
+      <c r="KF37" s="0"/>
+      <c r="KG37" s="0"/>
+      <c r="KH37" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0"/>
       <c r="D38" s="0"/>
       <c r="E38" s="0"/>
       <c r="F38" s="0"/>
       <c r="G38" s="0"/>
       <c r="H38" s="0"/>
       <c r="I38" s="0"/>
       <c r="J38" s="0"/>
       <c r="K38" s="0"/>
       <c r="L38" s="0"/>
       <c r="M38" s="0"/>
       <c r="N38" s="0"/>
       <c r="O38" s="0"/>
       <c r="P38" s="0"/>
       <c r="Q38" s="0"/>
       <c r="R38" s="0"/>
       <c r="S38" s="0"/>
       <c r="T38" s="0"/>
       <c r="U38" s="0"/>
       <c r="V38" s="0"/>
       <c r="W38" s="0"/>
@@ -11710,50 +14797,113 @@
       <c r="GY38" s="0"/>
       <c r="GZ38" s="0"/>
       <c r="HA38" s="0"/>
       <c r="HB38" s="0"/>
       <c r="HC38" s="0"/>
       <c r="HD38" s="0"/>
       <c r="HE38" s="0"/>
       <c r="HF38" s="0"/>
       <c r="HG38" s="0"/>
       <c r="HH38" s="0"/>
       <c r="HI38" s="0"/>
       <c r="HJ38" s="0"/>
       <c r="HK38" s="0"/>
       <c r="HL38" s="0"/>
       <c r="HM38" s="0"/>
       <c r="HN38" s="0"/>
       <c r="HO38" s="0"/>
       <c r="HP38" s="0"/>
       <c r="HQ38" s="0"/>
       <c r="HR38" s="0"/>
       <c r="HS38" s="0"/>
       <c r="HT38" s="0"/>
       <c r="HU38" s="0"/>
       <c r="HV38" s="0"/>
       <c r="HW38" s="0"/>
+      <c r="HX38" s="0"/>
+      <c r="HY38" s="0"/>
+      <c r="HZ38" s="0"/>
+      <c r="IA38" s="0"/>
+      <c r="IB38" s="0"/>
+      <c r="IC38" s="0"/>
+      <c r="ID38" s="0"/>
+      <c r="IE38" s="0"/>
+      <c r="IF38" s="0"/>
+      <c r="IG38" s="0"/>
+      <c r="IH38" s="0"/>
+      <c r="II38" s="0"/>
+      <c r="IJ38" s="0"/>
+      <c r="IK38" s="0"/>
+      <c r="IL38" s="0"/>
+      <c r="IM38" s="0"/>
+      <c r="IN38" s="0"/>
+      <c r="IO38" s="0"/>
+      <c r="IP38" s="0"/>
+      <c r="IQ38" s="0"/>
+      <c r="IR38" s="0"/>
+      <c r="IS38" s="0"/>
+      <c r="IT38" s="0"/>
+      <c r="IU38" s="0"/>
+      <c r="IV38" s="0"/>
+      <c r="IW38" s="0"/>
+      <c r="IX38" s="0"/>
+      <c r="IY38" s="0"/>
+      <c r="IZ38" s="0"/>
+      <c r="JA38" s="0"/>
+      <c r="JB38" s="0"/>
+      <c r="JC38" s="0"/>
+      <c r="JD38" s="0"/>
+      <c r="JE38" s="0"/>
+      <c r="JF38" s="0"/>
+      <c r="JG38" s="0"/>
+      <c r="JH38" s="0"/>
+      <c r="JI38" s="0"/>
+      <c r="JJ38" s="0"/>
+      <c r="JK38" s="0"/>
+      <c r="JL38" s="0"/>
+      <c r="JM38" s="0"/>
+      <c r="JN38" s="0"/>
+      <c r="JO38" s="0"/>
+      <c r="JP38" s="0"/>
+      <c r="JQ38" s="0"/>
+      <c r="JR38" s="0"/>
+      <c r="JS38" s="0"/>
+      <c r="JT38" s="0"/>
+      <c r="JU38" s="0"/>
+      <c r="JV38" s="0"/>
+      <c r="JW38" s="0"/>
+      <c r="JX38" s="0"/>
+      <c r="JY38" s="0"/>
+      <c r="JZ38" s="0"/>
+      <c r="KA38" s="0"/>
+      <c r="KB38" s="0"/>
+      <c r="KC38" s="0"/>
+      <c r="KD38" s="0"/>
+      <c r="KE38" s="0"/>
+      <c r="KF38" s="0"/>
+      <c r="KG38" s="0"/>
+      <c r="KH38" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0"/>
       <c r="D39" s="0"/>
       <c r="E39" s="0"/>
       <c r="F39" s="0"/>
       <c r="G39" s="0"/>
       <c r="H39" s="0"/>
       <c r="I39" s="0"/>
       <c r="J39" s="0"/>
       <c r="K39" s="0"/>
       <c r="L39" s="0"/>
       <c r="M39" s="0"/>
       <c r="N39" s="0"/>
       <c r="O39" s="0"/>
       <c r="P39" s="0"/>
       <c r="Q39" s="0"/>
       <c r="R39" s="0"/>
       <c r="S39" s="0"/>
       <c r="T39" s="0"/>
       <c r="U39" s="0"/>
       <c r="V39" s="0"/>
       <c r="W39" s="0"/>
@@ -11943,50 +15093,113 @@
       <c r="GY39" s="0"/>
       <c r="GZ39" s="0"/>
       <c r="HA39" s="0"/>
       <c r="HB39" s="0"/>
       <c r="HC39" s="0"/>
       <c r="HD39" s="0"/>
       <c r="HE39" s="0"/>
       <c r="HF39" s="0"/>
       <c r="HG39" s="0"/>
       <c r="HH39" s="0"/>
       <c r="HI39" s="0"/>
       <c r="HJ39" s="0"/>
       <c r="HK39" s="0"/>
       <c r="HL39" s="0"/>
       <c r="HM39" s="0"/>
       <c r="HN39" s="0"/>
       <c r="HO39" s="0"/>
       <c r="HP39" s="0"/>
       <c r="HQ39" s="0"/>
       <c r="HR39" s="0"/>
       <c r="HS39" s="0"/>
       <c r="HT39" s="0"/>
       <c r="HU39" s="0"/>
       <c r="HV39" s="0"/>
       <c r="HW39" s="0"/>
+      <c r="HX39" s="0"/>
+      <c r="HY39" s="0"/>
+      <c r="HZ39" s="0"/>
+      <c r="IA39" s="0"/>
+      <c r="IB39" s="0"/>
+      <c r="IC39" s="0"/>
+      <c r="ID39" s="0"/>
+      <c r="IE39" s="0"/>
+      <c r="IF39" s="0"/>
+      <c r="IG39" s="0"/>
+      <c r="IH39" s="0"/>
+      <c r="II39" s="0"/>
+      <c r="IJ39" s="0"/>
+      <c r="IK39" s="0"/>
+      <c r="IL39" s="0"/>
+      <c r="IM39" s="0"/>
+      <c r="IN39" s="0"/>
+      <c r="IO39" s="0"/>
+      <c r="IP39" s="0"/>
+      <c r="IQ39" s="0"/>
+      <c r="IR39" s="0"/>
+      <c r="IS39" s="0"/>
+      <c r="IT39" s="0"/>
+      <c r="IU39" s="0"/>
+      <c r="IV39" s="0"/>
+      <c r="IW39" s="0"/>
+      <c r="IX39" s="0"/>
+      <c r="IY39" s="0"/>
+      <c r="IZ39" s="0"/>
+      <c r="JA39" s="0"/>
+      <c r="JB39" s="0"/>
+      <c r="JC39" s="0"/>
+      <c r="JD39" s="0"/>
+      <c r="JE39" s="0"/>
+      <c r="JF39" s="0"/>
+      <c r="JG39" s="0"/>
+      <c r="JH39" s="0"/>
+      <c r="JI39" s="0"/>
+      <c r="JJ39" s="0"/>
+      <c r="JK39" s="0"/>
+      <c r="JL39" s="0"/>
+      <c r="JM39" s="0"/>
+      <c r="JN39" s="0"/>
+      <c r="JO39" s="0"/>
+      <c r="JP39" s="0"/>
+      <c r="JQ39" s="0"/>
+      <c r="JR39" s="0"/>
+      <c r="JS39" s="0"/>
+      <c r="JT39" s="0"/>
+      <c r="JU39" s="0"/>
+      <c r="JV39" s="0"/>
+      <c r="JW39" s="0"/>
+      <c r="JX39" s="0"/>
+      <c r="JY39" s="0"/>
+      <c r="JZ39" s="0"/>
+      <c r="KA39" s="0"/>
+      <c r="KB39" s="0"/>
+      <c r="KC39" s="0"/>
+      <c r="KD39" s="0"/>
+      <c r="KE39" s="0"/>
+      <c r="KF39" s="0"/>
+      <c r="KG39" s="0"/>
+      <c r="KH39" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0"/>
       <c r="D40" s="0"/>
       <c r="E40" s="0"/>
       <c r="F40" s="0"/>
       <c r="G40" s="0"/>
       <c r="H40" s="0"/>
       <c r="I40" s="0"/>
       <c r="J40" s="0"/>
       <c r="K40" s="0"/>
       <c r="L40" s="0"/>
       <c r="M40" s="0"/>
       <c r="N40" s="0"/>
       <c r="O40" s="0"/>
       <c r="P40" s="0"/>
       <c r="Q40" s="0"/>
       <c r="R40" s="0"/>
       <c r="S40" s="0"/>
       <c r="T40" s="0"/>
       <c r="U40" s="0"/>
       <c r="V40" s="0"/>
       <c r="W40" s="0"/>
@@ -12176,50 +15389,113 @@
       <c r="GY40" s="0"/>
       <c r="GZ40" s="0"/>
       <c r="HA40" s="0"/>
       <c r="HB40" s="0"/>
       <c r="HC40" s="0"/>
       <c r="HD40" s="0"/>
       <c r="HE40" s="0"/>
       <c r="HF40" s="0"/>
       <c r="HG40" s="0"/>
       <c r="HH40" s="0"/>
       <c r="HI40" s="0"/>
       <c r="HJ40" s="0"/>
       <c r="HK40" s="0"/>
       <c r="HL40" s="0"/>
       <c r="HM40" s="0"/>
       <c r="HN40" s="0"/>
       <c r="HO40" s="0"/>
       <c r="HP40" s="0"/>
       <c r="HQ40" s="0"/>
       <c r="HR40" s="0"/>
       <c r="HS40" s="0"/>
       <c r="HT40" s="0"/>
       <c r="HU40" s="0"/>
       <c r="HV40" s="0"/>
       <c r="HW40" s="0"/>
+      <c r="HX40" s="0"/>
+      <c r="HY40" s="0"/>
+      <c r="HZ40" s="0"/>
+      <c r="IA40" s="0"/>
+      <c r="IB40" s="0"/>
+      <c r="IC40" s="0"/>
+      <c r="ID40" s="0"/>
+      <c r="IE40" s="0"/>
+      <c r="IF40" s="0"/>
+      <c r="IG40" s="0"/>
+      <c r="IH40" s="0"/>
+      <c r="II40" s="0"/>
+      <c r="IJ40" s="0"/>
+      <c r="IK40" s="0"/>
+      <c r="IL40" s="0"/>
+      <c r="IM40" s="0"/>
+      <c r="IN40" s="0"/>
+      <c r="IO40" s="0"/>
+      <c r="IP40" s="0"/>
+      <c r="IQ40" s="0"/>
+      <c r="IR40" s="0"/>
+      <c r="IS40" s="0"/>
+      <c r="IT40" s="0"/>
+      <c r="IU40" s="0"/>
+      <c r="IV40" s="0"/>
+      <c r="IW40" s="0"/>
+      <c r="IX40" s="0"/>
+      <c r="IY40" s="0"/>
+      <c r="IZ40" s="0"/>
+      <c r="JA40" s="0"/>
+      <c r="JB40" s="0"/>
+      <c r="JC40" s="0"/>
+      <c r="JD40" s="0"/>
+      <c r="JE40" s="0"/>
+      <c r="JF40" s="0"/>
+      <c r="JG40" s="0"/>
+      <c r="JH40" s="0"/>
+      <c r="JI40" s="0"/>
+      <c r="JJ40" s="0"/>
+      <c r="JK40" s="0"/>
+      <c r="JL40" s="0"/>
+      <c r="JM40" s="0"/>
+      <c r="JN40" s="0"/>
+      <c r="JO40" s="0"/>
+      <c r="JP40" s="0"/>
+      <c r="JQ40" s="0"/>
+      <c r="JR40" s="0"/>
+      <c r="JS40" s="0"/>
+      <c r="JT40" s="0"/>
+      <c r="JU40" s="0"/>
+      <c r="JV40" s="0"/>
+      <c r="JW40" s="0"/>
+      <c r="JX40" s="0"/>
+      <c r="JY40" s="0"/>
+      <c r="JZ40" s="0"/>
+      <c r="KA40" s="0"/>
+      <c r="KB40" s="0"/>
+      <c r="KC40" s="0"/>
+      <c r="KD40" s="0"/>
+      <c r="KE40" s="0"/>
+      <c r="KF40" s="0"/>
+      <c r="KG40" s="0"/>
+      <c r="KH40" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0"/>
       <c r="D41" s="0"/>
       <c r="E41" s="0"/>
       <c r="F41" s="0"/>
       <c r="G41" s="0"/>
       <c r="H41" s="0"/>
       <c r="I41" s="0"/>
       <c r="J41" s="0"/>
       <c r="K41" s="0"/>
       <c r="L41" s="0"/>
       <c r="M41" s="0"/>
       <c r="N41" s="0"/>
       <c r="O41" s="0"/>
       <c r="P41" s="0"/>
       <c r="Q41" s="0"/>
       <c r="R41" s="0"/>
       <c r="S41" s="0"/>
       <c r="T41" s="0"/>
       <c r="U41" s="0"/>
       <c r="V41" s="0"/>
       <c r="W41" s="0"/>
@@ -12409,50 +15685,113 @@
       <c r="GY41" s="0"/>
       <c r="GZ41" s="0"/>
       <c r="HA41" s="0"/>
       <c r="HB41" s="0"/>
       <c r="HC41" s="0"/>
       <c r="HD41" s="0"/>
       <c r="HE41" s="0"/>
       <c r="HF41" s="0"/>
       <c r="HG41" s="0"/>
       <c r="HH41" s="0"/>
       <c r="HI41" s="0"/>
       <c r="HJ41" s="0"/>
       <c r="HK41" s="0"/>
       <c r="HL41" s="0"/>
       <c r="HM41" s="0"/>
       <c r="HN41" s="0"/>
       <c r="HO41" s="0"/>
       <c r="HP41" s="0"/>
       <c r="HQ41" s="0"/>
       <c r="HR41" s="0"/>
       <c r="HS41" s="0"/>
       <c r="HT41" s="0"/>
       <c r="HU41" s="0"/>
       <c r="HV41" s="0"/>
       <c r="HW41" s="0"/>
+      <c r="HX41" s="0"/>
+      <c r="HY41" s="0"/>
+      <c r="HZ41" s="0"/>
+      <c r="IA41" s="0"/>
+      <c r="IB41" s="0"/>
+      <c r="IC41" s="0"/>
+      <c r="ID41" s="0"/>
+      <c r="IE41" s="0"/>
+      <c r="IF41" s="0"/>
+      <c r="IG41" s="0"/>
+      <c r="IH41" s="0"/>
+      <c r="II41" s="0"/>
+      <c r="IJ41" s="0"/>
+      <c r="IK41" s="0"/>
+      <c r="IL41" s="0"/>
+      <c r="IM41" s="0"/>
+      <c r="IN41" s="0"/>
+      <c r="IO41" s="0"/>
+      <c r="IP41" s="0"/>
+      <c r="IQ41" s="0"/>
+      <c r="IR41" s="0"/>
+      <c r="IS41" s="0"/>
+      <c r="IT41" s="0"/>
+      <c r="IU41" s="0"/>
+      <c r="IV41" s="0"/>
+      <c r="IW41" s="0"/>
+      <c r="IX41" s="0"/>
+      <c r="IY41" s="0"/>
+      <c r="IZ41" s="0"/>
+      <c r="JA41" s="0"/>
+      <c r="JB41" s="0"/>
+      <c r="JC41" s="0"/>
+      <c r="JD41" s="0"/>
+      <c r="JE41" s="0"/>
+      <c r="JF41" s="0"/>
+      <c r="JG41" s="0"/>
+      <c r="JH41" s="0"/>
+      <c r="JI41" s="0"/>
+      <c r="JJ41" s="0"/>
+      <c r="JK41" s="0"/>
+      <c r="JL41" s="0"/>
+      <c r="JM41" s="0"/>
+      <c r="JN41" s="0"/>
+      <c r="JO41" s="0"/>
+      <c r="JP41" s="0"/>
+      <c r="JQ41" s="0"/>
+      <c r="JR41" s="0"/>
+      <c r="JS41" s="0"/>
+      <c r="JT41" s="0"/>
+      <c r="JU41" s="0"/>
+      <c r="JV41" s="0"/>
+      <c r="JW41" s="0"/>
+      <c r="JX41" s="0"/>
+      <c r="JY41" s="0"/>
+      <c r="JZ41" s="0"/>
+      <c r="KA41" s="0"/>
+      <c r="KB41" s="0"/>
+      <c r="KC41" s="0"/>
+      <c r="KD41" s="0"/>
+      <c r="KE41" s="0"/>
+      <c r="KF41" s="0"/>
+      <c r="KG41" s="0"/>
+      <c r="KH41" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0"/>
       <c r="D42" s="0"/>
       <c r="E42" s="0"/>
       <c r="F42" s="0"/>
       <c r="G42" s="0"/>
       <c r="H42" s="0"/>
       <c r="I42" s="0"/>
       <c r="J42" s="0"/>
       <c r="K42" s="0"/>
       <c r="L42" s="0"/>
       <c r="M42" s="0"/>
       <c r="N42" s="0"/>
       <c r="O42" s="0"/>
       <c r="P42" s="0"/>
       <c r="Q42" s="0"/>
       <c r="R42" s="0"/>
       <c r="S42" s="0"/>
       <c r="T42" s="0"/>
       <c r="U42" s="0"/>
       <c r="V42" s="0"/>
       <c r="W42" s="0"/>
@@ -12642,50 +15981,113 @@
       <c r="GY42" s="0"/>
       <c r="GZ42" s="0"/>
       <c r="HA42" s="0"/>
       <c r="HB42" s="0"/>
       <c r="HC42" s="0"/>
       <c r="HD42" s="0"/>
       <c r="HE42" s="0"/>
       <c r="HF42" s="0"/>
       <c r="HG42" s="0"/>
       <c r="HH42" s="0"/>
       <c r="HI42" s="0"/>
       <c r="HJ42" s="0"/>
       <c r="HK42" s="0"/>
       <c r="HL42" s="0"/>
       <c r="HM42" s="0"/>
       <c r="HN42" s="0"/>
       <c r="HO42" s="0"/>
       <c r="HP42" s="0"/>
       <c r="HQ42" s="0"/>
       <c r="HR42" s="0"/>
       <c r="HS42" s="0"/>
       <c r="HT42" s="0"/>
       <c r="HU42" s="0"/>
       <c r="HV42" s="0"/>
       <c r="HW42" s="0"/>
+      <c r="HX42" s="0"/>
+      <c r="HY42" s="0"/>
+      <c r="HZ42" s="0"/>
+      <c r="IA42" s="0"/>
+      <c r="IB42" s="0"/>
+      <c r="IC42" s="0"/>
+      <c r="ID42" s="0"/>
+      <c r="IE42" s="0"/>
+      <c r="IF42" s="0"/>
+      <c r="IG42" s="0"/>
+      <c r="IH42" s="0"/>
+      <c r="II42" s="0"/>
+      <c r="IJ42" s="0"/>
+      <c r="IK42" s="0"/>
+      <c r="IL42" s="0"/>
+      <c r="IM42" s="0"/>
+      <c r="IN42" s="0"/>
+      <c r="IO42" s="0"/>
+      <c r="IP42" s="0"/>
+      <c r="IQ42" s="0"/>
+      <c r="IR42" s="0"/>
+      <c r="IS42" s="0"/>
+      <c r="IT42" s="0"/>
+      <c r="IU42" s="0"/>
+      <c r="IV42" s="0"/>
+      <c r="IW42" s="0"/>
+      <c r="IX42" s="0"/>
+      <c r="IY42" s="0"/>
+      <c r="IZ42" s="0"/>
+      <c r="JA42" s="0"/>
+      <c r="JB42" s="0"/>
+      <c r="JC42" s="0"/>
+      <c r="JD42" s="0"/>
+      <c r="JE42" s="0"/>
+      <c r="JF42" s="0"/>
+      <c r="JG42" s="0"/>
+      <c r="JH42" s="0"/>
+      <c r="JI42" s="0"/>
+      <c r="JJ42" s="0"/>
+      <c r="JK42" s="0"/>
+      <c r="JL42" s="0"/>
+      <c r="JM42" s="0"/>
+      <c r="JN42" s="0"/>
+      <c r="JO42" s="0"/>
+      <c r="JP42" s="0"/>
+      <c r="JQ42" s="0"/>
+      <c r="JR42" s="0"/>
+      <c r="JS42" s="0"/>
+      <c r="JT42" s="0"/>
+      <c r="JU42" s="0"/>
+      <c r="JV42" s="0"/>
+      <c r="JW42" s="0"/>
+      <c r="JX42" s="0"/>
+      <c r="JY42" s="0"/>
+      <c r="JZ42" s="0"/>
+      <c r="KA42" s="0"/>
+      <c r="KB42" s="0"/>
+      <c r="KC42" s="0"/>
+      <c r="KD42" s="0"/>
+      <c r="KE42" s="0"/>
+      <c r="KF42" s="0"/>
+      <c r="KG42" s="0"/>
+      <c r="KH42" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0"/>
       <c r="D43" s="0"/>
       <c r="E43" s="0"/>
       <c r="F43" s="0"/>
       <c r="G43" s="0"/>
       <c r="H43" s="0"/>
       <c r="I43" s="0"/>
       <c r="J43" s="0"/>
       <c r="K43" s="0"/>
       <c r="L43" s="0"/>
       <c r="M43" s="0"/>
       <c r="N43" s="0"/>
       <c r="O43" s="0"/>
       <c r="P43" s="0"/>
       <c r="Q43" s="0"/>
       <c r="R43" s="0"/>
       <c r="S43" s="0"/>
       <c r="T43" s="0"/>
       <c r="U43" s="0"/>
       <c r="V43" s="0"/>
       <c r="W43" s="0"/>
@@ -12875,50 +16277,113 @@
       <c r="GY43" s="0"/>
       <c r="GZ43" s="0"/>
       <c r="HA43" s="0"/>
       <c r="HB43" s="0"/>
       <c r="HC43" s="0"/>
       <c r="HD43" s="0"/>
       <c r="HE43" s="0"/>
       <c r="HF43" s="0"/>
       <c r="HG43" s="0"/>
       <c r="HH43" s="0"/>
       <c r="HI43" s="0"/>
       <c r="HJ43" s="0"/>
       <c r="HK43" s="0"/>
       <c r="HL43" s="0"/>
       <c r="HM43" s="0"/>
       <c r="HN43" s="0"/>
       <c r="HO43" s="0"/>
       <c r="HP43" s="0"/>
       <c r="HQ43" s="0"/>
       <c r="HR43" s="0"/>
       <c r="HS43" s="0"/>
       <c r="HT43" s="0"/>
       <c r="HU43" s="0"/>
       <c r="HV43" s="0"/>
       <c r="HW43" s="0"/>
+      <c r="HX43" s="0"/>
+      <c r="HY43" s="0"/>
+      <c r="HZ43" s="0"/>
+      <c r="IA43" s="0"/>
+      <c r="IB43" s="0"/>
+      <c r="IC43" s="0"/>
+      <c r="ID43" s="0"/>
+      <c r="IE43" s="0"/>
+      <c r="IF43" s="0"/>
+      <c r="IG43" s="0"/>
+      <c r="IH43" s="0"/>
+      <c r="II43" s="0"/>
+      <c r="IJ43" s="0"/>
+      <c r="IK43" s="0"/>
+      <c r="IL43" s="0"/>
+      <c r="IM43" s="0"/>
+      <c r="IN43" s="0"/>
+      <c r="IO43" s="0"/>
+      <c r="IP43" s="0"/>
+      <c r="IQ43" s="0"/>
+      <c r="IR43" s="0"/>
+      <c r="IS43" s="0"/>
+      <c r="IT43" s="0"/>
+      <c r="IU43" s="0"/>
+      <c r="IV43" s="0"/>
+      <c r="IW43" s="0"/>
+      <c r="IX43" s="0"/>
+      <c r="IY43" s="0"/>
+      <c r="IZ43" s="0"/>
+      <c r="JA43" s="0"/>
+      <c r="JB43" s="0"/>
+      <c r="JC43" s="0"/>
+      <c r="JD43" s="0"/>
+      <c r="JE43" s="0"/>
+      <c r="JF43" s="0"/>
+      <c r="JG43" s="0"/>
+      <c r="JH43" s="0"/>
+      <c r="JI43" s="0"/>
+      <c r="JJ43" s="0"/>
+      <c r="JK43" s="0"/>
+      <c r="JL43" s="0"/>
+      <c r="JM43" s="0"/>
+      <c r="JN43" s="0"/>
+      <c r="JO43" s="0"/>
+      <c r="JP43" s="0"/>
+      <c r="JQ43" s="0"/>
+      <c r="JR43" s="0"/>
+      <c r="JS43" s="0"/>
+      <c r="JT43" s="0"/>
+      <c r="JU43" s="0"/>
+      <c r="JV43" s="0"/>
+      <c r="JW43" s="0"/>
+      <c r="JX43" s="0"/>
+      <c r="JY43" s="0"/>
+      <c r="JZ43" s="0"/>
+      <c r="KA43" s="0"/>
+      <c r="KB43" s="0"/>
+      <c r="KC43" s="0"/>
+      <c r="KD43" s="0"/>
+      <c r="KE43" s="0"/>
+      <c r="KF43" s="0"/>
+      <c r="KG43" s="0"/>
+      <c r="KH43" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0"/>
       <c r="D44" s="0"/>
       <c r="E44" s="0"/>
       <c r="F44" s="0"/>
       <c r="G44" s="0"/>
       <c r="H44" s="0"/>
       <c r="I44" s="0"/>
       <c r="J44" s="0"/>
       <c r="K44" s="0"/>
       <c r="L44" s="0"/>
       <c r="M44" s="0"/>
       <c r="N44" s="0"/>
       <c r="O44" s="0"/>
       <c r="P44" s="0"/>
       <c r="Q44" s="0"/>
       <c r="R44" s="0"/>
       <c r="S44" s="0"/>
       <c r="T44" s="0"/>
       <c r="U44" s="0"/>
       <c r="V44" s="0"/>
       <c r="W44" s="0"/>
@@ -13108,50 +16573,113 @@
       <c r="GY44" s="0"/>
       <c r="GZ44" s="0"/>
       <c r="HA44" s="0"/>
       <c r="HB44" s="0"/>
       <c r="HC44" s="0"/>
       <c r="HD44" s="0"/>
       <c r="HE44" s="0"/>
       <c r="HF44" s="0"/>
       <c r="HG44" s="0"/>
       <c r="HH44" s="0"/>
       <c r="HI44" s="0"/>
       <c r="HJ44" s="0"/>
       <c r="HK44" s="0"/>
       <c r="HL44" s="0"/>
       <c r="HM44" s="0"/>
       <c r="HN44" s="0"/>
       <c r="HO44" s="0"/>
       <c r="HP44" s="0"/>
       <c r="HQ44" s="0"/>
       <c r="HR44" s="0"/>
       <c r="HS44" s="0"/>
       <c r="HT44" s="0"/>
       <c r="HU44" s="0"/>
       <c r="HV44" s="0"/>
       <c r="HW44" s="0"/>
+      <c r="HX44" s="0"/>
+      <c r="HY44" s="0"/>
+      <c r="HZ44" s="0"/>
+      <c r="IA44" s="0"/>
+      <c r="IB44" s="0"/>
+      <c r="IC44" s="0"/>
+      <c r="ID44" s="0"/>
+      <c r="IE44" s="0"/>
+      <c r="IF44" s="0"/>
+      <c r="IG44" s="0"/>
+      <c r="IH44" s="0"/>
+      <c r="II44" s="0"/>
+      <c r="IJ44" s="0"/>
+      <c r="IK44" s="0"/>
+      <c r="IL44" s="0"/>
+      <c r="IM44" s="0"/>
+      <c r="IN44" s="0"/>
+      <c r="IO44" s="0"/>
+      <c r="IP44" s="0"/>
+      <c r="IQ44" s="0"/>
+      <c r="IR44" s="0"/>
+      <c r="IS44" s="0"/>
+      <c r="IT44" s="0"/>
+      <c r="IU44" s="0"/>
+      <c r="IV44" s="0"/>
+      <c r="IW44" s="0"/>
+      <c r="IX44" s="0"/>
+      <c r="IY44" s="0"/>
+      <c r="IZ44" s="0"/>
+      <c r="JA44" s="0"/>
+      <c r="JB44" s="0"/>
+      <c r="JC44" s="0"/>
+      <c r="JD44" s="0"/>
+      <c r="JE44" s="0"/>
+      <c r="JF44" s="0"/>
+      <c r="JG44" s="0"/>
+      <c r="JH44" s="0"/>
+      <c r="JI44" s="0"/>
+      <c r="JJ44" s="0"/>
+      <c r="JK44" s="0"/>
+      <c r="JL44" s="0"/>
+      <c r="JM44" s="0"/>
+      <c r="JN44" s="0"/>
+      <c r="JO44" s="0"/>
+      <c r="JP44" s="0"/>
+      <c r="JQ44" s="0"/>
+      <c r="JR44" s="0"/>
+      <c r="JS44" s="0"/>
+      <c r="JT44" s="0"/>
+      <c r="JU44" s="0"/>
+      <c r="JV44" s="0"/>
+      <c r="JW44" s="0"/>
+      <c r="JX44" s="0"/>
+      <c r="JY44" s="0"/>
+      <c r="JZ44" s="0"/>
+      <c r="KA44" s="0"/>
+      <c r="KB44" s="0"/>
+      <c r="KC44" s="0"/>
+      <c r="KD44" s="0"/>
+      <c r="KE44" s="0"/>
+      <c r="KF44" s="0"/>
+      <c r="KG44" s="0"/>
+      <c r="KH44" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0"/>
       <c r="D45" s="0"/>
       <c r="E45" s="0"/>
       <c r="F45" s="0"/>
       <c r="G45" s="0"/>
       <c r="H45" s="0"/>
       <c r="I45" s="0"/>
       <c r="J45" s="0"/>
       <c r="K45" s="0"/>
       <c r="L45" s="0"/>
       <c r="M45" s="0"/>
       <c r="N45" s="0"/>
       <c r="O45" s="0"/>
       <c r="P45" s="0"/>
       <c r="Q45" s="0"/>
       <c r="R45" s="0"/>
       <c r="S45" s="0"/>
       <c r="T45" s="0"/>
       <c r="U45" s="0"/>
       <c r="V45" s="0"/>
       <c r="W45" s="0"/>
@@ -13341,50 +16869,113 @@
       <c r="GY45" s="0"/>
       <c r="GZ45" s="0"/>
       <c r="HA45" s="0"/>
       <c r="HB45" s="0"/>
       <c r="HC45" s="0"/>
       <c r="HD45" s="0"/>
       <c r="HE45" s="0"/>
       <c r="HF45" s="0"/>
       <c r="HG45" s="0"/>
       <c r="HH45" s="0"/>
       <c r="HI45" s="0"/>
       <c r="HJ45" s="0"/>
       <c r="HK45" s="0"/>
       <c r="HL45" s="0"/>
       <c r="HM45" s="0"/>
       <c r="HN45" s="0"/>
       <c r="HO45" s="0"/>
       <c r="HP45" s="0"/>
       <c r="HQ45" s="0"/>
       <c r="HR45" s="0"/>
       <c r="HS45" s="0"/>
       <c r="HT45" s="0"/>
       <c r="HU45" s="0"/>
       <c r="HV45" s="0"/>
       <c r="HW45" s="0"/>
+      <c r="HX45" s="0"/>
+      <c r="HY45" s="0"/>
+      <c r="HZ45" s="0"/>
+      <c r="IA45" s="0"/>
+      <c r="IB45" s="0"/>
+      <c r="IC45" s="0"/>
+      <c r="ID45" s="0"/>
+      <c r="IE45" s="0"/>
+      <c r="IF45" s="0"/>
+      <c r="IG45" s="0"/>
+      <c r="IH45" s="0"/>
+      <c r="II45" s="0"/>
+      <c r="IJ45" s="0"/>
+      <c r="IK45" s="0"/>
+      <c r="IL45" s="0"/>
+      <c r="IM45" s="0"/>
+      <c r="IN45" s="0"/>
+      <c r="IO45" s="0"/>
+      <c r="IP45" s="0"/>
+      <c r="IQ45" s="0"/>
+      <c r="IR45" s="0"/>
+      <c r="IS45" s="0"/>
+      <c r="IT45" s="0"/>
+      <c r="IU45" s="0"/>
+      <c r="IV45" s="0"/>
+      <c r="IW45" s="0"/>
+      <c r="IX45" s="0"/>
+      <c r="IY45" s="0"/>
+      <c r="IZ45" s="0"/>
+      <c r="JA45" s="0"/>
+      <c r="JB45" s="0"/>
+      <c r="JC45" s="0"/>
+      <c r="JD45" s="0"/>
+      <c r="JE45" s="0"/>
+      <c r="JF45" s="0"/>
+      <c r="JG45" s="0"/>
+      <c r="JH45" s="0"/>
+      <c r="JI45" s="0"/>
+      <c r="JJ45" s="0"/>
+      <c r="JK45" s="0"/>
+      <c r="JL45" s="0"/>
+      <c r="JM45" s="0"/>
+      <c r="JN45" s="0"/>
+      <c r="JO45" s="0"/>
+      <c r="JP45" s="0"/>
+      <c r="JQ45" s="0"/>
+      <c r="JR45" s="0"/>
+      <c r="JS45" s="0"/>
+      <c r="JT45" s="0"/>
+      <c r="JU45" s="0"/>
+      <c r="JV45" s="0"/>
+      <c r="JW45" s="0"/>
+      <c r="JX45" s="0"/>
+      <c r="JY45" s="0"/>
+      <c r="JZ45" s="0"/>
+      <c r="KA45" s="0"/>
+      <c r="KB45" s="0"/>
+      <c r="KC45" s="0"/>
+      <c r="KD45" s="0"/>
+      <c r="KE45" s="0"/>
+      <c r="KF45" s="0"/>
+      <c r="KG45" s="0"/>
+      <c r="KH45" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0"/>
       <c r="D46" s="0"/>
       <c r="E46" s="0"/>
       <c r="F46" s="0"/>
       <c r="G46" s="0"/>
       <c r="H46" s="0"/>
       <c r="I46" s="0"/>
       <c r="J46" s="0"/>
       <c r="K46" s="0"/>
       <c r="L46" s="0"/>
       <c r="M46" s="0"/>
       <c r="N46" s="0"/>
       <c r="O46" s="0"/>
       <c r="P46" s="0"/>
       <c r="Q46" s="0"/>
       <c r="R46" s="0"/>
       <c r="S46" s="0"/>
       <c r="T46" s="0"/>
       <c r="U46" s="0"/>
       <c r="V46" s="0"/>
       <c r="W46" s="0"/>
@@ -13574,50 +17165,113 @@
       <c r="GY46" s="0"/>
       <c r="GZ46" s="0"/>
       <c r="HA46" s="0"/>
       <c r="HB46" s="0"/>
       <c r="HC46" s="0"/>
       <c r="HD46" s="0"/>
       <c r="HE46" s="0"/>
       <c r="HF46" s="0"/>
       <c r="HG46" s="0"/>
       <c r="HH46" s="0"/>
       <c r="HI46" s="0"/>
       <c r="HJ46" s="0"/>
       <c r="HK46" s="0"/>
       <c r="HL46" s="0"/>
       <c r="HM46" s="0"/>
       <c r="HN46" s="0"/>
       <c r="HO46" s="0"/>
       <c r="HP46" s="0"/>
       <c r="HQ46" s="0"/>
       <c r="HR46" s="0"/>
       <c r="HS46" s="0"/>
       <c r="HT46" s="0"/>
       <c r="HU46" s="0"/>
       <c r="HV46" s="0"/>
       <c r="HW46" s="0"/>
+      <c r="HX46" s="0"/>
+      <c r="HY46" s="0"/>
+      <c r="HZ46" s="0"/>
+      <c r="IA46" s="0"/>
+      <c r="IB46" s="0"/>
+      <c r="IC46" s="0"/>
+      <c r="ID46" s="0"/>
+      <c r="IE46" s="0"/>
+      <c r="IF46" s="0"/>
+      <c r="IG46" s="0"/>
+      <c r="IH46" s="0"/>
+      <c r="II46" s="0"/>
+      <c r="IJ46" s="0"/>
+      <c r="IK46" s="0"/>
+      <c r="IL46" s="0"/>
+      <c r="IM46" s="0"/>
+      <c r="IN46" s="0"/>
+      <c r="IO46" s="0"/>
+      <c r="IP46" s="0"/>
+      <c r="IQ46" s="0"/>
+      <c r="IR46" s="0"/>
+      <c r="IS46" s="0"/>
+      <c r="IT46" s="0"/>
+      <c r="IU46" s="0"/>
+      <c r="IV46" s="0"/>
+      <c r="IW46" s="0"/>
+      <c r="IX46" s="0"/>
+      <c r="IY46" s="0"/>
+      <c r="IZ46" s="0"/>
+      <c r="JA46" s="0"/>
+      <c r="JB46" s="0"/>
+      <c r="JC46" s="0"/>
+      <c r="JD46" s="0"/>
+      <c r="JE46" s="0"/>
+      <c r="JF46" s="0"/>
+      <c r="JG46" s="0"/>
+      <c r="JH46" s="0"/>
+      <c r="JI46" s="0"/>
+      <c r="JJ46" s="0"/>
+      <c r="JK46" s="0"/>
+      <c r="JL46" s="0"/>
+      <c r="JM46" s="0"/>
+      <c r="JN46" s="0"/>
+      <c r="JO46" s="0"/>
+      <c r="JP46" s="0"/>
+      <c r="JQ46" s="0"/>
+      <c r="JR46" s="0"/>
+      <c r="JS46" s="0"/>
+      <c r="JT46" s="0"/>
+      <c r="JU46" s="0"/>
+      <c r="JV46" s="0"/>
+      <c r="JW46" s="0"/>
+      <c r="JX46" s="0"/>
+      <c r="JY46" s="0"/>
+      <c r="JZ46" s="0"/>
+      <c r="KA46" s="0"/>
+      <c r="KB46" s="0"/>
+      <c r="KC46" s="0"/>
+      <c r="KD46" s="0"/>
+      <c r="KE46" s="0"/>
+      <c r="KF46" s="0"/>
+      <c r="KG46" s="0"/>
+      <c r="KH46" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0"/>
       <c r="D47" s="0"/>
       <c r="E47" s="0"/>
       <c r="F47" s="0"/>
       <c r="G47" s="0"/>
       <c r="H47" s="0"/>
       <c r="I47" s="0"/>
       <c r="J47" s="0"/>
       <c r="K47" s="0"/>
       <c r="L47" s="0"/>
       <c r="M47" s="0"/>
       <c r="N47" s="0"/>
       <c r="O47" s="0"/>
       <c r="P47" s="0"/>
       <c r="Q47" s="0"/>
       <c r="R47" s="0"/>
       <c r="S47" s="0"/>
       <c r="T47" s="0"/>
       <c r="U47" s="0"/>
       <c r="V47" s="0"/>
       <c r="W47" s="0"/>
@@ -13807,50 +17461,113 @@
       <c r="GY47" s="0"/>
       <c r="GZ47" s="0"/>
       <c r="HA47" s="0"/>
       <c r="HB47" s="0"/>
       <c r="HC47" s="0"/>
       <c r="HD47" s="0"/>
       <c r="HE47" s="0"/>
       <c r="HF47" s="0"/>
       <c r="HG47" s="0"/>
       <c r="HH47" s="0"/>
       <c r="HI47" s="0"/>
       <c r="HJ47" s="0"/>
       <c r="HK47" s="0"/>
       <c r="HL47" s="0"/>
       <c r="HM47" s="0"/>
       <c r="HN47" s="0"/>
       <c r="HO47" s="0"/>
       <c r="HP47" s="0"/>
       <c r="HQ47" s="0"/>
       <c r="HR47" s="0"/>
       <c r="HS47" s="0"/>
       <c r="HT47" s="0"/>
       <c r="HU47" s="0"/>
       <c r="HV47" s="0"/>
       <c r="HW47" s="0"/>
+      <c r="HX47" s="0"/>
+      <c r="HY47" s="0"/>
+      <c r="HZ47" s="0"/>
+      <c r="IA47" s="0"/>
+      <c r="IB47" s="0"/>
+      <c r="IC47" s="0"/>
+      <c r="ID47" s="0"/>
+      <c r="IE47" s="0"/>
+      <c r="IF47" s="0"/>
+      <c r="IG47" s="0"/>
+      <c r="IH47" s="0"/>
+      <c r="II47" s="0"/>
+      <c r="IJ47" s="0"/>
+      <c r="IK47" s="0"/>
+      <c r="IL47" s="0"/>
+      <c r="IM47" s="0"/>
+      <c r="IN47" s="0"/>
+      <c r="IO47" s="0"/>
+      <c r="IP47" s="0"/>
+      <c r="IQ47" s="0"/>
+      <c r="IR47" s="0"/>
+      <c r="IS47" s="0"/>
+      <c r="IT47" s="0"/>
+      <c r="IU47" s="0"/>
+      <c r="IV47" s="0"/>
+      <c r="IW47" s="0"/>
+      <c r="IX47" s="0"/>
+      <c r="IY47" s="0"/>
+      <c r="IZ47" s="0"/>
+      <c r="JA47" s="0"/>
+      <c r="JB47" s="0"/>
+      <c r="JC47" s="0"/>
+      <c r="JD47" s="0"/>
+      <c r="JE47" s="0"/>
+      <c r="JF47" s="0"/>
+      <c r="JG47" s="0"/>
+      <c r="JH47" s="0"/>
+      <c r="JI47" s="0"/>
+      <c r="JJ47" s="0"/>
+      <c r="JK47" s="0"/>
+      <c r="JL47" s="0"/>
+      <c r="JM47" s="0"/>
+      <c r="JN47" s="0"/>
+      <c r="JO47" s="0"/>
+      <c r="JP47" s="0"/>
+      <c r="JQ47" s="0"/>
+      <c r="JR47" s="0"/>
+      <c r="JS47" s="0"/>
+      <c r="JT47" s="0"/>
+      <c r="JU47" s="0"/>
+      <c r="JV47" s="0"/>
+      <c r="JW47" s="0"/>
+      <c r="JX47" s="0"/>
+      <c r="JY47" s="0"/>
+      <c r="JZ47" s="0"/>
+      <c r="KA47" s="0"/>
+      <c r="KB47" s="0"/>
+      <c r="KC47" s="0"/>
+      <c r="KD47" s="0"/>
+      <c r="KE47" s="0"/>
+      <c r="KF47" s="0"/>
+      <c r="KG47" s="0"/>
+      <c r="KH47" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0"/>
       <c r="D48" s="0"/>
       <c r="E48" s="0"/>
       <c r="F48" s="0"/>
       <c r="G48" s="0"/>
       <c r="H48" s="0"/>
       <c r="I48" s="0"/>
       <c r="J48" s="0"/>
       <c r="K48" s="0"/>
       <c r="L48" s="0"/>
       <c r="M48" s="0"/>
       <c r="N48" s="0"/>
       <c r="O48" s="0"/>
       <c r="P48" s="0"/>
       <c r="Q48" s="0"/>
       <c r="R48" s="0"/>
       <c r="S48" s="0"/>
       <c r="T48" s="0"/>
       <c r="U48" s="0"/>
       <c r="V48" s="0"/>
       <c r="W48" s="0"/>
@@ -14040,50 +17757,113 @@
       <c r="GY48" s="0"/>
       <c r="GZ48" s="0"/>
       <c r="HA48" s="0"/>
       <c r="HB48" s="0"/>
       <c r="HC48" s="0"/>
       <c r="HD48" s="0"/>
       <c r="HE48" s="0"/>
       <c r="HF48" s="0"/>
       <c r="HG48" s="0"/>
       <c r="HH48" s="0"/>
       <c r="HI48" s="0"/>
       <c r="HJ48" s="0"/>
       <c r="HK48" s="0"/>
       <c r="HL48" s="0"/>
       <c r="HM48" s="0"/>
       <c r="HN48" s="0"/>
       <c r="HO48" s="0"/>
       <c r="HP48" s="0"/>
       <c r="HQ48" s="0"/>
       <c r="HR48" s="0"/>
       <c r="HS48" s="0"/>
       <c r="HT48" s="0"/>
       <c r="HU48" s="0"/>
       <c r="HV48" s="0"/>
       <c r="HW48" s="0"/>
+      <c r="HX48" s="0"/>
+      <c r="HY48" s="0"/>
+      <c r="HZ48" s="0"/>
+      <c r="IA48" s="0"/>
+      <c r="IB48" s="0"/>
+      <c r="IC48" s="0"/>
+      <c r="ID48" s="0"/>
+      <c r="IE48" s="0"/>
+      <c r="IF48" s="0"/>
+      <c r="IG48" s="0"/>
+      <c r="IH48" s="0"/>
+      <c r="II48" s="0"/>
+      <c r="IJ48" s="0"/>
+      <c r="IK48" s="0"/>
+      <c r="IL48" s="0"/>
+      <c r="IM48" s="0"/>
+      <c r="IN48" s="0"/>
+      <c r="IO48" s="0"/>
+      <c r="IP48" s="0"/>
+      <c r="IQ48" s="0"/>
+      <c r="IR48" s="0"/>
+      <c r="IS48" s="0"/>
+      <c r="IT48" s="0"/>
+      <c r="IU48" s="0"/>
+      <c r="IV48" s="0"/>
+      <c r="IW48" s="0"/>
+      <c r="IX48" s="0"/>
+      <c r="IY48" s="0"/>
+      <c r="IZ48" s="0"/>
+      <c r="JA48" s="0"/>
+      <c r="JB48" s="0"/>
+      <c r="JC48" s="0"/>
+      <c r="JD48" s="0"/>
+      <c r="JE48" s="0"/>
+      <c r="JF48" s="0"/>
+      <c r="JG48" s="0"/>
+      <c r="JH48" s="0"/>
+      <c r="JI48" s="0"/>
+      <c r="JJ48" s="0"/>
+      <c r="JK48" s="0"/>
+      <c r="JL48" s="0"/>
+      <c r="JM48" s="0"/>
+      <c r="JN48" s="0"/>
+      <c r="JO48" s="0"/>
+      <c r="JP48" s="0"/>
+      <c r="JQ48" s="0"/>
+      <c r="JR48" s="0"/>
+      <c r="JS48" s="0"/>
+      <c r="JT48" s="0"/>
+      <c r="JU48" s="0"/>
+      <c r="JV48" s="0"/>
+      <c r="JW48" s="0"/>
+      <c r="JX48" s="0"/>
+      <c r="JY48" s="0"/>
+      <c r="JZ48" s="0"/>
+      <c r="KA48" s="0"/>
+      <c r="KB48" s="0"/>
+      <c r="KC48" s="0"/>
+      <c r="KD48" s="0"/>
+      <c r="KE48" s="0"/>
+      <c r="KF48" s="0"/>
+      <c r="KG48" s="0"/>
+      <c r="KH48" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0"/>
       <c r="D49" s="0"/>
       <c r="E49" s="0"/>
       <c r="F49" s="0"/>
       <c r="G49" s="0"/>
       <c r="H49" s="0"/>
       <c r="I49" s="0"/>
       <c r="J49" s="0"/>
       <c r="K49" s="0"/>
       <c r="L49" s="0"/>
       <c r="M49" s="0"/>
       <c r="N49" s="0"/>
       <c r="O49" s="0"/>
       <c r="P49" s="0"/>
       <c r="Q49" s="0"/>
       <c r="R49" s="0"/>
       <c r="S49" s="0"/>
       <c r="T49" s="0"/>
       <c r="U49" s="0"/>
       <c r="V49" s="0"/>
       <c r="W49" s="0"/>
@@ -14273,50 +18053,113 @@
       <c r="GY49" s="0"/>
       <c r="GZ49" s="0"/>
       <c r="HA49" s="0"/>
       <c r="HB49" s="0"/>
       <c r="HC49" s="0"/>
       <c r="HD49" s="0"/>
       <c r="HE49" s="0"/>
       <c r="HF49" s="0"/>
       <c r="HG49" s="0"/>
       <c r="HH49" s="0"/>
       <c r="HI49" s="0"/>
       <c r="HJ49" s="0"/>
       <c r="HK49" s="0"/>
       <c r="HL49" s="0"/>
       <c r="HM49" s="0"/>
       <c r="HN49" s="0"/>
       <c r="HO49" s="0"/>
       <c r="HP49" s="0"/>
       <c r="HQ49" s="0"/>
       <c r="HR49" s="0"/>
       <c r="HS49" s="0"/>
       <c r="HT49" s="0"/>
       <c r="HU49" s="0"/>
       <c r="HV49" s="0"/>
       <c r="HW49" s="0"/>
+      <c r="HX49" s="0"/>
+      <c r="HY49" s="0"/>
+      <c r="HZ49" s="0"/>
+      <c r="IA49" s="0"/>
+      <c r="IB49" s="0"/>
+      <c r="IC49" s="0"/>
+      <c r="ID49" s="0"/>
+      <c r="IE49" s="0"/>
+      <c r="IF49" s="0"/>
+      <c r="IG49" s="0"/>
+      <c r="IH49" s="0"/>
+      <c r="II49" s="0"/>
+      <c r="IJ49" s="0"/>
+      <c r="IK49" s="0"/>
+      <c r="IL49" s="0"/>
+      <c r="IM49" s="0"/>
+      <c r="IN49" s="0"/>
+      <c r="IO49" s="0"/>
+      <c r="IP49" s="0"/>
+      <c r="IQ49" s="0"/>
+      <c r="IR49" s="0"/>
+      <c r="IS49" s="0"/>
+      <c r="IT49" s="0"/>
+      <c r="IU49" s="0"/>
+      <c r="IV49" s="0"/>
+      <c r="IW49" s="0"/>
+      <c r="IX49" s="0"/>
+      <c r="IY49" s="0"/>
+      <c r="IZ49" s="0"/>
+      <c r="JA49" s="0"/>
+      <c r="JB49" s="0"/>
+      <c r="JC49" s="0"/>
+      <c r="JD49" s="0"/>
+      <c r="JE49" s="0"/>
+      <c r="JF49" s="0"/>
+      <c r="JG49" s="0"/>
+      <c r="JH49" s="0"/>
+      <c r="JI49" s="0"/>
+      <c r="JJ49" s="0"/>
+      <c r="JK49" s="0"/>
+      <c r="JL49" s="0"/>
+      <c r="JM49" s="0"/>
+      <c r="JN49" s="0"/>
+      <c r="JO49" s="0"/>
+      <c r="JP49" s="0"/>
+      <c r="JQ49" s="0"/>
+      <c r="JR49" s="0"/>
+      <c r="JS49" s="0"/>
+      <c r="JT49" s="0"/>
+      <c r="JU49" s="0"/>
+      <c r="JV49" s="0"/>
+      <c r="JW49" s="0"/>
+      <c r="JX49" s="0"/>
+      <c r="JY49" s="0"/>
+      <c r="JZ49" s="0"/>
+      <c r="KA49" s="0"/>
+      <c r="KB49" s="0"/>
+      <c r="KC49" s="0"/>
+      <c r="KD49" s="0"/>
+      <c r="KE49" s="0"/>
+      <c r="KF49" s="0"/>
+      <c r="KG49" s="0"/>
+      <c r="KH49" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0"/>
       <c r="D50" s="0"/>
       <c r="E50" s="0"/>
       <c r="F50" s="0"/>
       <c r="G50" s="0"/>
       <c r="H50" s="0"/>
       <c r="I50" s="0"/>
       <c r="J50" s="0"/>
       <c r="K50" s="0"/>
       <c r="L50" s="0"/>
       <c r="M50" s="0"/>
       <c r="N50" s="0"/>
       <c r="O50" s="0"/>
       <c r="P50" s="0"/>
       <c r="Q50" s="0"/>
       <c r="R50" s="0"/>
       <c r="S50" s="0"/>
       <c r="T50" s="0"/>
       <c r="U50" s="0"/>
       <c r="V50" s="0"/>
       <c r="W50" s="0"/>
@@ -14506,50 +18349,113 @@
       <c r="GY50" s="0"/>
       <c r="GZ50" s="0"/>
       <c r="HA50" s="0"/>
       <c r="HB50" s="0"/>
       <c r="HC50" s="0"/>
       <c r="HD50" s="0"/>
       <c r="HE50" s="0"/>
       <c r="HF50" s="0"/>
       <c r="HG50" s="0"/>
       <c r="HH50" s="0"/>
       <c r="HI50" s="0"/>
       <c r="HJ50" s="0"/>
       <c r="HK50" s="0"/>
       <c r="HL50" s="0"/>
       <c r="HM50" s="0"/>
       <c r="HN50" s="0"/>
       <c r="HO50" s="0"/>
       <c r="HP50" s="0"/>
       <c r="HQ50" s="0"/>
       <c r="HR50" s="0"/>
       <c r="HS50" s="0"/>
       <c r="HT50" s="0"/>
       <c r="HU50" s="0"/>
       <c r="HV50" s="0"/>
       <c r="HW50" s="0"/>
+      <c r="HX50" s="0"/>
+      <c r="HY50" s="0"/>
+      <c r="HZ50" s="0"/>
+      <c r="IA50" s="0"/>
+      <c r="IB50" s="0"/>
+      <c r="IC50" s="0"/>
+      <c r="ID50" s="0"/>
+      <c r="IE50" s="0"/>
+      <c r="IF50" s="0"/>
+      <c r="IG50" s="0"/>
+      <c r="IH50" s="0"/>
+      <c r="II50" s="0"/>
+      <c r="IJ50" s="0"/>
+      <c r="IK50" s="0"/>
+      <c r="IL50" s="0"/>
+      <c r="IM50" s="0"/>
+      <c r="IN50" s="0"/>
+      <c r="IO50" s="0"/>
+      <c r="IP50" s="0"/>
+      <c r="IQ50" s="0"/>
+      <c r="IR50" s="0"/>
+      <c r="IS50" s="0"/>
+      <c r="IT50" s="0"/>
+      <c r="IU50" s="0"/>
+      <c r="IV50" s="0"/>
+      <c r="IW50" s="0"/>
+      <c r="IX50" s="0"/>
+      <c r="IY50" s="0"/>
+      <c r="IZ50" s="0"/>
+      <c r="JA50" s="0"/>
+      <c r="JB50" s="0"/>
+      <c r="JC50" s="0"/>
+      <c r="JD50" s="0"/>
+      <c r="JE50" s="0"/>
+      <c r="JF50" s="0"/>
+      <c r="JG50" s="0"/>
+      <c r="JH50" s="0"/>
+      <c r="JI50" s="0"/>
+      <c r="JJ50" s="0"/>
+      <c r="JK50" s="0"/>
+      <c r="JL50" s="0"/>
+      <c r="JM50" s="0"/>
+      <c r="JN50" s="0"/>
+      <c r="JO50" s="0"/>
+      <c r="JP50" s="0"/>
+      <c r="JQ50" s="0"/>
+      <c r="JR50" s="0"/>
+      <c r="JS50" s="0"/>
+      <c r="JT50" s="0"/>
+      <c r="JU50" s="0"/>
+      <c r="JV50" s="0"/>
+      <c r="JW50" s="0"/>
+      <c r="JX50" s="0"/>
+      <c r="JY50" s="0"/>
+      <c r="JZ50" s="0"/>
+      <c r="KA50" s="0"/>
+      <c r="KB50" s="0"/>
+      <c r="KC50" s="0"/>
+      <c r="KD50" s="0"/>
+      <c r="KE50" s="0"/>
+      <c r="KF50" s="0"/>
+      <c r="KG50" s="0"/>
+      <c r="KH50" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0"/>
       <c r="D51" s="0"/>
       <c r="E51" s="0"/>
       <c r="F51" s="0"/>
       <c r="G51" s="0"/>
       <c r="H51" s="0"/>
       <c r="I51" s="0"/>
       <c r="J51" s="0"/>
       <c r="K51" s="0"/>
       <c r="L51" s="0"/>
       <c r="M51" s="0"/>
       <c r="N51" s="0"/>
       <c r="O51" s="0"/>
       <c r="P51" s="0"/>
       <c r="Q51" s="0"/>
       <c r="R51" s="0"/>
       <c r="S51" s="0"/>
       <c r="T51" s="0"/>
       <c r="U51" s="0"/>
       <c r="V51" s="0"/>
       <c r="W51" s="0"/>
@@ -14739,50 +18645,113 @@
       <c r="GY51" s="0"/>
       <c r="GZ51" s="0"/>
       <c r="HA51" s="0"/>
       <c r="HB51" s="0"/>
       <c r="HC51" s="0"/>
       <c r="HD51" s="0"/>
       <c r="HE51" s="0"/>
       <c r="HF51" s="0"/>
       <c r="HG51" s="0"/>
       <c r="HH51" s="0"/>
       <c r="HI51" s="0"/>
       <c r="HJ51" s="0"/>
       <c r="HK51" s="0"/>
       <c r="HL51" s="0"/>
       <c r="HM51" s="0"/>
       <c r="HN51" s="0"/>
       <c r="HO51" s="0"/>
       <c r="HP51" s="0"/>
       <c r="HQ51" s="0"/>
       <c r="HR51" s="0"/>
       <c r="HS51" s="0"/>
       <c r="HT51" s="0"/>
       <c r="HU51" s="0"/>
       <c r="HV51" s="0"/>
       <c r="HW51" s="0"/>
+      <c r="HX51" s="0"/>
+      <c r="HY51" s="0"/>
+      <c r="HZ51" s="0"/>
+      <c r="IA51" s="0"/>
+      <c r="IB51" s="0"/>
+      <c r="IC51" s="0"/>
+      <c r="ID51" s="0"/>
+      <c r="IE51" s="0"/>
+      <c r="IF51" s="0"/>
+      <c r="IG51" s="0"/>
+      <c r="IH51" s="0"/>
+      <c r="II51" s="0"/>
+      <c r="IJ51" s="0"/>
+      <c r="IK51" s="0"/>
+      <c r="IL51" s="0"/>
+      <c r="IM51" s="0"/>
+      <c r="IN51" s="0"/>
+      <c r="IO51" s="0"/>
+      <c r="IP51" s="0"/>
+      <c r="IQ51" s="0"/>
+      <c r="IR51" s="0"/>
+      <c r="IS51" s="0"/>
+      <c r="IT51" s="0"/>
+      <c r="IU51" s="0"/>
+      <c r="IV51" s="0"/>
+      <c r="IW51" s="0"/>
+      <c r="IX51" s="0"/>
+      <c r="IY51" s="0"/>
+      <c r="IZ51" s="0"/>
+      <c r="JA51" s="0"/>
+      <c r="JB51" s="0"/>
+      <c r="JC51" s="0"/>
+      <c r="JD51" s="0"/>
+      <c r="JE51" s="0"/>
+      <c r="JF51" s="0"/>
+      <c r="JG51" s="0"/>
+      <c r="JH51" s="0"/>
+      <c r="JI51" s="0"/>
+      <c r="JJ51" s="0"/>
+      <c r="JK51" s="0"/>
+      <c r="JL51" s="0"/>
+      <c r="JM51" s="0"/>
+      <c r="JN51" s="0"/>
+      <c r="JO51" s="0"/>
+      <c r="JP51" s="0"/>
+      <c r="JQ51" s="0"/>
+      <c r="JR51" s="0"/>
+      <c r="JS51" s="0"/>
+      <c r="JT51" s="0"/>
+      <c r="JU51" s="0"/>
+      <c r="JV51" s="0"/>
+      <c r="JW51" s="0"/>
+      <c r="JX51" s="0"/>
+      <c r="JY51" s="0"/>
+      <c r="JZ51" s="0"/>
+      <c r="KA51" s="0"/>
+      <c r="KB51" s="0"/>
+      <c r="KC51" s="0"/>
+      <c r="KD51" s="0"/>
+      <c r="KE51" s="0"/>
+      <c r="KF51" s="0"/>
+      <c r="KG51" s="0"/>
+      <c r="KH51" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0"/>
       <c r="D52" s="0"/>
       <c r="E52" s="0"/>
       <c r="F52" s="0"/>
       <c r="G52" s="0"/>
       <c r="H52" s="0"/>
       <c r="I52" s="0"/>
       <c r="J52" s="0"/>
       <c r="K52" s="0"/>
       <c r="L52" s="0"/>
       <c r="M52" s="0"/>
       <c r="N52" s="0"/>
       <c r="O52" s="0"/>
       <c r="P52" s="0"/>
       <c r="Q52" s="0"/>
       <c r="R52" s="0"/>
       <c r="S52" s="0"/>
       <c r="T52" s="0"/>
       <c r="U52" s="0"/>
       <c r="V52" s="0"/>
       <c r="W52" s="0"/>
@@ -14972,50 +18941,113 @@
       <c r="GY52" s="0"/>
       <c r="GZ52" s="0"/>
       <c r="HA52" s="0"/>
       <c r="HB52" s="0"/>
       <c r="HC52" s="0"/>
       <c r="HD52" s="0"/>
       <c r="HE52" s="0"/>
       <c r="HF52" s="0"/>
       <c r="HG52" s="0"/>
       <c r="HH52" s="0"/>
       <c r="HI52" s="0"/>
       <c r="HJ52" s="0"/>
       <c r="HK52" s="0"/>
       <c r="HL52" s="0"/>
       <c r="HM52" s="0"/>
       <c r="HN52" s="0"/>
       <c r="HO52" s="0"/>
       <c r="HP52" s="0"/>
       <c r="HQ52" s="0"/>
       <c r="HR52" s="0"/>
       <c r="HS52" s="0"/>
       <c r="HT52" s="0"/>
       <c r="HU52" s="0"/>
       <c r="HV52" s="0"/>
       <c r="HW52" s="0"/>
+      <c r="HX52" s="0"/>
+      <c r="HY52" s="0"/>
+      <c r="HZ52" s="0"/>
+      <c r="IA52" s="0"/>
+      <c r="IB52" s="0"/>
+      <c r="IC52" s="0"/>
+      <c r="ID52" s="0"/>
+      <c r="IE52" s="0"/>
+      <c r="IF52" s="0"/>
+      <c r="IG52" s="0"/>
+      <c r="IH52" s="0"/>
+      <c r="II52" s="0"/>
+      <c r="IJ52" s="0"/>
+      <c r="IK52" s="0"/>
+      <c r="IL52" s="0"/>
+      <c r="IM52" s="0"/>
+      <c r="IN52" s="0"/>
+      <c r="IO52" s="0"/>
+      <c r="IP52" s="0"/>
+      <c r="IQ52" s="0"/>
+      <c r="IR52" s="0"/>
+      <c r="IS52" s="0"/>
+      <c r="IT52" s="0"/>
+      <c r="IU52" s="0"/>
+      <c r="IV52" s="0"/>
+      <c r="IW52" s="0"/>
+      <c r="IX52" s="0"/>
+      <c r="IY52" s="0"/>
+      <c r="IZ52" s="0"/>
+      <c r="JA52" s="0"/>
+      <c r="JB52" s="0"/>
+      <c r="JC52" s="0"/>
+      <c r="JD52" s="0"/>
+      <c r="JE52" s="0"/>
+      <c r="JF52" s="0"/>
+      <c r="JG52" s="0"/>
+      <c r="JH52" s="0"/>
+      <c r="JI52" s="0"/>
+      <c r="JJ52" s="0"/>
+      <c r="JK52" s="0"/>
+      <c r="JL52" s="0"/>
+      <c r="JM52" s="0"/>
+      <c r="JN52" s="0"/>
+      <c r="JO52" s="0"/>
+      <c r="JP52" s="0"/>
+      <c r="JQ52" s="0"/>
+      <c r="JR52" s="0"/>
+      <c r="JS52" s="0"/>
+      <c r="JT52" s="0"/>
+      <c r="JU52" s="0"/>
+      <c r="JV52" s="0"/>
+      <c r="JW52" s="0"/>
+      <c r="JX52" s="0"/>
+      <c r="JY52" s="0"/>
+      <c r="JZ52" s="0"/>
+      <c r="KA52" s="0"/>
+      <c r="KB52" s="0"/>
+      <c r="KC52" s="0"/>
+      <c r="KD52" s="0"/>
+      <c r="KE52" s="0"/>
+      <c r="KF52" s="0"/>
+      <c r="KG52" s="0"/>
+      <c r="KH52" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0"/>
       <c r="D53" s="0"/>
       <c r="E53" s="0"/>
       <c r="F53" s="0"/>
       <c r="G53" s="0"/>
       <c r="H53" s="0"/>
       <c r="I53" s="0"/>
       <c r="J53" s="0"/>
       <c r="K53" s="0"/>
       <c r="L53" s="0"/>
       <c r="M53" s="0"/>
       <c r="N53" s="0"/>
       <c r="O53" s="0"/>
       <c r="P53" s="0"/>
       <c r="Q53" s="0"/>
       <c r="R53" s="0"/>
       <c r="S53" s="0"/>
       <c r="T53" s="0"/>
       <c r="U53" s="0"/>
       <c r="V53" s="0"/>
       <c r="W53" s="0"/>
@@ -15205,50 +19237,113 @@
       <c r="GY53" s="0"/>
       <c r="GZ53" s="0"/>
       <c r="HA53" s="0"/>
       <c r="HB53" s="0"/>
       <c r="HC53" s="0"/>
       <c r="HD53" s="0"/>
       <c r="HE53" s="0"/>
       <c r="HF53" s="0"/>
       <c r="HG53" s="0"/>
       <c r="HH53" s="0"/>
       <c r="HI53" s="0"/>
       <c r="HJ53" s="0"/>
       <c r="HK53" s="0"/>
       <c r="HL53" s="0"/>
       <c r="HM53" s="0"/>
       <c r="HN53" s="0"/>
       <c r="HO53" s="0"/>
       <c r="HP53" s="0"/>
       <c r="HQ53" s="0"/>
       <c r="HR53" s="0"/>
       <c r="HS53" s="0"/>
       <c r="HT53" s="0"/>
       <c r="HU53" s="0"/>
       <c r="HV53" s="0"/>
       <c r="HW53" s="0"/>
+      <c r="HX53" s="0"/>
+      <c r="HY53" s="0"/>
+      <c r="HZ53" s="0"/>
+      <c r="IA53" s="0"/>
+      <c r="IB53" s="0"/>
+      <c r="IC53" s="0"/>
+      <c r="ID53" s="0"/>
+      <c r="IE53" s="0"/>
+      <c r="IF53" s="0"/>
+      <c r="IG53" s="0"/>
+      <c r="IH53" s="0"/>
+      <c r="II53" s="0"/>
+      <c r="IJ53" s="0"/>
+      <c r="IK53" s="0"/>
+      <c r="IL53" s="0"/>
+      <c r="IM53" s="0"/>
+      <c r="IN53" s="0"/>
+      <c r="IO53" s="0"/>
+      <c r="IP53" s="0"/>
+      <c r="IQ53" s="0"/>
+      <c r="IR53" s="0"/>
+      <c r="IS53" s="0"/>
+      <c r="IT53" s="0"/>
+      <c r="IU53" s="0"/>
+      <c r="IV53" s="0"/>
+      <c r="IW53" s="0"/>
+      <c r="IX53" s="0"/>
+      <c r="IY53" s="0"/>
+      <c r="IZ53" s="0"/>
+      <c r="JA53" s="0"/>
+      <c r="JB53" s="0"/>
+      <c r="JC53" s="0"/>
+      <c r="JD53" s="0"/>
+      <c r="JE53" s="0"/>
+      <c r="JF53" s="0"/>
+      <c r="JG53" s="0"/>
+      <c r="JH53" s="0"/>
+      <c r="JI53" s="0"/>
+      <c r="JJ53" s="0"/>
+      <c r="JK53" s="0"/>
+      <c r="JL53" s="0"/>
+      <c r="JM53" s="0"/>
+      <c r="JN53" s="0"/>
+      <c r="JO53" s="0"/>
+      <c r="JP53" s="0"/>
+      <c r="JQ53" s="0"/>
+      <c r="JR53" s="0"/>
+      <c r="JS53" s="0"/>
+      <c r="JT53" s="0"/>
+      <c r="JU53" s="0"/>
+      <c r="JV53" s="0"/>
+      <c r="JW53" s="0"/>
+      <c r="JX53" s="0"/>
+      <c r="JY53" s="0"/>
+      <c r="JZ53" s="0"/>
+      <c r="KA53" s="0"/>
+      <c r="KB53" s="0"/>
+      <c r="KC53" s="0"/>
+      <c r="KD53" s="0"/>
+      <c r="KE53" s="0"/>
+      <c r="KF53" s="0"/>
+      <c r="KG53" s="0"/>
+      <c r="KH53" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0"/>
       <c r="D54" s="0"/>
       <c r="E54" s="0"/>
       <c r="F54" s="0"/>
       <c r="G54" s="0"/>
       <c r="H54" s="0"/>
       <c r="I54" s="0"/>
       <c r="J54" s="0"/>
       <c r="K54" s="0"/>
       <c r="L54" s="0"/>
       <c r="M54" s="0"/>
       <c r="N54" s="0"/>
       <c r="O54" s="0"/>
       <c r="P54" s="0"/>
       <c r="Q54" s="0"/>
       <c r="R54" s="0"/>
       <c r="S54" s="0"/>
       <c r="T54" s="0"/>
       <c r="U54" s="0"/>
       <c r="V54" s="0"/>
       <c r="W54" s="0"/>
@@ -15438,50 +19533,113 @@
       <c r="GY54" s="0"/>
       <c r="GZ54" s="0"/>
       <c r="HA54" s="0"/>
       <c r="HB54" s="0"/>
       <c r="HC54" s="0"/>
       <c r="HD54" s="0"/>
       <c r="HE54" s="0"/>
       <c r="HF54" s="0"/>
       <c r="HG54" s="0"/>
       <c r="HH54" s="0"/>
       <c r="HI54" s="0"/>
       <c r="HJ54" s="0"/>
       <c r="HK54" s="0"/>
       <c r="HL54" s="0"/>
       <c r="HM54" s="0"/>
       <c r="HN54" s="0"/>
       <c r="HO54" s="0"/>
       <c r="HP54" s="0"/>
       <c r="HQ54" s="0"/>
       <c r="HR54" s="0"/>
       <c r="HS54" s="0"/>
       <c r="HT54" s="0"/>
       <c r="HU54" s="0"/>
       <c r="HV54" s="0"/>
       <c r="HW54" s="0"/>
+      <c r="HX54" s="0"/>
+      <c r="HY54" s="0"/>
+      <c r="HZ54" s="0"/>
+      <c r="IA54" s="0"/>
+      <c r="IB54" s="0"/>
+      <c r="IC54" s="0"/>
+      <c r="ID54" s="0"/>
+      <c r="IE54" s="0"/>
+      <c r="IF54" s="0"/>
+      <c r="IG54" s="0"/>
+      <c r="IH54" s="0"/>
+      <c r="II54" s="0"/>
+      <c r="IJ54" s="0"/>
+      <c r="IK54" s="0"/>
+      <c r="IL54" s="0"/>
+      <c r="IM54" s="0"/>
+      <c r="IN54" s="0"/>
+      <c r="IO54" s="0"/>
+      <c r="IP54" s="0"/>
+      <c r="IQ54" s="0"/>
+      <c r="IR54" s="0"/>
+      <c r="IS54" s="0"/>
+      <c r="IT54" s="0"/>
+      <c r="IU54" s="0"/>
+      <c r="IV54" s="0"/>
+      <c r="IW54" s="0"/>
+      <c r="IX54" s="0"/>
+      <c r="IY54" s="0"/>
+      <c r="IZ54" s="0"/>
+      <c r="JA54" s="0"/>
+      <c r="JB54" s="0"/>
+      <c r="JC54" s="0"/>
+      <c r="JD54" s="0"/>
+      <c r="JE54" s="0"/>
+      <c r="JF54" s="0"/>
+      <c r="JG54" s="0"/>
+      <c r="JH54" s="0"/>
+      <c r="JI54" s="0"/>
+      <c r="JJ54" s="0"/>
+      <c r="JK54" s="0"/>
+      <c r="JL54" s="0"/>
+      <c r="JM54" s="0"/>
+      <c r="JN54" s="0"/>
+      <c r="JO54" s="0"/>
+      <c r="JP54" s="0"/>
+      <c r="JQ54" s="0"/>
+      <c r="JR54" s="0"/>
+      <c r="JS54" s="0"/>
+      <c r="JT54" s="0"/>
+      <c r="JU54" s="0"/>
+      <c r="JV54" s="0"/>
+      <c r="JW54" s="0"/>
+      <c r="JX54" s="0"/>
+      <c r="JY54" s="0"/>
+      <c r="JZ54" s="0"/>
+      <c r="KA54" s="0"/>
+      <c r="KB54" s="0"/>
+      <c r="KC54" s="0"/>
+      <c r="KD54" s="0"/>
+      <c r="KE54" s="0"/>
+      <c r="KF54" s="0"/>
+      <c r="KG54" s="0"/>
+      <c r="KH54" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0"/>
       <c r="D55" s="0"/>
       <c r="E55" s="0"/>
       <c r="F55" s="0"/>
       <c r="G55" s="0"/>
       <c r="H55" s="0"/>
       <c r="I55" s="0"/>
       <c r="J55" s="0"/>
       <c r="K55" s="0"/>
       <c r="L55" s="0"/>
       <c r="M55" s="0"/>
       <c r="N55" s="0"/>
       <c r="O55" s="0"/>
       <c r="P55" s="0"/>
       <c r="Q55" s="0"/>
       <c r="R55" s="0"/>
       <c r="S55" s="0"/>
       <c r="T55" s="0"/>
       <c r="U55" s="0"/>
       <c r="V55" s="0"/>
       <c r="W55" s="0"/>
@@ -15671,50 +19829,113 @@
       <c r="GY55" s="0"/>
       <c r="GZ55" s="0"/>
       <c r="HA55" s="0"/>
       <c r="HB55" s="0"/>
       <c r="HC55" s="0"/>
       <c r="HD55" s="0"/>
       <c r="HE55" s="0"/>
       <c r="HF55" s="0"/>
       <c r="HG55" s="0"/>
       <c r="HH55" s="0"/>
       <c r="HI55" s="0"/>
       <c r="HJ55" s="0"/>
       <c r="HK55" s="0"/>
       <c r="HL55" s="0"/>
       <c r="HM55" s="0"/>
       <c r="HN55" s="0"/>
       <c r="HO55" s="0"/>
       <c r="HP55" s="0"/>
       <c r="HQ55" s="0"/>
       <c r="HR55" s="0"/>
       <c r="HS55" s="0"/>
       <c r="HT55" s="0"/>
       <c r="HU55" s="0"/>
       <c r="HV55" s="0"/>
       <c r="HW55" s="0"/>
+      <c r="HX55" s="0"/>
+      <c r="HY55" s="0"/>
+      <c r="HZ55" s="0"/>
+      <c r="IA55" s="0"/>
+      <c r="IB55" s="0"/>
+      <c r="IC55" s="0"/>
+      <c r="ID55" s="0"/>
+      <c r="IE55" s="0"/>
+      <c r="IF55" s="0"/>
+      <c r="IG55" s="0"/>
+      <c r="IH55" s="0"/>
+      <c r="II55" s="0"/>
+      <c r="IJ55" s="0"/>
+      <c r="IK55" s="0"/>
+      <c r="IL55" s="0"/>
+      <c r="IM55" s="0"/>
+      <c r="IN55" s="0"/>
+      <c r="IO55" s="0"/>
+      <c r="IP55" s="0"/>
+      <c r="IQ55" s="0"/>
+      <c r="IR55" s="0"/>
+      <c r="IS55" s="0"/>
+      <c r="IT55" s="0"/>
+      <c r="IU55" s="0"/>
+      <c r="IV55" s="0"/>
+      <c r="IW55" s="0"/>
+      <c r="IX55" s="0"/>
+      <c r="IY55" s="0"/>
+      <c r="IZ55" s="0"/>
+      <c r="JA55" s="0"/>
+      <c r="JB55" s="0"/>
+      <c r="JC55" s="0"/>
+      <c r="JD55" s="0"/>
+      <c r="JE55" s="0"/>
+      <c r="JF55" s="0"/>
+      <c r="JG55" s="0"/>
+      <c r="JH55" s="0"/>
+      <c r="JI55" s="0"/>
+      <c r="JJ55" s="0"/>
+      <c r="JK55" s="0"/>
+      <c r="JL55" s="0"/>
+      <c r="JM55" s="0"/>
+      <c r="JN55" s="0"/>
+      <c r="JO55" s="0"/>
+      <c r="JP55" s="0"/>
+      <c r="JQ55" s="0"/>
+      <c r="JR55" s="0"/>
+      <c r="JS55" s="0"/>
+      <c r="JT55" s="0"/>
+      <c r="JU55" s="0"/>
+      <c r="JV55" s="0"/>
+      <c r="JW55" s="0"/>
+      <c r="JX55" s="0"/>
+      <c r="JY55" s="0"/>
+      <c r="JZ55" s="0"/>
+      <c r="KA55" s="0"/>
+      <c r="KB55" s="0"/>
+      <c r="KC55" s="0"/>
+      <c r="KD55" s="0"/>
+      <c r="KE55" s="0"/>
+      <c r="KF55" s="0"/>
+      <c r="KG55" s="0"/>
+      <c r="KH55" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0"/>
       <c r="D56" s="0"/>
       <c r="E56" s="0"/>
       <c r="F56" s="0"/>
       <c r="G56" s="0"/>
       <c r="H56" s="0"/>
       <c r="I56" s="0"/>
       <c r="J56" s="0"/>
       <c r="K56" s="0"/>
       <c r="L56" s="0"/>
       <c r="M56" s="0"/>
       <c r="N56" s="0"/>
       <c r="O56" s="0"/>
       <c r="P56" s="0"/>
       <c r="Q56" s="0"/>
       <c r="R56" s="0"/>
       <c r="S56" s="0"/>
       <c r="T56" s="0"/>
       <c r="U56" s="0"/>
       <c r="V56" s="0"/>
       <c r="W56" s="0"/>
@@ -15904,50 +20125,113 @@
       <c r="GY56" s="0"/>
       <c r="GZ56" s="0"/>
       <c r="HA56" s="0"/>
       <c r="HB56" s="0"/>
       <c r="HC56" s="0"/>
       <c r="HD56" s="0"/>
       <c r="HE56" s="0"/>
       <c r="HF56" s="0"/>
       <c r="HG56" s="0"/>
       <c r="HH56" s="0"/>
       <c r="HI56" s="0"/>
       <c r="HJ56" s="0"/>
       <c r="HK56" s="0"/>
       <c r="HL56" s="0"/>
       <c r="HM56" s="0"/>
       <c r="HN56" s="0"/>
       <c r="HO56" s="0"/>
       <c r="HP56" s="0"/>
       <c r="HQ56" s="0"/>
       <c r="HR56" s="0"/>
       <c r="HS56" s="0"/>
       <c r="HT56" s="0"/>
       <c r="HU56" s="0"/>
       <c r="HV56" s="0"/>
       <c r="HW56" s="0"/>
+      <c r="HX56" s="0"/>
+      <c r="HY56" s="0"/>
+      <c r="HZ56" s="0"/>
+      <c r="IA56" s="0"/>
+      <c r="IB56" s="0"/>
+      <c r="IC56" s="0"/>
+      <c r="ID56" s="0"/>
+      <c r="IE56" s="0"/>
+      <c r="IF56" s="0"/>
+      <c r="IG56" s="0"/>
+      <c r="IH56" s="0"/>
+      <c r="II56" s="0"/>
+      <c r="IJ56" s="0"/>
+      <c r="IK56" s="0"/>
+      <c r="IL56" s="0"/>
+      <c r="IM56" s="0"/>
+      <c r="IN56" s="0"/>
+      <c r="IO56" s="0"/>
+      <c r="IP56" s="0"/>
+      <c r="IQ56" s="0"/>
+      <c r="IR56" s="0"/>
+      <c r="IS56" s="0"/>
+      <c r="IT56" s="0"/>
+      <c r="IU56" s="0"/>
+      <c r="IV56" s="0"/>
+      <c r="IW56" s="0"/>
+      <c r="IX56" s="0"/>
+      <c r="IY56" s="0"/>
+      <c r="IZ56" s="0"/>
+      <c r="JA56" s="0"/>
+      <c r="JB56" s="0"/>
+      <c r="JC56" s="0"/>
+      <c r="JD56" s="0"/>
+      <c r="JE56" s="0"/>
+      <c r="JF56" s="0"/>
+      <c r="JG56" s="0"/>
+      <c r="JH56" s="0"/>
+      <c r="JI56" s="0"/>
+      <c r="JJ56" s="0"/>
+      <c r="JK56" s="0"/>
+      <c r="JL56" s="0"/>
+      <c r="JM56" s="0"/>
+      <c r="JN56" s="0"/>
+      <c r="JO56" s="0"/>
+      <c r="JP56" s="0"/>
+      <c r="JQ56" s="0"/>
+      <c r="JR56" s="0"/>
+      <c r="JS56" s="0"/>
+      <c r="JT56" s="0"/>
+      <c r="JU56" s="0"/>
+      <c r="JV56" s="0"/>
+      <c r="JW56" s="0"/>
+      <c r="JX56" s="0"/>
+      <c r="JY56" s="0"/>
+      <c r="JZ56" s="0"/>
+      <c r="KA56" s="0"/>
+      <c r="KB56" s="0"/>
+      <c r="KC56" s="0"/>
+      <c r="KD56" s="0"/>
+      <c r="KE56" s="0"/>
+      <c r="KF56" s="0"/>
+      <c r="KG56" s="0"/>
+      <c r="KH56" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0"/>
       <c r="D57" s="0"/>
       <c r="E57" s="0"/>
       <c r="F57" s="0"/>
       <c r="G57" s="0"/>
       <c r="H57" s="0"/>
       <c r="I57" s="0"/>
       <c r="J57" s="0"/>
       <c r="K57" s="0"/>
       <c r="L57" s="0"/>
       <c r="M57" s="0"/>
       <c r="N57" s="0"/>
       <c r="O57" s="0"/>
       <c r="P57" s="0"/>
       <c r="Q57" s="0"/>
       <c r="R57" s="0"/>
       <c r="S57" s="0"/>
       <c r="T57" s="0"/>
       <c r="U57" s="0"/>
       <c r="V57" s="0"/>
       <c r="W57" s="0"/>
@@ -16137,50 +20421,113 @@
       <c r="GY57" s="0"/>
       <c r="GZ57" s="0"/>
       <c r="HA57" s="0"/>
       <c r="HB57" s="0"/>
       <c r="HC57" s="0"/>
       <c r="HD57" s="0"/>
       <c r="HE57" s="0"/>
       <c r="HF57" s="0"/>
       <c r="HG57" s="0"/>
       <c r="HH57" s="0"/>
       <c r="HI57" s="0"/>
       <c r="HJ57" s="0"/>
       <c r="HK57" s="0"/>
       <c r="HL57" s="0"/>
       <c r="HM57" s="0"/>
       <c r="HN57" s="0"/>
       <c r="HO57" s="0"/>
       <c r="HP57" s="0"/>
       <c r="HQ57" s="0"/>
       <c r="HR57" s="0"/>
       <c r="HS57" s="0"/>
       <c r="HT57" s="0"/>
       <c r="HU57" s="0"/>
       <c r="HV57" s="0"/>
       <c r="HW57" s="0"/>
+      <c r="HX57" s="0"/>
+      <c r="HY57" s="0"/>
+      <c r="HZ57" s="0"/>
+      <c r="IA57" s="0"/>
+      <c r="IB57" s="0"/>
+      <c r="IC57" s="0"/>
+      <c r="ID57" s="0"/>
+      <c r="IE57" s="0"/>
+      <c r="IF57" s="0"/>
+      <c r="IG57" s="0"/>
+      <c r="IH57" s="0"/>
+      <c r="II57" s="0"/>
+      <c r="IJ57" s="0"/>
+      <c r="IK57" s="0"/>
+      <c r="IL57" s="0"/>
+      <c r="IM57" s="0"/>
+      <c r="IN57" s="0"/>
+      <c r="IO57" s="0"/>
+      <c r="IP57" s="0"/>
+      <c r="IQ57" s="0"/>
+      <c r="IR57" s="0"/>
+      <c r="IS57" s="0"/>
+      <c r="IT57" s="0"/>
+      <c r="IU57" s="0"/>
+      <c r="IV57" s="0"/>
+      <c r="IW57" s="0"/>
+      <c r="IX57" s="0"/>
+      <c r="IY57" s="0"/>
+      <c r="IZ57" s="0"/>
+      <c r="JA57" s="0"/>
+      <c r="JB57" s="0"/>
+      <c r="JC57" s="0"/>
+      <c r="JD57" s="0"/>
+      <c r="JE57" s="0"/>
+      <c r="JF57" s="0"/>
+      <c r="JG57" s="0"/>
+      <c r="JH57" s="0"/>
+      <c r="JI57" s="0"/>
+      <c r="JJ57" s="0"/>
+      <c r="JK57" s="0"/>
+      <c r="JL57" s="0"/>
+      <c r="JM57" s="0"/>
+      <c r="JN57" s="0"/>
+      <c r="JO57" s="0"/>
+      <c r="JP57" s="0"/>
+      <c r="JQ57" s="0"/>
+      <c r="JR57" s="0"/>
+      <c r="JS57" s="0"/>
+      <c r="JT57" s="0"/>
+      <c r="JU57" s="0"/>
+      <c r="JV57" s="0"/>
+      <c r="JW57" s="0"/>
+      <c r="JX57" s="0"/>
+      <c r="JY57" s="0"/>
+      <c r="JZ57" s="0"/>
+      <c r="KA57" s="0"/>
+      <c r="KB57" s="0"/>
+      <c r="KC57" s="0"/>
+      <c r="KD57" s="0"/>
+      <c r="KE57" s="0"/>
+      <c r="KF57" s="0"/>
+      <c r="KG57" s="0"/>
+      <c r="KH57" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0"/>
       <c r="D58" s="0"/>
       <c r="E58" s="0"/>
       <c r="F58" s="0"/>
       <c r="G58" s="0"/>
       <c r="H58" s="0"/>
       <c r="I58" s="0"/>
       <c r="J58" s="0"/>
       <c r="K58" s="0"/>
       <c r="L58" s="0"/>
       <c r="M58" s="0"/>
       <c r="N58" s="0"/>
       <c r="O58" s="0"/>
       <c r="P58" s="0"/>
       <c r="Q58" s="0"/>
       <c r="R58" s="0"/>
       <c r="S58" s="0"/>
       <c r="T58" s="0"/>
       <c r="U58" s="0"/>
       <c r="V58" s="0"/>
       <c r="W58" s="0"/>
@@ -16370,50 +20717,113 @@
       <c r="GY58" s="0"/>
       <c r="GZ58" s="0"/>
       <c r="HA58" s="0"/>
       <c r="HB58" s="0"/>
       <c r="HC58" s="0"/>
       <c r="HD58" s="0"/>
       <c r="HE58" s="0"/>
       <c r="HF58" s="0"/>
       <c r="HG58" s="0"/>
       <c r="HH58" s="0"/>
       <c r="HI58" s="0"/>
       <c r="HJ58" s="0"/>
       <c r="HK58" s="0"/>
       <c r="HL58" s="0"/>
       <c r="HM58" s="0"/>
       <c r="HN58" s="0"/>
       <c r="HO58" s="0"/>
       <c r="HP58" s="0"/>
       <c r="HQ58" s="0"/>
       <c r="HR58" s="0"/>
       <c r="HS58" s="0"/>
       <c r="HT58" s="0"/>
       <c r="HU58" s="0"/>
       <c r="HV58" s="0"/>
       <c r="HW58" s="0"/>
+      <c r="HX58" s="0"/>
+      <c r="HY58" s="0"/>
+      <c r="HZ58" s="0"/>
+      <c r="IA58" s="0"/>
+      <c r="IB58" s="0"/>
+      <c r="IC58" s="0"/>
+      <c r="ID58" s="0"/>
+      <c r="IE58" s="0"/>
+      <c r="IF58" s="0"/>
+      <c r="IG58" s="0"/>
+      <c r="IH58" s="0"/>
+      <c r="II58" s="0"/>
+      <c r="IJ58" s="0"/>
+      <c r="IK58" s="0"/>
+      <c r="IL58" s="0"/>
+      <c r="IM58" s="0"/>
+      <c r="IN58" s="0"/>
+      <c r="IO58" s="0"/>
+      <c r="IP58" s="0"/>
+      <c r="IQ58" s="0"/>
+      <c r="IR58" s="0"/>
+      <c r="IS58" s="0"/>
+      <c r="IT58" s="0"/>
+      <c r="IU58" s="0"/>
+      <c r="IV58" s="0"/>
+      <c r="IW58" s="0"/>
+      <c r="IX58" s="0"/>
+      <c r="IY58" s="0"/>
+      <c r="IZ58" s="0"/>
+      <c r="JA58" s="0"/>
+      <c r="JB58" s="0"/>
+      <c r="JC58" s="0"/>
+      <c r="JD58" s="0"/>
+      <c r="JE58" s="0"/>
+      <c r="JF58" s="0"/>
+      <c r="JG58" s="0"/>
+      <c r="JH58" s="0"/>
+      <c r="JI58" s="0"/>
+      <c r="JJ58" s="0"/>
+      <c r="JK58" s="0"/>
+      <c r="JL58" s="0"/>
+      <c r="JM58" s="0"/>
+      <c r="JN58" s="0"/>
+      <c r="JO58" s="0"/>
+      <c r="JP58" s="0"/>
+      <c r="JQ58" s="0"/>
+      <c r="JR58" s="0"/>
+      <c r="JS58" s="0"/>
+      <c r="JT58" s="0"/>
+      <c r="JU58" s="0"/>
+      <c r="JV58" s="0"/>
+      <c r="JW58" s="0"/>
+      <c r="JX58" s="0"/>
+      <c r="JY58" s="0"/>
+      <c r="JZ58" s="0"/>
+      <c r="KA58" s="0"/>
+      <c r="KB58" s="0"/>
+      <c r="KC58" s="0"/>
+      <c r="KD58" s="0"/>
+      <c r="KE58" s="0"/>
+      <c r="KF58" s="0"/>
+      <c r="KG58" s="0"/>
+      <c r="KH58" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0"/>
       <c r="D59" s="0"/>
       <c r="E59" s="0"/>
       <c r="F59" s="0"/>
       <c r="G59" s="0"/>
       <c r="H59" s="0"/>
       <c r="I59" s="0"/>
       <c r="J59" s="0"/>
       <c r="K59" s="0"/>
       <c r="L59" s="0"/>
       <c r="M59" s="0"/>
       <c r="N59" s="0"/>
       <c r="O59" s="0"/>
       <c r="P59" s="0"/>
       <c r="Q59" s="0"/>
       <c r="R59" s="0"/>
       <c r="S59" s="0"/>
       <c r="T59" s="0"/>
       <c r="U59" s="0"/>
       <c r="V59" s="0"/>
       <c r="W59" s="0"/>
@@ -16603,50 +21013,113 @@
       <c r="GY59" s="0"/>
       <c r="GZ59" s="0"/>
       <c r="HA59" s="0"/>
       <c r="HB59" s="0"/>
       <c r="HC59" s="0"/>
       <c r="HD59" s="0"/>
       <c r="HE59" s="0"/>
       <c r="HF59" s="0"/>
       <c r="HG59" s="0"/>
       <c r="HH59" s="0"/>
       <c r="HI59" s="0"/>
       <c r="HJ59" s="0"/>
       <c r="HK59" s="0"/>
       <c r="HL59" s="0"/>
       <c r="HM59" s="0"/>
       <c r="HN59" s="0"/>
       <c r="HO59" s="0"/>
       <c r="HP59" s="0"/>
       <c r="HQ59" s="0"/>
       <c r="HR59" s="0"/>
       <c r="HS59" s="0"/>
       <c r="HT59" s="0"/>
       <c r="HU59" s="0"/>
       <c r="HV59" s="0"/>
       <c r="HW59" s="0"/>
+      <c r="HX59" s="0"/>
+      <c r="HY59" s="0"/>
+      <c r="HZ59" s="0"/>
+      <c r="IA59" s="0"/>
+      <c r="IB59" s="0"/>
+      <c r="IC59" s="0"/>
+      <c r="ID59" s="0"/>
+      <c r="IE59" s="0"/>
+      <c r="IF59" s="0"/>
+      <c r="IG59" s="0"/>
+      <c r="IH59" s="0"/>
+      <c r="II59" s="0"/>
+      <c r="IJ59" s="0"/>
+      <c r="IK59" s="0"/>
+      <c r="IL59" s="0"/>
+      <c r="IM59" s="0"/>
+      <c r="IN59" s="0"/>
+      <c r="IO59" s="0"/>
+      <c r="IP59" s="0"/>
+      <c r="IQ59" s="0"/>
+      <c r="IR59" s="0"/>
+      <c r="IS59" s="0"/>
+      <c r="IT59" s="0"/>
+      <c r="IU59" s="0"/>
+      <c r="IV59" s="0"/>
+      <c r="IW59" s="0"/>
+      <c r="IX59" s="0"/>
+      <c r="IY59" s="0"/>
+      <c r="IZ59" s="0"/>
+      <c r="JA59" s="0"/>
+      <c r="JB59" s="0"/>
+      <c r="JC59" s="0"/>
+      <c r="JD59" s="0"/>
+      <c r="JE59" s="0"/>
+      <c r="JF59" s="0"/>
+      <c r="JG59" s="0"/>
+      <c r="JH59" s="0"/>
+      <c r="JI59" s="0"/>
+      <c r="JJ59" s="0"/>
+      <c r="JK59" s="0"/>
+      <c r="JL59" s="0"/>
+      <c r="JM59" s="0"/>
+      <c r="JN59" s="0"/>
+      <c r="JO59" s="0"/>
+      <c r="JP59" s="0"/>
+      <c r="JQ59" s="0"/>
+      <c r="JR59" s="0"/>
+      <c r="JS59" s="0"/>
+      <c r="JT59" s="0"/>
+      <c r="JU59" s="0"/>
+      <c r="JV59" s="0"/>
+      <c r="JW59" s="0"/>
+      <c r="JX59" s="0"/>
+      <c r="JY59" s="0"/>
+      <c r="JZ59" s="0"/>
+      <c r="KA59" s="0"/>
+      <c r="KB59" s="0"/>
+      <c r="KC59" s="0"/>
+      <c r="KD59" s="0"/>
+      <c r="KE59" s="0"/>
+      <c r="KF59" s="0"/>
+      <c r="KG59" s="0"/>
+      <c r="KH59" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0"/>
       <c r="D60" s="0"/>
       <c r="E60" s="0"/>
       <c r="F60" s="0"/>
       <c r="G60" s="0"/>
       <c r="H60" s="0"/>
       <c r="I60" s="0"/>
       <c r="J60" s="0"/>
       <c r="K60" s="0"/>
       <c r="L60" s="0"/>
       <c r="M60" s="0"/>
       <c r="N60" s="0"/>
       <c r="O60" s="0"/>
       <c r="P60" s="0"/>
       <c r="Q60" s="0"/>
       <c r="R60" s="0"/>
       <c r="S60" s="0"/>
       <c r="T60" s="0"/>
       <c r="U60" s="0"/>
       <c r="V60" s="0"/>
       <c r="W60" s="0"/>
@@ -16836,50 +21309,113 @@
       <c r="GY60" s="0"/>
       <c r="GZ60" s="0"/>
       <c r="HA60" s="0"/>
       <c r="HB60" s="0"/>
       <c r="HC60" s="0"/>
       <c r="HD60" s="0"/>
       <c r="HE60" s="0"/>
       <c r="HF60" s="0"/>
       <c r="HG60" s="0"/>
       <c r="HH60" s="0"/>
       <c r="HI60" s="0"/>
       <c r="HJ60" s="0"/>
       <c r="HK60" s="0"/>
       <c r="HL60" s="0"/>
       <c r="HM60" s="0"/>
       <c r="HN60" s="0"/>
       <c r="HO60" s="0"/>
       <c r="HP60" s="0"/>
       <c r="HQ60" s="0"/>
       <c r="HR60" s="0"/>
       <c r="HS60" s="0"/>
       <c r="HT60" s="0"/>
       <c r="HU60" s="0"/>
       <c r="HV60" s="0"/>
       <c r="HW60" s="0"/>
+      <c r="HX60" s="0"/>
+      <c r="HY60" s="0"/>
+      <c r="HZ60" s="0"/>
+      <c r="IA60" s="0"/>
+      <c r="IB60" s="0"/>
+      <c r="IC60" s="0"/>
+      <c r="ID60" s="0"/>
+      <c r="IE60" s="0"/>
+      <c r="IF60" s="0"/>
+      <c r="IG60" s="0"/>
+      <c r="IH60" s="0"/>
+      <c r="II60" s="0"/>
+      <c r="IJ60" s="0"/>
+      <c r="IK60" s="0"/>
+      <c r="IL60" s="0"/>
+      <c r="IM60" s="0"/>
+      <c r="IN60" s="0"/>
+      <c r="IO60" s="0"/>
+      <c r="IP60" s="0"/>
+      <c r="IQ60" s="0"/>
+      <c r="IR60" s="0"/>
+      <c r="IS60" s="0"/>
+      <c r="IT60" s="0"/>
+      <c r="IU60" s="0"/>
+      <c r="IV60" s="0"/>
+      <c r="IW60" s="0"/>
+      <c r="IX60" s="0"/>
+      <c r="IY60" s="0"/>
+      <c r="IZ60" s="0"/>
+      <c r="JA60" s="0"/>
+      <c r="JB60" s="0"/>
+      <c r="JC60" s="0"/>
+      <c r="JD60" s="0"/>
+      <c r="JE60" s="0"/>
+      <c r="JF60" s="0"/>
+      <c r="JG60" s="0"/>
+      <c r="JH60" s="0"/>
+      <c r="JI60" s="0"/>
+      <c r="JJ60" s="0"/>
+      <c r="JK60" s="0"/>
+      <c r="JL60" s="0"/>
+      <c r="JM60" s="0"/>
+      <c r="JN60" s="0"/>
+      <c r="JO60" s="0"/>
+      <c r="JP60" s="0"/>
+      <c r="JQ60" s="0"/>
+      <c r="JR60" s="0"/>
+      <c r="JS60" s="0"/>
+      <c r="JT60" s="0"/>
+      <c r="JU60" s="0"/>
+      <c r="JV60" s="0"/>
+      <c r="JW60" s="0"/>
+      <c r="JX60" s="0"/>
+      <c r="JY60" s="0"/>
+      <c r="JZ60" s="0"/>
+      <c r="KA60" s="0"/>
+      <c r="KB60" s="0"/>
+      <c r="KC60" s="0"/>
+      <c r="KD60" s="0"/>
+      <c r="KE60" s="0"/>
+      <c r="KF60" s="0"/>
+      <c r="KG60" s="0"/>
+      <c r="KH60" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0"/>
       <c r="D61" s="0"/>
       <c r="E61" s="0"/>
       <c r="F61" s="0"/>
       <c r="G61" s="0"/>
       <c r="H61" s="0"/>
       <c r="I61" s="0"/>
       <c r="J61" s="0"/>
       <c r="K61" s="0"/>
       <c r="L61" s="0"/>
       <c r="M61" s="0"/>
       <c r="N61" s="0"/>
       <c r="O61" s="0"/>
       <c r="P61" s="0"/>
       <c r="Q61" s="0"/>
       <c r="R61" s="0"/>
       <c r="S61" s="0"/>
       <c r="T61" s="0"/>
       <c r="U61" s="0"/>
       <c r="V61" s="0"/>
       <c r="W61" s="0"/>
@@ -17069,50 +21605,113 @@
       <c r="GY61" s="0"/>
       <c r="GZ61" s="0"/>
       <c r="HA61" s="0"/>
       <c r="HB61" s="0"/>
       <c r="HC61" s="0"/>
       <c r="HD61" s="0"/>
       <c r="HE61" s="0"/>
       <c r="HF61" s="0"/>
       <c r="HG61" s="0"/>
       <c r="HH61" s="0"/>
       <c r="HI61" s="0"/>
       <c r="HJ61" s="0"/>
       <c r="HK61" s="0"/>
       <c r="HL61" s="0"/>
       <c r="HM61" s="0"/>
       <c r="HN61" s="0"/>
       <c r="HO61" s="0"/>
       <c r="HP61" s="0"/>
       <c r="HQ61" s="0"/>
       <c r="HR61" s="0"/>
       <c r="HS61" s="0"/>
       <c r="HT61" s="0"/>
       <c r="HU61" s="0"/>
       <c r="HV61" s="0"/>
       <c r="HW61" s="0"/>
+      <c r="HX61" s="0"/>
+      <c r="HY61" s="0"/>
+      <c r="HZ61" s="0"/>
+      <c r="IA61" s="0"/>
+      <c r="IB61" s="0"/>
+      <c r="IC61" s="0"/>
+      <c r="ID61" s="0"/>
+      <c r="IE61" s="0"/>
+      <c r="IF61" s="0"/>
+      <c r="IG61" s="0"/>
+      <c r="IH61" s="0"/>
+      <c r="II61" s="0"/>
+      <c r="IJ61" s="0"/>
+      <c r="IK61" s="0"/>
+      <c r="IL61" s="0"/>
+      <c r="IM61" s="0"/>
+      <c r="IN61" s="0"/>
+      <c r="IO61" s="0"/>
+      <c r="IP61" s="0"/>
+      <c r="IQ61" s="0"/>
+      <c r="IR61" s="0"/>
+      <c r="IS61" s="0"/>
+      <c r="IT61" s="0"/>
+      <c r="IU61" s="0"/>
+      <c r="IV61" s="0"/>
+      <c r="IW61" s="0"/>
+      <c r="IX61" s="0"/>
+      <c r="IY61" s="0"/>
+      <c r="IZ61" s="0"/>
+      <c r="JA61" s="0"/>
+      <c r="JB61" s="0"/>
+      <c r="JC61" s="0"/>
+      <c r="JD61" s="0"/>
+      <c r="JE61" s="0"/>
+      <c r="JF61" s="0"/>
+      <c r="JG61" s="0"/>
+      <c r="JH61" s="0"/>
+      <c r="JI61" s="0"/>
+      <c r="JJ61" s="0"/>
+      <c r="JK61" s="0"/>
+      <c r="JL61" s="0"/>
+      <c r="JM61" s="0"/>
+      <c r="JN61" s="0"/>
+      <c r="JO61" s="0"/>
+      <c r="JP61" s="0"/>
+      <c r="JQ61" s="0"/>
+      <c r="JR61" s="0"/>
+      <c r="JS61" s="0"/>
+      <c r="JT61" s="0"/>
+      <c r="JU61" s="0"/>
+      <c r="JV61" s="0"/>
+      <c r="JW61" s="0"/>
+      <c r="JX61" s="0"/>
+      <c r="JY61" s="0"/>
+      <c r="JZ61" s="0"/>
+      <c r="KA61" s="0"/>
+      <c r="KB61" s="0"/>
+      <c r="KC61" s="0"/>
+      <c r="KD61" s="0"/>
+      <c r="KE61" s="0"/>
+      <c r="KF61" s="0"/>
+      <c r="KG61" s="0"/>
+      <c r="KH61" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0"/>
       <c r="D62" s="0"/>
       <c r="E62" s="0"/>
       <c r="F62" s="0"/>
       <c r="G62" s="0"/>
       <c r="H62" s="0"/>
       <c r="I62" s="0"/>
       <c r="J62" s="0"/>
       <c r="K62" s="0"/>
       <c r="L62" s="0"/>
       <c r="M62" s="0"/>
       <c r="N62" s="0"/>
       <c r="O62" s="0"/>
       <c r="P62" s="0"/>
       <c r="Q62" s="0"/>
       <c r="R62" s="0"/>
       <c r="S62" s="0"/>
       <c r="T62" s="0"/>
       <c r="U62" s="0"/>
       <c r="V62" s="0"/>
       <c r="W62" s="0"/>
@@ -17302,50 +21901,113 @@
       <c r="GY62" s="0"/>
       <c r="GZ62" s="0"/>
       <c r="HA62" s="0"/>
       <c r="HB62" s="0"/>
       <c r="HC62" s="0"/>
       <c r="HD62" s="0"/>
       <c r="HE62" s="0"/>
       <c r="HF62" s="0"/>
       <c r="HG62" s="0"/>
       <c r="HH62" s="0"/>
       <c r="HI62" s="0"/>
       <c r="HJ62" s="0"/>
       <c r="HK62" s="0"/>
       <c r="HL62" s="0"/>
       <c r="HM62" s="0"/>
       <c r="HN62" s="0"/>
       <c r="HO62" s="0"/>
       <c r="HP62" s="0"/>
       <c r="HQ62" s="0"/>
       <c r="HR62" s="0"/>
       <c r="HS62" s="0"/>
       <c r="HT62" s="0"/>
       <c r="HU62" s="0"/>
       <c r="HV62" s="0"/>
       <c r="HW62" s="0"/>
+      <c r="HX62" s="0"/>
+      <c r="HY62" s="0"/>
+      <c r="HZ62" s="0"/>
+      <c r="IA62" s="0"/>
+      <c r="IB62" s="0"/>
+      <c r="IC62" s="0"/>
+      <c r="ID62" s="0"/>
+      <c r="IE62" s="0"/>
+      <c r="IF62" s="0"/>
+      <c r="IG62" s="0"/>
+      <c r="IH62" s="0"/>
+      <c r="II62" s="0"/>
+      <c r="IJ62" s="0"/>
+      <c r="IK62" s="0"/>
+      <c r="IL62" s="0"/>
+      <c r="IM62" s="0"/>
+      <c r="IN62" s="0"/>
+      <c r="IO62" s="0"/>
+      <c r="IP62" s="0"/>
+      <c r="IQ62" s="0"/>
+      <c r="IR62" s="0"/>
+      <c r="IS62" s="0"/>
+      <c r="IT62" s="0"/>
+      <c r="IU62" s="0"/>
+      <c r="IV62" s="0"/>
+      <c r="IW62" s="0"/>
+      <c r="IX62" s="0"/>
+      <c r="IY62" s="0"/>
+      <c r="IZ62" s="0"/>
+      <c r="JA62" s="0"/>
+      <c r="JB62" s="0"/>
+      <c r="JC62" s="0"/>
+      <c r="JD62" s="0"/>
+      <c r="JE62" s="0"/>
+      <c r="JF62" s="0"/>
+      <c r="JG62" s="0"/>
+      <c r="JH62" s="0"/>
+      <c r="JI62" s="0"/>
+      <c r="JJ62" s="0"/>
+      <c r="JK62" s="0"/>
+      <c r="JL62" s="0"/>
+      <c r="JM62" s="0"/>
+      <c r="JN62" s="0"/>
+      <c r="JO62" s="0"/>
+      <c r="JP62" s="0"/>
+      <c r="JQ62" s="0"/>
+      <c r="JR62" s="0"/>
+      <c r="JS62" s="0"/>
+      <c r="JT62" s="0"/>
+      <c r="JU62" s="0"/>
+      <c r="JV62" s="0"/>
+      <c r="JW62" s="0"/>
+      <c r="JX62" s="0"/>
+      <c r="JY62" s="0"/>
+      <c r="JZ62" s="0"/>
+      <c r="KA62" s="0"/>
+      <c r="KB62" s="0"/>
+      <c r="KC62" s="0"/>
+      <c r="KD62" s="0"/>
+      <c r="KE62" s="0"/>
+      <c r="KF62" s="0"/>
+      <c r="KG62" s="0"/>
+      <c r="KH62" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0"/>
       <c r="D63" s="0"/>
       <c r="E63" s="0"/>
       <c r="F63" s="0"/>
       <c r="G63" s="0"/>
       <c r="H63" s="0"/>
       <c r="I63" s="0"/>
       <c r="J63" s="0"/>
       <c r="K63" s="0"/>
       <c r="L63" s="0"/>
       <c r="M63" s="0"/>
       <c r="N63" s="0"/>
       <c r="O63" s="0"/>
       <c r="P63" s="0"/>
       <c r="Q63" s="0"/>
       <c r="R63" s="0"/>
       <c r="S63" s="0"/>
       <c r="T63" s="0"/>
       <c r="U63" s="0"/>
       <c r="V63" s="0"/>
       <c r="W63" s="0"/>
@@ -17535,50 +22197,113 @@
       <c r="GY63" s="0"/>
       <c r="GZ63" s="0"/>
       <c r="HA63" s="0"/>
       <c r="HB63" s="0"/>
       <c r="HC63" s="0"/>
       <c r="HD63" s="0"/>
       <c r="HE63" s="0"/>
       <c r="HF63" s="0"/>
       <c r="HG63" s="0"/>
       <c r="HH63" s="0"/>
       <c r="HI63" s="0"/>
       <c r="HJ63" s="0"/>
       <c r="HK63" s="0"/>
       <c r="HL63" s="0"/>
       <c r="HM63" s="0"/>
       <c r="HN63" s="0"/>
       <c r="HO63" s="0"/>
       <c r="HP63" s="0"/>
       <c r="HQ63" s="0"/>
       <c r="HR63" s="0"/>
       <c r="HS63" s="0"/>
       <c r="HT63" s="0"/>
       <c r="HU63" s="0"/>
       <c r="HV63" s="0"/>
       <c r="HW63" s="0"/>
+      <c r="HX63" s="0"/>
+      <c r="HY63" s="0"/>
+      <c r="HZ63" s="0"/>
+      <c r="IA63" s="0"/>
+      <c r="IB63" s="0"/>
+      <c r="IC63" s="0"/>
+      <c r="ID63" s="0"/>
+      <c r="IE63" s="0"/>
+      <c r="IF63" s="0"/>
+      <c r="IG63" s="0"/>
+      <c r="IH63" s="0"/>
+      <c r="II63" s="0"/>
+      <c r="IJ63" s="0"/>
+      <c r="IK63" s="0"/>
+      <c r="IL63" s="0"/>
+      <c r="IM63" s="0"/>
+      <c r="IN63" s="0"/>
+      <c r="IO63" s="0"/>
+      <c r="IP63" s="0"/>
+      <c r="IQ63" s="0"/>
+      <c r="IR63" s="0"/>
+      <c r="IS63" s="0"/>
+      <c r="IT63" s="0"/>
+      <c r="IU63" s="0"/>
+      <c r="IV63" s="0"/>
+      <c r="IW63" s="0"/>
+      <c r="IX63" s="0"/>
+      <c r="IY63" s="0"/>
+      <c r="IZ63" s="0"/>
+      <c r="JA63" s="0"/>
+      <c r="JB63" s="0"/>
+      <c r="JC63" s="0"/>
+      <c r="JD63" s="0"/>
+      <c r="JE63" s="0"/>
+      <c r="JF63" s="0"/>
+      <c r="JG63" s="0"/>
+      <c r="JH63" s="0"/>
+      <c r="JI63" s="0"/>
+      <c r="JJ63" s="0"/>
+      <c r="JK63" s="0"/>
+      <c r="JL63" s="0"/>
+      <c r="JM63" s="0"/>
+      <c r="JN63" s="0"/>
+      <c r="JO63" s="0"/>
+      <c r="JP63" s="0"/>
+      <c r="JQ63" s="0"/>
+      <c r="JR63" s="0"/>
+      <c r="JS63" s="0"/>
+      <c r="JT63" s="0"/>
+      <c r="JU63" s="0"/>
+      <c r="JV63" s="0"/>
+      <c r="JW63" s="0"/>
+      <c r="JX63" s="0"/>
+      <c r="JY63" s="0"/>
+      <c r="JZ63" s="0"/>
+      <c r="KA63" s="0"/>
+      <c r="KB63" s="0"/>
+      <c r="KC63" s="0"/>
+      <c r="KD63" s="0"/>
+      <c r="KE63" s="0"/>
+      <c r="KF63" s="0"/>
+      <c r="KG63" s="0"/>
+      <c r="KH63" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0"/>
       <c r="D64" s="0"/>
       <c r="E64" s="0"/>
       <c r="F64" s="0"/>
       <c r="G64" s="0"/>
       <c r="H64" s="0"/>
       <c r="I64" s="0"/>
       <c r="J64" s="0"/>
       <c r="K64" s="0"/>
       <c r="L64" s="0"/>
       <c r="M64" s="0"/>
       <c r="N64" s="0"/>
       <c r="O64" s="0"/>
       <c r="P64" s="0"/>
       <c r="Q64" s="0"/>
       <c r="R64" s="0"/>
       <c r="S64" s="0"/>
       <c r="T64" s="0"/>
       <c r="U64" s="0"/>
       <c r="V64" s="0"/>
       <c r="W64" s="0"/>
@@ -17768,50 +22493,113 @@
       <c r="GY64" s="0"/>
       <c r="GZ64" s="0"/>
       <c r="HA64" s="0"/>
       <c r="HB64" s="0"/>
       <c r="HC64" s="0"/>
       <c r="HD64" s="0"/>
       <c r="HE64" s="0"/>
       <c r="HF64" s="0"/>
       <c r="HG64" s="0"/>
       <c r="HH64" s="0"/>
       <c r="HI64" s="0"/>
       <c r="HJ64" s="0"/>
       <c r="HK64" s="0"/>
       <c r="HL64" s="0"/>
       <c r="HM64" s="0"/>
       <c r="HN64" s="0"/>
       <c r="HO64" s="0"/>
       <c r="HP64" s="0"/>
       <c r="HQ64" s="0"/>
       <c r="HR64" s="0"/>
       <c r="HS64" s="0"/>
       <c r="HT64" s="0"/>
       <c r="HU64" s="0"/>
       <c r="HV64" s="0"/>
       <c r="HW64" s="0"/>
+      <c r="HX64" s="0"/>
+      <c r="HY64" s="0"/>
+      <c r="HZ64" s="0"/>
+      <c r="IA64" s="0"/>
+      <c r="IB64" s="0"/>
+      <c r="IC64" s="0"/>
+      <c r="ID64" s="0"/>
+      <c r="IE64" s="0"/>
+      <c r="IF64" s="0"/>
+      <c r="IG64" s="0"/>
+      <c r="IH64" s="0"/>
+      <c r="II64" s="0"/>
+      <c r="IJ64" s="0"/>
+      <c r="IK64" s="0"/>
+      <c r="IL64" s="0"/>
+      <c r="IM64" s="0"/>
+      <c r="IN64" s="0"/>
+      <c r="IO64" s="0"/>
+      <c r="IP64" s="0"/>
+      <c r="IQ64" s="0"/>
+      <c r="IR64" s="0"/>
+      <c r="IS64" s="0"/>
+      <c r="IT64" s="0"/>
+      <c r="IU64" s="0"/>
+      <c r="IV64" s="0"/>
+      <c r="IW64" s="0"/>
+      <c r="IX64" s="0"/>
+      <c r="IY64" s="0"/>
+      <c r="IZ64" s="0"/>
+      <c r="JA64" s="0"/>
+      <c r="JB64" s="0"/>
+      <c r="JC64" s="0"/>
+      <c r="JD64" s="0"/>
+      <c r="JE64" s="0"/>
+      <c r="JF64" s="0"/>
+      <c r="JG64" s="0"/>
+      <c r="JH64" s="0"/>
+      <c r="JI64" s="0"/>
+      <c r="JJ64" s="0"/>
+      <c r="JK64" s="0"/>
+      <c r="JL64" s="0"/>
+      <c r="JM64" s="0"/>
+      <c r="JN64" s="0"/>
+      <c r="JO64" s="0"/>
+      <c r="JP64" s="0"/>
+      <c r="JQ64" s="0"/>
+      <c r="JR64" s="0"/>
+      <c r="JS64" s="0"/>
+      <c r="JT64" s="0"/>
+      <c r="JU64" s="0"/>
+      <c r="JV64" s="0"/>
+      <c r="JW64" s="0"/>
+      <c r="JX64" s="0"/>
+      <c r="JY64" s="0"/>
+      <c r="JZ64" s="0"/>
+      <c r="KA64" s="0"/>
+      <c r="KB64" s="0"/>
+      <c r="KC64" s="0"/>
+      <c r="KD64" s="0"/>
+      <c r="KE64" s="0"/>
+      <c r="KF64" s="0"/>
+      <c r="KG64" s="0"/>
+      <c r="KH64" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0"/>
       <c r="D65" s="0"/>
       <c r="E65" s="0"/>
       <c r="F65" s="0"/>
       <c r="G65" s="0"/>
       <c r="H65" s="0"/>
       <c r="I65" s="0"/>
       <c r="J65" s="0"/>
       <c r="K65" s="0"/>
       <c r="L65" s="0"/>
       <c r="M65" s="0"/>
       <c r="N65" s="0"/>
       <c r="O65" s="0"/>
       <c r="P65" s="0"/>
       <c r="Q65" s="0"/>
       <c r="R65" s="0"/>
       <c r="S65" s="0"/>
       <c r="T65" s="0"/>
       <c r="U65" s="0"/>
       <c r="V65" s="0"/>
       <c r="W65" s="0"/>
@@ -18001,50 +22789,113 @@
       <c r="GY65" s="0"/>
       <c r="GZ65" s="0"/>
       <c r="HA65" s="0"/>
       <c r="HB65" s="0"/>
       <c r="HC65" s="0"/>
       <c r="HD65" s="0"/>
       <c r="HE65" s="0"/>
       <c r="HF65" s="0"/>
       <c r="HG65" s="0"/>
       <c r="HH65" s="0"/>
       <c r="HI65" s="0"/>
       <c r="HJ65" s="0"/>
       <c r="HK65" s="0"/>
       <c r="HL65" s="0"/>
       <c r="HM65" s="0"/>
       <c r="HN65" s="0"/>
       <c r="HO65" s="0"/>
       <c r="HP65" s="0"/>
       <c r="HQ65" s="0"/>
       <c r="HR65" s="0"/>
       <c r="HS65" s="0"/>
       <c r="HT65" s="0"/>
       <c r="HU65" s="0"/>
       <c r="HV65" s="0"/>
       <c r="HW65" s="0"/>
+      <c r="HX65" s="0"/>
+      <c r="HY65" s="0"/>
+      <c r="HZ65" s="0"/>
+      <c r="IA65" s="0"/>
+      <c r="IB65" s="0"/>
+      <c r="IC65" s="0"/>
+      <c r="ID65" s="0"/>
+      <c r="IE65" s="0"/>
+      <c r="IF65" s="0"/>
+      <c r="IG65" s="0"/>
+      <c r="IH65" s="0"/>
+      <c r="II65" s="0"/>
+      <c r="IJ65" s="0"/>
+      <c r="IK65" s="0"/>
+      <c r="IL65" s="0"/>
+      <c r="IM65" s="0"/>
+      <c r="IN65" s="0"/>
+      <c r="IO65" s="0"/>
+      <c r="IP65" s="0"/>
+      <c r="IQ65" s="0"/>
+      <c r="IR65" s="0"/>
+      <c r="IS65" s="0"/>
+      <c r="IT65" s="0"/>
+      <c r="IU65" s="0"/>
+      <c r="IV65" s="0"/>
+      <c r="IW65" s="0"/>
+      <c r="IX65" s="0"/>
+      <c r="IY65" s="0"/>
+      <c r="IZ65" s="0"/>
+      <c r="JA65" s="0"/>
+      <c r="JB65" s="0"/>
+      <c r="JC65" s="0"/>
+      <c r="JD65" s="0"/>
+      <c r="JE65" s="0"/>
+      <c r="JF65" s="0"/>
+      <c r="JG65" s="0"/>
+      <c r="JH65" s="0"/>
+      <c r="JI65" s="0"/>
+      <c r="JJ65" s="0"/>
+      <c r="JK65" s="0"/>
+      <c r="JL65" s="0"/>
+      <c r="JM65" s="0"/>
+      <c r="JN65" s="0"/>
+      <c r="JO65" s="0"/>
+      <c r="JP65" s="0"/>
+      <c r="JQ65" s="0"/>
+      <c r="JR65" s="0"/>
+      <c r="JS65" s="0"/>
+      <c r="JT65" s="0"/>
+      <c r="JU65" s="0"/>
+      <c r="JV65" s="0"/>
+      <c r="JW65" s="0"/>
+      <c r="JX65" s="0"/>
+      <c r="JY65" s="0"/>
+      <c r="JZ65" s="0"/>
+      <c r="KA65" s="0"/>
+      <c r="KB65" s="0"/>
+      <c r="KC65" s="0"/>
+      <c r="KD65" s="0"/>
+      <c r="KE65" s="0"/>
+      <c r="KF65" s="0"/>
+      <c r="KG65" s="0"/>
+      <c r="KH65" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0"/>
       <c r="D66" s="0"/>
       <c r="E66" s="0"/>
       <c r="F66" s="0"/>
       <c r="G66" s="0"/>
       <c r="H66" s="0"/>
       <c r="I66" s="0"/>
       <c r="J66" s="0"/>
       <c r="K66" s="0"/>
       <c r="L66" s="0"/>
       <c r="M66" s="0"/>
       <c r="N66" s="0"/>
       <c r="O66" s="0"/>
       <c r="P66" s="0"/>
       <c r="Q66" s="0"/>
       <c r="R66" s="0"/>
       <c r="S66" s="0"/>
       <c r="T66" s="0"/>
       <c r="U66" s="0"/>
       <c r="V66" s="0"/>
       <c r="W66" s="0"/>
@@ -18234,50 +23085,113 @@
       <c r="GY66" s="0"/>
       <c r="GZ66" s="0"/>
       <c r="HA66" s="0"/>
       <c r="HB66" s="0"/>
       <c r="HC66" s="0"/>
       <c r="HD66" s="0"/>
       <c r="HE66" s="0"/>
       <c r="HF66" s="0"/>
       <c r="HG66" s="0"/>
       <c r="HH66" s="0"/>
       <c r="HI66" s="0"/>
       <c r="HJ66" s="0"/>
       <c r="HK66" s="0"/>
       <c r="HL66" s="0"/>
       <c r="HM66" s="0"/>
       <c r="HN66" s="0"/>
       <c r="HO66" s="0"/>
       <c r="HP66" s="0"/>
       <c r="HQ66" s="0"/>
       <c r="HR66" s="0"/>
       <c r="HS66" s="0"/>
       <c r="HT66" s="0"/>
       <c r="HU66" s="0"/>
       <c r="HV66" s="0"/>
       <c r="HW66" s="0"/>
+      <c r="HX66" s="0"/>
+      <c r="HY66" s="0"/>
+      <c r="HZ66" s="0"/>
+      <c r="IA66" s="0"/>
+      <c r="IB66" s="0"/>
+      <c r="IC66" s="0"/>
+      <c r="ID66" s="0"/>
+      <c r="IE66" s="0"/>
+      <c r="IF66" s="0"/>
+      <c r="IG66" s="0"/>
+      <c r="IH66" s="0"/>
+      <c r="II66" s="0"/>
+      <c r="IJ66" s="0"/>
+      <c r="IK66" s="0"/>
+      <c r="IL66" s="0"/>
+      <c r="IM66" s="0"/>
+      <c r="IN66" s="0"/>
+      <c r="IO66" s="0"/>
+      <c r="IP66" s="0"/>
+      <c r="IQ66" s="0"/>
+      <c r="IR66" s="0"/>
+      <c r="IS66" s="0"/>
+      <c r="IT66" s="0"/>
+      <c r="IU66" s="0"/>
+      <c r="IV66" s="0"/>
+      <c r="IW66" s="0"/>
+      <c r="IX66" s="0"/>
+      <c r="IY66" s="0"/>
+      <c r="IZ66" s="0"/>
+      <c r="JA66" s="0"/>
+      <c r="JB66" s="0"/>
+      <c r="JC66" s="0"/>
+      <c r="JD66" s="0"/>
+      <c r="JE66" s="0"/>
+      <c r="JF66" s="0"/>
+      <c r="JG66" s="0"/>
+      <c r="JH66" s="0"/>
+      <c r="JI66" s="0"/>
+      <c r="JJ66" s="0"/>
+      <c r="JK66" s="0"/>
+      <c r="JL66" s="0"/>
+      <c r="JM66" s="0"/>
+      <c r="JN66" s="0"/>
+      <c r="JO66" s="0"/>
+      <c r="JP66" s="0"/>
+      <c r="JQ66" s="0"/>
+      <c r="JR66" s="0"/>
+      <c r="JS66" s="0"/>
+      <c r="JT66" s="0"/>
+      <c r="JU66" s="0"/>
+      <c r="JV66" s="0"/>
+      <c r="JW66" s="0"/>
+      <c r="JX66" s="0"/>
+      <c r="JY66" s="0"/>
+      <c r="JZ66" s="0"/>
+      <c r="KA66" s="0"/>
+      <c r="KB66" s="0"/>
+      <c r="KC66" s="0"/>
+      <c r="KD66" s="0"/>
+      <c r="KE66" s="0"/>
+      <c r="KF66" s="0"/>
+      <c r="KG66" s="0"/>
+      <c r="KH66" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0"/>
       <c r="D67" s="0"/>
       <c r="E67" s="0"/>
       <c r="F67" s="0"/>
       <c r="G67" s="0"/>
       <c r="H67" s="0"/>
       <c r="I67" s="0"/>
       <c r="J67" s="0"/>
       <c r="K67" s="0"/>
       <c r="L67" s="0"/>
       <c r="M67" s="0"/>
       <c r="N67" s="0"/>
       <c r="O67" s="0"/>
       <c r="P67" s="0"/>
       <c r="Q67" s="0"/>
       <c r="R67" s="0"/>
       <c r="S67" s="0"/>
       <c r="T67" s="0"/>
       <c r="U67" s="0"/>
       <c r="V67" s="0"/>
       <c r="W67" s="0"/>
@@ -18467,50 +23381,113 @@
       <c r="GY67" s="0"/>
       <c r="GZ67" s="0"/>
       <c r="HA67" s="0"/>
       <c r="HB67" s="0"/>
       <c r="HC67" s="0"/>
       <c r="HD67" s="0"/>
       <c r="HE67" s="0"/>
       <c r="HF67" s="0"/>
       <c r="HG67" s="0"/>
       <c r="HH67" s="0"/>
       <c r="HI67" s="0"/>
       <c r="HJ67" s="0"/>
       <c r="HK67" s="0"/>
       <c r="HL67" s="0"/>
       <c r="HM67" s="0"/>
       <c r="HN67" s="0"/>
       <c r="HO67" s="0"/>
       <c r="HP67" s="0"/>
       <c r="HQ67" s="0"/>
       <c r="HR67" s="0"/>
       <c r="HS67" s="0"/>
       <c r="HT67" s="0"/>
       <c r="HU67" s="0"/>
       <c r="HV67" s="0"/>
       <c r="HW67" s="0"/>
+      <c r="HX67" s="0"/>
+      <c r="HY67" s="0"/>
+      <c r="HZ67" s="0"/>
+      <c r="IA67" s="0"/>
+      <c r="IB67" s="0"/>
+      <c r="IC67" s="0"/>
+      <c r="ID67" s="0"/>
+      <c r="IE67" s="0"/>
+      <c r="IF67" s="0"/>
+      <c r="IG67" s="0"/>
+      <c r="IH67" s="0"/>
+      <c r="II67" s="0"/>
+      <c r="IJ67" s="0"/>
+      <c r="IK67" s="0"/>
+      <c r="IL67" s="0"/>
+      <c r="IM67" s="0"/>
+      <c r="IN67" s="0"/>
+      <c r="IO67" s="0"/>
+      <c r="IP67" s="0"/>
+      <c r="IQ67" s="0"/>
+      <c r="IR67" s="0"/>
+      <c r="IS67" s="0"/>
+      <c r="IT67" s="0"/>
+      <c r="IU67" s="0"/>
+      <c r="IV67" s="0"/>
+      <c r="IW67" s="0"/>
+      <c r="IX67" s="0"/>
+      <c r="IY67" s="0"/>
+      <c r="IZ67" s="0"/>
+      <c r="JA67" s="0"/>
+      <c r="JB67" s="0"/>
+      <c r="JC67" s="0"/>
+      <c r="JD67" s="0"/>
+      <c r="JE67" s="0"/>
+      <c r="JF67" s="0"/>
+      <c r="JG67" s="0"/>
+      <c r="JH67" s="0"/>
+      <c r="JI67" s="0"/>
+      <c r="JJ67" s="0"/>
+      <c r="JK67" s="0"/>
+      <c r="JL67" s="0"/>
+      <c r="JM67" s="0"/>
+      <c r="JN67" s="0"/>
+      <c r="JO67" s="0"/>
+      <c r="JP67" s="0"/>
+      <c r="JQ67" s="0"/>
+      <c r="JR67" s="0"/>
+      <c r="JS67" s="0"/>
+      <c r="JT67" s="0"/>
+      <c r="JU67" s="0"/>
+      <c r="JV67" s="0"/>
+      <c r="JW67" s="0"/>
+      <c r="JX67" s="0"/>
+      <c r="JY67" s="0"/>
+      <c r="JZ67" s="0"/>
+      <c r="KA67" s="0"/>
+      <c r="KB67" s="0"/>
+      <c r="KC67" s="0"/>
+      <c r="KD67" s="0"/>
+      <c r="KE67" s="0"/>
+      <c r="KF67" s="0"/>
+      <c r="KG67" s="0"/>
+      <c r="KH67" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0"/>
       <c r="D68" s="0"/>
       <c r="E68" s="0"/>
       <c r="F68" s="0"/>
       <c r="G68" s="0"/>
       <c r="H68" s="0"/>
       <c r="I68" s="0"/>
       <c r="J68" s="0"/>
       <c r="K68" s="0"/>
       <c r="L68" s="0"/>
       <c r="M68" s="0"/>
       <c r="N68" s="0"/>
       <c r="O68" s="0"/>
       <c r="P68" s="0"/>
       <c r="Q68" s="0"/>
       <c r="R68" s="0"/>
       <c r="S68" s="0"/>
       <c r="T68" s="0"/>
       <c r="U68" s="0"/>
       <c r="V68" s="0"/>
       <c r="W68" s="0"/>
@@ -18700,50 +23677,113 @@
       <c r="GY68" s="0"/>
       <c r="GZ68" s="0"/>
       <c r="HA68" s="0"/>
       <c r="HB68" s="0"/>
       <c r="HC68" s="0"/>
       <c r="HD68" s="0"/>
       <c r="HE68" s="0"/>
       <c r="HF68" s="0"/>
       <c r="HG68" s="0"/>
       <c r="HH68" s="0"/>
       <c r="HI68" s="0"/>
       <c r="HJ68" s="0"/>
       <c r="HK68" s="0"/>
       <c r="HL68" s="0"/>
       <c r="HM68" s="0"/>
       <c r="HN68" s="0"/>
       <c r="HO68" s="0"/>
       <c r="HP68" s="0"/>
       <c r="HQ68" s="0"/>
       <c r="HR68" s="0"/>
       <c r="HS68" s="0"/>
       <c r="HT68" s="0"/>
       <c r="HU68" s="0"/>
       <c r="HV68" s="0"/>
       <c r="HW68" s="0"/>
+      <c r="HX68" s="0"/>
+      <c r="HY68" s="0"/>
+      <c r="HZ68" s="0"/>
+      <c r="IA68" s="0"/>
+      <c r="IB68" s="0"/>
+      <c r="IC68" s="0"/>
+      <c r="ID68" s="0"/>
+      <c r="IE68" s="0"/>
+      <c r="IF68" s="0"/>
+      <c r="IG68" s="0"/>
+      <c r="IH68" s="0"/>
+      <c r="II68" s="0"/>
+      <c r="IJ68" s="0"/>
+      <c r="IK68" s="0"/>
+      <c r="IL68" s="0"/>
+      <c r="IM68" s="0"/>
+      <c r="IN68" s="0"/>
+      <c r="IO68" s="0"/>
+      <c r="IP68" s="0"/>
+      <c r="IQ68" s="0"/>
+      <c r="IR68" s="0"/>
+      <c r="IS68" s="0"/>
+      <c r="IT68" s="0"/>
+      <c r="IU68" s="0"/>
+      <c r="IV68" s="0"/>
+      <c r="IW68" s="0"/>
+      <c r="IX68" s="0"/>
+      <c r="IY68" s="0"/>
+      <c r="IZ68" s="0"/>
+      <c r="JA68" s="0"/>
+      <c r="JB68" s="0"/>
+      <c r="JC68" s="0"/>
+      <c r="JD68" s="0"/>
+      <c r="JE68" s="0"/>
+      <c r="JF68" s="0"/>
+      <c r="JG68" s="0"/>
+      <c r="JH68" s="0"/>
+      <c r="JI68" s="0"/>
+      <c r="JJ68" s="0"/>
+      <c r="JK68" s="0"/>
+      <c r="JL68" s="0"/>
+      <c r="JM68" s="0"/>
+      <c r="JN68" s="0"/>
+      <c r="JO68" s="0"/>
+      <c r="JP68" s="0"/>
+      <c r="JQ68" s="0"/>
+      <c r="JR68" s="0"/>
+      <c r="JS68" s="0"/>
+      <c r="JT68" s="0"/>
+      <c r="JU68" s="0"/>
+      <c r="JV68" s="0"/>
+      <c r="JW68" s="0"/>
+      <c r="JX68" s="0"/>
+      <c r="JY68" s="0"/>
+      <c r="JZ68" s="0"/>
+      <c r="KA68" s="0"/>
+      <c r="KB68" s="0"/>
+      <c r="KC68" s="0"/>
+      <c r="KD68" s="0"/>
+      <c r="KE68" s="0"/>
+      <c r="KF68" s="0"/>
+      <c r="KG68" s="0"/>
+      <c r="KH68" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0"/>
       <c r="D69" s="0"/>
       <c r="E69" s="0"/>
       <c r="F69" s="0"/>
       <c r="G69" s="0"/>
       <c r="H69" s="0"/>
       <c r="I69" s="0"/>
       <c r="J69" s="0"/>
       <c r="K69" s="0"/>
       <c r="L69" s="0"/>
       <c r="M69" s="0"/>
       <c r="N69" s="0"/>
       <c r="O69" s="0"/>
       <c r="P69" s="0"/>
       <c r="Q69" s="0"/>
       <c r="R69" s="0"/>
       <c r="S69" s="0"/>
       <c r="T69" s="0"/>
       <c r="U69" s="0"/>
       <c r="V69" s="0"/>
       <c r="W69" s="0"/>
@@ -18933,50 +23973,113 @@
       <c r="GY69" s="0"/>
       <c r="GZ69" s="0"/>
       <c r="HA69" s="0"/>
       <c r="HB69" s="0"/>
       <c r="HC69" s="0"/>
       <c r="HD69" s="0"/>
       <c r="HE69" s="0"/>
       <c r="HF69" s="0"/>
       <c r="HG69" s="0"/>
       <c r="HH69" s="0"/>
       <c r="HI69" s="0"/>
       <c r="HJ69" s="0"/>
       <c r="HK69" s="0"/>
       <c r="HL69" s="0"/>
       <c r="HM69" s="0"/>
       <c r="HN69" s="0"/>
       <c r="HO69" s="0"/>
       <c r="HP69" s="0"/>
       <c r="HQ69" s="0"/>
       <c r="HR69" s="0"/>
       <c r="HS69" s="0"/>
       <c r="HT69" s="0"/>
       <c r="HU69" s="0"/>
       <c r="HV69" s="0"/>
       <c r="HW69" s="0"/>
+      <c r="HX69" s="0"/>
+      <c r="HY69" s="0"/>
+      <c r="HZ69" s="0"/>
+      <c r="IA69" s="0"/>
+      <c r="IB69" s="0"/>
+      <c r="IC69" s="0"/>
+      <c r="ID69" s="0"/>
+      <c r="IE69" s="0"/>
+      <c r="IF69" s="0"/>
+      <c r="IG69" s="0"/>
+      <c r="IH69" s="0"/>
+      <c r="II69" s="0"/>
+      <c r="IJ69" s="0"/>
+      <c r="IK69" s="0"/>
+      <c r="IL69" s="0"/>
+      <c r="IM69" s="0"/>
+      <c r="IN69" s="0"/>
+      <c r="IO69" s="0"/>
+      <c r="IP69" s="0"/>
+      <c r="IQ69" s="0"/>
+      <c r="IR69" s="0"/>
+      <c r="IS69" s="0"/>
+      <c r="IT69" s="0"/>
+      <c r="IU69" s="0"/>
+      <c r="IV69" s="0"/>
+      <c r="IW69" s="0"/>
+      <c r="IX69" s="0"/>
+      <c r="IY69" s="0"/>
+      <c r="IZ69" s="0"/>
+      <c r="JA69" s="0"/>
+      <c r="JB69" s="0"/>
+      <c r="JC69" s="0"/>
+      <c r="JD69" s="0"/>
+      <c r="JE69" s="0"/>
+      <c r="JF69" s="0"/>
+      <c r="JG69" s="0"/>
+      <c r="JH69" s="0"/>
+      <c r="JI69" s="0"/>
+      <c r="JJ69" s="0"/>
+      <c r="JK69" s="0"/>
+      <c r="JL69" s="0"/>
+      <c r="JM69" s="0"/>
+      <c r="JN69" s="0"/>
+      <c r="JO69" s="0"/>
+      <c r="JP69" s="0"/>
+      <c r="JQ69" s="0"/>
+      <c r="JR69" s="0"/>
+      <c r="JS69" s="0"/>
+      <c r="JT69" s="0"/>
+      <c r="JU69" s="0"/>
+      <c r="JV69" s="0"/>
+      <c r="JW69" s="0"/>
+      <c r="JX69" s="0"/>
+      <c r="JY69" s="0"/>
+      <c r="JZ69" s="0"/>
+      <c r="KA69" s="0"/>
+      <c r="KB69" s="0"/>
+      <c r="KC69" s="0"/>
+      <c r="KD69" s="0"/>
+      <c r="KE69" s="0"/>
+      <c r="KF69" s="0"/>
+      <c r="KG69" s="0"/>
+      <c r="KH69" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0"/>
       <c r="D70" s="0"/>
       <c r="E70" s="0"/>
       <c r="F70" s="0"/>
       <c r="G70" s="0"/>
       <c r="H70" s="0"/>
       <c r="I70" s="0"/>
       <c r="J70" s="0"/>
       <c r="K70" s="0"/>
       <c r="L70" s="0"/>
       <c r="M70" s="0"/>
       <c r="N70" s="0"/>
       <c r="O70" s="0"/>
       <c r="P70" s="0"/>
       <c r="Q70" s="0"/>
       <c r="R70" s="0"/>
       <c r="S70" s="0"/>
       <c r="T70" s="0"/>
       <c r="U70" s="0"/>
       <c r="V70" s="0"/>
       <c r="W70" s="0"/>
@@ -19166,50 +24269,113 @@
       <c r="GY70" s="0"/>
       <c r="GZ70" s="0"/>
       <c r="HA70" s="0"/>
       <c r="HB70" s="0"/>
       <c r="HC70" s="0"/>
       <c r="HD70" s="0"/>
       <c r="HE70" s="0"/>
       <c r="HF70" s="0"/>
       <c r="HG70" s="0"/>
       <c r="HH70" s="0"/>
       <c r="HI70" s="0"/>
       <c r="HJ70" s="0"/>
       <c r="HK70" s="0"/>
       <c r="HL70" s="0"/>
       <c r="HM70" s="0"/>
       <c r="HN70" s="0"/>
       <c r="HO70" s="0"/>
       <c r="HP70" s="0"/>
       <c r="HQ70" s="0"/>
       <c r="HR70" s="0"/>
       <c r="HS70" s="0"/>
       <c r="HT70" s="0"/>
       <c r="HU70" s="0"/>
       <c r="HV70" s="0"/>
       <c r="HW70" s="0"/>
+      <c r="HX70" s="0"/>
+      <c r="HY70" s="0"/>
+      <c r="HZ70" s="0"/>
+      <c r="IA70" s="0"/>
+      <c r="IB70" s="0"/>
+      <c r="IC70" s="0"/>
+      <c r="ID70" s="0"/>
+      <c r="IE70" s="0"/>
+      <c r="IF70" s="0"/>
+      <c r="IG70" s="0"/>
+      <c r="IH70" s="0"/>
+      <c r="II70" s="0"/>
+      <c r="IJ70" s="0"/>
+      <c r="IK70" s="0"/>
+      <c r="IL70" s="0"/>
+      <c r="IM70" s="0"/>
+      <c r="IN70" s="0"/>
+      <c r="IO70" s="0"/>
+      <c r="IP70" s="0"/>
+      <c r="IQ70" s="0"/>
+      <c r="IR70" s="0"/>
+      <c r="IS70" s="0"/>
+      <c r="IT70" s="0"/>
+      <c r="IU70" s="0"/>
+      <c r="IV70" s="0"/>
+      <c r="IW70" s="0"/>
+      <c r="IX70" s="0"/>
+      <c r="IY70" s="0"/>
+      <c r="IZ70" s="0"/>
+      <c r="JA70" s="0"/>
+      <c r="JB70" s="0"/>
+      <c r="JC70" s="0"/>
+      <c r="JD70" s="0"/>
+      <c r="JE70" s="0"/>
+      <c r="JF70" s="0"/>
+      <c r="JG70" s="0"/>
+      <c r="JH70" s="0"/>
+      <c r="JI70" s="0"/>
+      <c r="JJ70" s="0"/>
+      <c r="JK70" s="0"/>
+      <c r="JL70" s="0"/>
+      <c r="JM70" s="0"/>
+      <c r="JN70" s="0"/>
+      <c r="JO70" s="0"/>
+      <c r="JP70" s="0"/>
+      <c r="JQ70" s="0"/>
+      <c r="JR70" s="0"/>
+      <c r="JS70" s="0"/>
+      <c r="JT70" s="0"/>
+      <c r="JU70" s="0"/>
+      <c r="JV70" s="0"/>
+      <c r="JW70" s="0"/>
+      <c r="JX70" s="0"/>
+      <c r="JY70" s="0"/>
+      <c r="JZ70" s="0"/>
+      <c r="KA70" s="0"/>
+      <c r="KB70" s="0"/>
+      <c r="KC70" s="0"/>
+      <c r="KD70" s="0"/>
+      <c r="KE70" s="0"/>
+      <c r="KF70" s="0"/>
+      <c r="KG70" s="0"/>
+      <c r="KH70" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0"/>
       <c r="D71" s="0"/>
       <c r="E71" s="0"/>
       <c r="F71" s="0"/>
       <c r="G71" s="0"/>
       <c r="H71" s="0"/>
       <c r="I71" s="0"/>
       <c r="J71" s="0"/>
       <c r="K71" s="0"/>
       <c r="L71" s="0"/>
       <c r="M71" s="0"/>
       <c r="N71" s="0"/>
       <c r="O71" s="0"/>
       <c r="P71" s="0"/>
       <c r="Q71" s="0"/>
       <c r="R71" s="0"/>
       <c r="S71" s="0"/>
       <c r="T71" s="0"/>
       <c r="U71" s="0"/>
       <c r="V71" s="0"/>
       <c r="W71" s="0"/>
@@ -19399,50 +24565,113 @@
       <c r="GY71" s="0"/>
       <c r="GZ71" s="0"/>
       <c r="HA71" s="0"/>
       <c r="HB71" s="0"/>
       <c r="HC71" s="0"/>
       <c r="HD71" s="0"/>
       <c r="HE71" s="0"/>
       <c r="HF71" s="0"/>
       <c r="HG71" s="0"/>
       <c r="HH71" s="0"/>
       <c r="HI71" s="0"/>
       <c r="HJ71" s="0"/>
       <c r="HK71" s="0"/>
       <c r="HL71" s="0"/>
       <c r="HM71" s="0"/>
       <c r="HN71" s="0"/>
       <c r="HO71" s="0"/>
       <c r="HP71" s="0"/>
       <c r="HQ71" s="0"/>
       <c r="HR71" s="0"/>
       <c r="HS71" s="0"/>
       <c r="HT71" s="0"/>
       <c r="HU71" s="0"/>
       <c r="HV71" s="0"/>
       <c r="HW71" s="0"/>
+      <c r="HX71" s="0"/>
+      <c r="HY71" s="0"/>
+      <c r="HZ71" s="0"/>
+      <c r="IA71" s="0"/>
+      <c r="IB71" s="0"/>
+      <c r="IC71" s="0"/>
+      <c r="ID71" s="0"/>
+      <c r="IE71" s="0"/>
+      <c r="IF71" s="0"/>
+      <c r="IG71" s="0"/>
+      <c r="IH71" s="0"/>
+      <c r="II71" s="0"/>
+      <c r="IJ71" s="0"/>
+      <c r="IK71" s="0"/>
+      <c r="IL71" s="0"/>
+      <c r="IM71" s="0"/>
+      <c r="IN71" s="0"/>
+      <c r="IO71" s="0"/>
+      <c r="IP71" s="0"/>
+      <c r="IQ71" s="0"/>
+      <c r="IR71" s="0"/>
+      <c r="IS71" s="0"/>
+      <c r="IT71" s="0"/>
+      <c r="IU71" s="0"/>
+      <c r="IV71" s="0"/>
+      <c r="IW71" s="0"/>
+      <c r="IX71" s="0"/>
+      <c r="IY71" s="0"/>
+      <c r="IZ71" s="0"/>
+      <c r="JA71" s="0"/>
+      <c r="JB71" s="0"/>
+      <c r="JC71" s="0"/>
+      <c r="JD71" s="0"/>
+      <c r="JE71" s="0"/>
+      <c r="JF71" s="0"/>
+      <c r="JG71" s="0"/>
+      <c r="JH71" s="0"/>
+      <c r="JI71" s="0"/>
+      <c r="JJ71" s="0"/>
+      <c r="JK71" s="0"/>
+      <c r="JL71" s="0"/>
+      <c r="JM71" s="0"/>
+      <c r="JN71" s="0"/>
+      <c r="JO71" s="0"/>
+      <c r="JP71" s="0"/>
+      <c r="JQ71" s="0"/>
+      <c r="JR71" s="0"/>
+      <c r="JS71" s="0"/>
+      <c r="JT71" s="0"/>
+      <c r="JU71" s="0"/>
+      <c r="JV71" s="0"/>
+      <c r="JW71" s="0"/>
+      <c r="JX71" s="0"/>
+      <c r="JY71" s="0"/>
+      <c r="JZ71" s="0"/>
+      <c r="KA71" s="0"/>
+      <c r="KB71" s="0"/>
+      <c r="KC71" s="0"/>
+      <c r="KD71" s="0"/>
+      <c r="KE71" s="0"/>
+      <c r="KF71" s="0"/>
+      <c r="KG71" s="0"/>
+      <c r="KH71" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0"/>
       <c r="D72" s="0"/>
       <c r="E72" s="0"/>
       <c r="F72" s="0"/>
       <c r="G72" s="0"/>
       <c r="H72" s="0"/>
       <c r="I72" s="0"/>
       <c r="J72" s="0"/>
       <c r="K72" s="0"/>
       <c r="L72" s="0"/>
       <c r="M72" s="0"/>
       <c r="N72" s="0"/>
       <c r="O72" s="0"/>
       <c r="P72" s="0"/>
       <c r="Q72" s="0"/>
       <c r="R72" s="0"/>
       <c r="S72" s="0"/>
       <c r="T72" s="0"/>
       <c r="U72" s="0"/>
       <c r="V72" s="0"/>
       <c r="W72" s="0"/>
@@ -19632,50 +24861,113 @@
       <c r="GY72" s="0"/>
       <c r="GZ72" s="0"/>
       <c r="HA72" s="0"/>
       <c r="HB72" s="0"/>
       <c r="HC72" s="0"/>
       <c r="HD72" s="0"/>
       <c r="HE72" s="0"/>
       <c r="HF72" s="0"/>
       <c r="HG72" s="0"/>
       <c r="HH72" s="0"/>
       <c r="HI72" s="0"/>
       <c r="HJ72" s="0"/>
       <c r="HK72" s="0"/>
       <c r="HL72" s="0"/>
       <c r="HM72" s="0"/>
       <c r="HN72" s="0"/>
       <c r="HO72" s="0"/>
       <c r="HP72" s="0"/>
       <c r="HQ72" s="0"/>
       <c r="HR72" s="0"/>
       <c r="HS72" s="0"/>
       <c r="HT72" s="0"/>
       <c r="HU72" s="0"/>
       <c r="HV72" s="0"/>
       <c r="HW72" s="0"/>
+      <c r="HX72" s="0"/>
+      <c r="HY72" s="0"/>
+      <c r="HZ72" s="0"/>
+      <c r="IA72" s="0"/>
+      <c r="IB72" s="0"/>
+      <c r="IC72" s="0"/>
+      <c r="ID72" s="0"/>
+      <c r="IE72" s="0"/>
+      <c r="IF72" s="0"/>
+      <c r="IG72" s="0"/>
+      <c r="IH72" s="0"/>
+      <c r="II72" s="0"/>
+      <c r="IJ72" s="0"/>
+      <c r="IK72" s="0"/>
+      <c r="IL72" s="0"/>
+      <c r="IM72" s="0"/>
+      <c r="IN72" s="0"/>
+      <c r="IO72" s="0"/>
+      <c r="IP72" s="0"/>
+      <c r="IQ72" s="0"/>
+      <c r="IR72" s="0"/>
+      <c r="IS72" s="0"/>
+      <c r="IT72" s="0"/>
+      <c r="IU72" s="0"/>
+      <c r="IV72" s="0"/>
+      <c r="IW72" s="0"/>
+      <c r="IX72" s="0"/>
+      <c r="IY72" s="0"/>
+      <c r="IZ72" s="0"/>
+      <c r="JA72" s="0"/>
+      <c r="JB72" s="0"/>
+      <c r="JC72" s="0"/>
+      <c r="JD72" s="0"/>
+      <c r="JE72" s="0"/>
+      <c r="JF72" s="0"/>
+      <c r="JG72" s="0"/>
+      <c r="JH72" s="0"/>
+      <c r="JI72" s="0"/>
+      <c r="JJ72" s="0"/>
+      <c r="JK72" s="0"/>
+      <c r="JL72" s="0"/>
+      <c r="JM72" s="0"/>
+      <c r="JN72" s="0"/>
+      <c r="JO72" s="0"/>
+      <c r="JP72" s="0"/>
+      <c r="JQ72" s="0"/>
+      <c r="JR72" s="0"/>
+      <c r="JS72" s="0"/>
+      <c r="JT72" s="0"/>
+      <c r="JU72" s="0"/>
+      <c r="JV72" s="0"/>
+      <c r="JW72" s="0"/>
+      <c r="JX72" s="0"/>
+      <c r="JY72" s="0"/>
+      <c r="JZ72" s="0"/>
+      <c r="KA72" s="0"/>
+      <c r="KB72" s="0"/>
+      <c r="KC72" s="0"/>
+      <c r="KD72" s="0"/>
+      <c r="KE72" s="0"/>
+      <c r="KF72" s="0"/>
+      <c r="KG72" s="0"/>
+      <c r="KH72" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0"/>
       <c r="D73" s="0"/>
       <c r="E73" s="0"/>
       <c r="F73" s="0"/>
       <c r="G73" s="0"/>
       <c r="H73" s="0"/>
       <c r="I73" s="0"/>
       <c r="J73" s="0"/>
       <c r="K73" s="0"/>
       <c r="L73" s="0"/>
       <c r="M73" s="0"/>
       <c r="N73" s="0"/>
       <c r="O73" s="0"/>
       <c r="P73" s="0"/>
       <c r="Q73" s="0"/>
       <c r="R73" s="0"/>
       <c r="S73" s="0"/>
       <c r="T73" s="0"/>
       <c r="U73" s="0"/>
       <c r="V73" s="0"/>
       <c r="W73" s="0"/>
@@ -19865,50 +25157,113 @@
       <c r="GY73" s="0"/>
       <c r="GZ73" s="0"/>
       <c r="HA73" s="0"/>
       <c r="HB73" s="0"/>
       <c r="HC73" s="0"/>
       <c r="HD73" s="0"/>
       <c r="HE73" s="0"/>
       <c r="HF73" s="0"/>
       <c r="HG73" s="0"/>
       <c r="HH73" s="0"/>
       <c r="HI73" s="0"/>
       <c r="HJ73" s="0"/>
       <c r="HK73" s="0"/>
       <c r="HL73" s="0"/>
       <c r="HM73" s="0"/>
       <c r="HN73" s="0"/>
       <c r="HO73" s="0"/>
       <c r="HP73" s="0"/>
       <c r="HQ73" s="0"/>
       <c r="HR73" s="0"/>
       <c r="HS73" s="0"/>
       <c r="HT73" s="0"/>
       <c r="HU73" s="0"/>
       <c r="HV73" s="0"/>
       <c r="HW73" s="0"/>
+      <c r="HX73" s="0"/>
+      <c r="HY73" s="0"/>
+      <c r="HZ73" s="0"/>
+      <c r="IA73" s="0"/>
+      <c r="IB73" s="0"/>
+      <c r="IC73" s="0"/>
+      <c r="ID73" s="0"/>
+      <c r="IE73" s="0"/>
+      <c r="IF73" s="0"/>
+      <c r="IG73" s="0"/>
+      <c r="IH73" s="0"/>
+      <c r="II73" s="0"/>
+      <c r="IJ73" s="0"/>
+      <c r="IK73" s="0"/>
+      <c r="IL73" s="0"/>
+      <c r="IM73" s="0"/>
+      <c r="IN73" s="0"/>
+      <c r="IO73" s="0"/>
+      <c r="IP73" s="0"/>
+      <c r="IQ73" s="0"/>
+      <c r="IR73" s="0"/>
+      <c r="IS73" s="0"/>
+      <c r="IT73" s="0"/>
+      <c r="IU73" s="0"/>
+      <c r="IV73" s="0"/>
+      <c r="IW73" s="0"/>
+      <c r="IX73" s="0"/>
+      <c r="IY73" s="0"/>
+      <c r="IZ73" s="0"/>
+      <c r="JA73" s="0"/>
+      <c r="JB73" s="0"/>
+      <c r="JC73" s="0"/>
+      <c r="JD73" s="0"/>
+      <c r="JE73" s="0"/>
+      <c r="JF73" s="0"/>
+      <c r="JG73" s="0"/>
+      <c r="JH73" s="0"/>
+      <c r="JI73" s="0"/>
+      <c r="JJ73" s="0"/>
+      <c r="JK73" s="0"/>
+      <c r="JL73" s="0"/>
+      <c r="JM73" s="0"/>
+      <c r="JN73" s="0"/>
+      <c r="JO73" s="0"/>
+      <c r="JP73" s="0"/>
+      <c r="JQ73" s="0"/>
+      <c r="JR73" s="0"/>
+      <c r="JS73" s="0"/>
+      <c r="JT73" s="0"/>
+      <c r="JU73" s="0"/>
+      <c r="JV73" s="0"/>
+      <c r="JW73" s="0"/>
+      <c r="JX73" s="0"/>
+      <c r="JY73" s="0"/>
+      <c r="JZ73" s="0"/>
+      <c r="KA73" s="0"/>
+      <c r="KB73" s="0"/>
+      <c r="KC73" s="0"/>
+      <c r="KD73" s="0"/>
+      <c r="KE73" s="0"/>
+      <c r="KF73" s="0"/>
+      <c r="KG73" s="0"/>
+      <c r="KH73" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0"/>
       <c r="D74" s="0"/>
       <c r="E74" s="0"/>
       <c r="F74" s="0"/>
       <c r="G74" s="0"/>
       <c r="H74" s="0"/>
       <c r="I74" s="0"/>
       <c r="J74" s="0"/>
       <c r="K74" s="0"/>
       <c r="L74" s="0"/>
       <c r="M74" s="0"/>
       <c r="N74" s="0"/>
       <c r="O74" s="0"/>
       <c r="P74" s="0"/>
       <c r="Q74" s="0"/>
       <c r="R74" s="0"/>
       <c r="S74" s="0"/>
       <c r="T74" s="0"/>
       <c r="U74" s="0"/>
       <c r="V74" s="0"/>
       <c r="W74" s="0"/>
@@ -20098,50 +25453,113 @@
       <c r="GY74" s="0"/>
       <c r="GZ74" s="0"/>
       <c r="HA74" s="0"/>
       <c r="HB74" s="0"/>
       <c r="HC74" s="0"/>
       <c r="HD74" s="0"/>
       <c r="HE74" s="0"/>
       <c r="HF74" s="0"/>
       <c r="HG74" s="0"/>
       <c r="HH74" s="0"/>
       <c r="HI74" s="0"/>
       <c r="HJ74" s="0"/>
       <c r="HK74" s="0"/>
       <c r="HL74" s="0"/>
       <c r="HM74" s="0"/>
       <c r="HN74" s="0"/>
       <c r="HO74" s="0"/>
       <c r="HP74" s="0"/>
       <c r="HQ74" s="0"/>
       <c r="HR74" s="0"/>
       <c r="HS74" s="0"/>
       <c r="HT74" s="0"/>
       <c r="HU74" s="0"/>
       <c r="HV74" s="0"/>
       <c r="HW74" s="0"/>
+      <c r="HX74" s="0"/>
+      <c r="HY74" s="0"/>
+      <c r="HZ74" s="0"/>
+      <c r="IA74" s="0"/>
+      <c r="IB74" s="0"/>
+      <c r="IC74" s="0"/>
+      <c r="ID74" s="0"/>
+      <c r="IE74" s="0"/>
+      <c r="IF74" s="0"/>
+      <c r="IG74" s="0"/>
+      <c r="IH74" s="0"/>
+      <c r="II74" s="0"/>
+      <c r="IJ74" s="0"/>
+      <c r="IK74" s="0"/>
+      <c r="IL74" s="0"/>
+      <c r="IM74" s="0"/>
+      <c r="IN74" s="0"/>
+      <c r="IO74" s="0"/>
+      <c r="IP74" s="0"/>
+      <c r="IQ74" s="0"/>
+      <c r="IR74" s="0"/>
+      <c r="IS74" s="0"/>
+      <c r="IT74" s="0"/>
+      <c r="IU74" s="0"/>
+      <c r="IV74" s="0"/>
+      <c r="IW74" s="0"/>
+      <c r="IX74" s="0"/>
+      <c r="IY74" s="0"/>
+      <c r="IZ74" s="0"/>
+      <c r="JA74" s="0"/>
+      <c r="JB74" s="0"/>
+      <c r="JC74" s="0"/>
+      <c r="JD74" s="0"/>
+      <c r="JE74" s="0"/>
+      <c r="JF74" s="0"/>
+      <c r="JG74" s="0"/>
+      <c r="JH74" s="0"/>
+      <c r="JI74" s="0"/>
+      <c r="JJ74" s="0"/>
+      <c r="JK74" s="0"/>
+      <c r="JL74" s="0"/>
+      <c r="JM74" s="0"/>
+      <c r="JN74" s="0"/>
+      <c r="JO74" s="0"/>
+      <c r="JP74" s="0"/>
+      <c r="JQ74" s="0"/>
+      <c r="JR74" s="0"/>
+      <c r="JS74" s="0"/>
+      <c r="JT74" s="0"/>
+      <c r="JU74" s="0"/>
+      <c r="JV74" s="0"/>
+      <c r="JW74" s="0"/>
+      <c r="JX74" s="0"/>
+      <c r="JY74" s="0"/>
+      <c r="JZ74" s="0"/>
+      <c r="KA74" s="0"/>
+      <c r="KB74" s="0"/>
+      <c r="KC74" s="0"/>
+      <c r="KD74" s="0"/>
+      <c r="KE74" s="0"/>
+      <c r="KF74" s="0"/>
+      <c r="KG74" s="0"/>
+      <c r="KH74" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0"/>
       <c r="D75" s="0"/>
       <c r="E75" s="0"/>
       <c r="F75" s="0"/>
       <c r="G75" s="0"/>
       <c r="H75" s="0"/>
       <c r="I75" s="0"/>
       <c r="J75" s="0"/>
       <c r="K75" s="0"/>
       <c r="L75" s="0"/>
       <c r="M75" s="0"/>
       <c r="N75" s="0"/>
       <c r="O75" s="0"/>
       <c r="P75" s="0"/>
       <c r="Q75" s="0"/>
       <c r="R75" s="0"/>
       <c r="S75" s="0"/>
       <c r="T75" s="0"/>
       <c r="U75" s="0"/>
       <c r="V75" s="0"/>
       <c r="W75" s="0"/>
@@ -20331,50 +25749,113 @@
       <c r="GY75" s="0"/>
       <c r="GZ75" s="0"/>
       <c r="HA75" s="0"/>
       <c r="HB75" s="0"/>
       <c r="HC75" s="0"/>
       <c r="HD75" s="0"/>
       <c r="HE75" s="0"/>
       <c r="HF75" s="0"/>
       <c r="HG75" s="0"/>
       <c r="HH75" s="0"/>
       <c r="HI75" s="0"/>
       <c r="HJ75" s="0"/>
       <c r="HK75" s="0"/>
       <c r="HL75" s="0"/>
       <c r="HM75" s="0"/>
       <c r="HN75" s="0"/>
       <c r="HO75" s="0"/>
       <c r="HP75" s="0"/>
       <c r="HQ75" s="0"/>
       <c r="HR75" s="0"/>
       <c r="HS75" s="0"/>
       <c r="HT75" s="0"/>
       <c r="HU75" s="0"/>
       <c r="HV75" s="0"/>
       <c r="HW75" s="0"/>
+      <c r="HX75" s="0"/>
+      <c r="HY75" s="0"/>
+      <c r="HZ75" s="0"/>
+      <c r="IA75" s="0"/>
+      <c r="IB75" s="0"/>
+      <c r="IC75" s="0"/>
+      <c r="ID75" s="0"/>
+      <c r="IE75" s="0"/>
+      <c r="IF75" s="0"/>
+      <c r="IG75" s="0"/>
+      <c r="IH75" s="0"/>
+      <c r="II75" s="0"/>
+      <c r="IJ75" s="0"/>
+      <c r="IK75" s="0"/>
+      <c r="IL75" s="0"/>
+      <c r="IM75" s="0"/>
+      <c r="IN75" s="0"/>
+      <c r="IO75" s="0"/>
+      <c r="IP75" s="0"/>
+      <c r="IQ75" s="0"/>
+      <c r="IR75" s="0"/>
+      <c r="IS75" s="0"/>
+      <c r="IT75" s="0"/>
+      <c r="IU75" s="0"/>
+      <c r="IV75" s="0"/>
+      <c r="IW75" s="0"/>
+      <c r="IX75" s="0"/>
+      <c r="IY75" s="0"/>
+      <c r="IZ75" s="0"/>
+      <c r="JA75" s="0"/>
+      <c r="JB75" s="0"/>
+      <c r="JC75" s="0"/>
+      <c r="JD75" s="0"/>
+      <c r="JE75" s="0"/>
+      <c r="JF75" s="0"/>
+      <c r="JG75" s="0"/>
+      <c r="JH75" s="0"/>
+      <c r="JI75" s="0"/>
+      <c r="JJ75" s="0"/>
+      <c r="JK75" s="0"/>
+      <c r="JL75" s="0"/>
+      <c r="JM75" s="0"/>
+      <c r="JN75" s="0"/>
+      <c r="JO75" s="0"/>
+      <c r="JP75" s="0"/>
+      <c r="JQ75" s="0"/>
+      <c r="JR75" s="0"/>
+      <c r="JS75" s="0"/>
+      <c r="JT75" s="0"/>
+      <c r="JU75" s="0"/>
+      <c r="JV75" s="0"/>
+      <c r="JW75" s="0"/>
+      <c r="JX75" s="0"/>
+      <c r="JY75" s="0"/>
+      <c r="JZ75" s="0"/>
+      <c r="KA75" s="0"/>
+      <c r="KB75" s="0"/>
+      <c r="KC75" s="0"/>
+      <c r="KD75" s="0"/>
+      <c r="KE75" s="0"/>
+      <c r="KF75" s="0"/>
+      <c r="KG75" s="0"/>
+      <c r="KH75" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0"/>
       <c r="D76" s="0"/>
       <c r="E76" s="0"/>
       <c r="F76" s="0"/>
       <c r="G76" s="0"/>
       <c r="H76" s="0"/>
       <c r="I76" s="0"/>
       <c r="J76" s="0"/>
       <c r="K76" s="0"/>
       <c r="L76" s="0"/>
       <c r="M76" s="0"/>
       <c r="N76" s="0"/>
       <c r="O76" s="0"/>
       <c r="P76" s="0"/>
       <c r="Q76" s="0"/>
       <c r="R76" s="0"/>
       <c r="S76" s="0"/>
       <c r="T76" s="0"/>
       <c r="U76" s="0"/>
       <c r="V76" s="0"/>
       <c r="W76" s="0"/>
@@ -20564,50 +26045,113 @@
       <c r="GY76" s="0"/>
       <c r="GZ76" s="0"/>
       <c r="HA76" s="0"/>
       <c r="HB76" s="0"/>
       <c r="HC76" s="0"/>
       <c r="HD76" s="0"/>
       <c r="HE76" s="0"/>
       <c r="HF76" s="0"/>
       <c r="HG76" s="0"/>
       <c r="HH76" s="0"/>
       <c r="HI76" s="0"/>
       <c r="HJ76" s="0"/>
       <c r="HK76" s="0"/>
       <c r="HL76" s="0"/>
       <c r="HM76" s="0"/>
       <c r="HN76" s="0"/>
       <c r="HO76" s="0"/>
       <c r="HP76" s="0"/>
       <c r="HQ76" s="0"/>
       <c r="HR76" s="0"/>
       <c r="HS76" s="0"/>
       <c r="HT76" s="0"/>
       <c r="HU76" s="0"/>
       <c r="HV76" s="0"/>
       <c r="HW76" s="0"/>
+      <c r="HX76" s="0"/>
+      <c r="HY76" s="0"/>
+      <c r="HZ76" s="0"/>
+      <c r="IA76" s="0"/>
+      <c r="IB76" s="0"/>
+      <c r="IC76" s="0"/>
+      <c r="ID76" s="0"/>
+      <c r="IE76" s="0"/>
+      <c r="IF76" s="0"/>
+      <c r="IG76" s="0"/>
+      <c r="IH76" s="0"/>
+      <c r="II76" s="0"/>
+      <c r="IJ76" s="0"/>
+      <c r="IK76" s="0"/>
+      <c r="IL76" s="0"/>
+      <c r="IM76" s="0"/>
+      <c r="IN76" s="0"/>
+      <c r="IO76" s="0"/>
+      <c r="IP76" s="0"/>
+      <c r="IQ76" s="0"/>
+      <c r="IR76" s="0"/>
+      <c r="IS76" s="0"/>
+      <c r="IT76" s="0"/>
+      <c r="IU76" s="0"/>
+      <c r="IV76" s="0"/>
+      <c r="IW76" s="0"/>
+      <c r="IX76" s="0"/>
+      <c r="IY76" s="0"/>
+      <c r="IZ76" s="0"/>
+      <c r="JA76" s="0"/>
+      <c r="JB76" s="0"/>
+      <c r="JC76" s="0"/>
+      <c r="JD76" s="0"/>
+      <c r="JE76" s="0"/>
+      <c r="JF76" s="0"/>
+      <c r="JG76" s="0"/>
+      <c r="JH76" s="0"/>
+      <c r="JI76" s="0"/>
+      <c r="JJ76" s="0"/>
+      <c r="JK76" s="0"/>
+      <c r="JL76" s="0"/>
+      <c r="JM76" s="0"/>
+      <c r="JN76" s="0"/>
+      <c r="JO76" s="0"/>
+      <c r="JP76" s="0"/>
+      <c r="JQ76" s="0"/>
+      <c r="JR76" s="0"/>
+      <c r="JS76" s="0"/>
+      <c r="JT76" s="0"/>
+      <c r="JU76" s="0"/>
+      <c r="JV76" s="0"/>
+      <c r="JW76" s="0"/>
+      <c r="JX76" s="0"/>
+      <c r="JY76" s="0"/>
+      <c r="JZ76" s="0"/>
+      <c r="KA76" s="0"/>
+      <c r="KB76" s="0"/>
+      <c r="KC76" s="0"/>
+      <c r="KD76" s="0"/>
+      <c r="KE76" s="0"/>
+      <c r="KF76" s="0"/>
+      <c r="KG76" s="0"/>
+      <c r="KH76" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0"/>
       <c r="D77" s="0"/>
       <c r="E77" s="0"/>
       <c r="F77" s="0"/>
       <c r="G77" s="0"/>
       <c r="H77" s="0"/>
       <c r="I77" s="0"/>
       <c r="J77" s="0"/>
       <c r="K77" s="0"/>
       <c r="L77" s="0"/>
       <c r="M77" s="0"/>
       <c r="N77" s="0"/>
       <c r="O77" s="0"/>
       <c r="P77" s="0"/>
       <c r="Q77" s="0"/>
       <c r="R77" s="0"/>
       <c r="S77" s="0"/>
       <c r="T77" s="0"/>
       <c r="U77" s="0"/>
       <c r="V77" s="0"/>
       <c r="W77" s="0"/>
@@ -20797,50 +26341,113 @@
       <c r="GY77" s="0"/>
       <c r="GZ77" s="0"/>
       <c r="HA77" s="0"/>
       <c r="HB77" s="0"/>
       <c r="HC77" s="0"/>
       <c r="HD77" s="0"/>
       <c r="HE77" s="0"/>
       <c r="HF77" s="0"/>
       <c r="HG77" s="0"/>
       <c r="HH77" s="0"/>
       <c r="HI77" s="0"/>
       <c r="HJ77" s="0"/>
       <c r="HK77" s="0"/>
       <c r="HL77" s="0"/>
       <c r="HM77" s="0"/>
       <c r="HN77" s="0"/>
       <c r="HO77" s="0"/>
       <c r="HP77" s="0"/>
       <c r="HQ77" s="0"/>
       <c r="HR77" s="0"/>
       <c r="HS77" s="0"/>
       <c r="HT77" s="0"/>
       <c r="HU77" s="0"/>
       <c r="HV77" s="0"/>
       <c r="HW77" s="0"/>
+      <c r="HX77" s="0"/>
+      <c r="HY77" s="0"/>
+      <c r="HZ77" s="0"/>
+      <c r="IA77" s="0"/>
+      <c r="IB77" s="0"/>
+      <c r="IC77" s="0"/>
+      <c r="ID77" s="0"/>
+      <c r="IE77" s="0"/>
+      <c r="IF77" s="0"/>
+      <c r="IG77" s="0"/>
+      <c r="IH77" s="0"/>
+      <c r="II77" s="0"/>
+      <c r="IJ77" s="0"/>
+      <c r="IK77" s="0"/>
+      <c r="IL77" s="0"/>
+      <c r="IM77" s="0"/>
+      <c r="IN77" s="0"/>
+      <c r="IO77" s="0"/>
+      <c r="IP77" s="0"/>
+      <c r="IQ77" s="0"/>
+      <c r="IR77" s="0"/>
+      <c r="IS77" s="0"/>
+      <c r="IT77" s="0"/>
+      <c r="IU77" s="0"/>
+      <c r="IV77" s="0"/>
+      <c r="IW77" s="0"/>
+      <c r="IX77" s="0"/>
+      <c r="IY77" s="0"/>
+      <c r="IZ77" s="0"/>
+      <c r="JA77" s="0"/>
+      <c r="JB77" s="0"/>
+      <c r="JC77" s="0"/>
+      <c r="JD77" s="0"/>
+      <c r="JE77" s="0"/>
+      <c r="JF77" s="0"/>
+      <c r="JG77" s="0"/>
+      <c r="JH77" s="0"/>
+      <c r="JI77" s="0"/>
+      <c r="JJ77" s="0"/>
+      <c r="JK77" s="0"/>
+      <c r="JL77" s="0"/>
+      <c r="JM77" s="0"/>
+      <c r="JN77" s="0"/>
+      <c r="JO77" s="0"/>
+      <c r="JP77" s="0"/>
+      <c r="JQ77" s="0"/>
+      <c r="JR77" s="0"/>
+      <c r="JS77" s="0"/>
+      <c r="JT77" s="0"/>
+      <c r="JU77" s="0"/>
+      <c r="JV77" s="0"/>
+      <c r="JW77" s="0"/>
+      <c r="JX77" s="0"/>
+      <c r="JY77" s="0"/>
+      <c r="JZ77" s="0"/>
+      <c r="KA77" s="0"/>
+      <c r="KB77" s="0"/>
+      <c r="KC77" s="0"/>
+      <c r="KD77" s="0"/>
+      <c r="KE77" s="0"/>
+      <c r="KF77" s="0"/>
+      <c r="KG77" s="0"/>
+      <c r="KH77" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0"/>
       <c r="D78" s="0"/>
       <c r="E78" s="0"/>
       <c r="F78" s="0"/>
       <c r="G78" s="0"/>
       <c r="H78" s="0"/>
       <c r="I78" s="0"/>
       <c r="J78" s="0"/>
       <c r="K78" s="0"/>
       <c r="L78" s="0"/>
       <c r="M78" s="0"/>
       <c r="N78" s="0"/>
       <c r="O78" s="0"/>
       <c r="P78" s="0"/>
       <c r="Q78" s="0"/>
       <c r="R78" s="0"/>
       <c r="S78" s="0"/>
       <c r="T78" s="0"/>
       <c r="U78" s="0"/>
       <c r="V78" s="0"/>
       <c r="W78" s="0"/>
@@ -21030,50 +26637,113 @@
       <c r="GY78" s="0"/>
       <c r="GZ78" s="0"/>
       <c r="HA78" s="0"/>
       <c r="HB78" s="0"/>
       <c r="HC78" s="0"/>
       <c r="HD78" s="0"/>
       <c r="HE78" s="0"/>
       <c r="HF78" s="0"/>
       <c r="HG78" s="0"/>
       <c r="HH78" s="0"/>
       <c r="HI78" s="0"/>
       <c r="HJ78" s="0"/>
       <c r="HK78" s="0"/>
       <c r="HL78" s="0"/>
       <c r="HM78" s="0"/>
       <c r="HN78" s="0"/>
       <c r="HO78" s="0"/>
       <c r="HP78" s="0"/>
       <c r="HQ78" s="0"/>
       <c r="HR78" s="0"/>
       <c r="HS78" s="0"/>
       <c r="HT78" s="0"/>
       <c r="HU78" s="0"/>
       <c r="HV78" s="0"/>
       <c r="HW78" s="0"/>
+      <c r="HX78" s="0"/>
+      <c r="HY78" s="0"/>
+      <c r="HZ78" s="0"/>
+      <c r="IA78" s="0"/>
+      <c r="IB78" s="0"/>
+      <c r="IC78" s="0"/>
+      <c r="ID78" s="0"/>
+      <c r="IE78" s="0"/>
+      <c r="IF78" s="0"/>
+      <c r="IG78" s="0"/>
+      <c r="IH78" s="0"/>
+      <c r="II78" s="0"/>
+      <c r="IJ78" s="0"/>
+      <c r="IK78" s="0"/>
+      <c r="IL78" s="0"/>
+      <c r="IM78" s="0"/>
+      <c r="IN78" s="0"/>
+      <c r="IO78" s="0"/>
+      <c r="IP78" s="0"/>
+      <c r="IQ78" s="0"/>
+      <c r="IR78" s="0"/>
+      <c r="IS78" s="0"/>
+      <c r="IT78" s="0"/>
+      <c r="IU78" s="0"/>
+      <c r="IV78" s="0"/>
+      <c r="IW78" s="0"/>
+      <c r="IX78" s="0"/>
+      <c r="IY78" s="0"/>
+      <c r="IZ78" s="0"/>
+      <c r="JA78" s="0"/>
+      <c r="JB78" s="0"/>
+      <c r="JC78" s="0"/>
+      <c r="JD78" s="0"/>
+      <c r="JE78" s="0"/>
+      <c r="JF78" s="0"/>
+      <c r="JG78" s="0"/>
+      <c r="JH78" s="0"/>
+      <c r="JI78" s="0"/>
+      <c r="JJ78" s="0"/>
+      <c r="JK78" s="0"/>
+      <c r="JL78" s="0"/>
+      <c r="JM78" s="0"/>
+      <c r="JN78" s="0"/>
+      <c r="JO78" s="0"/>
+      <c r="JP78" s="0"/>
+      <c r="JQ78" s="0"/>
+      <c r="JR78" s="0"/>
+      <c r="JS78" s="0"/>
+      <c r="JT78" s="0"/>
+      <c r="JU78" s="0"/>
+      <c r="JV78" s="0"/>
+      <c r="JW78" s="0"/>
+      <c r="JX78" s="0"/>
+      <c r="JY78" s="0"/>
+      <c r="JZ78" s="0"/>
+      <c r="KA78" s="0"/>
+      <c r="KB78" s="0"/>
+      <c r="KC78" s="0"/>
+      <c r="KD78" s="0"/>
+      <c r="KE78" s="0"/>
+      <c r="KF78" s="0"/>
+      <c r="KG78" s="0"/>
+      <c r="KH78" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0"/>
       <c r="D79" s="0"/>
       <c r="E79" s="0"/>
       <c r="F79" s="0"/>
       <c r="G79" s="0"/>
       <c r="H79" s="0"/>
       <c r="I79" s="0"/>
       <c r="J79" s="0"/>
       <c r="K79" s="0"/>
       <c r="L79" s="0"/>
       <c r="M79" s="0"/>
       <c r="N79" s="0"/>
       <c r="O79" s="0"/>
       <c r="P79" s="0"/>
       <c r="Q79" s="0"/>
       <c r="R79" s="0"/>
       <c r="S79" s="0"/>
       <c r="T79" s="0"/>
       <c r="U79" s="0"/>
       <c r="V79" s="0"/>
       <c r="W79" s="0"/>
@@ -21263,50 +26933,113 @@
       <c r="GY79" s="0"/>
       <c r="GZ79" s="0"/>
       <c r="HA79" s="0"/>
       <c r="HB79" s="0"/>
       <c r="HC79" s="0"/>
       <c r="HD79" s="0"/>
       <c r="HE79" s="0"/>
       <c r="HF79" s="0"/>
       <c r="HG79" s="0"/>
       <c r="HH79" s="0"/>
       <c r="HI79" s="0"/>
       <c r="HJ79" s="0"/>
       <c r="HK79" s="0"/>
       <c r="HL79" s="0"/>
       <c r="HM79" s="0"/>
       <c r="HN79" s="0"/>
       <c r="HO79" s="0"/>
       <c r="HP79" s="0"/>
       <c r="HQ79" s="0"/>
       <c r="HR79" s="0"/>
       <c r="HS79" s="0"/>
       <c r="HT79" s="0"/>
       <c r="HU79" s="0"/>
       <c r="HV79" s="0"/>
       <c r="HW79" s="0"/>
+      <c r="HX79" s="0"/>
+      <c r="HY79" s="0"/>
+      <c r="HZ79" s="0"/>
+      <c r="IA79" s="0"/>
+      <c r="IB79" s="0"/>
+      <c r="IC79" s="0"/>
+      <c r="ID79" s="0"/>
+      <c r="IE79" s="0"/>
+      <c r="IF79" s="0"/>
+      <c r="IG79" s="0"/>
+      <c r="IH79" s="0"/>
+      <c r="II79" s="0"/>
+      <c r="IJ79" s="0"/>
+      <c r="IK79" s="0"/>
+      <c r="IL79" s="0"/>
+      <c r="IM79" s="0"/>
+      <c r="IN79" s="0"/>
+      <c r="IO79" s="0"/>
+      <c r="IP79" s="0"/>
+      <c r="IQ79" s="0"/>
+      <c r="IR79" s="0"/>
+      <c r="IS79" s="0"/>
+      <c r="IT79" s="0"/>
+      <c r="IU79" s="0"/>
+      <c r="IV79" s="0"/>
+      <c r="IW79" s="0"/>
+      <c r="IX79" s="0"/>
+      <c r="IY79" s="0"/>
+      <c r="IZ79" s="0"/>
+      <c r="JA79" s="0"/>
+      <c r="JB79" s="0"/>
+      <c r="JC79" s="0"/>
+      <c r="JD79" s="0"/>
+      <c r="JE79" s="0"/>
+      <c r="JF79" s="0"/>
+      <c r="JG79" s="0"/>
+      <c r="JH79" s="0"/>
+      <c r="JI79" s="0"/>
+      <c r="JJ79" s="0"/>
+      <c r="JK79" s="0"/>
+      <c r="JL79" s="0"/>
+      <c r="JM79" s="0"/>
+      <c r="JN79" s="0"/>
+      <c r="JO79" s="0"/>
+      <c r="JP79" s="0"/>
+      <c r="JQ79" s="0"/>
+      <c r="JR79" s="0"/>
+      <c r="JS79" s="0"/>
+      <c r="JT79" s="0"/>
+      <c r="JU79" s="0"/>
+      <c r="JV79" s="0"/>
+      <c r="JW79" s="0"/>
+      <c r="JX79" s="0"/>
+      <c r="JY79" s="0"/>
+      <c r="JZ79" s="0"/>
+      <c r="KA79" s="0"/>
+      <c r="KB79" s="0"/>
+      <c r="KC79" s="0"/>
+      <c r="KD79" s="0"/>
+      <c r="KE79" s="0"/>
+      <c r="KF79" s="0"/>
+      <c r="KG79" s="0"/>
+      <c r="KH79" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0"/>
       <c r="D80" s="0"/>
       <c r="E80" s="0"/>
       <c r="F80" s="0"/>
       <c r="G80" s="0"/>
       <c r="H80" s="0"/>
       <c r="I80" s="0"/>
       <c r="J80" s="0"/>
       <c r="K80" s="0"/>
       <c r="L80" s="0"/>
       <c r="M80" s="0"/>
       <c r="N80" s="0"/>
       <c r="O80" s="0"/>
       <c r="P80" s="0"/>
       <c r="Q80" s="0"/>
       <c r="R80" s="0"/>
       <c r="S80" s="0"/>
       <c r="T80" s="0"/>
       <c r="U80" s="0"/>
       <c r="V80" s="0"/>
       <c r="W80" s="0"/>
@@ -21496,50 +27229,113 @@
       <c r="GY80" s="0"/>
       <c r="GZ80" s="0"/>
       <c r="HA80" s="0"/>
       <c r="HB80" s="0"/>
       <c r="HC80" s="0"/>
       <c r="HD80" s="0"/>
       <c r="HE80" s="0"/>
       <c r="HF80" s="0"/>
       <c r="HG80" s="0"/>
       <c r="HH80" s="0"/>
       <c r="HI80" s="0"/>
       <c r="HJ80" s="0"/>
       <c r="HK80" s="0"/>
       <c r="HL80" s="0"/>
       <c r="HM80" s="0"/>
       <c r="HN80" s="0"/>
       <c r="HO80" s="0"/>
       <c r="HP80" s="0"/>
       <c r="HQ80" s="0"/>
       <c r="HR80" s="0"/>
       <c r="HS80" s="0"/>
       <c r="HT80" s="0"/>
       <c r="HU80" s="0"/>
       <c r="HV80" s="0"/>
       <c r="HW80" s="0"/>
+      <c r="HX80" s="0"/>
+      <c r="HY80" s="0"/>
+      <c r="HZ80" s="0"/>
+      <c r="IA80" s="0"/>
+      <c r="IB80" s="0"/>
+      <c r="IC80" s="0"/>
+      <c r="ID80" s="0"/>
+      <c r="IE80" s="0"/>
+      <c r="IF80" s="0"/>
+      <c r="IG80" s="0"/>
+      <c r="IH80" s="0"/>
+      <c r="II80" s="0"/>
+      <c r="IJ80" s="0"/>
+      <c r="IK80" s="0"/>
+      <c r="IL80" s="0"/>
+      <c r="IM80" s="0"/>
+      <c r="IN80" s="0"/>
+      <c r="IO80" s="0"/>
+      <c r="IP80" s="0"/>
+      <c r="IQ80" s="0"/>
+      <c r="IR80" s="0"/>
+      <c r="IS80" s="0"/>
+      <c r="IT80" s="0"/>
+      <c r="IU80" s="0"/>
+      <c r="IV80" s="0"/>
+      <c r="IW80" s="0"/>
+      <c r="IX80" s="0"/>
+      <c r="IY80" s="0"/>
+      <c r="IZ80" s="0"/>
+      <c r="JA80" s="0"/>
+      <c r="JB80" s="0"/>
+      <c r="JC80" s="0"/>
+      <c r="JD80" s="0"/>
+      <c r="JE80" s="0"/>
+      <c r="JF80" s="0"/>
+      <c r="JG80" s="0"/>
+      <c r="JH80" s="0"/>
+      <c r="JI80" s="0"/>
+      <c r="JJ80" s="0"/>
+      <c r="JK80" s="0"/>
+      <c r="JL80" s="0"/>
+      <c r="JM80" s="0"/>
+      <c r="JN80" s="0"/>
+      <c r="JO80" s="0"/>
+      <c r="JP80" s="0"/>
+      <c r="JQ80" s="0"/>
+      <c r="JR80" s="0"/>
+      <c r="JS80" s="0"/>
+      <c r="JT80" s="0"/>
+      <c r="JU80" s="0"/>
+      <c r="JV80" s="0"/>
+      <c r="JW80" s="0"/>
+      <c r="JX80" s="0"/>
+      <c r="JY80" s="0"/>
+      <c r="JZ80" s="0"/>
+      <c r="KA80" s="0"/>
+      <c r="KB80" s="0"/>
+      <c r="KC80" s="0"/>
+      <c r="KD80" s="0"/>
+      <c r="KE80" s="0"/>
+      <c r="KF80" s="0"/>
+      <c r="KG80" s="0"/>
+      <c r="KH80" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0"/>
       <c r="D81" s="0"/>
       <c r="E81" s="0"/>
       <c r="F81" s="0"/>
       <c r="G81" s="0"/>
       <c r="H81" s="0"/>
       <c r="I81" s="0"/>
       <c r="J81" s="0"/>
       <c r="K81" s="0"/>
       <c r="L81" s="0"/>
       <c r="M81" s="0"/>
       <c r="N81" s="0"/>
       <c r="O81" s="0"/>
       <c r="P81" s="0"/>
       <c r="Q81" s="0"/>
       <c r="R81" s="0"/>
       <c r="S81" s="0"/>
       <c r="T81" s="0"/>
       <c r="U81" s="0"/>
       <c r="V81" s="0"/>
       <c r="W81" s="0"/>
@@ -21729,50 +27525,113 @@
       <c r="GY81" s="0"/>
       <c r="GZ81" s="0"/>
       <c r="HA81" s="0"/>
       <c r="HB81" s="0"/>
       <c r="HC81" s="0"/>
       <c r="HD81" s="0"/>
       <c r="HE81" s="0"/>
       <c r="HF81" s="0"/>
       <c r="HG81" s="0"/>
       <c r="HH81" s="0"/>
       <c r="HI81" s="0"/>
       <c r="HJ81" s="0"/>
       <c r="HK81" s="0"/>
       <c r="HL81" s="0"/>
       <c r="HM81" s="0"/>
       <c r="HN81" s="0"/>
       <c r="HO81" s="0"/>
       <c r="HP81" s="0"/>
       <c r="HQ81" s="0"/>
       <c r="HR81" s="0"/>
       <c r="HS81" s="0"/>
       <c r="HT81" s="0"/>
       <c r="HU81" s="0"/>
       <c r="HV81" s="0"/>
       <c r="HW81" s="0"/>
+      <c r="HX81" s="0"/>
+      <c r="HY81" s="0"/>
+      <c r="HZ81" s="0"/>
+      <c r="IA81" s="0"/>
+      <c r="IB81" s="0"/>
+      <c r="IC81" s="0"/>
+      <c r="ID81" s="0"/>
+      <c r="IE81" s="0"/>
+      <c r="IF81" s="0"/>
+      <c r="IG81" s="0"/>
+      <c r="IH81" s="0"/>
+      <c r="II81" s="0"/>
+      <c r="IJ81" s="0"/>
+      <c r="IK81" s="0"/>
+      <c r="IL81" s="0"/>
+      <c r="IM81" s="0"/>
+      <c r="IN81" s="0"/>
+      <c r="IO81" s="0"/>
+      <c r="IP81" s="0"/>
+      <c r="IQ81" s="0"/>
+      <c r="IR81" s="0"/>
+      <c r="IS81" s="0"/>
+      <c r="IT81" s="0"/>
+      <c r="IU81" s="0"/>
+      <c r="IV81" s="0"/>
+      <c r="IW81" s="0"/>
+      <c r="IX81" s="0"/>
+      <c r="IY81" s="0"/>
+      <c r="IZ81" s="0"/>
+      <c r="JA81" s="0"/>
+      <c r="JB81" s="0"/>
+      <c r="JC81" s="0"/>
+      <c r="JD81" s="0"/>
+      <c r="JE81" s="0"/>
+      <c r="JF81" s="0"/>
+      <c r="JG81" s="0"/>
+      <c r="JH81" s="0"/>
+      <c r="JI81" s="0"/>
+      <c r="JJ81" s="0"/>
+      <c r="JK81" s="0"/>
+      <c r="JL81" s="0"/>
+      <c r="JM81" s="0"/>
+      <c r="JN81" s="0"/>
+      <c r="JO81" s="0"/>
+      <c r="JP81" s="0"/>
+      <c r="JQ81" s="0"/>
+      <c r="JR81" s="0"/>
+      <c r="JS81" s="0"/>
+      <c r="JT81" s="0"/>
+      <c r="JU81" s="0"/>
+      <c r="JV81" s="0"/>
+      <c r="JW81" s="0"/>
+      <c r="JX81" s="0"/>
+      <c r="JY81" s="0"/>
+      <c r="JZ81" s="0"/>
+      <c r="KA81" s="0"/>
+      <c r="KB81" s="0"/>
+      <c r="KC81" s="0"/>
+      <c r="KD81" s="0"/>
+      <c r="KE81" s="0"/>
+      <c r="KF81" s="0"/>
+      <c r="KG81" s="0"/>
+      <c r="KH81" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0"/>
       <c r="D82" s="0"/>
       <c r="E82" s="0"/>
       <c r="F82" s="0"/>
       <c r="G82" s="0"/>
       <c r="H82" s="0"/>
       <c r="I82" s="0"/>
       <c r="J82" s="0"/>
       <c r="K82" s="0"/>
       <c r="L82" s="0"/>
       <c r="M82" s="0"/>
       <c r="N82" s="0"/>
       <c r="O82" s="0"/>
       <c r="P82" s="0"/>
       <c r="Q82" s="0"/>
       <c r="R82" s="0"/>
       <c r="S82" s="0"/>
       <c r="T82" s="0"/>
       <c r="U82" s="0"/>
       <c r="V82" s="0"/>
       <c r="W82" s="0"/>
@@ -21962,50 +27821,113 @@
       <c r="GY82" s="0"/>
       <c r="GZ82" s="0"/>
       <c r="HA82" s="0"/>
       <c r="HB82" s="0"/>
       <c r="HC82" s="0"/>
       <c r="HD82" s="0"/>
       <c r="HE82" s="0"/>
       <c r="HF82" s="0"/>
       <c r="HG82" s="0"/>
       <c r="HH82" s="0"/>
       <c r="HI82" s="0"/>
       <c r="HJ82" s="0"/>
       <c r="HK82" s="0"/>
       <c r="HL82" s="0"/>
       <c r="HM82" s="0"/>
       <c r="HN82" s="0"/>
       <c r="HO82" s="0"/>
       <c r="HP82" s="0"/>
       <c r="HQ82" s="0"/>
       <c r="HR82" s="0"/>
       <c r="HS82" s="0"/>
       <c r="HT82" s="0"/>
       <c r="HU82" s="0"/>
       <c r="HV82" s="0"/>
       <c r="HW82" s="0"/>
+      <c r="HX82" s="0"/>
+      <c r="HY82" s="0"/>
+      <c r="HZ82" s="0"/>
+      <c r="IA82" s="0"/>
+      <c r="IB82" s="0"/>
+      <c r="IC82" s="0"/>
+      <c r="ID82" s="0"/>
+      <c r="IE82" s="0"/>
+      <c r="IF82" s="0"/>
+      <c r="IG82" s="0"/>
+      <c r="IH82" s="0"/>
+      <c r="II82" s="0"/>
+      <c r="IJ82" s="0"/>
+      <c r="IK82" s="0"/>
+      <c r="IL82" s="0"/>
+      <c r="IM82" s="0"/>
+      <c r="IN82" s="0"/>
+      <c r="IO82" s="0"/>
+      <c r="IP82" s="0"/>
+      <c r="IQ82" s="0"/>
+      <c r="IR82" s="0"/>
+      <c r="IS82" s="0"/>
+      <c r="IT82" s="0"/>
+      <c r="IU82" s="0"/>
+      <c r="IV82" s="0"/>
+      <c r="IW82" s="0"/>
+      <c r="IX82" s="0"/>
+      <c r="IY82" s="0"/>
+      <c r="IZ82" s="0"/>
+      <c r="JA82" s="0"/>
+      <c r="JB82" s="0"/>
+      <c r="JC82" s="0"/>
+      <c r="JD82" s="0"/>
+      <c r="JE82" s="0"/>
+      <c r="JF82" s="0"/>
+      <c r="JG82" s="0"/>
+      <c r="JH82" s="0"/>
+      <c r="JI82" s="0"/>
+      <c r="JJ82" s="0"/>
+      <c r="JK82" s="0"/>
+      <c r="JL82" s="0"/>
+      <c r="JM82" s="0"/>
+      <c r="JN82" s="0"/>
+      <c r="JO82" s="0"/>
+      <c r="JP82" s="0"/>
+      <c r="JQ82" s="0"/>
+      <c r="JR82" s="0"/>
+      <c r="JS82" s="0"/>
+      <c r="JT82" s="0"/>
+      <c r="JU82" s="0"/>
+      <c r="JV82" s="0"/>
+      <c r="JW82" s="0"/>
+      <c r="JX82" s="0"/>
+      <c r="JY82" s="0"/>
+      <c r="JZ82" s="0"/>
+      <c r="KA82" s="0"/>
+      <c r="KB82" s="0"/>
+      <c r="KC82" s="0"/>
+      <c r="KD82" s="0"/>
+      <c r="KE82" s="0"/>
+      <c r="KF82" s="0"/>
+      <c r="KG82" s="0"/>
+      <c r="KH82" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0"/>
       <c r="D83" s="0"/>
       <c r="E83" s="0"/>
       <c r="F83" s="0"/>
       <c r="G83" s="0"/>
       <c r="H83" s="0"/>
       <c r="I83" s="0"/>
       <c r="J83" s="0"/>
       <c r="K83" s="0"/>
       <c r="L83" s="0"/>
       <c r="M83" s="0"/>
       <c r="N83" s="0"/>
       <c r="O83" s="0"/>
       <c r="P83" s="0"/>
       <c r="Q83" s="0"/>
       <c r="R83" s="0"/>
       <c r="S83" s="0"/>
       <c r="T83" s="0"/>
       <c r="U83" s="0"/>
       <c r="V83" s="0"/>
       <c r="W83" s="0"/>
@@ -22195,50 +28117,113 @@
       <c r="GY83" s="0"/>
       <c r="GZ83" s="0"/>
       <c r="HA83" s="0"/>
       <c r="HB83" s="0"/>
       <c r="HC83" s="0"/>
       <c r="HD83" s="0"/>
       <c r="HE83" s="0"/>
       <c r="HF83" s="0"/>
       <c r="HG83" s="0"/>
       <c r="HH83" s="0"/>
       <c r="HI83" s="0"/>
       <c r="HJ83" s="0"/>
       <c r="HK83" s="0"/>
       <c r="HL83" s="0"/>
       <c r="HM83" s="0"/>
       <c r="HN83" s="0"/>
       <c r="HO83" s="0"/>
       <c r="HP83" s="0"/>
       <c r="HQ83" s="0"/>
       <c r="HR83" s="0"/>
       <c r="HS83" s="0"/>
       <c r="HT83" s="0"/>
       <c r="HU83" s="0"/>
       <c r="HV83" s="0"/>
       <c r="HW83" s="0"/>
+      <c r="HX83" s="0"/>
+      <c r="HY83" s="0"/>
+      <c r="HZ83" s="0"/>
+      <c r="IA83" s="0"/>
+      <c r="IB83" s="0"/>
+      <c r="IC83" s="0"/>
+      <c r="ID83" s="0"/>
+      <c r="IE83" s="0"/>
+      <c r="IF83" s="0"/>
+      <c r="IG83" s="0"/>
+      <c r="IH83" s="0"/>
+      <c r="II83" s="0"/>
+      <c r="IJ83" s="0"/>
+      <c r="IK83" s="0"/>
+      <c r="IL83" s="0"/>
+      <c r="IM83" s="0"/>
+      <c r="IN83" s="0"/>
+      <c r="IO83" s="0"/>
+      <c r="IP83" s="0"/>
+      <c r="IQ83" s="0"/>
+      <c r="IR83" s="0"/>
+      <c r="IS83" s="0"/>
+      <c r="IT83" s="0"/>
+      <c r="IU83" s="0"/>
+      <c r="IV83" s="0"/>
+      <c r="IW83" s="0"/>
+      <c r="IX83" s="0"/>
+      <c r="IY83" s="0"/>
+      <c r="IZ83" s="0"/>
+      <c r="JA83" s="0"/>
+      <c r="JB83" s="0"/>
+      <c r="JC83" s="0"/>
+      <c r="JD83" s="0"/>
+      <c r="JE83" s="0"/>
+      <c r="JF83" s="0"/>
+      <c r="JG83" s="0"/>
+      <c r="JH83" s="0"/>
+      <c r="JI83" s="0"/>
+      <c r="JJ83" s="0"/>
+      <c r="JK83" s="0"/>
+      <c r="JL83" s="0"/>
+      <c r="JM83" s="0"/>
+      <c r="JN83" s="0"/>
+      <c r="JO83" s="0"/>
+      <c r="JP83" s="0"/>
+      <c r="JQ83" s="0"/>
+      <c r="JR83" s="0"/>
+      <c r="JS83" s="0"/>
+      <c r="JT83" s="0"/>
+      <c r="JU83" s="0"/>
+      <c r="JV83" s="0"/>
+      <c r="JW83" s="0"/>
+      <c r="JX83" s="0"/>
+      <c r="JY83" s="0"/>
+      <c r="JZ83" s="0"/>
+      <c r="KA83" s="0"/>
+      <c r="KB83" s="0"/>
+      <c r="KC83" s="0"/>
+      <c r="KD83" s="0"/>
+      <c r="KE83" s="0"/>
+      <c r="KF83" s="0"/>
+      <c r="KG83" s="0"/>
+      <c r="KH83" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0"/>
       <c r="D84" s="0"/>
       <c r="E84" s="0"/>
       <c r="F84" s="0"/>
       <c r="G84" s="0"/>
       <c r="H84" s="0"/>
       <c r="I84" s="0"/>
       <c r="J84" s="0"/>
       <c r="K84" s="0"/>
       <c r="L84" s="0"/>
       <c r="M84" s="0"/>
       <c r="N84" s="0"/>
       <c r="O84" s="0"/>
       <c r="P84" s="0"/>
       <c r="Q84" s="0"/>
       <c r="R84" s="0"/>
       <c r="S84" s="0"/>
       <c r="T84" s="0"/>
       <c r="U84" s="0"/>
       <c r="V84" s="0"/>
       <c r="W84" s="0"/>
@@ -22428,50 +28413,113 @@
       <c r="GY84" s="0"/>
       <c r="GZ84" s="0"/>
       <c r="HA84" s="0"/>
       <c r="HB84" s="0"/>
       <c r="HC84" s="0"/>
       <c r="HD84" s="0"/>
       <c r="HE84" s="0"/>
       <c r="HF84" s="0"/>
       <c r="HG84" s="0"/>
       <c r="HH84" s="0"/>
       <c r="HI84" s="0"/>
       <c r="HJ84" s="0"/>
       <c r="HK84" s="0"/>
       <c r="HL84" s="0"/>
       <c r="HM84" s="0"/>
       <c r="HN84" s="0"/>
       <c r="HO84" s="0"/>
       <c r="HP84" s="0"/>
       <c r="HQ84" s="0"/>
       <c r="HR84" s="0"/>
       <c r="HS84" s="0"/>
       <c r="HT84" s="0"/>
       <c r="HU84" s="0"/>
       <c r="HV84" s="0"/>
       <c r="HW84" s="0"/>
+      <c r="HX84" s="0"/>
+      <c r="HY84" s="0"/>
+      <c r="HZ84" s="0"/>
+      <c r="IA84" s="0"/>
+      <c r="IB84" s="0"/>
+      <c r="IC84" s="0"/>
+      <c r="ID84" s="0"/>
+      <c r="IE84" s="0"/>
+      <c r="IF84" s="0"/>
+      <c r="IG84" s="0"/>
+      <c r="IH84" s="0"/>
+      <c r="II84" s="0"/>
+      <c r="IJ84" s="0"/>
+      <c r="IK84" s="0"/>
+      <c r="IL84" s="0"/>
+      <c r="IM84" s="0"/>
+      <c r="IN84" s="0"/>
+      <c r="IO84" s="0"/>
+      <c r="IP84" s="0"/>
+      <c r="IQ84" s="0"/>
+      <c r="IR84" s="0"/>
+      <c r="IS84" s="0"/>
+      <c r="IT84" s="0"/>
+      <c r="IU84" s="0"/>
+      <c r="IV84" s="0"/>
+      <c r="IW84" s="0"/>
+      <c r="IX84" s="0"/>
+      <c r="IY84" s="0"/>
+      <c r="IZ84" s="0"/>
+      <c r="JA84" s="0"/>
+      <c r="JB84" s="0"/>
+      <c r="JC84" s="0"/>
+      <c r="JD84" s="0"/>
+      <c r="JE84" s="0"/>
+      <c r="JF84" s="0"/>
+      <c r="JG84" s="0"/>
+      <c r="JH84" s="0"/>
+      <c r="JI84" s="0"/>
+      <c r="JJ84" s="0"/>
+      <c r="JK84" s="0"/>
+      <c r="JL84" s="0"/>
+      <c r="JM84" s="0"/>
+      <c r="JN84" s="0"/>
+      <c r="JO84" s="0"/>
+      <c r="JP84" s="0"/>
+      <c r="JQ84" s="0"/>
+      <c r="JR84" s="0"/>
+      <c r="JS84" s="0"/>
+      <c r="JT84" s="0"/>
+      <c r="JU84" s="0"/>
+      <c r="JV84" s="0"/>
+      <c r="JW84" s="0"/>
+      <c r="JX84" s="0"/>
+      <c r="JY84" s="0"/>
+      <c r="JZ84" s="0"/>
+      <c r="KA84" s="0"/>
+      <c r="KB84" s="0"/>
+      <c r="KC84" s="0"/>
+      <c r="KD84" s="0"/>
+      <c r="KE84" s="0"/>
+      <c r="KF84" s="0"/>
+      <c r="KG84" s="0"/>
+      <c r="KH84" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0"/>
       <c r="D85" s="0"/>
       <c r="E85" s="0"/>
       <c r="F85" s="0"/>
       <c r="G85" s="0"/>
       <c r="H85" s="0"/>
       <c r="I85" s="0"/>
       <c r="J85" s="0"/>
       <c r="K85" s="0"/>
       <c r="L85" s="0"/>
       <c r="M85" s="0"/>
       <c r="N85" s="0"/>
       <c r="O85" s="0"/>
       <c r="P85" s="0"/>
       <c r="Q85" s="0"/>
       <c r="R85" s="0"/>
       <c r="S85" s="0"/>
       <c r="T85" s="0"/>
       <c r="U85" s="0"/>
       <c r="V85" s="0"/>
       <c r="W85" s="0"/>
@@ -22661,50 +28709,113 @@
       <c r="GY85" s="0"/>
       <c r="GZ85" s="0"/>
       <c r="HA85" s="0"/>
       <c r="HB85" s="0"/>
       <c r="HC85" s="0"/>
       <c r="HD85" s="0"/>
       <c r="HE85" s="0"/>
       <c r="HF85" s="0"/>
       <c r="HG85" s="0"/>
       <c r="HH85" s="0"/>
       <c r="HI85" s="0"/>
       <c r="HJ85" s="0"/>
       <c r="HK85" s="0"/>
       <c r="HL85" s="0"/>
       <c r="HM85" s="0"/>
       <c r="HN85" s="0"/>
       <c r="HO85" s="0"/>
       <c r="HP85" s="0"/>
       <c r="HQ85" s="0"/>
       <c r="HR85" s="0"/>
       <c r="HS85" s="0"/>
       <c r="HT85" s="0"/>
       <c r="HU85" s="0"/>
       <c r="HV85" s="0"/>
       <c r="HW85" s="0"/>
+      <c r="HX85" s="0"/>
+      <c r="HY85" s="0"/>
+      <c r="HZ85" s="0"/>
+      <c r="IA85" s="0"/>
+      <c r="IB85" s="0"/>
+      <c r="IC85" s="0"/>
+      <c r="ID85" s="0"/>
+      <c r="IE85" s="0"/>
+      <c r="IF85" s="0"/>
+      <c r="IG85" s="0"/>
+      <c r="IH85" s="0"/>
+      <c r="II85" s="0"/>
+      <c r="IJ85" s="0"/>
+      <c r="IK85" s="0"/>
+      <c r="IL85" s="0"/>
+      <c r="IM85" s="0"/>
+      <c r="IN85" s="0"/>
+      <c r="IO85" s="0"/>
+      <c r="IP85" s="0"/>
+      <c r="IQ85" s="0"/>
+      <c r="IR85" s="0"/>
+      <c r="IS85" s="0"/>
+      <c r="IT85" s="0"/>
+      <c r="IU85" s="0"/>
+      <c r="IV85" s="0"/>
+      <c r="IW85" s="0"/>
+      <c r="IX85" s="0"/>
+      <c r="IY85" s="0"/>
+      <c r="IZ85" s="0"/>
+      <c r="JA85" s="0"/>
+      <c r="JB85" s="0"/>
+      <c r="JC85" s="0"/>
+      <c r="JD85" s="0"/>
+      <c r="JE85" s="0"/>
+      <c r="JF85" s="0"/>
+      <c r="JG85" s="0"/>
+      <c r="JH85" s="0"/>
+      <c r="JI85" s="0"/>
+      <c r="JJ85" s="0"/>
+      <c r="JK85" s="0"/>
+      <c r="JL85" s="0"/>
+      <c r="JM85" s="0"/>
+      <c r="JN85" s="0"/>
+      <c r="JO85" s="0"/>
+      <c r="JP85" s="0"/>
+      <c r="JQ85" s="0"/>
+      <c r="JR85" s="0"/>
+      <c r="JS85" s="0"/>
+      <c r="JT85" s="0"/>
+      <c r="JU85" s="0"/>
+      <c r="JV85" s="0"/>
+      <c r="JW85" s="0"/>
+      <c r="JX85" s="0"/>
+      <c r="JY85" s="0"/>
+      <c r="JZ85" s="0"/>
+      <c r="KA85" s="0"/>
+      <c r="KB85" s="0"/>
+      <c r="KC85" s="0"/>
+      <c r="KD85" s="0"/>
+      <c r="KE85" s="0"/>
+      <c r="KF85" s="0"/>
+      <c r="KG85" s="0"/>
+      <c r="KH85" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0"/>
       <c r="D86" s="0"/>
       <c r="E86" s="0"/>
       <c r="F86" s="0"/>
       <c r="G86" s="0"/>
       <c r="H86" s="0"/>
       <c r="I86" s="0"/>
       <c r="J86" s="0"/>
       <c r="K86" s="0"/>
       <c r="L86" s="0"/>
       <c r="M86" s="0"/>
       <c r="N86" s="0"/>
       <c r="O86" s="0"/>
       <c r="P86" s="0"/>
       <c r="Q86" s="0"/>
       <c r="R86" s="0"/>
       <c r="S86" s="0"/>
       <c r="T86" s="0"/>
       <c r="U86" s="0"/>
       <c r="V86" s="0"/>
       <c r="W86" s="0"/>
@@ -22894,50 +29005,113 @@
       <c r="GY86" s="0"/>
       <c r="GZ86" s="0"/>
       <c r="HA86" s="0"/>
       <c r="HB86" s="0"/>
       <c r="HC86" s="0"/>
       <c r="HD86" s="0"/>
       <c r="HE86" s="0"/>
       <c r="HF86" s="0"/>
       <c r="HG86" s="0"/>
       <c r="HH86" s="0"/>
       <c r="HI86" s="0"/>
       <c r="HJ86" s="0"/>
       <c r="HK86" s="0"/>
       <c r="HL86" s="0"/>
       <c r="HM86" s="0"/>
       <c r="HN86" s="0"/>
       <c r="HO86" s="0"/>
       <c r="HP86" s="0"/>
       <c r="HQ86" s="0"/>
       <c r="HR86" s="0"/>
       <c r="HS86" s="0"/>
       <c r="HT86" s="0"/>
       <c r="HU86" s="0"/>
       <c r="HV86" s="0"/>
       <c r="HW86" s="0"/>
+      <c r="HX86" s="0"/>
+      <c r="HY86" s="0"/>
+      <c r="HZ86" s="0"/>
+      <c r="IA86" s="0"/>
+      <c r="IB86" s="0"/>
+      <c r="IC86" s="0"/>
+      <c r="ID86" s="0"/>
+      <c r="IE86" s="0"/>
+      <c r="IF86" s="0"/>
+      <c r="IG86" s="0"/>
+      <c r="IH86" s="0"/>
+      <c r="II86" s="0"/>
+      <c r="IJ86" s="0"/>
+      <c r="IK86" s="0"/>
+      <c r="IL86" s="0"/>
+      <c r="IM86" s="0"/>
+      <c r="IN86" s="0"/>
+      <c r="IO86" s="0"/>
+      <c r="IP86" s="0"/>
+      <c r="IQ86" s="0"/>
+      <c r="IR86" s="0"/>
+      <c r="IS86" s="0"/>
+      <c r="IT86" s="0"/>
+      <c r="IU86" s="0"/>
+      <c r="IV86" s="0"/>
+      <c r="IW86" s="0"/>
+      <c r="IX86" s="0"/>
+      <c r="IY86" s="0"/>
+      <c r="IZ86" s="0"/>
+      <c r="JA86" s="0"/>
+      <c r="JB86" s="0"/>
+      <c r="JC86" s="0"/>
+      <c r="JD86" s="0"/>
+      <c r="JE86" s="0"/>
+      <c r="JF86" s="0"/>
+      <c r="JG86" s="0"/>
+      <c r="JH86" s="0"/>
+      <c r="JI86" s="0"/>
+      <c r="JJ86" s="0"/>
+      <c r="JK86" s="0"/>
+      <c r="JL86" s="0"/>
+      <c r="JM86" s="0"/>
+      <c r="JN86" s="0"/>
+      <c r="JO86" s="0"/>
+      <c r="JP86" s="0"/>
+      <c r="JQ86" s="0"/>
+      <c r="JR86" s="0"/>
+      <c r="JS86" s="0"/>
+      <c r="JT86" s="0"/>
+      <c r="JU86" s="0"/>
+      <c r="JV86" s="0"/>
+      <c r="JW86" s="0"/>
+      <c r="JX86" s="0"/>
+      <c r="JY86" s="0"/>
+      <c r="JZ86" s="0"/>
+      <c r="KA86" s="0"/>
+      <c r="KB86" s="0"/>
+      <c r="KC86" s="0"/>
+      <c r="KD86" s="0"/>
+      <c r="KE86" s="0"/>
+      <c r="KF86" s="0"/>
+      <c r="KG86" s="0"/>
+      <c r="KH86" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0"/>
       <c r="D87" s="0"/>
       <c r="E87" s="0"/>
       <c r="F87" s="0"/>
       <c r="G87" s="0"/>
       <c r="H87" s="0"/>
       <c r="I87" s="0"/>
       <c r="J87" s="0"/>
       <c r="K87" s="0"/>
       <c r="L87" s="0"/>
       <c r="M87" s="0"/>
       <c r="N87" s="0"/>
       <c r="O87" s="0"/>
       <c r="P87" s="0"/>
       <c r="Q87" s="0"/>
       <c r="R87" s="0"/>
       <c r="S87" s="0"/>
       <c r="T87" s="0"/>
       <c r="U87" s="0"/>
       <c r="V87" s="0"/>
       <c r="W87" s="0"/>
@@ -23127,50 +29301,113 @@
       <c r="GY87" s="0"/>
       <c r="GZ87" s="0"/>
       <c r="HA87" s="0"/>
       <c r="HB87" s="0"/>
       <c r="HC87" s="0"/>
       <c r="HD87" s="0"/>
       <c r="HE87" s="0"/>
       <c r="HF87" s="0"/>
       <c r="HG87" s="0"/>
       <c r="HH87" s="0"/>
       <c r="HI87" s="0"/>
       <c r="HJ87" s="0"/>
       <c r="HK87" s="0"/>
       <c r="HL87" s="0"/>
       <c r="HM87" s="0"/>
       <c r="HN87" s="0"/>
       <c r="HO87" s="0"/>
       <c r="HP87" s="0"/>
       <c r="HQ87" s="0"/>
       <c r="HR87" s="0"/>
       <c r="HS87" s="0"/>
       <c r="HT87" s="0"/>
       <c r="HU87" s="0"/>
       <c r="HV87" s="0"/>
       <c r="HW87" s="0"/>
+      <c r="HX87" s="0"/>
+      <c r="HY87" s="0"/>
+      <c r="HZ87" s="0"/>
+      <c r="IA87" s="0"/>
+      <c r="IB87" s="0"/>
+      <c r="IC87" s="0"/>
+      <c r="ID87" s="0"/>
+      <c r="IE87" s="0"/>
+      <c r="IF87" s="0"/>
+      <c r="IG87" s="0"/>
+      <c r="IH87" s="0"/>
+      <c r="II87" s="0"/>
+      <c r="IJ87" s="0"/>
+      <c r="IK87" s="0"/>
+      <c r="IL87" s="0"/>
+      <c r="IM87" s="0"/>
+      <c r="IN87" s="0"/>
+      <c r="IO87" s="0"/>
+      <c r="IP87" s="0"/>
+      <c r="IQ87" s="0"/>
+      <c r="IR87" s="0"/>
+      <c r="IS87" s="0"/>
+      <c r="IT87" s="0"/>
+      <c r="IU87" s="0"/>
+      <c r="IV87" s="0"/>
+      <c r="IW87" s="0"/>
+      <c r="IX87" s="0"/>
+      <c r="IY87" s="0"/>
+      <c r="IZ87" s="0"/>
+      <c r="JA87" s="0"/>
+      <c r="JB87" s="0"/>
+      <c r="JC87" s="0"/>
+      <c r="JD87" s="0"/>
+      <c r="JE87" s="0"/>
+      <c r="JF87" s="0"/>
+      <c r="JG87" s="0"/>
+      <c r="JH87" s="0"/>
+      <c r="JI87" s="0"/>
+      <c r="JJ87" s="0"/>
+      <c r="JK87" s="0"/>
+      <c r="JL87" s="0"/>
+      <c r="JM87" s="0"/>
+      <c r="JN87" s="0"/>
+      <c r="JO87" s="0"/>
+      <c r="JP87" s="0"/>
+      <c r="JQ87" s="0"/>
+      <c r="JR87" s="0"/>
+      <c r="JS87" s="0"/>
+      <c r="JT87" s="0"/>
+      <c r="JU87" s="0"/>
+      <c r="JV87" s="0"/>
+      <c r="JW87" s="0"/>
+      <c r="JX87" s="0"/>
+      <c r="JY87" s="0"/>
+      <c r="JZ87" s="0"/>
+      <c r="KA87" s="0"/>
+      <c r="KB87" s="0"/>
+      <c r="KC87" s="0"/>
+      <c r="KD87" s="0"/>
+      <c r="KE87" s="0"/>
+      <c r="KF87" s="0"/>
+      <c r="KG87" s="0"/>
+      <c r="KH87" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0"/>
       <c r="D88" s="0"/>
       <c r="E88" s="0"/>
       <c r="F88" s="0"/>
       <c r="G88" s="0"/>
       <c r="H88" s="0"/>
       <c r="I88" s="0"/>
       <c r="J88" s="0"/>
       <c r="K88" s="0"/>
       <c r="L88" s="0"/>
       <c r="M88" s="0"/>
       <c r="N88" s="0"/>
       <c r="O88" s="0"/>
       <c r="P88" s="0"/>
       <c r="Q88" s="0"/>
       <c r="R88" s="0"/>
       <c r="S88" s="0"/>
       <c r="T88" s="0"/>
       <c r="U88" s="0"/>
       <c r="V88" s="0"/>
       <c r="W88" s="0"/>
@@ -23360,50 +29597,113 @@
       <c r="GY88" s="0"/>
       <c r="GZ88" s="0"/>
       <c r="HA88" s="0"/>
       <c r="HB88" s="0"/>
       <c r="HC88" s="0"/>
       <c r="HD88" s="0"/>
       <c r="HE88" s="0"/>
       <c r="HF88" s="0"/>
       <c r="HG88" s="0"/>
       <c r="HH88" s="0"/>
       <c r="HI88" s="0"/>
       <c r="HJ88" s="0"/>
       <c r="HK88" s="0"/>
       <c r="HL88" s="0"/>
       <c r="HM88" s="0"/>
       <c r="HN88" s="0"/>
       <c r="HO88" s="0"/>
       <c r="HP88" s="0"/>
       <c r="HQ88" s="0"/>
       <c r="HR88" s="0"/>
       <c r="HS88" s="0"/>
       <c r="HT88" s="0"/>
       <c r="HU88" s="0"/>
       <c r="HV88" s="0"/>
       <c r="HW88" s="0"/>
+      <c r="HX88" s="0"/>
+      <c r="HY88" s="0"/>
+      <c r="HZ88" s="0"/>
+      <c r="IA88" s="0"/>
+      <c r="IB88" s="0"/>
+      <c r="IC88" s="0"/>
+      <c r="ID88" s="0"/>
+      <c r="IE88" s="0"/>
+      <c r="IF88" s="0"/>
+      <c r="IG88" s="0"/>
+      <c r="IH88" s="0"/>
+      <c r="II88" s="0"/>
+      <c r="IJ88" s="0"/>
+      <c r="IK88" s="0"/>
+      <c r="IL88" s="0"/>
+      <c r="IM88" s="0"/>
+      <c r="IN88" s="0"/>
+      <c r="IO88" s="0"/>
+      <c r="IP88" s="0"/>
+      <c r="IQ88" s="0"/>
+      <c r="IR88" s="0"/>
+      <c r="IS88" s="0"/>
+      <c r="IT88" s="0"/>
+      <c r="IU88" s="0"/>
+      <c r="IV88" s="0"/>
+      <c r="IW88" s="0"/>
+      <c r="IX88" s="0"/>
+      <c r="IY88" s="0"/>
+      <c r="IZ88" s="0"/>
+      <c r="JA88" s="0"/>
+      <c r="JB88" s="0"/>
+      <c r="JC88" s="0"/>
+      <c r="JD88" s="0"/>
+      <c r="JE88" s="0"/>
+      <c r="JF88" s="0"/>
+      <c r="JG88" s="0"/>
+      <c r="JH88" s="0"/>
+      <c r="JI88" s="0"/>
+      <c r="JJ88" s="0"/>
+      <c r="JK88" s="0"/>
+      <c r="JL88" s="0"/>
+      <c r="JM88" s="0"/>
+      <c r="JN88" s="0"/>
+      <c r="JO88" s="0"/>
+      <c r="JP88" s="0"/>
+      <c r="JQ88" s="0"/>
+      <c r="JR88" s="0"/>
+      <c r="JS88" s="0"/>
+      <c r="JT88" s="0"/>
+      <c r="JU88" s="0"/>
+      <c r="JV88" s="0"/>
+      <c r="JW88" s="0"/>
+      <c r="JX88" s="0"/>
+      <c r="JY88" s="0"/>
+      <c r="JZ88" s="0"/>
+      <c r="KA88" s="0"/>
+      <c r="KB88" s="0"/>
+      <c r="KC88" s="0"/>
+      <c r="KD88" s="0"/>
+      <c r="KE88" s="0"/>
+      <c r="KF88" s="0"/>
+      <c r="KG88" s="0"/>
+      <c r="KH88" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0"/>
       <c r="D89" s="0"/>
       <c r="E89" s="0"/>
       <c r="F89" s="0"/>
       <c r="G89" s="0"/>
       <c r="H89" s="0"/>
       <c r="I89" s="0"/>
       <c r="J89" s="0"/>
       <c r="K89" s="0"/>
       <c r="L89" s="0"/>
       <c r="M89" s="0"/>
       <c r="N89" s="0"/>
       <c r="O89" s="0"/>
       <c r="P89" s="0"/>
       <c r="Q89" s="0"/>
       <c r="R89" s="0"/>
       <c r="S89" s="0"/>
       <c r="T89" s="0"/>
       <c r="U89" s="0"/>
       <c r="V89" s="0"/>
       <c r="W89" s="0"/>
@@ -23593,50 +29893,113 @@
       <c r="GY89" s="0"/>
       <c r="GZ89" s="0"/>
       <c r="HA89" s="0"/>
       <c r="HB89" s="0"/>
       <c r="HC89" s="0"/>
       <c r="HD89" s="0"/>
       <c r="HE89" s="0"/>
       <c r="HF89" s="0"/>
       <c r="HG89" s="0"/>
       <c r="HH89" s="0"/>
       <c r="HI89" s="0"/>
       <c r="HJ89" s="0"/>
       <c r="HK89" s="0"/>
       <c r="HL89" s="0"/>
       <c r="HM89" s="0"/>
       <c r="HN89" s="0"/>
       <c r="HO89" s="0"/>
       <c r="HP89" s="0"/>
       <c r="HQ89" s="0"/>
       <c r="HR89" s="0"/>
       <c r="HS89" s="0"/>
       <c r="HT89" s="0"/>
       <c r="HU89" s="0"/>
       <c r="HV89" s="0"/>
       <c r="HW89" s="0"/>
+      <c r="HX89" s="0"/>
+      <c r="HY89" s="0"/>
+      <c r="HZ89" s="0"/>
+      <c r="IA89" s="0"/>
+      <c r="IB89" s="0"/>
+      <c r="IC89" s="0"/>
+      <c r="ID89" s="0"/>
+      <c r="IE89" s="0"/>
+      <c r="IF89" s="0"/>
+      <c r="IG89" s="0"/>
+      <c r="IH89" s="0"/>
+      <c r="II89" s="0"/>
+      <c r="IJ89" s="0"/>
+      <c r="IK89" s="0"/>
+      <c r="IL89" s="0"/>
+      <c r="IM89" s="0"/>
+      <c r="IN89" s="0"/>
+      <c r="IO89" s="0"/>
+      <c r="IP89" s="0"/>
+      <c r="IQ89" s="0"/>
+      <c r="IR89" s="0"/>
+      <c r="IS89" s="0"/>
+      <c r="IT89" s="0"/>
+      <c r="IU89" s="0"/>
+      <c r="IV89" s="0"/>
+      <c r="IW89" s="0"/>
+      <c r="IX89" s="0"/>
+      <c r="IY89" s="0"/>
+      <c r="IZ89" s="0"/>
+      <c r="JA89" s="0"/>
+      <c r="JB89" s="0"/>
+      <c r="JC89" s="0"/>
+      <c r="JD89" s="0"/>
+      <c r="JE89" s="0"/>
+      <c r="JF89" s="0"/>
+      <c r="JG89" s="0"/>
+      <c r="JH89" s="0"/>
+      <c r="JI89" s="0"/>
+      <c r="JJ89" s="0"/>
+      <c r="JK89" s="0"/>
+      <c r="JL89" s="0"/>
+      <c r="JM89" s="0"/>
+      <c r="JN89" s="0"/>
+      <c r="JO89" s="0"/>
+      <c r="JP89" s="0"/>
+      <c r="JQ89" s="0"/>
+      <c r="JR89" s="0"/>
+      <c r="JS89" s="0"/>
+      <c r="JT89" s="0"/>
+      <c r="JU89" s="0"/>
+      <c r="JV89" s="0"/>
+      <c r="JW89" s="0"/>
+      <c r="JX89" s="0"/>
+      <c r="JY89" s="0"/>
+      <c r="JZ89" s="0"/>
+      <c r="KA89" s="0"/>
+      <c r="KB89" s="0"/>
+      <c r="KC89" s="0"/>
+      <c r="KD89" s="0"/>
+      <c r="KE89" s="0"/>
+      <c r="KF89" s="0"/>
+      <c r="KG89" s="0"/>
+      <c r="KH89" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0"/>
       <c r="D90" s="0"/>
       <c r="E90" s="0"/>
       <c r="F90" s="0"/>
       <c r="G90" s="0"/>
       <c r="H90" s="0"/>
       <c r="I90" s="0"/>
       <c r="J90" s="0"/>
       <c r="K90" s="0"/>
       <c r="L90" s="0"/>
       <c r="M90" s="0"/>
       <c r="N90" s="0"/>
       <c r="O90" s="0"/>
       <c r="P90" s="0"/>
       <c r="Q90" s="0"/>
       <c r="R90" s="0"/>
       <c r="S90" s="0"/>
       <c r="T90" s="0"/>
       <c r="U90" s="0"/>
       <c r="V90" s="0"/>
       <c r="W90" s="0"/>
@@ -23826,50 +30189,113 @@
       <c r="GY90" s="0"/>
       <c r="GZ90" s="0"/>
       <c r="HA90" s="0"/>
       <c r="HB90" s="0"/>
       <c r="HC90" s="0"/>
       <c r="HD90" s="0"/>
       <c r="HE90" s="0"/>
       <c r="HF90" s="0"/>
       <c r="HG90" s="0"/>
       <c r="HH90" s="0"/>
       <c r="HI90" s="0"/>
       <c r="HJ90" s="0"/>
       <c r="HK90" s="0"/>
       <c r="HL90" s="0"/>
       <c r="HM90" s="0"/>
       <c r="HN90" s="0"/>
       <c r="HO90" s="0"/>
       <c r="HP90" s="0"/>
       <c r="HQ90" s="0"/>
       <c r="HR90" s="0"/>
       <c r="HS90" s="0"/>
       <c r="HT90" s="0"/>
       <c r="HU90" s="0"/>
       <c r="HV90" s="0"/>
       <c r="HW90" s="0"/>
+      <c r="HX90" s="0"/>
+      <c r="HY90" s="0"/>
+      <c r="HZ90" s="0"/>
+      <c r="IA90" s="0"/>
+      <c r="IB90" s="0"/>
+      <c r="IC90" s="0"/>
+      <c r="ID90" s="0"/>
+      <c r="IE90" s="0"/>
+      <c r="IF90" s="0"/>
+      <c r="IG90" s="0"/>
+      <c r="IH90" s="0"/>
+      <c r="II90" s="0"/>
+      <c r="IJ90" s="0"/>
+      <c r="IK90" s="0"/>
+      <c r="IL90" s="0"/>
+      <c r="IM90" s="0"/>
+      <c r="IN90" s="0"/>
+      <c r="IO90" s="0"/>
+      <c r="IP90" s="0"/>
+      <c r="IQ90" s="0"/>
+      <c r="IR90" s="0"/>
+      <c r="IS90" s="0"/>
+      <c r="IT90" s="0"/>
+      <c r="IU90" s="0"/>
+      <c r="IV90" s="0"/>
+      <c r="IW90" s="0"/>
+      <c r="IX90" s="0"/>
+      <c r="IY90" s="0"/>
+      <c r="IZ90" s="0"/>
+      <c r="JA90" s="0"/>
+      <c r="JB90" s="0"/>
+      <c r="JC90" s="0"/>
+      <c r="JD90" s="0"/>
+      <c r="JE90" s="0"/>
+      <c r="JF90" s="0"/>
+      <c r="JG90" s="0"/>
+      <c r="JH90" s="0"/>
+      <c r="JI90" s="0"/>
+      <c r="JJ90" s="0"/>
+      <c r="JK90" s="0"/>
+      <c r="JL90" s="0"/>
+      <c r="JM90" s="0"/>
+      <c r="JN90" s="0"/>
+      <c r="JO90" s="0"/>
+      <c r="JP90" s="0"/>
+      <c r="JQ90" s="0"/>
+      <c r="JR90" s="0"/>
+      <c r="JS90" s="0"/>
+      <c r="JT90" s="0"/>
+      <c r="JU90" s="0"/>
+      <c r="JV90" s="0"/>
+      <c r="JW90" s="0"/>
+      <c r="JX90" s="0"/>
+      <c r="JY90" s="0"/>
+      <c r="JZ90" s="0"/>
+      <c r="KA90" s="0"/>
+      <c r="KB90" s="0"/>
+      <c r="KC90" s="0"/>
+      <c r="KD90" s="0"/>
+      <c r="KE90" s="0"/>
+      <c r="KF90" s="0"/>
+      <c r="KG90" s="0"/>
+      <c r="KH90" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0"/>
       <c r="D91" s="0"/>
       <c r="E91" s="0"/>
       <c r="F91" s="0"/>
       <c r="G91" s="0"/>
       <c r="H91" s="0"/>
       <c r="I91" s="0"/>
       <c r="J91" s="0"/>
       <c r="K91" s="0"/>
       <c r="L91" s="0"/>
       <c r="M91" s="0"/>
       <c r="N91" s="0"/>
       <c r="O91" s="0"/>
       <c r="P91" s="0"/>
       <c r="Q91" s="0"/>
       <c r="R91" s="0"/>
       <c r="S91" s="0"/>
       <c r="T91" s="0"/>
       <c r="U91" s="0"/>
       <c r="V91" s="0"/>
       <c r="W91" s="0"/>
@@ -24059,50 +30485,113 @@
       <c r="GY91" s="0"/>
       <c r="GZ91" s="0"/>
       <c r="HA91" s="0"/>
       <c r="HB91" s="0"/>
       <c r="HC91" s="0"/>
       <c r="HD91" s="0"/>
       <c r="HE91" s="0"/>
       <c r="HF91" s="0"/>
       <c r="HG91" s="0"/>
       <c r="HH91" s="0"/>
       <c r="HI91" s="0"/>
       <c r="HJ91" s="0"/>
       <c r="HK91" s="0"/>
       <c r="HL91" s="0"/>
       <c r="HM91" s="0"/>
       <c r="HN91" s="0"/>
       <c r="HO91" s="0"/>
       <c r="HP91" s="0"/>
       <c r="HQ91" s="0"/>
       <c r="HR91" s="0"/>
       <c r="HS91" s="0"/>
       <c r="HT91" s="0"/>
       <c r="HU91" s="0"/>
       <c r="HV91" s="0"/>
       <c r="HW91" s="0"/>
+      <c r="HX91" s="0"/>
+      <c r="HY91" s="0"/>
+      <c r="HZ91" s="0"/>
+      <c r="IA91" s="0"/>
+      <c r="IB91" s="0"/>
+      <c r="IC91" s="0"/>
+      <c r="ID91" s="0"/>
+      <c r="IE91" s="0"/>
+      <c r="IF91" s="0"/>
+      <c r="IG91" s="0"/>
+      <c r="IH91" s="0"/>
+      <c r="II91" s="0"/>
+      <c r="IJ91" s="0"/>
+      <c r="IK91" s="0"/>
+      <c r="IL91" s="0"/>
+      <c r="IM91" s="0"/>
+      <c r="IN91" s="0"/>
+      <c r="IO91" s="0"/>
+      <c r="IP91" s="0"/>
+      <c r="IQ91" s="0"/>
+      <c r="IR91" s="0"/>
+      <c r="IS91" s="0"/>
+      <c r="IT91" s="0"/>
+      <c r="IU91" s="0"/>
+      <c r="IV91" s="0"/>
+      <c r="IW91" s="0"/>
+      <c r="IX91" s="0"/>
+      <c r="IY91" s="0"/>
+      <c r="IZ91" s="0"/>
+      <c r="JA91" s="0"/>
+      <c r="JB91" s="0"/>
+      <c r="JC91" s="0"/>
+      <c r="JD91" s="0"/>
+      <c r="JE91" s="0"/>
+      <c r="JF91" s="0"/>
+      <c r="JG91" s="0"/>
+      <c r="JH91" s="0"/>
+      <c r="JI91" s="0"/>
+      <c r="JJ91" s="0"/>
+      <c r="JK91" s="0"/>
+      <c r="JL91" s="0"/>
+      <c r="JM91" s="0"/>
+      <c r="JN91" s="0"/>
+      <c r="JO91" s="0"/>
+      <c r="JP91" s="0"/>
+      <c r="JQ91" s="0"/>
+      <c r="JR91" s="0"/>
+      <c r="JS91" s="0"/>
+      <c r="JT91" s="0"/>
+      <c r="JU91" s="0"/>
+      <c r="JV91" s="0"/>
+      <c r="JW91" s="0"/>
+      <c r="JX91" s="0"/>
+      <c r="JY91" s="0"/>
+      <c r="JZ91" s="0"/>
+      <c r="KA91" s="0"/>
+      <c r="KB91" s="0"/>
+      <c r="KC91" s="0"/>
+      <c r="KD91" s="0"/>
+      <c r="KE91" s="0"/>
+      <c r="KF91" s="0"/>
+      <c r="KG91" s="0"/>
+      <c r="KH91" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0"/>
       <c r="D92" s="0"/>
       <c r="E92" s="0"/>
       <c r="F92" s="0"/>
       <c r="G92" s="0"/>
       <c r="H92" s="0"/>
       <c r="I92" s="0"/>
       <c r="J92" s="0"/>
       <c r="K92" s="0"/>
       <c r="L92" s="0"/>
       <c r="M92" s="0"/>
       <c r="N92" s="0"/>
       <c r="O92" s="0"/>
       <c r="P92" s="0"/>
       <c r="Q92" s="0"/>
       <c r="R92" s="0"/>
       <c r="S92" s="0"/>
       <c r="T92" s="0"/>
       <c r="U92" s="0"/>
       <c r="V92" s="0"/>
       <c r="W92" s="0"/>
@@ -24292,50 +30781,113 @@
       <c r="GY92" s="0"/>
       <c r="GZ92" s="0"/>
       <c r="HA92" s="0"/>
       <c r="HB92" s="0"/>
       <c r="HC92" s="0"/>
       <c r="HD92" s="0"/>
       <c r="HE92" s="0"/>
       <c r="HF92" s="0"/>
       <c r="HG92" s="0"/>
       <c r="HH92" s="0"/>
       <c r="HI92" s="0"/>
       <c r="HJ92" s="0"/>
       <c r="HK92" s="0"/>
       <c r="HL92" s="0"/>
       <c r="HM92" s="0"/>
       <c r="HN92" s="0"/>
       <c r="HO92" s="0"/>
       <c r="HP92" s="0"/>
       <c r="HQ92" s="0"/>
       <c r="HR92" s="0"/>
       <c r="HS92" s="0"/>
       <c r="HT92" s="0"/>
       <c r="HU92" s="0"/>
       <c r="HV92" s="0"/>
       <c r="HW92" s="0"/>
+      <c r="HX92" s="0"/>
+      <c r="HY92" s="0"/>
+      <c r="HZ92" s="0"/>
+      <c r="IA92" s="0"/>
+      <c r="IB92" s="0"/>
+      <c r="IC92" s="0"/>
+      <c r="ID92" s="0"/>
+      <c r="IE92" s="0"/>
+      <c r="IF92" s="0"/>
+      <c r="IG92" s="0"/>
+      <c r="IH92" s="0"/>
+      <c r="II92" s="0"/>
+      <c r="IJ92" s="0"/>
+      <c r="IK92" s="0"/>
+      <c r="IL92" s="0"/>
+      <c r="IM92" s="0"/>
+      <c r="IN92" s="0"/>
+      <c r="IO92" s="0"/>
+      <c r="IP92" s="0"/>
+      <c r="IQ92" s="0"/>
+      <c r="IR92" s="0"/>
+      <c r="IS92" s="0"/>
+      <c r="IT92" s="0"/>
+      <c r="IU92" s="0"/>
+      <c r="IV92" s="0"/>
+      <c r="IW92" s="0"/>
+      <c r="IX92" s="0"/>
+      <c r="IY92" s="0"/>
+      <c r="IZ92" s="0"/>
+      <c r="JA92" s="0"/>
+      <c r="JB92" s="0"/>
+      <c r="JC92" s="0"/>
+      <c r="JD92" s="0"/>
+      <c r="JE92" s="0"/>
+      <c r="JF92" s="0"/>
+      <c r="JG92" s="0"/>
+      <c r="JH92" s="0"/>
+      <c r="JI92" s="0"/>
+      <c r="JJ92" s="0"/>
+      <c r="JK92" s="0"/>
+      <c r="JL92" s="0"/>
+      <c r="JM92" s="0"/>
+      <c r="JN92" s="0"/>
+      <c r="JO92" s="0"/>
+      <c r="JP92" s="0"/>
+      <c r="JQ92" s="0"/>
+      <c r="JR92" s="0"/>
+      <c r="JS92" s="0"/>
+      <c r="JT92" s="0"/>
+      <c r="JU92" s="0"/>
+      <c r="JV92" s="0"/>
+      <c r="JW92" s="0"/>
+      <c r="JX92" s="0"/>
+      <c r="JY92" s="0"/>
+      <c r="JZ92" s="0"/>
+      <c r="KA92" s="0"/>
+      <c r="KB92" s="0"/>
+      <c r="KC92" s="0"/>
+      <c r="KD92" s="0"/>
+      <c r="KE92" s="0"/>
+      <c r="KF92" s="0"/>
+      <c r="KG92" s="0"/>
+      <c r="KH92" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0"/>
       <c r="D93" s="0"/>
       <c r="E93" s="0"/>
       <c r="F93" s="0"/>
       <c r="G93" s="0"/>
       <c r="H93" s="0"/>
       <c r="I93" s="0"/>
       <c r="J93" s="0"/>
       <c r="K93" s="0"/>
       <c r="L93" s="0"/>
       <c r="M93" s="0"/>
       <c r="N93" s="0"/>
       <c r="O93" s="0"/>
       <c r="P93" s="0"/>
       <c r="Q93" s="0"/>
       <c r="R93" s="0"/>
       <c r="S93" s="0"/>
       <c r="T93" s="0"/>
       <c r="U93" s="0"/>
       <c r="V93" s="0"/>
       <c r="W93" s="0"/>
@@ -24525,50 +31077,113 @@
       <c r="GY93" s="0"/>
       <c r="GZ93" s="0"/>
       <c r="HA93" s="0"/>
       <c r="HB93" s="0"/>
       <c r="HC93" s="0"/>
       <c r="HD93" s="0"/>
       <c r="HE93" s="0"/>
       <c r="HF93" s="0"/>
       <c r="HG93" s="0"/>
       <c r="HH93" s="0"/>
       <c r="HI93" s="0"/>
       <c r="HJ93" s="0"/>
       <c r="HK93" s="0"/>
       <c r="HL93" s="0"/>
       <c r="HM93" s="0"/>
       <c r="HN93" s="0"/>
       <c r="HO93" s="0"/>
       <c r="HP93" s="0"/>
       <c r="HQ93" s="0"/>
       <c r="HR93" s="0"/>
       <c r="HS93" s="0"/>
       <c r="HT93" s="0"/>
       <c r="HU93" s="0"/>
       <c r="HV93" s="0"/>
       <c r="HW93" s="0"/>
+      <c r="HX93" s="0"/>
+      <c r="HY93" s="0"/>
+      <c r="HZ93" s="0"/>
+      <c r="IA93" s="0"/>
+      <c r="IB93" s="0"/>
+      <c r="IC93" s="0"/>
+      <c r="ID93" s="0"/>
+      <c r="IE93" s="0"/>
+      <c r="IF93" s="0"/>
+      <c r="IG93" s="0"/>
+      <c r="IH93" s="0"/>
+      <c r="II93" s="0"/>
+      <c r="IJ93" s="0"/>
+      <c r="IK93" s="0"/>
+      <c r="IL93" s="0"/>
+      <c r="IM93" s="0"/>
+      <c r="IN93" s="0"/>
+      <c r="IO93" s="0"/>
+      <c r="IP93" s="0"/>
+      <c r="IQ93" s="0"/>
+      <c r="IR93" s="0"/>
+      <c r="IS93" s="0"/>
+      <c r="IT93" s="0"/>
+      <c r="IU93" s="0"/>
+      <c r="IV93" s="0"/>
+      <c r="IW93" s="0"/>
+      <c r="IX93" s="0"/>
+      <c r="IY93" s="0"/>
+      <c r="IZ93" s="0"/>
+      <c r="JA93" s="0"/>
+      <c r="JB93" s="0"/>
+      <c r="JC93" s="0"/>
+      <c r="JD93" s="0"/>
+      <c r="JE93" s="0"/>
+      <c r="JF93" s="0"/>
+      <c r="JG93" s="0"/>
+      <c r="JH93" s="0"/>
+      <c r="JI93" s="0"/>
+      <c r="JJ93" s="0"/>
+      <c r="JK93" s="0"/>
+      <c r="JL93" s="0"/>
+      <c r="JM93" s="0"/>
+      <c r="JN93" s="0"/>
+      <c r="JO93" s="0"/>
+      <c r="JP93" s="0"/>
+      <c r="JQ93" s="0"/>
+      <c r="JR93" s="0"/>
+      <c r="JS93" s="0"/>
+      <c r="JT93" s="0"/>
+      <c r="JU93" s="0"/>
+      <c r="JV93" s="0"/>
+      <c r="JW93" s="0"/>
+      <c r="JX93" s="0"/>
+      <c r="JY93" s="0"/>
+      <c r="JZ93" s="0"/>
+      <c r="KA93" s="0"/>
+      <c r="KB93" s="0"/>
+      <c r="KC93" s="0"/>
+      <c r="KD93" s="0"/>
+      <c r="KE93" s="0"/>
+      <c r="KF93" s="0"/>
+      <c r="KG93" s="0"/>
+      <c r="KH93" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0"/>
       <c r="D94" s="0"/>
       <c r="E94" s="0"/>
       <c r="F94" s="0"/>
       <c r="G94" s="0"/>
       <c r="H94" s="0"/>
       <c r="I94" s="0"/>
       <c r="J94" s="0"/>
       <c r="K94" s="0"/>
       <c r="L94" s="0"/>
       <c r="M94" s="0"/>
       <c r="N94" s="0"/>
       <c r="O94" s="0"/>
       <c r="P94" s="0"/>
       <c r="Q94" s="0"/>
       <c r="R94" s="0"/>
       <c r="S94" s="0"/>
       <c r="T94" s="0"/>
       <c r="U94" s="0"/>
       <c r="V94" s="0"/>
       <c r="W94" s="0"/>
@@ -24758,50 +31373,113 @@
       <c r="GY94" s="0"/>
       <c r="GZ94" s="0"/>
       <c r="HA94" s="0"/>
       <c r="HB94" s="0"/>
       <c r="HC94" s="0"/>
       <c r="HD94" s="0"/>
       <c r="HE94" s="0"/>
       <c r="HF94" s="0"/>
       <c r="HG94" s="0"/>
       <c r="HH94" s="0"/>
       <c r="HI94" s="0"/>
       <c r="HJ94" s="0"/>
       <c r="HK94" s="0"/>
       <c r="HL94" s="0"/>
       <c r="HM94" s="0"/>
       <c r="HN94" s="0"/>
       <c r="HO94" s="0"/>
       <c r="HP94" s="0"/>
       <c r="HQ94" s="0"/>
       <c r="HR94" s="0"/>
       <c r="HS94" s="0"/>
       <c r="HT94" s="0"/>
       <c r="HU94" s="0"/>
       <c r="HV94" s="0"/>
       <c r="HW94" s="0"/>
+      <c r="HX94" s="0"/>
+      <c r="HY94" s="0"/>
+      <c r="HZ94" s="0"/>
+      <c r="IA94" s="0"/>
+      <c r="IB94" s="0"/>
+      <c r="IC94" s="0"/>
+      <c r="ID94" s="0"/>
+      <c r="IE94" s="0"/>
+      <c r="IF94" s="0"/>
+      <c r="IG94" s="0"/>
+      <c r="IH94" s="0"/>
+      <c r="II94" s="0"/>
+      <c r="IJ94" s="0"/>
+      <c r="IK94" s="0"/>
+      <c r="IL94" s="0"/>
+      <c r="IM94" s="0"/>
+      <c r="IN94" s="0"/>
+      <c r="IO94" s="0"/>
+      <c r="IP94" s="0"/>
+      <c r="IQ94" s="0"/>
+      <c r="IR94" s="0"/>
+      <c r="IS94" s="0"/>
+      <c r="IT94" s="0"/>
+      <c r="IU94" s="0"/>
+      <c r="IV94" s="0"/>
+      <c r="IW94" s="0"/>
+      <c r="IX94" s="0"/>
+      <c r="IY94" s="0"/>
+      <c r="IZ94" s="0"/>
+      <c r="JA94" s="0"/>
+      <c r="JB94" s="0"/>
+      <c r="JC94" s="0"/>
+      <c r="JD94" s="0"/>
+      <c r="JE94" s="0"/>
+      <c r="JF94" s="0"/>
+      <c r="JG94" s="0"/>
+      <c r="JH94" s="0"/>
+      <c r="JI94" s="0"/>
+      <c r="JJ94" s="0"/>
+      <c r="JK94" s="0"/>
+      <c r="JL94" s="0"/>
+      <c r="JM94" s="0"/>
+      <c r="JN94" s="0"/>
+      <c r="JO94" s="0"/>
+      <c r="JP94" s="0"/>
+      <c r="JQ94" s="0"/>
+      <c r="JR94" s="0"/>
+      <c r="JS94" s="0"/>
+      <c r="JT94" s="0"/>
+      <c r="JU94" s="0"/>
+      <c r="JV94" s="0"/>
+      <c r="JW94" s="0"/>
+      <c r="JX94" s="0"/>
+      <c r="JY94" s="0"/>
+      <c r="JZ94" s="0"/>
+      <c r="KA94" s="0"/>
+      <c r="KB94" s="0"/>
+      <c r="KC94" s="0"/>
+      <c r="KD94" s="0"/>
+      <c r="KE94" s="0"/>
+      <c r="KF94" s="0"/>
+      <c r="KG94" s="0"/>
+      <c r="KH94" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0"/>
       <c r="D95" s="0"/>
       <c r="E95" s="0"/>
       <c r="F95" s="0"/>
       <c r="G95" s="0"/>
       <c r="H95" s="0"/>
       <c r="I95" s="0"/>
       <c r="J95" s="0"/>
       <c r="K95" s="0"/>
       <c r="L95" s="0"/>
       <c r="M95" s="0"/>
       <c r="N95" s="0"/>
       <c r="O95" s="0"/>
       <c r="P95" s="0"/>
       <c r="Q95" s="0"/>
       <c r="R95" s="0"/>
       <c r="S95" s="0"/>
       <c r="T95" s="0"/>
       <c r="U95" s="0"/>
       <c r="V95" s="0"/>
       <c r="W95" s="0"/>
@@ -24991,50 +31669,113 @@
       <c r="GY95" s="0"/>
       <c r="GZ95" s="0"/>
       <c r="HA95" s="0"/>
       <c r="HB95" s="0"/>
       <c r="HC95" s="0"/>
       <c r="HD95" s="0"/>
       <c r="HE95" s="0"/>
       <c r="HF95" s="0"/>
       <c r="HG95" s="0"/>
       <c r="HH95" s="0"/>
       <c r="HI95" s="0"/>
       <c r="HJ95" s="0"/>
       <c r="HK95" s="0"/>
       <c r="HL95" s="0"/>
       <c r="HM95" s="0"/>
       <c r="HN95" s="0"/>
       <c r="HO95" s="0"/>
       <c r="HP95" s="0"/>
       <c r="HQ95" s="0"/>
       <c r="HR95" s="0"/>
       <c r="HS95" s="0"/>
       <c r="HT95" s="0"/>
       <c r="HU95" s="0"/>
       <c r="HV95" s="0"/>
       <c r="HW95" s="0"/>
+      <c r="HX95" s="0"/>
+      <c r="HY95" s="0"/>
+      <c r="HZ95" s="0"/>
+      <c r="IA95" s="0"/>
+      <c r="IB95" s="0"/>
+      <c r="IC95" s="0"/>
+      <c r="ID95" s="0"/>
+      <c r="IE95" s="0"/>
+      <c r="IF95" s="0"/>
+      <c r="IG95" s="0"/>
+      <c r="IH95" s="0"/>
+      <c r="II95" s="0"/>
+      <c r="IJ95" s="0"/>
+      <c r="IK95" s="0"/>
+      <c r="IL95" s="0"/>
+      <c r="IM95" s="0"/>
+      <c r="IN95" s="0"/>
+      <c r="IO95" s="0"/>
+      <c r="IP95" s="0"/>
+      <c r="IQ95" s="0"/>
+      <c r="IR95" s="0"/>
+      <c r="IS95" s="0"/>
+      <c r="IT95" s="0"/>
+      <c r="IU95" s="0"/>
+      <c r="IV95" s="0"/>
+      <c r="IW95" s="0"/>
+      <c r="IX95" s="0"/>
+      <c r="IY95" s="0"/>
+      <c r="IZ95" s="0"/>
+      <c r="JA95" s="0"/>
+      <c r="JB95" s="0"/>
+      <c r="JC95" s="0"/>
+      <c r="JD95" s="0"/>
+      <c r="JE95" s="0"/>
+      <c r="JF95" s="0"/>
+      <c r="JG95" s="0"/>
+      <c r="JH95" s="0"/>
+      <c r="JI95" s="0"/>
+      <c r="JJ95" s="0"/>
+      <c r="JK95" s="0"/>
+      <c r="JL95" s="0"/>
+      <c r="JM95" s="0"/>
+      <c r="JN95" s="0"/>
+      <c r="JO95" s="0"/>
+      <c r="JP95" s="0"/>
+      <c r="JQ95" s="0"/>
+      <c r="JR95" s="0"/>
+      <c r="JS95" s="0"/>
+      <c r="JT95" s="0"/>
+      <c r="JU95" s="0"/>
+      <c r="JV95" s="0"/>
+      <c r="JW95" s="0"/>
+      <c r="JX95" s="0"/>
+      <c r="JY95" s="0"/>
+      <c r="JZ95" s="0"/>
+      <c r="KA95" s="0"/>
+      <c r="KB95" s="0"/>
+      <c r="KC95" s="0"/>
+      <c r="KD95" s="0"/>
+      <c r="KE95" s="0"/>
+      <c r="KF95" s="0"/>
+      <c r="KG95" s="0"/>
+      <c r="KH95" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0"/>
       <c r="D96" s="0"/>
       <c r="E96" s="0"/>
       <c r="F96" s="0"/>
       <c r="G96" s="0"/>
       <c r="H96" s="0"/>
       <c r="I96" s="0"/>
       <c r="J96" s="0"/>
       <c r="K96" s="0"/>
       <c r="L96" s="0"/>
       <c r="M96" s="0"/>
       <c r="N96" s="0"/>
       <c r="O96" s="0"/>
       <c r="P96" s="0"/>
       <c r="Q96" s="0"/>
       <c r="R96" s="0"/>
       <c r="S96" s="0"/>
       <c r="T96" s="0"/>
       <c r="U96" s="0"/>
       <c r="V96" s="0"/>
       <c r="W96" s="0"/>
@@ -25224,50 +31965,113 @@
       <c r="GY96" s="0"/>
       <c r="GZ96" s="0"/>
       <c r="HA96" s="0"/>
       <c r="HB96" s="0"/>
       <c r="HC96" s="0"/>
       <c r="HD96" s="0"/>
       <c r="HE96" s="0"/>
       <c r="HF96" s="0"/>
       <c r="HG96" s="0"/>
       <c r="HH96" s="0"/>
       <c r="HI96" s="0"/>
       <c r="HJ96" s="0"/>
       <c r="HK96" s="0"/>
       <c r="HL96" s="0"/>
       <c r="HM96" s="0"/>
       <c r="HN96" s="0"/>
       <c r="HO96" s="0"/>
       <c r="HP96" s="0"/>
       <c r="HQ96" s="0"/>
       <c r="HR96" s="0"/>
       <c r="HS96" s="0"/>
       <c r="HT96" s="0"/>
       <c r="HU96" s="0"/>
       <c r="HV96" s="0"/>
       <c r="HW96" s="0"/>
+      <c r="HX96" s="0"/>
+      <c r="HY96" s="0"/>
+      <c r="HZ96" s="0"/>
+      <c r="IA96" s="0"/>
+      <c r="IB96" s="0"/>
+      <c r="IC96" s="0"/>
+      <c r="ID96" s="0"/>
+      <c r="IE96" s="0"/>
+      <c r="IF96" s="0"/>
+      <c r="IG96" s="0"/>
+      <c r="IH96" s="0"/>
+      <c r="II96" s="0"/>
+      <c r="IJ96" s="0"/>
+      <c r="IK96" s="0"/>
+      <c r="IL96" s="0"/>
+      <c r="IM96" s="0"/>
+      <c r="IN96" s="0"/>
+      <c r="IO96" s="0"/>
+      <c r="IP96" s="0"/>
+      <c r="IQ96" s="0"/>
+      <c r="IR96" s="0"/>
+      <c r="IS96" s="0"/>
+      <c r="IT96" s="0"/>
+      <c r="IU96" s="0"/>
+      <c r="IV96" s="0"/>
+      <c r="IW96" s="0"/>
+      <c r="IX96" s="0"/>
+      <c r="IY96" s="0"/>
+      <c r="IZ96" s="0"/>
+      <c r="JA96" s="0"/>
+      <c r="JB96" s="0"/>
+      <c r="JC96" s="0"/>
+      <c r="JD96" s="0"/>
+      <c r="JE96" s="0"/>
+      <c r="JF96" s="0"/>
+      <c r="JG96" s="0"/>
+      <c r="JH96" s="0"/>
+      <c r="JI96" s="0"/>
+      <c r="JJ96" s="0"/>
+      <c r="JK96" s="0"/>
+      <c r="JL96" s="0"/>
+      <c r="JM96" s="0"/>
+      <c r="JN96" s="0"/>
+      <c r="JO96" s="0"/>
+      <c r="JP96" s="0"/>
+      <c r="JQ96" s="0"/>
+      <c r="JR96" s="0"/>
+      <c r="JS96" s="0"/>
+      <c r="JT96" s="0"/>
+      <c r="JU96" s="0"/>
+      <c r="JV96" s="0"/>
+      <c r="JW96" s="0"/>
+      <c r="JX96" s="0"/>
+      <c r="JY96" s="0"/>
+      <c r="JZ96" s="0"/>
+      <c r="KA96" s="0"/>
+      <c r="KB96" s="0"/>
+      <c r="KC96" s="0"/>
+      <c r="KD96" s="0"/>
+      <c r="KE96" s="0"/>
+      <c r="KF96" s="0"/>
+      <c r="KG96" s="0"/>
+      <c r="KH96" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0"/>
       <c r="D97" s="0"/>
       <c r="E97" s="0"/>
       <c r="F97" s="0"/>
       <c r="G97" s="0"/>
       <c r="H97" s="0"/>
       <c r="I97" s="0"/>
       <c r="J97" s="0"/>
       <c r="K97" s="0"/>
       <c r="L97" s="0"/>
       <c r="M97" s="0"/>
       <c r="N97" s="0"/>
       <c r="O97" s="0"/>
       <c r="P97" s="0"/>
       <c r="Q97" s="0"/>
       <c r="R97" s="0"/>
       <c r="S97" s="0"/>
       <c r="T97" s="0"/>
       <c r="U97" s="0"/>
       <c r="V97" s="0"/>
       <c r="W97" s="0"/>
@@ -25457,50 +32261,113 @@
       <c r="GY97" s="0"/>
       <c r="GZ97" s="0"/>
       <c r="HA97" s="0"/>
       <c r="HB97" s="0"/>
       <c r="HC97" s="0"/>
       <c r="HD97" s="0"/>
       <c r="HE97" s="0"/>
       <c r="HF97" s="0"/>
       <c r="HG97" s="0"/>
       <c r="HH97" s="0"/>
       <c r="HI97" s="0"/>
       <c r="HJ97" s="0"/>
       <c r="HK97" s="0"/>
       <c r="HL97" s="0"/>
       <c r="HM97" s="0"/>
       <c r="HN97" s="0"/>
       <c r="HO97" s="0"/>
       <c r="HP97" s="0"/>
       <c r="HQ97" s="0"/>
       <c r="HR97" s="0"/>
       <c r="HS97" s="0"/>
       <c r="HT97" s="0"/>
       <c r="HU97" s="0"/>
       <c r="HV97" s="0"/>
       <c r="HW97" s="0"/>
+      <c r="HX97" s="0"/>
+      <c r="HY97" s="0"/>
+      <c r="HZ97" s="0"/>
+      <c r="IA97" s="0"/>
+      <c r="IB97" s="0"/>
+      <c r="IC97" s="0"/>
+      <c r="ID97" s="0"/>
+      <c r="IE97" s="0"/>
+      <c r="IF97" s="0"/>
+      <c r="IG97" s="0"/>
+      <c r="IH97" s="0"/>
+      <c r="II97" s="0"/>
+      <c r="IJ97" s="0"/>
+      <c r="IK97" s="0"/>
+      <c r="IL97" s="0"/>
+      <c r="IM97" s="0"/>
+      <c r="IN97" s="0"/>
+      <c r="IO97" s="0"/>
+      <c r="IP97" s="0"/>
+      <c r="IQ97" s="0"/>
+      <c r="IR97" s="0"/>
+      <c r="IS97" s="0"/>
+      <c r="IT97" s="0"/>
+      <c r="IU97" s="0"/>
+      <c r="IV97" s="0"/>
+      <c r="IW97" s="0"/>
+      <c r="IX97" s="0"/>
+      <c r="IY97" s="0"/>
+      <c r="IZ97" s="0"/>
+      <c r="JA97" s="0"/>
+      <c r="JB97" s="0"/>
+      <c r="JC97" s="0"/>
+      <c r="JD97" s="0"/>
+      <c r="JE97" s="0"/>
+      <c r="JF97" s="0"/>
+      <c r="JG97" s="0"/>
+      <c r="JH97" s="0"/>
+      <c r="JI97" s="0"/>
+      <c r="JJ97" s="0"/>
+      <c r="JK97" s="0"/>
+      <c r="JL97" s="0"/>
+      <c r="JM97" s="0"/>
+      <c r="JN97" s="0"/>
+      <c r="JO97" s="0"/>
+      <c r="JP97" s="0"/>
+      <c r="JQ97" s="0"/>
+      <c r="JR97" s="0"/>
+      <c r="JS97" s="0"/>
+      <c r="JT97" s="0"/>
+      <c r="JU97" s="0"/>
+      <c r="JV97" s="0"/>
+      <c r="JW97" s="0"/>
+      <c r="JX97" s="0"/>
+      <c r="JY97" s="0"/>
+      <c r="JZ97" s="0"/>
+      <c r="KA97" s="0"/>
+      <c r="KB97" s="0"/>
+      <c r="KC97" s="0"/>
+      <c r="KD97" s="0"/>
+      <c r="KE97" s="0"/>
+      <c r="KF97" s="0"/>
+      <c r="KG97" s="0"/>
+      <c r="KH97" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0"/>
       <c r="D98" s="0"/>
       <c r="E98" s="0"/>
       <c r="F98" s="0"/>
       <c r="G98" s="0"/>
       <c r="H98" s="0"/>
       <c r="I98" s="0"/>
       <c r="J98" s="0"/>
       <c r="K98" s="0"/>
       <c r="L98" s="0"/>
       <c r="M98" s="0"/>
       <c r="N98" s="0"/>
       <c r="O98" s="0"/>
       <c r="P98" s="0"/>
       <c r="Q98" s="0"/>
       <c r="R98" s="0"/>
       <c r="S98" s="0"/>
       <c r="T98" s="0"/>
       <c r="U98" s="0"/>
       <c r="V98" s="0"/>
       <c r="W98" s="0"/>
@@ -25690,50 +32557,113 @@
       <c r="GY98" s="0"/>
       <c r="GZ98" s="0"/>
       <c r="HA98" s="0"/>
       <c r="HB98" s="0"/>
       <c r="HC98" s="0"/>
       <c r="HD98" s="0"/>
       <c r="HE98" s="0"/>
       <c r="HF98" s="0"/>
       <c r="HG98" s="0"/>
       <c r="HH98" s="0"/>
       <c r="HI98" s="0"/>
       <c r="HJ98" s="0"/>
       <c r="HK98" s="0"/>
       <c r="HL98" s="0"/>
       <c r="HM98" s="0"/>
       <c r="HN98" s="0"/>
       <c r="HO98" s="0"/>
       <c r="HP98" s="0"/>
       <c r="HQ98" s="0"/>
       <c r="HR98" s="0"/>
       <c r="HS98" s="0"/>
       <c r="HT98" s="0"/>
       <c r="HU98" s="0"/>
       <c r="HV98" s="0"/>
       <c r="HW98" s="0"/>
+      <c r="HX98" s="0"/>
+      <c r="HY98" s="0"/>
+      <c r="HZ98" s="0"/>
+      <c r="IA98" s="0"/>
+      <c r="IB98" s="0"/>
+      <c r="IC98" s="0"/>
+      <c r="ID98" s="0"/>
+      <c r="IE98" s="0"/>
+      <c r="IF98" s="0"/>
+      <c r="IG98" s="0"/>
+      <c r="IH98" s="0"/>
+      <c r="II98" s="0"/>
+      <c r="IJ98" s="0"/>
+      <c r="IK98" s="0"/>
+      <c r="IL98" s="0"/>
+      <c r="IM98" s="0"/>
+      <c r="IN98" s="0"/>
+      <c r="IO98" s="0"/>
+      <c r="IP98" s="0"/>
+      <c r="IQ98" s="0"/>
+      <c r="IR98" s="0"/>
+      <c r="IS98" s="0"/>
+      <c r="IT98" s="0"/>
+      <c r="IU98" s="0"/>
+      <c r="IV98" s="0"/>
+      <c r="IW98" s="0"/>
+      <c r="IX98" s="0"/>
+      <c r="IY98" s="0"/>
+      <c r="IZ98" s="0"/>
+      <c r="JA98" s="0"/>
+      <c r="JB98" s="0"/>
+      <c r="JC98" s="0"/>
+      <c r="JD98" s="0"/>
+      <c r="JE98" s="0"/>
+      <c r="JF98" s="0"/>
+      <c r="JG98" s="0"/>
+      <c r="JH98" s="0"/>
+      <c r="JI98" s="0"/>
+      <c r="JJ98" s="0"/>
+      <c r="JK98" s="0"/>
+      <c r="JL98" s="0"/>
+      <c r="JM98" s="0"/>
+      <c r="JN98" s="0"/>
+      <c r="JO98" s="0"/>
+      <c r="JP98" s="0"/>
+      <c r="JQ98" s="0"/>
+      <c r="JR98" s="0"/>
+      <c r="JS98" s="0"/>
+      <c r="JT98" s="0"/>
+      <c r="JU98" s="0"/>
+      <c r="JV98" s="0"/>
+      <c r="JW98" s="0"/>
+      <c r="JX98" s="0"/>
+      <c r="JY98" s="0"/>
+      <c r="JZ98" s="0"/>
+      <c r="KA98" s="0"/>
+      <c r="KB98" s="0"/>
+      <c r="KC98" s="0"/>
+      <c r="KD98" s="0"/>
+      <c r="KE98" s="0"/>
+      <c r="KF98" s="0"/>
+      <c r="KG98" s="0"/>
+      <c r="KH98" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0"/>
       <c r="D99" s="0"/>
       <c r="E99" s="0"/>
       <c r="F99" s="0"/>
       <c r="G99" s="0"/>
       <c r="H99" s="0"/>
       <c r="I99" s="0"/>
       <c r="J99" s="0"/>
       <c r="K99" s="0"/>
       <c r="L99" s="0"/>
       <c r="M99" s="0"/>
       <c r="N99" s="0"/>
       <c r="O99" s="0"/>
       <c r="P99" s="0"/>
       <c r="Q99" s="0"/>
       <c r="R99" s="0"/>
       <c r="S99" s="0"/>
       <c r="T99" s="0"/>
       <c r="U99" s="0"/>
       <c r="V99" s="0"/>
       <c r="W99" s="0"/>
@@ -25923,50 +32853,113 @@
       <c r="GY99" s="0"/>
       <c r="GZ99" s="0"/>
       <c r="HA99" s="0"/>
       <c r="HB99" s="0"/>
       <c r="HC99" s="0"/>
       <c r="HD99" s="0"/>
       <c r="HE99" s="0"/>
       <c r="HF99" s="0"/>
       <c r="HG99" s="0"/>
       <c r="HH99" s="0"/>
       <c r="HI99" s="0"/>
       <c r="HJ99" s="0"/>
       <c r="HK99" s="0"/>
       <c r="HL99" s="0"/>
       <c r="HM99" s="0"/>
       <c r="HN99" s="0"/>
       <c r="HO99" s="0"/>
       <c r="HP99" s="0"/>
       <c r="HQ99" s="0"/>
       <c r="HR99" s="0"/>
       <c r="HS99" s="0"/>
       <c r="HT99" s="0"/>
       <c r="HU99" s="0"/>
       <c r="HV99" s="0"/>
       <c r="HW99" s="0"/>
+      <c r="HX99" s="0"/>
+      <c r="HY99" s="0"/>
+      <c r="HZ99" s="0"/>
+      <c r="IA99" s="0"/>
+      <c r="IB99" s="0"/>
+      <c r="IC99" s="0"/>
+      <c r="ID99" s="0"/>
+      <c r="IE99" s="0"/>
+      <c r="IF99" s="0"/>
+      <c r="IG99" s="0"/>
+      <c r="IH99" s="0"/>
+      <c r="II99" s="0"/>
+      <c r="IJ99" s="0"/>
+      <c r="IK99" s="0"/>
+      <c r="IL99" s="0"/>
+      <c r="IM99" s="0"/>
+      <c r="IN99" s="0"/>
+      <c r="IO99" s="0"/>
+      <c r="IP99" s="0"/>
+      <c r="IQ99" s="0"/>
+      <c r="IR99" s="0"/>
+      <c r="IS99" s="0"/>
+      <c r="IT99" s="0"/>
+      <c r="IU99" s="0"/>
+      <c r="IV99" s="0"/>
+      <c r="IW99" s="0"/>
+      <c r="IX99" s="0"/>
+      <c r="IY99" s="0"/>
+      <c r="IZ99" s="0"/>
+      <c r="JA99" s="0"/>
+      <c r="JB99" s="0"/>
+      <c r="JC99" s="0"/>
+      <c r="JD99" s="0"/>
+      <c r="JE99" s="0"/>
+      <c r="JF99" s="0"/>
+      <c r="JG99" s="0"/>
+      <c r="JH99" s="0"/>
+      <c r="JI99" s="0"/>
+      <c r="JJ99" s="0"/>
+      <c r="JK99" s="0"/>
+      <c r="JL99" s="0"/>
+      <c r="JM99" s="0"/>
+      <c r="JN99" s="0"/>
+      <c r="JO99" s="0"/>
+      <c r="JP99" s="0"/>
+      <c r="JQ99" s="0"/>
+      <c r="JR99" s="0"/>
+      <c r="JS99" s="0"/>
+      <c r="JT99" s="0"/>
+      <c r="JU99" s="0"/>
+      <c r="JV99" s="0"/>
+      <c r="JW99" s="0"/>
+      <c r="JX99" s="0"/>
+      <c r="JY99" s="0"/>
+      <c r="JZ99" s="0"/>
+      <c r="KA99" s="0"/>
+      <c r="KB99" s="0"/>
+      <c r="KC99" s="0"/>
+      <c r="KD99" s="0"/>
+      <c r="KE99" s="0"/>
+      <c r="KF99" s="0"/>
+      <c r="KG99" s="0"/>
+      <c r="KH99" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0"/>
       <c r="D100" s="0"/>
       <c r="E100" s="0"/>
       <c r="F100" s="0"/>
       <c r="G100" s="0"/>
       <c r="H100" s="0"/>
       <c r="I100" s="0"/>
       <c r="J100" s="0"/>
       <c r="K100" s="0"/>
       <c r="L100" s="0"/>
       <c r="M100" s="0"/>
       <c r="N100" s="0"/>
       <c r="O100" s="0"/>
       <c r="P100" s="0"/>
       <c r="Q100" s="0"/>
       <c r="R100" s="0"/>
       <c r="S100" s="0"/>
       <c r="T100" s="0"/>
       <c r="U100" s="0"/>
       <c r="V100" s="0"/>
       <c r="W100" s="0"/>
@@ -26156,50 +33149,113 @@
       <c r="GY100" s="0"/>
       <c r="GZ100" s="0"/>
       <c r="HA100" s="0"/>
       <c r="HB100" s="0"/>
       <c r="HC100" s="0"/>
       <c r="HD100" s="0"/>
       <c r="HE100" s="0"/>
       <c r="HF100" s="0"/>
       <c r="HG100" s="0"/>
       <c r="HH100" s="0"/>
       <c r="HI100" s="0"/>
       <c r="HJ100" s="0"/>
       <c r="HK100" s="0"/>
       <c r="HL100" s="0"/>
       <c r="HM100" s="0"/>
       <c r="HN100" s="0"/>
       <c r="HO100" s="0"/>
       <c r="HP100" s="0"/>
       <c r="HQ100" s="0"/>
       <c r="HR100" s="0"/>
       <c r="HS100" s="0"/>
       <c r="HT100" s="0"/>
       <c r="HU100" s="0"/>
       <c r="HV100" s="0"/>
       <c r="HW100" s="0"/>
+      <c r="HX100" s="0"/>
+      <c r="HY100" s="0"/>
+      <c r="HZ100" s="0"/>
+      <c r="IA100" s="0"/>
+      <c r="IB100" s="0"/>
+      <c r="IC100" s="0"/>
+      <c r="ID100" s="0"/>
+      <c r="IE100" s="0"/>
+      <c r="IF100" s="0"/>
+      <c r="IG100" s="0"/>
+      <c r="IH100" s="0"/>
+      <c r="II100" s="0"/>
+      <c r="IJ100" s="0"/>
+      <c r="IK100" s="0"/>
+      <c r="IL100" s="0"/>
+      <c r="IM100" s="0"/>
+      <c r="IN100" s="0"/>
+      <c r="IO100" s="0"/>
+      <c r="IP100" s="0"/>
+      <c r="IQ100" s="0"/>
+      <c r="IR100" s="0"/>
+      <c r="IS100" s="0"/>
+      <c r="IT100" s="0"/>
+      <c r="IU100" s="0"/>
+      <c r="IV100" s="0"/>
+      <c r="IW100" s="0"/>
+      <c r="IX100" s="0"/>
+      <c r="IY100" s="0"/>
+      <c r="IZ100" s="0"/>
+      <c r="JA100" s="0"/>
+      <c r="JB100" s="0"/>
+      <c r="JC100" s="0"/>
+      <c r="JD100" s="0"/>
+      <c r="JE100" s="0"/>
+      <c r="JF100" s="0"/>
+      <c r="JG100" s="0"/>
+      <c r="JH100" s="0"/>
+      <c r="JI100" s="0"/>
+      <c r="JJ100" s="0"/>
+      <c r="JK100" s="0"/>
+      <c r="JL100" s="0"/>
+      <c r="JM100" s="0"/>
+      <c r="JN100" s="0"/>
+      <c r="JO100" s="0"/>
+      <c r="JP100" s="0"/>
+      <c r="JQ100" s="0"/>
+      <c r="JR100" s="0"/>
+      <c r="JS100" s="0"/>
+      <c r="JT100" s="0"/>
+      <c r="JU100" s="0"/>
+      <c r="JV100" s="0"/>
+      <c r="JW100" s="0"/>
+      <c r="JX100" s="0"/>
+      <c r="JY100" s="0"/>
+      <c r="JZ100" s="0"/>
+      <c r="KA100" s="0"/>
+      <c r="KB100" s="0"/>
+      <c r="KC100" s="0"/>
+      <c r="KD100" s="0"/>
+      <c r="KE100" s="0"/>
+      <c r="KF100" s="0"/>
+      <c r="KG100" s="0"/>
+      <c r="KH100" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>