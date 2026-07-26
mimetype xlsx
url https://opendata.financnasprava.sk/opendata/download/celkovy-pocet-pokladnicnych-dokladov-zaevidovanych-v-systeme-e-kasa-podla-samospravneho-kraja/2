--- v0 (2026-05-02)
+++ v1 (2026-07-26)
@@ -1,67 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\00021346\Documents\OpenData\open03_26\suboryOD_0326\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\00021346\Documents\OpenData\open06_26\suboryOD_0626\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6B7BCDFC-9CCA-4172-8AE7-141AFFADD941}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{02F8FD10-0B96-4727-AD7B-EE6F84699426}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Kraje a okresy" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="242" uniqueCount="154">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>2020-01</t>
   </si>
   <si>
     <t>2020-02</t>
   </si>
   <si>
     <t>2020-03</t>
   </si>
   <si>
     <t>2020-04</t>
   </si>
   <si>
     <t>2020-05</t>
   </si>
   <si>
     <t>2020-06</t>
   </si>
   <si>
     <t>2020-07</t>
   </si>
   <si>
@@ -470,50 +471,59 @@
     <t>2025-07</t>
   </si>
   <si>
     <t>2025-08</t>
   </si>
   <si>
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
+  </si>
+  <si>
+    <t>2026-04</t>
+  </si>
+  <si>
+    <t>2026-05</t>
+  </si>
+  <si>
+    <t>2026-06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -999,65 +1009,68 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
@@ -1395,102 +1408,102 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BV154"/>
+  <dimension ref="A1:BV160"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="10" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="10.5703125" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="14" max="18" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="25" max="28" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="34" max="39" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="41" max="53" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="54" max="55" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="56" max="57" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="58" max="59" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="60" max="63" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="65" max="71" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="72" max="72" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="73" max="73" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="12.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A1" s="57" t="s">
+      <c r="A1" s="60" t="s">
         <v>113</v>
       </c>
-      <c r="B1" s="58"/>
-[...7 lines deleted...]
-      <c r="J1" s="58"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>23</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>25</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>26</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>28</v>
@@ -1560,57 +1573,57 @@
       <c r="H4" s="9">
         <v>15127417</v>
       </c>
       <c r="I4" s="9">
         <v>16064950</v>
       </c>
       <c r="J4" s="9">
         <v>19299750</v>
       </c>
       <c r="K4" s="2"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="9">
         <v>19895080</v>
       </c>
       <c r="C5" s="9">
         <v>13234685</v>
       </c>
       <c r="D5" s="9">
         <v>15787953</v>
       </c>
       <c r="E5" s="9">
-        <v>44010</v>
+        <v>44008</v>
       </c>
       <c r="F5" s="9">
         <v>14345574</v>
       </c>
       <c r="G5" s="9">
-        <v>15476371</v>
+        <v>15476373</v>
       </c>
       <c r="H5" s="9">
         <v>12650206</v>
       </c>
       <c r="I5" s="9">
         <v>13295498</v>
       </c>
       <c r="J5" s="9">
         <v>14957991</v>
       </c>
       <c r="K5" s="2"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="9">
         <v>14016538</v>
       </c>
       <c r="C6" s="9">
         <v>10771998</v>
       </c>
       <c r="D6" s="9">
         <v>12740720</v>
       </c>
@@ -1659,57 +1672,57 @@
       <c r="H7" s="9">
         <v>12685067</v>
       </c>
       <c r="I7" s="9">
         <v>13398596</v>
       </c>
       <c r="J7" s="9">
         <v>14761467</v>
       </c>
       <c r="K7" s="2"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="9">
         <v>25381357</v>
       </c>
       <c r="C8" s="9">
         <v>16053088</v>
       </c>
       <c r="D8" s="9">
         <v>19411331</v>
       </c>
       <c r="E8" s="9">
-        <v>86857</v>
+        <v>86856</v>
       </c>
       <c r="F8" s="9">
         <v>17091444</v>
       </c>
       <c r="G8" s="9">
-        <v>18898156</v>
+        <v>18898157</v>
       </c>
       <c r="H8" s="9">
         <v>15079689</v>
       </c>
       <c r="I8" s="9">
         <v>15890834</v>
       </c>
       <c r="J8" s="9">
         <v>18375120</v>
       </c>
       <c r="K8" s="2"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="9">
         <v>27814636</v>
       </c>
       <c r="C9" s="9">
         <v>18008231</v>
       </c>
       <c r="D9" s="9">
         <v>21286902</v>
       </c>
@@ -1857,57 +1870,57 @@
       <c r="H13" s="9">
         <v>12763187</v>
       </c>
       <c r="I13" s="9">
         <v>13612269</v>
       </c>
       <c r="J13" s="9">
         <v>15022108</v>
       </c>
       <c r="K13" s="2"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="9">
         <v>22021687</v>
       </c>
       <c r="C14" s="9">
         <v>13892460</v>
       </c>
       <c r="D14" s="9">
         <v>16979212</v>
       </c>
       <c r="E14" s="9">
-        <v>86898</v>
+        <v>86764</v>
       </c>
       <c r="F14" s="9">
         <v>14889414</v>
       </c>
       <c r="G14" s="9">
-        <v>16653176</v>
+        <v>16653310</v>
       </c>
       <c r="H14" s="9">
         <v>13413329</v>
       </c>
       <c r="I14" s="9">
         <v>13975103</v>
       </c>
       <c r="J14" s="9">
         <v>15994056</v>
       </c>
       <c r="K14" s="2"/>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="9">
         <v>15327715</v>
       </c>
       <c r="C15" s="9">
         <v>10078030</v>
       </c>
       <c r="D15" s="9">
         <v>12271457</v>
       </c>
@@ -1956,57 +1969,57 @@
       <c r="H16" s="9">
         <v>10180255</v>
       </c>
       <c r="I16" s="9">
         <v>10474526</v>
       </c>
       <c r="J16" s="9">
         <v>11883903</v>
       </c>
       <c r="K16" s="2"/>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="9">
         <v>19518582</v>
       </c>
       <c r="C17" s="9">
         <v>12631199</v>
       </c>
       <c r="D17" s="9">
         <v>15185264</v>
       </c>
       <c r="E17" s="9">
-        <v>53589</v>
+        <v>53588</v>
       </c>
       <c r="F17" s="9">
         <v>13713274</v>
       </c>
       <c r="G17" s="9">
-        <v>14847917</v>
+        <v>14847918</v>
       </c>
       <c r="H17" s="9">
         <v>12136023</v>
       </c>
       <c r="I17" s="9">
         <v>12711788</v>
       </c>
       <c r="J17" s="9">
         <v>13891820</v>
       </c>
       <c r="K17" s="2"/>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B18" s="9">
         <v>20307654</v>
       </c>
       <c r="C18" s="9">
         <v>12906397</v>
       </c>
       <c r="D18" s="9">
         <v>15553926</v>
       </c>
@@ -2022,702 +2035,702 @@
       <c r="H18" s="9">
         <v>12498381</v>
       </c>
       <c r="I18" s="9">
         <v>13150330</v>
       </c>
       <c r="J18" s="9">
         <v>14325970</v>
       </c>
       <c r="K18" s="2"/>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="9">
         <v>24630960</v>
       </c>
       <c r="C19" s="9">
         <v>15324434</v>
       </c>
       <c r="D19" s="9">
         <v>18921883</v>
       </c>
       <c r="E19" s="9">
-        <v>88400</v>
+        <v>88396</v>
       </c>
       <c r="F19" s="9">
         <v>16317773</v>
       </c>
       <c r="G19" s="9">
-        <v>18395300</v>
+        <v>18395304</v>
       </c>
       <c r="H19" s="9">
         <v>14472575</v>
       </c>
       <c r="I19" s="9">
         <v>15341047</v>
       </c>
       <c r="J19" s="9">
         <v>17230021</v>
       </c>
       <c r="K19" s="2"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="9">
         <v>27727830</v>
       </c>
       <c r="C20" s="9">
         <v>17025911</v>
       </c>
       <c r="D20" s="9">
         <v>20621269</v>
       </c>
       <c r="E20" s="9">
-        <v>119734</v>
+        <v>119683</v>
       </c>
       <c r="F20" s="9">
         <v>18030102</v>
       </c>
       <c r="G20" s="9">
-        <v>20303541</v>
+        <v>20303592</v>
       </c>
       <c r="H20" s="9">
         <v>15916057</v>
       </c>
       <c r="I20" s="9">
         <v>16970912</v>
       </c>
       <c r="J20" s="9">
         <v>19286517</v>
       </c>
       <c r="K20" s="2"/>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="9">
         <v>27309336</v>
       </c>
       <c r="C21" s="9">
         <v>17374876</v>
       </c>
       <c r="D21" s="9">
         <v>20476609</v>
       </c>
       <c r="E21" s="9">
-        <v>122575</v>
+        <v>122529</v>
       </c>
       <c r="F21" s="9">
         <v>18129371</v>
       </c>
       <c r="G21" s="9">
-        <v>20883653</v>
+        <v>20883699</v>
       </c>
       <c r="H21" s="9">
         <v>15943469</v>
       </c>
       <c r="I21" s="9">
         <v>16995569</v>
       </c>
       <c r="J21" s="9">
         <v>20222953</v>
       </c>
       <c r="K21" s="2"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="9">
         <v>26732906</v>
       </c>
       <c r="C22" s="9">
         <v>17415281</v>
       </c>
       <c r="D22" s="9">
         <v>20459236</v>
       </c>
       <c r="E22" s="9">
-        <v>110734</v>
+        <v>110638</v>
       </c>
       <c r="F22" s="9">
         <v>17823276</v>
       </c>
       <c r="G22" s="9">
-        <v>21036849</v>
+        <v>21036945</v>
       </c>
       <c r="H22" s="9">
         <v>15709725</v>
       </c>
       <c r="I22" s="9">
         <v>16722218</v>
       </c>
       <c r="J22" s="9">
         <v>20081828</v>
       </c>
       <c r="K22" s="2"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="9">
         <v>26376020</v>
       </c>
       <c r="C23" s="9">
         <v>16109046</v>
       </c>
       <c r="D23" s="9">
         <v>19308631</v>
       </c>
       <c r="E23" s="9">
-        <v>89994</v>
+        <v>89922</v>
       </c>
       <c r="F23" s="9">
         <v>16822886</v>
       </c>
       <c r="G23" s="9">
-        <v>19141206</v>
+        <v>19141278</v>
       </c>
       <c r="H23" s="9">
         <v>14869563</v>
       </c>
       <c r="I23" s="9">
         <v>15994213</v>
       </c>
       <c r="J23" s="9">
         <v>18284390</v>
       </c>
       <c r="K23" s="2"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B24" s="9">
         <v>27643515</v>
       </c>
       <c r="C24" s="9">
         <v>16318223</v>
       </c>
       <c r="D24" s="9">
         <v>19789885</v>
       </c>
       <c r="E24" s="9">
-        <v>83883</v>
+        <v>83768</v>
       </c>
       <c r="F24" s="9">
         <v>17283606</v>
       </c>
       <c r="G24" s="9">
-        <v>19252910</v>
+        <v>19253025</v>
       </c>
       <c r="H24" s="9">
         <v>15354804</v>
       </c>
       <c r="I24" s="9">
         <v>16393796</v>
       </c>
       <c r="J24" s="9">
         <v>18297797</v>
       </c>
     </row>
     <row r="25" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
         <v>97</v>
       </c>
       <c r="B25" s="9">
         <v>24148757</v>
       </c>
       <c r="C25" s="9">
         <v>13839795</v>
       </c>
       <c r="D25" s="9">
         <v>17071908</v>
       </c>
       <c r="E25" s="9">
-        <v>13806</v>
+        <v>13633</v>
       </c>
       <c r="F25" s="9">
-        <v>15112235</v>
+        <v>15112250</v>
       </c>
       <c r="G25" s="9">
-        <v>16454980</v>
+        <v>16455138</v>
       </c>
       <c r="H25" s="9">
         <v>13456856</v>
       </c>
       <c r="I25" s="9">
         <v>14350212</v>
       </c>
       <c r="J25" s="9">
         <v>15885479</v>
       </c>
     </row>
     <row r="26" spans="1:11" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B26" s="9">
         <v>22204197</v>
       </c>
       <c r="C26" s="9">
         <v>14039014</v>
       </c>
       <c r="D26" s="9">
         <v>17109423</v>
       </c>
       <c r="E26" s="9">
-        <v>11808</v>
+        <v>11566</v>
       </c>
       <c r="F26" s="9">
         <v>14744834</v>
       </c>
       <c r="G26" s="9">
-        <v>16944957</v>
+        <v>16945199</v>
       </c>
       <c r="H26" s="9">
         <v>13361318</v>
       </c>
       <c r="I26" s="9">
         <v>13865853</v>
       </c>
       <c r="J26" s="9">
         <v>16033400</v>
       </c>
     </row>
     <row r="27" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B27" s="9">
         <v>21430415</v>
       </c>
       <c r="C27" s="9">
         <v>13048588</v>
       </c>
       <c r="D27" s="9">
         <v>15763842</v>
       </c>
       <c r="E27" s="9">
-        <v>11936</v>
+        <v>11932</v>
       </c>
       <c r="F27" s="9">
         <v>13589365</v>
       </c>
       <c r="G27" s="9">
-        <v>15532956</v>
+        <v>15532960</v>
       </c>
       <c r="H27" s="9">
         <v>12060173</v>
       </c>
       <c r="I27" s="9">
         <v>12744168</v>
       </c>
       <c r="J27" s="9">
         <v>14915257</v>
       </c>
     </row>
     <row r="28" spans="1:11" s="6" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B28" s="9">
         <v>22214056</v>
       </c>
       <c r="C28" s="9">
         <v>13299333</v>
       </c>
       <c r="D28" s="9">
         <v>15972250</v>
       </c>
       <c r="E28" s="9">
-        <v>12535</v>
+        <v>12532</v>
       </c>
       <c r="F28" s="9">
         <v>13991617</v>
       </c>
       <c r="G28" s="9">
-        <v>15692242</v>
+        <v>15692245</v>
       </c>
       <c r="H28" s="9">
         <v>12332252</v>
       </c>
       <c r="I28" s="9">
         <v>13186918</v>
       </c>
       <c r="J28" s="9">
         <v>15319109</v>
       </c>
     </row>
     <row r="29" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B29" s="9">
         <v>26971255</v>
       </c>
       <c r="C29" s="9">
         <v>15834023</v>
       </c>
       <c r="D29" s="9">
         <v>19489529</v>
       </c>
       <c r="E29" s="9">
-        <v>14977</v>
+        <v>14968</v>
       </c>
       <c r="F29" s="9">
         <v>16745187</v>
       </c>
       <c r="G29" s="9">
-        <v>18935018</v>
+        <v>18935027</v>
       </c>
       <c r="H29" s="9">
         <v>14904181</v>
       </c>
       <c r="I29" s="9">
         <v>15899058</v>
       </c>
       <c r="J29" s="9">
         <v>18359441</v>
       </c>
     </row>
     <row r="30" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B30" s="9">
         <v>26159491</v>
       </c>
       <c r="C30" s="9">
         <v>15118816</v>
       </c>
       <c r="D30" s="9">
         <v>18694471</v>
       </c>
       <c r="E30" s="9">
-        <v>21694</v>
+        <v>21593</v>
       </c>
       <c r="F30" s="9">
         <v>16216827</v>
       </c>
       <c r="G30" s="9">
-        <v>18058397</v>
+        <v>18058498</v>
       </c>
       <c r="H30" s="9">
         <v>14316258</v>
       </c>
       <c r="I30" s="9">
         <v>15353700</v>
       </c>
       <c r="J30" s="9">
         <v>17189795</v>
       </c>
     </row>
     <row r="31" spans="1:11" s="10" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B31" s="9">
         <v>29904670</v>
       </c>
       <c r="C31" s="9">
         <v>17205718</v>
       </c>
       <c r="D31" s="9">
         <v>21323281</v>
       </c>
       <c r="E31" s="9">
-        <v>28465</v>
+        <v>28393</v>
       </c>
       <c r="F31" s="9">
         <v>18260625</v>
       </c>
       <c r="G31" s="9">
-        <v>20512746</v>
+        <v>20512818</v>
       </c>
       <c r="H31" s="9">
         <v>16069089</v>
       </c>
       <c r="I31" s="9">
         <v>17352731</v>
       </c>
       <c r="J31" s="9">
         <v>19654550</v>
       </c>
     </row>
     <row r="32" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B32" s="9">
         <v>30443977</v>
       </c>
       <c r="C32" s="9">
         <v>17714491</v>
       </c>
       <c r="D32" s="9">
         <v>21798331</v>
       </c>
       <c r="E32" s="9">
-        <v>27401</v>
+        <v>27394</v>
       </c>
       <c r="F32" s="9">
         <v>18544707</v>
       </c>
       <c r="G32" s="9">
-        <v>21256745</v>
+        <v>21256752</v>
       </c>
       <c r="H32" s="9">
         <v>16306661</v>
       </c>
       <c r="I32" s="9">
         <v>17577552</v>
       </c>
       <c r="J32" s="9">
         <v>20289562</v>
       </c>
     </row>
     <row r="33" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B33" s="9">
         <v>28654582</v>
       </c>
       <c r="C33" s="9">
         <v>17412786</v>
       </c>
       <c r="D33" s="9">
         <v>20859028</v>
       </c>
       <c r="E33" s="9">
-        <v>36534</v>
+        <v>36427</v>
       </c>
       <c r="F33" s="9">
         <v>18269531</v>
       </c>
       <c r="G33" s="9">
-        <v>20960134</v>
+        <v>20960241</v>
       </c>
       <c r="H33" s="9">
         <v>15929323</v>
       </c>
       <c r="I33" s="9">
         <v>17221141</v>
       </c>
       <c r="J33" s="9">
         <v>20128051</v>
       </c>
     </row>
     <row r="34" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B34" s="9">
         <v>29241172</v>
       </c>
       <c r="C34" s="9">
         <v>17793234</v>
       </c>
       <c r="D34" s="9">
         <v>21391719</v>
       </c>
       <c r="E34" s="9">
-        <v>49187</v>
+        <v>49119</v>
       </c>
       <c r="F34" s="9">
         <v>18562036</v>
       </c>
       <c r="G34" s="9">
-        <v>21835320</v>
+        <v>21835388</v>
       </c>
       <c r="H34" s="9">
         <v>16321615</v>
       </c>
       <c r="I34" s="9">
         <v>17510270</v>
       </c>
       <c r="J34" s="9">
         <v>20855877</v>
       </c>
     </row>
     <row r="35" spans="1:10" s="14" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B35" s="9">
         <v>28346708</v>
       </c>
       <c r="C35" s="9">
         <v>16154963</v>
       </c>
       <c r="D35" s="9">
         <v>19806725</v>
       </c>
       <c r="E35" s="9">
-        <v>25302</v>
+        <v>25225</v>
       </c>
       <c r="F35" s="9">
         <v>17283527</v>
       </c>
       <c r="G35" s="9">
-        <v>19358219</v>
+        <v>19358296</v>
       </c>
       <c r="H35" s="9">
         <v>14985812</v>
       </c>
       <c r="I35" s="9">
         <v>16336127</v>
       </c>
       <c r="J35" s="9">
         <v>18541456</v>
       </c>
     </row>
     <row r="36" spans="1:10" s="15" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B36" s="9">
         <v>29740690</v>
       </c>
       <c r="C36" s="9">
         <v>16751146</v>
       </c>
       <c r="D36" s="9">
         <v>20601042</v>
       </c>
       <c r="E36" s="9">
-        <v>23324</v>
+        <v>22924</v>
       </c>
       <c r="F36" s="9">
         <v>18019990</v>
       </c>
       <c r="G36" s="9">
-        <v>20047319</v>
+        <v>20047719</v>
       </c>
       <c r="H36" s="9">
         <v>15686207</v>
       </c>
       <c r="I36" s="9">
         <v>16985628</v>
       </c>
       <c r="J36" s="9">
         <v>19280036</v>
       </c>
     </row>
     <row r="37" spans="1:10" s="16" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B37" s="9">
         <v>28359762</v>
       </c>
       <c r="C37" s="9">
         <v>15693187</v>
       </c>
       <c r="D37" s="9">
         <v>19271982</v>
       </c>
       <c r="E37" s="9">
-        <v>15998</v>
+        <v>15922</v>
       </c>
       <c r="F37" s="9">
         <v>16806269</v>
       </c>
       <c r="G37" s="9">
-        <v>18602479</v>
+        <v>18602555</v>
       </c>
       <c r="H37" s="9">
         <v>14912136</v>
       </c>
       <c r="I37" s="9">
         <v>15899871</v>
       </c>
       <c r="J37" s="9">
         <v>18183273</v>
       </c>
     </row>
     <row r="38" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B38" s="9">
         <v>29358197</v>
       </c>
       <c r="C38" s="9">
         <v>16575602</v>
       </c>
       <c r="D38" s="9">
         <v>20255609</v>
       </c>
       <c r="E38" s="9">
-        <v>20865</v>
+        <v>20161</v>
       </c>
       <c r="F38" s="9">
         <v>17691937</v>
       </c>
       <c r="G38" s="9">
-        <v>19897043</v>
+        <v>19897747</v>
       </c>
       <c r="H38" s="9">
         <v>15695173</v>
       </c>
       <c r="I38" s="9">
         <v>16603598</v>
       </c>
       <c r="J38" s="9">
         <v>19323043</v>
       </c>
     </row>
     <row r="39" spans="1:10" s="18" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B39" s="9">
         <v>25830414</v>
       </c>
       <c r="C39" s="9">
         <v>14594315</v>
       </c>
       <c r="D39" s="9">
         <v>17789786</v>
       </c>
       <c r="E39" s="9">
-        <v>17868</v>
+        <v>17867</v>
       </c>
       <c r="F39" s="9">
         <v>15317675</v>
       </c>
       <c r="G39" s="9">
-        <v>17657213</v>
+        <v>17657214</v>
       </c>
       <c r="H39" s="9">
         <v>13545950</v>
       </c>
       <c r="I39" s="9">
         <v>14384139</v>
       </c>
       <c r="J39" s="9">
         <v>17337072</v>
       </c>
     </row>
     <row r="40" spans="1:10" s="19" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B40" s="9">
         <v>25475419</v>
       </c>
       <c r="C40" s="9">
         <v>14538569</v>
       </c>
       <c r="D40" s="9">
         <v>17786452</v>
       </c>
       <c r="E40" s="9">
@@ -2763,18311 +2776,19108 @@
       </c>
       <c r="H41" s="9">
         <v>15674749</v>
       </c>
       <c r="I41" s="9">
         <v>17068733</v>
       </c>
       <c r="J41" s="9">
         <v>19505479</v>
       </c>
     </row>
     <row r="42" spans="1:10" s="21" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B42" s="9">
         <v>27753690</v>
       </c>
       <c r="C42" s="9">
         <v>15473513</v>
       </c>
       <c r="D42" s="9">
         <v>19013428</v>
       </c>
       <c r="E42" s="9">
-        <v>43960</v>
+        <v>43596</v>
       </c>
       <c r="F42" s="9">
         <v>16754043</v>
       </c>
       <c r="G42" s="9">
-        <v>18235532</v>
+        <v>18235896</v>
       </c>
       <c r="H42" s="9">
         <v>14593160</v>
       </c>
       <c r="I42" s="9">
         <v>15701234</v>
       </c>
       <c r="J42" s="9">
         <v>17913771</v>
       </c>
     </row>
     <row r="43" spans="1:10" s="22" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B43" s="9">
         <v>30091609</v>
       </c>
       <c r="C43" s="9">
         <v>16784130</v>
       </c>
       <c r="D43" s="9">
-        <v>20965952</v>
+        <v>20965961</v>
       </c>
       <c r="E43" s="9">
-        <v>100966</v>
+        <v>100797</v>
       </c>
       <c r="F43" s="9">
         <v>18055812</v>
       </c>
       <c r="G43" s="9">
-        <v>20108028</v>
+        <v>20108188</v>
       </c>
       <c r="H43" s="9">
         <v>15819533</v>
       </c>
       <c r="I43" s="9">
         <v>17081794</v>
       </c>
       <c r="J43" s="9">
         <v>19531729</v>
       </c>
     </row>
     <row r="44" spans="1:10" s="23" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B44" s="9">
         <v>31902833</v>
       </c>
       <c r="C44" s="9">
         <v>17659844</v>
       </c>
       <c r="D44" s="9">
         <v>21741643</v>
       </c>
       <c r="E44" s="9">
-        <v>122718</v>
+        <v>122704</v>
       </c>
       <c r="F44" s="9">
-        <v>18996251</v>
+        <v>18996253</v>
       </c>
       <c r="G44" s="9">
-        <v>21049877</v>
+        <v>21049889</v>
       </c>
       <c r="H44" s="9">
         <v>16643410</v>
       </c>
       <c r="I44" s="9">
         <v>18008871</v>
       </c>
       <c r="J44" s="9">
         <v>20628570</v>
       </c>
     </row>
     <row r="45" spans="1:10" s="24" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B45" s="9">
         <v>30491919</v>
       </c>
       <c r="C45" s="9">
         <v>17429379</v>
       </c>
       <c r="D45" s="9">
         <v>21251116</v>
       </c>
       <c r="E45" s="9">
-        <v>39871</v>
+        <v>39621</v>
       </c>
       <c r="F45" s="9">
-        <v>18662077</v>
+        <v>18662078</v>
       </c>
       <c r="G45" s="9">
-        <v>21205213</v>
+        <v>21205462</v>
       </c>
       <c r="H45" s="9">
         <v>16213218</v>
       </c>
       <c r="I45" s="9">
         <v>17790530</v>
       </c>
       <c r="J45" s="9">
         <v>20713450</v>
       </c>
     </row>
     <row r="46" spans="1:10" s="25" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B46" s="9">
         <v>31151273</v>
       </c>
       <c r="C46" s="9">
         <v>18114729</v>
       </c>
       <c r="D46" s="9">
         <v>22050072</v>
       </c>
       <c r="E46" s="9">
-        <v>73935</v>
+        <v>73864</v>
       </c>
       <c r="F46" s="9">
         <v>18981527</v>
       </c>
       <c r="G46" s="9">
-        <v>22311931</v>
+        <v>22312002</v>
       </c>
       <c r="H46" s="9">
         <v>16548341</v>
       </c>
       <c r="I46" s="9">
         <v>18071725</v>
       </c>
       <c r="J46" s="9">
         <v>21413027</v>
       </c>
     </row>
     <row r="47" spans="1:10" s="26" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B47" s="9">
         <v>30515196</v>
       </c>
       <c r="C47" s="9">
         <v>16767833</v>
       </c>
       <c r="D47" s="9">
         <v>20837939</v>
       </c>
       <c r="E47" s="9">
-        <v>42534</v>
+        <v>42419</v>
       </c>
       <c r="F47" s="9">
         <v>17958237</v>
       </c>
       <c r="G47" s="9">
-        <v>20310962</v>
+        <v>20311077</v>
       </c>
       <c r="H47" s="9">
         <v>15620672</v>
       </c>
       <c r="I47" s="9">
         <v>17085126</v>
       </c>
       <c r="J47" s="9">
         <v>19522539</v>
       </c>
     </row>
     <row r="48" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B48" s="9">
         <v>31972256</v>
       </c>
       <c r="C48" s="9">
         <v>17274336</v>
       </c>
       <c r="D48" s="9">
         <v>21505124</v>
       </c>
       <c r="E48" s="9">
-        <v>33183</v>
+        <v>32649</v>
       </c>
       <c r="F48" s="9">
         <v>18659287</v>
       </c>
       <c r="G48" s="9">
-        <v>20630323</v>
+        <v>20630857</v>
       </c>
       <c r="H48" s="9">
         <v>16260791</v>
       </c>
       <c r="I48" s="9">
         <v>17684817</v>
       </c>
       <c r="J48" s="9">
         <v>19990702</v>
       </c>
     </row>
     <row r="49" spans="1:10" s="28" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B49" s="9">
         <v>29689329</v>
       </c>
       <c r="C49" s="9">
         <v>15951179</v>
       </c>
       <c r="D49" s="9">
         <v>19801137</v>
       </c>
       <c r="E49" s="9">
-        <v>23176</v>
+        <v>23085</v>
       </c>
       <c r="F49" s="9">
         <v>17158649</v>
       </c>
       <c r="G49" s="9">
-        <v>18866068</v>
+        <v>18866159</v>
       </c>
       <c r="H49" s="9">
         <v>15086034</v>
       </c>
       <c r="I49" s="9">
         <v>16283426</v>
       </c>
       <c r="J49" s="9">
         <v>18494069</v>
       </c>
     </row>
     <row r="50" spans="1:10" s="29" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B50" s="9">
         <v>31094058</v>
       </c>
       <c r="C50" s="9">
         <v>16643390</v>
       </c>
       <c r="D50" s="9">
         <v>20751388</v>
       </c>
       <c r="E50" s="9">
-        <v>36503</v>
+        <v>35604</v>
       </c>
       <c r="F50" s="9">
         <v>17947275</v>
       </c>
       <c r="G50" s="9">
-        <v>20187799</v>
+        <v>20188698</v>
       </c>
       <c r="H50" s="9">
         <v>15771399</v>
       </c>
       <c r="I50" s="9">
         <v>16878783</v>
       </c>
       <c r="J50" s="9">
         <v>19647744</v>
       </c>
     </row>
     <row r="51" spans="1:10" s="30" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B51" s="9">
         <v>27210223</v>
       </c>
       <c r="C51" s="9">
         <v>15069648</v>
       </c>
       <c r="D51" s="9">
         <v>18399921</v>
       </c>
       <c r="E51" s="9">
-        <v>17270</v>
+        <v>17200</v>
       </c>
       <c r="F51" s="9">
         <v>15880509</v>
       </c>
       <c r="G51" s="9">
-        <v>18197401</v>
+        <v>18197471</v>
       </c>
       <c r="H51" s="9">
         <v>13901917</v>
       </c>
       <c r="I51" s="9">
         <v>14830744</v>
       </c>
       <c r="J51" s="9">
         <v>17798749</v>
       </c>
     </row>
     <row r="52" spans="1:10" s="31" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B52" s="9">
         <v>28577810</v>
       </c>
       <c r="C52" s="9">
         <v>15342948</v>
       </c>
       <c r="D52" s="9">
         <v>19094750</v>
       </c>
       <c r="E52" s="9">
-        <v>22932</v>
+        <v>22802</v>
       </c>
       <c r="F52" s="9">
         <v>16654286</v>
       </c>
       <c r="G52" s="9">
-        <v>18659246</v>
+        <v>18659376</v>
       </c>
       <c r="H52" s="9">
         <v>14304823</v>
       </c>
       <c r="I52" s="9">
         <v>15624644</v>
       </c>
       <c r="J52" s="9">
         <v>18426885</v>
       </c>
     </row>
     <row r="53" spans="1:10" s="32" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B53" s="9">
         <v>30227916</v>
       </c>
       <c r="C53" s="9">
         <v>16716084</v>
       </c>
       <c r="D53" s="9">
         <v>20780464</v>
       </c>
       <c r="E53" s="9">
-        <v>24513</v>
+        <v>24384</v>
       </c>
       <c r="F53" s="9">
         <v>17997107</v>
       </c>
       <c r="G53" s="9">
-        <v>20008820</v>
+        <v>20008949</v>
       </c>
       <c r="H53" s="9">
         <v>15825471</v>
       </c>
       <c r="I53" s="9">
         <v>16975000</v>
       </c>
       <c r="J53" s="9">
         <v>19633081</v>
       </c>
     </row>
     <row r="54" spans="1:10" s="33" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B54" s="9">
         <v>31257731</v>
       </c>
       <c r="C54" s="9">
         <v>16769180</v>
       </c>
       <c r="D54" s="9">
         <v>20930853</v>
       </c>
       <c r="E54" s="9">
-        <v>28391</v>
+        <v>28311</v>
       </c>
       <c r="F54" s="9">
         <v>18044281</v>
       </c>
       <c r="G54" s="9">
-        <v>19835261</v>
+        <v>19835341</v>
       </c>
       <c r="H54" s="9">
         <v>15775865</v>
       </c>
       <c r="I54" s="9">
         <v>17079418</v>
       </c>
       <c r="J54" s="9">
         <v>19201342</v>
       </c>
     </row>
     <row r="55" spans="1:10" s="34" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B55" s="9">
         <v>32491954</v>
       </c>
       <c r="C55" s="9">
         <v>17619776</v>
       </c>
       <c r="D55" s="9">
         <v>22151847</v>
       </c>
       <c r="E55" s="9">
-        <v>39498</v>
+        <v>39480</v>
       </c>
       <c r="F55" s="9">
         <v>19028207</v>
       </c>
       <c r="G55" s="9">
-        <v>21408506</v>
+        <v>21408524</v>
       </c>
       <c r="H55" s="9">
         <v>16642329</v>
       </c>
       <c r="I55" s="9">
         <v>18048374</v>
       </c>
       <c r="J55" s="9">
         <v>20574319</v>
       </c>
     </row>
     <row r="56" spans="1:10" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B56" s="9">
         <v>32445480</v>
       </c>
       <c r="C56" s="9">
         <v>17302331</v>
       </c>
       <c r="D56" s="9">
         <v>21601372</v>
       </c>
       <c r="E56" s="9">
-        <v>66980</v>
+        <v>66938</v>
       </c>
       <c r="F56" s="9">
         <v>18735127</v>
       </c>
       <c r="G56" s="9">
-        <v>20849758</v>
+        <v>20849800</v>
       </c>
       <c r="H56" s="9">
         <v>16278609</v>
       </c>
       <c r="I56" s="9">
         <v>17859218</v>
       </c>
       <c r="J56" s="9">
         <v>20151819</v>
       </c>
     </row>
     <row r="57" spans="1:10" s="36" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B57" s="9">
         <v>32687582</v>
       </c>
       <c r="C57" s="9">
         <v>18243515</v>
       </c>
       <c r="D57" s="9">
         <v>22253775</v>
       </c>
       <c r="E57" s="9">
-        <v>59424</v>
+        <v>59220</v>
       </c>
       <c r="F57" s="9">
         <v>19479457</v>
       </c>
       <c r="G57" s="9">
-        <v>22199252</v>
+        <v>22199456</v>
       </c>
       <c r="H57" s="9">
         <v>16903615</v>
       </c>
       <c r="I57" s="9">
         <v>18684510</v>
       </c>
       <c r="J57" s="9">
         <v>21557068</v>
       </c>
     </row>
     <row r="58" spans="1:10" s="37" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B58" s="9">
         <v>32699538</v>
       </c>
       <c r="C58" s="9">
         <v>18347215</v>
       </c>
       <c r="D58" s="9">
         <v>22163444</v>
       </c>
       <c r="E58" s="9">
-        <v>81133</v>
+        <v>81093</v>
       </c>
       <c r="F58" s="9">
         <v>19394345</v>
       </c>
       <c r="G58" s="9">
-        <v>22522210</v>
+        <v>22522250</v>
       </c>
       <c r="H58" s="9">
         <v>16821115</v>
       </c>
       <c r="I58" s="9">
         <v>18595268</v>
       </c>
       <c r="J58" s="9">
         <v>21651841</v>
       </c>
     </row>
     <row r="59" spans="1:10" s="38" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B59" s="9">
         <v>31315681</v>
       </c>
       <c r="C59" s="9">
         <v>16849278</v>
       </c>
       <c r="D59" s="9">
         <v>21223111</v>
       </c>
       <c r="E59" s="9">
-        <v>35724</v>
+        <v>35673</v>
       </c>
       <c r="F59" s="9">
         <v>18194413</v>
       </c>
       <c r="G59" s="9">
-        <v>20572694</v>
+        <v>20572745</v>
       </c>
       <c r="H59" s="9">
         <v>15690150</v>
       </c>
       <c r="I59" s="9">
         <v>17185629</v>
       </c>
       <c r="J59" s="9">
         <v>19639916</v>
       </c>
     </row>
     <row r="60" spans="1:10" s="39" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B60" s="9">
         <v>33412337</v>
       </c>
       <c r="C60" s="9">
         <v>17821053</v>
       </c>
       <c r="D60" s="9">
         <v>22182259</v>
       </c>
       <c r="E60" s="9">
-        <v>30430</v>
+        <v>29930</v>
       </c>
       <c r="F60" s="9">
         <v>19396720</v>
       </c>
       <c r="G60" s="9">
-        <v>21381223</v>
+        <v>21381723</v>
       </c>
       <c r="H60" s="9">
         <v>16767196</v>
       </c>
       <c r="I60" s="9">
         <v>18251620</v>
       </c>
       <c r="J60" s="9">
         <v>20698161</v>
       </c>
     </row>
     <row r="61" spans="1:10" s="40" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B61" s="9">
         <v>31038058</v>
       </c>
       <c r="C61" s="9">
         <v>16202339</v>
       </c>
       <c r="D61" s="9">
         <v>20134724</v>
       </c>
       <c r="E61" s="9">
-        <v>23413</v>
+        <v>23330</v>
       </c>
       <c r="F61" s="9">
         <v>17676407</v>
       </c>
       <c r="G61" s="9">
-        <v>19256250</v>
+        <v>19256333</v>
       </c>
       <c r="H61" s="9">
         <v>15325623</v>
       </c>
       <c r="I61" s="9">
         <v>16785778</v>
       </c>
       <c r="J61" s="9">
         <v>18839763</v>
       </c>
     </row>
     <row r="62" spans="1:10" s="41" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
         <v>135</v>
       </c>
       <c r="B62" s="9">
         <v>32436425</v>
       </c>
       <c r="C62" s="9">
         <v>16978991</v>
       </c>
       <c r="D62" s="9">
         <v>21138785</v>
       </c>
       <c r="E62" s="9">
-        <v>29903</v>
+        <v>29070</v>
       </c>
       <c r="F62" s="9">
         <v>18358899</v>
       </c>
       <c r="G62" s="9">
-        <v>20642624</v>
+        <v>20643457</v>
       </c>
       <c r="H62" s="9">
         <v>15919081</v>
       </c>
       <c r="I62" s="9">
         <v>17261506</v>
       </c>
       <c r="J62" s="9">
         <v>20044025</v>
       </c>
     </row>
     <row r="63" spans="1:10" s="42" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B63" s="9">
         <v>28016213</v>
       </c>
       <c r="C63" s="9">
         <v>15202475</v>
       </c>
       <c r="D63" s="9">
         <v>18687166</v>
       </c>
       <c r="E63" s="9">
-        <v>22161</v>
+        <v>22060</v>
       </c>
       <c r="F63" s="9">
         <v>16256262</v>
       </c>
       <c r="G63" s="9">
-        <v>18618614</v>
+        <v>18618715</v>
       </c>
       <c r="H63" s="9">
         <v>14083865</v>
       </c>
       <c r="I63" s="9">
         <v>15234057</v>
       </c>
       <c r="J63" s="9">
         <v>18199089</v>
       </c>
     </row>
     <row r="64" spans="1:10" s="43" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B64" s="9">
         <v>27505045</v>
       </c>
       <c r="C64" s="9">
         <v>14978991</v>
       </c>
       <c r="D64" s="9">
         <v>18239729</v>
       </c>
       <c r="E64" s="9">
-        <v>25254</v>
+        <v>25248</v>
       </c>
       <c r="F64" s="9">
         <v>15881827</v>
       </c>
       <c r="G64" s="9">
-        <v>18053580</v>
+        <v>18053586</v>
       </c>
       <c r="H64" s="9">
         <v>13911402</v>
       </c>
       <c r="I64" s="9">
         <v>14969431</v>
       </c>
       <c r="J64" s="9">
         <v>18065266</v>
       </c>
     </row>
-    <row r="65" spans="1:74" s="44" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:10" s="44" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B65" s="9">
         <v>32023653</v>
       </c>
       <c r="C65" s="9">
         <v>16592270</v>
       </c>
       <c r="D65" s="9">
         <v>20857141</v>
       </c>
       <c r="E65" s="9">
-        <v>33741</v>
+        <v>33603</v>
       </c>
       <c r="F65" s="9">
         <v>18428049</v>
       </c>
       <c r="G65" s="9">
-        <v>20059144</v>
+        <v>20059282</v>
       </c>
       <c r="H65" s="9">
         <v>15639113</v>
       </c>
       <c r="I65" s="9">
         <v>17311690</v>
       </c>
       <c r="J65" s="9">
         <v>19393276</v>
       </c>
     </row>
-    <row r="66" spans="1:74" s="45" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:10" s="45" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B66" s="9">
         <v>31306474</v>
       </c>
       <c r="C66" s="9">
         <v>16609404</v>
       </c>
       <c r="D66" s="9">
         <v>20606570</v>
       </c>
       <c r="E66" s="9">
-        <v>32178</v>
+        <v>32141</v>
       </c>
       <c r="F66" s="9">
         <v>18193381</v>
       </c>
       <c r="G66" s="9">
-        <v>19839263</v>
+        <v>19839300</v>
       </c>
       <c r="H66" s="9">
         <v>15684975</v>
       </c>
       <c r="I66" s="9">
         <v>17214430</v>
       </c>
       <c r="J66" s="9">
         <v>19144340</v>
       </c>
     </row>
-    <row r="67" spans="1:74" s="46" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:10" s="46" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B67" s="9">
         <v>32598465</v>
       </c>
       <c r="C67" s="9">
         <v>17318074</v>
       </c>
       <c r="D67" s="9">
         <v>21543180</v>
       </c>
       <c r="E67" s="9">
         <v>53351</v>
       </c>
       <c r="F67" s="9">
         <v>18934836</v>
       </c>
       <c r="G67" s="9">
         <v>20738751</v>
       </c>
       <c r="H67" s="9">
         <v>16286131</v>
       </c>
       <c r="I67" s="9">
         <v>17980823</v>
       </c>
       <c r="J67" s="9">
         <v>19997994</v>
       </c>
     </row>
-    <row r="68" spans="1:74" s="47" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:10" s="47" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B68" s="9">
         <v>34053519</v>
       </c>
       <c r="C68" s="9">
         <v>17927231</v>
       </c>
       <c r="D68" s="9">
         <v>22436232</v>
       </c>
       <c r="E68" s="9">
-        <v>76990</v>
+        <v>76898</v>
       </c>
       <c r="F68" s="9">
         <v>19417512</v>
       </c>
       <c r="G68" s="9">
-        <v>21662773</v>
+        <v>21662865</v>
       </c>
       <c r="H68" s="9">
         <v>16628933</v>
       </c>
       <c r="I68" s="9">
         <v>18442044</v>
       </c>
       <c r="J68" s="9">
         <v>20791893</v>
       </c>
     </row>
-    <row r="69" spans="1:74" s="48" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:10" s="48" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B69" s="9">
         <v>32891716</v>
       </c>
       <c r="C69" s="9">
         <v>18039682</v>
       </c>
       <c r="D69" s="9">
         <v>22269800</v>
       </c>
       <c r="E69" s="9">
-        <v>64934</v>
+        <v>64915</v>
       </c>
       <c r="F69" s="9">
         <v>19236130</v>
       </c>
       <c r="G69" s="9">
-        <v>21968123</v>
+        <v>21968142</v>
       </c>
       <c r="H69" s="9">
         <v>16700388</v>
       </c>
       <c r="I69" s="9">
         <v>18381930</v>
       </c>
       <c r="J69" s="9">
         <v>21141565</v>
       </c>
     </row>
-    <row r="70" spans="1:74" s="49" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:10" s="49" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B70" s="9">
         <v>32831528</v>
       </c>
       <c r="C70" s="9">
         <v>17922819</v>
       </c>
       <c r="D70" s="9">
         <v>21986213</v>
       </c>
       <c r="E70" s="9">
-        <v>106137</v>
+        <v>106110</v>
       </c>
       <c r="F70" s="9">
-        <v>19147525</v>
+        <v>19147530</v>
       </c>
       <c r="G70" s="9">
-        <v>22288551</v>
+        <v>22288573</v>
       </c>
       <c r="H70" s="9">
         <v>16521872</v>
       </c>
       <c r="I70" s="9">
         <v>18344959</v>
       </c>
       <c r="J70" s="9">
         <v>21329716</v>
       </c>
     </row>
-    <row r="71" spans="1:74" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:10" s="50" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B71" s="9">
         <v>32689315</v>
       </c>
       <c r="C71" s="9">
         <v>17089789</v>
       </c>
       <c r="D71" s="9">
         <v>21318917</v>
       </c>
       <c r="E71" s="9">
-        <v>55140</v>
+        <v>55138</v>
       </c>
       <c r="F71" s="9">
         <v>18573477</v>
       </c>
       <c r="G71" s="9">
-        <v>20733076</v>
+        <v>20733078</v>
       </c>
       <c r="H71" s="9">
         <v>15808155</v>
       </c>
       <c r="I71" s="9">
         <v>17607849</v>
       </c>
       <c r="J71" s="9">
         <v>19686915</v>
       </c>
     </row>
-    <row r="72" spans="1:74" s="51" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:10" s="51" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B72" s="9">
         <v>33812096</v>
       </c>
       <c r="C72" s="9">
         <v>17630616</v>
       </c>
       <c r="D72" s="9">
         <v>21891891</v>
       </c>
       <c r="E72" s="9">
-        <v>46550</v>
+        <v>46211</v>
       </c>
       <c r="F72" s="9">
         <v>19284070</v>
       </c>
       <c r="G72" s="9">
-        <v>21033273</v>
+        <v>21033612</v>
       </c>
       <c r="H72" s="9">
         <v>16424744</v>
       </c>
       <c r="I72" s="9">
         <v>18183394</v>
       </c>
       <c r="J72" s="9">
         <v>20226944</v>
       </c>
     </row>
-    <row r="73" spans="1:74" s="52" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:10" s="52" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B73" s="9">
         <v>31889736</v>
       </c>
       <c r="C73" s="9">
         <v>16097391</v>
       </c>
       <c r="D73" s="9">
         <v>20117993</v>
       </c>
       <c r="E73" s="9">
-        <v>33769</v>
+        <v>33488</v>
       </c>
       <c r="F73" s="9">
         <v>17699306</v>
       </c>
       <c r="G73" s="9">
-        <v>19222094</v>
+        <v>19222375</v>
       </c>
       <c r="H73" s="9">
         <v>15262851</v>
       </c>
       <c r="I73" s="9">
         <v>16843378</v>
       </c>
       <c r="J73" s="9">
         <v>18789948</v>
       </c>
     </row>
-    <row r="74" spans="1:74" s="53" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:10" s="53" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B74" s="9">
         <v>33790938</v>
       </c>
       <c r="C74" s="9">
         <v>17355131</v>
       </c>
       <c r="D74" s="9">
         <v>21716043</v>
       </c>
       <c r="E74" s="9">
-        <v>43675</v>
+        <v>42673</v>
       </c>
       <c r="F74" s="9">
         <v>18783763</v>
       </c>
       <c r="G74" s="9">
-        <v>21257519</v>
+        <v>21258521</v>
       </c>
       <c r="H74" s="9">
         <v>16296500</v>
       </c>
       <c r="I74" s="9">
         <v>17753779</v>
       </c>
       <c r="J74" s="9">
         <v>20455463</v>
       </c>
     </row>
-    <row r="75" spans="1:74" s="54" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:10" s="54" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B75" s="9">
         <v>28475267</v>
       </c>
       <c r="C75" s="9">
         <v>15085978</v>
       </c>
       <c r="D75" s="9">
         <v>18499418</v>
       </c>
       <c r="E75" s="9">
-        <v>24899</v>
+        <v>23754</v>
       </c>
       <c r="F75" s="9">
         <v>16055254</v>
       </c>
       <c r="G75" s="9">
-        <v>18638580</v>
+        <v>18639725</v>
       </c>
       <c r="H75" s="9">
         <v>14030693</v>
       </c>
       <c r="I75" s="9">
         <v>15100252</v>
       </c>
       <c r="J75" s="9">
         <v>18160739</v>
       </c>
     </row>
-    <row r="76" spans="1:74" s="55" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:10" s="55" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
         <v>149</v>
       </c>
       <c r="B76" s="9">
         <v>27925290</v>
       </c>
       <c r="C76" s="9">
         <v>14779283</v>
       </c>
       <c r="D76" s="9">
         <v>18252774</v>
       </c>
       <c r="E76" s="9">
-        <v>23358</v>
+        <v>21752</v>
       </c>
       <c r="F76" s="9">
         <v>15856651</v>
       </c>
       <c r="G76" s="9">
-        <v>18192966</v>
+        <v>18194572</v>
       </c>
       <c r="H76" s="9">
         <v>13699989</v>
       </c>
       <c r="I76" s="9">
         <v>14921829</v>
       </c>
       <c r="J76" s="9">
         <v>17708859</v>
       </c>
     </row>
-    <row r="77" spans="1:74" s="56" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:10" s="56" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B77" s="9">
         <v>33887328</v>
       </c>
       <c r="C77" s="9">
         <v>17345253</v>
       </c>
       <c r="D77" s="9">
         <v>21600102</v>
       </c>
       <c r="E77" s="9">
-        <v>28783</v>
+        <v>28523</v>
       </c>
       <c r="F77" s="9">
         <v>19145379</v>
       </c>
       <c r="G77" s="9">
-        <v>20800729</v>
+        <v>20800989</v>
       </c>
       <c r="H77" s="9">
         <v>16380755</v>
       </c>
       <c r="I77" s="9">
         <v>17996893</v>
       </c>
       <c r="J77" s="9">
         <v>20082889</v>
       </c>
     </row>
-    <row r="78" spans="1:74" x14ac:dyDescent="0.25">
-[...75 lines deleted...]
-      <c r="BV78" s="58"/>
+    <row r="78" spans="1:10" s="57" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B78" s="9">
+        <v>32334187</v>
+      </c>
+      <c r="C78" s="9">
+        <v>16686333</v>
+      </c>
+      <c r="D78" s="9">
+        <v>20641464</v>
+      </c>
+      <c r="E78" s="9">
+        <v>43450</v>
+      </c>
+      <c r="F78" s="9">
+        <v>18263695</v>
+      </c>
+      <c r="G78" s="9">
+        <v>19736787</v>
+      </c>
+      <c r="H78" s="9">
+        <v>15729885</v>
+      </c>
+      <c r="I78" s="9">
+        <v>17360679</v>
+      </c>
+      <c r="J78" s="9">
+        <v>18963490</v>
+      </c>
     </row>
-    <row r="79" spans="1:74" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:10" s="58" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
-        <v>0</v>
-[...218 lines deleted...]
-        <v>96</v>
+        <v>152</v>
+      </c>
+      <c r="B79" s="9">
+        <v>35628580</v>
+      </c>
+      <c r="C79" s="9">
+        <v>17867913</v>
+      </c>
+      <c r="D79" s="9">
+        <v>22355090</v>
+      </c>
+      <c r="E79" s="9">
+        <v>80692</v>
+      </c>
+      <c r="F79" s="9">
+        <v>19825595</v>
+      </c>
+      <c r="G79" s="9">
+        <v>21588542</v>
+      </c>
+      <c r="H79" s="9">
+        <v>16909264</v>
+      </c>
+      <c r="I79" s="9">
+        <v>18864531</v>
+      </c>
+      <c r="J79" s="9">
+        <v>20666543</v>
       </c>
     </row>
-    <row r="80" spans="1:74" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:10" s="59" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
-        <v>1</v>
+        <v>153</v>
       </c>
       <c r="B80" s="9">
-        <v>22892145</v>
+        <v>35774748</v>
       </c>
       <c r="C80" s="9">
-        <v>3795662</v>
+        <v>18137703</v>
       </c>
       <c r="D80" s="9">
-        <v>1706692</v>
+        <v>22612662</v>
       </c>
       <c r="E80" s="9">
-        <v>884979</v>
+        <v>114924</v>
       </c>
       <c r="F80" s="9">
-        <v>1461165</v>
+        <v>19940462</v>
       </c>
       <c r="G80" s="9">
-        <v>375999</v>
+        <v>22135561</v>
       </c>
       <c r="H80" s="9">
-        <v>701897</v>
+        <v>17027902</v>
       </c>
       <c r="I80" s="9">
-        <v>2034460</v>
+        <v>18923914</v>
       </c>
       <c r="J80" s="9">
-        <v>1009616</v>
-[...191 lines deleted...]
-        <v>2291287</v>
+        <v>20988194</v>
       </c>
     </row>
     <row r="81" spans="1:74" x14ac:dyDescent="0.25">
-      <c r="A81" s="1" t="s">
-[...220 lines deleted...]
-      </c>
+      <c r="A81" s="60" t="s">
+        <v>31</v>
+      </c>
+      <c r="B81" s="61"/>
+      <c r="C81" s="61"/>
+      <c r="D81" s="61"/>
+      <c r="E81" s="61"/>
+      <c r="F81" s="61"/>
+      <c r="G81" s="61"/>
+      <c r="H81" s="61"/>
+      <c r="I81" s="61"/>
+      <c r="J81" s="61"/>
+      <c r="K81" s="61"/>
+      <c r="L81" s="61"/>
+      <c r="M81" s="61"/>
+      <c r="N81" s="61"/>
+      <c r="O81" s="61"/>
+      <c r="P81" s="61"/>
+      <c r="Q81" s="61"/>
+      <c r="R81" s="61"/>
+      <c r="S81" s="61"/>
+      <c r="T81" s="61"/>
+      <c r="U81" s="61"/>
+      <c r="V81" s="61"/>
+      <c r="W81" s="61"/>
+      <c r="X81" s="61"/>
+      <c r="Y81" s="61"/>
+      <c r="Z81" s="61"/>
+      <c r="AA81" s="61"/>
+      <c r="AB81" s="61"/>
+      <c r="AC81" s="61"/>
+      <c r="AD81" s="61"/>
+      <c r="AE81" s="61"/>
+      <c r="AF81" s="61"/>
+      <c r="AG81" s="61"/>
+      <c r="AH81" s="61"/>
+      <c r="AI81" s="61"/>
+      <c r="AJ81" s="61"/>
+      <c r="AK81" s="61"/>
+      <c r="AL81" s="61"/>
+      <c r="AM81" s="61"/>
+      <c r="AN81" s="61"/>
+      <c r="AO81" s="61"/>
+      <c r="AP81" s="61"/>
+      <c r="AQ81" s="61"/>
+      <c r="AR81" s="61"/>
+      <c r="AS81" s="61"/>
+      <c r="AT81" s="61"/>
+      <c r="AU81" s="61"/>
+      <c r="AV81" s="61"/>
+      <c r="AW81" s="61"/>
+      <c r="AX81" s="61"/>
+      <c r="AY81" s="61"/>
+      <c r="AZ81" s="61"/>
+      <c r="BA81" s="61"/>
+      <c r="BB81" s="61"/>
+      <c r="BC81" s="61"/>
+      <c r="BD81" s="61"/>
+      <c r="BE81" s="61"/>
+      <c r="BF81" s="61"/>
+      <c r="BG81" s="61"/>
+      <c r="BH81" s="61"/>
+      <c r="BI81" s="61"/>
+      <c r="BJ81" s="61"/>
+      <c r="BK81" s="61"/>
+      <c r="BL81" s="61"/>
+      <c r="BM81" s="61"/>
+      <c r="BN81" s="61"/>
+      <c r="BO81" s="61"/>
+      <c r="BP81" s="61"/>
+      <c r="BQ81" s="61"/>
+      <c r="BR81" s="61"/>
+      <c r="BS81" s="61"/>
+      <c r="BT81" s="61"/>
+      <c r="BU81" s="61"/>
+      <c r="BV81" s="61"/>
     </row>
     <row r="82" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
-        <v>3</v>
-[...218 lines deleted...]
-        <v>1784134</v>
+        <v>0</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="D82" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="E82" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="I82" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="J82" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="K82" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="L82" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="M82" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="N82" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="O82" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="P82" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q82" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="R82" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="S82" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="T82" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="U82" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="V82" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="W82" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="X82" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y82" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z82" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA82" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB82" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="AC82" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="AD82" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="AE82" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF82" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="AG82" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AH82" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="AI82" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="AJ82" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AK82" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="AL82" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AM82" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="AN82" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="AO82" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="AP82" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="AQ82" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AR82" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="AS82" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="AT82" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="AU82" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="AV82" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="AW82" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="AX82" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="AY82" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="AZ82" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="BA82" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="BB82" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="BC82" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="BD82" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="BE82" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="BF82" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="BG82" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="BH82" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="BI82" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="BJ82" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="BK82" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="BL82" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="BM82" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="BN82" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="BO82" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="BP82" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="BQ82" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="BR82" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="BS82" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="BT82" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="BU82" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="BV82" s="1" t="s">
+        <v>96</v>
       </c>
     </row>
     <row r="83" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B83" s="9">
-        <v>9986519</v>
+        <v>22892145</v>
       </c>
       <c r="C83" s="9">
-        <v>1998683</v>
+        <v>3795662</v>
       </c>
       <c r="D83" s="9">
-        <v>1184320</v>
+        <v>1706692</v>
       </c>
       <c r="E83" s="9">
-        <v>652737</v>
+        <v>884979</v>
       </c>
       <c r="F83" s="9">
-        <v>1000220</v>
+        <v>1461165</v>
       </c>
       <c r="G83" s="9">
-        <v>278837</v>
+        <v>375999</v>
       </c>
       <c r="H83" s="9">
-        <v>539059</v>
+        <v>701897</v>
       </c>
       <c r="I83" s="9">
-        <v>1435767</v>
+        <v>2034460</v>
       </c>
       <c r="J83" s="9">
-        <v>639603</v>
+        <v>1009616</v>
       </c>
       <c r="K83" s="9">
-        <v>2455768</v>
+        <v>3342828</v>
       </c>
       <c r="L83" s="9">
-        <v>511227</v>
+        <v>657264</v>
       </c>
       <c r="M83" s="9">
-        <v>1817844</v>
+        <v>2390275</v>
       </c>
       <c r="N83" s="9">
-        <v>433467</v>
+        <v>538037</v>
       </c>
       <c r="O83" s="9">
-        <v>866690</v>
+        <v>1159865</v>
       </c>
       <c r="P83" s="9">
-        <v>1042549</v>
+        <v>1493380</v>
       </c>
       <c r="Q83" s="9">
-        <v>1102668</v>
+        <v>1512156</v>
       </c>
       <c r="R83" s="9">
-        <v>342090</v>
+        <v>444240</v>
       </c>
       <c r="S83" s="9">
-        <v>4921023</v>
+        <v>9315502</v>
       </c>
       <c r="T83" s="9">
-        <v>992156</v>
+        <v>1312624</v>
       </c>
       <c r="U83" s="9">
-        <v>542975</v>
+        <v>752631</v>
       </c>
       <c r="V83" s="9">
-        <v>1710459</v>
+        <v>2257931</v>
       </c>
       <c r="W83" s="9">
-        <v>1254573</v>
+        <v>1417155</v>
       </c>
       <c r="X83" s="9">
-        <v>1324356</v>
+        <v>1941954</v>
       </c>
       <c r="Y83" s="9">
-        <v>482490</v>
+        <v>666204</v>
       </c>
       <c r="Z83" s="9">
-        <v>1289227</v>
+        <v>2411277</v>
       </c>
       <c r="AA83" s="9">
-        <v>1927228</v>
+        <v>2681258</v>
       </c>
       <c r="AB83" s="9">
-        <v>1306310</v>
+        <v>1734459</v>
       </c>
       <c r="AC83" s="9">
-        <v>1734362</v>
+        <v>2429725</v>
       </c>
       <c r="AD83" s="9">
-        <v>164819</v>
+        <v>180086</v>
       </c>
       <c r="AE83" s="9">
-        <v>1689935</v>
+        <v>2794593</v>
       </c>
       <c r="AF83" s="9">
-        <v>481975</v>
+        <v>603893</v>
       </c>
       <c r="AG83" s="9">
-        <v>174663</v>
+        <v>239910</v>
       </c>
       <c r="AH83" s="9">
-        <v>1120381</v>
+        <v>1506163</v>
       </c>
       <c r="AI83" s="9">
-        <v>750252</v>
+        <v>1160535</v>
       </c>
       <c r="AJ83" s="9">
-        <v>2962453</v>
+        <v>4990751</v>
       </c>
       <c r="AK83" s="9">
-        <v>2360357</v>
+        <v>3330030</v>
       </c>
       <c r="AL83" s="9">
-        <v>1049221</v>
+        <v>1543297</v>
       </c>
       <c r="AM83" s="9">
-        <v>2246798</v>
+        <v>3249656</v>
       </c>
       <c r="AN83" s="9">
-        <v>813625</v>
+        <v>1067597</v>
       </c>
       <c r="AO83" s="9">
-        <v>1072290</v>
+        <v>1482792</v>
       </c>
       <c r="AP83" s="9">
-        <v>1201069</v>
+        <v>1767986</v>
       </c>
       <c r="AQ83" s="9">
-        <v>2969572</v>
+        <v>4918145</v>
       </c>
       <c r="AR83" s="9">
-        <v>1786135</v>
+        <v>3791135</v>
       </c>
       <c r="AS83" s="9">
-        <v>264132</v>
+        <v>311653</v>
       </c>
       <c r="AT83" s="9">
-        <v>896290</v>
+        <v>1187922</v>
       </c>
       <c r="AU83" s="9">
-        <v>678506</v>
+        <v>843978</v>
       </c>
       <c r="AV83" s="9">
-        <v>1027055</v>
+        <v>1745670</v>
       </c>
       <c r="AW83" s="9">
-        <v>1155695</v>
+        <v>1562443</v>
       </c>
       <c r="AX83" s="9">
-        <v>982987</v>
+        <v>1306074</v>
       </c>
       <c r="AY83" s="9">
-        <v>875559</v>
+        <v>1144231</v>
       </c>
       <c r="AZ83" s="9">
-        <v>718860</v>
+        <v>938257</v>
       </c>
       <c r="BA83" s="9">
-        <v>1571728</v>
+        <v>1886905</v>
       </c>
       <c r="BB83" s="9">
-        <v>1175247</v>
+        <v>1553134</v>
       </c>
       <c r="BC83" s="9">
-        <v>838209</v>
+        <v>1121547</v>
       </c>
       <c r="BD83" s="9">
-        <v>516987</v>
+        <v>624829</v>
       </c>
       <c r="BE83" s="9">
-        <v>733285</v>
+        <v>1026140</v>
       </c>
       <c r="BF83" s="9">
-        <v>1526169</v>
+        <v>2200556</v>
       </c>
       <c r="BG83" s="9">
-        <v>290343</v>
+        <v>316857</v>
       </c>
       <c r="BH83" s="9">
-        <v>321528</v>
+        <v>399823</v>
       </c>
       <c r="BI83" s="9">
-        <v>507492</v>
+        <v>675206</v>
       </c>
       <c r="BJ83" s="9">
-        <v>2074804</v>
+        <v>3579619</v>
       </c>
       <c r="BK83" s="9">
-        <v>1188243</v>
+        <v>1631808</v>
       </c>
       <c r="BL83" s="9">
-        <v>252309</v>
+        <v>354679</v>
       </c>
       <c r="BM83" s="9">
-        <v>515479</v>
+        <v>798486</v>
       </c>
       <c r="BN83" s="9">
-        <v>2581063</v>
+        <v>4386312</v>
       </c>
       <c r="BO83" s="9">
-        <v>1590918</v>
+        <v>1932867</v>
       </c>
       <c r="BP83" s="9">
-        <v>639257</v>
+        <v>781976</v>
       </c>
       <c r="BQ83" s="9">
-        <v>1209890</v>
+        <v>1508305</v>
       </c>
       <c r="BR83" s="9">
-        <v>3193336</v>
+        <v>5675834</v>
       </c>
       <c r="BS83" s="9">
-        <v>411730</v>
+        <v>563483</v>
       </c>
       <c r="BT83" s="9">
-        <v>787456</v>
+        <v>1162403</v>
       </c>
       <c r="BU83" s="9">
-        <v>749612</v>
+        <v>1064353</v>
       </c>
       <c r="BV83" s="9">
-        <v>1379809</v>
+        <v>2291287</v>
       </c>
     </row>
     <row r="84" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B84" s="9">
-        <v>14205588</v>
+        <v>23050337</v>
       </c>
       <c r="C84" s="9">
-        <v>2676327</v>
+        <v>3757848</v>
       </c>
       <c r="D84" s="9">
-        <v>1432239</v>
+        <v>1694688</v>
       </c>
       <c r="E84" s="9">
-        <v>775257</v>
+        <v>875858</v>
       </c>
       <c r="F84" s="9">
-        <v>1202457</v>
+        <v>1459855</v>
       </c>
       <c r="G84" s="9">
-        <v>346815</v>
+        <v>383888</v>
       </c>
       <c r="H84" s="9">
-        <v>619137</v>
+        <v>697053</v>
       </c>
       <c r="I84" s="9">
-        <v>1692806</v>
+        <v>2017224</v>
       </c>
       <c r="J84" s="9">
-        <v>796356</v>
+        <v>1001176</v>
       </c>
       <c r="K84" s="9">
-        <v>2976644</v>
+        <v>3459705</v>
       </c>
       <c r="L84" s="9">
-        <v>603819</v>
+        <v>671675</v>
       </c>
       <c r="M84" s="9">
-        <v>2156115</v>
+        <v>2470194</v>
       </c>
       <c r="N84" s="9">
-        <v>495040</v>
+        <v>541723</v>
       </c>
       <c r="O84" s="9">
-        <v>1030144</v>
+        <v>1167169</v>
       </c>
       <c r="P84" s="9">
-        <v>1293394</v>
+        <v>1474209</v>
       </c>
       <c r="Q84" s="9">
-        <v>1287954</v>
+        <v>1511246</v>
       </c>
       <c r="R84" s="9">
-        <v>396673</v>
+        <v>463015</v>
       </c>
       <c r="S84" s="9">
-        <v>6542617</v>
+        <v>9422447</v>
       </c>
       <c r="T84" s="9">
-        <v>1152737</v>
+        <v>1309837</v>
       </c>
       <c r="U84" s="9">
-        <v>614315</v>
+        <v>717065</v>
       </c>
       <c r="V84" s="9">
-        <v>1972713</v>
+        <v>2289440</v>
       </c>
       <c r="W84" s="9">
-        <v>1384461</v>
+        <v>1466555</v>
       </c>
       <c r="X84" s="9">
-        <v>1661711</v>
+        <v>1960249</v>
       </c>
       <c r="Y84" s="9">
-        <v>560713</v>
+        <v>662323</v>
       </c>
       <c r="Z84" s="9">
-        <v>1653289</v>
+        <v>2399230</v>
       </c>
       <c r="AA84" s="9">
-        <v>2341577</v>
+        <v>2696382</v>
       </c>
       <c r="AB84" s="9">
-        <v>1570388</v>
+        <v>1781113</v>
       </c>
       <c r="AC84" s="9">
-        <v>2112385</v>
+        <v>2469702</v>
       </c>
       <c r="AD84" s="9">
-        <v>173138</v>
+        <v>180544</v>
       </c>
       <c r="AE84" s="9">
-        <v>2144519</v>
+        <v>2744817</v>
       </c>
       <c r="AF84" s="9">
-        <v>547986</v>
+        <v>605807</v>
       </c>
       <c r="AG84" s="9">
-        <v>213326</v>
+        <v>246178</v>
       </c>
       <c r="AH84" s="9">
-        <v>1328596</v>
+        <v>1522486</v>
       </c>
       <c r="AI84" s="9">
-        <v>912225</v>
+        <v>1128289</v>
       </c>
       <c r="AJ84" s="9">
-        <v>3779798</v>
+        <v>5081106</v>
       </c>
       <c r="AK84" s="9">
-        <v>2884067</v>
+        <v>3392761</v>
       </c>
       <c r="AL84" s="9">
-        <v>1302314</v>
+        <v>1535694</v>
       </c>
       <c r="AM84" s="9">
-        <v>2725656</v>
+        <v>3258085</v>
       </c>
       <c r="AN84" s="9">
-        <v>962441</v>
+        <v>1092083</v>
       </c>
       <c r="AO84" s="9">
-        <v>1288303</v>
+        <v>1503842</v>
       </c>
       <c r="AP84" s="9">
-        <v>1494458</v>
+        <v>1799671</v>
       </c>
       <c r="AQ84" s="9">
-        <v>3842626</v>
+        <v>4975985</v>
       </c>
       <c r="AR84" s="9">
-        <v>2410407</v>
+        <v>3777928</v>
       </c>
       <c r="AS84" s="9">
-        <v>286885</v>
+        <v>306566</v>
       </c>
       <c r="AT84" s="9">
-        <v>1012771</v>
+        <v>1196043</v>
       </c>
       <c r="AU84" s="9">
-        <v>757245</v>
+        <v>847755</v>
       </c>
       <c r="AV84" s="9">
-        <v>1302391</v>
+        <v>1789896</v>
       </c>
       <c r="AW84" s="9">
-        <v>1385042</v>
+        <v>1573327</v>
       </c>
       <c r="AX84" s="9">
-        <v>1151739</v>
+        <v>1325535</v>
       </c>
       <c r="AY84" s="9">
-        <v>1021721</v>
+        <v>1170188</v>
       </c>
       <c r="AZ84" s="9">
-        <v>817650</v>
+        <v>930894</v>
       </c>
       <c r="BA84" s="9">
-        <v>1816719</v>
+        <v>1978644</v>
       </c>
       <c r="BB84" s="9">
-        <v>1392895</v>
+        <v>1572609</v>
       </c>
       <c r="BC84" s="9">
-        <v>972439</v>
+        <v>1134815</v>
       </c>
       <c r="BD84" s="9">
-        <v>579504</v>
+        <v>643537</v>
       </c>
       <c r="BE84" s="9">
-        <v>878568</v>
+        <v>1011233</v>
       </c>
       <c r="BF84" s="9">
-        <v>1873250</v>
+        <v>2237551</v>
       </c>
       <c r="BG84" s="9">
-        <v>312168</v>
+        <v>315760</v>
       </c>
       <c r="BH84" s="9">
-        <v>357321</v>
+        <v>394513</v>
       </c>
       <c r="BI84" s="9">
-        <v>595849</v>
+        <v>664281</v>
       </c>
       <c r="BJ84" s="9">
-        <v>2740687</v>
+        <v>3529012</v>
       </c>
       <c r="BK84" s="9">
-        <v>1424996</v>
+        <v>1636026</v>
       </c>
       <c r="BL84" s="9">
-        <v>293817</v>
+        <v>357337</v>
       </c>
       <c r="BM84" s="9">
-        <v>585640</v>
+        <v>814027</v>
       </c>
       <c r="BN84" s="9">
-        <v>3375901</v>
+        <v>4460787</v>
       </c>
       <c r="BO84" s="9">
-        <v>1827628</v>
+        <v>1970545</v>
       </c>
       <c r="BP84" s="9">
-        <v>730233</v>
+        <v>797536</v>
       </c>
       <c r="BQ84" s="9">
-        <v>1390043</v>
+        <v>1522708</v>
       </c>
       <c r="BR84" s="9">
-        <v>4129043</v>
+        <v>5609369</v>
       </c>
       <c r="BS84" s="9">
-        <v>478799</v>
+        <v>557204</v>
       </c>
       <c r="BT84" s="9">
-        <v>924000</v>
+        <v>1157717</v>
       </c>
       <c r="BU84" s="9">
-        <v>934648</v>
+        <v>1089253</v>
       </c>
       <c r="BV84" s="9">
-        <v>1810607</v>
+        <v>2280927</v>
       </c>
     </row>
     <row r="85" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B85" s="9">
-        <v>19863153</v>
+        <v>15250140</v>
       </c>
       <c r="C85" s="9">
-        <v>3514748</v>
+        <v>2713856</v>
       </c>
       <c r="D85" s="9">
-        <v>1745859</v>
+        <v>1439339</v>
       </c>
       <c r="E85" s="9">
-        <v>893556</v>
+        <v>762549</v>
       </c>
       <c r="F85" s="9">
-        <v>1400319</v>
+        <v>1198527</v>
       </c>
       <c r="G85" s="9">
-        <v>418356</v>
+        <v>320290</v>
       </c>
       <c r="H85" s="9">
-        <v>732553</v>
+        <v>617620</v>
       </c>
       <c r="I85" s="9">
-        <v>1988902</v>
+        <v>1689873</v>
       </c>
       <c r="J85" s="9">
-        <v>964185</v>
+        <v>780540</v>
       </c>
       <c r="K85" s="9">
-        <v>3509967</v>
+        <v>2948728</v>
       </c>
       <c r="L85" s="9">
-        <v>694720</v>
+        <v>577332</v>
       </c>
       <c r="M85" s="9">
-        <v>2464006</v>
+        <v>2132551</v>
       </c>
       <c r="N85" s="9">
-        <v>575701</v>
+        <v>502937</v>
       </c>
       <c r="O85" s="9">
-        <v>1151448</v>
+        <v>1008359</v>
       </c>
       <c r="P85" s="9">
-        <v>1521843</v>
+        <v>1223910</v>
       </c>
       <c r="Q85" s="9">
-        <v>1475216</v>
+        <v>1321433</v>
       </c>
       <c r="R85" s="9">
-        <v>471445</v>
+        <v>414000</v>
       </c>
       <c r="S85" s="9">
-        <v>8692831</v>
+        <v>6748882</v>
       </c>
       <c r="T85" s="9">
-        <v>1318307</v>
+        <v>1159196</v>
       </c>
       <c r="U85" s="9">
-        <v>721272</v>
+        <v>641148</v>
       </c>
       <c r="V85" s="9">
-        <v>2289373</v>
+        <v>2043348</v>
       </c>
       <c r="W85" s="9">
-        <v>1571563</v>
+        <v>1386395</v>
       </c>
       <c r="X85" s="9">
-        <v>1990287</v>
+        <v>1627936</v>
       </c>
       <c r="Y85" s="9">
-        <v>649934</v>
+        <v>573513</v>
       </c>
       <c r="Z85" s="9">
-        <v>2112653</v>
+        <v>1726440</v>
       </c>
       <c r="AA85" s="9">
-        <v>2737373</v>
+        <v>2313390</v>
       </c>
       <c r="AB85" s="9">
-        <v>1821188</v>
+        <v>1488916</v>
       </c>
       <c r="AC85" s="9">
-        <v>2532309</v>
+        <v>2080621</v>
       </c>
       <c r="AD85" s="9">
-        <v>195084</v>
+        <v>180129</v>
       </c>
       <c r="AE85" s="9">
-        <v>2655132</v>
+        <v>2145665</v>
       </c>
       <c r="AF85" s="9">
-        <v>618416</v>
+        <v>561292</v>
       </c>
       <c r="AG85" s="9">
-        <v>256427</v>
+        <v>202895</v>
       </c>
       <c r="AH85" s="9">
-        <v>1544023</v>
+        <v>1320840</v>
       </c>
       <c r="AI85" s="9">
-        <v>1113726</v>
+        <v>897954</v>
       </c>
       <c r="AJ85" s="9">
-        <v>4786009</v>
+        <v>3826855</v>
       </c>
       <c r="AK85" s="9">
-        <v>3425925</v>
+        <v>2841656</v>
       </c>
       <c r="AL85" s="9">
-        <v>1559544</v>
+        <v>1278143</v>
       </c>
       <c r="AM85" s="9">
-        <v>3247506</v>
+        <v>2735530</v>
       </c>
       <c r="AN85" s="9">
-        <v>1086529</v>
+        <v>945567</v>
       </c>
       <c r="AO85" s="9">
-        <v>1512545</v>
+        <v>1284037</v>
       </c>
       <c r="AP85" s="9">
-        <v>1802479</v>
+        <v>1492409</v>
       </c>
       <c r="AQ85" s="9">
-        <v>4868498</v>
+        <v>3776145</v>
       </c>
       <c r="AR85" s="9">
-        <v>3199956</v>
+        <v>2554673</v>
       </c>
       <c r="AS85" s="9">
-        <v>326170</v>
+        <v>293005</v>
       </c>
       <c r="AT85" s="9">
-        <v>1176759</v>
+        <v>1041056</v>
       </c>
       <c r="AU85" s="9">
-        <v>879721</v>
+        <v>777327</v>
       </c>
       <c r="AV85" s="9">
-        <v>1646360</v>
+        <v>1336961</v>
       </c>
       <c r="AW85" s="9">
-        <v>1618755</v>
+        <v>1376753</v>
       </c>
       <c r="AX85" s="9">
-        <v>1355075</v>
+        <v>1139478</v>
       </c>
       <c r="AY85" s="9">
-        <v>1159116</v>
+        <v>1017518</v>
       </c>
       <c r="AZ85" s="9">
-        <v>953895</v>
+        <v>809670</v>
       </c>
       <c r="BA85" s="9">
-        <v>2079135</v>
+        <v>1773199</v>
       </c>
       <c r="BB85" s="9">
-        <v>1607413</v>
+        <v>1388614</v>
       </c>
       <c r="BC85" s="9">
-        <v>1124868</v>
+        <v>990583</v>
       </c>
       <c r="BD85" s="9">
-        <v>667125</v>
+        <v>578169</v>
       </c>
       <c r="BE85" s="9">
-        <v>1035075</v>
+        <v>862581</v>
       </c>
       <c r="BF85" s="9">
-        <v>2279471</v>
+        <v>1848329</v>
       </c>
       <c r="BG85" s="9">
-        <v>348608</v>
+        <v>299833</v>
       </c>
       <c r="BH85" s="9">
-        <v>416550</v>
+        <v>359694</v>
       </c>
       <c r="BI85" s="9">
-        <v>685447</v>
+        <v>589447</v>
       </c>
       <c r="BJ85" s="9">
-        <v>3476634</v>
+        <v>2682371</v>
       </c>
       <c r="BK85" s="9">
-        <v>1618323</v>
+        <v>1401620</v>
       </c>
       <c r="BL85" s="9">
-        <v>352541</v>
+        <v>302119</v>
       </c>
       <c r="BM85" s="9">
-        <v>685661</v>
+        <v>613434</v>
       </c>
       <c r="BN85" s="9">
-        <v>4230653</v>
+        <v>3334254</v>
       </c>
       <c r="BO85" s="9">
-        <v>2048213</v>
+        <v>1774650</v>
       </c>
       <c r="BP85" s="9">
-        <v>831971</v>
+        <v>719330</v>
       </c>
       <c r="BQ85" s="9">
-        <v>1622507</v>
+        <v>1351349</v>
       </c>
       <c r="BR85" s="9">
-        <v>5379597</v>
+        <v>4185389</v>
       </c>
       <c r="BS85" s="9">
-        <v>560853</v>
+        <v>480399</v>
       </c>
       <c r="BT85" s="9">
-        <v>1096399</v>
+        <v>951796</v>
       </c>
       <c r="BU85" s="9">
-        <v>1060771</v>
+        <v>888747</v>
       </c>
       <c r="BV85" s="9">
-        <v>2249344</v>
+        <v>1784134</v>
       </c>
     </row>
     <row r="86" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B86" s="9">
-        <v>21811850</v>
+        <v>9986519</v>
       </c>
       <c r="C86" s="9">
-        <v>3909345</v>
+        <v>1998683</v>
       </c>
       <c r="D86" s="9">
-        <v>1945096</v>
+        <v>1184320</v>
       </c>
       <c r="E86" s="9">
-        <v>950465</v>
+        <v>652737</v>
       </c>
       <c r="F86" s="9">
-        <v>1613159</v>
+        <v>1000220</v>
       </c>
       <c r="G86" s="9">
-        <v>578276</v>
+        <v>278837</v>
       </c>
       <c r="H86" s="9">
-        <v>795524</v>
+        <v>539059</v>
       </c>
       <c r="I86" s="9">
-        <v>2169477</v>
+        <v>1435767</v>
       </c>
       <c r="J86" s="9">
-        <v>1120045</v>
+        <v>639603</v>
       </c>
       <c r="K86" s="9">
-        <v>3995906</v>
+        <v>2455768</v>
       </c>
       <c r="L86" s="9">
-        <v>754227</v>
+        <v>511227</v>
       </c>
       <c r="M86" s="9">
-        <v>2692693</v>
+        <v>1817844</v>
       </c>
       <c r="N86" s="9">
-        <v>638149</v>
+        <v>433467</v>
       </c>
       <c r="O86" s="9">
-        <v>1258439</v>
+        <v>866690</v>
       </c>
       <c r="P86" s="9">
-        <v>1640921</v>
+        <v>1042549</v>
       </c>
       <c r="Q86" s="9">
-        <v>1581951</v>
+        <v>1102668</v>
       </c>
       <c r="R86" s="9">
-        <v>558232</v>
+        <v>342090</v>
       </c>
       <c r="S86" s="9">
-        <v>9355505</v>
+        <v>4921023</v>
       </c>
       <c r="T86" s="9">
-        <v>1551543</v>
+        <v>992156</v>
       </c>
       <c r="U86" s="9">
-        <v>772193</v>
+        <v>542975</v>
       </c>
       <c r="V86" s="9">
-        <v>2508876</v>
+        <v>1710459</v>
       </c>
       <c r="W86" s="9">
-        <v>1726008</v>
+        <v>1254573</v>
       </c>
       <c r="X86" s="9">
-        <v>2191303</v>
+        <v>1324356</v>
       </c>
       <c r="Y86" s="9">
-        <v>750757</v>
+        <v>482490</v>
       </c>
       <c r="Z86" s="9">
-        <v>2788773</v>
+        <v>1289227</v>
       </c>
       <c r="AA86" s="9">
-        <v>2962403</v>
+        <v>1927228</v>
       </c>
       <c r="AB86" s="9">
-        <v>1943639</v>
+        <v>1306310</v>
       </c>
       <c r="AC86" s="9">
-        <v>2904940</v>
+        <v>1734362</v>
       </c>
       <c r="AD86" s="9">
-        <v>213473</v>
+        <v>164819</v>
       </c>
       <c r="AE86" s="9">
-        <v>2876575</v>
+        <v>1689935</v>
       </c>
       <c r="AF86" s="9">
-        <v>668565</v>
+        <v>481975</v>
       </c>
       <c r="AG86" s="9">
-        <v>294650</v>
+        <v>174663</v>
       </c>
       <c r="AH86" s="9">
-        <v>1703019</v>
+        <v>1120381</v>
       </c>
       <c r="AI86" s="9">
-        <v>1239199</v>
+        <v>750252</v>
       </c>
       <c r="AJ86" s="9">
-        <v>5155134</v>
+        <v>2962453</v>
       </c>
       <c r="AK86" s="9">
-        <v>4070762</v>
+        <v>2360357</v>
       </c>
       <c r="AL86" s="9">
-        <v>1663303</v>
+        <v>1049221</v>
       </c>
       <c r="AM86" s="9">
-        <v>3561875</v>
+        <v>2246798</v>
       </c>
       <c r="AN86" s="9">
-        <v>1194370</v>
+        <v>813625</v>
       </c>
       <c r="AO86" s="9">
-        <v>1603502</v>
+        <v>1072290</v>
       </c>
       <c r="AP86" s="9">
-        <v>2022562</v>
+        <v>1201069</v>
       </c>
       <c r="AQ86" s="9">
-        <v>5199995</v>
+        <v>2969572</v>
       </c>
       <c r="AR86" s="9">
-        <v>4166989</v>
+        <v>1786135</v>
       </c>
       <c r="AS86" s="9">
-        <v>363784</v>
+        <v>264132</v>
       </c>
       <c r="AT86" s="9">
-        <v>1267658</v>
+        <v>896290</v>
       </c>
       <c r="AU86" s="9">
-        <v>951409</v>
+        <v>678506</v>
       </c>
       <c r="AV86" s="9">
-        <v>2061883</v>
+        <v>1027055</v>
       </c>
       <c r="AW86" s="9">
-        <v>1808235</v>
+        <v>1155695</v>
       </c>
       <c r="AX86" s="9">
-        <v>1491334</v>
+        <v>982987</v>
       </c>
       <c r="AY86" s="9">
-        <v>1248952</v>
+        <v>875559</v>
       </c>
       <c r="AZ86" s="9">
-        <v>1030631</v>
+        <v>718860</v>
       </c>
       <c r="BA86" s="9">
-        <v>2338971</v>
+        <v>1571728</v>
       </c>
       <c r="BB86" s="9">
-        <v>1765143</v>
+        <v>1175247</v>
       </c>
       <c r="BC86" s="9">
-        <v>1216452</v>
+        <v>838209</v>
       </c>
       <c r="BD86" s="9">
-        <v>724967</v>
+        <v>516987</v>
       </c>
       <c r="BE86" s="9">
-        <v>1216619</v>
+        <v>733285</v>
       </c>
       <c r="BF86" s="9">
-        <v>2530430</v>
+        <v>1526169</v>
       </c>
       <c r="BG86" s="9">
-        <v>397171</v>
+        <v>290343</v>
       </c>
       <c r="BH86" s="9">
-        <v>459350</v>
+        <v>321528</v>
       </c>
       <c r="BI86" s="9">
-        <v>770517</v>
+        <v>507492</v>
       </c>
       <c r="BJ86" s="9">
-        <v>3835936</v>
+        <v>2074804</v>
       </c>
       <c r="BK86" s="9">
-        <v>1739749</v>
+        <v>1188243</v>
       </c>
       <c r="BL86" s="9">
-        <v>446076</v>
+        <v>252309</v>
       </c>
       <c r="BM86" s="9">
-        <v>854182</v>
+        <v>515479</v>
       </c>
       <c r="BN86" s="9">
-        <v>4542066</v>
+        <v>2581063</v>
       </c>
       <c r="BO86" s="9">
-        <v>2234514</v>
+        <v>1590918</v>
       </c>
       <c r="BP86" s="9">
-        <v>926711</v>
+        <v>639257</v>
       </c>
       <c r="BQ86" s="9">
-        <v>1780146</v>
+        <v>1209890</v>
       </c>
       <c r="BR86" s="9">
-        <v>5923753</v>
+        <v>3193336</v>
       </c>
       <c r="BS86" s="9">
-        <v>648146</v>
+        <v>411730</v>
       </c>
       <c r="BT86" s="9">
-        <v>1231010</v>
+        <v>787456</v>
       </c>
       <c r="BU86" s="9">
-        <v>1193904</v>
+        <v>749612</v>
       </c>
       <c r="BV86" s="9">
-        <v>2474394</v>
+        <v>1379809</v>
       </c>
     </row>
     <row r="87" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A87" s="1" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B87" s="9">
-        <v>21478827</v>
+        <v>14205588</v>
       </c>
       <c r="C87" s="9">
-        <v>3876017</v>
+        <v>2676327</v>
       </c>
       <c r="D87" s="9">
-        <v>1936408</v>
+        <v>1432239</v>
       </c>
       <c r="E87" s="9">
-        <v>907896</v>
+        <v>775257</v>
       </c>
       <c r="F87" s="9">
-        <v>1609825</v>
+        <v>1202457</v>
       </c>
       <c r="G87" s="9">
-        <v>606805</v>
+        <v>346815</v>
       </c>
       <c r="H87" s="9">
-        <v>782113</v>
+        <v>619137</v>
       </c>
       <c r="I87" s="9">
-        <v>2167258</v>
+        <v>1692806</v>
       </c>
       <c r="J87" s="9">
-        <v>1122766</v>
+        <v>796356</v>
       </c>
       <c r="K87" s="9">
-        <v>3950150</v>
+        <v>2976644</v>
       </c>
       <c r="L87" s="9">
-        <v>751791</v>
+        <v>603819</v>
       </c>
       <c r="M87" s="9">
-        <v>2672770</v>
+        <v>2156115</v>
       </c>
       <c r="N87" s="9">
-        <v>625592</v>
+        <v>495040</v>
       </c>
       <c r="O87" s="9">
-        <v>1216389</v>
+        <v>1030144</v>
       </c>
       <c r="P87" s="9">
-        <v>1622520</v>
+        <v>1293394</v>
       </c>
       <c r="Q87" s="9">
-        <v>1563190</v>
+        <v>1287954</v>
       </c>
       <c r="R87" s="9">
-        <v>564856</v>
+        <v>396673</v>
       </c>
       <c r="S87" s="9">
-        <v>9185918</v>
+        <v>6542617</v>
       </c>
       <c r="T87" s="9">
-        <v>1590032</v>
+        <v>1152737</v>
       </c>
       <c r="U87" s="9">
-        <v>746030</v>
+        <v>614315</v>
       </c>
       <c r="V87" s="9">
-        <v>2489527</v>
+        <v>1972713</v>
       </c>
       <c r="W87" s="9">
-        <v>1697827</v>
+        <v>1384461</v>
       </c>
       <c r="X87" s="9">
-        <v>2152816</v>
+        <v>1661711</v>
       </c>
       <c r="Y87" s="9">
-        <v>764340</v>
+        <v>560713</v>
       </c>
       <c r="Z87" s="9">
-        <v>2911349</v>
+        <v>1653289</v>
       </c>
       <c r="AA87" s="9">
-        <v>2895572</v>
+        <v>2341577</v>
       </c>
       <c r="AB87" s="9">
-        <v>1888900</v>
+        <v>1570388</v>
       </c>
       <c r="AC87" s="9">
-        <v>2899755</v>
+        <v>2112385</v>
       </c>
       <c r="AD87" s="9">
-        <v>209540</v>
+        <v>173138</v>
       </c>
       <c r="AE87" s="9">
-        <v>2851548</v>
+        <v>2144519</v>
       </c>
       <c r="AF87" s="9">
-        <v>650883</v>
+        <v>547986</v>
       </c>
       <c r="AG87" s="9">
-        <v>316111</v>
+        <v>213326</v>
       </c>
       <c r="AH87" s="9">
-        <v>1657115</v>
+        <v>1328596</v>
       </c>
       <c r="AI87" s="9">
-        <v>1231722</v>
+        <v>912225</v>
       </c>
       <c r="AJ87" s="9">
-        <v>5026423</v>
+        <v>3779798</v>
       </c>
       <c r="AK87" s="9">
-        <v>4135390</v>
+        <v>2884067</v>
       </c>
       <c r="AL87" s="9">
-        <v>1628833</v>
+        <v>1302314</v>
       </c>
       <c r="AM87" s="9">
-        <v>3516547</v>
+        <v>2725656</v>
       </c>
       <c r="AN87" s="9">
-        <v>1157726</v>
+        <v>962441</v>
       </c>
       <c r="AO87" s="9">
-        <v>1577556</v>
+        <v>1288303</v>
       </c>
       <c r="AP87" s="9">
-        <v>2019812</v>
+        <v>1494458</v>
       </c>
       <c r="AQ87" s="9">
-        <v>5182189</v>
+        <v>3842626</v>
       </c>
       <c r="AR87" s="9">
-        <v>4268452</v>
+        <v>2410407</v>
       </c>
       <c r="AS87" s="9">
-        <v>348933</v>
+        <v>286885</v>
       </c>
       <c r="AT87" s="9">
-        <v>1245268</v>
+        <v>1012771</v>
       </c>
       <c r="AU87" s="9">
-        <v>929032</v>
+        <v>757245</v>
       </c>
       <c r="AV87" s="9">
-        <v>2101340</v>
+        <v>1302391</v>
       </c>
       <c r="AW87" s="9">
-        <v>1820795</v>
+        <v>1385042</v>
       </c>
       <c r="AX87" s="9">
-        <v>1493363</v>
+        <v>1151739</v>
       </c>
       <c r="AY87" s="9">
-        <v>1224302</v>
+        <v>1021721</v>
       </c>
       <c r="AZ87" s="9">
-        <v>1011996</v>
+        <v>817650</v>
       </c>
       <c r="BA87" s="9">
-        <v>2310580</v>
+        <v>1816719</v>
       </c>
       <c r="BB87" s="9">
-        <v>1730760</v>
+        <v>1392895</v>
       </c>
       <c r="BC87" s="9">
-        <v>1184756</v>
+        <v>972439</v>
       </c>
       <c r="BD87" s="9">
-        <v>718565</v>
+        <v>579504</v>
       </c>
       <c r="BE87" s="9">
-        <v>1241088</v>
+        <v>878568</v>
       </c>
       <c r="BF87" s="9">
-        <v>2544042</v>
+        <v>1873250</v>
       </c>
       <c r="BG87" s="9">
-        <v>387116</v>
+        <v>312168</v>
       </c>
       <c r="BH87" s="9">
-        <v>464710</v>
+        <v>357321</v>
       </c>
       <c r="BI87" s="9">
-        <v>770274</v>
+        <v>595849</v>
       </c>
       <c r="BJ87" s="9">
-        <v>3753293</v>
+        <v>2740687</v>
       </c>
       <c r="BK87" s="9">
-        <v>1693815</v>
+        <v>1424996</v>
       </c>
       <c r="BL87" s="9">
-        <v>451358</v>
+        <v>293817</v>
       </c>
       <c r="BM87" s="9">
-        <v>892017</v>
+        <v>585640</v>
       </c>
       <c r="BN87" s="9">
-        <v>4405844</v>
+        <v>3375901</v>
       </c>
       <c r="BO87" s="9">
-        <v>2179220</v>
+        <v>1827628</v>
       </c>
       <c r="BP87" s="9">
-        <v>921263</v>
+        <v>730233</v>
       </c>
       <c r="BQ87" s="9">
-        <v>1752584</v>
+        <v>1390043</v>
       </c>
       <c r="BR87" s="9">
-        <v>5902430</v>
+        <v>4129043</v>
       </c>
       <c r="BS87" s="9">
-        <v>636005</v>
+        <v>478799</v>
       </c>
       <c r="BT87" s="9">
-        <v>1244042</v>
+        <v>924000</v>
       </c>
       <c r="BU87" s="9">
-        <v>1177859</v>
+        <v>934648</v>
       </c>
       <c r="BV87" s="9">
-        <v>2443632</v>
+        <v>1810607</v>
       </c>
     </row>
     <row r="88" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A88" s="1" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B88" s="9">
-        <v>20887092</v>
+        <v>19863153</v>
       </c>
       <c r="C88" s="9">
-        <v>3702202</v>
+        <v>3514748</v>
       </c>
       <c r="D88" s="9">
-        <v>1781121</v>
+        <v>1745860</v>
       </c>
       <c r="E88" s="9">
-        <v>879660</v>
+        <v>893556</v>
       </c>
       <c r="F88" s="9">
-        <v>1429776</v>
+        <v>1400319</v>
       </c>
       <c r="G88" s="9">
-        <v>469404</v>
+        <v>418356</v>
       </c>
       <c r="H88" s="9">
-        <v>737305</v>
+        <v>732553</v>
       </c>
       <c r="I88" s="9">
-        <v>2035592</v>
+        <v>1988902</v>
       </c>
       <c r="J88" s="9">
-        <v>978925</v>
+        <v>964185</v>
       </c>
       <c r="K88" s="9">
-        <v>3571540</v>
+        <v>3509967</v>
       </c>
       <c r="L88" s="9">
-        <v>698809</v>
+        <v>694720</v>
       </c>
       <c r="M88" s="9">
-        <v>2512086</v>
+        <v>2464006</v>
       </c>
       <c r="N88" s="9">
-        <v>562449</v>
+        <v>575701</v>
       </c>
       <c r="O88" s="9">
-        <v>1180321</v>
+        <v>1151448</v>
       </c>
       <c r="P88" s="9">
-        <v>1545402</v>
+        <v>1521843</v>
       </c>
       <c r="Q88" s="9">
-        <v>1507563</v>
+        <v>1475216</v>
       </c>
       <c r="R88" s="9">
-        <v>502440</v>
+        <v>471445</v>
       </c>
       <c r="S88" s="9">
-        <v>9120166</v>
+        <v>8692831</v>
       </c>
       <c r="T88" s="9">
-        <v>1426344</v>
+        <v>1318307</v>
       </c>
       <c r="U88" s="9">
-        <v>734166</v>
+        <v>721272</v>
       </c>
       <c r="V88" s="9">
-        <v>2389034</v>
+        <v>2289373</v>
       </c>
       <c r="W88" s="9">
-        <v>1592452</v>
+        <v>1571563</v>
       </c>
       <c r="X88" s="9">
-        <v>2017624</v>
+        <v>1990287</v>
       </c>
       <c r="Y88" s="9">
-        <v>690530</v>
+        <v>649934</v>
       </c>
       <c r="Z88" s="9">
-        <v>2233962</v>
+        <v>2112653</v>
       </c>
       <c r="AA88" s="9">
-        <v>2791770</v>
+        <v>2737373</v>
       </c>
       <c r="AB88" s="9">
-        <v>1857518</v>
+        <v>1821188</v>
       </c>
       <c r="AC88" s="9">
-        <v>2572323</v>
+        <v>2532309</v>
       </c>
       <c r="AD88" s="9">
-        <v>194021</v>
+        <v>195084</v>
       </c>
       <c r="AE88" s="9">
-        <v>2753031</v>
+        <v>2655132</v>
       </c>
       <c r="AF88" s="9">
-        <v>613457</v>
+        <v>618416</v>
       </c>
       <c r="AG88" s="9">
-        <v>272310</v>
+        <v>256426</v>
       </c>
       <c r="AH88" s="9">
-        <v>1577530</v>
+        <v>1544023</v>
       </c>
       <c r="AI88" s="9">
-        <v>1102788</v>
+        <v>1113726</v>
       </c>
       <c r="AJ88" s="9">
-        <v>4945848</v>
+        <v>4786009</v>
       </c>
       <c r="AK88" s="9">
-        <v>3512495</v>
+        <v>3425925</v>
       </c>
       <c r="AL88" s="9">
-        <v>1570395</v>
+        <v>1559544</v>
       </c>
       <c r="AM88" s="9">
-        <v>3302532</v>
+        <v>3247506</v>
       </c>
       <c r="AN88" s="9">
-        <v>1096808</v>
+        <v>1086529</v>
       </c>
       <c r="AO88" s="9">
-        <v>1577856</v>
+        <v>1512545</v>
       </c>
       <c r="AP88" s="9">
-        <v>1883546</v>
+        <v>1802479</v>
       </c>
       <c r="AQ88" s="9">
-        <v>5016856</v>
+        <v>4868498</v>
       </c>
       <c r="AR88" s="9">
-        <v>3627795</v>
+        <v>3199956</v>
       </c>
       <c r="AS88" s="9">
-        <v>329330</v>
+        <v>326170</v>
       </c>
       <c r="AT88" s="9">
-        <v>1189067</v>
+        <v>1176759</v>
       </c>
       <c r="AU88" s="9">
-        <v>881678</v>
+        <v>879721</v>
       </c>
       <c r="AV88" s="9">
-        <v>1760798</v>
+        <v>1646360</v>
       </c>
       <c r="AW88" s="9">
-        <v>1655324</v>
+        <v>1618755</v>
       </c>
       <c r="AX88" s="9">
-        <v>1372316</v>
+        <v>1355075</v>
       </c>
       <c r="AY88" s="9">
-        <v>1189322</v>
+        <v>1159116</v>
       </c>
       <c r="AZ88" s="9">
-        <v>952175</v>
+        <v>953895</v>
       </c>
       <c r="BA88" s="9">
-        <v>2151045</v>
+        <v>2079135</v>
       </c>
       <c r="BB88" s="9">
-        <v>1635624</v>
+        <v>1607413</v>
       </c>
       <c r="BC88" s="9">
-        <v>1143207</v>
+        <v>1124868</v>
       </c>
       <c r="BD88" s="9">
-        <v>674967</v>
+        <v>667125</v>
       </c>
       <c r="BE88" s="9">
-        <v>1061929</v>
+        <v>1035075</v>
       </c>
       <c r="BF88" s="9">
-        <v>2295748</v>
+        <v>2279471</v>
       </c>
       <c r="BG88" s="9">
-        <v>364396</v>
+        <v>348608</v>
       </c>
       <c r="BH88" s="9">
-        <v>420575</v>
+        <v>416550</v>
       </c>
       <c r="BI88" s="9">
-        <v>690942</v>
+        <v>685447</v>
       </c>
       <c r="BJ88" s="9">
-        <v>3521768</v>
+        <v>3476634</v>
       </c>
       <c r="BK88" s="9">
-        <v>1654345</v>
+        <v>1618323</v>
       </c>
       <c r="BL88" s="9">
-        <v>380638</v>
+        <v>352541</v>
       </c>
       <c r="BM88" s="9">
-        <v>710797</v>
+        <v>685661</v>
       </c>
       <c r="BN88" s="9">
-        <v>4361446</v>
+        <v>4230653</v>
       </c>
       <c r="BO88" s="9">
-        <v>2060300</v>
+        <v>2048213</v>
       </c>
       <c r="BP88" s="9">
-        <v>817474</v>
+        <v>831971</v>
       </c>
       <c r="BQ88" s="9">
-        <v>1621360</v>
+        <v>1622507</v>
       </c>
       <c r="BR88" s="9">
-        <v>5550058</v>
+        <v>5379597</v>
       </c>
       <c r="BS88" s="9">
-        <v>586294</v>
+        <v>560853</v>
       </c>
       <c r="BT88" s="9">
-        <v>1124531</v>
+        <v>1096399</v>
       </c>
       <c r="BU88" s="9">
-        <v>1100425</v>
+        <v>1060771</v>
       </c>
       <c r="BV88" s="9">
-        <v>2328375</v>
+        <v>2249344</v>
       </c>
     </row>
     <row r="89" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A89" s="1" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B89" s="9">
-        <v>18284865</v>
+        <v>21811850</v>
       </c>
       <c r="C89" s="9">
-        <v>3216387</v>
+        <v>3909345</v>
       </c>
       <c r="D89" s="9">
-        <v>1455099</v>
+        <v>1945096</v>
       </c>
       <c r="E89" s="9">
-        <v>825037</v>
+        <v>950465</v>
       </c>
       <c r="F89" s="9">
-        <v>1294652</v>
+        <v>1613159</v>
       </c>
       <c r="G89" s="9">
-        <v>370145</v>
+        <v>578276</v>
       </c>
       <c r="H89" s="9">
-        <v>680481</v>
+        <v>795524</v>
       </c>
       <c r="I89" s="9">
-        <v>1813941</v>
+        <v>2169477</v>
       </c>
       <c r="J89" s="9">
-        <v>810964</v>
+        <v>1120045</v>
       </c>
       <c r="K89" s="9">
-        <v>3262170</v>
+        <v>3995906</v>
       </c>
       <c r="L89" s="9">
-        <v>653118</v>
+        <v>754227</v>
       </c>
       <c r="M89" s="9">
-        <v>2386338</v>
+        <v>2692693</v>
       </c>
       <c r="N89" s="9">
-        <v>510073</v>
+        <v>638149</v>
       </c>
       <c r="O89" s="9">
-        <v>1102910</v>
+        <v>1258439</v>
       </c>
       <c r="P89" s="9">
-        <v>1385246</v>
+        <v>1640921</v>
       </c>
       <c r="Q89" s="9">
-        <v>1425434</v>
+        <v>1581951</v>
       </c>
       <c r="R89" s="9">
-        <v>438962</v>
+        <v>558232</v>
       </c>
       <c r="S89" s="9">
-        <v>7999805</v>
+        <v>9355505</v>
       </c>
       <c r="T89" s="9">
-        <v>1275316</v>
+        <v>1551543</v>
       </c>
       <c r="U89" s="9">
-        <v>684069</v>
+        <v>772193</v>
       </c>
       <c r="V89" s="9">
-        <v>2203166</v>
+        <v>2508876</v>
       </c>
       <c r="W89" s="9">
-        <v>1509477</v>
+        <v>1726008</v>
       </c>
       <c r="X89" s="9">
-        <v>1844410</v>
+        <v>2191303</v>
       </c>
       <c r="Y89" s="9">
-        <v>611686</v>
+        <v>750757</v>
       </c>
       <c r="Z89" s="9">
-        <v>1828330</v>
+        <v>2788773</v>
       </c>
       <c r="AA89" s="9">
-        <v>2558357</v>
+        <v>2962403</v>
       </c>
       <c r="AB89" s="9">
-        <v>1747225</v>
+        <v>1943639</v>
       </c>
       <c r="AC89" s="9">
-        <v>2353533</v>
+        <v>2904940</v>
       </c>
       <c r="AD89" s="9">
-        <v>181607</v>
+        <v>213473</v>
       </c>
       <c r="AE89" s="9">
-        <v>2406715</v>
+        <v>2876575</v>
       </c>
       <c r="AF89" s="9">
-        <v>580114</v>
+        <v>668565</v>
       </c>
       <c r="AG89" s="9">
-        <v>257252</v>
+        <v>294650</v>
       </c>
       <c r="AH89" s="9">
-        <v>1478885</v>
+        <v>1703019</v>
       </c>
       <c r="AI89" s="9">
-        <v>925289</v>
+        <v>1239199</v>
       </c>
       <c r="AJ89" s="9">
-        <v>4391698</v>
+        <v>5155134</v>
       </c>
       <c r="AK89" s="9">
-        <v>3131595</v>
+        <v>4070762</v>
       </c>
       <c r="AL89" s="9">
-        <v>1456793</v>
+        <v>1663303</v>
       </c>
       <c r="AM89" s="9">
-        <v>2984732</v>
+        <v>3561875</v>
       </c>
       <c r="AN89" s="9">
-        <v>1024588</v>
+        <v>1194370</v>
       </c>
       <c r="AO89" s="9">
-        <v>1453403</v>
+        <v>1603502</v>
       </c>
       <c r="AP89" s="9">
-        <v>1656137</v>
+        <v>2022562</v>
       </c>
       <c r="AQ89" s="9">
-        <v>4411783</v>
+        <v>5199995</v>
       </c>
       <c r="AR89" s="9">
-        <v>2833425</v>
+        <v>4166989</v>
       </c>
       <c r="AS89" s="9">
-        <v>313200</v>
+        <v>363784</v>
       </c>
       <c r="AT89" s="9">
-        <v>1113179</v>
+        <v>1267658</v>
       </c>
       <c r="AU89" s="9">
-        <v>836216</v>
+        <v>951409</v>
       </c>
       <c r="AV89" s="9">
-        <v>1447942</v>
+        <v>2061883</v>
       </c>
       <c r="AW89" s="9">
-        <v>1534897</v>
+        <v>1808235</v>
       </c>
       <c r="AX89" s="9">
-        <v>1270330</v>
+        <v>1491334</v>
       </c>
       <c r="AY89" s="9">
-        <v>1122590</v>
+        <v>1248952</v>
       </c>
       <c r="AZ89" s="9">
-        <v>841201</v>
+        <v>1030631</v>
       </c>
       <c r="BA89" s="9">
-        <v>2044215</v>
+        <v>2338971</v>
       </c>
       <c r="BB89" s="9">
-        <v>1514386</v>
+        <v>1765143</v>
       </c>
       <c r="BC89" s="9">
-        <v>1077331</v>
+        <v>1216452</v>
       </c>
       <c r="BD89" s="9">
-        <v>618655</v>
+        <v>724967</v>
       </c>
       <c r="BE89" s="9">
-        <v>939923</v>
+        <v>1216619</v>
       </c>
       <c r="BF89" s="9">
-        <v>2073456</v>
+        <v>2530430</v>
       </c>
       <c r="BG89" s="9">
-        <v>336037</v>
+        <v>397171</v>
       </c>
       <c r="BH89" s="9">
-        <v>380206</v>
+        <v>459350</v>
       </c>
       <c r="BI89" s="9">
-        <v>629475</v>
+        <v>770517</v>
       </c>
       <c r="BJ89" s="9">
-        <v>3115757</v>
+        <v>3835936</v>
       </c>
       <c r="BK89" s="9">
-        <v>1519826</v>
+        <v>1739749</v>
       </c>
       <c r="BL89" s="9">
-        <v>321144</v>
+        <v>446076</v>
       </c>
       <c r="BM89" s="9">
-        <v>602950</v>
+        <v>854182</v>
       </c>
       <c r="BN89" s="9">
-        <v>3849937</v>
+        <v>4542066</v>
       </c>
       <c r="BO89" s="9">
-        <v>1933260</v>
+        <v>2234514</v>
       </c>
       <c r="BP89" s="9">
-        <v>761209</v>
+        <v>926711</v>
       </c>
       <c r="BQ89" s="9">
-        <v>1513412</v>
+        <v>1780146</v>
       </c>
       <c r="BR89" s="9">
-        <v>4862741</v>
+        <v>5923753</v>
       </c>
       <c r="BS89" s="9">
-        <v>524105</v>
+        <v>648146</v>
       </c>
       <c r="BT89" s="9">
-        <v>1017188</v>
+        <v>1231010</v>
       </c>
       <c r="BU89" s="9">
-        <v>979104</v>
+        <v>1193904</v>
       </c>
       <c r="BV89" s="9">
-        <v>2024466</v>
+        <v>2474394</v>
       </c>
     </row>
     <row r="90" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A90" s="1" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B90" s="9">
-        <v>16963114</v>
+        <v>21478827</v>
       </c>
       <c r="C90" s="9">
-        <v>2946306</v>
+        <v>3876017</v>
       </c>
       <c r="D90" s="9">
-        <v>1386745</v>
+        <v>1936408</v>
       </c>
       <c r="E90" s="9">
-        <v>751070</v>
+        <v>907896</v>
       </c>
       <c r="F90" s="9">
-        <v>1165535</v>
+        <v>1609825</v>
       </c>
       <c r="G90" s="9">
-        <v>333376</v>
+        <v>606805</v>
       </c>
       <c r="H90" s="9">
-        <v>589278</v>
+        <v>782113</v>
       </c>
       <c r="I90" s="9">
-        <v>1623479</v>
+        <v>2167258</v>
       </c>
       <c r="J90" s="9">
-        <v>792171</v>
+        <v>1122766</v>
       </c>
       <c r="K90" s="9">
-        <v>2960759</v>
+        <v>3950150</v>
       </c>
       <c r="L90" s="9">
-        <v>576088</v>
+        <v>751791</v>
       </c>
       <c r="M90" s="9">
-        <v>2156765</v>
+        <v>2672770</v>
       </c>
       <c r="N90" s="9">
-        <v>451089</v>
+        <v>625592</v>
       </c>
       <c r="O90" s="9">
-        <v>1016739</v>
+        <v>1216389</v>
       </c>
       <c r="P90" s="9">
-        <v>1255159</v>
+        <v>1622520</v>
       </c>
       <c r="Q90" s="9">
-        <v>1281353</v>
+        <v>1563190</v>
       </c>
       <c r="R90" s="9">
-        <v>379894</v>
+        <v>564856</v>
       </c>
       <c r="S90" s="9">
-        <v>7396201</v>
+        <v>9185918</v>
       </c>
       <c r="T90" s="9">
-        <v>1132263</v>
+        <v>1590032</v>
       </c>
       <c r="U90" s="9">
-        <v>601218</v>
+        <v>746030</v>
       </c>
       <c r="V90" s="9">
-        <v>1969669</v>
+        <v>2489527</v>
       </c>
       <c r="W90" s="9">
-        <v>1306266</v>
+        <v>1697827</v>
       </c>
       <c r="X90" s="9">
-        <v>1684798</v>
+        <v>2152816</v>
       </c>
       <c r="Y90" s="9">
-        <v>541319</v>
+        <v>764340</v>
       </c>
       <c r="Z90" s="9">
-        <v>1660201</v>
+        <v>2911349</v>
       </c>
       <c r="AA90" s="9">
-        <v>2334619</v>
+        <v>2895572</v>
       </c>
       <c r="AB90" s="9">
-        <v>1606106</v>
+        <v>1888900</v>
       </c>
       <c r="AC90" s="9">
-        <v>2111364</v>
+        <v>2899755</v>
       </c>
       <c r="AD90" s="9">
-        <v>158332</v>
+        <v>209540</v>
       </c>
       <c r="AE90" s="9">
-        <v>2217659</v>
+        <v>2851548</v>
       </c>
       <c r="AF90" s="9">
-        <v>525806</v>
+        <v>650883</v>
       </c>
       <c r="AG90" s="9">
-        <v>211724</v>
+        <v>316111</v>
       </c>
       <c r="AH90" s="9">
-        <v>1332106</v>
+        <v>1657115</v>
       </c>
       <c r="AI90" s="9">
-        <v>893731</v>
+        <v>1231722</v>
       </c>
       <c r="AJ90" s="9">
-        <v>4114547</v>
+        <v>5026423</v>
       </c>
       <c r="AK90" s="9">
-        <v>2840247</v>
+        <v>4135390</v>
       </c>
       <c r="AL90" s="9">
-        <v>1331344</v>
+        <v>1628833</v>
       </c>
       <c r="AM90" s="9">
-        <v>2724577</v>
+        <v>3516547</v>
       </c>
       <c r="AN90" s="9">
-        <v>916808</v>
+        <v>1157726</v>
       </c>
       <c r="AO90" s="9">
-        <v>1323330</v>
+        <v>1577556</v>
       </c>
       <c r="AP90" s="9">
-        <v>1501586</v>
+        <v>2019812</v>
       </c>
       <c r="AQ90" s="9">
-        <v>4143856</v>
+        <v>5182189</v>
       </c>
       <c r="AR90" s="9">
-        <v>2607193</v>
+        <v>4268452</v>
       </c>
       <c r="AS90" s="9">
-        <v>274706</v>
+        <v>348933</v>
       </c>
       <c r="AT90" s="9">
-        <v>974764</v>
+        <v>1245268</v>
       </c>
       <c r="AU90" s="9">
-        <v>760078</v>
+        <v>929032</v>
       </c>
       <c r="AV90" s="9">
-        <v>1286997</v>
+        <v>2101340</v>
       </c>
       <c r="AW90" s="9">
-        <v>1380083</v>
+        <v>1820795</v>
       </c>
       <c r="AX90" s="9">
-        <v>1136454</v>
+        <v>1493363</v>
       </c>
       <c r="AY90" s="9">
-        <v>1014262</v>
+        <v>1224302</v>
       </c>
       <c r="AZ90" s="9">
-        <v>739514</v>
+        <v>1011996</v>
       </c>
       <c r="BA90" s="9">
-        <v>1888384</v>
+        <v>2310580</v>
       </c>
       <c r="BB90" s="9">
-        <v>1386316</v>
+        <v>1730760</v>
       </c>
       <c r="BC90" s="9">
-        <v>981809</v>
+        <v>1184756</v>
       </c>
       <c r="BD90" s="9">
-        <v>541714</v>
+        <v>718565</v>
       </c>
       <c r="BE90" s="9">
-        <v>813163</v>
+        <v>1241088</v>
       </c>
       <c r="BF90" s="9">
-        <v>1918317</v>
+        <v>2544042</v>
       </c>
       <c r="BG90" s="9">
-        <v>286885</v>
+        <v>387116</v>
       </c>
       <c r="BH90" s="9">
-        <v>336558</v>
+        <v>464710</v>
       </c>
       <c r="BI90" s="9">
-        <v>565533</v>
+        <v>770274</v>
       </c>
       <c r="BJ90" s="9">
-        <v>2924038</v>
+        <v>3753293</v>
       </c>
       <c r="BK90" s="9">
-        <v>1397147</v>
+        <v>1693815</v>
       </c>
       <c r="BL90" s="9">
-        <v>274197</v>
+        <v>451358</v>
       </c>
       <c r="BM90" s="9">
-        <v>566637</v>
+        <v>892017</v>
       </c>
       <c r="BN90" s="9">
-        <v>3608295</v>
+        <v>4405844</v>
       </c>
       <c r="BO90" s="9">
-        <v>1727058</v>
+        <v>2179220</v>
       </c>
       <c r="BP90" s="9">
-        <v>691974</v>
+        <v>921263</v>
       </c>
       <c r="BQ90" s="9">
-        <v>1318058</v>
+        <v>1752584</v>
       </c>
       <c r="BR90" s="9">
-        <v>4497767</v>
+        <v>5902430</v>
       </c>
       <c r="BS90" s="9">
-        <v>458502</v>
+        <v>636005</v>
       </c>
       <c r="BT90" s="9">
-        <v>923871</v>
+        <v>1244042</v>
       </c>
       <c r="BU90" s="9">
-        <v>910008</v>
+        <v>1177859</v>
       </c>
       <c r="BV90" s="9">
-        <v>1851614</v>
+        <v>2443632</v>
       </c>
     </row>
     <row r="91" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A91" s="1" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B91" s="9">
-        <v>17103080</v>
+        <v>20887092</v>
       </c>
       <c r="C91" s="9">
-        <v>3070357</v>
+        <v>3702202</v>
       </c>
       <c r="D91" s="9">
-        <v>1498176</v>
+        <v>1781121</v>
       </c>
       <c r="E91" s="9">
-        <v>796632</v>
+        <v>879660</v>
       </c>
       <c r="F91" s="9">
-        <v>1222922</v>
+        <v>1429776</v>
       </c>
       <c r="G91" s="9">
-        <v>326165</v>
+        <v>469404</v>
       </c>
       <c r="H91" s="9">
-        <v>618367</v>
+        <v>737305</v>
       </c>
       <c r="I91" s="9">
-        <v>1753807</v>
+        <v>2035592</v>
       </c>
       <c r="J91" s="9">
-        <v>839311</v>
+        <v>978925</v>
       </c>
       <c r="K91" s="9">
-        <v>3046639</v>
+        <v>3571540</v>
       </c>
       <c r="L91" s="9">
-        <v>597996</v>
+        <v>698809</v>
       </c>
       <c r="M91" s="9">
-        <v>2169014</v>
+        <v>2512086</v>
       </c>
       <c r="N91" s="9">
-        <v>461463</v>
+        <v>562449</v>
       </c>
       <c r="O91" s="9">
-        <v>1044933</v>
+        <v>1180321</v>
       </c>
       <c r="P91" s="9">
-        <v>1354827</v>
+        <v>1545402</v>
       </c>
       <c r="Q91" s="9">
-        <v>1356653</v>
+        <v>1507563</v>
       </c>
       <c r="R91" s="9">
-        <v>378908</v>
+        <v>502440</v>
       </c>
       <c r="S91" s="9">
-        <v>7628346</v>
+        <v>9120166</v>
       </c>
       <c r="T91" s="9">
-        <v>1205291</v>
+        <v>1426344</v>
       </c>
       <c r="U91" s="9">
-        <v>639270</v>
+        <v>734166</v>
       </c>
       <c r="V91" s="9">
-        <v>2036256</v>
+        <v>2389034</v>
       </c>
       <c r="W91" s="9">
-        <v>1305802</v>
+        <v>1592452</v>
       </c>
       <c r="X91" s="9">
-        <v>1741085</v>
+        <v>2017624</v>
       </c>
       <c r="Y91" s="9">
-        <v>576946</v>
+        <v>690530</v>
       </c>
       <c r="Z91" s="9">
-        <v>1789624</v>
+        <v>2233962</v>
       </c>
       <c r="AA91" s="9">
-        <v>2362458</v>
+        <v>2791770</v>
       </c>
       <c r="AB91" s="9">
-        <v>1583334</v>
+        <v>1857518</v>
       </c>
       <c r="AC91" s="9">
-        <v>2260542</v>
+        <v>2572323</v>
       </c>
       <c r="AD91" s="9">
-        <v>170815</v>
+        <v>194021</v>
       </c>
       <c r="AE91" s="9">
-        <v>2360227</v>
+        <v>2753031</v>
       </c>
       <c r="AF91" s="9">
-        <v>553765</v>
+        <v>613457</v>
       </c>
       <c r="AG91" s="9">
-        <v>255521</v>
+        <v>272310</v>
       </c>
       <c r="AH91" s="9">
-        <v>1377292</v>
+        <v>1577530</v>
       </c>
       <c r="AI91" s="9">
-        <v>980621</v>
+        <v>1102788</v>
       </c>
       <c r="AJ91" s="9">
-        <v>4090070</v>
+        <v>4945848</v>
       </c>
       <c r="AK91" s="9">
-        <v>2940466</v>
+        <v>3512495</v>
       </c>
       <c r="AL91" s="9">
-        <v>1383596</v>
+        <v>1570395</v>
       </c>
       <c r="AM91" s="9">
-        <v>2905628</v>
+        <v>3302532</v>
       </c>
       <c r="AN91" s="9">
-        <v>992654</v>
+        <v>1096808</v>
       </c>
       <c r="AO91" s="9">
-        <v>1335366</v>
+        <v>1577856</v>
       </c>
       <c r="AP91" s="9">
-        <v>1544812</v>
+        <v>1883546</v>
       </c>
       <c r="AQ91" s="9">
-        <v>4368732</v>
+        <v>5016856</v>
       </c>
       <c r="AR91" s="9">
-        <v>2780684</v>
+        <v>3627795</v>
       </c>
       <c r="AS91" s="9">
-        <v>285476</v>
+        <v>329330</v>
       </c>
       <c r="AT91" s="9">
-        <v>1047052</v>
+        <v>1189067</v>
       </c>
       <c r="AU91" s="9">
-        <v>779814</v>
+        <v>881678</v>
       </c>
       <c r="AV91" s="9">
-        <v>1346832</v>
+        <v>1760798</v>
       </c>
       <c r="AW91" s="9">
-        <v>1425624</v>
+        <v>1655324</v>
       </c>
       <c r="AX91" s="9">
-        <v>1172946</v>
+        <v>1372316</v>
       </c>
       <c r="AY91" s="9">
-        <v>1032231</v>
+        <v>1189322</v>
       </c>
       <c r="AZ91" s="9">
-        <v>822114</v>
+        <v>952175</v>
       </c>
       <c r="BA91" s="9">
-        <v>1883728</v>
+        <v>2151045</v>
       </c>
       <c r="BB91" s="9">
-        <v>1420114</v>
+        <v>1635624</v>
       </c>
       <c r="BC91" s="9">
-        <v>1034767</v>
+        <v>1143207</v>
       </c>
       <c r="BD91" s="9">
-        <v>579867</v>
+        <v>674967</v>
       </c>
       <c r="BE91" s="9">
-        <v>898438</v>
+        <v>1061929</v>
       </c>
       <c r="BF91" s="9">
-        <v>2027669</v>
+        <v>2295748</v>
       </c>
       <c r="BG91" s="9">
-        <v>302182</v>
+        <v>364396</v>
       </c>
       <c r="BH91" s="9">
-        <v>361291</v>
+        <v>420575</v>
       </c>
       <c r="BI91" s="9">
-        <v>607177</v>
+        <v>690942</v>
       </c>
       <c r="BJ91" s="9">
-        <v>2998648</v>
+        <v>3521768</v>
       </c>
       <c r="BK91" s="9">
-        <v>1480778</v>
+        <v>1654345</v>
       </c>
       <c r="BL91" s="9">
-        <v>282431</v>
+        <v>380638</v>
       </c>
       <c r="BM91" s="9">
-        <v>636670</v>
+        <v>710797</v>
       </c>
       <c r="BN91" s="9">
-        <v>3714824</v>
+        <v>4361446</v>
       </c>
       <c r="BO91" s="9">
-        <v>1814912</v>
+        <v>2060300</v>
       </c>
       <c r="BP91" s="9">
-        <v>703815</v>
+        <v>817474</v>
       </c>
       <c r="BQ91" s="9">
-        <v>1412996</v>
+        <v>1621360</v>
       </c>
       <c r="BR91" s="9">
-        <v>4729203</v>
+        <v>5550058</v>
       </c>
       <c r="BS91" s="9">
-        <v>474982</v>
+        <v>586294</v>
       </c>
       <c r="BT91" s="9">
-        <v>956105</v>
+        <v>1124531</v>
       </c>
       <c r="BU91" s="9">
-        <v>934985</v>
+        <v>1100425</v>
       </c>
       <c r="BV91" s="9">
-        <v>1929211</v>
+        <v>2328375</v>
       </c>
     </row>
     <row r="92" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B92" s="9">
-        <v>11378153</v>
+        <v>18284865</v>
       </c>
       <c r="C92" s="9">
-        <v>1982068</v>
+        <v>3216387</v>
       </c>
       <c r="D92" s="9">
-        <v>1118552</v>
+        <v>1455099</v>
       </c>
       <c r="E92" s="9">
-        <v>588827</v>
+        <v>825037</v>
       </c>
       <c r="F92" s="9">
-        <v>915495</v>
+        <v>1294652</v>
       </c>
       <c r="G92" s="9">
-        <v>243068</v>
+        <v>370145</v>
       </c>
       <c r="H92" s="9">
-        <v>473215</v>
+        <v>680481</v>
       </c>
       <c r="I92" s="9">
-        <v>1278875</v>
+        <v>1813941</v>
       </c>
       <c r="J92" s="9">
-        <v>587970</v>
+        <v>810964</v>
       </c>
       <c r="K92" s="9">
-        <v>2196005</v>
+        <v>3262170</v>
       </c>
       <c r="L92" s="9">
-        <v>453994</v>
+        <v>653118</v>
       </c>
       <c r="M92" s="9">
-        <v>1668133</v>
+        <v>2386338</v>
       </c>
       <c r="N92" s="9">
-        <v>385505</v>
+        <v>510073</v>
       </c>
       <c r="O92" s="9">
-        <v>763069</v>
+        <v>1102910</v>
       </c>
       <c r="P92" s="9">
-        <v>952065</v>
+        <v>1385246</v>
       </c>
       <c r="Q92" s="9">
-        <v>1047574</v>
+        <v>1425434</v>
       </c>
       <c r="R92" s="9">
-        <v>307597</v>
+        <v>438962</v>
       </c>
       <c r="S92" s="9">
-        <v>5152501</v>
+        <v>7999805</v>
       </c>
       <c r="T92" s="9">
-        <v>947875</v>
+        <v>1275316</v>
       </c>
       <c r="U92" s="9">
-        <v>502128</v>
+        <v>684069</v>
       </c>
       <c r="V92" s="9">
-        <v>1561577</v>
+        <v>2203166</v>
       </c>
       <c r="W92" s="9">
-        <v>1070934</v>
+        <v>1509477</v>
       </c>
       <c r="X92" s="9">
-        <v>1291215</v>
+        <v>1844410</v>
       </c>
       <c r="Y92" s="9">
-        <v>448963</v>
+        <v>611686</v>
       </c>
       <c r="Z92" s="9">
-        <v>1208943</v>
+        <v>1828330</v>
       </c>
       <c r="AA92" s="9">
-        <v>1687466</v>
+        <v>2558357</v>
       </c>
       <c r="AB92" s="9">
-        <v>1263509</v>
+        <v>1747225</v>
       </c>
       <c r="AC92" s="9">
-        <v>1679060</v>
+        <v>2353533</v>
       </c>
       <c r="AD92" s="9">
-        <v>141882</v>
+        <v>181607</v>
       </c>
       <c r="AE92" s="9">
-        <v>1652003</v>
+        <v>2406715</v>
       </c>
       <c r="AF92" s="9">
-        <v>423855</v>
+        <v>580114</v>
       </c>
       <c r="AG92" s="9">
-        <v>192999</v>
+        <v>257252</v>
       </c>
       <c r="AH92" s="9">
-        <v>1045274</v>
+        <v>1478885</v>
       </c>
       <c r="AI92" s="9">
-        <v>705162</v>
+        <v>925289</v>
       </c>
       <c r="AJ92" s="9">
-        <v>2535309</v>
+        <v>4391698</v>
       </c>
       <c r="AK92" s="9">
-        <v>2139095</v>
+        <v>3131595</v>
       </c>
       <c r="AL92" s="9">
-        <v>999041</v>
+        <v>1456793</v>
       </c>
       <c r="AM92" s="9">
-        <v>2098552</v>
+        <v>2984732</v>
       </c>
       <c r="AN92" s="9">
-        <v>736775</v>
+        <v>1024588</v>
       </c>
       <c r="AO92" s="9">
-        <v>1059094</v>
+        <v>1453403</v>
       </c>
       <c r="AP92" s="9">
-        <v>1067505</v>
+        <v>1656137</v>
       </c>
       <c r="AQ92" s="9">
-        <v>2894726</v>
+        <v>4411783</v>
       </c>
       <c r="AR92" s="9">
-        <v>1884067</v>
+        <v>2833425</v>
       </c>
       <c r="AS92" s="9">
-        <v>243807</v>
+        <v>313200</v>
       </c>
       <c r="AT92" s="9">
-        <v>772563</v>
+        <v>1113179</v>
       </c>
       <c r="AU92" s="9">
-        <v>603719</v>
+        <v>836216</v>
       </c>
       <c r="AV92" s="9">
-        <v>972704</v>
+        <v>1447942</v>
       </c>
       <c r="AW92" s="9">
-        <v>1094929</v>
+        <v>1534897</v>
       </c>
       <c r="AX92" s="9">
-        <v>894958</v>
+        <v>1270330</v>
       </c>
       <c r="AY92" s="9">
-        <v>779554</v>
+        <v>1122590</v>
       </c>
       <c r="AZ92" s="9">
-        <v>641775</v>
+        <v>841201</v>
       </c>
       <c r="BA92" s="9">
-        <v>1510870</v>
+        <v>2044215</v>
       </c>
       <c r="BB92" s="9">
-        <v>1089869</v>
+        <v>1514386</v>
       </c>
       <c r="BC92" s="9">
-        <v>771782</v>
+        <v>1077331</v>
       </c>
       <c r="BD92" s="9">
-        <v>465529</v>
+        <v>618655</v>
       </c>
       <c r="BE92" s="9">
-        <v>680790</v>
+        <v>939923</v>
       </c>
       <c r="BF92" s="9">
-        <v>1463475</v>
+        <v>2073456</v>
       </c>
       <c r="BG92" s="9">
-        <v>234230</v>
+        <v>336037</v>
       </c>
       <c r="BH92" s="9">
-        <v>335293</v>
+        <v>380206</v>
       </c>
       <c r="BI92" s="9">
-        <v>457991</v>
+        <v>629475</v>
       </c>
       <c r="BJ92" s="9">
-        <v>1961339</v>
+        <v>3115757</v>
       </c>
       <c r="BK92" s="9">
-        <v>1037784</v>
+        <v>1519826</v>
       </c>
       <c r="BL92" s="9">
-        <v>225711</v>
+        <v>321144</v>
       </c>
       <c r="BM92" s="9">
-        <v>473952</v>
+        <v>602950</v>
       </c>
       <c r="BN92" s="9">
-        <v>2512707</v>
+        <v>3849937</v>
       </c>
       <c r="BO92" s="9">
-        <v>1386103</v>
+        <v>1933260</v>
       </c>
       <c r="BP92" s="9">
-        <v>557853</v>
+        <v>761209</v>
       </c>
       <c r="BQ92" s="9">
-        <v>1084076</v>
+        <v>1513412</v>
       </c>
       <c r="BR92" s="9">
-        <v>3176411</v>
+        <v>4862741</v>
       </c>
       <c r="BS92" s="9">
-        <v>356755</v>
+        <v>524105</v>
       </c>
       <c r="BT92" s="9">
-        <v>711443</v>
+        <v>1017188</v>
       </c>
       <c r="BU92" s="9">
-        <v>639757</v>
+        <v>979104</v>
       </c>
       <c r="BV92" s="9">
-        <v>1316087</v>
+        <v>2024466</v>
       </c>
     </row>
     <row r="93" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A93" s="1" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B93" s="9">
-        <v>12110350</v>
+        <v>16963114</v>
       </c>
       <c r="C93" s="9">
-        <v>2118561</v>
+        <v>2946306</v>
       </c>
       <c r="D93" s="9">
-        <v>1155281</v>
+        <v>1386745</v>
       </c>
       <c r="E93" s="9">
-        <v>601341</v>
+        <v>751070</v>
       </c>
       <c r="F93" s="9">
-        <v>951427</v>
+        <v>1165535</v>
       </c>
       <c r="G93" s="9">
-        <v>256811</v>
+        <v>333376</v>
       </c>
       <c r="H93" s="9">
-        <v>495096</v>
+        <v>589278</v>
       </c>
       <c r="I93" s="9">
-        <v>1339477</v>
+        <v>1623479</v>
       </c>
       <c r="J93" s="9">
-        <v>622141</v>
+        <v>792171</v>
       </c>
       <c r="K93" s="9">
-        <v>2259426</v>
+        <v>2960759</v>
       </c>
       <c r="L93" s="9">
-        <v>471724</v>
+        <v>576088</v>
       </c>
       <c r="M93" s="9">
-        <v>1719072</v>
+        <v>2156765</v>
       </c>
       <c r="N93" s="9">
-        <v>391036</v>
+        <v>451089</v>
       </c>
       <c r="O93" s="9">
-        <v>793903</v>
+        <v>1016739</v>
       </c>
       <c r="P93" s="9">
-        <v>982573</v>
+        <v>1255159</v>
       </c>
       <c r="Q93" s="9">
-        <v>1105966</v>
+        <v>1281353</v>
       </c>
       <c r="R93" s="9">
-        <v>317002</v>
+        <v>379894</v>
       </c>
       <c r="S93" s="9">
-        <v>5336413</v>
+        <v>7396201</v>
       </c>
       <c r="T93" s="9">
-        <v>979752</v>
+        <v>1132263</v>
       </c>
       <c r="U93" s="9">
-        <v>522374</v>
+        <v>601218</v>
       </c>
       <c r="V93" s="9">
-        <v>1611528</v>
+        <v>1969669</v>
       </c>
       <c r="W93" s="9">
-        <v>1089999</v>
+        <v>1306266</v>
       </c>
       <c r="X93" s="9">
-        <v>1347611</v>
+        <v>1684798</v>
       </c>
       <c r="Y93" s="9">
-        <v>473274</v>
+        <v>541319</v>
       </c>
       <c r="Z93" s="9">
-        <v>1271485</v>
+        <v>1660201</v>
       </c>
       <c r="AA93" s="9">
-        <v>1797420</v>
+        <v>2334619</v>
       </c>
       <c r="AB93" s="9">
-        <v>1331027</v>
+        <v>1606106</v>
       </c>
       <c r="AC93" s="9">
-        <v>1634974</v>
+        <v>2111364</v>
       </c>
       <c r="AD93" s="9">
-        <v>143192</v>
+        <v>158332</v>
       </c>
       <c r="AE93" s="9">
-        <v>1717500</v>
+        <v>2217659</v>
       </c>
       <c r="AF93" s="9">
-        <v>448615</v>
+        <v>525806</v>
       </c>
       <c r="AG93" s="9">
-        <v>209212</v>
+        <v>211724</v>
       </c>
       <c r="AH93" s="9">
-        <v>1101426</v>
+        <v>1332106</v>
       </c>
       <c r="AI93" s="9">
-        <v>738260</v>
+        <v>893731</v>
       </c>
       <c r="AJ93" s="9">
-        <v>2856598</v>
+        <v>4114547</v>
       </c>
       <c r="AK93" s="9">
-        <v>2246403</v>
+        <v>2840247</v>
       </c>
       <c r="AL93" s="9">
-        <v>1071155</v>
+        <v>1331344</v>
       </c>
       <c r="AM93" s="9">
-        <v>2169560</v>
+        <v>2724577</v>
       </c>
       <c r="AN93" s="9">
-        <v>762383</v>
+        <v>916808</v>
       </c>
       <c r="AO93" s="9">
-        <v>1062155</v>
+        <v>1323330</v>
       </c>
       <c r="AP93" s="9">
-        <v>1128438</v>
+        <v>1501586</v>
       </c>
       <c r="AQ93" s="9">
-        <v>3036822</v>
+        <v>4143856</v>
       </c>
       <c r="AR93" s="9">
-        <v>1931101</v>
+        <v>2607193</v>
       </c>
       <c r="AS93" s="9">
-        <v>250234</v>
+        <v>274706</v>
       </c>
       <c r="AT93" s="9">
-        <v>821031</v>
+        <v>974764</v>
       </c>
       <c r="AU93" s="9">
-        <v>594364</v>
+        <v>760078</v>
       </c>
       <c r="AV93" s="9">
-        <v>1034895</v>
+        <v>1286997</v>
       </c>
       <c r="AW93" s="9">
-        <v>1131945</v>
+        <v>1380083</v>
       </c>
       <c r="AX93" s="9">
-        <v>894355</v>
+        <v>1136454</v>
       </c>
       <c r="AY93" s="9">
-        <v>800017</v>
+        <v>1014262</v>
       </c>
       <c r="AZ93" s="9">
-        <v>672528</v>
+        <v>739514</v>
       </c>
       <c r="BA93" s="9">
-        <v>1602233</v>
+        <v>1888384</v>
       </c>
       <c r="BB93" s="9">
-        <v>1139378</v>
+        <v>1386316</v>
       </c>
       <c r="BC93" s="9">
-        <v>809544</v>
+        <v>981809</v>
       </c>
       <c r="BD93" s="9">
-        <v>480847</v>
+        <v>541714</v>
       </c>
       <c r="BE93" s="9">
-        <v>700172</v>
+        <v>813163</v>
       </c>
       <c r="BF93" s="9">
-        <v>1515324</v>
+        <v>1918317</v>
       </c>
       <c r="BG93" s="9">
-        <v>242577</v>
+        <v>286885</v>
       </c>
       <c r="BH93" s="9">
-        <v>291215</v>
+        <v>336558</v>
       </c>
       <c r="BI93" s="9">
-        <v>461218</v>
+        <v>565533</v>
       </c>
       <c r="BJ93" s="9">
-        <v>2097578</v>
+        <v>2924038</v>
       </c>
       <c r="BK93" s="9">
-        <v>1100804</v>
+        <v>1397147</v>
       </c>
       <c r="BL93" s="9">
-        <v>230357</v>
+        <v>274197</v>
       </c>
       <c r="BM93" s="9">
-        <v>501787</v>
+        <v>566637</v>
       </c>
       <c r="BN93" s="9">
-        <v>2624765</v>
+        <v>3608295</v>
       </c>
       <c r="BO93" s="9">
-        <v>1398617</v>
+        <v>1727058</v>
       </c>
       <c r="BP93" s="9">
-        <v>575997</v>
+        <v>691974</v>
       </c>
       <c r="BQ93" s="9">
-        <v>1107341</v>
+        <v>1318058</v>
       </c>
       <c r="BR93" s="9">
-        <v>3395572</v>
+        <v>4497767</v>
       </c>
       <c r="BS93" s="9">
-        <v>373797</v>
+        <v>458502</v>
       </c>
       <c r="BT93" s="9">
-        <v>725598</v>
+        <v>923871</v>
       </c>
       <c r="BU93" s="9">
-        <v>703971</v>
+        <v>910008</v>
       </c>
       <c r="BV93" s="9">
-        <v>1382658</v>
+        <v>1851614</v>
       </c>
     </row>
     <row r="94" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A94" s="1" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B94" s="9">
-        <v>14487896</v>
+        <v>17103080</v>
       </c>
       <c r="C94" s="9">
-        <v>2526947</v>
+        <v>3070357</v>
       </c>
       <c r="D94" s="9">
-        <v>1395258</v>
+        <v>1498176</v>
       </c>
       <c r="E94" s="9">
-        <v>733830</v>
+        <v>796632</v>
       </c>
       <c r="F94" s="9">
-        <v>1129548</v>
+        <v>1222922</v>
       </c>
       <c r="G94" s="9">
-        <v>314193</v>
+        <v>326165</v>
       </c>
       <c r="H94" s="9">
-        <v>593043</v>
+        <v>618367</v>
       </c>
       <c r="I94" s="9">
-        <v>1552347</v>
+        <v>1753807</v>
       </c>
       <c r="J94" s="9">
-        <v>718034</v>
+        <v>839311</v>
       </c>
       <c r="K94" s="9">
-        <v>2768395</v>
+        <v>3046639</v>
       </c>
       <c r="L94" s="9">
-        <v>575678</v>
+        <v>597996</v>
       </c>
       <c r="M94" s="9">
-        <v>2106393</v>
+        <v>2169014</v>
       </c>
       <c r="N94" s="9">
-        <v>460487</v>
+        <v>461463</v>
       </c>
       <c r="O94" s="9">
-        <v>965410</v>
+        <v>1044933</v>
       </c>
       <c r="P94" s="9">
-        <v>1183137</v>
+        <v>1354827</v>
       </c>
       <c r="Q94" s="9">
-        <v>1287706</v>
+        <v>1356653</v>
       </c>
       <c r="R94" s="9">
-        <v>382103</v>
+        <v>378908</v>
       </c>
       <c r="S94" s="9">
-        <v>6473134</v>
+        <v>7628346</v>
       </c>
       <c r="T94" s="9">
-        <v>1157838</v>
+        <v>1205291</v>
       </c>
       <c r="U94" s="9">
-        <v>625291</v>
+        <v>639270</v>
       </c>
       <c r="V94" s="9">
-        <v>1950086</v>
+        <v>2036256</v>
       </c>
       <c r="W94" s="9">
-        <v>1348855</v>
+        <v>1305802</v>
       </c>
       <c r="X94" s="9">
-        <v>1607218</v>
+        <v>1741085</v>
       </c>
       <c r="Y94" s="9">
-        <v>548288</v>
+        <v>576946</v>
       </c>
       <c r="Z94" s="9">
-        <v>1486509</v>
+        <v>1789624</v>
       </c>
       <c r="AA94" s="9">
-        <v>2249337</v>
+        <v>2362458</v>
       </c>
       <c r="AB94" s="9">
-        <v>1601846</v>
+        <v>1583334</v>
       </c>
       <c r="AC94" s="9">
-        <v>2007512</v>
+        <v>2260542</v>
       </c>
       <c r="AD94" s="9">
-        <v>169645</v>
+        <v>170815</v>
       </c>
       <c r="AE94" s="9">
-        <v>2018675</v>
+        <v>2360227</v>
       </c>
       <c r="AF94" s="9">
-        <v>537323</v>
+        <v>553765</v>
       </c>
       <c r="AG94" s="9">
-        <v>255210</v>
+        <v>255387</v>
       </c>
       <c r="AH94" s="9">
-        <v>1322260</v>
+        <v>1377292</v>
       </c>
       <c r="AI94" s="9">
-        <v>875685</v>
+        <v>980621</v>
       </c>
       <c r="AJ94" s="9">
-        <v>3582562</v>
+        <v>4090070</v>
       </c>
       <c r="AK94" s="9">
-        <v>2719176</v>
+        <v>2940466</v>
       </c>
       <c r="AL94" s="9">
-        <v>1262892</v>
+        <v>1383596</v>
       </c>
       <c r="AM94" s="9">
-        <v>2619866</v>
+        <v>2905628</v>
       </c>
       <c r="AN94" s="9">
-        <v>922858</v>
+        <v>992654</v>
       </c>
       <c r="AO94" s="9">
-        <v>1296682</v>
+        <v>1335366</v>
       </c>
       <c r="AP94" s="9">
-        <v>1368023</v>
+        <v>1544812</v>
       </c>
       <c r="AQ94" s="9">
-        <v>3666012</v>
+        <v>4368732</v>
       </c>
       <c r="AR94" s="9">
-        <v>2221802</v>
+        <v>2780684</v>
       </c>
       <c r="AS94" s="9">
-        <v>300419</v>
+        <v>285476</v>
       </c>
       <c r="AT94" s="9">
-        <v>976904</v>
+        <v>1047052</v>
       </c>
       <c r="AU94" s="9">
-        <v>727217</v>
+        <v>779814</v>
       </c>
       <c r="AV94" s="9">
-        <v>1215274</v>
+        <v>1346832</v>
       </c>
       <c r="AW94" s="9">
-        <v>1350616</v>
+        <v>1425624</v>
       </c>
       <c r="AX94" s="9">
-        <v>1066121</v>
+        <v>1172946</v>
       </c>
       <c r="AY94" s="9">
-        <v>989329</v>
+        <v>1032231</v>
       </c>
       <c r="AZ94" s="9">
-        <v>794888</v>
+        <v>822114</v>
       </c>
       <c r="BA94" s="9">
-        <v>1986071</v>
+        <v>1883728</v>
       </c>
       <c r="BB94" s="9">
-        <v>1356093</v>
+        <v>1420114</v>
       </c>
       <c r="BC94" s="9">
-        <v>961081</v>
+        <v>1034767</v>
       </c>
       <c r="BD94" s="9">
-        <v>578834</v>
+        <v>580001</v>
       </c>
       <c r="BE94" s="9">
-        <v>844075</v>
+        <v>898438</v>
       </c>
       <c r="BF94" s="9">
-        <v>1792072</v>
+        <v>2027669</v>
       </c>
       <c r="BG94" s="9">
-        <v>303849</v>
+        <v>302182</v>
       </c>
       <c r="BH94" s="9">
-        <v>356345</v>
+        <v>361291</v>
       </c>
       <c r="BI94" s="9">
-        <v>567313</v>
+        <v>607177</v>
       </c>
       <c r="BJ94" s="9">
-        <v>2470949</v>
+        <v>2998648</v>
       </c>
       <c r="BK94" s="9">
-        <v>1339959</v>
+        <v>1480778</v>
       </c>
       <c r="BL94" s="9">
-        <v>275329</v>
+        <v>282431</v>
       </c>
       <c r="BM94" s="9">
-        <v>588768</v>
+        <v>636670</v>
       </c>
       <c r="BN94" s="9">
-        <v>3186393</v>
+        <v>3714824</v>
       </c>
       <c r="BO94" s="9">
-        <v>1727274</v>
+        <v>1814912</v>
       </c>
       <c r="BP94" s="9">
-        <v>703795</v>
+        <v>703815</v>
       </c>
       <c r="BQ94" s="9">
-        <v>1347229</v>
+        <v>1412996</v>
       </c>
       <c r="BR94" s="9">
-        <v>3924462</v>
+        <v>4729203</v>
       </c>
       <c r="BS94" s="9">
-        <v>457396</v>
+        <v>474982</v>
       </c>
       <c r="BT94" s="9">
-        <v>882484</v>
+        <v>956105</v>
       </c>
       <c r="BU94" s="9">
-        <v>870342</v>
+        <v>934985</v>
       </c>
       <c r="BV94" s="9">
-        <v>1673585</v>
+        <v>1929211</v>
       </c>
     </row>
     <row r="95" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A95" s="1" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B95" s="9">
-        <v>15300953</v>
+        <v>11378153</v>
       </c>
       <c r="C95" s="9">
-        <v>2653319</v>
+        <v>1982068</v>
       </c>
       <c r="D95" s="9">
-        <v>1389493</v>
+        <v>1118552</v>
       </c>
       <c r="E95" s="9">
-        <v>754486</v>
+        <v>588827</v>
       </c>
       <c r="F95" s="9">
-        <v>1133888</v>
+        <v>915495</v>
       </c>
       <c r="G95" s="9">
-        <v>319227</v>
+        <v>243068</v>
       </c>
       <c r="H95" s="9">
-        <v>588948</v>
+        <v>473215</v>
       </c>
       <c r="I95" s="9">
-        <v>1588683</v>
+        <v>1278875</v>
       </c>
       <c r="J95" s="9">
-        <v>741708</v>
+        <v>587970</v>
       </c>
       <c r="K95" s="9">
-        <v>2896551</v>
+        <v>2196005</v>
       </c>
       <c r="L95" s="9">
-        <v>577828</v>
+        <v>453994</v>
       </c>
       <c r="M95" s="9">
-        <v>2122450</v>
+        <v>1668133</v>
       </c>
       <c r="N95" s="9">
-        <v>449139</v>
+        <v>385505</v>
       </c>
       <c r="O95" s="9">
-        <v>977214</v>
+        <v>763069</v>
       </c>
       <c r="P95" s="9">
-        <v>1222801</v>
+        <v>952065</v>
       </c>
       <c r="Q95" s="9">
-        <v>1304495</v>
+        <v>1047574</v>
       </c>
       <c r="R95" s="9">
-        <v>383519</v>
+        <v>307597</v>
       </c>
       <c r="S95" s="9">
-        <v>6783536</v>
+        <v>5152501</v>
       </c>
       <c r="T95" s="9">
-        <v>1131842</v>
+        <v>947875</v>
       </c>
       <c r="U95" s="9">
-        <v>603041</v>
+        <v>502128</v>
       </c>
       <c r="V95" s="9">
-        <v>1944151</v>
+        <v>1561577</v>
       </c>
       <c r="W95" s="9">
-        <v>1318694</v>
+        <v>1070934</v>
       </c>
       <c r="X95" s="9">
-        <v>1648430</v>
+        <v>1291215</v>
       </c>
       <c r="Y95" s="9">
-        <v>546305</v>
+        <v>448963</v>
       </c>
       <c r="Z95" s="9">
-        <v>1576435</v>
+        <v>1208943</v>
       </c>
       <c r="AA95" s="9">
-        <v>2271202</v>
+        <v>1687466</v>
       </c>
       <c r="AB95" s="9">
-        <v>1601467</v>
+        <v>1263509</v>
       </c>
       <c r="AC95" s="9">
-        <v>2052093</v>
+        <v>1679060</v>
       </c>
       <c r="AD95" s="9">
-        <v>166228</v>
+        <v>141882</v>
       </c>
       <c r="AE95" s="9">
-        <v>2093452</v>
+        <v>1652003</v>
       </c>
       <c r="AF95" s="9">
-        <v>533593</v>
+        <v>423855</v>
       </c>
       <c r="AG95" s="9">
-        <v>250268</v>
+        <v>192999</v>
       </c>
       <c r="AH95" s="9">
-        <v>1331029</v>
+        <v>1045274</v>
       </c>
       <c r="AI95" s="9">
-        <v>905512</v>
+        <v>705162</v>
       </c>
       <c r="AJ95" s="9">
-        <v>3741682</v>
+        <v>2535309</v>
       </c>
       <c r="AK95" s="9">
-        <v>2752153</v>
+        <v>2139095</v>
       </c>
       <c r="AL95" s="9">
-        <v>1298635</v>
+        <v>999041</v>
       </c>
       <c r="AM95" s="9">
-        <v>2670243</v>
+        <v>2098552</v>
       </c>
       <c r="AN95" s="9">
-        <v>916408</v>
+        <v>736775</v>
       </c>
       <c r="AO95" s="9">
-        <v>1300091</v>
+        <v>1059094</v>
       </c>
       <c r="AP95" s="9">
-        <v>1423429</v>
+        <v>1067505</v>
       </c>
       <c r="AQ95" s="9">
-        <v>3862551</v>
+        <v>2894726</v>
       </c>
       <c r="AR95" s="9">
-        <v>2328965</v>
+        <v>1884067</v>
       </c>
       <c r="AS95" s="9">
-        <v>288472</v>
+        <v>243807</v>
       </c>
       <c r="AT95" s="9">
-        <v>1003275</v>
+        <v>772563</v>
       </c>
       <c r="AU95" s="9">
-        <v>731406</v>
+        <v>603719</v>
       </c>
       <c r="AV95" s="9">
-        <v>1249109</v>
+        <v>972704</v>
       </c>
       <c r="AW95" s="9">
-        <v>1370809</v>
+        <v>1094929</v>
       </c>
       <c r="AX95" s="9">
-        <v>1103324</v>
+        <v>894958</v>
       </c>
       <c r="AY95" s="9">
-        <v>985042</v>
+        <v>779554</v>
       </c>
       <c r="AZ95" s="9">
-        <v>773584</v>
+        <v>641775</v>
       </c>
       <c r="BA95" s="9">
-        <v>1970869</v>
+        <v>1510870</v>
       </c>
       <c r="BB95" s="9">
-        <v>1374289</v>
+        <v>1089869</v>
       </c>
       <c r="BC95" s="9">
-        <v>977599</v>
+        <v>771782</v>
       </c>
       <c r="BD95" s="9">
-        <v>564159</v>
+        <v>465529</v>
       </c>
       <c r="BE95" s="9">
-        <v>830916</v>
+        <v>680790</v>
       </c>
       <c r="BF95" s="9">
-        <v>1810382</v>
+        <v>1463475</v>
       </c>
       <c r="BG95" s="9">
-        <v>301713</v>
+        <v>234230</v>
       </c>
       <c r="BH95" s="9">
-        <v>346280</v>
+        <v>335293</v>
       </c>
       <c r="BI95" s="9">
-        <v>572313</v>
+        <v>457991</v>
       </c>
       <c r="BJ95" s="9">
-        <v>2684845</v>
+        <v>1961339</v>
       </c>
       <c r="BK95" s="9">
-        <v>1360576</v>
+        <v>1037784</v>
       </c>
       <c r="BL95" s="9">
-        <v>272434</v>
+        <v>225711</v>
       </c>
       <c r="BM95" s="9">
-        <v>577408</v>
+        <v>473952</v>
       </c>
       <c r="BN95" s="9">
-        <v>3378798</v>
+        <v>2512707</v>
       </c>
       <c r="BO95" s="9">
-        <v>1729448</v>
+        <v>1386103</v>
       </c>
       <c r="BP95" s="9">
-        <v>703868</v>
+        <v>557853</v>
       </c>
       <c r="BQ95" s="9">
-        <v>1350620</v>
+        <v>1084076</v>
       </c>
       <c r="BR95" s="9">
-        <v>4111543</v>
+        <v>3176411</v>
       </c>
       <c r="BS95" s="9">
-        <v>459094</v>
+        <v>356755</v>
       </c>
       <c r="BT95" s="9">
-        <v>883791</v>
+        <v>711443</v>
       </c>
       <c r="BU95" s="9">
-        <v>890158</v>
+        <v>639757</v>
       </c>
       <c r="BV95" s="9">
-        <v>1752746</v>
+        <v>1316087</v>
       </c>
     </row>
     <row r="96" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A96" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B96" s="9">
-        <v>19021147</v>
+        <v>12110350</v>
       </c>
       <c r="C96" s="9">
-        <v>3325135</v>
+        <v>2118561</v>
       </c>
       <c r="D96" s="9">
-        <v>1667079</v>
+        <v>1155281</v>
       </c>
       <c r="E96" s="9">
-        <v>846448</v>
+        <v>601341</v>
       </c>
       <c r="F96" s="9">
-        <v>1313683</v>
+        <v>951427</v>
       </c>
       <c r="G96" s="9">
-        <v>399335</v>
+        <v>256811</v>
       </c>
       <c r="H96" s="9">
-        <v>670671</v>
+        <v>495096</v>
       </c>
       <c r="I96" s="9">
-        <v>1872858</v>
+        <v>1339477</v>
       </c>
       <c r="J96" s="9">
-        <v>901295</v>
+        <v>622141</v>
       </c>
       <c r="K96" s="9">
-        <v>3380541</v>
+        <v>2259426</v>
       </c>
       <c r="L96" s="9">
-        <v>660524</v>
+        <v>471724</v>
       </c>
       <c r="M96" s="9">
-        <v>2387502</v>
+        <v>1719072</v>
       </c>
       <c r="N96" s="9">
-        <v>542059</v>
+        <v>391036</v>
       </c>
       <c r="O96" s="9">
-        <v>1120222</v>
+        <v>793903</v>
       </c>
       <c r="P96" s="9">
-        <v>1477693</v>
+        <v>982573</v>
       </c>
       <c r="Q96" s="9">
-        <v>1460014</v>
+        <v>1105966</v>
       </c>
       <c r="R96" s="9">
-        <v>445077</v>
+        <v>317002</v>
       </c>
       <c r="S96" s="9">
-        <v>8550899</v>
+        <v>5336413</v>
       </c>
       <c r="T96" s="9">
-        <v>1331815</v>
+        <v>979752</v>
       </c>
       <c r="U96" s="9">
-        <v>680739</v>
+        <v>522374</v>
       </c>
       <c r="V96" s="9">
-        <v>2236558</v>
+        <v>1611528</v>
       </c>
       <c r="W96" s="9">
-        <v>1510962</v>
+        <v>1089999</v>
       </c>
       <c r="X96" s="9">
-        <v>1959564</v>
+        <v>1347611</v>
       </c>
       <c r="Y96" s="9">
-        <v>658772</v>
+        <v>473274</v>
       </c>
       <c r="Z96" s="9">
-        <v>1930523</v>
+        <v>1271485</v>
       </c>
       <c r="AA96" s="9">
-        <v>2598395</v>
+        <v>1797420</v>
       </c>
       <c r="AB96" s="9">
-        <v>1819430</v>
+        <v>1331027</v>
       </c>
       <c r="AC96" s="9">
-        <v>2477374</v>
+        <v>1634974</v>
       </c>
       <c r="AD96" s="9">
-        <v>180700</v>
+        <v>143192</v>
       </c>
       <c r="AE96" s="9">
-        <v>2506291</v>
+        <v>1717500</v>
       </c>
       <c r="AF96" s="9">
-        <v>581831</v>
+        <v>448615</v>
       </c>
       <c r="AG96" s="9">
-        <v>292108</v>
+        <v>209212</v>
       </c>
       <c r="AH96" s="9">
-        <v>1493792</v>
+        <v>1101426</v>
       </c>
       <c r="AI96" s="9">
-        <v>1086411</v>
+        <v>738260</v>
       </c>
       <c r="AJ96" s="9">
-        <v>4559000</v>
+        <v>2856598</v>
       </c>
       <c r="AK96" s="9">
-        <v>3210712</v>
+        <v>2246403</v>
       </c>
       <c r="AL96" s="9">
-        <v>1502312</v>
+        <v>1071155</v>
       </c>
       <c r="AM96" s="9">
-        <v>3111364</v>
+        <v>2169560</v>
       </c>
       <c r="AN96" s="9">
-        <v>1027744</v>
+        <v>762383</v>
       </c>
       <c r="AO96" s="9">
-        <v>1472999</v>
+        <v>1062155</v>
       </c>
       <c r="AP96" s="9">
-        <v>1695561</v>
+        <v>1128438</v>
       </c>
       <c r="AQ96" s="9">
-        <v>4855940</v>
+        <v>3036822</v>
       </c>
       <c r="AR96" s="9">
-        <v>2993231</v>
+        <v>1931101</v>
       </c>
       <c r="AS96" s="9">
-        <v>318911</v>
+        <v>250234</v>
       </c>
       <c r="AT96" s="9">
-        <v>1127359</v>
+        <v>821031</v>
       </c>
       <c r="AU96" s="9">
-        <v>839960</v>
+        <v>594364</v>
       </c>
       <c r="AV96" s="9">
-        <v>1503212</v>
+        <v>1034895</v>
       </c>
       <c r="AW96" s="9">
-        <v>1571413</v>
+        <v>1131945</v>
       </c>
       <c r="AX96" s="9">
-        <v>1302074</v>
+        <v>894355</v>
       </c>
       <c r="AY96" s="9">
-        <v>1108972</v>
+        <v>800017</v>
       </c>
       <c r="AZ96" s="9">
-        <v>912541</v>
+        <v>672528</v>
       </c>
       <c r="BA96" s="9">
-        <v>2173884</v>
+        <v>1602233</v>
       </c>
       <c r="BB96" s="9">
-        <v>1564279</v>
+        <v>1139378</v>
       </c>
       <c r="BC96" s="9">
-        <v>1108271</v>
+        <v>809544</v>
       </c>
       <c r="BD96" s="9">
-        <v>638091</v>
+        <v>480847</v>
       </c>
       <c r="BE96" s="9">
-        <v>996237</v>
+        <v>700172</v>
       </c>
       <c r="BF96" s="9">
-        <v>2167089</v>
+        <v>1515324</v>
       </c>
       <c r="BG96" s="9">
-        <v>340358</v>
+        <v>242577</v>
       </c>
       <c r="BH96" s="9">
-        <v>404257</v>
+        <v>291215</v>
       </c>
       <c r="BI96" s="9">
-        <v>668673</v>
+        <v>461218</v>
       </c>
       <c r="BJ96" s="9">
-        <v>3320425</v>
+        <v>2097578</v>
       </c>
       <c r="BK96" s="9">
-        <v>1558352</v>
+        <v>1100804</v>
       </c>
       <c r="BL96" s="9">
-        <v>324270</v>
+        <v>230357</v>
       </c>
       <c r="BM96" s="9">
-        <v>645985</v>
+        <v>501787</v>
       </c>
       <c r="BN96" s="9">
-        <v>4084671</v>
+        <v>2624765</v>
       </c>
       <c r="BO96" s="9">
-        <v>2025054</v>
+        <v>1398617</v>
       </c>
       <c r="BP96" s="9">
-        <v>784353</v>
+        <v>575997</v>
       </c>
       <c r="BQ96" s="9">
-        <v>1591086</v>
+        <v>1107341</v>
       </c>
       <c r="BR96" s="9">
-        <v>5087722</v>
+        <v>3395572</v>
       </c>
       <c r="BS96" s="9">
-        <v>542428</v>
+        <v>373797</v>
       </c>
       <c r="BT96" s="9">
-        <v>1025500</v>
+        <v>725598</v>
       </c>
       <c r="BU96" s="9">
-        <v>1032105</v>
+        <v>703971</v>
       </c>
       <c r="BV96" s="9">
-        <v>2138551</v>
+        <v>1382658</v>
       </c>
     </row>
     <row r="97" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A97" s="1" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B97" s="9">
-        <v>21479386</v>
+        <v>14487896</v>
       </c>
       <c r="C97" s="9">
-        <v>3719740</v>
+        <v>2526947</v>
       </c>
       <c r="D97" s="9">
-        <v>1824575</v>
+        <v>1395258</v>
       </c>
       <c r="E97" s="9">
-        <v>921468</v>
+        <v>733830</v>
       </c>
       <c r="F97" s="9">
-        <v>1467878</v>
+        <v>1129548</v>
       </c>
       <c r="G97" s="9">
-        <v>480673</v>
+        <v>314193</v>
       </c>
       <c r="H97" s="9">
-        <v>750775</v>
+        <v>593043</v>
       </c>
       <c r="I97" s="9">
-        <v>2060534</v>
+        <v>1552347</v>
       </c>
       <c r="J97" s="9">
-        <v>1007315</v>
+        <v>718034</v>
       </c>
       <c r="K97" s="9">
-        <v>3764014</v>
+        <v>2768395</v>
       </c>
       <c r="L97" s="9">
-        <v>728518</v>
+        <v>575678</v>
       </c>
       <c r="M97" s="9">
-        <v>2645384</v>
+        <v>2106393</v>
       </c>
       <c r="N97" s="9">
-        <v>594217</v>
+        <v>460487</v>
       </c>
       <c r="O97" s="9">
-        <v>1222881</v>
+        <v>965410</v>
       </c>
       <c r="P97" s="9">
-        <v>1580324</v>
+        <v>1183137</v>
       </c>
       <c r="Q97" s="9">
-        <v>1597758</v>
+        <v>1287706</v>
       </c>
       <c r="R97" s="9">
-        <v>515330</v>
+        <v>382103</v>
       </c>
       <c r="S97" s="9">
-        <v>9333661</v>
+        <v>6473134</v>
       </c>
       <c r="T97" s="9">
-        <v>1465070</v>
+        <v>1157838</v>
       </c>
       <c r="U97" s="9">
-        <v>742499</v>
+        <v>625291</v>
       </c>
       <c r="V97" s="9">
-        <v>2485551</v>
+        <v>1950086</v>
       </c>
       <c r="W97" s="9">
-        <v>1669845</v>
+        <v>1348855</v>
       </c>
       <c r="X97" s="9">
-        <v>2111723</v>
+        <v>1607218</v>
       </c>
       <c r="Y97" s="9">
-        <v>718895</v>
+        <v>548288</v>
       </c>
       <c r="Z97" s="9">
-        <v>2249989</v>
+        <v>1486509</v>
       </c>
       <c r="AA97" s="9">
-        <v>2842595</v>
+        <v>2249337</v>
       </c>
       <c r="AB97" s="9">
-        <v>2003198</v>
+        <v>1601846</v>
       </c>
       <c r="AC97" s="9">
-        <v>2698534</v>
+        <v>2007512</v>
       </c>
       <c r="AD97" s="9">
-        <v>196697</v>
+        <v>169645</v>
       </c>
       <c r="AE97" s="9">
-        <v>2761449</v>
+        <v>2018675</v>
       </c>
       <c r="AF97" s="9">
-        <v>635762</v>
+        <v>537323</v>
       </c>
       <c r="AG97" s="9">
-        <v>365078</v>
+        <v>255209</v>
       </c>
       <c r="AH97" s="9">
-        <v>1647007</v>
+        <v>1322260</v>
       </c>
       <c r="AI97" s="9">
-        <v>1192171</v>
+        <v>875685</v>
       </c>
       <c r="AJ97" s="9">
-        <v>4981783</v>
+        <v>3582562</v>
       </c>
       <c r="AK97" s="9">
-        <v>3659916</v>
+        <v>2719176</v>
       </c>
       <c r="AL97" s="9">
-        <v>1653877</v>
+        <v>1262892</v>
       </c>
       <c r="AM97" s="9">
-        <v>3384551</v>
+        <v>2619866</v>
       </c>
       <c r="AN97" s="9">
-        <v>1148336</v>
+        <v>922858</v>
       </c>
       <c r="AO97" s="9">
-        <v>1603749</v>
+        <v>1296682</v>
       </c>
       <c r="AP97" s="9">
-        <v>1911605</v>
+        <v>1368023</v>
       </c>
       <c r="AQ97" s="9">
-        <v>5329451</v>
+        <v>3666012</v>
       </c>
       <c r="AR97" s="9">
-        <v>3472600</v>
+        <v>2221802</v>
       </c>
       <c r="AS97" s="9">
-        <v>341656</v>
+        <v>300419</v>
       </c>
       <c r="AT97" s="9">
-        <v>1242242</v>
+        <v>976904</v>
       </c>
       <c r="AU97" s="9">
-        <v>922993</v>
+        <v>727217</v>
       </c>
       <c r="AV97" s="9">
-        <v>1723811</v>
+        <v>1215274</v>
       </c>
       <c r="AW97" s="9">
-        <v>1750932</v>
+        <v>1350616</v>
       </c>
       <c r="AX97" s="9">
-        <v>1412551</v>
+        <v>1066121</v>
       </c>
       <c r="AY97" s="9">
-        <v>1214187</v>
+        <v>989329</v>
       </c>
       <c r="AZ97" s="9">
-        <v>996251</v>
+        <v>794888</v>
       </c>
       <c r="BA97" s="9">
-        <v>2465511</v>
+        <v>1986071</v>
       </c>
       <c r="BB97" s="9">
-        <v>1714139</v>
+        <v>1356093</v>
       </c>
       <c r="BC97" s="9">
-        <v>1203831</v>
+        <v>961081</v>
       </c>
       <c r="BD97" s="9">
-        <v>688429</v>
+        <v>578835</v>
       </c>
       <c r="BE97" s="9">
-        <v>1097883</v>
+        <v>844075</v>
       </c>
       <c r="BF97" s="9">
-        <v>2379318</v>
+        <v>1792072</v>
       </c>
       <c r="BG97" s="9">
-        <v>370720</v>
+        <v>303849</v>
       </c>
       <c r="BH97" s="9">
-        <v>457285</v>
+        <v>356345</v>
       </c>
       <c r="BI97" s="9">
-        <v>726245</v>
+        <v>567313</v>
       </c>
       <c r="BJ97" s="9">
-        <v>3683517</v>
+        <v>2470949</v>
       </c>
       <c r="BK97" s="9">
-        <v>1695694</v>
+        <v>1339959</v>
       </c>
       <c r="BL97" s="9">
-        <v>399498</v>
+        <v>275329</v>
       </c>
       <c r="BM97" s="9">
-        <v>734545</v>
+        <v>588768</v>
       </c>
       <c r="BN97" s="9">
-        <v>4509058</v>
+        <v>3186393</v>
       </c>
       <c r="BO97" s="9">
-        <v>2155598</v>
+        <v>1727274</v>
       </c>
       <c r="BP97" s="9">
-        <v>865629</v>
+        <v>703795</v>
       </c>
       <c r="BQ97" s="9">
-        <v>1728824</v>
+        <v>1347229</v>
       </c>
       <c r="BR97" s="9">
-        <v>5638973</v>
+        <v>3924462</v>
       </c>
       <c r="BS97" s="9">
-        <v>602803</v>
+        <v>457396</v>
       </c>
       <c r="BT97" s="9">
-        <v>1154045</v>
+        <v>882484</v>
       </c>
       <c r="BU97" s="9">
-        <v>1135352</v>
+        <v>870342</v>
       </c>
       <c r="BV97" s="9">
-        <v>2363991</v>
+        <v>1673585</v>
       </c>
     </row>
     <row r="98" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B98" s="9">
-        <v>21165656</v>
+        <v>15300953</v>
       </c>
       <c r="C98" s="9">
-        <v>3716822</v>
+        <v>2653319</v>
       </c>
       <c r="D98" s="9">
-        <v>1854107</v>
+        <v>1389493</v>
       </c>
       <c r="E98" s="9">
-        <v>906340</v>
+        <v>754486</v>
       </c>
       <c r="F98" s="9">
-        <v>1551346</v>
+        <v>1133888</v>
       </c>
       <c r="G98" s="9">
-        <v>575489</v>
+        <v>319227</v>
       </c>
       <c r="H98" s="9">
-        <v>748695</v>
+        <v>588948</v>
       </c>
       <c r="I98" s="9">
-        <v>2083356</v>
+        <v>1588683</v>
       </c>
       <c r="J98" s="9">
-        <v>1054587</v>
+        <v>741708</v>
       </c>
       <c r="K98" s="9">
-        <v>3915899</v>
+        <v>2896551</v>
       </c>
       <c r="L98" s="9">
-        <v>733298</v>
+        <v>577828</v>
       </c>
       <c r="M98" s="9">
-        <v>2631323</v>
+        <v>2122450</v>
       </c>
       <c r="N98" s="9">
-        <v>607909</v>
+        <v>449139</v>
       </c>
       <c r="O98" s="9">
-        <v>1220326</v>
+        <v>977214</v>
       </c>
       <c r="P98" s="9">
-        <v>1563863</v>
+        <v>1222801</v>
       </c>
       <c r="Q98" s="9">
-        <v>1563440</v>
+        <v>1304495</v>
       </c>
       <c r="R98" s="9">
-        <v>549346</v>
+        <v>383519</v>
       </c>
       <c r="S98" s="9">
-        <v>9034124</v>
+        <v>6783536</v>
       </c>
       <c r="T98" s="9">
-        <v>1547747</v>
+        <v>1131842</v>
       </c>
       <c r="U98" s="9">
-        <v>731190</v>
+        <v>603041</v>
       </c>
       <c r="V98" s="9">
-        <v>2480039</v>
+        <v>1944151</v>
       </c>
       <c r="W98" s="9">
-        <v>1661721</v>
+        <v>1318694</v>
       </c>
       <c r="X98" s="9">
-        <v>2104242</v>
+        <v>1648430</v>
       </c>
       <c r="Y98" s="9">
-        <v>726447</v>
+        <v>546305</v>
       </c>
       <c r="Z98" s="9">
-        <v>2670574</v>
+        <v>1576435</v>
       </c>
       <c r="AA98" s="9">
-        <v>2818264</v>
+        <v>2271202</v>
       </c>
       <c r="AB98" s="9">
-        <v>1963812</v>
+        <v>1601467</v>
       </c>
       <c r="AC98" s="9">
-        <v>2733538</v>
+        <v>2052093</v>
       </c>
       <c r="AD98" s="9">
-        <v>201962</v>
+        <v>166228</v>
       </c>
       <c r="AE98" s="9">
-        <v>2741185</v>
+        <v>2093452</v>
       </c>
       <c r="AF98" s="9">
-        <v>646314</v>
+        <v>533593</v>
       </c>
       <c r="AG98" s="9">
-        <v>362563</v>
+        <v>250268</v>
       </c>
       <c r="AH98" s="9">
-        <v>1654000</v>
+        <v>1331029</v>
       </c>
       <c r="AI98" s="9">
-        <v>1222949</v>
+        <v>905512</v>
       </c>
       <c r="AJ98" s="9">
-        <v>4902503</v>
+        <v>3741682</v>
       </c>
       <c r="AK98" s="9">
-        <v>3850271</v>
+        <v>2752153</v>
       </c>
       <c r="AL98" s="9">
-        <v>1633699</v>
+        <v>1298635</v>
       </c>
       <c r="AM98" s="9">
-        <v>3414119</v>
+        <v>2670243</v>
       </c>
       <c r="AN98" s="9">
-        <v>1151200</v>
+        <v>916408</v>
       </c>
       <c r="AO98" s="9">
-        <v>1554428</v>
+        <v>1300091</v>
       </c>
       <c r="AP98" s="9">
-        <v>1921206</v>
+        <v>1423429</v>
       </c>
       <c r="AQ98" s="9">
-        <v>5195830</v>
+        <v>3862551</v>
       </c>
       <c r="AR98" s="9">
-        <v>3963174</v>
+        <v>2328965</v>
       </c>
       <c r="AS98" s="9">
-        <v>340809</v>
+        <v>288472</v>
       </c>
       <c r="AT98" s="9">
-        <v>1226579</v>
+        <v>1003275</v>
       </c>
       <c r="AU98" s="9">
-        <v>929785</v>
+        <v>731406</v>
       </c>
       <c r="AV98" s="9">
-        <v>1969352</v>
+        <v>1249109</v>
       </c>
       <c r="AW98" s="9">
-        <v>1795233</v>
+        <v>1370809</v>
       </c>
       <c r="AX98" s="9">
-        <v>1432630</v>
+        <v>1103324</v>
       </c>
       <c r="AY98" s="9">
-        <v>1209884</v>
+        <v>985042</v>
       </c>
       <c r="AZ98" s="9">
-        <v>1024654</v>
+        <v>773584</v>
       </c>
       <c r="BA98" s="9">
-        <v>2454885</v>
+        <v>1970869</v>
       </c>
       <c r="BB98" s="9">
-        <v>1701380</v>
+        <v>1374289</v>
       </c>
       <c r="BC98" s="9">
-        <v>1207806</v>
+        <v>977599</v>
       </c>
       <c r="BD98" s="9">
-        <v>692830</v>
+        <v>564159</v>
       </c>
       <c r="BE98" s="9">
-        <v>1180249</v>
+        <v>830916</v>
       </c>
       <c r="BF98" s="9">
-        <v>2463096</v>
+        <v>1810382</v>
       </c>
       <c r="BG98" s="9">
-        <v>370312</v>
+        <v>301713</v>
       </c>
       <c r="BH98" s="9">
-        <v>458355</v>
+        <v>346280</v>
       </c>
       <c r="BI98" s="9">
-        <v>735483</v>
+        <v>572313</v>
       </c>
       <c r="BJ98" s="9">
-        <v>3746139</v>
+        <v>2684845</v>
       </c>
       <c r="BK98" s="9">
-        <v>1679161</v>
+        <v>1360576</v>
       </c>
       <c r="BL98" s="9">
-        <v>426059</v>
+        <v>272434</v>
       </c>
       <c r="BM98" s="9">
-        <v>828486</v>
+        <v>577408</v>
       </c>
       <c r="BN98" s="9">
-        <v>4397629</v>
+        <v>3378798</v>
       </c>
       <c r="BO98" s="9">
-        <v>2166414</v>
+        <v>1729448</v>
       </c>
       <c r="BP98" s="9">
-        <v>882935</v>
+        <v>703868</v>
       </c>
       <c r="BQ98" s="9">
-        <v>1718373</v>
+        <v>1350620</v>
       </c>
       <c r="BR98" s="9">
-        <v>5721723</v>
+        <v>4111543</v>
       </c>
       <c r="BS98" s="9">
-        <v>632015</v>
+        <v>459094</v>
       </c>
       <c r="BT98" s="9">
-        <v>1188663</v>
+        <v>883791</v>
       </c>
       <c r="BU98" s="9">
-        <v>1173696</v>
+        <v>890158</v>
       </c>
       <c r="BV98" s="9">
-        <v>2374893</v>
+        <v>1752746</v>
       </c>
     </row>
     <row r="99" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B99" s="9">
-        <v>20794210</v>
+        <v>19021147</v>
       </c>
       <c r="C99" s="9">
-        <v>3790887</v>
+        <v>3325135</v>
       </c>
       <c r="D99" s="9">
-        <v>1868583</v>
+        <v>1667083</v>
       </c>
       <c r="E99" s="9">
-        <v>889756</v>
+        <v>846448</v>
       </c>
       <c r="F99" s="9">
-        <v>1546513</v>
+        <v>1313683</v>
       </c>
       <c r="G99" s="9">
-        <v>565998</v>
+        <v>399335</v>
       </c>
       <c r="H99" s="9">
-        <v>724979</v>
+        <v>670671</v>
       </c>
       <c r="I99" s="9">
-        <v>2042304</v>
+        <v>1872858</v>
       </c>
       <c r="J99" s="9">
-        <v>1058469</v>
+        <v>901295</v>
       </c>
       <c r="K99" s="9">
-        <v>3836180</v>
+        <v>3380541</v>
       </c>
       <c r="L99" s="9">
-        <v>736809</v>
+        <v>660524</v>
       </c>
       <c r="M99" s="9">
-        <v>2569797</v>
+        <v>2387502</v>
       </c>
       <c r="N99" s="9">
-        <v>589141</v>
+        <v>542059</v>
       </c>
       <c r="O99" s="9">
-        <v>1193458</v>
+        <v>1120222</v>
       </c>
       <c r="P99" s="9">
-        <v>1560957</v>
+        <v>1477693</v>
       </c>
       <c r="Q99" s="9">
-        <v>1540306</v>
+        <v>1460014</v>
       </c>
       <c r="R99" s="9">
-        <v>539113</v>
+        <v>445077</v>
       </c>
       <c r="S99" s="9">
-        <v>9078806</v>
+        <v>8550899</v>
       </c>
       <c r="T99" s="9">
-        <v>1524017</v>
+        <v>1331815</v>
       </c>
       <c r="U99" s="9">
-        <v>709780</v>
+        <v>680739</v>
       </c>
       <c r="V99" s="9">
-        <v>2427675</v>
+        <v>2236558</v>
       </c>
       <c r="W99" s="9">
-        <v>1614153</v>
+        <v>1510962</v>
       </c>
       <c r="X99" s="9">
-        <v>2124582</v>
+        <v>1959564</v>
       </c>
       <c r="Y99" s="9">
-        <v>731683</v>
+        <v>658772</v>
       </c>
       <c r="Z99" s="9">
-        <v>2704256</v>
+        <v>1930523</v>
       </c>
       <c r="AA99" s="9">
-        <v>2783060</v>
+        <v>2598395</v>
       </c>
       <c r="AB99" s="9">
-        <v>1890537</v>
+        <v>1819430</v>
       </c>
       <c r="AC99" s="9">
-        <v>2756185</v>
+        <v>2477374</v>
       </c>
       <c r="AD99" s="9">
-        <v>201677</v>
+        <v>180700</v>
       </c>
       <c r="AE99" s="9">
-        <v>2718575</v>
+        <v>2506291</v>
       </c>
       <c r="AF99" s="9">
-        <v>628307</v>
+        <v>581831</v>
       </c>
       <c r="AG99" s="9">
-        <v>345888</v>
+        <v>292104</v>
       </c>
       <c r="AH99" s="9">
-        <v>1609248</v>
+        <v>1493792</v>
       </c>
       <c r="AI99" s="9">
-        <v>1207096</v>
+        <v>1086411</v>
       </c>
       <c r="AJ99" s="9">
-        <v>4877089</v>
+        <v>4559000</v>
       </c>
       <c r="AK99" s="9">
-        <v>3742042</v>
+        <v>3210712</v>
       </c>
       <c r="AL99" s="9">
-        <v>1604172</v>
+        <v>1502312</v>
       </c>
       <c r="AM99" s="9">
-        <v>3405748</v>
+        <v>3111364</v>
       </c>
       <c r="AN99" s="9">
-        <v>1130563</v>
+        <v>1027744</v>
       </c>
       <c r="AO99" s="9">
-        <v>1533444</v>
+        <v>1472999</v>
       </c>
       <c r="AP99" s="9">
-        <v>1908441</v>
+        <v>1695561</v>
       </c>
       <c r="AQ99" s="9">
-        <v>5304617</v>
+        <v>4855940</v>
       </c>
       <c r="AR99" s="9">
-        <v>4094357</v>
+        <v>2993231</v>
       </c>
       <c r="AS99" s="9">
-        <v>345321</v>
+        <v>318911</v>
       </c>
       <c r="AT99" s="9">
-        <v>1203840</v>
+        <v>1127359</v>
       </c>
       <c r="AU99" s="9">
-        <v>942269</v>
+        <v>839960</v>
       </c>
       <c r="AV99" s="9">
-        <v>1985703</v>
+        <v>1503212</v>
       </c>
       <c r="AW99" s="9">
-        <v>1768840</v>
+        <v>1571413</v>
       </c>
       <c r="AX99" s="9">
-        <v>1431258</v>
+        <v>1302074</v>
       </c>
       <c r="AY99" s="9">
-        <v>1180111</v>
+        <v>1108972</v>
       </c>
       <c r="AZ99" s="9">
-        <v>1002476</v>
+        <v>912541</v>
       </c>
       <c r="BA99" s="9">
-        <v>2346602</v>
+        <v>2173884</v>
       </c>
       <c r="BB99" s="9">
-        <v>1675305</v>
+        <v>1564279</v>
       </c>
       <c r="BC99" s="9">
-        <v>1179925</v>
+        <v>1108271</v>
       </c>
       <c r="BD99" s="9">
-        <v>677777</v>
+        <v>638091</v>
       </c>
       <c r="BE99" s="9">
-        <v>1172425</v>
+        <v>996237</v>
       </c>
       <c r="BF99" s="9">
-        <v>2445624</v>
+        <v>2167089</v>
       </c>
       <c r="BG99" s="9">
-        <v>367530</v>
+        <v>340358</v>
       </c>
       <c r="BH99" s="9">
-        <v>437414</v>
+        <v>404257</v>
       </c>
       <c r="BI99" s="9">
-        <v>735661</v>
+        <v>668673</v>
       </c>
       <c r="BJ99" s="9">
-        <v>3696654</v>
+        <v>3320425</v>
       </c>
       <c r="BK99" s="9">
-        <v>1642874</v>
+        <v>1558352</v>
       </c>
       <c r="BL99" s="9">
-        <v>414216</v>
+        <v>324270</v>
       </c>
       <c r="BM99" s="9">
-        <v>823269</v>
+        <v>645985</v>
       </c>
       <c r="BN99" s="9">
-        <v>4359112</v>
+        <v>4084671</v>
       </c>
       <c r="BO99" s="9">
-        <v>2170088</v>
+        <v>2025054</v>
       </c>
       <c r="BP99" s="9">
-        <v>874571</v>
+        <v>784353</v>
       </c>
       <c r="BQ99" s="9">
-        <v>1705430</v>
+        <v>1591086</v>
       </c>
       <c r="BR99" s="9">
-        <v>5668622</v>
+        <v>5087722</v>
       </c>
       <c r="BS99" s="9">
-        <v>627498</v>
+        <v>542428</v>
       </c>
       <c r="BT99" s="9">
-        <v>1172776</v>
+        <v>1025500</v>
       </c>
       <c r="BU99" s="9">
-        <v>1155300</v>
+        <v>1032105</v>
       </c>
       <c r="BV99" s="9">
-        <v>2380104</v>
+        <v>2138551</v>
       </c>
     </row>
     <row r="100" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A100" s="1" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B100" s="9">
-        <v>20607686</v>
+        <v>21479386</v>
       </c>
       <c r="C100" s="9">
-        <v>3618284</v>
+        <v>3719740</v>
       </c>
       <c r="D100" s="9">
-        <v>1689797</v>
+        <v>1824575</v>
       </c>
       <c r="E100" s="9">
-        <v>852541</v>
+        <v>921468</v>
       </c>
       <c r="F100" s="9">
-        <v>1379759</v>
+        <v>1467878</v>
       </c>
       <c r="G100" s="9">
-        <v>440822</v>
+        <v>480673</v>
       </c>
       <c r="H100" s="9">
-        <v>688025</v>
+        <v>750775</v>
       </c>
       <c r="I100" s="9">
-        <v>1929476</v>
+        <v>2060534</v>
       </c>
       <c r="J100" s="9">
-        <v>956604</v>
+        <v>1007315</v>
       </c>
       <c r="K100" s="9">
-        <v>3559836</v>
+        <v>3764014</v>
       </c>
       <c r="L100" s="9">
-        <v>690373</v>
+        <v>728518</v>
       </c>
       <c r="M100" s="9">
-        <v>2442720</v>
+        <v>2645384</v>
       </c>
       <c r="N100" s="9">
-        <v>554607</v>
+        <v>594217</v>
       </c>
       <c r="O100" s="9">
-        <v>1150668</v>
+        <v>1222881</v>
       </c>
       <c r="P100" s="9">
-        <v>1469185</v>
+        <v>1580324</v>
       </c>
       <c r="Q100" s="9">
-        <v>1499556</v>
+        <v>1597758</v>
       </c>
       <c r="R100" s="9">
-        <v>478808</v>
+        <v>515330</v>
       </c>
       <c r="S100" s="9">
-        <v>8818347</v>
+        <v>9333661</v>
       </c>
       <c r="T100" s="9">
-        <v>1378394</v>
+        <v>1465070</v>
       </c>
       <c r="U100" s="9">
-        <v>690343</v>
+        <v>742499</v>
       </c>
       <c r="V100" s="9">
-        <v>2295254</v>
+        <v>2485551</v>
       </c>
       <c r="W100" s="9">
-        <v>1534718</v>
+        <v>1669845</v>
       </c>
       <c r="X100" s="9">
-        <v>2013264</v>
+        <v>2111723</v>
       </c>
       <c r="Y100" s="9">
-        <v>669400</v>
+        <v>718895</v>
       </c>
       <c r="Z100" s="9">
-        <v>2161716</v>
+        <v>2249989</v>
       </c>
       <c r="AA100" s="9">
-        <v>2663836</v>
+        <v>2842595</v>
       </c>
       <c r="AB100" s="9">
-        <v>1839073</v>
+        <v>2003198</v>
       </c>
       <c r="AC100" s="9">
-        <v>2486974</v>
+        <v>2698534</v>
       </c>
       <c r="AD100" s="9">
-        <v>185500</v>
+        <v>196697</v>
       </c>
       <c r="AE100" s="9">
-        <v>2597962</v>
+        <v>2761449</v>
       </c>
       <c r="AF100" s="9">
-        <v>591873</v>
+        <v>635762</v>
       </c>
       <c r="AG100" s="9">
-        <v>315704</v>
+        <v>365027</v>
       </c>
       <c r="AH100" s="9">
-        <v>1542117</v>
+        <v>1647007</v>
       </c>
       <c r="AI100" s="9">
-        <v>1110794</v>
+        <v>1192171</v>
       </c>
       <c r="AJ100" s="9">
-        <v>4736561</v>
+        <v>4981783</v>
       </c>
       <c r="AK100" s="9">
-        <v>3290825</v>
+        <v>3659916</v>
       </c>
       <c r="AL100" s="9">
-        <v>1536078</v>
+        <v>1653877</v>
       </c>
       <c r="AM100" s="9">
-        <v>3177544</v>
+        <v>3384551</v>
       </c>
       <c r="AN100" s="9">
-        <v>1079653</v>
+        <v>1148336</v>
       </c>
       <c r="AO100" s="9">
-        <v>1538847</v>
+        <v>1603749</v>
       </c>
       <c r="AP100" s="9">
-        <v>1801223</v>
+        <v>1911605</v>
       </c>
       <c r="AQ100" s="9">
-        <v>5049420</v>
+        <v>5329451</v>
       </c>
       <c r="AR100" s="9">
-        <v>3450773</v>
+        <v>3472600</v>
       </c>
       <c r="AS100" s="9">
-        <v>319359</v>
+        <v>341656</v>
       </c>
       <c r="AT100" s="9">
-        <v>1155518</v>
+        <v>1242242</v>
       </c>
       <c r="AU100" s="9">
-        <v>875172</v>
+        <v>922993</v>
       </c>
       <c r="AV100" s="9">
-        <v>1724419</v>
+        <v>1723811</v>
       </c>
       <c r="AW100" s="9">
-        <v>1611117</v>
+        <v>1750932</v>
       </c>
       <c r="AX100" s="9">
-        <v>1299641</v>
+        <v>1412551</v>
       </c>
       <c r="AY100" s="9">
-        <v>1135843</v>
+        <v>1214187</v>
       </c>
       <c r="AZ100" s="9">
-        <v>923942</v>
+        <v>996251</v>
       </c>
       <c r="BA100" s="9">
-        <v>2227321</v>
+        <v>2465511</v>
       </c>
       <c r="BB100" s="9">
-        <v>1589157</v>
+        <v>1714139</v>
       </c>
       <c r="BC100" s="9">
-        <v>1116668</v>
+        <v>1203831</v>
       </c>
       <c r="BD100" s="9">
-        <v>645995</v>
+        <v>688480</v>
       </c>
       <c r="BE100" s="9">
-        <v>1016649</v>
+        <v>1097883</v>
       </c>
       <c r="BF100" s="9">
-        <v>2232035</v>
+        <v>2379318</v>
       </c>
       <c r="BG100" s="9">
-        <v>343514</v>
+        <v>370720</v>
       </c>
       <c r="BH100" s="9">
-        <v>401979</v>
+        <v>457285</v>
       </c>
       <c r="BI100" s="9">
-        <v>665852</v>
+        <v>726245</v>
       </c>
       <c r="BJ100" s="9">
-        <v>3433386</v>
+        <v>3683517</v>
       </c>
       <c r="BK100" s="9">
-        <v>1598754</v>
+        <v>1695694</v>
       </c>
       <c r="BL100" s="9">
-        <v>363556</v>
+        <v>399498</v>
       </c>
       <c r="BM100" s="9">
-        <v>699794</v>
+        <v>734545</v>
       </c>
       <c r="BN100" s="9">
-        <v>4333941</v>
+        <v>4509058</v>
       </c>
       <c r="BO100" s="9">
-        <v>2033102</v>
+        <v>2155598</v>
       </c>
       <c r="BP100" s="9">
-        <v>810875</v>
+        <v>865629</v>
       </c>
       <c r="BQ100" s="9">
-        <v>1575393</v>
+        <v>1728824</v>
       </c>
       <c r="BR100" s="9">
-        <v>5339580</v>
+        <v>5638973</v>
       </c>
       <c r="BS100" s="9">
-        <v>567439</v>
+        <v>602803</v>
       </c>
       <c r="BT100" s="9">
-        <v>1068914</v>
+        <v>1154045</v>
       </c>
       <c r="BU100" s="9">
-        <v>1087234</v>
+        <v>1135352</v>
       </c>
       <c r="BV100" s="9">
-        <v>2234860</v>
+        <v>2363991</v>
       </c>
     </row>
     <row r="101" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="B101" s="9">
-        <v>21649880</v>
+        <v>21165656</v>
       </c>
       <c r="C101" s="9">
-        <v>3664097</v>
+        <v>3716822</v>
       </c>
       <c r="D101" s="9">
-        <v>1669634</v>
+        <v>1854107</v>
       </c>
       <c r="E101" s="9">
-        <v>881744</v>
+        <v>906340</v>
       </c>
       <c r="F101" s="9">
-        <v>1397804</v>
+        <v>1551346</v>
       </c>
       <c r="G101" s="9">
-        <v>421194</v>
+        <v>575489</v>
       </c>
       <c r="H101" s="9">
-        <v>698645</v>
+        <v>748695</v>
       </c>
       <c r="I101" s="9">
-        <v>1914367</v>
+        <v>2083356</v>
       </c>
       <c r="J101" s="9">
-        <v>931564</v>
+        <v>1054587</v>
       </c>
       <c r="K101" s="9">
-        <v>3614007</v>
+        <v>3915899</v>
       </c>
       <c r="L101" s="9">
-        <v>699821</v>
+        <v>733298</v>
       </c>
       <c r="M101" s="9">
-        <v>2527796</v>
+        <v>2631323</v>
       </c>
       <c r="N101" s="9">
-        <v>559707</v>
+        <v>607909</v>
       </c>
       <c r="O101" s="9">
-        <v>1183884</v>
+        <v>1220326</v>
       </c>
       <c r="P101" s="9">
-        <v>1498389</v>
+        <v>1563863</v>
       </c>
       <c r="Q101" s="9">
-        <v>1556922</v>
+        <v>1563440</v>
       </c>
       <c r="R101" s="9">
-        <v>469728</v>
+        <v>549346</v>
       </c>
       <c r="S101" s="9">
-        <v>9124313</v>
+        <v>9034124</v>
       </c>
       <c r="T101" s="9">
-        <v>1385552</v>
+        <v>1547747</v>
       </c>
       <c r="U101" s="9">
-        <v>685874</v>
+        <v>731190</v>
       </c>
       <c r="V101" s="9">
-        <v>2363434</v>
+        <v>2480039</v>
       </c>
       <c r="W101" s="9">
-        <v>1554775</v>
+        <v>1661721</v>
       </c>
       <c r="X101" s="9">
-        <v>2048825</v>
+        <v>2104242</v>
       </c>
       <c r="Y101" s="9">
-        <v>656942</v>
+        <v>726447</v>
       </c>
       <c r="Z101" s="9">
-        <v>2106174</v>
+        <v>2670574</v>
       </c>
       <c r="AA101" s="9">
-        <v>2739073</v>
+        <v>2818264</v>
       </c>
       <c r="AB101" s="9">
-        <v>1924461</v>
+        <v>1963812</v>
       </c>
       <c r="AC101" s="9">
-        <v>2501886</v>
+        <v>2733538</v>
       </c>
       <c r="AD101" s="9">
-        <v>189817</v>
+        <v>201962</v>
       </c>
       <c r="AE101" s="9">
-        <v>2654312</v>
+        <v>2741185</v>
       </c>
       <c r="AF101" s="9">
-        <v>612371</v>
+        <v>646314</v>
       </c>
       <c r="AG101" s="9">
-        <v>315567</v>
+        <v>362517</v>
       </c>
       <c r="AH101" s="9">
-        <v>1575748</v>
+        <v>1654000</v>
       </c>
       <c r="AI101" s="9">
-        <v>1118443</v>
+        <v>1222949</v>
       </c>
       <c r="AJ101" s="9">
-        <v>4858955</v>
+        <v>4902503</v>
       </c>
       <c r="AK101" s="9">
-        <v>3373541</v>
+        <v>3850271</v>
       </c>
       <c r="AL101" s="9">
-        <v>1592550</v>
+        <v>1633699</v>
       </c>
       <c r="AM101" s="9">
-        <v>3275788</v>
+        <v>3414119</v>
       </c>
       <c r="AN101" s="9">
-        <v>1096342</v>
+        <v>1151200</v>
       </c>
       <c r="AO101" s="9">
-        <v>1589986</v>
+        <v>1554428</v>
       </c>
       <c r="AP101" s="9">
-        <v>1820930</v>
+        <v>1921206</v>
       </c>
       <c r="AQ101" s="9">
-        <v>5168687</v>
+        <v>5195830</v>
       </c>
       <c r="AR101" s="9">
-        <v>3372711</v>
+        <v>3963174</v>
       </c>
       <c r="AS101" s="9">
-        <v>323626</v>
+        <v>340809</v>
       </c>
       <c r="AT101" s="9">
-        <v>1208238</v>
+        <v>1226579</v>
       </c>
       <c r="AU101" s="9">
-        <v>891482</v>
+        <v>929785</v>
       </c>
       <c r="AV101" s="9">
-        <v>1654183</v>
+        <v>1969352</v>
       </c>
       <c r="AW101" s="9">
-        <v>1649393</v>
+        <v>1795233</v>
       </c>
       <c r="AX101" s="9">
-        <v>1317571</v>
+        <v>1432630</v>
       </c>
       <c r="AY101" s="9">
-        <v>1173265</v>
+        <v>1209884</v>
       </c>
       <c r="AZ101" s="9">
-        <v>938880</v>
+        <v>1024654</v>
       </c>
       <c r="BA101" s="9">
-        <v>2309931</v>
+        <v>2454885</v>
       </c>
       <c r="BB101" s="9">
-        <v>1632864</v>
+        <v>1701380</v>
       </c>
       <c r="BC101" s="9">
-        <v>1151794</v>
+        <v>1207806</v>
       </c>
       <c r="BD101" s="9">
-        <v>652928</v>
+        <v>692876</v>
       </c>
       <c r="BE101" s="9">
-        <v>990791</v>
+        <v>1180249</v>
       </c>
       <c r="BF101" s="9">
-        <v>2294427</v>
+        <v>2463096</v>
       </c>
       <c r="BG101" s="9">
-        <v>353621</v>
+        <v>370312</v>
       </c>
       <c r="BH101" s="9">
-        <v>411453</v>
+        <v>458355</v>
       </c>
       <c r="BI101" s="9">
-        <v>677153</v>
+        <v>735483</v>
       </c>
       <c r="BJ101" s="9">
-        <v>3553782</v>
+        <v>3746139</v>
       </c>
       <c r="BK101" s="9">
-        <v>1658223</v>
+        <v>1679161</v>
       </c>
       <c r="BL101" s="9">
-        <v>354073</v>
+        <v>426059</v>
       </c>
       <c r="BM101" s="9">
-        <v>684602</v>
+        <v>828486</v>
       </c>
       <c r="BN101" s="9">
-        <v>4462521</v>
+        <v>4397629</v>
       </c>
       <c r="BO101" s="9">
-        <v>2077426</v>
+        <v>2166414</v>
       </c>
       <c r="BP101" s="9">
-        <v>818735</v>
+        <v>882935</v>
       </c>
       <c r="BQ101" s="9">
-        <v>1620913</v>
+        <v>1718373</v>
       </c>
       <c r="BR101" s="9">
-        <v>5474356</v>
+        <v>5721723</v>
       </c>
       <c r="BS101" s="9">
-        <v>583938</v>
+        <v>632015</v>
       </c>
       <c r="BT101" s="9">
-        <v>1079977</v>
+        <v>1188663</v>
       </c>
       <c r="BU101" s="9">
-        <v>1102430</v>
+        <v>1173696</v>
       </c>
       <c r="BV101" s="9">
-        <v>2269603</v>
+        <v>2374893</v>
       </c>
     </row>
     <row r="102" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A102" s="1" t="s">
-        <v>97</v>
+        <v>20</v>
       </c>
       <c r="B102" s="9">
-        <v>18886713</v>
+        <v>20794210</v>
       </c>
       <c r="C102" s="9">
-        <v>3009531</v>
+        <v>3790887</v>
       </c>
       <c r="D102" s="9">
-        <v>1495092</v>
+        <v>1868583</v>
       </c>
       <c r="E102" s="9">
-        <v>780466</v>
+        <v>889756</v>
       </c>
       <c r="F102" s="9">
-        <v>1187165</v>
+        <v>1546513</v>
       </c>
       <c r="G102" s="9">
-        <v>339658</v>
+        <v>565998</v>
       </c>
       <c r="H102" s="9">
-        <v>609667</v>
+        <v>724979</v>
       </c>
       <c r="I102" s="9">
-        <v>1699512</v>
+        <v>2042304</v>
       </c>
       <c r="J102" s="9">
-        <v>834491</v>
+        <v>1058469</v>
       </c>
       <c r="K102" s="9">
-        <v>3181873</v>
+        <v>3836180</v>
       </c>
       <c r="L102" s="9">
-        <v>588173</v>
+        <v>736809</v>
       </c>
       <c r="M102" s="9">
-        <v>2251032</v>
+        <v>2569797</v>
       </c>
       <c r="N102" s="9">
-        <v>476167</v>
+        <v>589141</v>
       </c>
       <c r="O102" s="9">
-        <v>1054961</v>
+        <v>1193458</v>
       </c>
       <c r="P102" s="9">
-        <v>1299345</v>
+        <v>1560957</v>
       </c>
       <c r="Q102" s="9">
-        <v>1375910</v>
+        <v>1540306</v>
       </c>
       <c r="R102" s="9">
-        <v>399810</v>
+        <v>539113</v>
       </c>
       <c r="S102" s="9">
-        <v>7862853</v>
+        <v>9078806</v>
       </c>
       <c r="T102" s="9">
-        <v>1224737</v>
+        <v>1524017</v>
       </c>
       <c r="U102" s="9">
-        <v>621275</v>
+        <v>709780</v>
       </c>
       <c r="V102" s="9">
-        <v>2097134</v>
+        <v>2427675</v>
       </c>
       <c r="W102" s="9">
-        <v>1362455</v>
+        <v>1614153</v>
       </c>
       <c r="X102" s="9">
-        <v>1734512</v>
+        <v>2124582</v>
       </c>
       <c r="Y102" s="9">
-        <v>571932</v>
+        <v>731683</v>
       </c>
       <c r="Z102" s="9">
-        <v>1731923</v>
+        <v>2704256</v>
       </c>
       <c r="AA102" s="9">
-        <v>2395802</v>
+        <v>2783060</v>
       </c>
       <c r="AB102" s="9">
-        <v>1686465</v>
+        <v>1890537</v>
       </c>
       <c r="AC102" s="9">
-        <v>2139760</v>
+        <v>2756185</v>
       </c>
       <c r="AD102" s="9">
-        <v>170050</v>
+        <v>201677</v>
       </c>
       <c r="AE102" s="9">
-        <v>2250361</v>
+        <v>2718575</v>
       </c>
       <c r="AF102" s="9">
-        <v>545461</v>
+        <v>628307</v>
       </c>
       <c r="AG102" s="9">
-        <v>219107</v>
+        <v>345792</v>
       </c>
       <c r="AH102" s="9">
-        <v>1374417</v>
+        <v>1609248</v>
       </c>
       <c r="AI102" s="9">
-        <v>979364</v>
+        <v>1207096</v>
       </c>
       <c r="AJ102" s="9">
-        <v>4251546</v>
+        <v>4877089</v>
       </c>
       <c r="AK102" s="9">
-        <v>2912357</v>
+        <v>3742042</v>
       </c>
       <c r="AL102" s="9">
-        <v>1390945</v>
+        <v>1604172</v>
       </c>
       <c r="AM102" s="9">
-        <v>2886863</v>
+        <v>3405748</v>
       </c>
       <c r="AN102" s="9">
-        <v>941768</v>
+        <v>1130563</v>
       </c>
       <c r="AO102" s="9">
-        <v>1382514</v>
+        <v>1533444</v>
       </c>
       <c r="AP102" s="9">
-        <v>1556492</v>
+        <v>1908441</v>
       </c>
       <c r="AQ102" s="9">
-        <v>4500832</v>
+        <v>5304617</v>
       </c>
       <c r="AR102" s="9">
-        <v>2586090</v>
+        <v>4094357</v>
       </c>
       <c r="AS102" s="9">
-        <v>285284</v>
+        <v>345321</v>
       </c>
       <c r="AT102" s="9">
-        <v>1052146</v>
+        <v>1203840</v>
       </c>
       <c r="AU102" s="9">
-        <v>793339</v>
+        <v>942269</v>
       </c>
       <c r="AV102" s="9">
-        <v>1402443</v>
+        <v>1985703</v>
       </c>
       <c r="AW102" s="9">
-        <v>1408777</v>
+        <v>1768840</v>
       </c>
       <c r="AX102" s="9">
-        <v>1166686</v>
+        <v>1431258</v>
       </c>
       <c r="AY102" s="9">
-        <v>1054431</v>
+        <v>1180111</v>
       </c>
       <c r="AZ102" s="9">
-        <v>835438</v>
+        <v>1002476</v>
       </c>
       <c r="BA102" s="9">
-        <v>2042656</v>
+        <v>2346602</v>
       </c>
       <c r="BB102" s="9">
-        <v>1421820</v>
+        <v>1675305</v>
       </c>
       <c r="BC102" s="9">
-        <v>1035159</v>
+        <v>1179925</v>
       </c>
       <c r="BD102" s="9">
-        <v>595115</v>
+        <v>677873</v>
       </c>
       <c r="BE102" s="9">
-        <v>849794</v>
+        <v>1172425</v>
       </c>
       <c r="BF102" s="9">
-        <v>1947878</v>
+        <v>2445624</v>
       </c>
       <c r="BG102" s="9">
-        <v>304145</v>
+        <v>367530</v>
       </c>
       <c r="BH102" s="9">
-        <v>356696</v>
+        <v>437414</v>
       </c>
       <c r="BI102" s="9">
-        <v>578944</v>
+        <v>735661</v>
       </c>
       <c r="BJ102" s="9">
-        <v>3107704</v>
+        <v>3696654</v>
       </c>
       <c r="BK102" s="9">
-        <v>1427773</v>
+        <v>1642874</v>
       </c>
       <c r="BL102" s="9">
-        <v>285294</v>
+        <v>414216</v>
       </c>
       <c r="BM102" s="9">
-        <v>594970</v>
+        <v>823269</v>
       </c>
       <c r="BN102" s="9">
-        <v>3848875</v>
+        <v>4359112</v>
       </c>
       <c r="BO102" s="9">
-        <v>1806589</v>
+        <v>2170088</v>
       </c>
       <c r="BP102" s="9">
-        <v>711854</v>
+        <v>874571</v>
       </c>
       <c r="BQ102" s="9">
-        <v>1374306</v>
+        <v>1705430</v>
       </c>
       <c r="BR102" s="9">
-        <v>4857672</v>
+        <v>5668622</v>
       </c>
       <c r="BS102" s="9">
-        <v>499343</v>
+        <v>627498</v>
       </c>
       <c r="BT102" s="9">
-        <v>936959</v>
+        <v>1172776</v>
       </c>
       <c r="BU102" s="9">
-        <v>959967</v>
+        <v>1155300</v>
       </c>
       <c r="BV102" s="9">
-        <v>1945390</v>
+        <v>2380104</v>
       </c>
     </row>
-    <row r="103" spans="1:74" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A103" s="1" t="s">
-        <v>98</v>
+        <v>21</v>
       </c>
       <c r="B103" s="9">
-        <v>17123955</v>
+        <v>20607686</v>
       </c>
       <c r="C103" s="9">
-        <v>3017867</v>
+        <v>3618284</v>
       </c>
       <c r="D103" s="9">
-        <v>1550243</v>
+        <v>1689798</v>
       </c>
       <c r="E103" s="9">
-        <v>788431</v>
+        <v>852541</v>
       </c>
       <c r="F103" s="9">
-        <v>1244659</v>
+        <v>1379759</v>
       </c>
       <c r="G103" s="9">
-        <v>330737</v>
+        <v>440822</v>
       </c>
       <c r="H103" s="9">
-        <v>606656</v>
+        <v>688025</v>
       </c>
       <c r="I103" s="9">
-        <v>1730886</v>
+        <v>1929476</v>
       </c>
       <c r="J103" s="9">
-        <v>845696</v>
+        <v>956604</v>
       </c>
       <c r="K103" s="9">
-        <v>3069823</v>
+        <v>3559836</v>
       </c>
       <c r="L103" s="9">
-        <v>616409</v>
+        <v>690373</v>
       </c>
       <c r="M103" s="9">
-        <v>2164733</v>
+        <v>2442720</v>
       </c>
       <c r="N103" s="9">
-        <v>473075</v>
+        <v>554607</v>
       </c>
       <c r="O103" s="9">
-        <v>1035576</v>
+        <v>1150668</v>
       </c>
       <c r="P103" s="9">
-        <v>1345276</v>
+        <v>1469185</v>
       </c>
       <c r="Q103" s="9">
-        <v>1389229</v>
+        <v>1499556</v>
       </c>
       <c r="R103" s="9">
-        <v>388039</v>
+        <v>478808</v>
       </c>
       <c r="S103" s="9">
-        <v>7740520</v>
+        <v>8818347</v>
       </c>
       <c r="T103" s="9">
-        <v>1226064</v>
+        <v>1378394</v>
       </c>
       <c r="U103" s="9">
-        <v>633642</v>
+        <v>690343</v>
       </c>
       <c r="V103" s="9">
-        <v>2017508</v>
+        <v>2295254</v>
       </c>
       <c r="W103" s="9">
-        <v>1337246</v>
+        <v>1534718</v>
       </c>
       <c r="X103" s="9">
-        <v>1786440</v>
+        <v>2013264</v>
       </c>
       <c r="Y103" s="9">
-        <v>591001</v>
+        <v>669400</v>
       </c>
       <c r="Z103" s="9">
-        <v>1820633</v>
+        <v>2161716</v>
       </c>
       <c r="AA103" s="9">
-        <v>2347370</v>
+        <v>2663836</v>
       </c>
       <c r="AB103" s="9">
-        <v>1626892</v>
+        <v>1839073</v>
       </c>
       <c r="AC103" s="9">
-        <v>2213783</v>
+        <v>2486974</v>
       </c>
       <c r="AD103" s="9">
-        <v>174489</v>
+        <v>185500</v>
       </c>
       <c r="AE103" s="9">
-        <v>2347008</v>
+        <v>2597962</v>
       </c>
       <c r="AF103" s="9">
-        <v>555439</v>
+        <v>591873</v>
       </c>
       <c r="AG103" s="9">
-        <v>212342</v>
+        <v>315632</v>
       </c>
       <c r="AH103" s="9">
-        <v>1384767</v>
+        <v>1542117</v>
       </c>
       <c r="AI103" s="9">
-        <v>1025305</v>
+        <v>1110794</v>
       </c>
       <c r="AJ103" s="9">
-        <v>4007865</v>
+        <v>4736561</v>
       </c>
       <c r="AK103" s="9">
-        <v>2908342</v>
+        <v>3290825</v>
       </c>
       <c r="AL103" s="9">
-        <v>1405868</v>
+        <v>1536078</v>
       </c>
       <c r="AM103" s="9">
-        <v>2822702</v>
+        <v>3177544</v>
       </c>
       <c r="AN103" s="9">
-        <v>967177</v>
+        <v>1079653</v>
       </c>
       <c r="AO103" s="9">
-        <v>1331489</v>
+        <v>1538847</v>
       </c>
       <c r="AP103" s="9">
-        <v>1495848</v>
+        <v>1801223</v>
       </c>
       <c r="AQ103" s="9">
-        <v>4440402</v>
+        <v>5049420</v>
       </c>
       <c r="AR103" s="9">
-        <v>2812222</v>
+        <v>3450773</v>
       </c>
       <c r="AS103" s="9">
-        <v>295314</v>
+        <v>319359</v>
       </c>
       <c r="AT103" s="9">
-        <v>1069686</v>
+        <v>1155518</v>
       </c>
       <c r="AU103" s="9">
-        <v>795277</v>
+        <v>875172</v>
       </c>
       <c r="AV103" s="9">
-        <v>1382482</v>
+        <v>1724419</v>
       </c>
       <c r="AW103" s="9">
-        <v>1437618</v>
+        <v>1611117</v>
       </c>
       <c r="AX103" s="9">
-        <v>1158345</v>
+        <v>1299641</v>
       </c>
       <c r="AY103" s="9">
-        <v>1021656</v>
+        <v>1135843</v>
       </c>
       <c r="AZ103" s="9">
-        <v>858356</v>
+        <v>923942</v>
       </c>
       <c r="BA103" s="9">
-        <v>1976756</v>
+        <v>2227321</v>
       </c>
       <c r="BB103" s="9">
-        <v>1417447</v>
+        <v>1589157</v>
       </c>
       <c r="BC103" s="9">
-        <v>1020081</v>
+        <v>1116668</v>
       </c>
       <c r="BD103" s="9">
-        <v>633025</v>
+        <v>646066</v>
       </c>
       <c r="BE103" s="9">
-        <v>872534</v>
+        <v>1016649</v>
       </c>
       <c r="BF103" s="9">
-        <v>2043707</v>
+        <v>2232035</v>
       </c>
       <c r="BG103" s="9">
-        <v>302791</v>
+        <v>343514</v>
       </c>
       <c r="BH103" s="9">
-        <v>372928</v>
+        <v>401979</v>
       </c>
       <c r="BI103" s="9">
-        <v>615436</v>
+        <v>665852</v>
       </c>
       <c r="BJ103" s="9">
-        <v>2976973</v>
+        <v>3433386</v>
       </c>
       <c r="BK103" s="9">
-        <v>1466842</v>
+        <v>1598754</v>
       </c>
       <c r="BL103" s="9">
-        <v>277577</v>
+        <v>363556</v>
       </c>
       <c r="BM103" s="9">
-        <v>655438</v>
+        <v>699794</v>
       </c>
       <c r="BN103" s="9">
-        <v>3662345</v>
+        <v>4333941</v>
       </c>
       <c r="BO103" s="9">
-        <v>1834617</v>
+        <v>2033102</v>
       </c>
       <c r="BP103" s="9">
-        <v>729811</v>
+        <v>810875</v>
       </c>
       <c r="BQ103" s="9">
-        <v>1435718</v>
+        <v>1575393</v>
       </c>
       <c r="BR103" s="9">
-        <v>4689148</v>
+        <v>5339580</v>
       </c>
       <c r="BS103" s="9">
-        <v>502775</v>
+        <v>567439</v>
       </c>
       <c r="BT103" s="9">
-        <v>952315</v>
+        <v>1068914</v>
       </c>
       <c r="BU103" s="9">
-        <v>962399</v>
+        <v>1087234</v>
       </c>
       <c r="BV103" s="9">
-        <v>1941753</v>
+        <v>2234860</v>
       </c>
     </row>
     <row r="104" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A104" s="1" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
       <c r="B104" s="9">
-        <v>16754345</v>
+        <v>21649880</v>
       </c>
       <c r="C104" s="9">
-        <v>2901462</v>
+        <v>3664097</v>
       </c>
       <c r="D104" s="9">
-        <v>1380933</v>
+        <v>1669634</v>
       </c>
       <c r="E104" s="9">
-        <v>706992</v>
+        <v>881744</v>
       </c>
       <c r="F104" s="9">
-        <v>1172687</v>
+        <v>1397804</v>
       </c>
       <c r="G104" s="9">
-        <v>315095</v>
+        <v>421194</v>
       </c>
       <c r="H104" s="9">
-        <v>549423</v>
+        <v>698645</v>
       </c>
       <c r="I104" s="9">
-        <v>1575813</v>
+        <v>1914367</v>
       </c>
       <c r="J104" s="9">
-        <v>794501</v>
+        <v>931564</v>
       </c>
       <c r="K104" s="9">
-        <v>2779648</v>
+        <v>3614007</v>
       </c>
       <c r="L104" s="9">
-        <v>547123</v>
+        <v>699821</v>
       </c>
       <c r="M104" s="9">
-        <v>1987934</v>
+        <v>2527796</v>
       </c>
       <c r="N104" s="9">
-        <v>434820</v>
+        <v>559707</v>
       </c>
       <c r="O104" s="9">
-        <v>939330</v>
+        <v>1183884</v>
       </c>
       <c r="P104" s="9">
-        <v>1190047</v>
+        <v>1498389</v>
       </c>
       <c r="Q104" s="9">
-        <v>1252371</v>
+        <v>1556922</v>
       </c>
       <c r="R104" s="9">
-        <v>364813</v>
+        <v>469728</v>
       </c>
       <c r="S104" s="9">
-        <v>7287923</v>
+        <v>9124313</v>
       </c>
       <c r="T104" s="9">
-        <v>1094488</v>
+        <v>1385552</v>
       </c>
       <c r="U104" s="9">
-        <v>563275</v>
+        <v>685874</v>
       </c>
       <c r="V104" s="9">
-        <v>1845850</v>
+        <v>2363434</v>
       </c>
       <c r="W104" s="9">
-        <v>1219585</v>
+        <v>1554775</v>
       </c>
       <c r="X104" s="9">
-        <v>1649597</v>
+        <v>2048825</v>
       </c>
       <c r="Y104" s="9">
-        <v>550549</v>
+        <v>656942</v>
       </c>
       <c r="Z104" s="9">
-        <v>1783505</v>
+        <v>2106174</v>
       </c>
       <c r="AA104" s="9">
-        <v>2141075</v>
+        <v>2739073</v>
       </c>
       <c r="AB104" s="9">
-        <v>1516283</v>
+        <v>1924461</v>
       </c>
       <c r="AC104" s="9">
-        <v>1998787</v>
+        <v>2501886</v>
       </c>
       <c r="AD104" s="9">
-        <v>155384</v>
+        <v>189817</v>
       </c>
       <c r="AE104" s="9">
-        <v>2155851</v>
+        <v>2654312</v>
       </c>
       <c r="AF104" s="9">
-        <v>491216</v>
+        <v>612371</v>
       </c>
       <c r="AG104" s="9">
-        <v>193957</v>
+        <v>315452</v>
       </c>
       <c r="AH104" s="9">
-        <v>1243516</v>
+        <v>1575748</v>
       </c>
       <c r="AI104" s="9">
-        <v>916132</v>
+        <v>1118443</v>
       </c>
       <c r="AJ104" s="9">
-        <v>3806251</v>
+        <v>4858955</v>
       </c>
       <c r="AK104" s="9">
-        <v>2652255</v>
+        <v>3373541</v>
       </c>
       <c r="AL104" s="9">
-        <v>1252685</v>
+        <v>1592550</v>
       </c>
       <c r="AM104" s="9">
-        <v>2559672</v>
+        <v>3275788</v>
       </c>
       <c r="AN104" s="9">
-        <v>870031</v>
+        <v>1096342</v>
       </c>
       <c r="AO104" s="9">
-        <v>1236369</v>
+        <v>1589986</v>
       </c>
       <c r="AP104" s="9">
-        <v>1375855</v>
+        <v>1820930</v>
       </c>
       <c r="AQ104" s="9">
-        <v>4073112</v>
+        <v>5168687</v>
       </c>
       <c r="AR104" s="9">
-        <v>2803776</v>
+        <v>3372711</v>
       </c>
       <c r="AS104" s="9">
-        <v>269095</v>
+        <v>323626</v>
       </c>
       <c r="AT104" s="9">
-        <v>936169</v>
+        <v>1208238</v>
       </c>
       <c r="AU104" s="9">
-        <v>718566</v>
+        <v>891482</v>
       </c>
       <c r="AV104" s="9">
-        <v>1298283</v>
+        <v>1654183</v>
       </c>
       <c r="AW104" s="9">
-        <v>1312214</v>
+        <v>1649393</v>
       </c>
       <c r="AX104" s="9">
-        <v>1063684</v>
+        <v>1317571</v>
       </c>
       <c r="AY104" s="9">
-        <v>950891</v>
+        <v>1173265</v>
       </c>
       <c r="AZ104" s="9">
-        <v>779628</v>
+        <v>938880</v>
       </c>
       <c r="BA104" s="9">
-        <v>1790972</v>
+        <v>2309931</v>
       </c>
       <c r="BB104" s="9">
-        <v>1292803</v>
+        <v>1632864</v>
       </c>
       <c r="BC104" s="9">
-        <v>914183</v>
+        <v>1151794</v>
       </c>
       <c r="BD104" s="9">
-        <v>550541</v>
+        <v>653043</v>
       </c>
       <c r="BE104" s="9">
-        <v>784056</v>
+        <v>990791</v>
       </c>
       <c r="BF104" s="9">
-        <v>1821391</v>
+        <v>2294427</v>
       </c>
       <c r="BG104" s="9">
-        <v>265427</v>
+        <v>353621</v>
       </c>
       <c r="BH104" s="9">
-        <v>326878</v>
+        <v>411453</v>
       </c>
       <c r="BI104" s="9">
-        <v>545583</v>
+        <v>677153</v>
       </c>
       <c r="BJ104" s="9">
-        <v>2746706</v>
+        <v>3553782</v>
       </c>
       <c r="BK104" s="9">
-        <v>1310033</v>
+        <v>1658223</v>
       </c>
       <c r="BL104" s="9">
-        <v>260232</v>
+        <v>354073</v>
       </c>
       <c r="BM104" s="9">
-        <v>604606</v>
+        <v>684602</v>
       </c>
       <c r="BN104" s="9">
-        <v>3454415</v>
+        <v>4462521</v>
       </c>
       <c r="BO104" s="9">
-        <v>1667726</v>
+        <v>2077426</v>
       </c>
       <c r="BP104" s="9">
-        <v>652897</v>
+        <v>818735</v>
       </c>
       <c r="BQ104" s="9">
-        <v>1283642</v>
+        <v>1620913</v>
       </c>
       <c r="BR104" s="9">
-        <v>4395659</v>
+        <v>5474356</v>
       </c>
       <c r="BS104" s="9">
-        <v>467062</v>
+        <v>583938</v>
       </c>
       <c r="BT104" s="9">
-        <v>882747</v>
+        <v>1079977</v>
       </c>
       <c r="BU104" s="9">
-        <v>871065</v>
+        <v>1102430</v>
       </c>
       <c r="BV104" s="9">
-        <v>1795230</v>
+        <v>2269603</v>
       </c>
     </row>
     <row r="105" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A105" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="B105" s="9">
+        <v>18886713</v>
+      </c>
+      <c r="C105" s="9">
+        <v>3009531</v>
+      </c>
+      <c r="D105" s="9">
+        <v>1495092</v>
+      </c>
+      <c r="E105" s="9">
+        <v>780466</v>
+      </c>
+      <c r="F105" s="9">
+        <v>1187165</v>
+      </c>
+      <c r="G105" s="9">
+        <v>339658</v>
+      </c>
+      <c r="H105" s="9">
+        <v>609667</v>
+      </c>
+      <c r="I105" s="9">
+        <v>1699512</v>
+      </c>
+      <c r="J105" s="9">
+        <v>834491</v>
+      </c>
+      <c r="K105" s="9">
+        <v>3181873</v>
+      </c>
+      <c r="L105" s="9">
+        <v>588173</v>
+      </c>
+      <c r="M105" s="9">
+        <v>2251032</v>
+      </c>
+      <c r="N105" s="9">
+        <v>476167</v>
+      </c>
+      <c r="O105" s="9">
+        <v>1054961</v>
+      </c>
+      <c r="P105" s="9">
+        <v>1299345</v>
+      </c>
+      <c r="Q105" s="9">
+        <v>1375910</v>
+      </c>
+      <c r="R105" s="9">
+        <v>399810</v>
+      </c>
+      <c r="S105" s="9">
+        <v>7862853</v>
+      </c>
+      <c r="T105" s="9">
+        <v>1224737</v>
+      </c>
+      <c r="U105" s="9">
+        <v>621275</v>
+      </c>
+      <c r="V105" s="9">
+        <v>2097134</v>
+      </c>
+      <c r="W105" s="9">
+        <v>1362455</v>
+      </c>
+      <c r="X105" s="9">
+        <v>1734512</v>
+      </c>
+      <c r="Y105" s="9">
+        <v>571932</v>
+      </c>
+      <c r="Z105" s="9">
+        <v>1731923</v>
+      </c>
+      <c r="AA105" s="9">
+        <v>2395802</v>
+      </c>
+      <c r="AB105" s="9">
+        <v>1686465</v>
+      </c>
+      <c r="AC105" s="9">
+        <v>2139760</v>
+      </c>
+      <c r="AD105" s="9">
+        <v>170050</v>
+      </c>
+      <c r="AE105" s="9">
+        <v>2250361</v>
+      </c>
+      <c r="AF105" s="9">
+        <v>545461</v>
+      </c>
+      <c r="AG105" s="9">
+        <v>218949</v>
+      </c>
+      <c r="AH105" s="9">
+        <v>1374417</v>
+      </c>
+      <c r="AI105" s="9">
+        <v>979364</v>
+      </c>
+      <c r="AJ105" s="9">
+        <v>4251546</v>
+      </c>
+      <c r="AK105" s="9">
+        <v>2912357</v>
+      </c>
+      <c r="AL105" s="9">
+        <v>1390945</v>
+      </c>
+      <c r="AM105" s="9">
+        <v>2886863</v>
+      </c>
+      <c r="AN105" s="9">
+        <v>941768</v>
+      </c>
+      <c r="AO105" s="9">
+        <v>1382514</v>
+      </c>
+      <c r="AP105" s="9">
+        <v>1556492</v>
+      </c>
+      <c r="AQ105" s="9">
+        <v>4500832</v>
+      </c>
+      <c r="AR105" s="9">
+        <v>2586090</v>
+      </c>
+      <c r="AS105" s="9">
+        <v>285284</v>
+      </c>
+      <c r="AT105" s="9">
+        <v>1052146</v>
+      </c>
+      <c r="AU105" s="9">
+        <v>793339</v>
+      </c>
+      <c r="AV105" s="9">
+        <v>1402443</v>
+      </c>
+      <c r="AW105" s="9">
+        <v>1408777</v>
+      </c>
+      <c r="AX105" s="9">
+        <v>1166686</v>
+      </c>
+      <c r="AY105" s="9">
+        <v>1054431</v>
+      </c>
+      <c r="AZ105" s="9">
+        <v>835438</v>
+      </c>
+      <c r="BA105" s="9">
+        <v>2042656</v>
+      </c>
+      <c r="BB105" s="9">
+        <v>1421820</v>
+      </c>
+      <c r="BC105" s="9">
+        <v>1035159</v>
+      </c>
+      <c r="BD105" s="9">
+        <v>595273</v>
+      </c>
+      <c r="BE105" s="9">
+        <v>849794</v>
+      </c>
+      <c r="BF105" s="9">
+        <v>1947878</v>
+      </c>
+      <c r="BG105" s="9">
+        <v>304145</v>
+      </c>
+      <c r="BH105" s="9">
+        <v>356696</v>
+      </c>
+      <c r="BI105" s="9">
+        <v>578944</v>
+      </c>
+      <c r="BJ105" s="9">
+        <v>3107704</v>
+      </c>
+      <c r="BK105" s="9">
+        <v>1427773</v>
+      </c>
+      <c r="BL105" s="9">
+        <v>285294</v>
+      </c>
+      <c r="BM105" s="9">
+        <v>594970</v>
+      </c>
+      <c r="BN105" s="9">
+        <v>3848875</v>
+      </c>
+      <c r="BO105" s="9">
+        <v>1806589</v>
+      </c>
+      <c r="BP105" s="9">
+        <v>711854</v>
+      </c>
+      <c r="BQ105" s="9">
+        <v>1374306</v>
+      </c>
+      <c r="BR105" s="9">
+        <v>4857672</v>
+      </c>
+      <c r="BS105" s="9">
+        <v>499343</v>
+      </c>
+      <c r="BT105" s="9">
+        <v>936959</v>
+      </c>
+      <c r="BU105" s="9">
+        <v>959967</v>
+      </c>
+      <c r="BV105" s="9">
+        <v>1945390</v>
+      </c>
+    </row>
+    <row r="106" spans="1:74" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="B106" s="9">
+        <v>17123955</v>
+      </c>
+      <c r="C106" s="9">
+        <v>3017867</v>
+      </c>
+      <c r="D106" s="9">
+        <v>1550243</v>
+      </c>
+      <c r="E106" s="9">
+        <v>788431</v>
+      </c>
+      <c r="F106" s="9">
+        <v>1244659</v>
+      </c>
+      <c r="G106" s="9">
+        <v>330737</v>
+      </c>
+      <c r="H106" s="9">
+        <v>606656</v>
+      </c>
+      <c r="I106" s="9">
+        <v>1730886</v>
+      </c>
+      <c r="J106" s="9">
+        <v>845696</v>
+      </c>
+      <c r="K106" s="9">
+        <v>3069823</v>
+      </c>
+      <c r="L106" s="9">
+        <v>616409</v>
+      </c>
+      <c r="M106" s="9">
+        <v>2164733</v>
+      </c>
+      <c r="N106" s="9">
+        <v>473075</v>
+      </c>
+      <c r="O106" s="9">
+        <v>1035576</v>
+      </c>
+      <c r="P106" s="9">
+        <v>1345276</v>
+      </c>
+      <c r="Q106" s="9">
+        <v>1389229</v>
+      </c>
+      <c r="R106" s="9">
+        <v>388039</v>
+      </c>
+      <c r="S106" s="9">
+        <v>7740520</v>
+      </c>
+      <c r="T106" s="9">
+        <v>1226064</v>
+      </c>
+      <c r="U106" s="9">
+        <v>633642</v>
+      </c>
+      <c r="V106" s="9">
+        <v>2017508</v>
+      </c>
+      <c r="W106" s="9">
+        <v>1337246</v>
+      </c>
+      <c r="X106" s="9">
+        <v>1786440</v>
+      </c>
+      <c r="Y106" s="9">
+        <v>591001</v>
+      </c>
+      <c r="Z106" s="9">
+        <v>1820633</v>
+      </c>
+      <c r="AA106" s="9">
+        <v>2347370</v>
+      </c>
+      <c r="AB106" s="9">
+        <v>1626892</v>
+      </c>
+      <c r="AC106" s="9">
+        <v>2213783</v>
+      </c>
+      <c r="AD106" s="9">
+        <v>174489</v>
+      </c>
+      <c r="AE106" s="9">
+        <v>2347008</v>
+      </c>
+      <c r="AF106" s="9">
+        <v>555439</v>
+      </c>
+      <c r="AG106" s="9">
+        <v>212100</v>
+      </c>
+      <c r="AH106" s="9">
+        <v>1384767</v>
+      </c>
+      <c r="AI106" s="9">
+        <v>1025305</v>
+      </c>
+      <c r="AJ106" s="9">
+        <v>4007865</v>
+      </c>
+      <c r="AK106" s="9">
+        <v>2908342</v>
+      </c>
+      <c r="AL106" s="9">
+        <v>1405868</v>
+      </c>
+      <c r="AM106" s="9">
+        <v>2822702</v>
+      </c>
+      <c r="AN106" s="9">
+        <v>967177</v>
+      </c>
+      <c r="AO106" s="9">
+        <v>1331489</v>
+      </c>
+      <c r="AP106" s="9">
+        <v>1495848</v>
+      </c>
+      <c r="AQ106" s="9">
+        <v>4440402</v>
+      </c>
+      <c r="AR106" s="9">
+        <v>2812222</v>
+      </c>
+      <c r="AS106" s="9">
+        <v>295314</v>
+      </c>
+      <c r="AT106" s="9">
+        <v>1069686</v>
+      </c>
+      <c r="AU106" s="9">
+        <v>795277</v>
+      </c>
+      <c r="AV106" s="9">
+        <v>1382482</v>
+      </c>
+      <c r="AW106" s="9">
+        <v>1437618</v>
+      </c>
+      <c r="AX106" s="9">
+        <v>1158345</v>
+      </c>
+      <c r="AY106" s="9">
+        <v>1021656</v>
+      </c>
+      <c r="AZ106" s="9">
+        <v>858356</v>
+      </c>
+      <c r="BA106" s="9">
+        <v>1976756</v>
+      </c>
+      <c r="BB106" s="9">
+        <v>1417447</v>
+      </c>
+      <c r="BC106" s="9">
+        <v>1020081</v>
+      </c>
+      <c r="BD106" s="9">
+        <v>633267</v>
+      </c>
+      <c r="BE106" s="9">
+        <v>872534</v>
+      </c>
+      <c r="BF106" s="9">
+        <v>2043707</v>
+      </c>
+      <c r="BG106" s="9">
+        <v>302791</v>
+      </c>
+      <c r="BH106" s="9">
+        <v>372928</v>
+      </c>
+      <c r="BI106" s="9">
+        <v>615436</v>
+      </c>
+      <c r="BJ106" s="9">
+        <v>2976973</v>
+      </c>
+      <c r="BK106" s="9">
+        <v>1466842</v>
+      </c>
+      <c r="BL106" s="9">
+        <v>277577</v>
+      </c>
+      <c r="BM106" s="9">
+        <v>655438</v>
+      </c>
+      <c r="BN106" s="9">
+        <v>3662345</v>
+      </c>
+      <c r="BO106" s="9">
+        <v>1834617</v>
+      </c>
+      <c r="BP106" s="9">
+        <v>729811</v>
+      </c>
+      <c r="BQ106" s="9">
+        <v>1435718</v>
+      </c>
+      <c r="BR106" s="9">
+        <v>4689148</v>
+      </c>
+      <c r="BS106" s="9">
+        <v>502775</v>
+      </c>
+      <c r="BT106" s="9">
+        <v>952315</v>
+      </c>
+      <c r="BU106" s="9">
+        <v>962399</v>
+      </c>
+      <c r="BV106" s="9">
+        <v>1941753</v>
+      </c>
+    </row>
+    <row r="107" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A107" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B107" s="9">
+        <v>16754345</v>
+      </c>
+      <c r="C107" s="9">
+        <v>2901462</v>
+      </c>
+      <c r="D107" s="9">
+        <v>1380933</v>
+      </c>
+      <c r="E107" s="9">
+        <v>706992</v>
+      </c>
+      <c r="F107" s="9">
+        <v>1172687</v>
+      </c>
+      <c r="G107" s="9">
+        <v>315095</v>
+      </c>
+      <c r="H107" s="9">
+        <v>549423</v>
+      </c>
+      <c r="I107" s="9">
+        <v>1575813</v>
+      </c>
+      <c r="J107" s="9">
+        <v>794501</v>
+      </c>
+      <c r="K107" s="9">
+        <v>2779648</v>
+      </c>
+      <c r="L107" s="9">
+        <v>547123</v>
+      </c>
+      <c r="M107" s="9">
+        <v>1987934</v>
+      </c>
+      <c r="N107" s="9">
+        <v>434820</v>
+      </c>
+      <c r="O107" s="9">
+        <v>939330</v>
+      </c>
+      <c r="P107" s="9">
+        <v>1190047</v>
+      </c>
+      <c r="Q107" s="9">
+        <v>1252371</v>
+      </c>
+      <c r="R107" s="9">
+        <v>364813</v>
+      </c>
+      <c r="S107" s="9">
+        <v>7287923</v>
+      </c>
+      <c r="T107" s="9">
+        <v>1094488</v>
+      </c>
+      <c r="U107" s="9">
+        <v>563275</v>
+      </c>
+      <c r="V107" s="9">
+        <v>1845850</v>
+      </c>
+      <c r="W107" s="9">
+        <v>1219585</v>
+      </c>
+      <c r="X107" s="9">
+        <v>1649597</v>
+      </c>
+      <c r="Y107" s="9">
+        <v>550549</v>
+      </c>
+      <c r="Z107" s="9">
+        <v>1783505</v>
+      </c>
+      <c r="AA107" s="9">
+        <v>2141075</v>
+      </c>
+      <c r="AB107" s="9">
+        <v>1516283</v>
+      </c>
+      <c r="AC107" s="9">
+        <v>1998787</v>
+      </c>
+      <c r="AD107" s="9">
+        <v>155384</v>
+      </c>
+      <c r="AE107" s="9">
+        <v>2155851</v>
+      </c>
+      <c r="AF107" s="9">
+        <v>491216</v>
+      </c>
+      <c r="AG107" s="9">
+        <v>193953</v>
+      </c>
+      <c r="AH107" s="9">
+        <v>1243516</v>
+      </c>
+      <c r="AI107" s="9">
+        <v>916132</v>
+      </c>
+      <c r="AJ107" s="9">
+        <v>3806251</v>
+      </c>
+      <c r="AK107" s="9">
+        <v>2652255</v>
+      </c>
+      <c r="AL107" s="9">
+        <v>1252685</v>
+      </c>
+      <c r="AM107" s="9">
+        <v>2559672</v>
+      </c>
+      <c r="AN107" s="9">
+        <v>870031</v>
+      </c>
+      <c r="AO107" s="9">
+        <v>1236369</v>
+      </c>
+      <c r="AP107" s="9">
+        <v>1375855</v>
+      </c>
+      <c r="AQ107" s="9">
+        <v>4073112</v>
+      </c>
+      <c r="AR107" s="9">
+        <v>2803776</v>
+      </c>
+      <c r="AS107" s="9">
+        <v>269095</v>
+      </c>
+      <c r="AT107" s="9">
+        <v>936169</v>
+      </c>
+      <c r="AU107" s="9">
+        <v>718566</v>
+      </c>
+      <c r="AV107" s="9">
+        <v>1298283</v>
+      </c>
+      <c r="AW107" s="9">
+        <v>1312214</v>
+      </c>
+      <c r="AX107" s="9">
+        <v>1063684</v>
+      </c>
+      <c r="AY107" s="9">
+        <v>950891</v>
+      </c>
+      <c r="AZ107" s="9">
+        <v>779628</v>
+      </c>
+      <c r="BA107" s="9">
+        <v>1790972</v>
+      </c>
+      <c r="BB107" s="9">
+        <v>1292803</v>
+      </c>
+      <c r="BC107" s="9">
+        <v>914183</v>
+      </c>
+      <c r="BD107" s="9">
+        <v>550545</v>
+      </c>
+      <c r="BE107" s="9">
+        <v>784056</v>
+      </c>
+      <c r="BF107" s="9">
+        <v>1821391</v>
+      </c>
+      <c r="BG107" s="9">
+        <v>265427</v>
+      </c>
+      <c r="BH107" s="9">
+        <v>326878</v>
+      </c>
+      <c r="BI107" s="9">
+        <v>545583</v>
+      </c>
+      <c r="BJ107" s="9">
+        <v>2746706</v>
+      </c>
+      <c r="BK107" s="9">
+        <v>1310033</v>
+      </c>
+      <c r="BL107" s="9">
+        <v>260232</v>
+      </c>
+      <c r="BM107" s="9">
+        <v>604606</v>
+      </c>
+      <c r="BN107" s="9">
+        <v>3454415</v>
+      </c>
+      <c r="BO107" s="9">
+        <v>1667726</v>
+      </c>
+      <c r="BP107" s="9">
+        <v>652897</v>
+      </c>
+      <c r="BQ107" s="9">
+        <v>1283642</v>
+      </c>
+      <c r="BR107" s="9">
+        <v>4395659</v>
+      </c>
+      <c r="BS107" s="9">
+        <v>467062</v>
+      </c>
+      <c r="BT107" s="9">
+        <v>882747</v>
+      </c>
+      <c r="BU107" s="9">
+        <v>871065</v>
+      </c>
+      <c r="BV107" s="9">
+        <v>1795230</v>
+      </c>
+    </row>
+    <row r="108" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A108" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B105" s="9">
+      <c r="B108" s="9">
         <v>17350782</v>
       </c>
-      <c r="C105" s="9">
+      <c r="C108" s="9">
         <v>3019283</v>
       </c>
-      <c r="D105" s="9">
+      <c r="D108" s="9">
         <v>1380086</v>
       </c>
-      <c r="E105" s="9">
+      <c r="E108" s="9">
         <v>716182</v>
       </c>
-      <c r="F105" s="9">
+      <c r="F108" s="9">
         <v>1191971</v>
       </c>
-      <c r="G105" s="9">
+      <c r="G108" s="9">
         <v>318203</v>
       </c>
-      <c r="H105" s="9">
+      <c r="H108" s="9">
         <v>551984</v>
       </c>
-      <c r="I105" s="9">
+      <c r="I108" s="9">
         <v>1580954</v>
       </c>
-      <c r="J105" s="9">
+      <c r="J108" s="9">
         <v>800829</v>
       </c>
-      <c r="K105" s="9">
+      <c r="K108" s="9">
         <v>2909269</v>
       </c>
-      <c r="L105" s="9">
+      <c r="L108" s="9">
         <v>561439</v>
       </c>
-      <c r="M105" s="9">
+      <c r="M108" s="9">
         <v>2055234</v>
       </c>
-      <c r="N105" s="9">
+      <c r="N108" s="9">
         <v>440165</v>
       </c>
-      <c r="O105" s="9">
+      <c r="O108" s="9">
         <v>957280</v>
       </c>
-      <c r="P105" s="9">
+      <c r="P108" s="9">
         <v>1186128</v>
       </c>
-      <c r="Q105" s="9">
+      <c r="Q108" s="9">
         <v>1279197</v>
       </c>
-      <c r="R105" s="9">
+      <c r="R108" s="9">
         <v>383322</v>
       </c>
-      <c r="S105" s="9">
+      <c r="S108" s="9">
         <v>7392061</v>
       </c>
-      <c r="T105" s="9">
+      <c r="T108" s="9">
         <v>1097264</v>
       </c>
-      <c r="U105" s="9">
+      <c r="U108" s="9">
         <v>583083</v>
       </c>
-      <c r="V105" s="9">
+      <c r="V108" s="9">
         <v>1888768</v>
       </c>
-      <c r="W105" s="9">
+      <c r="W108" s="9">
         <v>1245305</v>
       </c>
-      <c r="X105" s="9">
+      <c r="X108" s="9">
         <v>1658792</v>
       </c>
-      <c r="Y105" s="9">
+      <c r="Y108" s="9">
         <v>544915</v>
       </c>
-      <c r="Z105" s="9">
+      <c r="Z108" s="9">
         <v>1901831</v>
       </c>
-      <c r="AA105" s="9">
+      <c r="AA108" s="9">
         <v>2209765</v>
       </c>
-      <c r="AB105" s="9">
+      <c r="AB108" s="9">
         <v>1587048</v>
       </c>
-      <c r="AC105" s="9">
+      <c r="AC108" s="9">
         <v>2042120</v>
       </c>
-      <c r="AD105" s="9">
+      <c r="AD108" s="9">
         <v>153943</v>
       </c>
-      <c r="AE105" s="9">
+      <c r="AE108" s="9">
         <v>2193370</v>
       </c>
-      <c r="AF105" s="9">
+      <c r="AF108" s="9">
         <v>497807</v>
       </c>
-      <c r="AG105" s="9">
-[...2 lines deleted...]
-      <c r="AH105" s="9">
+      <c r="AG108" s="9">
+        <v>200143</v>
+      </c>
+      <c r="AH108" s="9">
         <v>1270523</v>
       </c>
-      <c r="AI105" s="9">
+      <c r="AI108" s="9">
         <v>927040</v>
       </c>
-      <c r="AJ105" s="9">
+      <c r="AJ108" s="9">
         <v>3915232</v>
       </c>
-      <c r="AK105" s="9">
+      <c r="AK108" s="9">
         <v>2793615</v>
       </c>
-      <c r="AL105" s="9">
+      <c r="AL108" s="9">
         <v>1278700</v>
       </c>
-      <c r="AM105" s="9">
+      <c r="AM108" s="9">
         <v>2595634</v>
       </c>
-      <c r="AN105" s="9">
+      <c r="AN108" s="9">
         <v>890457</v>
       </c>
-      <c r="AO105" s="9">
+      <c r="AO108" s="9">
         <v>1268015</v>
       </c>
-      <c r="AP105" s="9">
+      <c r="AP108" s="9">
         <v>1425654</v>
       </c>
-      <c r="AQ105" s="9">
+      <c r="AQ108" s="9">
         <v>4168053</v>
       </c>
-      <c r="AR105" s="9">
+      <c r="AR108" s="9">
         <v>2859810</v>
       </c>
-      <c r="AS105" s="9">
+      <c r="AS108" s="9">
         <v>270625</v>
       </c>
-      <c r="AT105" s="9">
+      <c r="AT108" s="9">
         <v>963590</v>
       </c>
-      <c r="AU105" s="9">
+      <c r="AU108" s="9">
         <v>721739</v>
       </c>
-      <c r="AV105" s="9">
+      <c r="AV108" s="9">
         <v>1375592</v>
       </c>
-      <c r="AW105" s="9">
+      <c r="AW108" s="9">
         <v>1320786</v>
       </c>
-      <c r="AX105" s="9">
+      <c r="AX108" s="9">
         <v>1062901</v>
       </c>
-      <c r="AY105" s="9">
+      <c r="AY108" s="9">
         <v>960462</v>
       </c>
-      <c r="AZ105" s="9">
+      <c r="AZ108" s="9">
         <v>783878</v>
       </c>
-      <c r="BA105" s="9">
+      <c r="BA108" s="9">
         <v>1871774</v>
       </c>
-      <c r="BB105" s="9">
+      <c r="BB108" s="9">
         <v>1318226</v>
       </c>
-      <c r="BC105" s="9">
+      <c r="BC108" s="9">
         <v>943573</v>
       </c>
-      <c r="BD105" s="9">
-[...2 lines deleted...]
-      <c r="BE105" s="9">
+      <c r="BD108" s="9">
+        <v>548784</v>
+      </c>
+      <c r="BE108" s="9">
         <v>771532</v>
       </c>
-      <c r="BF105" s="9">
+      <c r="BF108" s="9">
         <v>1843080</v>
       </c>
-      <c r="BG105" s="9">
+      <c r="BG108" s="9">
         <v>274677</v>
       </c>
-      <c r="BH105" s="9">
+      <c r="BH108" s="9">
         <v>334236</v>
       </c>
-      <c r="BI105" s="9">
+      <c r="BI108" s="9">
         <v>555567</v>
       </c>
-      <c r="BJ105" s="9">
+      <c r="BJ108" s="9">
         <v>2839088</v>
       </c>
-      <c r="BK105" s="9">
+      <c r="BK108" s="9">
         <v>1338353</v>
       </c>
-      <c r="BL105" s="9">
+      <c r="BL108" s="9">
         <v>266606</v>
       </c>
-      <c r="BM105" s="9">
+      <c r="BM108" s="9">
         <v>633630</v>
       </c>
-      <c r="BN105" s="9">
+      <c r="BN108" s="9">
         <v>3577682</v>
       </c>
-      <c r="BO105" s="9">
+      <c r="BO108" s="9">
         <v>1667319</v>
       </c>
-      <c r="BP105" s="9">
+      <c r="BP108" s="9">
         <v>663102</v>
       </c>
-      <c r="BQ105" s="9">
+      <c r="BQ108" s="9">
         <v>1293173</v>
       </c>
-      <c r="BR105" s="9">
+      <c r="BR108" s="9">
         <v>4485961</v>
       </c>
-      <c r="BS105" s="9">
+      <c r="BS108" s="9">
         <v>478285</v>
       </c>
-      <c r="BT105" s="9">
+      <c r="BT108" s="9">
         <v>883939</v>
       </c>
-      <c r="BU105" s="9">
+      <c r="BU108" s="9">
         <v>873049</v>
       </c>
-      <c r="BV105" s="9">
+      <c r="BV108" s="9">
         <v>1827847</v>
       </c>
     </row>
-    <row r="106" spans="1:74" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="1" t="s">
+    <row r="109" spans="1:74" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="B106" s="9">
+      <c r="B109" s="9">
         <v>21185131</v>
       </c>
-      <c r="C106" s="9">
+      <c r="C109" s="9">
         <v>3602707</v>
       </c>
-      <c r="D106" s="9">
+      <c r="D109" s="9">
         <v>1678101</v>
       </c>
-      <c r="E106" s="9">
+      <c r="E109" s="9">
         <v>850096</v>
       </c>
-      <c r="F106" s="9">
+      <c r="F109" s="9">
         <v>1406681</v>
       </c>
-      <c r="G106" s="9">
+      <c r="G109" s="9">
         <v>392583</v>
       </c>
-      <c r="H106" s="9">
+      <c r="H109" s="9">
         <v>667779</v>
       </c>
-      <c r="I106" s="9">
+      <c r="I109" s="9">
         <v>1912516</v>
       </c>
-      <c r="J106" s="9">
+      <c r="J109" s="9">
         <v>953246</v>
       </c>
-      <c r="K106" s="9">
+      <c r="K109" s="9">
         <v>3486994</v>
       </c>
-      <c r="L106" s="9">
+      <c r="L109" s="9">
         <v>671478</v>
       </c>
-      <c r="M106" s="9">
+      <c r="M109" s="9">
         <v>2444459</v>
       </c>
-      <c r="N106" s="9">
+      <c r="N109" s="9">
         <v>534029</v>
       </c>
-      <c r="O106" s="9">
+      <c r="O109" s="9">
         <v>1127821</v>
       </c>
-      <c r="P106" s="9">
+      <c r="P109" s="9">
         <v>1450966</v>
       </c>
-      <c r="Q106" s="9">
+      <c r="Q109" s="9">
         <v>1515384</v>
       </c>
-      <c r="R106" s="9">
+      <c r="R109" s="9">
         <v>463743</v>
       </c>
-      <c r="S106" s="9">
+      <c r="S109" s="9">
         <v>9117786</v>
       </c>
-      <c r="T106" s="9">
+      <c r="T109" s="9">
         <v>1315944</v>
       </c>
-      <c r="U106" s="9">
+      <c r="U109" s="9">
         <v>694349</v>
       </c>
-      <c r="V106" s="9">
+      <c r="V109" s="9">
         <v>2225542</v>
       </c>
-      <c r="W106" s="9">
+      <c r="W109" s="9">
         <v>1512250</v>
       </c>
-      <c r="X106" s="9">
+      <c r="X109" s="9">
         <v>1956162</v>
       </c>
-      <c r="Y106" s="9">
+      <c r="Y109" s="9">
         <v>642176</v>
       </c>
-      <c r="Z106" s="9">
+      <c r="Z109" s="9">
         <v>2185942</v>
       </c>
-      <c r="AA106" s="9">
+      <c r="AA109" s="9">
         <v>2618341</v>
       </c>
-      <c r="AB106" s="9">
+      <c r="AB109" s="9">
         <v>1870498</v>
       </c>
-      <c r="AC106" s="9">
+      <c r="AC109" s="9">
         <v>2503173</v>
       </c>
-      <c r="AD106" s="9">
+      <c r="AD109" s="9">
         <v>186559</v>
       </c>
-      <c r="AE106" s="9">
+      <c r="AE109" s="9">
         <v>2626407</v>
       </c>
-      <c r="AF106" s="9">
+      <c r="AF109" s="9">
         <v>592163</v>
       </c>
-      <c r="AG106" s="9">
-[...2 lines deleted...]
-      <c r="AH106" s="9">
+      <c r="AG109" s="9">
+        <v>243148</v>
+      </c>
+      <c r="AH109" s="9">
         <v>1526218</v>
       </c>
-      <c r="AI106" s="9">
+      <c r="AI109" s="9">
         <v>1095043</v>
       </c>
-      <c r="AJ106" s="9">
+      <c r="AJ109" s="9">
         <v>4788898</v>
       </c>
-      <c r="AK106" s="9">
+      <c r="AK109" s="9">
         <v>3329076</v>
       </c>
-      <c r="AL106" s="9">
+      <c r="AL109" s="9">
         <v>1536908</v>
       </c>
-      <c r="AM106" s="9">
+      <c r="AM109" s="9">
         <v>3115498</v>
       </c>
-      <c r="AN106" s="9">
+      <c r="AN109" s="9">
         <v>1068930</v>
       </c>
-      <c r="AO106" s="9">
+      <c r="AO109" s="9">
         <v>1502839</v>
       </c>
-      <c r="AP106" s="9">
+      <c r="AP109" s="9">
         <v>1748921</v>
       </c>
-      <c r="AQ106" s="9">
+      <c r="AQ109" s="9">
         <v>5099844</v>
       </c>
-      <c r="AR106" s="9">
+      <c r="AR109" s="9">
         <v>3347690</v>
       </c>
-      <c r="AS106" s="9">
+      <c r="AS109" s="9">
         <v>313387</v>
       </c>
-      <c r="AT106" s="9">
+      <c r="AT109" s="9">
         <v>1189755</v>
       </c>
-      <c r="AU106" s="9">
+      <c r="AU109" s="9">
         <v>847723</v>
       </c>
-      <c r="AV106" s="9">
+      <c r="AV109" s="9">
         <v>1651191</v>
       </c>
-      <c r="AW106" s="9">
+      <c r="AW109" s="9">
         <v>1558415</v>
       </c>
-      <c r="AX106" s="9">
+      <c r="AX109" s="9">
         <v>1279454</v>
       </c>
-      <c r="AY106" s="9">
+      <c r="AY109" s="9">
         <v>1133642</v>
       </c>
-      <c r="AZ106" s="9">
+      <c r="AZ109" s="9">
         <v>925520</v>
       </c>
-      <c r="BA106" s="9">
+      <c r="BA109" s="9">
         <v>2247763</v>
       </c>
-      <c r="BB106" s="9">
+      <c r="BB109" s="9">
         <v>1607771</v>
       </c>
-      <c r="BC106" s="9">
+      <c r="BC109" s="9">
         <v>1139015</v>
       </c>
-      <c r="BD106" s="9">
-[...2 lines deleted...]
-      <c r="BE106" s="9">
+      <c r="BD109" s="9">
+        <v>673444</v>
+      </c>
+      <c r="BE109" s="9">
         <v>934115</v>
       </c>
-      <c r="BF106" s="9">
+      <c r="BF109" s="9">
         <v>2189615</v>
       </c>
-      <c r="BG106" s="9">
+      <c r="BG109" s="9">
         <v>345463</v>
       </c>
-      <c r="BH106" s="9">
+      <c r="BH109" s="9">
         <v>406878</v>
       </c>
-      <c r="BI106" s="9">
+      <c r="BI109" s="9">
         <v>676354</v>
       </c>
-      <c r="BJ106" s="9">
+      <c r="BJ109" s="9">
         <v>3508195</v>
       </c>
-      <c r="BK106" s="9">
+      <c r="BK109" s="9">
         <v>1590719</v>
       </c>
-      <c r="BL106" s="9">
+      <c r="BL109" s="9">
         <v>339343</v>
       </c>
-      <c r="BM106" s="9">
+      <c r="BM109" s="9">
         <v>727308</v>
       </c>
-      <c r="BN106" s="9">
+      <c r="BN109" s="9">
         <v>4344077</v>
       </c>
-      <c r="BO106" s="9">
+      <c r="BO109" s="9">
         <v>2001965</v>
       </c>
-      <c r="BP106" s="9">
+      <c r="BP109" s="9">
         <v>789823</v>
       </c>
-      <c r="BQ106" s="9">
+      <c r="BQ109" s="9">
         <v>1578970</v>
       </c>
-      <c r="BR106" s="9">
+      <c r="BR109" s="9">
         <v>5483309</v>
       </c>
-      <c r="BS106" s="9">
+      <c r="BS109" s="9">
         <v>566709</v>
       </c>
-      <c r="BT106" s="9">
+      <c r="BT109" s="9">
         <v>1058437</v>
       </c>
-      <c r="BU106" s="9">
+      <c r="BU109" s="9">
         <v>1044115</v>
       </c>
-      <c r="BV106" s="9">
+      <c r="BV109" s="9">
         <v>2206175</v>
       </c>
     </row>
-    <row r="107" spans="1:74" s="8" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="1" t="s">
+    <row r="110" spans="1:74" s="8" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B107" s="9">
+      <c r="B110" s="9">
         <v>20579801</v>
       </c>
-      <c r="C107" s="9">
+      <c r="C110" s="9">
         <v>3406451</v>
       </c>
-      <c r="D107" s="9">
+      <c r="D110" s="9">
         <v>1620292</v>
       </c>
-      <c r="E107" s="9">
+      <c r="E110" s="9">
         <v>815136</v>
       </c>
-      <c r="F107" s="9">
+      <c r="F110" s="9">
         <v>1279275</v>
       </c>
-      <c r="G107" s="9">
+      <c r="G110" s="9">
         <v>393099</v>
       </c>
-      <c r="H107" s="9">
+      <c r="H110" s="9">
         <v>649800</v>
       </c>
-      <c r="I107" s="9">
+      <c r="I110" s="9">
         <v>1796743</v>
       </c>
-      <c r="J107" s="9">
+      <c r="J110" s="9">
         <v>887345</v>
       </c>
-      <c r="K107" s="9">
+      <c r="K110" s="9">
         <v>3403003</v>
       </c>
-      <c r="L107" s="9">
+      <c r="L110" s="9">
         <v>646078</v>
       </c>
-      <c r="M107" s="9">
+      <c r="M110" s="9">
         <v>2368422</v>
       </c>
-      <c r="N107" s="9">
+      <c r="N110" s="9">
         <v>510239</v>
       </c>
-      <c r="O107" s="9">
+      <c r="O110" s="9">
         <v>1026445</v>
       </c>
-      <c r="P107" s="9">
+      <c r="P110" s="9">
         <v>1405672</v>
       </c>
-      <c r="Q107" s="9">
+      <c r="Q110" s="9">
         <v>1444146</v>
       </c>
-      <c r="R107" s="9">
+      <c r="R110" s="9">
         <v>451023</v>
       </c>
-      <c r="S107" s="9">
+      <c r="S110" s="9">
         <v>8736732</v>
       </c>
-      <c r="T107" s="9">
+      <c r="T110" s="9">
         <v>1270814</v>
       </c>
-      <c r="U107" s="9">
+      <c r="U110" s="9">
         <v>651942</v>
       </c>
-      <c r="V107" s="9">
+      <c r="V110" s="9">
         <v>2127986</v>
       </c>
-      <c r="W107" s="9">
+      <c r="W110" s="9">
         <v>1442086</v>
       </c>
-      <c r="X107" s="9">
+      <c r="X110" s="9">
         <v>1897008</v>
       </c>
-      <c r="Y107" s="9">
+      <c r="Y110" s="9">
         <v>619986</v>
       </c>
-      <c r="Z107" s="9">
+      <c r="Z110" s="9">
         <v>1982919</v>
       </c>
-      <c r="AA107" s="9">
+      <c r="AA110" s="9">
         <v>2544025</v>
       </c>
-      <c r="AB107" s="9">
+      <c r="AB110" s="9">
         <v>1790204</v>
       </c>
-      <c r="AC107" s="9">
+      <c r="AC110" s="9">
         <v>2416374</v>
       </c>
-      <c r="AD107" s="9">
+      <c r="AD110" s="9">
         <v>180300</v>
       </c>
-      <c r="AE107" s="9">
+      <c r="AE110" s="9">
         <v>2466675</v>
       </c>
-      <c r="AF107" s="9">
+      <c r="AF110" s="9">
         <v>567228</v>
       </c>
-      <c r="AG107" s="9">
-[...2 lines deleted...]
-      <c r="AH107" s="9">
+      <c r="AG110" s="9">
+        <v>238601</v>
+      </c>
+      <c r="AH110" s="9">
         <v>1472458</v>
       </c>
-      <c r="AI107" s="9">
+      <c r="AI110" s="9">
         <v>1027820</v>
       </c>
-      <c r="AJ107" s="9">
+      <c r="AJ110" s="9">
         <v>4691852</v>
       </c>
-      <c r="AK107" s="9">
+      <c r="AK110" s="9">
         <v>3190096</v>
       </c>
-      <c r="AL107" s="9">
+      <c r="AL110" s="9">
         <v>1457863</v>
       </c>
-      <c r="AM107" s="9">
+      <c r="AM110" s="9">
         <v>3013512</v>
       </c>
-      <c r="AN107" s="9">
+      <c r="AN110" s="9">
         <v>1030459</v>
       </c>
-      <c r="AO107" s="9">
+      <c r="AO110" s="9">
         <v>1449578</v>
       </c>
-      <c r="AP107" s="9">
+      <c r="AP110" s="9">
         <v>1712275</v>
       </c>
-      <c r="AQ107" s="9">
+      <c r="AQ110" s="9">
         <v>4874210</v>
       </c>
-      <c r="AR107" s="9">
+      <c r="AR110" s="9">
         <v>3038178</v>
       </c>
-      <c r="AS107" s="9">
+      <c r="AS110" s="9">
         <v>299246</v>
       </c>
-      <c r="AT107" s="9">
+      <c r="AT110" s="9">
         <v>1133661</v>
       </c>
-      <c r="AU107" s="9">
+      <c r="AU110" s="9">
         <v>820891</v>
       </c>
-      <c r="AV107" s="9">
+      <c r="AV110" s="9">
         <v>1560304</v>
       </c>
-      <c r="AW107" s="9">
+      <c r="AW110" s="9">
         <v>1496130</v>
       </c>
-      <c r="AX107" s="9">
+      <c r="AX110" s="9">
         <v>1229076</v>
       </c>
-      <c r="AY107" s="9">
+      <c r="AY110" s="9">
         <v>1091954</v>
       </c>
-      <c r="AZ107" s="9">
+      <c r="AZ110" s="9">
         <v>886394</v>
       </c>
-      <c r="BA107" s="9">
+      <c r="BA110" s="9">
         <v>2181910</v>
       </c>
-      <c r="BB107" s="9">
+      <c r="BB110" s="9">
         <v>1544356</v>
       </c>
-      <c r="BC107" s="9">
+      <c r="BC110" s="9">
         <v>1086360</v>
       </c>
-      <c r="BD107" s="9">
-[...2 lines deleted...]
-      <c r="BE107" s="9">
+      <c r="BD110" s="9">
+        <v>644675</v>
+      </c>
+      <c r="BE110" s="9">
         <v>917194</v>
       </c>
-      <c r="BF107" s="9">
+      <c r="BF110" s="9">
         <v>2113152</v>
       </c>
-      <c r="BG107" s="9">
+      <c r="BG110" s="9">
         <v>331425</v>
       </c>
-      <c r="BH107" s="9">
+      <c r="BH110" s="9">
         <v>396700</v>
       </c>
-      <c r="BI107" s="9">
+      <c r="BI110" s="9">
         <v>662186</v>
       </c>
-      <c r="BJ107" s="9">
+      <c r="BJ110" s="9">
         <v>3380658</v>
       </c>
-      <c r="BK107" s="9">
+      <c r="BK110" s="9">
         <v>1530765</v>
       </c>
-      <c r="BL107" s="9">
+      <c r="BL110" s="9">
         <v>331167</v>
       </c>
-      <c r="BM107" s="9">
+      <c r="BM110" s="9">
         <v>631892</v>
       </c>
-      <c r="BN107" s="9">
+      <c r="BN110" s="9">
         <v>4212839</v>
       </c>
-      <c r="BO107" s="9">
+      <c r="BO110" s="9">
         <v>1910027</v>
       </c>
-      <c r="BP107" s="9">
+      <c r="BP110" s="9">
         <v>761196</v>
       </c>
-      <c r="BQ107" s="9">
+      <c r="BQ110" s="9">
         <v>1524546</v>
       </c>
-      <c r="BR107" s="9">
+      <c r="BR110" s="9">
         <v>5182911</v>
       </c>
-      <c r="BS107" s="9">
+      <c r="BS110" s="9">
         <v>545845</v>
       </c>
-      <c r="BT107" s="9">
+      <c r="BT110" s="9">
         <v>998865</v>
       </c>
-      <c r="BU107" s="9">
+      <c r="BU110" s="9">
         <v>1025264</v>
       </c>
-      <c r="BV107" s="9">
+      <c r="BV110" s="9">
         <v>2123709</v>
       </c>
     </row>
-    <row r="108" spans="1:74" s="10" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="1" t="s">
+    <row r="111" spans="1:74" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B108" s="9">
+      <c r="B111" s="9">
         <v>23566625</v>
       </c>
-      <c r="C108" s="9">
+      <c r="C111" s="9">
         <v>3844860</v>
       </c>
-      <c r="D108" s="9">
+      <c r="D111" s="9">
         <v>1829842</v>
       </c>
-      <c r="E108" s="9">
+      <c r="E111" s="9">
         <v>900129</v>
       </c>
-      <c r="F108" s="9">
+      <c r="F111" s="9">
         <v>1460177</v>
       </c>
-      <c r="G108" s="9">
+      <c r="G111" s="9">
         <v>462604</v>
       </c>
-      <c r="H108" s="9">
+      <c r="H111" s="9">
         <v>753744</v>
       </c>
-      <c r="I108" s="9">
+      <c r="I111" s="9">
         <v>2056160</v>
       </c>
-      <c r="J108" s="9">
+      <c r="J111" s="9">
         <v>1028932</v>
       </c>
-      <c r="K108" s="9">
+      <c r="K111" s="9">
         <v>3824581</v>
       </c>
-      <c r="L108" s="9">
+      <c r="L111" s="9">
         <v>741924</v>
       </c>
-      <c r="M108" s="9">
+      <c r="M111" s="9">
         <v>2687381</v>
       </c>
-      <c r="N108" s="9">
+      <c r="N111" s="9">
         <v>598382</v>
       </c>
-      <c r="O108" s="9">
+      <c r="O111" s="9">
         <v>1142752</v>
       </c>
-      <c r="P108" s="9">
+      <c r="P111" s="9">
         <v>1573904</v>
       </c>
-      <c r="Q108" s="9">
+      <c r="Q111" s="9">
         <v>1623863</v>
       </c>
-      <c r="R108" s="9">
+      <c r="R111" s="9">
         <v>522504</v>
       </c>
-      <c r="S108" s="9">
+      <c r="S111" s="9">
         <v>9940945</v>
       </c>
-      <c r="T108" s="9">
+      <c r="T111" s="9">
         <v>1481098</v>
       </c>
-      <c r="U108" s="9">
+      <c r="U111" s="9">
         <v>748128</v>
       </c>
-      <c r="V108" s="9">
+      <c r="V111" s="9">
         <v>2407245</v>
       </c>
-      <c r="W108" s="9">
+      <c r="W111" s="9">
         <v>1715537</v>
       </c>
-      <c r="X108" s="9">
+      <c r="X111" s="9">
         <v>2153600</v>
       </c>
-      <c r="Y108" s="9">
+      <c r="Y111" s="9">
         <v>721146</v>
       </c>
-      <c r="Z108" s="9">
+      <c r="Z111" s="9">
         <v>2231092</v>
       </c>
-      <c r="AA108" s="9">
+      <c r="AA111" s="9">
         <v>2837685</v>
       </c>
-      <c r="AB108" s="9">
+      <c r="AB111" s="9">
         <v>2024411</v>
       </c>
-      <c r="AC108" s="9">
+      <c r="AC111" s="9">
         <v>2720549</v>
       </c>
-      <c r="AD108" s="9">
+      <c r="AD111" s="9">
         <v>204040</v>
       </c>
-      <c r="AE108" s="9">
+      <c r="AE111" s="9">
         <v>2816624</v>
       </c>
-      <c r="AF108" s="9">
+      <c r="AF111" s="9">
         <v>630465</v>
       </c>
-      <c r="AG108" s="9">
-[...2 lines deleted...]
-      <c r="AH108" s="9">
+      <c r="AG111" s="9">
+        <v>275243</v>
+      </c>
+      <c r="AH111" s="9">
         <v>1661380</v>
       </c>
-      <c r="AI108" s="9">
+      <c r="AI111" s="9">
         <v>1193288</v>
       </c>
-      <c r="AJ108" s="9">
+      <c r="AJ111" s="9">
         <v>5282229</v>
       </c>
-      <c r="AK108" s="9">
+      <c r="AK111" s="9">
         <v>3615492</v>
       </c>
-      <c r="AL108" s="9">
+      <c r="AL111" s="9">
         <v>1649272</v>
       </c>
-      <c r="AM108" s="9">
+      <c r="AM111" s="9">
         <v>3377444</v>
       </c>
-      <c r="AN108" s="9">
+      <c r="AN111" s="9">
         <v>1137789</v>
       </c>
-      <c r="AO108" s="9">
+      <c r="AO111" s="9">
         <v>1651921</v>
       </c>
-      <c r="AP108" s="9">
+      <c r="AP111" s="9">
         <v>1995875</v>
       </c>
-      <c r="AQ108" s="9">
+      <c r="AQ111" s="9">
         <v>5495111</v>
       </c>
-      <c r="AR108" s="9">
+      <c r="AR111" s="9">
         <v>3465508</v>
       </c>
-      <c r="AS108" s="9">
+      <c r="AS111" s="9">
         <v>343444</v>
       </c>
-      <c r="AT108" s="9">
+      <c r="AT111" s="9">
         <v>1271916</v>
       </c>
-      <c r="AU108" s="9">
+      <c r="AU111" s="9">
         <v>937147</v>
       </c>
-      <c r="AV108" s="9">
+      <c r="AV111" s="9">
         <v>1773824</v>
       </c>
-      <c r="AW108" s="9">
+      <c r="AW111" s="9">
         <v>1687259</v>
       </c>
-      <c r="AX108" s="9">
+      <c r="AX111" s="9">
         <v>1405577</v>
       </c>
-      <c r="AY108" s="9">
+      <c r="AY111" s="9">
         <v>1221697</v>
       </c>
-      <c r="AZ108" s="9">
+      <c r="AZ111" s="9">
         <v>1019009</v>
       </c>
-      <c r="BA108" s="9">
+      <c r="BA111" s="9">
         <v>2486643</v>
       </c>
-      <c r="BB108" s="9">
+      <c r="BB111" s="9">
         <v>1742586</v>
       </c>
-      <c r="BC108" s="9">
+      <c r="BC111" s="9">
         <v>1207123</v>
       </c>
-      <c r="BD108" s="9">
-[...2 lines deleted...]
-      <c r="BE108" s="9">
+      <c r="BD111" s="9">
+        <v>717877</v>
+      </c>
+      <c r="BE111" s="9">
         <v>1074825</v>
       </c>
-      <c r="BF108" s="9">
+      <c r="BF111" s="9">
         <v>2395489</v>
       </c>
-      <c r="BG108" s="9">
+      <c r="BG111" s="9">
         <v>381421</v>
       </c>
-      <c r="BH108" s="9">
+      <c r="BH111" s="9">
         <v>445080</v>
       </c>
-      <c r="BI108" s="9">
+      <c r="BI111" s="9">
         <v>731408</v>
       </c>
-      <c r="BJ108" s="9">
+      <c r="BJ111" s="9">
         <v>3815627</v>
       </c>
-      <c r="BK108" s="9">
+      <c r="BK111" s="9">
         <v>1729816</v>
       </c>
-      <c r="BL108" s="9">
+      <c r="BL111" s="9">
         <v>394495</v>
       </c>
-      <c r="BM108" s="9">
+      <c r="BM111" s="9">
         <v>715949</v>
       </c>
-      <c r="BN108" s="9">
+      <c r="BN111" s="9">
         <v>4752433</v>
       </c>
-      <c r="BO108" s="9">
+      <c r="BO111" s="9">
         <v>2159248</v>
       </c>
-      <c r="BP108" s="9">
+      <c r="BP111" s="9">
         <v>858551</v>
       </c>
-      <c r="BQ108" s="9">
+      <c r="BQ111" s="9">
         <v>1730924</v>
       </c>
-      <c r="BR108" s="9">
+      <c r="BR111" s="9">
         <v>5917901</v>
       </c>
-      <c r="BS108" s="9">
+      <c r="BS111" s="9">
         <v>623532</v>
       </c>
-      <c r="BT108" s="9">
+      <c r="BT111" s="9">
         <v>1135275</v>
       </c>
-      <c r="BU108" s="9">
+      <c r="BU111" s="9">
         <v>1149477</v>
       </c>
-      <c r="BV108" s="9">
+      <c r="BV111" s="9">
         <v>2434841</v>
       </c>
     </row>
-    <row r="109" spans="1:74" s="11" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A109" s="1" t="s">
+    <row r="112" spans="1:74" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B109" s="9">
+      <c r="B112" s="9">
         <v>24016488</v>
       </c>
-      <c r="C109" s="9">
+      <c r="C112" s="9">
         <v>3918386</v>
       </c>
-      <c r="D109" s="9">
+      <c r="D112" s="9">
         <v>1877247</v>
       </c>
-      <c r="E109" s="9">
+      <c r="E112" s="9">
         <v>914688</v>
       </c>
-      <c r="F109" s="9">
+      <c r="F112" s="9">
         <v>1520580</v>
       </c>
-      <c r="G109" s="9">
+      <c r="G112" s="9">
         <v>499225</v>
       </c>
-      <c r="H109" s="9">
+      <c r="H112" s="9">
         <v>771217</v>
       </c>
-      <c r="I109" s="9">
+      <c r="I112" s="9">
         <v>2120625</v>
       </c>
-      <c r="J109" s="9">
+      <c r="J112" s="9">
         <v>1050087</v>
       </c>
-      <c r="K109" s="9">
+      <c r="K112" s="9">
         <v>3923835</v>
       </c>
-      <c r="L109" s="9">
+      <c r="L112" s="9">
         <v>755830</v>
       </c>
-      <c r="M109" s="9">
+      <c r="M112" s="9">
         <v>2716781</v>
       </c>
-      <c r="N109" s="9">
+      <c r="N112" s="9">
         <v>615941</v>
       </c>
-      <c r="O109" s="9">
+      <c r="O112" s="9">
         <v>1157859</v>
       </c>
-      <c r="P109" s="9">
+      <c r="P112" s="9">
         <v>1602628</v>
       </c>
-      <c r="Q109" s="9">
+      <c r="Q112" s="9">
         <v>1640454</v>
       </c>
-      <c r="R109" s="9">
+      <c r="R112" s="9">
         <v>551788</v>
       </c>
-      <c r="S109" s="9">
+      <c r="S112" s="9">
         <v>10111176</v>
       </c>
-      <c r="T109" s="9">
+      <c r="T112" s="9">
         <v>1545902</v>
       </c>
-      <c r="U109" s="9">
+      <c r="U112" s="9">
         <v>753566</v>
       </c>
-      <c r="V109" s="9">
+      <c r="V112" s="9">
         <v>2456152</v>
       </c>
-      <c r="W109" s="9">
+      <c r="W112" s="9">
         <v>1763546</v>
       </c>
-      <c r="X109" s="9">
+      <c r="X112" s="9">
         <v>2190655</v>
       </c>
-      <c r="Y109" s="9">
+      <c r="Y112" s="9">
         <v>741200</v>
       </c>
-      <c r="Z109" s="9">
+      <c r="Z112" s="9">
         <v>2356674</v>
       </c>
-      <c r="AA109" s="9">
+      <c r="AA112" s="9">
         <v>2873959</v>
       </c>
-      <c r="AB109" s="9">
+      <c r="AB112" s="9">
         <v>2041500</v>
       </c>
-      <c r="AC109" s="9">
+      <c r="AC112" s="9">
         <v>2803750</v>
       </c>
-      <c r="AD109" s="9">
+      <c r="AD112" s="9">
         <v>206299</v>
       </c>
-      <c r="AE109" s="9">
+      <c r="AE112" s="9">
         <v>2877343</v>
       </c>
-      <c r="AF109" s="9">
+      <c r="AF112" s="9">
         <v>645899</v>
       </c>
-      <c r="AG109" s="9">
-[...2 lines deleted...]
-      <c r="AH109" s="9">
+      <c r="AG112" s="9">
+        <v>284184</v>
+      </c>
+      <c r="AH112" s="9">
         <v>1682732</v>
       </c>
-      <c r="AI109" s="9">
+      <c r="AI112" s="9">
         <v>1230493</v>
       </c>
-      <c r="AJ109" s="9">
+      <c r="AJ112" s="9">
         <v>5307784</v>
       </c>
-      <c r="AK109" s="9">
+      <c r="AK112" s="9">
         <v>3763604</v>
       </c>
-      <c r="AL109" s="9">
+      <c r="AL112" s="9">
         <v>1684166</v>
       </c>
-      <c r="AM109" s="9">
+      <c r="AM112" s="9">
         <v>3430392</v>
       </c>
-      <c r="AN109" s="9">
+      <c r="AN112" s="9">
         <v>1152847</v>
       </c>
-      <c r="AO109" s="9">
+      <c r="AO112" s="9">
         <v>1651834</v>
       </c>
-      <c r="AP109" s="9">
+      <c r="AP112" s="9">
         <v>1995400</v>
       </c>
-      <c r="AQ109" s="9">
+      <c r="AQ112" s="9">
         <v>5577820</v>
       </c>
-      <c r="AR109" s="9">
+      <c r="AR112" s="9">
         <v>3745921</v>
       </c>
-      <c r="AS109" s="9">
+      <c r="AS112" s="9">
         <v>352556</v>
       </c>
-      <c r="AT109" s="9">
+      <c r="AT112" s="9">
         <v>1293503</v>
       </c>
-      <c r="AU109" s="9">
+      <c r="AU112" s="9">
         <v>948205</v>
       </c>
-      <c r="AV109" s="9">
+      <c r="AV112" s="9">
         <v>1868557</v>
       </c>
-      <c r="AW109" s="9">
+      <c r="AW112" s="9">
         <v>1762620</v>
       </c>
-      <c r="AX109" s="9">
+      <c r="AX112" s="9">
         <v>1445448</v>
       </c>
-      <c r="AY109" s="9">
+      <c r="AY112" s="9">
         <v>1239639</v>
       </c>
-      <c r="AZ109" s="9">
+      <c r="AZ112" s="9">
         <v>1085842</v>
       </c>
-      <c r="BA109" s="9">
+      <c r="BA112" s="9">
         <v>2551258</v>
       </c>
-      <c r="BB109" s="9">
+      <c r="BB112" s="9">
         <v>1772145</v>
       </c>
-      <c r="BC109" s="9">
+      <c r="BC112" s="9">
         <v>1222358</v>
       </c>
-      <c r="BD109" s="9">
-[...2 lines deleted...]
-      <c r="BE109" s="9">
+      <c r="BD112" s="9">
+        <v>722166</v>
+      </c>
+      <c r="BE112" s="9">
         <v>1127265</v>
       </c>
-      <c r="BF109" s="9">
+      <c r="BF112" s="9">
         <v>2458633</v>
       </c>
-      <c r="BG109" s="9">
+      <c r="BG112" s="9">
         <v>384927</v>
       </c>
-      <c r="BH109" s="9">
+      <c r="BH112" s="9">
         <v>461334</v>
       </c>
-      <c r="BI109" s="9">
+      <c r="BI112" s="9">
         <v>745158</v>
       </c>
-      <c r="BJ109" s="9">
+      <c r="BJ112" s="9">
         <v>3860737</v>
       </c>
-      <c r="BK109" s="9">
+      <c r="BK112" s="9">
         <v>1734915</v>
       </c>
-      <c r="BL109" s="9">
+      <c r="BL112" s="9">
         <v>417399</v>
       </c>
-      <c r="BM109" s="9">
+      <c r="BM112" s="9">
         <v>757580</v>
       </c>
-      <c r="BN109" s="9">
+      <c r="BN112" s="9">
         <v>4789174</v>
       </c>
-      <c r="BO109" s="9">
+      <c r="BO112" s="9">
         <v>2208784</v>
       </c>
-      <c r="BP109" s="9">
+      <c r="BP112" s="9">
         <v>895570</v>
       </c>
-      <c r="BQ109" s="9">
+      <c r="BQ112" s="9">
         <v>1793353</v>
       </c>
-      <c r="BR109" s="9">
+      <c r="BR112" s="9">
         <v>6059680</v>
       </c>
-      <c r="BS109" s="9">
+      <c r="BS112" s="9">
         <v>641032</v>
       </c>
-      <c r="BT109" s="9">
+      <c r="BT112" s="9">
         <v>1187431</v>
       </c>
-      <c r="BU109" s="9">
+      <c r="BU112" s="9">
         <v>1153088</v>
       </c>
-      <c r="BV109" s="9">
+      <c r="BV112" s="9">
         <v>2490613</v>
       </c>
     </row>
-    <row r="110" spans="1:74" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="1" t="s">
+    <row r="113" spans="1:74" s="12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B110" s="9">
+      <c r="B113" s="9">
         <v>22440487</v>
       </c>
-      <c r="C110" s="9">
+      <c r="C113" s="9">
         <v>3702690</v>
       </c>
-      <c r="D110" s="9">
+      <c r="D113" s="9">
         <v>1825184</v>
       </c>
-      <c r="E110" s="9">
+      <c r="E113" s="9">
         <v>882966</v>
       </c>
-      <c r="F110" s="9">
+      <c r="F113" s="9">
         <v>1542225</v>
       </c>
-      <c r="G110" s="9">
+      <c r="G113" s="9">
         <v>548892</v>
       </c>
-      <c r="H110" s="9">
+      <c r="H113" s="9">
         <v>743538</v>
       </c>
-      <c r="I110" s="9">
+      <c r="I113" s="9">
         <v>2044090</v>
       </c>
-      <c r="J110" s="9">
+      <c r="J113" s="9">
         <v>1051730</v>
       </c>
-      <c r="K110" s="9">
+      <c r="K113" s="9">
         <v>3988337</v>
       </c>
-      <c r="L110" s="9">
+      <c r="L113" s="9">
         <v>759699</v>
       </c>
-      <c r="M110" s="9">
+      <c r="M113" s="9">
         <v>2645092</v>
       </c>
-      <c r="N110" s="9">
+      <c r="N113" s="9">
         <v>609589</v>
       </c>
-      <c r="O110" s="9">
+      <c r="O113" s="9">
         <v>1128168</v>
       </c>
-      <c r="P110" s="9">
+      <c r="P113" s="9">
         <v>1545519</v>
       </c>
-      <c r="Q110" s="9">
+      <c r="Q113" s="9">
         <v>1584119</v>
       </c>
-      <c r="R110" s="9">
+      <c r="R113" s="9">
         <v>558940</v>
       </c>
-      <c r="S110" s="9">
+      <c r="S113" s="9">
         <v>9296481</v>
       </c>
-      <c r="T110" s="9">
+      <c r="T113" s="9">
         <v>1577370</v>
       </c>
-      <c r="U110" s="9">
+      <c r="U113" s="9">
         <v>730342</v>
       </c>
-      <c r="V110" s="9">
+      <c r="V113" s="9">
         <v>2399595</v>
       </c>
-      <c r="W110" s="9">
+      <c r="W113" s="9">
         <v>1693269</v>
       </c>
-      <c r="X110" s="9">
+      <c r="X113" s="9">
         <v>2138242</v>
       </c>
-      <c r="Y110" s="9">
+      <c r="Y113" s="9">
         <v>735398</v>
       </c>
-      <c r="Z110" s="9">
+      <c r="Z113" s="9">
         <v>2600864</v>
       </c>
-      <c r="AA110" s="9">
+      <c r="AA113" s="9">
         <v>2789666</v>
       </c>
-      <c r="AB110" s="9">
+      <c r="AB113" s="9">
         <v>1981834</v>
       </c>
-      <c r="AC110" s="9">
+      <c r="AC113" s="9">
         <v>2828141</v>
       </c>
-      <c r="AD110" s="9">
+      <c r="AD113" s="9">
         <v>210708</v>
       </c>
-      <c r="AE110" s="9">
+      <c r="AE113" s="9">
         <v>2729805</v>
       </c>
-      <c r="AF110" s="9">
+      <c r="AF113" s="9">
         <v>632049</v>
       </c>
-      <c r="AG110" s="9">
-[...2 lines deleted...]
-      <c r="AH110" s="9">
+      <c r="AG113" s="9">
+        <v>297643</v>
+      </c>
+      <c r="AH113" s="9">
         <v>1661546</v>
       </c>
-      <c r="AI110" s="9">
+      <c r="AI113" s="9">
         <v>1231211</v>
       </c>
-      <c r="AJ110" s="9">
+      <c r="AJ113" s="9">
         <v>5104714</v>
       </c>
-      <c r="AK110" s="9">
+      <c r="AK113" s="9">
         <v>3890692</v>
       </c>
-      <c r="AL110" s="9">
+      <c r="AL113" s="9">
         <v>1607279</v>
       </c>
-      <c r="AM110" s="9">
+      <c r="AM113" s="9">
         <v>3388191</v>
       </c>
-      <c r="AN110" s="9">
+      <c r="AN113" s="9">
         <v>1134808</v>
       </c>
-      <c r="AO110" s="9">
+      <c r="AO113" s="9">
         <v>1543459</v>
       </c>
-      <c r="AP110" s="9">
+      <c r="AP113" s="9">
         <v>1978428</v>
       </c>
-      <c r="AQ110" s="9">
+      <c r="AQ113" s="9">
         <v>5229626</v>
       </c>
-      <c r="AR110" s="9">
+      <c r="AR113" s="9">
         <v>4007729</v>
       </c>
-      <c r="AS110" s="9">
+      <c r="AS113" s="9">
         <v>348829</v>
       </c>
-      <c r="AT110" s="9">
+      <c r="AT113" s="9">
         <v>1237764</v>
       </c>
-      <c r="AU110" s="9">
+      <c r="AU113" s="9">
         <v>945933</v>
       </c>
-      <c r="AV110" s="9">
+      <c r="AV113" s="9">
         <v>1981310</v>
       </c>
-      <c r="AW110" s="9">
+      <c r="AW113" s="9">
         <v>1754588</v>
       </c>
-      <c r="AX110" s="9">
+      <c r="AX113" s="9">
         <v>1424359</v>
       </c>
-      <c r="AY110" s="9">
+      <c r="AY113" s="9">
         <v>1237484</v>
       </c>
-      <c r="AZ110" s="9">
+      <c r="AZ113" s="9">
         <v>1045197</v>
       </c>
-      <c r="BA110" s="9">
+      <c r="BA113" s="9">
         <v>2496439</v>
       </c>
-      <c r="BB110" s="9">
+      <c r="BB113" s="9">
         <v>1771513</v>
       </c>
-      <c r="BC110" s="9">
+      <c r="BC113" s="9">
         <v>1182086</v>
       </c>
-      <c r="BD110" s="9">
-[...2 lines deleted...]
-      <c r="BE110" s="9">
+      <c r="BD113" s="9">
+        <v>689701</v>
+      </c>
+      <c r="BE113" s="9">
         <v>1131383</v>
       </c>
-      <c r="BF110" s="9">
+      <c r="BF113" s="9">
         <v>2427892</v>
       </c>
-      <c r="BG110" s="9">
+      <c r="BG113" s="9">
         <v>388623</v>
       </c>
-      <c r="BH110" s="9">
+      <c r="BH113" s="9">
         <v>447286</v>
       </c>
-      <c r="BI110" s="9">
+      <c r="BI113" s="9">
         <v>746581</v>
       </c>
-      <c r="BJ110" s="9">
+      <c r="BJ113" s="9">
         <v>3799890</v>
       </c>
-      <c r="BK110" s="9">
+      <c r="BK113" s="9">
         <v>1687107</v>
       </c>
-      <c r="BL110" s="9">
+      <c r="BL113" s="9">
         <v>418978</v>
       </c>
-      <c r="BM110" s="9">
+      <c r="BM113" s="9">
         <v>811028</v>
       </c>
-      <c r="BN110" s="9">
+      <c r="BN113" s="9">
         <v>4527517</v>
       </c>
-      <c r="BO110" s="9">
+      <c r="BO113" s="9">
         <v>2184763</v>
       </c>
-      <c r="BP110" s="9">
+      <c r="BP113" s="9">
         <v>893667</v>
       </c>
-      <c r="BQ110" s="9">
+      <c r="BQ113" s="9">
         <v>1746894</v>
       </c>
-      <c r="BR110" s="9">
+      <c r="BR113" s="9">
         <v>5760873</v>
       </c>
-      <c r="BS110" s="9">
+      <c r="BS113" s="9">
         <v>642188</v>
       </c>
-      <c r="BT110" s="9">
+      <c r="BT113" s="9">
         <v>1178820</v>
       </c>
-      <c r="BU110" s="9">
+      <c r="BU113" s="9">
         <v>1139264</v>
       </c>
-      <c r="BV110" s="9">
+      <c r="BV113" s="9">
         <v>2402798</v>
       </c>
     </row>
-    <row r="111" spans="1:74" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="1" t="s">
+    <row r="114" spans="1:74" s="13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B111" s="9">
+      <c r="B114" s="9">
         <v>22973675</v>
       </c>
-      <c r="C111" s="9">
+      <c r="C114" s="9">
         <v>3816511</v>
       </c>
-      <c r="D111" s="9">
+      <c r="D114" s="9">
         <v>1965741</v>
       </c>
-      <c r="E111" s="9">
+      <c r="E114" s="9">
         <v>894287</v>
       </c>
-      <c r="F111" s="9">
+      <c r="F114" s="9">
         <v>1599258</v>
       </c>
-      <c r="G111" s="9">
+      <c r="G114" s="9">
         <v>556199</v>
       </c>
-      <c r="H111" s="9">
+      <c r="H114" s="9">
         <v>761942</v>
       </c>
-      <c r="I111" s="9">
+      <c r="I114" s="9">
         <v>2115038</v>
       </c>
-      <c r="J111" s="9">
+      <c r="J114" s="9">
         <v>1089196</v>
       </c>
-      <c r="K111" s="9">
+      <c r="K114" s="9">
         <v>4040828</v>
       </c>
-      <c r="L111" s="9">
+      <c r="L114" s="9">
         <v>752458</v>
       </c>
-      <c r="M111" s="9">
+      <c r="M114" s="9">
         <v>2698222</v>
       </c>
-      <c r="N111" s="9">
+      <c r="N114" s="9">
         <v>621360</v>
       </c>
-      <c r="O111" s="9">
+      <c r="O114" s="9">
         <v>1152328</v>
       </c>
-      <c r="P111" s="9">
+      <c r="P114" s="9">
         <v>1602866</v>
       </c>
-      <c r="Q111" s="9">
+      <c r="Q114" s="9">
         <v>1622253</v>
       </c>
-      <c r="R111" s="9">
+      <c r="R114" s="9">
         <v>565648</v>
       </c>
-      <c r="S111" s="9">
+      <c r="S114" s="9">
         <v>9585033</v>
       </c>
-      <c r="T111" s="9">
+      <c r="T114" s="9">
         <v>1609735</v>
       </c>
-      <c r="U111" s="9">
+      <c r="U114" s="9">
         <v>740687</v>
       </c>
-      <c r="V111" s="9">
+      <c r="V114" s="9">
         <v>2434261</v>
       </c>
-      <c r="W111" s="9">
+      <c r="W114" s="9">
         <v>1723570</v>
       </c>
-      <c r="X111" s="9">
+      <c r="X114" s="9">
         <v>2206839</v>
       </c>
-      <c r="Y111" s="9">
+      <c r="Y114" s="9">
         <v>770195</v>
       </c>
-      <c r="Z111" s="9">
+      <c r="Z114" s="9">
         <v>2727061</v>
       </c>
-      <c r="AA111" s="9">
+      <c r="AA114" s="9">
         <v>2841198</v>
       </c>
-      <c r="AB111" s="9">
+      <c r="AB114" s="9">
         <v>1997634</v>
       </c>
-      <c r="AC111" s="9">
+      <c r="AC114" s="9">
         <v>2908933</v>
       </c>
-      <c r="AD111" s="9">
+      <c r="AD114" s="9">
         <v>216866</v>
       </c>
-      <c r="AE111" s="9">
+      <c r="AE114" s="9">
         <v>2825588</v>
       </c>
-      <c r="AF111" s="9">
+      <c r="AF114" s="9">
         <v>652932</v>
       </c>
-      <c r="AG111" s="9">
-[...2 lines deleted...]
-      <c r="AH111" s="9">
+      <c r="AG114" s="9">
+        <v>325607</v>
+      </c>
+      <c r="AH114" s="9">
         <v>1700519</v>
       </c>
-      <c r="AI111" s="9">
+      <c r="AI114" s="9">
         <v>1272913</v>
       </c>
-      <c r="AJ111" s="9">
+      <c r="AJ114" s="9">
         <v>5215746</v>
       </c>
-      <c r="AK111" s="9">
+      <c r="AK114" s="9">
         <v>3913579</v>
       </c>
-      <c r="AL111" s="9">
+      <c r="AL114" s="9">
         <v>1664630</v>
       </c>
-      <c r="AM111" s="9">
+      <c r="AM114" s="9">
         <v>3475602</v>
       </c>
-      <c r="AN111" s="9">
+      <c r="AN114" s="9">
         <v>1152602</v>
       </c>
-      <c r="AO111" s="9">
+      <c r="AO114" s="9">
         <v>1585423</v>
       </c>
-      <c r="AP111" s="9">
+      <c r="AP114" s="9">
         <v>2033525</v>
       </c>
-      <c r="AQ111" s="9">
+      <c r="AQ114" s="9">
         <v>5401630</v>
       </c>
-      <c r="AR111" s="9">
+      <c r="AR114" s="9">
         <v>4260997</v>
       </c>
-      <c r="AS111" s="9">
+      <c r="AS114" s="9">
         <v>355729</v>
       </c>
-      <c r="AT111" s="9">
+      <c r="AT114" s="9">
         <v>1278872</v>
       </c>
-      <c r="AU111" s="9">
+      <c r="AU114" s="9">
         <v>973021</v>
       </c>
-      <c r="AV111" s="9">
+      <c r="AV114" s="9">
         <v>2081464</v>
       </c>
-      <c r="AW111" s="9">
+      <c r="AW114" s="9">
         <v>1786997</v>
       </c>
-      <c r="AX111" s="9">
+      <c r="AX114" s="9">
         <v>1451566</v>
       </c>
-      <c r="AY111" s="9">
+      <c r="AY114" s="9">
         <v>1252062</v>
       </c>
-      <c r="AZ111" s="9">
+      <c r="AZ114" s="9">
         <v>1067161</v>
       </c>
-      <c r="BA111" s="9">
+      <c r="BA114" s="9">
         <v>2479232</v>
       </c>
-      <c r="BB111" s="9">
+      <c r="BB114" s="9">
         <v>1793625</v>
       </c>
-      <c r="BC111" s="9">
+      <c r="BC114" s="9">
         <v>1213738</v>
       </c>
-      <c r="BD111" s="9">
-[...2 lines deleted...]
-      <c r="BE111" s="9">
+      <c r="BD114" s="9">
+        <v>720842</v>
+      </c>
+      <c r="BE114" s="9">
         <v>1183597</v>
       </c>
-      <c r="BF111" s="9">
+      <c r="BF114" s="9">
         <v>2480067</v>
       </c>
-      <c r="BG111" s="9">
+      <c r="BG114" s="9">
         <v>387507</v>
       </c>
-      <c r="BH111" s="9">
+      <c r="BH114" s="9">
         <v>464891</v>
       </c>
-      <c r="BI111" s="9">
+      <c r="BI114" s="9">
         <v>765363</v>
       </c>
-      <c r="BJ111" s="9">
+      <c r="BJ114" s="9">
         <v>3878666</v>
       </c>
-      <c r="BK111" s="9">
+      <c r="BK114" s="9">
         <v>1715184</v>
       </c>
-      <c r="BL111" s="9">
+      <c r="BL114" s="9">
         <v>428703</v>
       </c>
-      <c r="BM111" s="9">
+      <c r="BM114" s="9">
         <v>859278</v>
       </c>
-      <c r="BN111" s="9">
+      <c r="BN114" s="9">
         <v>4578004</v>
       </c>
-      <c r="BO111" s="9">
+      <c r="BO114" s="9">
         <v>2227329</v>
       </c>
-      <c r="BP111" s="9">
+      <c r="BP114" s="9">
         <v>898990</v>
       </c>
-      <c r="BQ111" s="9">
+      <c r="BQ114" s="9">
         <v>1783160</v>
       </c>
-      <c r="BR111" s="9">
+      <c r="BR114" s="9">
         <v>5928363</v>
       </c>
-      <c r="BS111" s="9">
+      <c r="BS114" s="9">
         <v>652924</v>
       </c>
-      <c r="BT111" s="9">
+      <c r="BT114" s="9">
         <v>1200424</v>
       </c>
-      <c r="BU111" s="9">
+      <c r="BU114" s="9">
         <v>1167929</v>
       </c>
-      <c r="BV111" s="9">
+      <c r="BV114" s="9">
         <v>2434627</v>
       </c>
     </row>
-    <row r="112" spans="1:74" s="14" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="1" t="s">
+    <row r="115" spans="1:74" s="14" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="B112" s="9">
+      <c r="B115" s="9">
         <v>22430381</v>
       </c>
-      <c r="C112" s="9">
+      <c r="C115" s="9">
         <v>3622149</v>
       </c>
-      <c r="D112" s="9">
+      <c r="D115" s="9">
         <v>1717181</v>
       </c>
-      <c r="E112" s="9">
+      <c r="E115" s="9">
         <v>839149</v>
       </c>
-      <c r="F112" s="9">
+      <c r="F115" s="9">
         <v>1385326</v>
       </c>
-      <c r="G112" s="9">
+      <c r="G115" s="9">
         <v>438940</v>
       </c>
-      <c r="H112" s="9">
+      <c r="H115" s="9">
         <v>691819</v>
       </c>
-      <c r="I112" s="9">
+      <c r="I115" s="9">
         <v>1934596</v>
       </c>
-      <c r="J112" s="9">
+      <c r="J115" s="9">
         <v>959598</v>
       </c>
-      <c r="K112" s="9">
+      <c r="K115" s="9">
         <v>3633781</v>
       </c>
-      <c r="L112" s="9">
+      <c r="L115" s="9">
         <v>687591</v>
       </c>
-      <c r="M112" s="9">
+      <c r="M115" s="9">
         <v>2486829</v>
       </c>
-      <c r="N112" s="9">
+      <c r="N115" s="9">
         <v>543593</v>
       </c>
-      <c r="O112" s="9">
+      <c r="O115" s="9">
         <v>1091758</v>
       </c>
-      <c r="P112" s="9">
+      <c r="P115" s="9">
         <v>1455339</v>
       </c>
-      <c r="Q112" s="9">
+      <c r="Q115" s="9">
         <v>1504393</v>
       </c>
-      <c r="R112" s="9">
+      <c r="R115" s="9">
         <v>488725</v>
       </c>
-      <c r="S112" s="9">
+      <c r="S115" s="9">
         <v>9276201</v>
       </c>
-      <c r="T112" s="9">
+      <c r="T115" s="9">
         <v>1376692</v>
       </c>
-      <c r="U112" s="9">
+      <c r="U115" s="9">
         <v>697750</v>
       </c>
-      <c r="V112" s="9">
+      <c r="V115" s="9">
         <v>2269860</v>
       </c>
-      <c r="W112" s="9">
+      <c r="W115" s="9">
         <v>1541421</v>
       </c>
-      <c r="X112" s="9">
+      <c r="X115" s="9">
         <v>2046921</v>
       </c>
-      <c r="Y112" s="9">
+      <c r="Y115" s="9">
         <v>675677</v>
       </c>
-      <c r="Z112" s="9">
+      <c r="Z115" s="9">
         <v>2135483</v>
       </c>
-      <c r="AA112" s="9">
+      <c r="AA115" s="9">
         <v>2662160</v>
       </c>
-      <c r="AB112" s="9">
+      <c r="AB115" s="9">
         <v>1897761</v>
       </c>
-      <c r="AC112" s="9">
+      <c r="AC115" s="9">
         <v>2519104</v>
       </c>
-      <c r="AD112" s="9">
+      <c r="AD115" s="9">
         <v>185001</v>
       </c>
-      <c r="AE112" s="9">
+      <c r="AE115" s="9">
         <v>2633126</v>
       </c>
-      <c r="AF112" s="9">
+      <c r="AF115" s="9">
         <v>589173</v>
       </c>
-      <c r="AG112" s="9">
-[...2 lines deleted...]
-      <c r="AH112" s="9">
+      <c r="AG115" s="9">
+        <v>276915</v>
+      </c>
+      <c r="AH115" s="9">
         <v>1569742</v>
       </c>
-      <c r="AI112" s="9">
+      <c r="AI115" s="9">
         <v>1142447</v>
       </c>
-      <c r="AJ112" s="9">
+      <c r="AJ115" s="9">
         <v>5061559</v>
       </c>
-      <c r="AK112" s="9">
+      <c r="AK115" s="9">
         <v>3398368</v>
       </c>
-      <c r="AL112" s="9">
+      <c r="AL115" s="9">
         <v>1557667</v>
       </c>
-      <c r="AM112" s="9">
+      <c r="AM115" s="9">
         <v>3166788</v>
       </c>
-      <c r="AN112" s="9">
+      <c r="AN115" s="9">
         <v>1059266</v>
       </c>
-      <c r="AO112" s="9">
+      <c r="AO115" s="9">
         <v>1557621</v>
       </c>
-      <c r="AP112" s="9">
+      <c r="AP115" s="9">
         <v>1829597</v>
       </c>
-      <c r="AQ112" s="9">
+      <c r="AQ115" s="9">
         <v>5137286</v>
       </c>
-      <c r="AR112" s="9">
+      <c r="AR115" s="9">
         <v>3508302</v>
       </c>
-      <c r="AS112" s="9">
+      <c r="AS115" s="9">
         <v>318303</v>
       </c>
-      <c r="AT112" s="9">
+      <c r="AT115" s="9">
         <v>1181515</v>
       </c>
-      <c r="AU112" s="9">
+      <c r="AU115" s="9">
         <v>873669</v>
       </c>
-      <c r="AV112" s="9">
+      <c r="AV115" s="9">
         <v>1729007</v>
       </c>
-      <c r="AW112" s="9">
+      <c r="AW115" s="9">
         <v>1593888</v>
       </c>
-      <c r="AX112" s="9">
+      <c r="AX115" s="9">
         <v>1300355</v>
       </c>
-      <c r="AY112" s="9">
+      <c r="AY115" s="9">
         <v>1176671</v>
       </c>
-      <c r="AZ112" s="9">
+      <c r="AZ115" s="9">
         <v>963839</v>
       </c>
-      <c r="BA112" s="9">
+      <c r="BA115" s="9">
         <v>2272134</v>
       </c>
-      <c r="BB112" s="9">
+      <c r="BB115" s="9">
         <v>1640346</v>
       </c>
-      <c r="BC112" s="9">
+      <c r="BC115" s="9">
         <v>1145657</v>
       </c>
-      <c r="BD112" s="9">
-[...2 lines deleted...]
-      <c r="BE112" s="9">
+      <c r="BD115" s="9">
+        <v>652248</v>
+      </c>
+      <c r="BE115" s="9">
         <v>1003103</v>
       </c>
-      <c r="BF112" s="9">
+      <c r="BF115" s="9">
         <v>2244497</v>
       </c>
-      <c r="BG112" s="9">
+      <c r="BG115" s="9">
         <v>343577</v>
       </c>
-      <c r="BH112" s="9">
+      <c r="BH115" s="9">
         <v>403578</v>
       </c>
-      <c r="BI112" s="9">
+      <c r="BI115" s="9">
         <v>668982</v>
       </c>
-      <c r="BJ112" s="9">
+      <c r="BJ115" s="9">
         <v>3516999</v>
       </c>
-      <c r="BK112" s="9">
+      <c r="BK115" s="9">
         <v>1619266</v>
       </c>
-      <c r="BL112" s="9">
+      <c r="BL115" s="9">
         <v>361410</v>
       </c>
-      <c r="BM112" s="9">
+      <c r="BM115" s="9">
         <v>713877</v>
       </c>
-      <c r="BN112" s="9">
+      <c r="BN115" s="9">
         <v>4508159</v>
       </c>
-      <c r="BO112" s="9">
+      <c r="BO115" s="9">
         <v>2032676</v>
       </c>
-      <c r="BP112" s="9">
+      <c r="BP115" s="9">
         <v>812404</v>
       </c>
-      <c r="BQ112" s="9">
+      <c r="BQ115" s="9">
         <v>1590914</v>
       </c>
-      <c r="BR112" s="9">
+      <c r="BR115" s="9">
         <v>5519842</v>
       </c>
-      <c r="BS112" s="9">
+      <c r="BS115" s="9">
         <v>583545</v>
       </c>
-      <c r="BT112" s="9">
+      <c r="BT115" s="9">
         <v>1057023</v>
       </c>
-      <c r="BU112" s="9">
+      <c r="BU115" s="9">
         <v>1076614</v>
       </c>
-      <c r="BV112" s="9">
+      <c r="BV115" s="9">
         <v>2251705</v>
       </c>
     </row>
-    <row r="113" spans="1:74" s="15" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A113" s="1" t="s">
+    <row r="116" spans="1:74" s="15" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B113" s="9">
+      <c r="B116" s="9">
         <v>23549416</v>
       </c>
-      <c r="C113" s="9">
+      <c r="C116" s="9">
         <v>3772293</v>
       </c>
-      <c r="D113" s="9">
+      <c r="D116" s="9">
         <v>1755880</v>
       </c>
-      <c r="E113" s="9">
+      <c r="E116" s="9">
         <v>878063</v>
       </c>
-      <c r="F113" s="9">
+      <c r="F116" s="9">
         <v>1443821</v>
       </c>
-      <c r="G113" s="9">
+      <c r="G116" s="9">
         <v>441198</v>
       </c>
-      <c r="H113" s="9">
+      <c r="H116" s="9">
         <v>729340</v>
       </c>
-      <c r="I113" s="9">
+      <c r="I116" s="9">
         <v>2029175</v>
       </c>
-      <c r="J113" s="9">
+      <c r="J116" s="9">
         <v>984045</v>
       </c>
-      <c r="K113" s="9">
+      <c r="K116" s="9">
         <v>3728725</v>
       </c>
-      <c r="L113" s="9">
+      <c r="L116" s="9">
         <v>723059</v>
       </c>
-      <c r="M113" s="9">
+      <c r="M116" s="9">
         <v>2591589</v>
       </c>
-      <c r="N113" s="9">
+      <c r="N116" s="9">
         <v>572753</v>
       </c>
-      <c r="O113" s="9">
+      <c r="O116" s="9">
         <v>1130930</v>
       </c>
-      <c r="P113" s="9">
+      <c r="P116" s="9">
         <v>1505927</v>
       </c>
-      <c r="Q113" s="9">
+      <c r="Q116" s="9">
         <v>1591671</v>
       </c>
-      <c r="R113" s="9">
+      <c r="R116" s="9">
         <v>494619</v>
       </c>
-      <c r="S113" s="9">
+      <c r="S116" s="9">
         <v>9743332</v>
       </c>
-      <c r="T113" s="9">
+      <c r="T116" s="9">
         <v>1415596</v>
       </c>
-      <c r="U113" s="9">
+      <c r="U116" s="9">
         <v>727358</v>
       </c>
-      <c r="V113" s="9">
+      <c r="V116" s="9">
         <v>2356575</v>
       </c>
-      <c r="W113" s="9">
+      <c r="W116" s="9">
         <v>1583655</v>
       </c>
-      <c r="X113" s="9">
+      <c r="X116" s="9">
         <v>2099271</v>
       </c>
-      <c r="Y113" s="9">
+      <c r="Y116" s="9">
         <v>697035</v>
       </c>
-      <c r="Z113" s="9">
+      <c r="Z116" s="9">
         <v>2196674</v>
       </c>
-      <c r="AA113" s="9">
+      <c r="AA116" s="9">
         <v>2782510</v>
       </c>
-      <c r="AB113" s="9">
+      <c r="AB116" s="9">
         <v>1999004</v>
       </c>
-      <c r="AC113" s="9">
+      <c r="AC116" s="9">
         <v>2573136</v>
       </c>
-      <c r="AD113" s="9">
+      <c r="AD116" s="9">
         <v>186610</v>
       </c>
-      <c r="AE113" s="9">
+      <c r="AE116" s="9">
         <v>2756321</v>
       </c>
-      <c r="AF113" s="9">
+      <c r="AF116" s="9">
         <v>613436</v>
       </c>
-      <c r="AG113" s="9">
-[...2 lines deleted...]
-      <c r="AH113" s="9">
+      <c r="AG116" s="9">
+        <v>289453</v>
+      </c>
+      <c r="AH116" s="9">
         <v>1629496</v>
       </c>
-      <c r="AI113" s="9">
+      <c r="AI116" s="9">
         <v>1172454</v>
       </c>
-      <c r="AJ113" s="9">
+      <c r="AJ116" s="9">
         <v>5306043</v>
       </c>
-      <c r="AK113" s="9">
+      <c r="AK116" s="9">
         <v>3545166</v>
       </c>
-      <c r="AL113" s="9">
+      <c r="AL116" s="9">
         <v>1620085</v>
       </c>
-      <c r="AM113" s="9">
+      <c r="AM116" s="9">
         <v>3305929</v>
       </c>
-      <c r="AN113" s="9">
+      <c r="AN116" s="9">
         <v>1118992</v>
       </c>
-      <c r="AO113" s="9">
+      <c r="AO116" s="9">
         <v>1604248</v>
       </c>
-      <c r="AP113" s="9">
+      <c r="AP116" s="9">
         <v>1921341</v>
       </c>
-      <c r="AQ113" s="9">
+      <c r="AQ116" s="9">
         <v>5358162</v>
       </c>
-      <c r="AR113" s="9">
+      <c r="AR116" s="9">
         <v>3623105</v>
       </c>
-      <c r="AS113" s="9">
+      <c r="AS116" s="9">
         <v>330028</v>
       </c>
-      <c r="AT113" s="9">
+      <c r="AT116" s="9">
         <v>1251725</v>
       </c>
-      <c r="AU113" s="9">
+      <c r="AU116" s="9">
         <v>911828</v>
       </c>
-      <c r="AV113" s="9">
+      <c r="AV116" s="9">
         <v>1759982</v>
       </c>
-      <c r="AW113" s="9">
+      <c r="AW116" s="9">
         <v>1647244</v>
       </c>
-      <c r="AX113" s="9">
+      <c r="AX116" s="9">
         <v>1347618</v>
       </c>
-      <c r="AY113" s="9">
+      <c r="AY116" s="9">
         <v>1215547</v>
       </c>
-      <c r="AZ113" s="9">
+      <c r="AZ116" s="9">
         <v>998559</v>
       </c>
-      <c r="BA113" s="9">
+      <c r="BA116" s="9">
         <v>2387059</v>
       </c>
-      <c r="BB113" s="9">
+      <c r="BB116" s="9">
         <v>1719753</v>
       </c>
-      <c r="BC113" s="9">
+      <c r="BC116" s="9">
         <v>1199972</v>
       </c>
-      <c r="BD113" s="9">
-[...2 lines deleted...]
-      <c r="BE113" s="9">
+      <c r="BD116" s="9">
+        <v>686565</v>
+      </c>
+      <c r="BE116" s="9">
         <v>1033708</v>
       </c>
-      <c r="BF113" s="9">
+      <c r="BF116" s="9">
         <v>2319112</v>
       </c>
-      <c r="BG113" s="9">
+      <c r="BG116" s="9">
         <v>353571</v>
       </c>
-      <c r="BH113" s="9">
+      <c r="BH116" s="9">
         <v>417903</v>
       </c>
-      <c r="BI113" s="9">
+      <c r="BI116" s="9">
         <v>699660</v>
       </c>
-      <c r="BJ113" s="9">
+      <c r="BJ116" s="9">
         <v>3675711</v>
       </c>
-      <c r="BK113" s="9">
+      <c r="BK116" s="9">
         <v>1679168</v>
       </c>
-      <c r="BL113" s="9">
+      <c r="BL116" s="9">
         <v>370873</v>
       </c>
-      <c r="BM113" s="9">
+      <c r="BM116" s="9">
         <v>734860</v>
       </c>
-      <c r="BN113" s="9">
+      <c r="BN116" s="9">
         <v>4693318</v>
       </c>
-      <c r="BO113" s="9">
+      <c r="BO116" s="9">
         <v>2102137</v>
       </c>
-      <c r="BP113" s="9">
+      <c r="BP116" s="9">
         <v>849460</v>
       </c>
-      <c r="BQ113" s="9">
+      <c r="BQ116" s="9">
         <v>1648040</v>
       </c>
-      <c r="BR113" s="9">
+      <c r="BR116" s="9">
         <v>5795364</v>
       </c>
-      <c r="BS113" s="9">
+      <c r="BS116" s="9">
         <v>606614</v>
       </c>
-      <c r="BT113" s="9">
+      <c r="BT116" s="9">
         <v>1097957</v>
       </c>
-      <c r="BU113" s="9">
+      <c r="BU116" s="9">
         <v>1115966</v>
       </c>
-      <c r="BV113" s="9">
+      <c r="BV116" s="9">
         <v>2338589</v>
       </c>
     </row>
-    <row r="114" spans="1:74" s="16" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="1" t="s">
+    <row r="117" spans="1:74" s="16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B114" s="9">
+      <c r="B117" s="9">
         <v>22580957</v>
       </c>
-      <c r="C114" s="9">
+      <c r="C117" s="9">
         <v>3615802</v>
       </c>
-      <c r="D114" s="9">
+      <c r="D117" s="9">
         <v>1651561</v>
       </c>
-      <c r="E114" s="9">
+      <c r="E117" s="9">
         <v>835068</v>
       </c>
-      <c r="F114" s="9">
+      <c r="F117" s="9">
         <v>1323229</v>
       </c>
-      <c r="G114" s="9">
+      <c r="G117" s="9">
         <v>393221</v>
       </c>
-      <c r="H114" s="9">
+      <c r="H117" s="9">
         <v>671758</v>
       </c>
-      <c r="I114" s="9">
+      <c r="I117" s="9">
         <v>1897607</v>
       </c>
-      <c r="J114" s="9">
+      <c r="J117" s="9">
         <v>927857</v>
       </c>
-      <c r="K114" s="9">
+      <c r="K117" s="9">
         <v>3473089</v>
       </c>
-      <c r="L114" s="9">
+      <c r="L117" s="9">
         <v>659177</v>
       </c>
-      <c r="M114" s="9">
+      <c r="M117" s="9">
         <v>2403766</v>
       </c>
-      <c r="N114" s="9">
+      <c r="N117" s="9">
         <v>502681</v>
       </c>
-      <c r="O114" s="9">
+      <c r="O117" s="9">
         <v>1045942</v>
       </c>
-      <c r="P114" s="9">
+      <c r="P117" s="9">
         <v>1418011</v>
       </c>
-      <c r="Q114" s="9">
+      <c r="Q117" s="9">
         <v>1504097</v>
       </c>
-      <c r="R114" s="9">
+      <c r="R117" s="9">
         <v>458796</v>
       </c>
-      <c r="S114" s="9">
+      <c r="S117" s="9">
         <v>9245590</v>
       </c>
-      <c r="T114" s="9">
+      <c r="T117" s="9">
         <v>1304566</v>
       </c>
-      <c r="U114" s="9">
+      <c r="U117" s="9">
         <v>697711</v>
       </c>
-      <c r="V114" s="9">
+      <c r="V117" s="9">
         <v>2184148</v>
       </c>
-      <c r="W114" s="9">
+      <c r="W117" s="9">
         <v>1428012</v>
       </c>
-      <c r="X114" s="9">
+      <c r="X117" s="9">
         <v>1970583</v>
       </c>
-      <c r="Y114" s="9">
+      <c r="Y117" s="9">
         <v>629484</v>
       </c>
-      <c r="Z114" s="9">
+      <c r="Z117" s="9">
         <v>2056110</v>
       </c>
-      <c r="AA114" s="9">
+      <c r="AA117" s="9">
         <v>2574280</v>
       </c>
-      <c r="AB114" s="9">
+      <c r="AB117" s="9">
         <v>1835892</v>
       </c>
-      <c r="AC114" s="9">
+      <c r="AC117" s="9">
         <v>2407861</v>
       </c>
-      <c r="AD114" s="9">
+      <c r="AD117" s="9">
         <v>171060</v>
       </c>
-      <c r="AE114" s="9">
+      <c r="AE117" s="9">
         <v>2639317</v>
       </c>
-      <c r="AF114" s="9">
+      <c r="AF117" s="9">
         <v>576304</v>
       </c>
-      <c r="AG114" s="9">
-[...2 lines deleted...]
-      <c r="AH114" s="9">
+      <c r="AG117" s="9">
+        <v>261886</v>
+      </c>
+      <c r="AH117" s="9">
         <v>1528666</v>
       </c>
-      <c r="AI114" s="9">
+      <c r="AI117" s="9">
         <v>1084790</v>
       </c>
-      <c r="AJ114" s="9">
+      <c r="AJ117" s="9">
         <v>5060395</v>
       </c>
-      <c r="AK114" s="9">
+      <c r="AK117" s="9">
         <v>3222293</v>
       </c>
-      <c r="AL114" s="9">
+      <c r="AL117" s="9">
         <v>1555717</v>
       </c>
-      <c r="AM114" s="9">
+      <c r="AM117" s="9">
         <v>3128656</v>
       </c>
-      <c r="AN114" s="9">
+      <c r="AN117" s="9">
         <v>1057730</v>
       </c>
-      <c r="AO114" s="9">
+      <c r="AO117" s="9">
         <v>1496090</v>
       </c>
-      <c r="AP114" s="9">
+      <c r="AP117" s="9">
         <v>1794391</v>
       </c>
-      <c r="AQ114" s="9">
+      <c r="AQ117" s="9">
         <v>5130630</v>
       </c>
-      <c r="AR114" s="9">
+      <c r="AR117" s="9">
         <v>3249115</v>
       </c>
-      <c r="AS114" s="9">
+      <c r="AS117" s="9">
         <v>297027</v>
       </c>
-      <c r="AT114" s="9">
+      <c r="AT117" s="9">
         <v>1182687</v>
       </c>
-      <c r="AU114" s="9">
+      <c r="AU117" s="9">
         <v>829893</v>
       </c>
-      <c r="AV114" s="9">
+      <c r="AV117" s="9">
         <v>1632856</v>
       </c>
-      <c r="AW114" s="9">
+      <c r="AW117" s="9">
         <v>1510615</v>
       </c>
-      <c r="AX114" s="9">
+      <c r="AX117" s="9">
         <v>1249359</v>
       </c>
-      <c r="AY114" s="9">
+      <c r="AY117" s="9">
         <v>1124031</v>
       </c>
-      <c r="AZ114" s="9">
+      <c r="AZ117" s="9">
         <v>919055</v>
       </c>
-      <c r="BA114" s="9">
+      <c r="BA117" s="9">
         <v>2260584</v>
       </c>
-      <c r="BB114" s="9">
+      <c r="BB117" s="9">
         <v>1600876</v>
       </c>
-      <c r="BC114" s="9">
+      <c r="BC117" s="9">
         <v>1138034</v>
       </c>
-      <c r="BD114" s="9">
-[...2 lines deleted...]
-      <c r="BE114" s="9">
+      <c r="BD117" s="9">
+        <v>635193</v>
+      </c>
+      <c r="BE117" s="9">
         <v>934452</v>
       </c>
-      <c r="BF114" s="9">
+      <c r="BF117" s="9">
         <v>2168165</v>
       </c>
-      <c r="BG114" s="9">
+      <c r="BG117" s="9">
         <v>315394</v>
       </c>
-      <c r="BH114" s="9">
+      <c r="BH117" s="9">
         <v>382241</v>
       </c>
-      <c r="BI114" s="9">
+      <c r="BI117" s="9">
         <v>643557</v>
       </c>
-      <c r="BJ114" s="9">
+      <c r="BJ117" s="9">
         <v>3542088</v>
       </c>
-      <c r="BK114" s="9">
+      <c r="BK117" s="9">
         <v>1598574</v>
       </c>
-      <c r="BL114" s="9">
+      <c r="BL117" s="9">
         <v>334928</v>
       </c>
-      <c r="BM114" s="9">
+      <c r="BM117" s="9">
         <v>667172</v>
       </c>
-      <c r="BN114" s="9">
+      <c r="BN117" s="9">
         <v>4443773</v>
       </c>
-      <c r="BO114" s="9">
+      <c r="BO117" s="9">
         <v>1949313</v>
       </c>
-      <c r="BP114" s="9">
+      <c r="BP117" s="9">
         <v>784178</v>
       </c>
-      <c r="BQ114" s="9">
+      <c r="BQ117" s="9">
         <v>1514672</v>
       </c>
-      <c r="BR114" s="9">
+      <c r="BR117" s="9">
         <v>5551947</v>
       </c>
-      <c r="BS114" s="9">
+      <c r="BS117" s="9">
         <v>556299</v>
       </c>
-      <c r="BT114" s="9">
+      <c r="BT117" s="9">
         <v>1033347</v>
       </c>
-      <c r="BU114" s="9">
+      <c r="BU117" s="9">
         <v>1025268</v>
       </c>
-      <c r="BV114" s="9">
+      <c r="BV117" s="9">
         <v>2265483</v>
       </c>
     </row>
-    <row r="115" spans="1:74" s="17" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="1" t="s">
+    <row r="118" spans="1:74" s="17" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B115" s="9">
+      <c r="B118" s="9">
         <v>23487864</v>
       </c>
-      <c r="C115" s="9">
+      <c r="C118" s="9">
         <v>3817849</v>
       </c>
-      <c r="D115" s="9">
+      <c r="D118" s="9">
         <v>1762965</v>
       </c>
-      <c r="E115" s="9">
+      <c r="E118" s="9">
         <v>883651</v>
       </c>
-      <c r="F115" s="9">
+      <c r="F118" s="9">
         <v>1424175</v>
       </c>
-      <c r="G115" s="9">
+      <c r="G118" s="9">
         <v>391734</v>
       </c>
-      <c r="H115" s="9">
+      <c r="H118" s="9">
         <v>689020</v>
       </c>
-      <c r="I115" s="9">
+      <c r="I118" s="9">
         <v>1999990</v>
       </c>
-      <c r="J115" s="9">
+      <c r="J118" s="9">
         <v>992114</v>
       </c>
-      <c r="K115" s="9">
+      <c r="K118" s="9">
         <v>3653824</v>
       </c>
-      <c r="L115" s="9">
+      <c r="L118" s="9">
         <v>685150</v>
       </c>
-      <c r="M115" s="9">
+      <c r="M118" s="9">
         <v>2450485</v>
       </c>
-      <c r="N115" s="9">
+      <c r="N118" s="9">
         <v>507465</v>
       </c>
-      <c r="O115" s="9">
+      <c r="O118" s="9">
         <v>1091453</v>
       </c>
-      <c r="P115" s="9">
+      <c r="P118" s="9">
         <v>1544423</v>
       </c>
-      <c r="Q115" s="9">
+      <c r="Q118" s="9">
         <v>1560440</v>
       </c>
-      <c r="R115" s="9">
+      <c r="R118" s="9">
         <v>449098</v>
       </c>
-      <c r="S115" s="9">
+      <c r="S118" s="9">
         <v>9718160</v>
       </c>
-      <c r="T115" s="9">
+      <c r="T118" s="9">
         <v>1365097</v>
       </c>
-      <c r="U115" s="9">
+      <c r="U118" s="9">
         <v>744679</v>
       </c>
-      <c r="V115" s="9">
+      <c r="V118" s="9">
         <v>2301637</v>
       </c>
-      <c r="W115" s="9">
+      <c r="W118" s="9">
         <v>1431027</v>
       </c>
-      <c r="X115" s="9">
+      <c r="X118" s="9">
         <v>2126833</v>
       </c>
-      <c r="Y115" s="9">
+      <c r="Y118" s="9">
         <v>662779</v>
       </c>
-      <c r="Z115" s="9">
+      <c r="Z118" s="9">
         <v>2290474</v>
       </c>
-      <c r="AA115" s="9">
+      <c r="AA118" s="9">
         <v>2691022</v>
       </c>
-      <c r="AB115" s="9">
+      <c r="AB118" s="9">
         <v>1884171</v>
       </c>
-      <c r="AC115" s="9">
+      <c r="AC118" s="9">
         <v>2586920</v>
       </c>
-      <c r="AD115" s="9">
+      <c r="AD118" s="9">
         <v>177512</v>
       </c>
-      <c r="AE115" s="9">
+      <c r="AE118" s="9">
         <v>2795662</v>
       </c>
-      <c r="AF115" s="9">
+      <c r="AF118" s="9">
         <v>603244</v>
       </c>
-      <c r="AG115" s="9">
-[...2 lines deleted...]
-      <c r="AH115" s="9">
+      <c r="AG118" s="9">
+        <v>266434</v>
+      </c>
+      <c r="AH118" s="9">
         <v>1575182</v>
       </c>
-      <c r="AI115" s="9">
+      <c r="AI118" s="9">
         <v>1189151</v>
       </c>
-      <c r="AJ115" s="9">
+      <c r="AJ118" s="9">
         <v>5290234</v>
       </c>
-      <c r="AK115" s="9">
+      <c r="AK118" s="9">
         <v>3450850</v>
       </c>
-      <c r="AL115" s="9">
+      <c r="AL118" s="9">
         <v>1620555</v>
       </c>
-      <c r="AM115" s="9">
+      <c r="AM118" s="9">
         <v>3329140</v>
       </c>
-      <c r="AN115" s="9">
+      <c r="AN118" s="9">
         <v>1108586</v>
       </c>
-      <c r="AO115" s="9">
+      <c r="AO118" s="9">
         <v>1506540</v>
       </c>
-      <c r="AP115" s="9">
+      <c r="AP118" s="9">
         <v>1847147</v>
       </c>
-      <c r="AQ115" s="9">
+      <c r="AQ118" s="9">
         <v>5399492</v>
       </c>
-      <c r="AR115" s="9">
+      <c r="AR118" s="9">
         <v>3578488</v>
       </c>
-      <c r="AS115" s="9">
+      <c r="AS118" s="9">
         <v>311074</v>
       </c>
-      <c r="AT115" s="9">
+      <c r="AT118" s="9">
         <v>1238781</v>
       </c>
-      <c r="AU115" s="9">
+      <c r="AU118" s="9">
         <v>883667</v>
       </c>
-      <c r="AV115" s="9">
+      <c r="AV118" s="9">
         <v>1659158</v>
       </c>
-      <c r="AW115" s="9">
+      <c r="AW118" s="9">
         <v>1594114</v>
       </c>
-      <c r="AX115" s="9">
+      <c r="AX118" s="9">
         <v>1301266</v>
       </c>
-      <c r="AY115" s="9">
+      <c r="AY118" s="9">
         <v>1178438</v>
       </c>
-      <c r="AZ115" s="9">
+      <c r="AZ118" s="9">
         <v>992082</v>
       </c>
-      <c r="BA115" s="9">
+      <c r="BA118" s="9">
         <v>2290925</v>
       </c>
-      <c r="BB115" s="9">
+      <c r="BB118" s="9">
         <v>1644650</v>
       </c>
-      <c r="BC115" s="9">
+      <c r="BC118" s="9">
         <v>1226394</v>
       </c>
-      <c r="BD115" s="9">
-[...2 lines deleted...]
-      <c r="BE115" s="9">
+      <c r="BD118" s="9">
+        <v>684385</v>
+      </c>
+      <c r="BE118" s="9">
         <v>1000344</v>
       </c>
-      <c r="BF115" s="9">
+      <c r="BF118" s="9">
         <v>2324962</v>
       </c>
-      <c r="BG115" s="9">
+      <c r="BG118" s="9">
         <v>329976</v>
       </c>
-      <c r="BH115" s="9">
+      <c r="BH118" s="9">
         <v>409878</v>
       </c>
-      <c r="BI115" s="9">
+      <c r="BI118" s="9">
         <v>711638</v>
       </c>
-      <c r="BJ115" s="9">
+      <c r="BJ118" s="9">
         <v>3774466</v>
       </c>
-      <c r="BK115" s="9">
+      <c r="BK118" s="9">
         <v>1694434</v>
       </c>
-      <c r="BL115" s="9">
+      <c r="BL118" s="9">
         <v>337094</v>
       </c>
-      <c r="BM115" s="9">
+      <c r="BM118" s="9">
         <v>754968</v>
       </c>
-      <c r="BN115" s="9">
+      <c r="BN118" s="9">
         <v>4689645</v>
       </c>
-      <c r="BO115" s="9">
+      <c r="BO118" s="9">
         <v>2050698</v>
       </c>
-      <c r="BP115" s="9">
+      <c r="BP118" s="9">
         <v>836274</v>
       </c>
-      <c r="BQ115" s="9">
+      <c r="BQ118" s="9">
         <v>1590982</v>
       </c>
-      <c r="BR115" s="9">
+      <c r="BR118" s="9">
         <v>5849807</v>
       </c>
-      <c r="BS115" s="9">
+      <c r="BS118" s="9">
         <v>579454</v>
       </c>
-      <c r="BT115" s="9">
+      <c r="BT118" s="9">
         <v>1084323</v>
       </c>
-      <c r="BU115" s="9">
+      <c r="BU118" s="9">
         <v>1069582</v>
       </c>
-      <c r="BV115" s="9">
+      <c r="BV118" s="9">
         <v>2394892</v>
       </c>
     </row>
-    <row r="116" spans="1:74" s="18" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A116" s="1" t="s">
+    <row r="119" spans="1:74" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B116" s="9">
+      <c r="B119" s="9">
         <v>20577505</v>
       </c>
-      <c r="C116" s="9">
+      <c r="C119" s="9">
         <v>3349665</v>
       </c>
-      <c r="D116" s="9">
+      <c r="D119" s="9">
         <v>1546892</v>
       </c>
-      <c r="E116" s="9">
+      <c r="E119" s="9">
         <v>766915</v>
       </c>
-      <c r="F116" s="9">
+      <c r="F119" s="9">
         <v>1308961</v>
       </c>
-      <c r="G116" s="9">
+      <c r="G119" s="9">
         <v>349500</v>
       </c>
-      <c r="H116" s="9">
+      <c r="H119" s="9">
         <v>609808</v>
       </c>
-      <c r="I116" s="9">
+      <c r="I119" s="9">
         <v>1768940</v>
       </c>
-      <c r="J116" s="9">
+      <c r="J119" s="9">
         <v>891717</v>
       </c>
-      <c r="K116" s="9">
+      <c r="K119" s="9">
         <v>3147118</v>
       </c>
-      <c r="L116" s="9">
+      <c r="L119" s="9">
         <v>622658</v>
       </c>
-      <c r="M116" s="9">
+      <c r="M119" s="9">
         <v>2180575</v>
       </c>
-      <c r="N116" s="9">
+      <c r="N119" s="9">
         <v>451736</v>
       </c>
-      <c r="O116" s="9">
+      <c r="O119" s="9">
         <v>987185</v>
       </c>
-      <c r="P116" s="9">
+      <c r="P119" s="9">
         <v>1338892</v>
       </c>
-      <c r="Q116" s="9">
+      <c r="Q119" s="9">
         <v>1377071</v>
       </c>
-      <c r="R116" s="9">
+      <c r="R119" s="9">
         <v>410051</v>
       </c>
-      <c r="S116" s="9">
+      <c r="S119" s="9">
         <v>8511049</v>
       </c>
-      <c r="T116" s="9">
+      <c r="T119" s="9">
         <v>1222697</v>
       </c>
-      <c r="U116" s="9">
+      <c r="U119" s="9">
         <v>665935</v>
       </c>
-      <c r="V116" s="9">
+      <c r="V119" s="9">
         <v>2007182</v>
       </c>
-      <c r="W116" s="9">
+      <c r="W119" s="9">
         <v>1326609</v>
       </c>
-      <c r="X116" s="9">
+      <c r="X119" s="9">
         <v>1785015</v>
       </c>
-      <c r="Y116" s="9">
+      <c r="Y119" s="9">
         <v>593150</v>
       </c>
-      <c r="Z116" s="9">
+      <c r="Z119" s="9">
         <v>2187463</v>
       </c>
-      <c r="AA116" s="9">
+      <c r="AA119" s="9">
         <v>2331381</v>
       </c>
-      <c r="AB116" s="9">
+      <c r="AB119" s="9">
         <v>1680838</v>
       </c>
-      <c r="AC116" s="9">
+      <c r="AC119" s="9">
         <v>2238745</v>
       </c>
-      <c r="AD116" s="9">
+      <c r="AD119" s="9">
         <v>160581</v>
       </c>
-      <c r="AE116" s="9">
+      <c r="AE119" s="9">
         <v>2428134</v>
       </c>
-      <c r="AF116" s="9">
+      <c r="AF119" s="9">
         <v>518220</v>
       </c>
-      <c r="AG116" s="9">
-[...2 lines deleted...]
-      <c r="AH116" s="9">
+      <c r="AG119" s="9">
+        <v>241695</v>
+      </c>
+      <c r="AH119" s="9">
         <v>1376080</v>
       </c>
-      <c r="AI116" s="9">
+      <c r="AI119" s="9">
         <v>1069538</v>
       </c>
-      <c r="AJ116" s="9">
+      <c r="AJ119" s="9">
         <v>4558097</v>
       </c>
-      <c r="AK116" s="9">
+      <c r="AK119" s="9">
         <v>2987274</v>
       </c>
-      <c r="AL116" s="9">
+      <c r="AL119" s="9">
         <v>1404051</v>
       </c>
-      <c r="AM116" s="9">
+      <c r="AM119" s="9">
         <v>2866411</v>
       </c>
-      <c r="AN116" s="9">
+      <c r="AN119" s="9">
         <v>961684</v>
       </c>
-      <c r="AO116" s="9">
+      <c r="AO119" s="9">
         <v>1354280</v>
       </c>
-      <c r="AP116" s="9">
+      <c r="AP119" s="9">
         <v>1577250</v>
       </c>
-      <c r="AQ116" s="9">
+      <c r="AQ119" s="9">
         <v>4675405</v>
       </c>
-      <c r="AR116" s="9">
+      <c r="AR119" s="9">
         <v>3317611</v>
       </c>
-      <c r="AS116" s="9">
+      <c r="AS119" s="9">
         <v>281699</v>
       </c>
-      <c r="AT116" s="9">
+      <c r="AT119" s="9">
         <v>1069514</v>
       </c>
-      <c r="AU116" s="9">
+      <c r="AU119" s="9">
         <v>795844</v>
       </c>
-      <c r="AV116" s="9">
+      <c r="AV119" s="9">
         <v>1538865</v>
       </c>
-      <c r="AW116" s="9">
+      <c r="AW119" s="9">
         <v>1416455</v>
       </c>
-      <c r="AX116" s="9">
+      <c r="AX119" s="9">
         <v>1151115</v>
       </c>
-      <c r="AY116" s="9">
+      <c r="AY119" s="9">
         <v>1035978</v>
       </c>
-      <c r="AZ116" s="9">
+      <c r="AZ119" s="9">
         <v>878412</v>
       </c>
-      <c r="BA116" s="9">
+      <c r="BA119" s="9">
         <v>2047482</v>
       </c>
-      <c r="BB116" s="9">
+      <c r="BB119" s="9">
         <v>1449439</v>
       </c>
-      <c r="BC116" s="9">
+      <c r="BC119" s="9">
         <v>1041572</v>
       </c>
-      <c r="BD116" s="9">
-[...2 lines deleted...]
-      <c r="BE116" s="9">
+      <c r="BD119" s="9">
+        <v>614302</v>
+      </c>
+      <c r="BE119" s="9">
         <v>885577</v>
       </c>
-      <c r="BF116" s="9">
+      <c r="BF119" s="9">
         <v>1997151</v>
       </c>
-      <c r="BG116" s="9">
+      <c r="BG119" s="9">
         <v>293779</v>
       </c>
-      <c r="BH116" s="9">
+      <c r="BH119" s="9">
         <v>367445</v>
       </c>
-      <c r="BI116" s="9">
+      <c r="BI119" s="9">
         <v>619404</v>
       </c>
-      <c r="BJ116" s="9">
+      <c r="BJ119" s="9">
         <v>3205842</v>
       </c>
-      <c r="BK116" s="9">
+      <c r="BK119" s="9">
         <v>1447020</v>
       </c>
-      <c r="BL116" s="9">
+      <c r="BL119" s="9">
         <v>313187</v>
       </c>
-      <c r="BM116" s="9">
+      <c r="BM119" s="9">
         <v>717075</v>
       </c>
-      <c r="BN116" s="9">
+      <c r="BN119" s="9">
         <v>4001000</v>
       </c>
-      <c r="BO116" s="9">
+      <c r="BO119" s="9">
         <v>1814749</v>
       </c>
-      <c r="BP116" s="9">
+      <c r="BP119" s="9">
         <v>725031</v>
       </c>
-      <c r="BQ116" s="9">
+      <c r="BQ119" s="9">
         <v>1420196</v>
       </c>
-      <c r="BR116" s="9">
+      <c r="BR119" s="9">
         <v>5126149</v>
       </c>
-      <c r="BS116" s="9">
+      <c r="BS119" s="9">
         <v>518791</v>
       </c>
-      <c r="BT116" s="9">
+      <c r="BT119" s="9">
         <v>967423</v>
       </c>
-      <c r="BU116" s="9">
+      <c r="BU119" s="9">
         <v>936935</v>
       </c>
-      <c r="BV116" s="9">
+      <c r="BV119" s="9">
         <v>2065437</v>
       </c>
     </row>
-    <row r="117" spans="1:74" s="19" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="1" t="s">
+    <row r="120" spans="1:74" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B117" s="9">
+      <c r="B120" s="9">
         <v>20272867</v>
       </c>
-      <c r="C117" s="9">
+      <c r="C120" s="9">
         <v>3351253</v>
       </c>
-      <c r="D117" s="9">
+      <c r="D120" s="9">
         <v>1503831</v>
       </c>
-      <c r="E117" s="9">
+      <c r="E120" s="9">
         <v>752296</v>
       </c>
-      <c r="F117" s="9">
+      <c r="F120" s="9">
         <v>1315083</v>
       </c>
-      <c r="G117" s="9">
+      <c r="G120" s="9">
         <v>345089</v>
       </c>
-      <c r="H117" s="9">
+      <c r="H120" s="9">
         <v>595437</v>
       </c>
-      <c r="I117" s="9">
+      <c r="I120" s="9">
         <v>1709379</v>
       </c>
-      <c r="J117" s="9">
+      <c r="J120" s="9">
         <v>889500</v>
       </c>
-      <c r="K117" s="9">
+      <c r="K120" s="9">
         <v>3158653</v>
       </c>
-      <c r="L117" s="9">
+      <c r="L120" s="9">
         <v>615027</v>
       </c>
-      <c r="M117" s="9">
+      <c r="M120" s="9">
         <v>2168872</v>
       </c>
-      <c r="N117" s="9">
+      <c r="N120" s="9">
         <v>461801</v>
       </c>
-      <c r="O117" s="9">
+      <c r="O120" s="9">
         <v>993718</v>
       </c>
-      <c r="P117" s="9">
+      <c r="P120" s="9">
         <v>1302161</v>
       </c>
-      <c r="Q117" s="9">
+      <c r="Q120" s="9">
         <v>1370273</v>
       </c>
-      <c r="R117" s="9">
+      <c r="R120" s="9">
         <v>425050</v>
       </c>
-      <c r="S117" s="9">
+      <c r="S120" s="9">
         <v>8506314</v>
       </c>
-      <c r="T117" s="9">
+      <c r="T120" s="9">
         <v>1198312</v>
       </c>
-      <c r="U117" s="9">
+      <c r="U120" s="9">
         <v>644546</v>
       </c>
-      <c r="V117" s="9">
+      <c r="V120" s="9">
         <v>2000748</v>
       </c>
-      <c r="W117" s="9">
+      <c r="W120" s="9">
         <v>1371253</v>
       </c>
-      <c r="X117" s="9">
+      <c r="X120" s="9">
         <v>1773658</v>
       </c>
-      <c r="Y117" s="9">
+      <c r="Y120" s="9">
         <v>574198</v>
       </c>
-      <c r="Z117" s="9">
+      <c r="Z120" s="9">
         <v>2190775</v>
       </c>
-      <c r="AA117" s="9">
+      <c r="AA120" s="9">
         <v>2309345</v>
       </c>
-      <c r="AB117" s="9">
+      <c r="AB120" s="9">
         <v>1668373</v>
       </c>
-      <c r="AC117" s="9">
+      <c r="AC120" s="9">
         <v>2214251</v>
       </c>
-      <c r="AD117" s="9">
+      <c r="AD120" s="9">
         <v>155246</v>
       </c>
-      <c r="AE117" s="9">
+      <c r="AE120" s="9">
         <v>2381741</v>
       </c>
-      <c r="AF117" s="9">
+      <c r="AF120" s="9">
         <v>523138</v>
       </c>
-      <c r="AG117" s="9">
+      <c r="AG120" s="9">
         <v>259559</v>
       </c>
-      <c r="AH117" s="9">
+      <c r="AH120" s="9">
         <v>1363698</v>
       </c>
-      <c r="AI117" s="9">
+      <c r="AI120" s="9">
         <v>1024386</v>
       </c>
-      <c r="AJ117" s="9">
+      <c r="AJ120" s="9">
         <v>4531489</v>
       </c>
-      <c r="AK117" s="9">
+      <c r="AK120" s="9">
         <v>2988635</v>
       </c>
-      <c r="AL117" s="9">
+      <c r="AL120" s="9">
         <v>1367552</v>
       </c>
-      <c r="AM117" s="9">
+      <c r="AM120" s="9">
         <v>2779283</v>
       </c>
-      <c r="AN117" s="9">
+      <c r="AN120" s="9">
         <v>956246</v>
       </c>
-      <c r="AO117" s="9">
+      <c r="AO120" s="9">
         <v>1337611</v>
       </c>
-      <c r="AP117" s="9">
+      <c r="AP120" s="9">
         <v>1565726</v>
       </c>
-      <c r="AQ117" s="9">
+      <c r="AQ120" s="9">
         <v>4652959</v>
       </c>
-      <c r="AR117" s="9">
+      <c r="AR120" s="9">
         <v>3286969</v>
       </c>
-      <c r="AS117" s="9">
+      <c r="AS120" s="9">
         <v>283977</v>
       </c>
-      <c r="AT117" s="9">
+      <c r="AT120" s="9">
         <v>1054031</v>
       </c>
-      <c r="AU117" s="9">
+      <c r="AU120" s="9">
         <v>780870</v>
       </c>
-      <c r="AV117" s="9">
+      <c r="AV120" s="9">
         <v>1554355</v>
       </c>
-      <c r="AW117" s="9">
+      <c r="AW120" s="9">
         <v>1400657</v>
       </c>
-      <c r="AX117" s="9">
+      <c r="AX120" s="9">
         <v>1156939</v>
       </c>
-      <c r="AY117" s="9">
+      <c r="AY120" s="9">
         <v>1033663</v>
       </c>
-      <c r="AZ117" s="9">
+      <c r="AZ120" s="9">
         <v>867002</v>
       </c>
-      <c r="BA117" s="9">
+      <c r="BA120" s="9">
         <v>2017381</v>
       </c>
-      <c r="BB117" s="9">
+      <c r="BB120" s="9">
         <v>1425070</v>
       </c>
-      <c r="BC117" s="9">
+      <c r="BC120" s="9">
         <v>1038479</v>
       </c>
-      <c r="BD117" s="9">
+      <c r="BD120" s="9">
         <v>605744</v>
       </c>
-      <c r="BE117" s="9">
+      <c r="BE120" s="9">
         <v>855604</v>
       </c>
-      <c r="BF117" s="9">
+      <c r="BF120" s="9">
         <v>1984553</v>
       </c>
-      <c r="BG117" s="9">
+      <c r="BG120" s="9">
         <v>288993</v>
       </c>
-      <c r="BH117" s="9">
+      <c r="BH120" s="9">
         <v>355168</v>
       </c>
-      <c r="BI117" s="9">
+      <c r="BI120" s="9">
         <v>594977</v>
       </c>
-      <c r="BJ117" s="9">
+      <c r="BJ120" s="9">
         <v>3130148</v>
       </c>
-      <c r="BK117" s="9">
+      <c r="BK120" s="9">
         <v>1421531</v>
       </c>
-      <c r="BL117" s="9">
+      <c r="BL120" s="9">
         <v>310445</v>
       </c>
-      <c r="BM117" s="9">
+      <c r="BM120" s="9">
         <v>732077</v>
       </c>
-      <c r="BN117" s="9">
+      <c r="BN120" s="9">
         <v>3975330</v>
       </c>
-      <c r="BO117" s="9">
+      <c r="BO120" s="9">
         <v>1797574</v>
       </c>
-      <c r="BP117" s="9">
+      <c r="BP120" s="9">
         <v>722693</v>
       </c>
-      <c r="BQ117" s="9">
+      <c r="BQ120" s="9">
         <v>1405953</v>
       </c>
-      <c r="BR117" s="9">
+      <c r="BR120" s="9">
         <v>4982743</v>
       </c>
-      <c r="BS117" s="9">
+      <c r="BS120" s="9">
         <v>514558</v>
       </c>
-      <c r="BT117" s="9">
+      <c r="BT120" s="9">
         <v>960816</v>
       </c>
-      <c r="BU117" s="9">
+      <c r="BU120" s="9">
         <v>929146</v>
       </c>
-      <c r="BV117" s="9">
+      <c r="BV120" s="9">
         <v>2052163</v>
       </c>
     </row>
-    <row r="118" spans="1:74" s="20" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="1" t="s">
+    <row r="121" spans="1:74" s="20" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="B118" s="9">
+      <c r="B121" s="9">
         <v>24225761</v>
       </c>
-      <c r="C118" s="9">
+      <c r="C121" s="9">
         <v>3774806</v>
       </c>
-      <c r="D118" s="9">
+      <c r="D121" s="9">
         <v>1755054</v>
       </c>
-      <c r="E118" s="9">
+      <c r="E121" s="9">
         <v>888740</v>
       </c>
-      <c r="F118" s="9">
+      <c r="F121" s="9">
         <v>1453853</v>
       </c>
-      <c r="G118" s="9">
+      <c r="G121" s="9">
         <v>403870</v>
       </c>
-      <c r="H118" s="9">
+      <c r="H121" s="9">
         <v>713239</v>
       </c>
-      <c r="I118" s="9">
+      <c r="I121" s="9">
         <v>1986545</v>
       </c>
-      <c r="J118" s="9">
+      <c r="J121" s="9">
         <v>995639</v>
       </c>
-      <c r="K118" s="9">
+      <c r="K121" s="9">
         <v>3789664</v>
       </c>
-      <c r="L118" s="9">
+      <c r="L121" s="9">
         <v>721871</v>
       </c>
-      <c r="M118" s="9">
+      <c r="M121" s="9">
         <v>2581519</v>
       </c>
-      <c r="N118" s="9">
+      <c r="N121" s="9">
         <v>541708</v>
       </c>
-      <c r="O118" s="9">
+      <c r="O121" s="9">
         <v>1179333</v>
       </c>
-      <c r="P118" s="9">
+      <c r="P121" s="9">
         <v>1519931</v>
       </c>
-      <c r="Q118" s="9">
+      <c r="Q121" s="9">
         <v>1601196</v>
       </c>
-      <c r="R118" s="9">
+      <c r="R121" s="9">
         <v>502486</v>
       </c>
-      <c r="S118" s="9">
+      <c r="S121" s="9">
         <v>9760977</v>
       </c>
-      <c r="T118" s="9">
+      <c r="T121" s="9">
         <v>1371705</v>
       </c>
-      <c r="U118" s="9">
+      <c r="U121" s="9">
         <v>756452</v>
       </c>
-      <c r="V118" s="9">
+      <c r="V121" s="9">
         <v>2399643</v>
       </c>
-      <c r="W118" s="9">
+      <c r="W121" s="9">
         <v>1577939</v>
       </c>
-      <c r="X118" s="9">
+      <c r="X121" s="9">
         <v>2062431</v>
       </c>
-      <c r="Y118" s="9">
+      <c r="Y121" s="9">
         <v>672695</v>
       </c>
-      <c r="Z118" s="9">
+      <c r="Z121" s="9">
         <v>2327307</v>
       </c>
-      <c r="AA118" s="9">
+      <c r="AA121" s="9">
         <v>2761010</v>
       </c>
-      <c r="AB118" s="9">
+      <c r="AB121" s="9">
         <v>1991073</v>
       </c>
-      <c r="AC118" s="9">
+      <c r="AC121" s="9">
         <v>2569883</v>
       </c>
-      <c r="AD118" s="9">
+      <c r="AD121" s="9">
         <v>182657</v>
       </c>
-      <c r="AE118" s="9">
+      <c r="AE121" s="9">
         <v>2773559</v>
       </c>
-      <c r="AF118" s="9">
+      <c r="AF121" s="9">
         <v>610162</v>
       </c>
-      <c r="AG118" s="9">
+      <c r="AG121" s="9">
         <v>413104</v>
       </c>
-      <c r="AH118" s="9">
+      <c r="AH121" s="9">
         <v>1612464</v>
       </c>
-      <c r="AI118" s="9">
+      <c r="AI121" s="9">
         <v>1166937</v>
       </c>
-      <c r="AJ118" s="9">
+      <c r="AJ121" s="9">
         <v>5335638</v>
       </c>
-      <c r="AK118" s="9">
+      <c r="AK121" s="9">
         <v>3539843</v>
       </c>
-      <c r="AL118" s="9">
+      <c r="AL121" s="9">
         <v>1596586</v>
       </c>
-      <c r="AM118" s="9">
+      <c r="AM121" s="9">
         <v>3300348</v>
       </c>
-      <c r="AN118" s="9">
+      <c r="AN121" s="9">
         <v>1134870</v>
       </c>
-      <c r="AO118" s="9">
+      <c r="AO121" s="9">
         <v>1615137</v>
       </c>
-      <c r="AP118" s="9">
+      <c r="AP121" s="9">
         <v>1886061</v>
       </c>
-      <c r="AQ118" s="9">
+      <c r="AQ121" s="9">
         <v>5365789</v>
       </c>
-      <c r="AR118" s="9">
+      <c r="AR121" s="9">
         <v>3506099</v>
       </c>
-      <c r="AS118" s="9">
+      <c r="AS121" s="9">
         <v>326901</v>
       </c>
-      <c r="AT118" s="9">
+      <c r="AT121" s="9">
         <v>1243465</v>
       </c>
-      <c r="AU118" s="9">
+      <c r="AU121" s="9">
         <v>908762</v>
       </c>
-      <c r="AV118" s="9">
+      <c r="AV121" s="9">
         <v>1760030</v>
       </c>
-      <c r="AW118" s="9">
+      <c r="AW121" s="9">
         <v>1632426</v>
       </c>
-      <c r="AX118" s="9">
+      <c r="AX121" s="9">
         <v>1335346</v>
       </c>
-      <c r="AY118" s="9">
+      <c r="AY121" s="9">
         <v>1217312</v>
       </c>
-      <c r="AZ118" s="9">
+      <c r="AZ121" s="9">
         <v>1001791</v>
       </c>
-      <c r="BA118" s="9">
+      <c r="BA121" s="9">
         <v>2455760</v>
       </c>
-      <c r="BB118" s="9">
+      <c r="BB121" s="9">
         <v>1704482</v>
       </c>
-      <c r="BC118" s="9">
+      <c r="BC121" s="9">
         <v>1218493</v>
       </c>
-      <c r="BD118" s="9">
+      <c r="BD121" s="9">
         <v>665661</v>
       </c>
-      <c r="BE118" s="9">
+      <c r="BE121" s="9">
         <v>993803</v>
       </c>
-      <c r="BF118" s="9">
+      <c r="BF121" s="9">
         <v>2296140</v>
       </c>
-      <c r="BG118" s="9">
+      <c r="BG121" s="9">
         <v>341380</v>
       </c>
-      <c r="BH118" s="9">
+      <c r="BH121" s="9">
         <v>416220</v>
       </c>
-      <c r="BI118" s="9">
+      <c r="BI121" s="9">
         <v>694417</v>
       </c>
-      <c r="BJ118" s="9">
+      <c r="BJ121" s="9">
         <v>3668760</v>
       </c>
-      <c r="BK118" s="9">
+      <c r="BK121" s="9">
         <v>1702076</v>
       </c>
-      <c r="BL118" s="9">
+      <c r="BL121" s="9">
         <v>371872</v>
       </c>
-      <c r="BM118" s="9">
+      <c r="BM121" s="9">
         <v>778392</v>
       </c>
-      <c r="BN118" s="9">
+      <c r="BN121" s="9">
         <v>4709181</v>
       </c>
-      <c r="BO118" s="9">
+      <c r="BO121" s="9">
         <v>2098568</v>
       </c>
-      <c r="BP118" s="9">
+      <c r="BP121" s="9">
         <v>855129</v>
       </c>
-      <c r="BQ118" s="9">
+      <c r="BQ121" s="9">
         <v>1631875</v>
       </c>
-      <c r="BR118" s="9">
+      <c r="BR121" s="9">
         <v>5823635</v>
       </c>
-      <c r="BS118" s="9">
+      <c r="BS121" s="9">
         <v>595602</v>
       </c>
-      <c r="BT118" s="9">
+      <c r="BT121" s="9">
         <v>1096777</v>
       </c>
-      <c r="BU118" s="9">
+      <c r="BU121" s="9">
         <v>1097092</v>
       </c>
-      <c r="BV118" s="9">
+      <c r="BV121" s="9">
         <v>2409204</v>
       </c>
     </row>
-    <row r="119" spans="1:74" s="21" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="1" t="s">
+    <row r="122" spans="1:74" s="21" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B119" s="9">
+      <c r="B122" s="9">
         <v>21913695</v>
       </c>
-      <c r="C119" s="9">
+      <c r="C122" s="9">
         <v>3438933</v>
       </c>
-      <c r="D119" s="9">
+      <c r="D122" s="9">
         <v>1618519</v>
       </c>
-      <c r="E119" s="9">
+      <c r="E122" s="9">
         <v>820469</v>
       </c>
-      <c r="F119" s="9">
+      <c r="F122" s="9">
         <v>1304532</v>
       </c>
-      <c r="G119" s="9">
+      <c r="G122" s="9">
         <v>397834</v>
       </c>
-      <c r="H119" s="9">
+      <c r="H122" s="9">
         <v>659696</v>
       </c>
-      <c r="I119" s="9">
+      <c r="I122" s="9">
         <v>1828834</v>
       </c>
-      <c r="J119" s="9">
+      <c r="J122" s="9">
         <v>895789</v>
       </c>
-      <c r="K119" s="9">
+      <c r="K122" s="9">
         <v>3527176</v>
       </c>
-      <c r="L119" s="9">
+      <c r="L122" s="9">
         <v>664943</v>
       </c>
-      <c r="M119" s="9">
+      <c r="M122" s="9">
         <v>2362892</v>
       </c>
-      <c r="N119" s="9">
+      <c r="N122" s="9">
         <v>491802</v>
       </c>
-      <c r="O119" s="9">
+      <c r="O122" s="9">
         <v>1076897</v>
       </c>
-      <c r="P119" s="9">
+      <c r="P122" s="9">
         <v>1421099</v>
       </c>
-      <c r="Q119" s="9">
+      <c r="Q122" s="9">
         <v>1486177</v>
       </c>
-      <c r="R119" s="9">
+      <c r="R122" s="9">
         <v>468100</v>
       </c>
-      <c r="S119" s="9">
+      <c r="S122" s="9">
         <v>9012673</v>
       </c>
-      <c r="T119" s="9">
+      <c r="T122" s="9">
         <v>1277001</v>
       </c>
-      <c r="U119" s="9">
+      <c r="U122" s="9">
         <v>706762</v>
       </c>
-      <c r="V119" s="9">
+      <c r="V122" s="9">
         <v>2228315</v>
       </c>
-      <c r="W119" s="9">
+      <c r="W122" s="9">
         <v>1459128</v>
       </c>
-      <c r="X119" s="9">
+      <c r="X122" s="9">
         <v>1951036</v>
       </c>
-      <c r="Y119" s="9">
+      <c r="Y122" s="9">
         <v>623633</v>
       </c>
-      <c r="Z119" s="9">
+      <c r="Z122" s="9">
         <v>2065231</v>
       </c>
-      <c r="AA119" s="9">
+      <c r="AA122" s="9">
         <v>2571920</v>
       </c>
-      <c r="AB119" s="9">
+      <c r="AB122" s="9">
         <v>1807509</v>
       </c>
-      <c r="AC119" s="9">
+      <c r="AC122" s="9">
         <v>2404501</v>
       </c>
-      <c r="AD119" s="9">
+      <c r="AD122" s="9">
         <v>171033</v>
       </c>
-      <c r="AE119" s="9">
+      <c r="AE122" s="9">
         <v>2568202</v>
       </c>
-      <c r="AF119" s="9">
+      <c r="AF122" s="9">
         <v>561603</v>
       </c>
-      <c r="AG119" s="9">
-[...2 lines deleted...]
-      <c r="AH119" s="9">
+      <c r="AG122" s="9">
+        <v>477634</v>
+      </c>
+      <c r="AH122" s="9">
         <v>1478553</v>
       </c>
-      <c r="AI119" s="9">
+      <c r="AI122" s="9">
         <v>1074736</v>
       </c>
-      <c r="AJ119" s="9">
+      <c r="AJ122" s="9">
         <v>4950132</v>
       </c>
-      <c r="AK119" s="9">
+      <c r="AK122" s="9">
         <v>3291782</v>
       </c>
-      <c r="AL119" s="9">
+      <c r="AL122" s="9">
         <v>1447984</v>
       </c>
-      <c r="AM119" s="9">
+      <c r="AM122" s="9">
         <v>3089910</v>
       </c>
-      <c r="AN119" s="9">
+      <c r="AN122" s="9">
         <v>1054980</v>
       </c>
-      <c r="AO119" s="9">
+      <c r="AO122" s="9">
         <v>1508325</v>
       </c>
-      <c r="AP119" s="9">
+      <c r="AP122" s="9">
         <v>1742049</v>
       </c>
-      <c r="AQ119" s="9">
+      <c r="AQ122" s="9">
         <v>4926382</v>
       </c>
-      <c r="AR119" s="9">
+      <c r="AR122" s="9">
         <v>3138956</v>
       </c>
-      <c r="AS119" s="9">
+      <c r="AS122" s="9">
         <v>299151</v>
       </c>
-      <c r="AT119" s="9">
+      <c r="AT122" s="9">
         <v>1156771</v>
       </c>
-      <c r="AU119" s="9">
+      <c r="AU122" s="9">
         <v>838020</v>
       </c>
-      <c r="AV119" s="9">
+      <c r="AV122" s="9">
         <v>1613812</v>
       </c>
-      <c r="AW119" s="9">
+      <c r="AW122" s="9">
         <v>1500246</v>
       </c>
-      <c r="AX119" s="9">
+      <c r="AX122" s="9">
         <v>1240232</v>
       </c>
-      <c r="AY119" s="9">
+      <c r="AY122" s="9">
         <v>1115647</v>
       </c>
-      <c r="AZ119" s="9">
+      <c r="AZ122" s="9">
         <v>921991</v>
       </c>
-      <c r="BA119" s="9">
+      <c r="BA122" s="9">
         <v>2243546</v>
       </c>
-      <c r="BB119" s="9">
+      <c r="BB122" s="9">
         <v>1575792</v>
       </c>
-      <c r="BC119" s="9">
+      <c r="BC122" s="9">
         <v>1116296</v>
       </c>
-      <c r="BD119" s="9">
-[...2 lines deleted...]
-      <c r="BE119" s="9">
+      <c r="BD122" s="9">
+        <v>617920</v>
+      </c>
+      <c r="BE122" s="9">
         <v>928716</v>
       </c>
-      <c r="BF119" s="9">
+      <c r="BF122" s="9">
         <v>2135556</v>
       </c>
-      <c r="BG119" s="9">
+      <c r="BG122" s="9">
         <v>321491</v>
       </c>
-      <c r="BH119" s="9">
+      <c r="BH122" s="9">
         <v>387158</v>
       </c>
-      <c r="BI119" s="9">
+      <c r="BI122" s="9">
         <v>663152</v>
       </c>
-      <c r="BJ119" s="9">
+      <c r="BJ122" s="9">
         <v>3460141</v>
       </c>
-      <c r="BK119" s="9">
+      <c r="BK122" s="9">
         <v>1548014</v>
       </c>
-      <c r="BL119" s="9">
+      <c r="BL122" s="9">
         <v>355961</v>
       </c>
-      <c r="BM119" s="9">
+      <c r="BM122" s="9">
         <v>678262</v>
       </c>
-      <c r="BN119" s="9">
+      <c r="BN122" s="9">
         <v>4300132</v>
       </c>
-      <c r="BO119" s="9">
+      <c r="BO122" s="9">
         <v>1942774</v>
       </c>
-      <c r="BP119" s="9">
+      <c r="BP122" s="9">
         <v>792653</v>
       </c>
-      <c r="BQ119" s="9">
+      <c r="BQ122" s="9">
         <v>1522478</v>
       </c>
-      <c r="BR119" s="9">
+      <c r="BR122" s="9">
         <v>5387199</v>
       </c>
-      <c r="BS119" s="9">
+      <c r="BS122" s="9">
         <v>565585</v>
       </c>
-      <c r="BT119" s="9">
+      <c r="BT122" s="9">
         <v>1000880</v>
       </c>
-      <c r="BU119" s="9">
+      <c r="BU122" s="9">
         <v>1029139</v>
       </c>
-      <c r="BV119" s="9">
+      <c r="BV122" s="9">
         <v>2256259</v>
       </c>
     </row>
-    <row r="120" spans="1:74" s="22" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="1" t="s">
+    <row r="123" spans="1:74" s="22" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B120" s="9">
+      <c r="B123" s="9">
         <v>23691951</v>
       </c>
-      <c r="C120" s="9">
+      <c r="C123" s="9">
         <v>3678781</v>
       </c>
-      <c r="D120" s="9">
-[...2 lines deleted...]
-      <c r="E120" s="9">
+      <c r="D123" s="9">
+        <v>1792876</v>
+      </c>
+      <c r="E123" s="9">
         <v>881726</v>
       </c>
-      <c r="F120" s="9">
+      <c r="F123" s="9">
         <v>1429281</v>
       </c>
-      <c r="G120" s="9">
+      <c r="G123" s="9">
         <v>445071</v>
       </c>
-      <c r="H120" s="9">
+      <c r="H123" s="9">
         <v>734632</v>
       </c>
-      <c r="I120" s="9">
+      <c r="I123" s="9">
         <v>2024456</v>
       </c>
-      <c r="J120" s="9">
+      <c r="J123" s="9">
         <v>1023588</v>
       </c>
-      <c r="K120" s="9">
+      <c r="K123" s="9">
         <v>3851186</v>
       </c>
-      <c r="L120" s="9">
+      <c r="L123" s="9">
         <v>728746</v>
       </c>
-      <c r="M120" s="9">
+      <c r="M123" s="9">
         <v>2557195</v>
       </c>
-      <c r="N120" s="9">
+      <c r="N123" s="9">
         <v>556200</v>
       </c>
-      <c r="O120" s="9">
+      <c r="O123" s="9">
         <v>1167447</v>
       </c>
-      <c r="P120" s="9">
+      <c r="P123" s="9">
         <v>1548083</v>
       </c>
-      <c r="Q120" s="9">
+      <c r="Q123" s="9">
         <v>1616237</v>
       </c>
-      <c r="R120" s="9">
+      <c r="R123" s="9">
         <v>514141</v>
       </c>
-      <c r="S120" s="9">
+      <c r="S123" s="9">
         <v>9856950</v>
       </c>
-      <c r="T120" s="9">
+      <c r="T123" s="9">
         <v>1458981</v>
       </c>
-      <c r="U120" s="9">
+      <c r="U123" s="9">
         <v>774849</v>
       </c>
-      <c r="V120" s="9">
+      <c r="V123" s="9">
         <v>2404950</v>
       </c>
-      <c r="W120" s="9">
-[...2 lines deleted...]
-      <c r="X120" s="9">
+      <c r="W123" s="9">
+        <v>1664300</v>
+      </c>
+      <c r="X123" s="9">
         <v>2089162</v>
       </c>
-      <c r="Y120" s="9">
+      <c r="Y123" s="9">
         <v>702155</v>
       </c>
-      <c r="Z120" s="9">
+      <c r="Z123" s="9">
         <v>2212239</v>
       </c>
-      <c r="AA120" s="9">
+      <c r="AA123" s="9">
         <v>2798117</v>
       </c>
-      <c r="AB120" s="9">
+      <c r="AB123" s="9">
         <v>1982449</v>
       </c>
-      <c r="AC120" s="9">
+      <c r="AC123" s="9">
         <v>2643516</v>
       </c>
-      <c r="AD120" s="9">
+      <c r="AD123" s="9">
         <v>187439</v>
       </c>
-      <c r="AE120" s="9">
+      <c r="AE123" s="9">
         <v>2778219</v>
       </c>
-      <c r="AF120" s="9">
+      <c r="AF123" s="9">
         <v>606067</v>
       </c>
-      <c r="AG120" s="9">
-[...2 lines deleted...]
-      <c r="AH120" s="9">
+      <c r="AG123" s="9">
+        <v>578685</v>
+      </c>
+      <c r="AH123" s="9">
         <v>1636238</v>
       </c>
-      <c r="AI120" s="9">
+      <c r="AI123" s="9">
         <v>1180932</v>
       </c>
-      <c r="AJ120" s="9">
+      <c r="AJ123" s="9">
         <v>5266932</v>
       </c>
-      <c r="AK120" s="9">
+      <c r="AK123" s="9">
         <v>3547139</v>
       </c>
-      <c r="AL120" s="9">
+      <c r="AL123" s="9">
         <v>1585317</v>
       </c>
-      <c r="AM120" s="9">
+      <c r="AM123" s="9">
         <v>3338458</v>
       </c>
-      <c r="AN120" s="9">
+      <c r="AN123" s="9">
         <v>1127813</v>
       </c>
-      <c r="AO120" s="9">
+      <c r="AO123" s="9">
         <v>1658991</v>
       </c>
-      <c r="AP120" s="9">
+      <c r="AP123" s="9">
         <v>1918247</v>
       </c>
-      <c r="AQ120" s="9">
+      <c r="AQ123" s="9">
         <v>5367903</v>
       </c>
-      <c r="AR120" s="9">
+      <c r="AR123" s="9">
         <v>3455674</v>
       </c>
-      <c r="AS120" s="9">
+      <c r="AS123" s="9">
         <v>328151</v>
       </c>
-      <c r="AT120" s="9">
+      <c r="AT123" s="9">
         <v>1265540</v>
       </c>
-      <c r="AU120" s="9">
+      <c r="AU123" s="9">
         <v>921340</v>
       </c>
-      <c r="AV120" s="9">
+      <c r="AV123" s="9">
         <v>1753446</v>
       </c>
-      <c r="AW120" s="9">
+      <c r="AW123" s="9">
         <v>1652279</v>
       </c>
-      <c r="AX120" s="9">
+      <c r="AX123" s="9">
         <v>1382726</v>
       </c>
-      <c r="AY120" s="9">
+      <c r="AY123" s="9">
         <v>1191899</v>
       </c>
-      <c r="AZ120" s="9">
+      <c r="AZ123" s="9">
         <v>1022310</v>
       </c>
-      <c r="BA120" s="9">
+      <c r="BA123" s="9">
         <v>2456274</v>
       </c>
-      <c r="BB120" s="9">
+      <c r="BB123" s="9">
         <v>1719847</v>
       </c>
-      <c r="BC120" s="9">
+      <c r="BC123" s="9">
         <v>1212897</v>
       </c>
-      <c r="BD120" s="9">
-[...2 lines deleted...]
-      <c r="BE120" s="9">
+      <c r="BD123" s="9">
+        <v>677023</v>
+      </c>
+      <c r="BE123" s="9">
         <v>1037505</v>
       </c>
-      <c r="BF120" s="9">
+      <c r="BF123" s="9">
         <v>2338338</v>
       </c>
-      <c r="BG120" s="9">
+      <c r="BG123" s="9">
         <v>364573</v>
       </c>
-      <c r="BH120" s="9">
+      <c r="BH123" s="9">
         <v>424645</v>
       </c>
-      <c r="BI120" s="9">
+      <c r="BI123" s="9">
         <v>718321</v>
       </c>
-      <c r="BJ120" s="9">
+      <c r="BJ123" s="9">
         <v>3720526</v>
       </c>
-      <c r="BK120" s="9">
+      <c r="BK123" s="9">
         <v>1693464</v>
       </c>
-      <c r="BL120" s="9">
+      <c r="BL123" s="9">
         <v>396269</v>
       </c>
-      <c r="BM120" s="9">
+      <c r="BM123" s="9">
         <v>730451</v>
       </c>
-      <c r="BN120" s="9">
+      <c r="BN123" s="9">
         <v>4654975</v>
       </c>
-      <c r="BO120" s="9">
+      <c r="BO123" s="9">
         <v>2153333</v>
       </c>
-      <c r="BP120" s="9">
+      <c r="BP123" s="9">
         <v>853229</v>
       </c>
-      <c r="BQ120" s="9">
+      <c r="BQ123" s="9">
         <v>1694352</v>
       </c>
-      <c r="BR120" s="9">
+      <c r="BR123" s="9">
         <v>5832781</v>
       </c>
-      <c r="BS120" s="9">
+      <c r="BS123" s="9">
         <v>619251</v>
       </c>
-      <c r="BT120" s="9">
+      <c r="BT123" s="9">
         <v>1095893</v>
       </c>
-      <c r="BU120" s="9">
+      <c r="BU123" s="9">
         <v>1129962</v>
       </c>
-      <c r="BV120" s="9">
+      <c r="BV123" s="9">
         <v>2434634</v>
       </c>
     </row>
-    <row r="121" spans="1:74" s="23" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="1" t="s">
+    <row r="124" spans="1:74" s="23" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B121" s="9">
+      <c r="B124" s="9">
         <v>25207771</v>
       </c>
-      <c r="C121" s="9">
+      <c r="C124" s="9">
         <v>3904808</v>
       </c>
-      <c r="D121" s="9">
+      <c r="D124" s="9">
         <v>1865177</v>
       </c>
-      <c r="E121" s="9">
+      <c r="E124" s="9">
         <v>928190</v>
       </c>
-      <c r="F121" s="9">
+      <c r="F124" s="9">
         <v>1516756</v>
       </c>
-      <c r="G121" s="9">
+      <c r="G124" s="9">
         <v>475613</v>
       </c>
-      <c r="H121" s="9">
+      <c r="H124" s="9">
         <v>773195</v>
       </c>
-      <c r="I121" s="9">
+      <c r="I124" s="9">
         <v>2138148</v>
       </c>
-      <c r="J121" s="9">
+      <c r="J124" s="9">
         <v>1051021</v>
       </c>
-      <c r="K121" s="9">
+      <c r="K124" s="9">
         <v>4081424</v>
       </c>
-      <c r="L121" s="9">
+      <c r="L124" s="9">
         <v>755546</v>
       </c>
-      <c r="M121" s="9">
+      <c r="M124" s="9">
         <v>2694067</v>
       </c>
-      <c r="N121" s="9">
+      <c r="N124" s="9">
         <v>584922</v>
       </c>
-      <c r="O121" s="9">
+      <c r="O124" s="9">
         <v>1223137</v>
       </c>
-      <c r="P121" s="9">
+      <c r="P124" s="9">
         <v>1588819</v>
       </c>
-      <c r="Q121" s="9">
+      <c r="Q124" s="9">
         <v>1698316</v>
       </c>
-      <c r="R121" s="9">
+      <c r="R124" s="9">
         <v>553438</v>
       </c>
-      <c r="S121" s="9">
+      <c r="S124" s="9">
         <v>10208650</v>
       </c>
-      <c r="T121" s="9">
+      <c r="T124" s="9">
         <v>1507566</v>
       </c>
-      <c r="U121" s="9">
+      <c r="U124" s="9">
         <v>810281</v>
       </c>
-      <c r="V121" s="9">
+      <c r="V124" s="9">
         <v>2524023</v>
       </c>
-      <c r="W121" s="9">
+      <c r="W124" s="9">
         <v>1745265</v>
       </c>
-      <c r="X121" s="9">
+      <c r="X124" s="9">
         <v>2167404</v>
       </c>
-      <c r="Y121" s="9">
+      <c r="Y124" s="9">
         <v>762806</v>
       </c>
-      <c r="Z121" s="9">
+      <c r="Z124" s="9">
         <v>2404781</v>
       </c>
-      <c r="AA121" s="9">
+      <c r="AA124" s="9">
         <v>2907130</v>
       </c>
-      <c r="AB121" s="9">
+      <c r="AB124" s="9">
         <v>2091521</v>
       </c>
-      <c r="AC121" s="9">
+      <c r="AC124" s="9">
         <v>2732108</v>
       </c>
-      <c r="AD121" s="9">
+      <c r="AD124" s="9">
         <v>185200</v>
       </c>
-      <c r="AE121" s="9">
+      <c r="AE124" s="9">
         <v>2943573</v>
       </c>
-      <c r="AF121" s="9">
+      <c r="AF124" s="9">
         <v>643084</v>
       </c>
-      <c r="AG121" s="9">
-[...2 lines deleted...]
-      <c r="AH121" s="9">
+      <c r="AG124" s="9">
+        <v>590098</v>
+      </c>
+      <c r="AH124" s="9">
         <v>1746213</v>
       </c>
-      <c r="AI121" s="9">
+      <c r="AI124" s="9">
         <v>1250321</v>
       </c>
-      <c r="AJ121" s="9">
+      <c r="AJ124" s="9">
         <v>5491192</v>
       </c>
-      <c r="AK121" s="9">
+      <c r="AK124" s="9">
         <v>3830897</v>
       </c>
-      <c r="AL121" s="9">
+      <c r="AL124" s="9">
         <v>1672343</v>
       </c>
-      <c r="AM121" s="9">
+      <c r="AM124" s="9">
         <v>3497908</v>
       </c>
-      <c r="AN121" s="9">
+      <c r="AN124" s="9">
         <v>1172784</v>
       </c>
-      <c r="AO121" s="9">
+      <c r="AO124" s="9">
         <v>1736002</v>
       </c>
-      <c r="AP121" s="9">
+      <c r="AP124" s="9">
         <v>2005494</v>
       </c>
-      <c r="AQ121" s="9">
+      <c r="AQ124" s="9">
         <v>5600451</v>
       </c>
-      <c r="AR121" s="9">
+      <c r="AR124" s="9">
         <v>3748660</v>
       </c>
-      <c r="AS121" s="9">
+      <c r="AS124" s="9">
         <v>346355</v>
       </c>
-      <c r="AT121" s="9">
+      <c r="AT124" s="9">
         <v>1328273</v>
       </c>
-      <c r="AU121" s="9">
+      <c r="AU124" s="9">
         <v>953593</v>
       </c>
-      <c r="AV121" s="9">
+      <c r="AV124" s="9">
         <v>1864312</v>
       </c>
-      <c r="AW121" s="9">
+      <c r="AW124" s="9">
         <v>1729312</v>
       </c>
-      <c r="AX121" s="9">
+      <c r="AX124" s="9">
         <v>1444514</v>
       </c>
-      <c r="AY121" s="9">
+      <c r="AY124" s="9">
         <v>1263335</v>
       </c>
-      <c r="AZ121" s="9">
+      <c r="AZ124" s="9">
         <v>1067909</v>
       </c>
-      <c r="BA121" s="9">
+      <c r="BA124" s="9">
         <v>2579792</v>
       </c>
-      <c r="BB121" s="9">
+      <c r="BB124" s="9">
         <v>1813453</v>
       </c>
-      <c r="BC121" s="9">
+      <c r="BC124" s="9">
         <v>1270318</v>
       </c>
-      <c r="BD121" s="9">
-[...2 lines deleted...]
-      <c r="BE121" s="9">
+      <c r="BD124" s="9">
+        <v>695510</v>
+      </c>
+      <c r="BE124" s="9">
         <v>1079459</v>
       </c>
-      <c r="BF121" s="9">
+      <c r="BF124" s="9">
         <v>2452683</v>
       </c>
-      <c r="BG121" s="9">
+      <c r="BG124" s="9">
         <v>372749</v>
       </c>
-      <c r="BH121" s="9">
+      <c r="BH124" s="9">
         <v>444796</v>
       </c>
-      <c r="BI121" s="9">
+      <c r="BI124" s="9">
         <v>739842</v>
       </c>
-      <c r="BJ121" s="9">
+      <c r="BJ124" s="9">
         <v>3913503</v>
       </c>
-      <c r="BK121" s="9">
+      <c r="BK124" s="9">
         <v>1785049</v>
       </c>
-      <c r="BL121" s="9">
+      <c r="BL124" s="9">
         <v>429087</v>
       </c>
-      <c r="BM121" s="9">
+      <c r="BM124" s="9">
         <v>787684</v>
       </c>
-      <c r="BN121" s="9">
+      <c r="BN124" s="9">
         <v>4920978</v>
       </c>
-      <c r="BO121" s="9">
+      <c r="BO124" s="9">
         <v>2198376</v>
       </c>
-      <c r="BP121" s="9">
+      <c r="BP124" s="9">
         <v>888617</v>
       </c>
-      <c r="BQ121" s="9">
+      <c r="BQ124" s="9">
         <v>1740992</v>
       </c>
-      <c r="BR121" s="9">
+      <c r="BR124" s="9">
         <v>6082375</v>
       </c>
-      <c r="BS121" s="9">
+      <c r="BS124" s="9">
         <v>643780</v>
       </c>
-      <c r="BT121" s="9">
+      <c r="BT124" s="9">
         <v>1166803</v>
       </c>
-      <c r="BU121" s="9">
-[...2 lines deleted...]
-      <c r="BV121" s="9">
+      <c r="BU124" s="9">
+        <v>1170894</v>
+      </c>
+      <c r="BV124" s="9">
         <v>2563571</v>
       </c>
     </row>
-    <row r="122" spans="1:74" s="24" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="1" t="s">
+    <row r="125" spans="1:74" s="24" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B122" s="9">
+      <c r="B125" s="9">
         <v>23975119</v>
       </c>
-      <c r="C122" s="9">
+      <c r="C125" s="9">
         <v>3703241</v>
       </c>
-      <c r="D122" s="9">
-[...2 lines deleted...]
-      <c r="E122" s="9">
+      <c r="D125" s="9">
+        <v>1837190</v>
+      </c>
+      <c r="E125" s="9">
         <v>892240</v>
       </c>
-      <c r="F122" s="9">
+      <c r="F125" s="9">
         <v>1550966</v>
       </c>
-      <c r="G122" s="9">
+      <c r="G125" s="9">
         <v>535001</v>
       </c>
-      <c r="H122" s="9">
+      <c r="H125" s="9">
         <v>746684</v>
       </c>
-      <c r="I122" s="9">
+      <c r="I125" s="9">
         <v>2075646</v>
       </c>
-      <c r="J122" s="9">
+      <c r="J125" s="9">
         <v>1068729</v>
       </c>
-      <c r="K122" s="9">
+      <c r="K125" s="9">
         <v>4210166</v>
       </c>
-      <c r="L122" s="9">
+      <c r="L125" s="9">
         <v>750404</v>
       </c>
-      <c r="M122" s="9">
+      <c r="M125" s="9">
         <v>2647711</v>
       </c>
-      <c r="N122" s="9">
+      <c r="N125" s="9">
         <v>588810</v>
       </c>
-      <c r="O122" s="9">
+      <c r="O125" s="9">
         <v>1199447</v>
       </c>
-      <c r="P122" s="9">
+      <c r="P125" s="9">
         <v>1556819</v>
       </c>
-      <c r="Q122" s="9">
+      <c r="Q125" s="9">
         <v>1618936</v>
       </c>
-      <c r="R122" s="9">
+      <c r="R125" s="9">
         <v>564666</v>
       </c>
-      <c r="S122" s="9">
+      <c r="S125" s="9">
         <v>9561144</v>
       </c>
-      <c r="T122" s="9">
+      <c r="T125" s="9">
         <v>1607889</v>
       </c>
-      <c r="U122" s="9">
+      <c r="U125" s="9">
         <v>784483</v>
       </c>
-      <c r="V122" s="9">
+      <c r="V125" s="9">
         <v>2503082</v>
       </c>
-      <c r="W122" s="9">
+      <c r="W125" s="9">
         <v>1720733</v>
       </c>
-      <c r="X122" s="9">
+      <c r="X125" s="9">
         <v>2118417</v>
       </c>
-      <c r="Y122" s="9">
+      <c r="Y125" s="9">
         <v>769906</v>
       </c>
-      <c r="Z122" s="9">
+      <c r="Z125" s="9">
         <v>2722059</v>
       </c>
-      <c r="AA122" s="9">
+      <c r="AA125" s="9">
         <v>2814302</v>
       </c>
-      <c r="AB122" s="9">
+      <c r="AB125" s="9">
         <v>2021680</v>
       </c>
-      <c r="AC122" s="9">
+      <c r="AC125" s="9">
         <v>2848860</v>
       </c>
-      <c r="AD122" s="9">
+      <c r="AD125" s="9">
         <v>193195</v>
       </c>
-      <c r="AE122" s="9">
+      <c r="AE125" s="9">
         <v>2833319</v>
       </c>
-      <c r="AF122" s="9">
+      <c r="AF125" s="9">
         <v>624488</v>
       </c>
-      <c r="AG122" s="9">
-[...2 lines deleted...]
-      <c r="AH122" s="9">
+      <c r="AG125" s="9">
+        <v>477279</v>
+      </c>
+      <c r="AH125" s="9">
         <v>1713394</v>
       </c>
-      <c r="AI122" s="9">
+      <c r="AI125" s="9">
         <v>1260185</v>
       </c>
-      <c r="AJ122" s="9">
+      <c r="AJ125" s="9">
         <v>5214302</v>
       </c>
-      <c r="AK122" s="9">
+      <c r="AK125" s="9">
         <v>3990392</v>
       </c>
-      <c r="AL122" s="9">
+      <c r="AL125" s="9">
         <v>1599641</v>
       </c>
-      <c r="AM122" s="9">
+      <c r="AM125" s="9">
         <v>3458121</v>
       </c>
-      <c r="AN122" s="9">
+      <c r="AN125" s="9">
         <v>1154940</v>
       </c>
-      <c r="AO122" s="9">
+      <c r="AO125" s="9">
         <v>1637671</v>
       </c>
-      <c r="AP122" s="9">
+      <c r="AP125" s="9">
         <v>1996571</v>
       </c>
-      <c r="AQ122" s="9">
+      <c r="AQ125" s="9">
         <v>5305814</v>
       </c>
-      <c r="AR122" s="9">
+      <c r="AR125" s="9">
         <v>4126465</v>
       </c>
-      <c r="AS122" s="9">
+      <c r="AS125" s="9">
         <v>347880</v>
       </c>
-      <c r="AT122" s="9">
+      <c r="AT125" s="9">
         <v>1268106</v>
       </c>
-      <c r="AU122" s="9">
+      <c r="AU125" s="9">
         <v>968806</v>
       </c>
-      <c r="AV122" s="9">
+      <c r="AV125" s="9">
         <v>2012136</v>
       </c>
-      <c r="AW122" s="9">
+      <c r="AW125" s="9">
         <v>1739213</v>
       </c>
-      <c r="AX122" s="9">
+      <c r="AX125" s="9">
         <v>1454314</v>
       </c>
-      <c r="AY122" s="9">
+      <c r="AY125" s="9">
         <v>1242840</v>
       </c>
-      <c r="AZ122" s="9">
+      <c r="AZ125" s="9">
         <v>1049477</v>
       </c>
-      <c r="BA122" s="9">
+      <c r="BA125" s="9">
         <v>2594985</v>
       </c>
-      <c r="BB122" s="9">
+      <c r="BB125" s="9">
         <v>1803801</v>
       </c>
-      <c r="BC122" s="9">
+      <c r="BC125" s="9">
         <v>1233460</v>
       </c>
-      <c r="BD122" s="9">
-[...2 lines deleted...]
-      <c r="BE122" s="9">
+      <c r="BD125" s="9">
+        <v>682624</v>
+      </c>
+      <c r="BE125" s="9">
         <v>1128259</v>
       </c>
-      <c r="BF122" s="9">
+      <c r="BF125" s="9">
         <v>2507565</v>
       </c>
-      <c r="BG122" s="9">
+      <c r="BG125" s="9">
         <v>378244</v>
       </c>
-      <c r="BH122" s="9">
+      <c r="BH125" s="9">
         <v>440303</v>
       </c>
-      <c r="BI122" s="9">
+      <c r="BI125" s="9">
         <v>747638</v>
       </c>
-      <c r="BJ122" s="9">
+      <c r="BJ125" s="9">
         <v>3842195</v>
       </c>
-      <c r="BK122" s="9">
+      <c r="BK125" s="9">
         <v>1717965</v>
       </c>
-      <c r="BL122" s="9">
+      <c r="BL125" s="9">
         <v>441346</v>
       </c>
-      <c r="BM122" s="9">
+      <c r="BM125" s="9">
         <v>854107</v>
       </c>
-      <c r="BN122" s="9">
+      <c r="BN125" s="9">
         <v>4699374</v>
       </c>
-      <c r="BO122" s="9">
+      <c r="BO125" s="9">
         <v>2182788</v>
       </c>
-      <c r="BP122" s="9">
+      <c r="BP125" s="9">
         <v>894822</v>
       </c>
-      <c r="BQ122" s="9">
+      <c r="BQ125" s="9">
         <v>1738511</v>
       </c>
-      <c r="BR122" s="9">
+      <c r="BR125" s="9">
         <v>5820291</v>
       </c>
-      <c r="BS122" s="9">
+      <c r="BS125" s="9">
         <v>655951</v>
       </c>
-      <c r="BT122" s="9">
+      <c r="BT125" s="9">
         <v>1171275</v>
       </c>
-      <c r="BU122" s="9">
-[...2 lines deleted...]
-      <c r="BV122" s="9">
+      <c r="BU125" s="9">
+        <v>1155353</v>
+      </c>
+      <c r="BV125" s="9">
         <v>2443037</v>
       </c>
     </row>
-    <row r="123" spans="1:74" s="25" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="1" t="s">
+    <row r="126" spans="1:74" s="25" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B123" s="9">
+      <c r="B126" s="9">
         <v>24616384</v>
       </c>
-      <c r="C123" s="9">
+      <c r="C126" s="9">
         <v>3824097</v>
       </c>
-      <c r="D123" s="9">
-[...2 lines deleted...]
-      <c r="E123" s="9">
+      <c r="D126" s="9">
+        <v>2015758</v>
+      </c>
+      <c r="E126" s="9">
         <v>910988</v>
       </c>
-      <c r="F123" s="9">
+      <c r="F126" s="9">
         <v>1623801</v>
       </c>
-      <c r="G123" s="9">
+      <c r="G126" s="9">
         <v>544398</v>
       </c>
-      <c r="H123" s="9">
+      <c r="H126" s="9">
         <v>766209</v>
       </c>
-      <c r="I123" s="9">
+      <c r="I126" s="9">
         <v>2144107</v>
       </c>
-      <c r="J123" s="9">
+      <c r="J126" s="9">
         <v>1113052</v>
       </c>
-      <c r="K123" s="9">
+      <c r="K126" s="9">
         <v>4204577</v>
       </c>
-      <c r="L123" s="9">
+      <c r="L126" s="9">
         <v>767909</v>
       </c>
-      <c r="M123" s="9">
+      <c r="M126" s="9">
         <v>2695093</v>
       </c>
-      <c r="N123" s="9">
+      <c r="N126" s="9">
         <v>606720</v>
       </c>
-      <c r="O123" s="9">
+      <c r="O126" s="9">
         <v>1210839</v>
       </c>
-      <c r="P123" s="9">
+      <c r="P126" s="9">
         <v>1624100</v>
       </c>
-      <c r="Q123" s="9">
+      <c r="Q126" s="9">
         <v>1662704</v>
       </c>
-      <c r="R123" s="9">
+      <c r="R126" s="9">
         <v>584326</v>
       </c>
-      <c r="S123" s="9">
+      <c r="S126" s="9">
         <v>9933058</v>
       </c>
-      <c r="T123" s="9">
+      <c r="T126" s="9">
         <v>1643614</v>
       </c>
-      <c r="U123" s="9">
+      <c r="U126" s="9">
         <v>796564</v>
       </c>
-      <c r="V123" s="9">
+      <c r="V126" s="9">
         <v>2534603</v>
       </c>
-      <c r="W123" s="9">
+      <c r="W126" s="9">
         <v>1778627</v>
       </c>
-      <c r="X123" s="9">
+      <c r="X126" s="9">
         <v>2216620</v>
       </c>
-      <c r="Y123" s="9">
+      <c r="Y126" s="9">
         <v>797430</v>
       </c>
-      <c r="Z123" s="9">
+      <c r="Z126" s="9">
         <v>2826843</v>
       </c>
-      <c r="AA123" s="9">
+      <c r="AA126" s="9">
         <v>2870870</v>
       </c>
-      <c r="AB123" s="9">
+      <c r="AB126" s="9">
         <v>2033092</v>
       </c>
-      <c r="AC123" s="9">
+      <c r="AC126" s="9">
         <v>2966260</v>
       </c>
-      <c r="AD123" s="9">
+      <c r="AD126" s="9">
         <v>201960</v>
       </c>
-      <c r="AE123" s="9">
+      <c r="AE126" s="9">
         <v>2919804</v>
       </c>
-      <c r="AF123" s="9">
+      <c r="AF126" s="9">
         <v>641032</v>
       </c>
-      <c r="AG123" s="9">
-[...2 lines deleted...]
-      <c r="AH123" s="9">
+      <c r="AG126" s="9">
+        <v>520326</v>
+      </c>
+      <c r="AH126" s="9">
         <v>1715923</v>
       </c>
-      <c r="AI123" s="9">
+      <c r="AI126" s="9">
         <v>1310888</v>
       </c>
-      <c r="AJ123" s="9">
+      <c r="AJ126" s="9">
         <v>5347088</v>
       </c>
-      <c r="AK123" s="9">
+      <c r="AK126" s="9">
         <v>4020960</v>
       </c>
-      <c r="AL123" s="9">
+      <c r="AL126" s="9">
         <v>1636548</v>
       </c>
-      <c r="AM123" s="9">
+      <c r="AM126" s="9">
         <v>3522835</v>
       </c>
-      <c r="AN123" s="9">
+      <c r="AN126" s="9">
         <v>1169310</v>
       </c>
-      <c r="AO123" s="9">
+      <c r="AO126" s="9">
         <v>1667940</v>
       </c>
-      <c r="AP123" s="9">
+      <c r="AP126" s="9">
         <v>2101574</v>
       </c>
-      <c r="AQ123" s="9">
+      <c r="AQ126" s="9">
         <v>5563213</v>
       </c>
-      <c r="AR123" s="9">
+      <c r="AR126" s="9">
         <v>4362899</v>
       </c>
-      <c r="AS123" s="9">
+      <c r="AS126" s="9">
         <v>361264</v>
       </c>
-      <c r="AT123" s="9">
+      <c r="AT126" s="9">
         <v>1309609</v>
       </c>
-      <c r="AU123" s="9">
+      <c r="AU126" s="9">
         <v>993457</v>
       </c>
-      <c r="AV123" s="9">
+      <c r="AV126" s="9">
         <v>2097100</v>
       </c>
-      <c r="AW123" s="9">
+      <c r="AW126" s="9">
         <v>1824372</v>
       </c>
-      <c r="AX123" s="9">
+      <c r="AX126" s="9">
         <v>1506247</v>
       </c>
-      <c r="AY123" s="9">
+      <c r="AY126" s="9">
         <v>1257485</v>
       </c>
-      <c r="AZ123" s="9">
+      <c r="AZ126" s="9">
         <v>1106778</v>
       </c>
-      <c r="BA123" s="9">
+      <c r="BA126" s="9">
         <v>2567004</v>
       </c>
-      <c r="BB123" s="9">
+      <c r="BB126" s="9">
         <v>1823940</v>
       </c>
-      <c r="BC123" s="9">
+      <c r="BC126" s="9">
         <v>1247286</v>
       </c>
-      <c r="BD123" s="9">
-[...2 lines deleted...]
-      <c r="BE123" s="9">
+      <c r="BD126" s="9">
+        <v>717925</v>
+      </c>
+      <c r="BE126" s="9">
         <v>1199917</v>
       </c>
-      <c r="BF123" s="9">
+      <c r="BF126" s="9">
         <v>2571031</v>
       </c>
-      <c r="BG123" s="9">
+      <c r="BG126" s="9">
         <v>392456</v>
       </c>
-      <c r="BH123" s="9">
+      <c r="BH126" s="9">
         <v>463458</v>
       </c>
-      <c r="BI123" s="9">
+      <c r="BI126" s="9">
         <v>777577</v>
       </c>
-      <c r="BJ123" s="9">
+      <c r="BJ126" s="9">
         <v>3936643</v>
       </c>
-      <c r="BK123" s="9">
+      <c r="BK126" s="9">
         <v>1744711</v>
       </c>
-      <c r="BL123" s="9">
+      <c r="BL126" s="9">
         <v>459981</v>
       </c>
-      <c r="BM123" s="9">
+      <c r="BM126" s="9">
         <v>890511</v>
       </c>
-      <c r="BN123" s="9">
+      <c r="BN126" s="9">
         <v>4788416</v>
       </c>
-      <c r="BO123" s="9">
+      <c r="BO126" s="9">
         <v>2285540</v>
       </c>
-      <c r="BP123" s="9">
+      <c r="BP126" s="9">
         <v>936649</v>
       </c>
-      <c r="BQ123" s="9">
+      <c r="BQ126" s="9">
         <v>1815931</v>
       </c>
-      <c r="BR123" s="9">
+      <c r="BR126" s="9">
         <v>5990856</v>
       </c>
-      <c r="BS123" s="9">
+      <c r="BS126" s="9">
         <v>669341</v>
       </c>
-      <c r="BT123" s="9">
+      <c r="BT126" s="9">
         <v>1226162</v>
       </c>
-      <c r="BU123" s="9">
+      <c r="BU126" s="9">
         <v>1182563</v>
       </c>
-      <c r="BV123" s="9">
+      <c r="BV126" s="9">
         <v>2557407</v>
       </c>
     </row>
-    <row r="124" spans="1:74" s="26" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A124" s="1" t="s">
+    <row r="127" spans="1:74" s="26" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B124" s="9">
+      <c r="B127" s="9">
         <v>24132763</v>
       </c>
-      <c r="C124" s="9">
+      <c r="C127" s="9">
         <v>3714948</v>
       </c>
-      <c r="D124" s="9">
+      <c r="D127" s="9">
         <v>1776356</v>
       </c>
-      <c r="E124" s="9">
+      <c r="E127" s="9">
         <v>863754</v>
       </c>
-      <c r="F124" s="9">
+      <c r="F127" s="9">
         <v>1443687</v>
       </c>
-      <c r="G124" s="9">
+      <c r="G127" s="9">
         <v>458528</v>
       </c>
-      <c r="H124" s="9">
+      <c r="H127" s="9">
         <v>729495</v>
       </c>
-      <c r="I124" s="9">
+      <c r="I127" s="9">
         <v>2009484</v>
       </c>
-      <c r="J124" s="9">
+      <c r="J127" s="9">
         <v>1006519</v>
       </c>
-      <c r="K124" s="9">
+      <c r="K127" s="9">
         <v>3868246</v>
       </c>
-      <c r="L124" s="9">
+      <c r="L127" s="9">
         <v>723427</v>
       </c>
-      <c r="M124" s="9">
+      <c r="M127" s="9">
         <v>2525371</v>
       </c>
-      <c r="N124" s="9">
+      <c r="N127" s="9">
         <v>557440</v>
       </c>
-      <c r="O124" s="9">
+      <c r="O127" s="9">
         <v>1156424</v>
       </c>
-      <c r="P124" s="9">
+      <c r="P127" s="9">
         <v>1512501</v>
       </c>
-      <c r="Q124" s="9">
+      <c r="Q127" s="9">
         <v>1592615</v>
       </c>
-      <c r="R124" s="9">
+      <c r="R127" s="9">
         <v>514362</v>
       </c>
-      <c r="S124" s="9">
+      <c r="S127" s="9">
         <v>9773261</v>
       </c>
-      <c r="T124" s="9">
+      <c r="T127" s="9">
         <v>1472563</v>
       </c>
-      <c r="U124" s="9">
+      <c r="U127" s="9">
         <v>778860</v>
       </c>
-      <c r="V124" s="9">
+      <c r="V127" s="9">
         <v>2409254</v>
       </c>
-      <c r="W124" s="9">
+      <c r="W127" s="9">
         <v>1649713</v>
       </c>
-      <c r="X124" s="9">
+      <c r="X127" s="9">
         <v>2046573</v>
       </c>
-      <c r="Y124" s="9">
+      <c r="Y127" s="9">
         <v>723447</v>
       </c>
-      <c r="Z124" s="9">
+      <c r="Z127" s="9">
         <v>2287500</v>
       </c>
-      <c r="AA124" s="9">
+      <c r="AA127" s="9">
         <v>2746455</v>
       </c>
-      <c r="AB124" s="9">
+      <c r="AB127" s="9">
         <v>1978991</v>
       </c>
-      <c r="AC124" s="9">
+      <c r="AC127" s="9">
         <v>2636076</v>
       </c>
-      <c r="AD124" s="9">
+      <c r="AD127" s="9">
         <v>189384</v>
       </c>
-      <c r="AE124" s="9">
+      <c r="AE127" s="9">
         <v>2790036</v>
       </c>
-      <c r="AF124" s="9">
+      <c r="AF127" s="9">
         <v>602939</v>
       </c>
-      <c r="AG124" s="9">
-[...2 lines deleted...]
-      <c r="AH124" s="9">
+      <c r="AG127" s="9">
+        <v>465327</v>
+      </c>
+      <c r="AH127" s="9">
         <v>1627558</v>
       </c>
-      <c r="AI124" s="9">
+      <c r="AI127" s="9">
         <v>1199446</v>
       </c>
-      <c r="AJ124" s="9">
+      <c r="AJ127" s="9">
         <v>5261512</v>
       </c>
-      <c r="AK124" s="9">
+      <c r="AK127" s="9">
         <v>3550803</v>
       </c>
-      <c r="AL124" s="9">
+      <c r="AL127" s="9">
         <v>1565651</v>
       </c>
-      <c r="AM124" s="9">
+      <c r="AM127" s="9">
         <v>3283388</v>
       </c>
-      <c r="AN124" s="9">
+      <c r="AN127" s="9">
         <v>1109141</v>
       </c>
-      <c r="AO124" s="9">
+      <c r="AO127" s="9">
         <v>1686604</v>
       </c>
-      <c r="AP124" s="9">
+      <c r="AP127" s="9">
         <v>1904089</v>
       </c>
-      <c r="AQ124" s="9">
+      <c r="AQ127" s="9">
         <v>5350545</v>
       </c>
-      <c r="AR124" s="9">
+      <c r="AR127" s="9">
         <v>3769693</v>
       </c>
-      <c r="AS124" s="9">
+      <c r="AS127" s="9">
         <v>324933</v>
       </c>
-      <c r="AT124" s="9">
+      <c r="AT127" s="9">
         <v>1235842</v>
       </c>
-      <c r="AU124" s="9">
+      <c r="AU127" s="9">
         <v>917438</v>
       </c>
-      <c r="AV124" s="9">
+      <c r="AV127" s="9">
         <v>1816935</v>
       </c>
-      <c r="AW124" s="9">
+      <c r="AW127" s="9">
         <v>1657395</v>
       </c>
-      <c r="AX124" s="9">
+      <c r="AX127" s="9">
         <v>1375187</v>
       </c>
-      <c r="AY124" s="9">
+      <c r="AY127" s="9">
         <v>1202866</v>
       </c>
-      <c r="AZ124" s="9">
+      <c r="AZ127" s="9">
         <v>1013256</v>
       </c>
-      <c r="BA124" s="9">
+      <c r="BA127" s="9">
         <v>2459529</v>
       </c>
-      <c r="BB124" s="9">
+      <c r="BB127" s="9">
         <v>1697407</v>
       </c>
-      <c r="BC124" s="9">
+      <c r="BC127" s="9">
         <v>1206708</v>
       </c>
-      <c r="BD124" s="9">
-[...2 lines deleted...]
-      <c r="BE124" s="9">
+      <c r="BD127" s="9">
+        <v>658702</v>
+      </c>
+      <c r="BE127" s="9">
         <v>1055301</v>
       </c>
-      <c r="BF124" s="9">
+      <c r="BF127" s="9">
         <v>2367515</v>
       </c>
-      <c r="BG124" s="9">
+      <c r="BG127" s="9">
         <v>357319</v>
       </c>
-      <c r="BH124" s="9">
+      <c r="BH127" s="9">
         <v>405277</v>
       </c>
-      <c r="BI124" s="9">
+      <c r="BI127" s="9">
         <v>704600</v>
       </c>
-      <c r="BJ124" s="9">
+      <c r="BJ127" s="9">
         <v>3699989</v>
       </c>
-      <c r="BK124" s="9">
+      <c r="BK127" s="9">
         <v>1651138</v>
       </c>
-      <c r="BL124" s="9">
+      <c r="BL127" s="9">
         <v>397504</v>
       </c>
-      <c r="BM124" s="9">
+      <c r="BM127" s="9">
         <v>773849</v>
       </c>
-      <c r="BN124" s="9">
+      <c r="BN127" s="9">
         <v>4726881</v>
       </c>
-      <c r="BO124" s="9">
+      <c r="BO127" s="9">
         <v>2119254</v>
       </c>
-      <c r="BP124" s="9">
+      <c r="BP127" s="9">
         <v>843092</v>
       </c>
-      <c r="BQ124" s="9">
+      <c r="BQ127" s="9">
         <v>1660507</v>
       </c>
-      <c r="BR124" s="9">
+      <c r="BR127" s="9">
         <v>5642796</v>
       </c>
-      <c r="BS124" s="9">
+      <c r="BS127" s="9">
         <v>609194</v>
       </c>
-      <c r="BT124" s="9">
+      <c r="BT127" s="9">
         <v>1100299</v>
       </c>
-      <c r="BU124" s="9">
+      <c r="BU127" s="9">
         <v>1115391</v>
       </c>
-      <c r="BV124" s="9">
+      <c r="BV127" s="9">
         <v>2420205</v>
       </c>
     </row>
-    <row r="125" spans="1:74" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="1" t="s">
+    <row r="128" spans="1:74" s="27" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B125" s="9">
+      <c r="B128" s="9">
         <v>25402147</v>
       </c>
-      <c r="C125" s="9">
+      <c r="C128" s="9">
         <v>3856449</v>
       </c>
-      <c r="D125" s="9">
-[...2 lines deleted...]
-      <c r="E125" s="9">
+      <c r="D128" s="9">
+        <v>1814534</v>
+      </c>
+      <c r="E128" s="9">
         <v>886527</v>
       </c>
-      <c r="F125" s="9">
+      <c r="F128" s="9">
         <v>1464589</v>
       </c>
-      <c r="G125" s="9">
+      <c r="G128" s="9">
         <v>440869</v>
       </c>
-      <c r="H125" s="9">
+      <c r="H128" s="9">
         <v>744727</v>
       </c>
-      <c r="I125" s="9">
+      <c r="I128" s="9">
         <v>2068657</v>
       </c>
-      <c r="J125" s="9">
+      <c r="J128" s="9">
         <v>1014561</v>
       </c>
-      <c r="K125" s="9">
+      <c r="K128" s="9">
         <v>3942684</v>
       </c>
-      <c r="L125" s="9">
+      <c r="L128" s="9">
         <v>758217</v>
       </c>
-      <c r="M125" s="9">
+      <c r="M128" s="9">
         <v>2616607</v>
       </c>
-      <c r="N125" s="9">
+      <c r="N128" s="9">
         <v>565421</v>
       </c>
-      <c r="O125" s="9">
+      <c r="O128" s="9">
         <v>1202495</v>
       </c>
-      <c r="P125" s="9">
+      <c r="P128" s="9">
         <v>1544852</v>
       </c>
-      <c r="Q125" s="9">
+      <c r="Q128" s="9">
         <v>1662184</v>
       </c>
-      <c r="R125" s="9">
+      <c r="R128" s="9">
         <v>516829</v>
       </c>
-      <c r="S125" s="9">
+      <c r="S128" s="9">
         <v>10217276</v>
       </c>
-      <c r="T125" s="9">
+      <c r="T128" s="9">
         <v>1489760</v>
       </c>
-      <c r="U125" s="9">
+      <c r="U128" s="9">
         <v>798251</v>
       </c>
-      <c r="V125" s="9">
+      <c r="V128" s="9">
         <v>2468881</v>
       </c>
-      <c r="W125" s="9">
+      <c r="W128" s="9">
         <v>1657905</v>
       </c>
-      <c r="X125" s="9">
+      <c r="X128" s="9">
         <v>2114795</v>
       </c>
-      <c r="Y125" s="9">
+      <c r="Y128" s="9">
         <v>723513</v>
       </c>
-      <c r="Z125" s="9">
+      <c r="Z128" s="9">
         <v>2294635</v>
       </c>
-      <c r="AA125" s="9">
+      <c r="AA128" s="9">
         <v>2861586</v>
       </c>
-      <c r="AB125" s="9">
+      <c r="AB128" s="9">
         <v>2050135</v>
       </c>
-      <c r="AC125" s="9">
+      <c r="AC128" s="9">
         <v>2696812</v>
       </c>
-      <c r="AD125" s="9">
+      <c r="AD128" s="9">
         <v>191029</v>
       </c>
-      <c r="AE125" s="9">
+      <c r="AE128" s="9">
         <v>2889330</v>
       </c>
-      <c r="AF125" s="9">
+      <c r="AF128" s="9">
         <v>623638</v>
       </c>
-      <c r="AG125" s="9">
-[...2 lines deleted...]
-      <c r="AH125" s="9">
+      <c r="AG128" s="9">
+        <v>460533</v>
+      </c>
+      <c r="AH128" s="9">
         <v>1673411</v>
       </c>
-      <c r="AI125" s="9">
+      <c r="AI128" s="9">
         <v>1204007</v>
       </c>
-      <c r="AJ125" s="9">
+      <c r="AJ128" s="9">
         <v>5576667</v>
       </c>
-      <c r="AK125" s="9">
+      <c r="AK128" s="9">
         <v>3611931</v>
       </c>
-      <c r="AL125" s="9">
+      <c r="AL128" s="9">
         <v>1631638</v>
       </c>
-      <c r="AM125" s="9">
+      <c r="AM128" s="9">
         <v>3399649</v>
       </c>
-      <c r="AN125" s="9">
+      <c r="AN128" s="9">
         <v>1143900</v>
       </c>
-      <c r="AO125" s="9">
+      <c r="AO128" s="9">
         <v>1715041</v>
       </c>
-      <c r="AP125" s="9">
+      <c r="AP128" s="9">
         <v>1956158</v>
       </c>
-      <c r="AQ125" s="9">
+      <c r="AQ128" s="9">
         <v>5624184</v>
       </c>
-      <c r="AR125" s="9">
+      <c r="AR128" s="9">
         <v>3652099</v>
       </c>
-      <c r="AS125" s="9">
+      <c r="AS128" s="9">
         <v>334643</v>
       </c>
-      <c r="AT125" s="9">
+      <c r="AT128" s="9">
         <v>1302357</v>
       </c>
-      <c r="AU125" s="9">
+      <c r="AU128" s="9">
         <v>936332</v>
       </c>
-      <c r="AV125" s="9">
+      <c r="AV128" s="9">
         <v>1796348</v>
       </c>
-      <c r="AW125" s="9">
+      <c r="AW128" s="9">
         <v>1720788</v>
       </c>
-      <c r="AX125" s="9">
+      <c r="AX128" s="9">
         <v>1395762</v>
       </c>
-      <c r="AY125" s="9">
+      <c r="AY128" s="9">
         <v>1247285</v>
       </c>
-      <c r="AZ125" s="9">
+      <c r="AZ128" s="9">
         <v>1034482</v>
       </c>
-      <c r="BA125" s="9">
+      <c r="BA128" s="9">
         <v>2540685</v>
       </c>
-      <c r="BB125" s="9">
+      <c r="BB128" s="9">
         <v>1764796</v>
       </c>
-      <c r="BC125" s="9">
+      <c r="BC128" s="9">
         <v>1254250</v>
       </c>
-      <c r="BD125" s="9">
-[...2 lines deleted...]
-      <c r="BE125" s="9">
+      <c r="BD128" s="9">
+        <v>674380</v>
+      </c>
+      <c r="BE128" s="9">
         <v>1041537</v>
       </c>
-      <c r="BF125" s="9">
+      <c r="BF128" s="9">
         <v>2446129</v>
       </c>
-      <c r="BG125" s="9">
+      <c r="BG128" s="9">
         <v>364650</v>
       </c>
-      <c r="BH125" s="9">
+      <c r="BH128" s="9">
         <v>418937</v>
       </c>
-      <c r="BI125" s="9">
+      <c r="BI128" s="9">
         <v>720838</v>
       </c>
-      <c r="BJ125" s="9">
+      <c r="BJ128" s="9">
         <v>3897531</v>
       </c>
-      <c r="BK125" s="9">
+      <c r="BK128" s="9">
         <v>1732222</v>
       </c>
-      <c r="BL125" s="9">
+      <c r="BL128" s="9">
         <v>392752</v>
       </c>
-      <c r="BM125" s="9">
+      <c r="BM128" s="9">
         <v>753379</v>
       </c>
-      <c r="BN125" s="9">
+      <c r="BN128" s="9">
         <v>4947827</v>
       </c>
-      <c r="BO125" s="9">
+      <c r="BO128" s="9">
         <v>2160824</v>
       </c>
-      <c r="BP125" s="9">
+      <c r="BP128" s="9">
         <v>876696</v>
       </c>
-      <c r="BQ125" s="9">
+      <c r="BQ128" s="9">
         <v>1682507</v>
       </c>
-      <c r="BR125" s="9">
+      <c r="BR128" s="9">
         <v>5944694</v>
       </c>
-      <c r="BS125" s="9">
+      <c r="BS128" s="9">
         <v>620284</v>
       </c>
-      <c r="BT125" s="9">
+      <c r="BT128" s="9">
         <v>1130227</v>
       </c>
-      <c r="BU125" s="9">
+      <c r="BU128" s="9">
         <v>1140682</v>
       </c>
-      <c r="BV125" s="9">
+      <c r="BV128" s="9">
         <v>2507882</v>
       </c>
     </row>
-    <row r="126" spans="1:74" s="28" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="1" t="s">
+    <row r="129" spans="1:74" s="28" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="B126" s="9">
+      <c r="B129" s="9">
         <v>23717317</v>
       </c>
-      <c r="C126" s="9">
+      <c r="C129" s="9">
         <v>3619566</v>
       </c>
-      <c r="D126" s="9">
+      <c r="D129" s="9">
         <v>1664325</v>
       </c>
-      <c r="E126" s="9">
+      <c r="E129" s="9">
         <v>831808</v>
       </c>
-      <c r="F126" s="9">
+      <c r="F129" s="9">
         <v>1347860</v>
       </c>
-      <c r="G126" s="9">
+      <c r="G129" s="9">
         <v>387333</v>
       </c>
-      <c r="H126" s="9">
+      <c r="H129" s="9">
         <v>672431</v>
       </c>
-      <c r="I126" s="9">
+      <c r="I129" s="9">
         <v>1901940</v>
       </c>
-      <c r="J126" s="9">
+      <c r="J129" s="9">
         <v>928747</v>
       </c>
-      <c r="K126" s="9">
+      <c r="K129" s="9">
         <v>3640444</v>
       </c>
-      <c r="L126" s="9">
+      <c r="L129" s="9">
         <v>693767</v>
       </c>
-      <c r="M126" s="9">
+      <c r="M129" s="9">
         <v>2396105</v>
       </c>
-      <c r="N126" s="9">
+      <c r="N129" s="9">
         <v>497420</v>
       </c>
-      <c r="O126" s="9">
+      <c r="O129" s="9">
         <v>1100492</v>
       </c>
-      <c r="P126" s="9">
+      <c r="P129" s="9">
         <v>1434110</v>
       </c>
-      <c r="Q126" s="9">
+      <c r="Q129" s="9">
         <v>1533227</v>
       </c>
-      <c r="R126" s="9">
+      <c r="R129" s="9">
         <v>473861</v>
       </c>
-      <c r="S126" s="9">
+      <c r="S129" s="9">
         <v>9533496</v>
       </c>
-      <c r="T126" s="9">
+      <c r="T129" s="9">
         <v>1338421</v>
       </c>
-      <c r="U126" s="9">
+      <c r="U129" s="9">
         <v>734115</v>
       </c>
-      <c r="V126" s="9">
+      <c r="V129" s="9">
         <v>2245442</v>
       </c>
-      <c r="W126" s="9">
+      <c r="W129" s="9">
         <v>1467525</v>
       </c>
-      <c r="X126" s="9">
+      <c r="X129" s="9">
         <v>1956679</v>
       </c>
-      <c r="Y126" s="9">
+      <c r="Y129" s="9">
         <v>655439</v>
       </c>
-      <c r="Z126" s="9">
+      <c r="Z129" s="9">
         <v>2102432</v>
       </c>
-      <c r="AA126" s="9">
+      <c r="AA129" s="9">
         <v>2583880</v>
       </c>
-      <c r="AB126" s="9">
+      <c r="AB129" s="9">
         <v>1849186</v>
       </c>
-      <c r="AC126" s="9">
+      <c r="AC129" s="9">
         <v>2489973</v>
       </c>
-      <c r="AD126" s="9">
+      <c r="AD129" s="9">
         <v>172844</v>
       </c>
-      <c r="AE126" s="9">
+      <c r="AE129" s="9">
         <v>2690013</v>
       </c>
-      <c r="AF126" s="9">
+      <c r="AF129" s="9">
         <v>573317</v>
       </c>
-      <c r="AG126" s="9">
-[...2 lines deleted...]
-      <c r="AH126" s="9">
+      <c r="AG129" s="9">
+        <v>412719</v>
+      </c>
+      <c r="AH129" s="9">
         <v>1536337</v>
       </c>
-      <c r="AI126" s="9">
+      <c r="AI129" s="9">
         <v>1116777</v>
       </c>
-      <c r="AJ126" s="9">
+      <c r="AJ129" s="9">
         <v>5223274</v>
       </c>
-      <c r="AK126" s="9">
+      <c r="AK129" s="9">
         <v>3306507</v>
       </c>
-      <c r="AL126" s="9">
+      <c r="AL129" s="9">
         <v>1508033</v>
       </c>
-      <c r="AM126" s="9">
+      <c r="AM129" s="9">
         <v>3153288</v>
       </c>
-      <c r="AN126" s="9">
+      <c r="AN129" s="9">
         <v>1051383</v>
       </c>
-      <c r="AO126" s="9">
+      <c r="AO129" s="9">
         <v>1561486</v>
       </c>
-      <c r="AP126" s="9">
+      <c r="AP129" s="9">
         <v>1766230</v>
       </c>
-      <c r="AQ126" s="9">
+      <c r="AQ129" s="9">
         <v>5248667</v>
       </c>
-      <c r="AR126" s="9">
+      <c r="AR129" s="9">
         <v>3275658</v>
       </c>
-      <c r="AS126" s="9">
+      <c r="AS129" s="9">
         <v>300961</v>
       </c>
-      <c r="AT126" s="9">
+      <c r="AT129" s="9">
         <v>1212246</v>
       </c>
-      <c r="AU126" s="9">
+      <c r="AU129" s="9">
         <v>859057</v>
       </c>
-      <c r="AV126" s="9">
+      <c r="AV129" s="9">
         <v>1636051</v>
       </c>
-      <c r="AW126" s="9">
+      <c r="AW129" s="9">
         <v>1563713</v>
       </c>
-      <c r="AX126" s="9">
+      <c r="AX129" s="9">
         <v>1269176</v>
       </c>
-      <c r="AY126" s="9">
+      <c r="AY129" s="9">
         <v>1134971</v>
       </c>
-      <c r="AZ126" s="9">
+      <c r="AZ129" s="9">
         <v>943451</v>
       </c>
-      <c r="BA126" s="9">
+      <c r="BA129" s="9">
         <v>2315207</v>
       </c>
-      <c r="BB126" s="9">
+      <c r="BB129" s="9">
         <v>1589694</v>
       </c>
-      <c r="BC126" s="9">
+      <c r="BC129" s="9">
         <v>1157497</v>
       </c>
-      <c r="BD126" s="9">
-[...2 lines deleted...]
-      <c r="BE126" s="9">
+      <c r="BD129" s="9">
+        <v>618644</v>
+      </c>
+      <c r="BE129" s="9">
         <v>939078</v>
       </c>
-      <c r="BF126" s="9">
+      <c r="BF129" s="9">
         <v>2261554</v>
       </c>
-      <c r="BG126" s="9">
+      <c r="BG129" s="9">
         <v>321603</v>
       </c>
-      <c r="BH126" s="9">
+      <c r="BH129" s="9">
         <v>383005</v>
       </c>
-      <c r="BI126" s="9">
+      <c r="BI129" s="9">
         <v>653001</v>
       </c>
-      <c r="BJ126" s="9">
+      <c r="BJ129" s="9">
         <v>3650437</v>
       </c>
-      <c r="BK126" s="9">
+      <c r="BK129" s="9">
         <v>1612208</v>
       </c>
-      <c r="BL126" s="9">
+      <c r="BL129" s="9">
         <v>347814</v>
       </c>
-      <c r="BM126" s="9">
+      <c r="BM129" s="9">
         <v>682705</v>
       </c>
-      <c r="BN126" s="9">
+      <c r="BN129" s="9">
         <v>4632964</v>
       </c>
-      <c r="BO126" s="9">
+      <c r="BO129" s="9">
         <v>1960057</v>
       </c>
-      <c r="BP126" s="9">
+      <c r="BP129" s="9">
         <v>797952</v>
       </c>
-      <c r="BQ126" s="9">
+      <c r="BQ129" s="9">
         <v>1522892</v>
       </c>
-      <c r="BR126" s="9">
+      <c r="BR129" s="9">
         <v>5604516</v>
       </c>
-      <c r="BS126" s="9">
+      <c r="BS129" s="9">
         <v>562321</v>
       </c>
-      <c r="BT126" s="9">
+      <c r="BT129" s="9">
         <v>1037362</v>
       </c>
-      <c r="BU126" s="9">
+      <c r="BU129" s="9">
         <v>1033283</v>
       </c>
-      <c r="BV126" s="9">
+      <c r="BV129" s="9">
         <v>2355773</v>
       </c>
     </row>
-    <row r="127" spans="1:74" s="29" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A127" s="1" t="s">
+    <row r="130" spans="1:74" s="29" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B127" s="9">
+      <c r="B130" s="9">
         <v>25037827</v>
       </c>
-      <c r="C127" s="9">
+      <c r="C130" s="9">
         <v>3801663</v>
       </c>
-      <c r="D127" s="9">
+      <c r="D130" s="9">
         <v>1775211</v>
       </c>
-      <c r="E127" s="9">
+      <c r="E130" s="9">
         <v>872890</v>
       </c>
-      <c r="F127" s="9">
+      <c r="F130" s="9">
         <v>1436969</v>
       </c>
-      <c r="G127" s="9">
+      <c r="G130" s="9">
         <v>385528</v>
       </c>
-      <c r="H127" s="9">
+      <c r="H130" s="9">
         <v>689375</v>
       </c>
-      <c r="I127" s="9">
+      <c r="I130" s="9">
         <v>1996122</v>
       </c>
-      <c r="J127" s="9">
+      <c r="J130" s="9">
         <v>1004821</v>
       </c>
-      <c r="K127" s="9">
+      <c r="K130" s="9">
         <v>3776010</v>
       </c>
-      <c r="L127" s="9">
+      <c r="L130" s="9">
         <v>706295</v>
       </c>
-      <c r="M127" s="9">
+      <c r="M130" s="9">
         <v>2437103</v>
       </c>
-      <c r="N127" s="9">
+      <c r="N130" s="9">
         <v>498561</v>
       </c>
-      <c r="O127" s="9">
+      <c r="O130" s="9">
         <v>1144223</v>
       </c>
-      <c r="P127" s="9">
+      <c r="P130" s="9">
         <v>1555852</v>
       </c>
-      <c r="Q127" s="9">
+      <c r="Q130" s="9">
         <v>1573190</v>
       </c>
-      <c r="R127" s="9">
+      <c r="R130" s="9">
         <v>453274</v>
       </c>
-      <c r="S127" s="9">
+      <c r="S130" s="9">
         <v>10080526</v>
       </c>
-      <c r="T127" s="9">
+      <c r="T130" s="9">
         <v>1391149</v>
       </c>
-      <c r="U127" s="9">
+      <c r="U130" s="9">
         <v>766655</v>
       </c>
-      <c r="V127" s="9">
+      <c r="V130" s="9">
         <v>2336605</v>
       </c>
-      <c r="W127" s="9">
+      <c r="W130" s="9">
         <v>1443744</v>
       </c>
-      <c r="X127" s="9">
+      <c r="X130" s="9">
         <v>2097296</v>
       </c>
-      <c r="Y127" s="9">
+      <c r="Y130" s="9">
         <v>680805</v>
       </c>
-      <c r="Z127" s="9">
+      <c r="Z130" s="9">
         <v>2370157</v>
       </c>
-      <c r="AA127" s="9">
+      <c r="AA130" s="9">
         <v>2707800</v>
       </c>
-      <c r="AB127" s="9">
+      <c r="AB130" s="9">
         <v>1865079</v>
       </c>
-      <c r="AC127" s="9">
+      <c r="AC130" s="9">
         <v>2677683</v>
       </c>
-      <c r="AD127" s="9">
+      <c r="AD130" s="9">
         <v>175652</v>
       </c>
-      <c r="AE127" s="9">
+      <c r="AE130" s="9">
         <v>2841330</v>
       </c>
-      <c r="AF127" s="9">
+      <c r="AF130" s="9">
         <v>602044</v>
       </c>
-      <c r="AG127" s="9">
-[...2 lines deleted...]
-      <c r="AH127" s="9">
+      <c r="AG130" s="9">
+        <v>422763</v>
+      </c>
+      <c r="AH130" s="9">
         <v>1591065</v>
       </c>
-      <c r="AI127" s="9">
+      <c r="AI130" s="9">
         <v>1212555</v>
       </c>
-      <c r="AJ127" s="9">
+      <c r="AJ130" s="9">
         <v>5459487</v>
       </c>
-      <c r="AK127" s="9">
+      <c r="AK130" s="9">
         <v>3481061</v>
       </c>
-      <c r="AL127" s="9">
+      <c r="AL130" s="9">
         <v>1566193</v>
       </c>
-      <c r="AM127" s="9">
+      <c r="AM130" s="9">
         <v>3332911</v>
       </c>
-      <c r="AN127" s="9">
+      <c r="AN130" s="9">
         <v>1104857</v>
       </c>
-      <c r="AO127" s="9">
+      <c r="AO130" s="9">
         <v>1574939</v>
       </c>
-      <c r="AP127" s="9">
+      <c r="AP130" s="9">
         <v>1826726</v>
       </c>
-      <c r="AQ127" s="9">
+      <c r="AQ130" s="9">
         <v>5554278</v>
       </c>
-      <c r="AR127" s="9">
+      <c r="AR130" s="9">
         <v>3649898</v>
       </c>
-      <c r="AS127" s="9">
+      <c r="AS130" s="9">
         <v>307211</v>
       </c>
-      <c r="AT127" s="9">
+      <c r="AT130" s="9">
         <v>1254560</v>
       </c>
-      <c r="AU127" s="9">
+      <c r="AU130" s="9">
         <v>889497</v>
       </c>
-      <c r="AV127" s="9">
+      <c r="AV130" s="9">
         <v>1688726</v>
       </c>
-      <c r="AW127" s="9">
+      <c r="AW130" s="9">
         <v>1627566</v>
       </c>
-      <c r="AX127" s="9">
+      <c r="AX130" s="9">
         <v>1296354</v>
       </c>
-      <c r="AY127" s="9">
+      <c r="AY130" s="9">
         <v>1168506</v>
       </c>
-      <c r="AZ127" s="9">
+      <c r="AZ130" s="9">
         <v>1001662</v>
       </c>
-      <c r="BA127" s="9">
+      <c r="BA130" s="9">
         <v>2363915</v>
       </c>
-      <c r="BB127" s="9">
+      <c r="BB130" s="9">
         <v>1630457</v>
       </c>
-      <c r="BC127" s="9">
+      <c r="BC130" s="9">
         <v>1225352</v>
       </c>
-      <c r="BD127" s="9">
-[...2 lines deleted...]
-      <c r="BE127" s="9">
+      <c r="BD130" s="9">
+        <v>659026</v>
+      </c>
+      <c r="BE130" s="9">
         <v>1004379</v>
       </c>
-      <c r="BF127" s="9">
+      <c r="BF130" s="9">
         <v>2377670</v>
       </c>
-      <c r="BG127" s="9">
+      <c r="BG130" s="9">
         <v>330160</v>
       </c>
-      <c r="BH127" s="9">
+      <c r="BH130" s="9">
         <v>405095</v>
       </c>
-      <c r="BI127" s="9">
+      <c r="BI130" s="9">
         <v>719556</v>
       </c>
-      <c r="BJ127" s="9">
+      <c r="BJ130" s="9">
         <v>3839281</v>
       </c>
-      <c r="BK127" s="9">
+      <c r="BK130" s="9">
         <v>1709865</v>
       </c>
-      <c r="BL127" s="9">
+      <c r="BL130" s="9">
         <v>339928</v>
       </c>
-      <c r="BM127" s="9">
+      <c r="BM130" s="9">
         <v>773028</v>
       </c>
-      <c r="BN127" s="9">
+      <c r="BN130" s="9">
         <v>4838912</v>
       </c>
-      <c r="BO127" s="9">
+      <c r="BO130" s="9">
         <v>2046677</v>
       </c>
-      <c r="BP127" s="9">
+      <c r="BP130" s="9">
         <v>830694</v>
       </c>
-      <c r="BQ127" s="9">
+      <c r="BQ130" s="9">
         <v>1600787</v>
       </c>
-      <c r="BR127" s="9">
+      <c r="BR130" s="9">
         <v>5893336</v>
       </c>
-      <c r="BS127" s="9">
+      <c r="BS130" s="9">
         <v>576734</v>
       </c>
-      <c r="BT127" s="9">
+      <c r="BT130" s="9">
         <v>1077889</v>
       </c>
-      <c r="BU127" s="9">
+      <c r="BU130" s="9">
         <v>1065408</v>
       </c>
-      <c r="BV127" s="9">
+      <c r="BV130" s="9">
         <v>2457936</v>
       </c>
     </row>
-    <row r="128" spans="1:74" s="30" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A128" s="1" t="s">
+    <row r="131" spans="1:74" s="30" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B128" s="9">
+      <c r="B131" s="9">
         <v>21712424</v>
       </c>
-      <c r="C128" s="9">
+      <c r="C131" s="9">
         <v>3445006</v>
       </c>
-      <c r="D128" s="9">
+      <c r="D131" s="9">
         <v>1581890</v>
       </c>
-      <c r="E128" s="9">
+      <c r="E131" s="9">
         <v>772674</v>
       </c>
-      <c r="F128" s="9">
+      <c r="F131" s="9">
         <v>1358602</v>
       </c>
-      <c r="G128" s="9">
+      <c r="G131" s="9">
         <v>353031</v>
       </c>
-      <c r="H128" s="9">
+      <c r="H131" s="9">
         <v>618469</v>
       </c>
-      <c r="I128" s="9">
+      <c r="I131" s="9">
         <v>1786203</v>
       </c>
-      <c r="J128" s="9">
+      <c r="J131" s="9">
         <v>931250</v>
       </c>
-      <c r="K128" s="9">
+      <c r="K131" s="9">
         <v>3313369</v>
       </c>
-      <c r="L128" s="9">
+      <c r="L131" s="9">
         <v>638780</v>
       </c>
-      <c r="M128" s="9">
+      <c r="M131" s="9">
         <v>2210172</v>
       </c>
-      <c r="N128" s="9">
+      <c r="N131" s="9">
         <v>461048</v>
       </c>
-      <c r="O128" s="9">
+      <c r="O131" s="9">
         <v>1000088</v>
       </c>
-      <c r="P128" s="9">
+      <c r="P131" s="9">
         <v>1361222</v>
       </c>
-      <c r="Q128" s="9">
+      <c r="Q131" s="9">
         <v>1429056</v>
       </c>
-      <c r="R128" s="9">
+      <c r="R131" s="9">
         <v>434297</v>
       </c>
-      <c r="S128" s="9">
+      <c r="S131" s="9">
         <v>8812951</v>
       </c>
-      <c r="T128" s="9">
+      <c r="T131" s="9">
         <v>1269184</v>
       </c>
-      <c r="U128" s="9">
+      <c r="U131" s="9">
         <v>685119</v>
       </c>
-      <c r="V128" s="9">
+      <c r="V131" s="9">
         <v>2078225</v>
       </c>
-      <c r="W128" s="9">
+      <c r="W131" s="9">
         <v>1366312</v>
       </c>
-      <c r="X128" s="9">
+      <c r="X131" s="9">
         <v>1791892</v>
       </c>
-      <c r="Y128" s="9">
+      <c r="Y131" s="9">
         <v>626468</v>
       </c>
-      <c r="Z128" s="9">
+      <c r="Z131" s="9">
         <v>2254953</v>
       </c>
-      <c r="AA128" s="9">
+      <c r="AA131" s="9">
         <v>2417161</v>
       </c>
-      <c r="AB128" s="9">
+      <c r="AB131" s="9">
         <v>1699209</v>
       </c>
-      <c r="AC128" s="9">
+      <c r="AC131" s="9">
         <v>2325122</v>
       </c>
-      <c r="AD128" s="9">
+      <c r="AD131" s="9">
         <v>161957</v>
       </c>
-      <c r="AE128" s="9">
+      <c r="AE131" s="9">
         <v>2503909</v>
       </c>
-      <c r="AF128" s="9">
+      <c r="AF131" s="9">
         <v>534851</v>
       </c>
-      <c r="AG128" s="9">
-[...2 lines deleted...]
-      <c r="AH128" s="9">
+      <c r="AG131" s="9">
+        <v>385092</v>
+      </c>
+      <c r="AH131" s="9">
         <v>1418946</v>
       </c>
-      <c r="AI128" s="9">
+      <c r="AI131" s="9">
         <v>1112135</v>
       </c>
-      <c r="AJ128" s="9">
+      <c r="AJ131" s="9">
         <v>4792160</v>
       </c>
-      <c r="AK128" s="9">
+      <c r="AK131" s="9">
         <v>3059530</v>
       </c>
-      <c r="AL128" s="9">
+      <c r="AL131" s="9">
         <v>1386193</v>
       </c>
-      <c r="AM128" s="9">
+      <c r="AM131" s="9">
         <v>2916865</v>
       </c>
-      <c r="AN128" s="9">
+      <c r="AN131" s="9">
         <v>988535</v>
       </c>
-      <c r="AO128" s="9">
+      <c r="AO131" s="9">
         <v>1429559</v>
       </c>
-      <c r="AP128" s="9">
+      <c r="AP131" s="9">
         <v>1598504</v>
       </c>
-      <c r="AQ128" s="9">
+      <c r="AQ131" s="9">
         <v>4896156</v>
       </c>
-      <c r="AR128" s="9">
+      <c r="AR131" s="9">
         <v>3418195</v>
       </c>
-      <c r="AS128" s="9">
+      <c r="AS131" s="9">
         <v>289540</v>
       </c>
-      <c r="AT128" s="9">
+      <c r="AT131" s="9">
         <v>1108747</v>
       </c>
-      <c r="AU128" s="9">
+      <c r="AU131" s="9">
         <v>803252</v>
       </c>
-      <c r="AV128" s="9">
+      <c r="AV131" s="9">
         <v>1587302</v>
       </c>
-      <c r="AW128" s="9">
+      <c r="AW131" s="9">
         <v>1472454</v>
       </c>
-      <c r="AX128" s="9">
+      <c r="AX131" s="9">
         <v>1182353</v>
       </c>
-      <c r="AY128" s="9">
+      <c r="AY131" s="9">
         <v>1059159</v>
       </c>
-      <c r="AZ128" s="9">
+      <c r="AZ131" s="9">
         <v>907115</v>
       </c>
-      <c r="BA128" s="9">
+      <c r="BA131" s="9">
         <v>2136314</v>
       </c>
-      <c r="BB128" s="9">
+      <c r="BB131" s="9">
         <v>1458195</v>
       </c>
-      <c r="BC128" s="9">
+      <c r="BC131" s="9">
         <v>1058629</v>
       </c>
-      <c r="BD128" s="9">
-[...2 lines deleted...]
-      <c r="BE128" s="9">
+      <c r="BD131" s="9">
+        <v>603419</v>
+      </c>
+      <c r="BE131" s="9">
         <v>909699</v>
       </c>
-      <c r="BF128" s="9">
+      <c r="BF131" s="9">
         <v>2099968</v>
       </c>
-      <c r="BG128" s="9">
+      <c r="BG131" s="9">
         <v>299991</v>
       </c>
-      <c r="BH128" s="9">
+      <c r="BH131" s="9">
         <v>370660</v>
       </c>
-      <c r="BI128" s="9">
+      <c r="BI131" s="9">
         <v>635516</v>
       </c>
-      <c r="BJ128" s="9">
+      <c r="BJ131" s="9">
         <v>3313630</v>
       </c>
-      <c r="BK128" s="9">
+      <c r="BK131" s="9">
         <v>1502866</v>
       </c>
-      <c r="BL128" s="9">
+      <c r="BL131" s="9">
         <v>326631</v>
       </c>
-      <c r="BM128" s="9">
+      <c r="BM131" s="9">
         <v>744729</v>
       </c>
-      <c r="BN128" s="9">
+      <c r="BN131" s="9">
         <v>4191787</v>
       </c>
-      <c r="BO128" s="9">
+      <c r="BO131" s="9">
         <v>1852172</v>
       </c>
-      <c r="BP128" s="9">
+      <c r="BP131" s="9">
         <v>748114</v>
       </c>
-      <c r="BQ128" s="9">
+      <c r="BQ131" s="9">
         <v>1441743</v>
       </c>
-      <c r="BR128" s="9">
+      <c r="BR131" s="9">
         <v>5172994</v>
       </c>
-      <c r="BS128" s="9">
+      <c r="BS131" s="9">
         <v>539951</v>
       </c>
-      <c r="BT128" s="9">
+      <c r="BT131" s="9">
         <v>1004403</v>
       </c>
-      <c r="BU128" s="9">
+      <c r="BU131" s="9">
         <v>953960</v>
       </c>
-      <c r="BV128" s="9">
+      <c r="BV131" s="9">
         <v>2194325</v>
       </c>
     </row>
-    <row r="129" spans="1:74" s="31" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A129" s="1" t="s">
+    <row r="132" spans="1:74" s="31" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="B129" s="9">
+      <c r="B132" s="9">
         <v>22723365</v>
       </c>
-      <c r="C129" s="9">
+      <c r="C132" s="9">
         <v>3502150</v>
       </c>
-      <c r="D129" s="9">
+      <c r="D132" s="9">
         <v>1608428</v>
       </c>
-      <c r="E129" s="9">
+      <c r="E132" s="9">
         <v>794633</v>
       </c>
-      <c r="F129" s="9">
+      <c r="F132" s="9">
         <v>1366175</v>
       </c>
-      <c r="G129" s="9">
+      <c r="G132" s="9">
         <v>364990</v>
       </c>
-      <c r="H129" s="9">
+      <c r="H132" s="9">
         <v>648048</v>
       </c>
-      <c r="I129" s="9">
+      <c r="I132" s="9">
         <v>1845884</v>
       </c>
-      <c r="J129" s="9">
+      <c r="J132" s="9">
         <v>946108</v>
       </c>
-      <c r="K129" s="9">
+      <c r="K132" s="9">
         <v>3507042</v>
       </c>
-      <c r="L129" s="9">
+      <c r="L132" s="9">
         <v>656200</v>
       </c>
-      <c r="M129" s="9">
+      <c r="M132" s="9">
         <v>2341971</v>
       </c>
-      <c r="N129" s="9">
+      <c r="N132" s="9">
         <v>481784</v>
       </c>
-      <c r="O129" s="9">
+      <c r="O132" s="9">
         <v>1059298</v>
       </c>
-      <c r="P129" s="9">
+      <c r="P132" s="9">
         <v>1385145</v>
       </c>
-      <c r="Q129" s="9">
+      <c r="Q132" s="9">
         <v>1476717</v>
       </c>
-      <c r="R129" s="9">
+      <c r="R132" s="9">
         <v>458461</v>
       </c>
-      <c r="S129" s="9">
+      <c r="S132" s="9">
         <v>9201247</v>
       </c>
-      <c r="T129" s="9">
+      <c r="T132" s="9">
         <v>1313593</v>
       </c>
-      <c r="U129" s="9">
+      <c r="U132" s="9">
         <v>707137</v>
       </c>
-      <c r="V129" s="9">
+      <c r="V132" s="9">
         <v>2248336</v>
       </c>
-      <c r="W129" s="9">
+      <c r="W132" s="9">
         <v>1432344</v>
       </c>
-      <c r="X129" s="9">
+      <c r="X132" s="9">
         <v>1818175</v>
       </c>
-      <c r="Y129" s="9">
+      <c r="Y132" s="9">
         <v>640222</v>
       </c>
-      <c r="Z129" s="9">
+      <c r="Z132" s="9">
         <v>2378278</v>
       </c>
-      <c r="AA129" s="9">
+      <c r="AA132" s="9">
         <v>2510363</v>
       </c>
-      <c r="AB129" s="9">
+      <c r="AB132" s="9">
         <v>1788469</v>
       </c>
-      <c r="AC129" s="9">
+      <c r="AC132" s="9">
         <v>2396207</v>
       </c>
-      <c r="AD129" s="9">
+      <c r="AD132" s="9">
         <v>168031</v>
       </c>
-      <c r="AE129" s="9">
+      <c r="AE132" s="9">
         <v>2575261</v>
       </c>
-      <c r="AF129" s="9">
+      <c r="AF132" s="9">
         <v>549598</v>
       </c>
-      <c r="AG129" s="9">
-[...2 lines deleted...]
-      <c r="AH129" s="9">
+      <c r="AG132" s="9">
+        <v>467327</v>
+      </c>
+      <c r="AH132" s="9">
         <v>1477699</v>
       </c>
-      <c r="AI129" s="9">
+      <c r="AI132" s="9">
         <v>1116105</v>
       </c>
-      <c r="AJ129" s="9">
+      <c r="AJ132" s="9">
         <v>4995599</v>
       </c>
-      <c r="AK129" s="9">
+      <c r="AK132" s="9">
         <v>3212233</v>
       </c>
-      <c r="AL129" s="9">
+      <c r="AL132" s="9">
         <v>1419065</v>
       </c>
-      <c r="AM129" s="9">
+      <c r="AM132" s="9">
         <v>2982292</v>
       </c>
-      <c r="AN129" s="9">
+      <c r="AN132" s="9">
         <v>1023764</v>
       </c>
-      <c r="AO129" s="9">
+      <c r="AO132" s="9">
         <v>1507942</v>
       </c>
-      <c r="AP129" s="9">
+      <c r="AP132" s="9">
         <v>1692936</v>
       </c>
-      <c r="AQ129" s="9">
+      <c r="AQ132" s="9">
         <v>5030699</v>
       </c>
-      <c r="AR129" s="9">
+      <c r="AR132" s="9">
         <v>3531092</v>
       </c>
-      <c r="AS129" s="9">
+      <c r="AS132" s="9">
         <v>295490</v>
       </c>
-      <c r="AT129" s="9">
+      <c r="AT132" s="9">
         <v>1144425</v>
       </c>
-      <c r="AU129" s="9">
+      <c r="AU132" s="9">
         <v>825976</v>
       </c>
-      <c r="AV129" s="9">
+      <c r="AV132" s="9">
         <v>1676195</v>
       </c>
-      <c r="AW129" s="9">
+      <c r="AW132" s="9">
         <v>1495413</v>
       </c>
-      <c r="AX129" s="9">
+      <c r="AX132" s="9">
         <v>1204935</v>
       </c>
-      <c r="AY129" s="9">
+      <c r="AY132" s="9">
         <v>1113036</v>
       </c>
-      <c r="AZ129" s="9">
+      <c r="AZ132" s="9">
         <v>926040</v>
       </c>
-      <c r="BA129" s="9">
+      <c r="BA132" s="9">
         <v>2273496</v>
       </c>
-      <c r="BB129" s="9">
+      <c r="BB132" s="9">
         <v>1512209</v>
       </c>
-      <c r="BC129" s="9">
+      <c r="BC132" s="9">
         <v>1101472</v>
       </c>
-      <c r="BD129" s="9">
-[...2 lines deleted...]
-      <c r="BE129" s="9">
+      <c r="BD132" s="9">
+        <v>606403</v>
+      </c>
+      <c r="BE132" s="9">
         <v>928221</v>
       </c>
-      <c r="BF129" s="9">
+      <c r="BF132" s="9">
         <v>2146643</v>
       </c>
-      <c r="BG129" s="9">
+      <c r="BG132" s="9">
         <v>315242</v>
       </c>
-      <c r="BH129" s="9">
+      <c r="BH132" s="9">
         <v>378824</v>
       </c>
-      <c r="BI129" s="9">
+      <c r="BI132" s="9">
         <v>641991</v>
       </c>
-      <c r="BJ129" s="9">
+      <c r="BJ132" s="9">
         <v>3403295</v>
       </c>
-      <c r="BK129" s="9">
+      <c r="BK132" s="9">
         <v>1568330</v>
       </c>
-      <c r="BL129" s="9">
+      <c r="BL132" s="9">
         <v>337775</v>
       </c>
-      <c r="BM129" s="9">
+      <c r="BM132" s="9">
         <v>782430</v>
       </c>
-      <c r="BN129" s="9">
+      <c r="BN132" s="9">
         <v>4409716</v>
       </c>
-      <c r="BO129" s="9">
+      <c r="BO132" s="9">
         <v>1916242</v>
       </c>
-      <c r="BP129" s="9">
+      <c r="BP132" s="9">
         <v>768039</v>
       </c>
-      <c r="BQ129" s="9">
+      <c r="BQ132" s="9">
         <v>1485263</v>
       </c>
-      <c r="BR129" s="9">
+      <c r="BR132" s="9">
         <v>5316242</v>
       </c>
-      <c r="BS129" s="9">
+      <c r="BS132" s="9">
         <v>546821</v>
       </c>
-      <c r="BT129" s="9">
+      <c r="BT132" s="9">
         <v>1016491</v>
       </c>
-      <c r="BU129" s="9">
+      <c r="BU132" s="9">
         <v>987058</v>
       </c>
-      <c r="BV129" s="9">
+      <c r="BV132" s="9">
         <v>2234198</v>
       </c>
     </row>
-    <row r="130" spans="1:74" s="32" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A130" s="1" t="s">
+    <row r="133" spans="1:74" s="32" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B130" s="9">
+      <c r="B133" s="9">
         <v>23902999</v>
       </c>
-      <c r="C130" s="9">
+      <c r="C133" s="9">
         <v>3741957</v>
       </c>
-      <c r="D130" s="9">
+      <c r="D133" s="9">
         <v>1756285</v>
       </c>
-      <c r="E130" s="9">
+      <c r="E133" s="9">
         <v>882276</v>
       </c>
-      <c r="F130" s="9">
+      <c r="F133" s="9">
         <v>1447775</v>
       </c>
-      <c r="G130" s="9">
+      <c r="G133" s="9">
         <v>421637</v>
       </c>
-      <c r="H130" s="9">
+      <c r="H133" s="9">
         <v>804108</v>
       </c>
-      <c r="I130" s="9">
+      <c r="I133" s="9">
         <v>1999198</v>
       </c>
-      <c r="J130" s="9">
+      <c r="J133" s="9">
         <v>995609</v>
       </c>
-      <c r="K130" s="9">
+      <c r="K133" s="9">
         <v>3868282</v>
       </c>
-      <c r="L130" s="9">
+      <c r="L133" s="9">
         <v>728212</v>
       </c>
-      <c r="M130" s="9">
+      <c r="M133" s="9">
         <v>2538891</v>
       </c>
-      <c r="N130" s="9">
+      <c r="N133" s="9">
         <v>526402</v>
       </c>
-      <c r="O130" s="9">
+      <c r="O133" s="9">
         <v>1150485</v>
       </c>
-      <c r="P130" s="9">
+      <c r="P133" s="9">
         <v>1538969</v>
       </c>
-      <c r="Q130" s="9">
+      <c r="Q133" s="9">
         <v>1614808</v>
       </c>
-      <c r="R130" s="9">
+      <c r="R133" s="9">
         <v>508402</v>
       </c>
-      <c r="S130" s="9">
+      <c r="S133" s="9">
         <v>9882106</v>
       </c>
-      <c r="T130" s="9">
+      <c r="T133" s="9">
         <v>1413086</v>
       </c>
-      <c r="U130" s="9">
+      <c r="U133" s="9">
         <v>774879</v>
       </c>
-      <c r="V130" s="9">
+      <c r="V133" s="9">
         <v>2384433</v>
       </c>
-      <c r="W130" s="9">
+      <c r="W133" s="9">
         <v>1589170</v>
       </c>
-      <c r="X130" s="9">
+      <c r="X133" s="9">
         <v>1981485</v>
       </c>
-      <c r="Y130" s="9">
+      <c r="Y133" s="9">
         <v>702080</v>
       </c>
-      <c r="Z130" s="9">
+      <c r="Z133" s="9">
         <v>2337833</v>
       </c>
-      <c r="AA130" s="9">
+      <c r="AA133" s="9">
         <v>2744850</v>
       </c>
-      <c r="AB130" s="9">
+      <c r="AB133" s="9">
         <v>1933038</v>
       </c>
-      <c r="AC130" s="9">
+      <c r="AC133" s="9">
         <v>2667377</v>
       </c>
-      <c r="AD130" s="9">
+      <c r="AD133" s="9">
         <v>187331</v>
       </c>
-      <c r="AE130" s="9">
+      <c r="AE133" s="9">
         <v>2779161</v>
       </c>
-      <c r="AF130" s="9">
+      <c r="AF133" s="9">
         <v>613941</v>
       </c>
-      <c r="AG130" s="9">
-[...2 lines deleted...]
-      <c r="AH130" s="9">
+      <c r="AG133" s="9">
+        <v>523273</v>
+      </c>
+      <c r="AH133" s="9">
         <v>1649739</v>
       </c>
-      <c r="AI130" s="9">
+      <c r="AI133" s="9">
         <v>1183182</v>
       </c>
-      <c r="AJ130" s="9">
+      <c r="AJ133" s="9">
         <v>5377749</v>
       </c>
-      <c r="AK130" s="9">
+      <c r="AK133" s="9">
         <v>3493523</v>
       </c>
-      <c r="AL130" s="9">
+      <c r="AL133" s="9">
         <v>1554350</v>
       </c>
-      <c r="AM130" s="9">
+      <c r="AM133" s="9">
         <v>3314617</v>
       </c>
-      <c r="AN130" s="9">
+      <c r="AN133" s="9">
         <v>1133717</v>
       </c>
-      <c r="AO130" s="9">
+      <c r="AO133" s="9">
         <v>1616710</v>
       </c>
-      <c r="AP130" s="9">
+      <c r="AP133" s="9">
         <v>1840070</v>
       </c>
-      <c r="AQ130" s="9">
+      <c r="AQ133" s="9">
         <v>5381082</v>
       </c>
-      <c r="AR130" s="9">
+      <c r="AR133" s="9">
         <v>3537390</v>
       </c>
-      <c r="AS130" s="9">
+      <c r="AS133" s="9">
         <v>325714</v>
       </c>
-      <c r="AT130" s="9">
+      <c r="AT133" s="9">
         <v>1271584</v>
       </c>
-      <c r="AU130" s="9">
+      <c r="AU133" s="9">
         <v>916643</v>
       </c>
-      <c r="AV130" s="9">
+      <c r="AV133" s="9">
         <v>1800348</v>
       </c>
-      <c r="AW130" s="9">
+      <c r="AW133" s="9">
         <v>1639573</v>
       </c>
-      <c r="AX130" s="9">
+      <c r="AX133" s="9">
         <v>1325713</v>
       </c>
-      <c r="AY130" s="9">
+      <c r="AY133" s="9">
         <v>1194587</v>
       </c>
-      <c r="AZ130" s="9">
+      <c r="AZ133" s="9">
         <v>1001546</v>
       </c>
-      <c r="BA130" s="9">
+      <c r="BA133" s="9">
         <v>2456726</v>
       </c>
-      <c r="BB130" s="9">
+      <c r="BB133" s="9">
         <v>1664019</v>
       </c>
-      <c r="BC130" s="9">
+      <c r="BC133" s="9">
         <v>1193186</v>
       </c>
-      <c r="BD130" s="9">
-[...2 lines deleted...]
-      <c r="BE130" s="9">
+      <c r="BD133" s="9">
+        <v>670233</v>
+      </c>
+      <c r="BE133" s="9">
         <v>1013442</v>
       </c>
-      <c r="BF130" s="9">
+      <c r="BF133" s="9">
         <v>2327197</v>
       </c>
-      <c r="BG130" s="9">
+      <c r="BG133" s="9">
         <v>359624</v>
       </c>
-      <c r="BH130" s="9">
+      <c r="BH133" s="9">
         <v>420101</v>
       </c>
-      <c r="BI130" s="9">
+      <c r="BI133" s="9">
         <v>719728</v>
       </c>
-      <c r="BJ130" s="9">
+      <c r="BJ133" s="9">
         <v>3752657</v>
       </c>
-      <c r="BK130" s="9">
+      <c r="BK133" s="9">
         <v>1690097</v>
       </c>
-      <c r="BL130" s="9">
+      <c r="BL133" s="9">
         <v>376203</v>
       </c>
-      <c r="BM130" s="9">
+      <c r="BM133" s="9">
         <v>787333</v>
       </c>
-      <c r="BN130" s="9">
+      <c r="BN133" s="9">
         <v>4720067</v>
       </c>
-      <c r="BO130" s="9">
+      <c r="BO133" s="9">
         <v>2102350</v>
       </c>
-      <c r="BP130" s="9">
+      <c r="BP133" s="9">
         <v>853001</v>
       </c>
-      <c r="BQ130" s="9">
+      <c r="BQ133" s="9">
         <v>1650140</v>
       </c>
-      <c r="BR130" s="9">
+      <c r="BR133" s="9">
         <v>5685578</v>
       </c>
-      <c r="BS130" s="9">
+      <c r="BS133" s="9">
         <v>613845</v>
       </c>
-      <c r="BT130" s="9">
+      <c r="BT133" s="9">
         <v>1104691</v>
       </c>
-      <c r="BU130" s="9">
+      <c r="BU133" s="9">
         <v>1089395</v>
       </c>
-      <c r="BV130" s="9">
+      <c r="BV133" s="9">
         <v>2440668</v>
       </c>
     </row>
-    <row r="131" spans="1:74" s="33" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A131" s="1" t="s">
+    <row r="134" spans="1:74" s="33" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B131" s="9">
+      <c r="B134" s="9">
         <v>24773360</v>
       </c>
-      <c r="C131" s="9">
+      <c r="C134" s="9">
         <v>3747834</v>
       </c>
-      <c r="D131" s="9">
+      <c r="D134" s="9">
         <v>1771334</v>
       </c>
-      <c r="E131" s="9">
+      <c r="E134" s="9">
         <v>869934</v>
       </c>
-      <c r="F131" s="9">
+      <c r="F134" s="9">
         <v>1411026</v>
       </c>
-      <c r="G131" s="9">
+      <c r="G134" s="9">
         <v>420521</v>
       </c>
-      <c r="H131" s="9">
+      <c r="H134" s="9">
         <v>790714</v>
       </c>
-      <c r="I131" s="9">
+      <c r="I134" s="9">
         <v>1984674</v>
       </c>
-      <c r="J131" s="9">
+      <c r="J134" s="9">
         <v>976009</v>
       </c>
-      <c r="K131" s="9">
+      <c r="K134" s="9">
         <v>3875146</v>
       </c>
-      <c r="L131" s="9">
+      <c r="L134" s="9">
         <v>734869</v>
       </c>
-      <c r="M131" s="9">
+      <c r="M134" s="9">
         <v>2556529</v>
       </c>
-      <c r="N131" s="9">
+      <c r="N134" s="9">
         <v>526811</v>
       </c>
-      <c r="O131" s="9">
+      <c r="O134" s="9">
         <v>1145928</v>
       </c>
-      <c r="P131" s="9">
+      <c r="P134" s="9">
         <v>1525351</v>
       </c>
-      <c r="Q131" s="9">
+      <c r="Q134" s="9">
         <v>1611613</v>
       </c>
-      <c r="R131" s="9">
+      <c r="R134" s="9">
         <v>512924</v>
       </c>
-      <c r="S131" s="9">
+      <c r="S134" s="9">
         <v>9967895</v>
       </c>
-      <c r="T131" s="9">
+      <c r="T134" s="9">
         <v>1414201</v>
       </c>
-      <c r="U131" s="9">
+      <c r="U134" s="9">
         <v>764632</v>
       </c>
-      <c r="V131" s="9">
+      <c r="V134" s="9">
         <v>2399451</v>
       </c>
-      <c r="W131" s="9">
+      <c r="W134" s="9">
         <v>1649327</v>
       </c>
-      <c r="X131" s="9">
+      <c r="X134" s="9">
         <v>2024094</v>
       </c>
-      <c r="Y131" s="9">
+      <c r="Y134" s="9">
         <v>697093</v>
       </c>
-      <c r="Z131" s="9">
+      <c r="Z134" s="9">
         <v>2162171</v>
       </c>
-      <c r="AA131" s="9">
+      <c r="AA134" s="9">
         <v>2775101</v>
       </c>
-      <c r="AB131" s="9">
+      <c r="AB134" s="9">
         <v>1981549</v>
       </c>
-      <c r="AC131" s="9">
+      <c r="AC134" s="9">
         <v>2658954</v>
       </c>
-      <c r="AD131" s="9">
+      <c r="AD134" s="9">
         <v>185386</v>
       </c>
-      <c r="AE131" s="9">
+      <c r="AE134" s="9">
         <v>2763347</v>
       </c>
-      <c r="AF131" s="9">
+      <c r="AF134" s="9">
         <v>606018</v>
       </c>
-      <c r="AG131" s="9">
-[...2 lines deleted...]
-      <c r="AH131" s="9">
+      <c r="AG134" s="9">
+        <v>518308</v>
+      </c>
+      <c r="AH134" s="9">
         <v>1644926</v>
       </c>
-      <c r="AI131" s="9">
+      <c r="AI134" s="9">
         <v>1172034</v>
       </c>
-      <c r="AJ131" s="9">
+      <c r="AJ134" s="9">
         <v>5441638</v>
       </c>
-      <c r="AK131" s="9">
+      <c r="AK134" s="9">
         <v>3444653</v>
       </c>
-      <c r="AL131" s="9">
+      <c r="AL134" s="9">
         <v>1548880</v>
       </c>
-      <c r="AM131" s="9">
+      <c r="AM134" s="9">
         <v>3317379</v>
       </c>
-      <c r="AN131" s="9">
+      <c r="AN134" s="9">
         <v>1105569</v>
       </c>
-      <c r="AO131" s="9">
+      <c r="AO134" s="9">
         <v>1653768</v>
       </c>
-      <c r="AP131" s="9">
+      <c r="AP134" s="9">
         <v>1878214</v>
       </c>
-      <c r="AQ131" s="9">
+      <c r="AQ134" s="9">
         <v>5452606</v>
       </c>
-      <c r="AR131" s="9">
+      <c r="AR134" s="9">
         <v>3327162</v>
       </c>
-      <c r="AS131" s="9">
+      <c r="AS134" s="9">
         <v>329335</v>
       </c>
-      <c r="AT131" s="9">
+      <c r="AT134" s="9">
         <v>1262052</v>
       </c>
-      <c r="AU131" s="9">
+      <c r="AU134" s="9">
         <v>922914</v>
       </c>
-      <c r="AV131" s="9">
+      <c r="AV134" s="9">
         <v>1734835</v>
       </c>
-      <c r="AW131" s="9">
+      <c r="AW134" s="9">
         <v>1662154</v>
       </c>
-      <c r="AX131" s="9">
+      <c r="AX134" s="9">
         <v>1357935</v>
       </c>
-      <c r="AY131" s="9">
+      <c r="AY134" s="9">
         <v>1191164</v>
       </c>
-      <c r="AZ131" s="9">
+      <c r="AZ134" s="9">
         <v>997924</v>
       </c>
-      <c r="BA131" s="9">
+      <c r="BA134" s="9">
         <v>2537523</v>
       </c>
-      <c r="BB131" s="9">
+      <c r="BB134" s="9">
         <v>1661288</v>
       </c>
-      <c r="BC131" s="9">
+      <c r="BC134" s="9">
         <v>1189140</v>
       </c>
-      <c r="BD131" s="9">
-[...2 lines deleted...]
-      <c r="BE131" s="9">
+      <c r="BD134" s="9">
+        <v>661390</v>
+      </c>
+      <c r="BE134" s="9">
         <v>1013360</v>
       </c>
-      <c r="BF131" s="9">
+      <c r="BF134" s="9">
         <v>2311348</v>
       </c>
-      <c r="BG131" s="9">
+      <c r="BG134" s="9">
         <v>362625</v>
       </c>
-      <c r="BH131" s="9">
+      <c r="BH134" s="9">
         <v>414324</v>
       </c>
-      <c r="BI131" s="9">
+      <c r="BI134" s="9">
         <v>708294</v>
       </c>
-      <c r="BJ131" s="9">
+      <c r="BJ134" s="9">
         <v>3771478</v>
       </c>
-      <c r="BK131" s="9">
+      <c r="BK134" s="9">
         <v>1680901</v>
       </c>
-      <c r="BL131" s="9">
+      <c r="BL134" s="9">
         <v>378519</v>
       </c>
-      <c r="BM131" s="9">
+      <c r="BM134" s="9">
         <v>706779</v>
       </c>
-      <c r="BN131" s="9">
+      <c r="BN134" s="9">
         <v>4773173</v>
       </c>
-      <c r="BO131" s="9">
+      <c r="BO134" s="9">
         <v>2095569</v>
       </c>
-      <c r="BP131" s="9">
+      <c r="BP134" s="9">
         <v>852247</v>
       </c>
-      <c r="BQ131" s="9">
+      <c r="BQ134" s="9">
         <v>1649625</v>
       </c>
-      <c r="BR131" s="9">
+      <c r="BR134" s="9">
         <v>5660462</v>
       </c>
-      <c r="BS131" s="9">
+      <c r="BS134" s="9">
         <v>610244</v>
       </c>
-      <c r="BT131" s="9">
+      <c r="BT134" s="9">
         <v>1086587</v>
       </c>
-      <c r="BU131" s="9">
+      <c r="BU134" s="9">
         <v>1087681</v>
       </c>
-      <c r="BV131" s="9">
+      <c r="BV134" s="9">
         <v>2462519</v>
       </c>
     </row>
-    <row r="132" spans="1:74" s="34" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A132" s="1" t="s">
+    <row r="135" spans="1:74" s="34" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B132" s="9">
+      <c r="B135" s="9">
         <v>25702831</v>
       </c>
-      <c r="C132" s="9">
+      <c r="C135" s="9">
         <v>3853702</v>
       </c>
-      <c r="D132" s="9">
+      <c r="D135" s="9">
         <v>1917582</v>
       </c>
-      <c r="E132" s="9">
+      <c r="E135" s="9">
         <v>909662</v>
       </c>
-      <c r="F132" s="9">
+      <c r="F135" s="9">
         <v>1532389</v>
       </c>
-      <c r="G132" s="9">
+      <c r="G135" s="9">
         <v>460498</v>
       </c>
-      <c r="H132" s="9">
+      <c r="H135" s="9">
         <v>850071</v>
       </c>
-      <c r="I132" s="9">
+      <c r="I135" s="9">
         <v>2141190</v>
       </c>
-      <c r="J132" s="9">
+      <c r="J135" s="9">
         <v>1068645</v>
       </c>
-      <c r="K132" s="9">
+      <c r="K135" s="9">
         <v>4134128</v>
       </c>
-      <c r="L132" s="9">
+      <c r="L135" s="9">
         <v>784702</v>
       </c>
-      <c r="M132" s="9">
+      <c r="M135" s="9">
         <v>2703976</v>
       </c>
-      <c r="N132" s="9">
+      <c r="N135" s="9">
         <v>576415</v>
       </c>
-      <c r="O132" s="9">
+      <c r="O135" s="9">
         <v>1222183</v>
       </c>
-      <c r="P132" s="9">
+      <c r="P135" s="9">
         <v>1613918</v>
       </c>
-      <c r="Q132" s="9">
+      <c r="Q135" s="9">
         <v>1693758</v>
       </c>
-      <c r="R132" s="9">
+      <c r="R135" s="9">
         <v>550292</v>
       </c>
-      <c r="S132" s="9">
+      <c r="S135" s="9">
         <v>10414567</v>
       </c>
-      <c r="T132" s="9">
+      <c r="T135" s="9">
         <v>1572877</v>
       </c>
-      <c r="U132" s="9">
+      <c r="U135" s="9">
         <v>816029</v>
       </c>
-      <c r="V132" s="9">
+      <c r="V135" s="9">
         <v>2537965</v>
       </c>
-      <c r="W132" s="9">
+      <c r="W135" s="9">
         <v>1778835</v>
       </c>
-      <c r="X132" s="9">
+      <c r="X135" s="9">
         <v>2106620</v>
       </c>
-      <c r="Y132" s="9">
+      <c r="Y135" s="9">
         <v>761314</v>
       </c>
-      <c r="Z132" s="9">
+      <c r="Z135" s="9">
         <v>2336685</v>
       </c>
-      <c r="AA132" s="9">
+      <c r="AA135" s="9">
         <v>2942098</v>
       </c>
-      <c r="AB132" s="9">
+      <c r="AB135" s="9">
         <v>2088924</v>
       </c>
-      <c r="AC132" s="9">
+      <c r="AC135" s="9">
         <v>2825427</v>
       </c>
-      <c r="AD132" s="9">
+      <c r="AD135" s="9">
         <v>199829</v>
       </c>
-      <c r="AE132" s="9">
+      <c r="AE135" s="9">
         <v>2925797</v>
       </c>
-      <c r="AF132" s="9">
+      <c r="AF135" s="9">
         <v>646631</v>
       </c>
-      <c r="AG132" s="9">
-[...2 lines deleted...]
-      <c r="AH132" s="9">
+      <c r="AG135" s="9">
+        <v>499785</v>
+      </c>
+      <c r="AH135" s="9">
         <v>1741357</v>
       </c>
-      <c r="AI132" s="9">
+      <c r="AI135" s="9">
         <v>1291811</v>
       </c>
-      <c r="AJ132" s="9">
+      <c r="AJ135" s="9">
         <v>5612706</v>
       </c>
-      <c r="AK132" s="9">
+      <c r="AK135" s="9">
         <v>3733509</v>
       </c>
-      <c r="AL132" s="9">
+      <c r="AL135" s="9">
         <v>1661782</v>
       </c>
-      <c r="AM132" s="9">
+      <c r="AM135" s="9">
         <v>3464279</v>
       </c>
-      <c r="AN132" s="9">
+      <c r="AN135" s="9">
         <v>1172047</v>
       </c>
-      <c r="AO132" s="9">
+      <c r="AO135" s="9">
         <v>1738753</v>
       </c>
-      <c r="AP132" s="9">
+      <c r="AP135" s="9">
         <v>1985401</v>
       </c>
-      <c r="AQ132" s="9">
+      <c r="AQ135" s="9">
         <v>5716143</v>
       </c>
-      <c r="AR132" s="9">
+      <c r="AR135" s="9">
         <v>3704125</v>
       </c>
-      <c r="AS132" s="9">
+      <c r="AS135" s="9">
         <v>349364</v>
       </c>
-      <c r="AT132" s="9">
+      <c r="AT135" s="9">
         <v>1329487</v>
       </c>
-      <c r="AU132" s="9">
+      <c r="AU135" s="9">
         <v>971265</v>
       </c>
-      <c r="AV132" s="9">
+      <c r="AV135" s="9">
         <v>1870097</v>
       </c>
-      <c r="AW132" s="9">
+      <c r="AW135" s="9">
         <v>1742125</v>
       </c>
-      <c r="AX132" s="9">
+      <c r="AX135" s="9">
         <v>1450179</v>
       </c>
-      <c r="AY132" s="9">
+      <c r="AY135" s="9">
         <v>1246795</v>
       </c>
-      <c r="AZ132" s="9">
+      <c r="AZ135" s="9">
         <v>1086718</v>
       </c>
-      <c r="BA132" s="9">
+      <c r="BA135" s="9">
         <v>2671301</v>
       </c>
-      <c r="BB132" s="9">
+      <c r="BB135" s="9">
         <v>1755702</v>
       </c>
-      <c r="BC132" s="9">
+      <c r="BC135" s="9">
         <v>1260649</v>
       </c>
-      <c r="BD132" s="9">
-[...2 lines deleted...]
-      <c r="BE132" s="9">
+      <c r="BD135" s="9">
+        <v>707212</v>
+      </c>
+      <c r="BE135" s="9">
         <v>1136001</v>
       </c>
-      <c r="BF132" s="9">
+      <c r="BF135" s="9">
         <v>2496339</v>
       </c>
-      <c r="BG132" s="9">
+      <c r="BG135" s="9">
         <v>380441</v>
       </c>
-      <c r="BH132" s="9">
+      <c r="BH135" s="9">
         <v>444533</v>
       </c>
-      <c r="BI132" s="9">
+      <c r="BI135" s="9">
         <v>759225</v>
       </c>
-      <c r="BJ132" s="9">
+      <c r="BJ135" s="9">
         <v>3982523</v>
       </c>
-      <c r="BK132" s="9">
+      <c r="BK135" s="9">
         <v>1766270</v>
       </c>
-      <c r="BL132" s="9">
+      <c r="BL135" s="9">
         <v>416855</v>
       </c>
-      <c r="BM132" s="9">
+      <c r="BM135" s="9">
         <v>779491</v>
       </c>
-      <c r="BN132" s="9">
+      <c r="BN135" s="9">
         <v>4986335</v>
       </c>
-      <c r="BO132" s="9">
+      <c r="BO135" s="9">
         <v>2228765</v>
       </c>
-      <c r="BP132" s="9">
+      <c r="BP135" s="9">
         <v>892797</v>
       </c>
-      <c r="BQ132" s="9">
+      <c r="BQ135" s="9">
         <v>1769695</v>
       </c>
-      <c r="BR132" s="9">
+      <c r="BR135" s="9">
         <v>5986077</v>
       </c>
-      <c r="BS132" s="9">
+      <c r="BS135" s="9">
         <v>655525</v>
       </c>
-      <c r="BT132" s="9">
+      <c r="BT135" s="9">
         <v>1164551</v>
       </c>
-      <c r="BU132" s="9">
+      <c r="BU135" s="9">
         <v>1161821</v>
       </c>
-      <c r="BV132" s="9">
+      <c r="BV135" s="9">
         <v>2565434</v>
       </c>
     </row>
-    <row r="133" spans="1:74" s="35" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A133" s="1" t="s">
+    <row r="136" spans="1:74" s="35" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="B133" s="9">
+      <c r="B136" s="9">
         <v>25704710</v>
       </c>
-      <c r="C133" s="9">
+      <c r="C136" s="9">
         <v>3809284</v>
       </c>
-      <c r="D133" s="9">
+      <c r="D136" s="9">
         <v>1842150</v>
       </c>
-      <c r="E133" s="9">
+      <c r="E136" s="9">
         <v>885712</v>
       </c>
-      <c r="F133" s="9">
+      <c r="F136" s="9">
         <v>1499578</v>
       </c>
-      <c r="G133" s="9">
+      <c r="G136" s="9">
         <v>458339</v>
       </c>
-      <c r="H133" s="9">
+      <c r="H136" s="9">
         <v>843545</v>
       </c>
-      <c r="I133" s="9">
+      <c r="I136" s="9">
         <v>2087860</v>
       </c>
-      <c r="J133" s="9">
+      <c r="J136" s="9">
         <v>1026745</v>
       </c>
-      <c r="K133" s="9">
+      <c r="K136" s="9">
         <v>4138329</v>
       </c>
-      <c r="L133" s="9">
+      <c r="L136" s="9">
         <v>757115</v>
       </c>
-      <c r="M133" s="9">
+      <c r="M136" s="9">
         <v>2692678</v>
       </c>
-      <c r="N133" s="9">
+      <c r="N136" s="9">
         <v>560759</v>
       </c>
-      <c r="O133" s="9">
+      <c r="O136" s="9">
         <v>1201152</v>
       </c>
-      <c r="P133" s="9">
+      <c r="P136" s="9">
         <v>1559546</v>
       </c>
-      <c r="Q133" s="9">
+      <c r="Q136" s="9">
         <v>1646810</v>
       </c>
-      <c r="R133" s="9">
+      <c r="R136" s="9">
         <v>545723</v>
       </c>
-      <c r="S133" s="9">
+      <c r="S136" s="9">
         <v>10139667</v>
       </c>
-      <c r="T133" s="9">
+      <c r="T136" s="9">
         <v>1527276</v>
       </c>
-      <c r="U133" s="9">
+      <c r="U136" s="9">
         <v>774396</v>
       </c>
-      <c r="V133" s="9">
+      <c r="V136" s="9">
         <v>2481955</v>
       </c>
-      <c r="W133" s="9">
+      <c r="W136" s="9">
         <v>1722165</v>
       </c>
-      <c r="X133" s="9">
+      <c r="X136" s="9">
         <v>2074253</v>
       </c>
-      <c r="Y133" s="9">
+      <c r="Y136" s="9">
         <v>751291</v>
       </c>
-      <c r="Z133" s="9">
+      <c r="Z136" s="9">
         <v>2374183</v>
       </c>
-      <c r="AA133" s="9">
+      <c r="AA136" s="9">
         <v>2866214</v>
       </c>
-      <c r="AB133" s="9">
+      <c r="AB136" s="9">
         <v>2060654</v>
       </c>
-      <c r="AC133" s="9">
+      <c r="AC136" s="9">
         <v>2814388</v>
       </c>
-      <c r="AD133" s="9">
+      <c r="AD136" s="9">
         <v>190179</v>
       </c>
-      <c r="AE133" s="9">
+      <c r="AE136" s="9">
         <v>2853125</v>
       </c>
-      <c r="AF133" s="9">
+      <c r="AF136" s="9">
         <v>636270</v>
       </c>
-      <c r="AG133" s="9">
-[...2 lines deleted...]
-      <c r="AH133" s="9">
+      <c r="AG136" s="9">
+        <v>532496</v>
+      </c>
+      <c r="AH136" s="9">
         <v>1693907</v>
       </c>
-      <c r="AI133" s="9">
+      <c r="AI136" s="9">
         <v>1252263</v>
       </c>
-      <c r="AJ133" s="9">
+      <c r="AJ136" s="9">
         <v>5507020</v>
       </c>
-      <c r="AK133" s="9">
+      <c r="AK136" s="9">
         <v>3767155</v>
       </c>
-      <c r="AL133" s="9">
+      <c r="AL136" s="9">
         <v>1600545</v>
       </c>
-      <c r="AM133" s="9">
+      <c r="AM136" s="9">
         <v>3395919</v>
       </c>
-      <c r="AN133" s="9">
+      <c r="AN136" s="9">
         <v>1136061</v>
       </c>
-      <c r="AO133" s="9">
+      <c r="AO136" s="9">
         <v>1706582</v>
       </c>
-      <c r="AP133" s="9">
+      <c r="AP136" s="9">
         <v>1941734</v>
       </c>
-      <c r="AQ133" s="9">
+      <c r="AQ136" s="9">
         <v>5520533</v>
       </c>
-      <c r="AR133" s="9">
+      <c r="AR136" s="9">
         <v>3753374</v>
       </c>
-      <c r="AS133" s="9">
+      <c r="AS136" s="9">
         <v>339685</v>
       </c>
-      <c r="AT133" s="9">
+      <c r="AT136" s="9">
         <v>1288375</v>
       </c>
-      <c r="AU133" s="9">
+      <c r="AU136" s="9">
         <v>952569</v>
       </c>
-      <c r="AV133" s="9">
+      <c r="AV136" s="9">
         <v>1827730</v>
       </c>
-      <c r="AW133" s="9">
+      <c r="AW136" s="9">
         <v>1719295</v>
       </c>
-      <c r="AX133" s="9">
+      <c r="AX136" s="9">
         <v>1410574</v>
       </c>
-      <c r="AY133" s="9">
+      <c r="AY136" s="9">
         <v>1243949</v>
       </c>
-      <c r="AZ133" s="9">
+      <c r="AZ136" s="9">
         <v>1043087</v>
       </c>
-      <c r="BA133" s="9">
+      <c r="BA136" s="9">
         <v>2673309</v>
       </c>
-      <c r="BB133" s="9">
+      <c r="BB136" s="9">
         <v>1729629</v>
       </c>
-      <c r="BC133" s="9">
+      <c r="BC136" s="9">
         <v>1240597</v>
       </c>
-      <c r="BD133" s="9">
-[...2 lines deleted...]
-      <c r="BE133" s="9">
+      <c r="BD136" s="9">
+        <v>686916</v>
+      </c>
+      <c r="BE136" s="9">
         <v>1090533</v>
       </c>
-      <c r="BF133" s="9">
+      <c r="BF136" s="9">
         <v>2419429</v>
       </c>
-      <c r="BG133" s="9">
+      <c r="BG136" s="9">
         <v>369987</v>
       </c>
-      <c r="BH133" s="9">
+      <c r="BH136" s="9">
         <v>423971</v>
       </c>
-      <c r="BI133" s="9">
+      <c r="BI136" s="9">
         <v>738552</v>
       </c>
-      <c r="BJ133" s="9">
+      <c r="BJ136" s="9">
         <v>3953189</v>
       </c>
-      <c r="BK133" s="9">
+      <c r="BK136" s="9">
         <v>1714046</v>
       </c>
-      <c r="BL133" s="9">
+      <c r="BL136" s="9">
         <v>420854</v>
       </c>
-      <c r="BM133" s="9">
+      <c r="BM136" s="9">
         <v>775697</v>
       </c>
-      <c r="BN133" s="9">
+      <c r="BN136" s="9">
         <v>4915099</v>
       </c>
-      <c r="BO133" s="9">
+      <c r="BO136" s="9">
         <v>2161446</v>
       </c>
-      <c r="BP133" s="9">
+      <c r="BP136" s="9">
         <v>879648</v>
       </c>
-      <c r="BQ133" s="9">
+      <c r="BQ136" s="9">
         <v>1703907</v>
       </c>
-      <c r="BR133" s="9">
+      <c r="BR136" s="9">
         <v>5827407</v>
       </c>
-      <c r="BS133" s="9">
+      <c r="BS136" s="9">
         <v>627162</v>
       </c>
-      <c r="BT133" s="9">
+      <c r="BT136" s="9">
         <v>1138579</v>
       </c>
-      <c r="BU133" s="9">
+      <c r="BU136" s="9">
         <v>1129042</v>
       </c>
-      <c r="BV133" s="9">
+      <c r="BV136" s="9">
         <v>2512791</v>
       </c>
     </row>
-    <row r="134" spans="1:74" s="36" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="1" t="s">
+    <row r="137" spans="1:74" s="36" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B134" s="9">
+      <c r="B137" s="9">
         <v>25829284</v>
       </c>
-      <c r="C134" s="9">
+      <c r="C137" s="9">
         <v>3834671</v>
       </c>
-      <c r="D134" s="9">
+      <c r="D137" s="9">
         <v>1951631</v>
       </c>
-      <c r="E134" s="9">
+      <c r="E137" s="9">
         <v>914487</v>
       </c>
-      <c r="F134" s="9">
+      <c r="F137" s="9">
         <v>1636337</v>
       </c>
-      <c r="G134" s="9">
+      <c r="G137" s="9">
         <v>557413</v>
       </c>
-      <c r="H134" s="9">
+      <c r="H137" s="9">
         <v>878987</v>
       </c>
-      <c r="I134" s="9">
+      <c r="I137" s="9">
         <v>2165116</v>
       </c>
-      <c r="J134" s="9">
+      <c r="J137" s="9">
         <v>1108497</v>
       </c>
-      <c r="K134" s="9">
+      <c r="K137" s="9">
         <v>4440311</v>
       </c>
-      <c r="L134" s="9">
+      <c r="L137" s="9">
         <v>801840</v>
       </c>
-      <c r="M134" s="9">
+      <c r="M137" s="9">
         <v>2797654</v>
       </c>
-      <c r="N134" s="9">
+      <c r="N137" s="9">
         <v>603942</v>
       </c>
-      <c r="O134" s="9">
+      <c r="O137" s="9">
         <v>1256477</v>
       </c>
-      <c r="P134" s="9">
+      <c r="P137" s="9">
         <v>1621698</v>
       </c>
-      <c r="Q134" s="9">
+      <c r="Q137" s="9">
         <v>1702753</v>
       </c>
-      <c r="R134" s="9">
+      <c r="R137" s="9">
         <v>594410</v>
       </c>
-      <c r="S134" s="9">
+      <c r="S137" s="9">
         <v>10030127</v>
       </c>
-      <c r="T134" s="9">
+      <c r="T137" s="9">
         <v>1689517</v>
       </c>
-      <c r="U134" s="9">
+      <c r="U137" s="9">
         <v>805919</v>
       </c>
-      <c r="V134" s="9">
+      <c r="V137" s="9">
         <v>2588111</v>
       </c>
-      <c r="W134" s="9">
+      <c r="W137" s="9">
         <v>1807843</v>
       </c>
-      <c r="X134" s="9">
+      <c r="X137" s="9">
         <v>2149089</v>
       </c>
-      <c r="Y134" s="9">
+      <c r="Y137" s="9">
         <v>819500</v>
       </c>
-      <c r="Z134" s="9">
+      <c r="Z137" s="9">
         <v>2795771</v>
       </c>
-      <c r="AA134" s="9">
+      <c r="AA137" s="9">
         <v>2966882</v>
       </c>
-      <c r="AB134" s="9">
+      <c r="AB137" s="9">
         <v>2077541</v>
       </c>
-      <c r="AC134" s="9">
+      <c r="AC137" s="9">
         <v>3041218</v>
       </c>
-      <c r="AD134" s="9">
+      <c r="AD137" s="9">
         <v>201146</v>
       </c>
-      <c r="AE134" s="9">
+      <c r="AE137" s="9">
         <v>2934349</v>
       </c>
-      <c r="AF134" s="9">
+      <c r="AF137" s="9">
         <v>659300</v>
       </c>
-      <c r="AG134" s="9">
-[...2 lines deleted...]
-      <c r="AH134" s="9">
+      <c r="AG137" s="9">
+        <v>542586</v>
+      </c>
+      <c r="AH137" s="9">
         <v>1785295</v>
       </c>
-      <c r="AI134" s="9">
+      <c r="AI137" s="9">
         <v>1338546</v>
       </c>
-      <c r="AJ134" s="9">
+      <c r="AJ137" s="9">
         <v>5525641</v>
       </c>
-      <c r="AK134" s="9">
+      <c r="AK137" s="9">
         <v>4110638</v>
       </c>
-      <c r="AL134" s="9">
+      <c r="AL137" s="9">
         <v>1659501</v>
       </c>
-      <c r="AM134" s="9">
+      <c r="AM137" s="9">
         <v>3542608</v>
       </c>
-      <c r="AN134" s="9">
+      <c r="AN137" s="9">
         <v>1196460</v>
       </c>
-      <c r="AO134" s="9">
+      <c r="AO137" s="9">
         <v>1698812</v>
       </c>
-      <c r="AP134" s="9">
+      <c r="AP137" s="9">
         <v>2128668</v>
       </c>
-      <c r="AQ134" s="9">
+      <c r="AQ137" s="9">
         <v>5555332</v>
       </c>
-      <c r="AR134" s="9">
+      <c r="AR137" s="9">
         <v>4267774</v>
       </c>
-      <c r="AS134" s="9">
+      <c r="AS137" s="9">
         <v>365542</v>
       </c>
-      <c r="AT134" s="9">
+      <c r="AT137" s="9">
         <v>1318832</v>
       </c>
-      <c r="AU134" s="9">
+      <c r="AU137" s="9">
         <v>1020944</v>
       </c>
-      <c r="AV134" s="9">
+      <c r="AV137" s="9">
         <v>2078164</v>
       </c>
-      <c r="AW134" s="9">
+      <c r="AW137" s="9">
         <v>1868019</v>
       </c>
-      <c r="AX134" s="9">
+      <c r="AX137" s="9">
         <v>1508284</v>
       </c>
-      <c r="AY134" s="9">
+      <c r="AY137" s="9">
         <v>1318195</v>
       </c>
-      <c r="AZ134" s="9">
+      <c r="AZ137" s="9">
         <v>1111400</v>
       </c>
-      <c r="BA134" s="9">
+      <c r="BA137" s="9">
         <v>2767617</v>
       </c>
-      <c r="BB134" s="9">
+      <c r="BB137" s="9">
         <v>1820262</v>
       </c>
-      <c r="BC134" s="9">
+      <c r="BC137" s="9">
         <v>1287364</v>
       </c>
-      <c r="BD134" s="9">
-[...2 lines deleted...]
-      <c r="BE134" s="9">
+      <c r="BD137" s="9">
+        <v>728230</v>
+      </c>
+      <c r="BE137" s="9">
         <v>1201123</v>
       </c>
-      <c r="BF134" s="9">
+      <c r="BF137" s="9">
         <v>2599517</v>
       </c>
-      <c r="BG134" s="9">
+      <c r="BG137" s="9">
         <v>398412</v>
       </c>
-      <c r="BH134" s="9">
+      <c r="BH137" s="9">
         <v>448013</v>
       </c>
-      <c r="BI134" s="9">
+      <c r="BI137" s="9">
         <v>770558</v>
       </c>
-      <c r="BJ134" s="9">
+      <c r="BJ137" s="9">
         <v>4081851</v>
       </c>
-      <c r="BK134" s="9">
+      <c r="BK137" s="9">
         <v>1758150</v>
       </c>
-      <c r="BL134" s="9">
+      <c r="BL137" s="9">
         <v>464877</v>
       </c>
-      <c r="BM134" s="9">
+      <c r="BM137" s="9">
         <v>879302</v>
       </c>
-      <c r="BN134" s="9">
+      <c r="BN137" s="9">
         <v>4953774</v>
       </c>
-      <c r="BO134" s="9">
+      <c r="BO137" s="9">
         <v>2252695</v>
       </c>
-      <c r="BP134" s="9">
+      <c r="BP137" s="9">
         <v>954466</v>
       </c>
-      <c r="BQ134" s="9">
+      <c r="BQ137" s="9">
         <v>1814842</v>
       </c>
-      <c r="BR134" s="9">
+      <c r="BR137" s="9">
         <v>6018414</v>
       </c>
-      <c r="BS134" s="9">
+      <c r="BS137" s="9">
         <v>673431</v>
       </c>
-      <c r="BT134" s="9">
+      <c r="BT137" s="9">
         <v>1234022</v>
       </c>
-      <c r="BU134" s="9">
+      <c r="BU137" s="9">
         <v>1184413</v>
       </c>
-      <c r="BV134" s="9">
+      <c r="BV137" s="9">
         <v>2573803</v>
       </c>
     </row>
-    <row r="135" spans="1:74" s="37" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A135" s="1" t="s">
+    <row r="138" spans="1:74" s="37" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B135" s="9">
+      <c r="B138" s="9">
         <v>25895135</v>
       </c>
-      <c r="C135" s="9">
+      <c r="C138" s="9">
         <v>3876615</v>
       </c>
-      <c r="D135" s="9">
+      <c r="D138" s="9">
         <v>2046297</v>
       </c>
-      <c r="E135" s="9">
+      <c r="E138" s="9">
         <v>906141</v>
       </c>
-      <c r="F135" s="9">
+      <c r="F138" s="9">
         <v>1660945</v>
       </c>
-      <c r="G135" s="9">
+      <c r="G138" s="9">
         <v>567754</v>
       </c>
-      <c r="H135" s="9">
+      <c r="H138" s="9">
         <v>868186</v>
       </c>
-      <c r="I135" s="9">
+      <c r="I138" s="9">
         <v>2172476</v>
       </c>
-      <c r="J135" s="9">
+      <c r="J138" s="9">
         <v>1122652</v>
       </c>
-      <c r="K135" s="9">
+      <c r="K138" s="9">
         <v>4416726</v>
       </c>
-      <c r="L135" s="9">
+      <c r="L138" s="9">
         <v>795778</v>
       </c>
-      <c r="M135" s="9">
+      <c r="M138" s="9">
         <v>2791361</v>
       </c>
-      <c r="N135" s="9">
+      <c r="N138" s="9">
         <v>600171</v>
       </c>
-      <c r="O135" s="9">
+      <c r="O138" s="9">
         <v>1246793</v>
       </c>
-      <c r="P135" s="9">
+      <c r="P138" s="9">
         <v>1616949</v>
       </c>
-      <c r="Q135" s="9">
+      <c r="Q138" s="9">
         <v>1690321</v>
       </c>
-      <c r="R135" s="9">
+      <c r="R138" s="9">
         <v>605316</v>
       </c>
-      <c r="S135" s="9">
+      <c r="S138" s="9">
         <v>9956836</v>
       </c>
-      <c r="T135" s="9">
+      <c r="T138" s="9">
         <v>1704397</v>
       </c>
-      <c r="U135" s="9">
+      <c r="U138" s="9">
         <v>786156</v>
       </c>
-      <c r="V135" s="9">
+      <c r="V138" s="9">
         <v>2559089</v>
       </c>
-      <c r="W135" s="9">
+      <c r="W138" s="9">
         <v>1783930</v>
       </c>
-      <c r="X135" s="9">
+      <c r="X138" s="9">
         <v>2195542</v>
       </c>
-      <c r="Y135" s="9">
+      <c r="Y138" s="9">
         <v>820569</v>
       </c>
-      <c r="Z135" s="9">
+      <c r="Z138" s="9">
         <v>2870397</v>
       </c>
-      <c r="AA135" s="9">
+      <c r="AA138" s="9">
         <v>2935349</v>
       </c>
-      <c r="AB135" s="9">
+      <c r="AB138" s="9">
         <v>2087348</v>
       </c>
-      <c r="AC135" s="9">
+      <c r="AC138" s="9">
         <v>3066342</v>
       </c>
-      <c r="AD135" s="9">
+      <c r="AD138" s="9">
         <v>200216</v>
       </c>
-      <c r="AE135" s="9">
+      <c r="AE138" s="9">
         <v>2904029</v>
       </c>
-      <c r="AF135" s="9">
+      <c r="AF138" s="9">
         <v>655547</v>
       </c>
-      <c r="AG135" s="9">
-[...2 lines deleted...]
-      <c r="AH135" s="9">
+      <c r="AG138" s="9">
+        <v>564652</v>
+      </c>
+      <c r="AH138" s="9">
         <v>1759421</v>
       </c>
-      <c r="AI135" s="9">
+      <c r="AI138" s="9">
         <v>1369517</v>
       </c>
-      <c r="AJ135" s="9">
+      <c r="AJ138" s="9">
         <v>5550559</v>
       </c>
-      <c r="AK135" s="9">
+      <c r="AK138" s="9">
         <v>4087763</v>
       </c>
-      <c r="AL135" s="9">
+      <c r="AL138" s="9">
         <v>1631260</v>
       </c>
-      <c r="AM135" s="9">
+      <c r="AM138" s="9">
         <v>3549437</v>
       </c>
-      <c r="AN135" s="9">
+      <c r="AN138" s="9">
         <v>1180376</v>
       </c>
-      <c r="AO135" s="9">
+      <c r="AO138" s="9">
         <v>1696332</v>
       </c>
-      <c r="AP135" s="9">
+      <c r="AP138" s="9">
         <v>2171570</v>
       </c>
-      <c r="AQ135" s="9">
+      <c r="AQ138" s="9">
         <v>5564642</v>
       </c>
-      <c r="AR135" s="9">
+      <c r="AR138" s="9">
         <v>4449360</v>
       </c>
-      <c r="AS135" s="9">
+      <c r="AS138" s="9">
         <v>364168</v>
       </c>
-      <c r="AT135" s="9">
+      <c r="AT138" s="9">
         <v>1318091</v>
       </c>
-      <c r="AU135" s="9">
+      <c r="AU138" s="9">
         <v>1001241</v>
       </c>
-      <c r="AV135" s="9">
+      <c r="AV138" s="9">
         <v>2118362</v>
       </c>
-      <c r="AW135" s="9">
+      <c r="AW138" s="9">
         <v>1849520</v>
       </c>
-      <c r="AX135" s="9">
+      <c r="AX138" s="9">
         <v>1500634</v>
       </c>
-      <c r="AY135" s="9">
+      <c r="AY138" s="9">
         <v>1296251</v>
       </c>
-      <c r="AZ135" s="9">
+      <c r="AZ138" s="9">
         <v>1106509</v>
       </c>
-      <c r="BA135" s="9">
+      <c r="BA138" s="9">
         <v>2708116</v>
       </c>
-      <c r="BB135" s="9">
+      <c r="BB138" s="9">
         <v>1809259</v>
       </c>
-      <c r="BC135" s="9">
+      <c r="BC138" s="9">
         <v>1280088</v>
       </c>
-      <c r="BD135" s="9">
-[...2 lines deleted...]
-      <c r="BE135" s="9">
+      <c r="BD138" s="9">
+        <v>721232</v>
+      </c>
+      <c r="BE138" s="9">
         <v>1222764</v>
       </c>
-      <c r="BF135" s="9">
+      <c r="BF138" s="9">
         <v>2584777</v>
       </c>
-      <c r="BG135" s="9">
+      <c r="BG138" s="9">
         <v>409912</v>
       </c>
-      <c r="BH135" s="9">
+      <c r="BH138" s="9">
         <v>456536</v>
       </c>
-      <c r="BI135" s="9">
+      <c r="BI138" s="9">
         <v>772418</v>
       </c>
-      <c r="BJ135" s="9">
+      <c r="BJ138" s="9">
         <v>4088493</v>
       </c>
-      <c r="BK135" s="9">
+      <c r="BK138" s="9">
         <v>1731108</v>
       </c>
-      <c r="BL135" s="9">
+      <c r="BL138" s="9">
         <v>468643</v>
       </c>
-      <c r="BM135" s="9">
+      <c r="BM138" s="9">
         <v>901140</v>
       </c>
-      <c r="BN135" s="9">
+      <c r="BN138" s="9">
         <v>4879471</v>
       </c>
-      <c r="BO135" s="9">
+      <c r="BO138" s="9">
         <v>2252613</v>
       </c>
-      <c r="BP135" s="9">
+      <c r="BP138" s="9">
         <v>946291</v>
       </c>
-      <c r="BQ135" s="9">
+      <c r="BQ138" s="9">
         <v>1821315</v>
       </c>
-      <c r="BR135" s="9">
+      <c r="BR138" s="9">
         <v>5979935</v>
       </c>
-      <c r="BS135" s="9">
+      <c r="BS138" s="9">
         <v>670050</v>
       </c>
-      <c r="BT135" s="9">
+      <c r="BT138" s="9">
         <v>1239732</v>
       </c>
-      <c r="BU135" s="9">
+      <c r="BU138" s="9">
         <v>1206509</v>
       </c>
-      <c r="BV135" s="9">
+      <c r="BV138" s="9">
         <v>2590679</v>
       </c>
     </row>
-    <row r="136" spans="1:74" s="38" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="1" t="s">
+    <row r="139" spans="1:74" s="38" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B136" s="9">
+      <c r="B139" s="9">
         <v>24914399</v>
       </c>
-      <c r="C136" s="9">
+      <c r="C139" s="9">
         <v>3733955</v>
       </c>
-      <c r="D136" s="9">
+      <c r="D139" s="9">
         <v>1830942</v>
       </c>
-      <c r="E136" s="9">
+      <c r="E139" s="9">
         <v>853574</v>
       </c>
-      <c r="F136" s="9">
+      <c r="F139" s="9">
         <v>1447956</v>
       </c>
-      <c r="G136" s="9">
+      <c r="G139" s="9">
         <v>433337</v>
       </c>
-      <c r="H136" s="9">
+      <c r="H139" s="9">
         <v>807972</v>
       </c>
-      <c r="I136" s="9">
+      <c r="I139" s="9">
         <v>2019840</v>
       </c>
-      <c r="J136" s="9">
+      <c r="J139" s="9">
         <v>1007020</v>
       </c>
-      <c r="K136" s="9">
+      <c r="K139" s="9">
         <v>3933945</v>
       </c>
-      <c r="L136" s="9">
+      <c r="L139" s="9">
         <v>735973</v>
       </c>
-      <c r="M136" s="9">
+      <c r="M139" s="9">
         <v>2580709</v>
       </c>
-      <c r="N136" s="9">
+      <c r="N139" s="9">
         <v>541275</v>
       </c>
-      <c r="O136" s="9">
+      <c r="O139" s="9">
         <v>1176683</v>
       </c>
-      <c r="P136" s="9">
+      <c r="P139" s="9">
         <v>1531564</v>
       </c>
-      <c r="Q136" s="9">
+      <c r="Q139" s="9">
         <v>1598694</v>
       </c>
-      <c r="R136" s="9">
+      <c r="R139" s="9">
         <v>523029</v>
       </c>
-      <c r="S136" s="9">
+      <c r="S139" s="9">
         <v>10046771</v>
       </c>
-      <c r="T136" s="9">
+      <c r="T139" s="9">
         <v>1494865</v>
       </c>
-      <c r="U136" s="9">
+      <c r="U139" s="9">
         <v>763889</v>
       </c>
-      <c r="V136" s="9">
+      <c r="V139" s="9">
         <v>2403761</v>
       </c>
-      <c r="W136" s="9">
+      <c r="W139" s="9">
         <v>1673570</v>
       </c>
-      <c r="X136" s="9">
+      <c r="X139" s="9">
         <v>2034665</v>
       </c>
-      <c r="Y136" s="9">
+      <c r="Y139" s="9">
         <v>737755</v>
       </c>
-      <c r="Z136" s="9">
+      <c r="Z139" s="9">
         <v>2269039</v>
       </c>
-      <c r="AA136" s="9">
+      <c r="AA139" s="9">
         <v>2794656</v>
       </c>
-      <c r="AB136" s="9">
+      <c r="AB139" s="9">
         <v>1952138</v>
       </c>
-      <c r="AC136" s="9">
+      <c r="AC139" s="9">
         <v>2742228</v>
       </c>
-      <c r="AD136" s="9">
+      <c r="AD139" s="9">
         <v>181458</v>
       </c>
-      <c r="AE136" s="9">
+      <c r="AE139" s="9">
         <v>2764433</v>
       </c>
-      <c r="AF136" s="9">
+      <c r="AF139" s="9">
         <v>601872</v>
       </c>
-      <c r="AG136" s="9">
-[...2 lines deleted...]
-      <c r="AH136" s="9">
+      <c r="AG139" s="9">
+        <v>489178</v>
+      </c>
+      <c r="AH139" s="9">
         <v>1639065</v>
       </c>
-      <c r="AI136" s="9">
+      <c r="AI139" s="9">
         <v>1244288</v>
       </c>
-      <c r="AJ136" s="9">
+      <c r="AJ139" s="9">
         <v>5452458</v>
       </c>
-      <c r="AK136" s="9">
+      <c r="AK139" s="9">
         <v>3573658</v>
       </c>
-      <c r="AL136" s="9">
+      <c r="AL139" s="9">
         <v>1560409</v>
       </c>
-      <c r="AM136" s="9">
+      <c r="AM139" s="9">
         <v>3271629</v>
       </c>
-      <c r="AN136" s="9">
+      <c r="AN139" s="9">
         <v>1101853</v>
       </c>
-      <c r="AO136" s="9">
+      <c r="AO139" s="9">
         <v>1682247</v>
       </c>
-      <c r="AP136" s="9">
+      <c r="AP139" s="9">
         <v>1899044</v>
       </c>
-      <c r="AQ136" s="9">
+      <c r="AQ139" s="9">
         <v>5494806</v>
       </c>
-      <c r="AR136" s="9">
+      <c r="AR139" s="9">
         <v>3730695</v>
       </c>
-      <c r="AS136" s="9">
+      <c r="AS139" s="9">
         <v>326397</v>
       </c>
-      <c r="AT136" s="9">
+      <c r="AT139" s="9">
         <v>1251707</v>
       </c>
-      <c r="AU136" s="9">
+      <c r="AU139" s="9">
         <v>922010</v>
       </c>
-      <c r="AV136" s="9">
+      <c r="AV139" s="9">
         <v>1816490</v>
       </c>
-      <c r="AW136" s="9">
+      <c r="AW139" s="9">
         <v>1700219</v>
       </c>
-      <c r="AX136" s="9">
+      <c r="AX139" s="9">
         <v>1376686</v>
       </c>
-      <c r="AY136" s="9">
+      <c r="AY139" s="9">
         <v>1194179</v>
       </c>
-      <c r="AZ136" s="9">
+      <c r="AZ139" s="9">
         <v>1022247</v>
       </c>
-      <c r="BA136" s="9">
+      <c r="BA139" s="9">
         <v>2480007</v>
       </c>
-      <c r="BB136" s="9">
+      <c r="BB139" s="9">
         <v>1641354</v>
       </c>
-      <c r="BC136" s="9">
+      <c r="BC139" s="9">
         <v>1210848</v>
       </c>
-      <c r="BD136" s="9">
-[...2 lines deleted...]
-      <c r="BE136" s="9">
+      <c r="BD139" s="9">
+        <v>669807</v>
+      </c>
+      <c r="BE139" s="9">
         <v>1076003</v>
       </c>
-      <c r="BF136" s="9">
+      <c r="BF139" s="9">
         <v>2360618</v>
       </c>
-      <c r="BG136" s="9">
+      <c r="BG139" s="9">
         <v>368145</v>
       </c>
-      <c r="BH136" s="9">
+      <c r="BH139" s="9">
         <v>406109</v>
       </c>
-      <c r="BI136" s="9">
+      <c r="BI139" s="9">
         <v>701080</v>
       </c>
-      <c r="BJ136" s="9">
+      <c r="BJ139" s="9">
         <v>3772899</v>
       </c>
-      <c r="BK136" s="9">
+      <c r="BK139" s="9">
         <v>1643544</v>
       </c>
-      <c r="BL136" s="9">
+      <c r="BL139" s="9">
         <v>395032</v>
       </c>
-      <c r="BM136" s="9">
+      <c r="BM139" s="9">
         <v>769295</v>
       </c>
-      <c r="BN136" s="9">
+      <c r="BN139" s="9">
         <v>4743046</v>
       </c>
-      <c r="BO136" s="9">
+      <c r="BO139" s="9">
         <v>2112118</v>
       </c>
-      <c r="BP136" s="9">
+      <c r="BP139" s="9">
         <v>852939</v>
       </c>
-      <c r="BQ136" s="9">
+      <c r="BQ139" s="9">
         <v>1677580</v>
       </c>
-      <c r="BR136" s="9">
+      <c r="BR139" s="9">
         <v>5689077</v>
       </c>
-      <c r="BS136" s="9">
+      <c r="BS139" s="9">
         <v>603948</v>
       </c>
-      <c r="BT136" s="9">
+      <c r="BT139" s="9">
         <v>1103623</v>
       </c>
-      <c r="BU136" s="9">
+      <c r="BU139" s="9">
         <v>1107710</v>
       </c>
-      <c r="BV136" s="9">
+      <c r="BV139" s="9">
         <v>2440582</v>
       </c>
     </row>
-    <row r="137" spans="1:74" s="39" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A137" s="1" t="s">
+    <row r="140" spans="1:74" s="39" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B137" s="9">
+      <c r="B140" s="9">
         <v>26665114</v>
       </c>
-      <c r="C137" s="9">
+      <c r="C140" s="9">
         <v>3957386</v>
       </c>
-      <c r="D137" s="9">
+      <c r="D140" s="9">
         <v>1893274</v>
       </c>
-      <c r="E137" s="9">
+      <c r="E140" s="9">
         <v>926738</v>
       </c>
-      <c r="F137" s="9">
+      <c r="F140" s="9">
         <v>1528292</v>
       </c>
-      <c r="G137" s="9">
+      <c r="G140" s="9">
         <v>447540</v>
       </c>
-      <c r="H137" s="9">
+      <c r="H140" s="9">
         <v>858120</v>
       </c>
-      <c r="I137" s="9">
+      <c r="I140" s="9">
         <v>2129982</v>
       </c>
-      <c r="J137" s="9">
+      <c r="J140" s="9">
         <v>1056010</v>
       </c>
-      <c r="K137" s="9">
+      <c r="K140" s="9">
         <v>4080413</v>
       </c>
-      <c r="L137" s="9">
+      <c r="L140" s="9">
         <v>784703</v>
       </c>
-      <c r="M137" s="9">
+      <c r="M140" s="9">
         <v>2726825</v>
       </c>
-      <c r="N137" s="9">
+      <c r="N140" s="9">
         <v>561952</v>
       </c>
-      <c r="O137" s="9">
+      <c r="O140" s="9">
         <v>1234372</v>
       </c>
-      <c r="P137" s="9">
+      <c r="P140" s="9">
         <v>1611145</v>
       </c>
-      <c r="Q137" s="9">
+      <c r="Q140" s="9">
         <v>1696122</v>
       </c>
-      <c r="R137" s="9">
+      <c r="R140" s="9">
         <v>546750</v>
       </c>
-      <c r="S137" s="9">
+      <c r="S140" s="9">
         <v>10562406</v>
       </c>
-      <c r="T137" s="9">
+      <c r="T140" s="9">
         <v>1532216</v>
       </c>
-      <c r="U137" s="9">
+      <c r="U140" s="9">
         <v>811118</v>
       </c>
-      <c r="V137" s="9">
+      <c r="V140" s="9">
         <v>2546918</v>
       </c>
-      <c r="W137" s="9">
+      <c r="W140" s="9">
         <v>1724157</v>
       </c>
-      <c r="X137" s="9">
+      <c r="X140" s="9">
         <v>2132318</v>
       </c>
-      <c r="Y137" s="9">
+      <c r="Y140" s="9">
         <v>754664</v>
       </c>
-      <c r="Z137" s="9">
+      <c r="Z140" s="9">
         <v>2364985</v>
       </c>
-      <c r="AA137" s="9">
+      <c r="AA140" s="9">
         <v>2987198</v>
       </c>
-      <c r="AB137" s="9">
+      <c r="AB140" s="9">
         <v>2093824</v>
       </c>
-      <c r="AC137" s="9">
+      <c r="AC140" s="9">
         <v>2829010</v>
       </c>
-      <c r="AD137" s="9">
+      <c r="AD140" s="9">
         <v>190947</v>
       </c>
-      <c r="AE137" s="9">
+      <c r="AE140" s="9">
         <v>2931837</v>
       </c>
-      <c r="AF137" s="9">
+      <c r="AF140" s="9">
         <v>642614</v>
       </c>
-      <c r="AG137" s="9">
-[...2 lines deleted...]
-      <c r="AH137" s="9">
+      <c r="AG140" s="9">
+        <v>503999</v>
+      </c>
+      <c r="AH140" s="9">
         <v>1755144</v>
       </c>
-      <c r="AI137" s="9">
+      <c r="AI140" s="9">
         <v>1275455</v>
       </c>
-      <c r="AJ137" s="9">
+      <c r="AJ140" s="9">
         <v>5848824</v>
       </c>
-      <c r="AK137" s="9">
+      <c r="AK140" s="9">
         <v>3779388</v>
       </c>
-      <c r="AL137" s="9">
+      <c r="AL140" s="9">
         <v>1668401</v>
       </c>
-      <c r="AM137" s="9">
+      <c r="AM140" s="9">
         <v>3471656</v>
       </c>
-      <c r="AN137" s="9">
+      <c r="AN140" s="9">
         <v>1178200</v>
       </c>
-      <c r="AO137" s="9">
+      <c r="AO140" s="9">
         <v>1755153</v>
       </c>
-      <c r="AP137" s="9">
+      <c r="AP140" s="9">
         <v>2042539</v>
       </c>
-      <c r="AQ137" s="9">
+      <c r="AQ140" s="9">
         <v>5814871</v>
       </c>
-      <c r="AR137" s="9">
+      <c r="AR140" s="9">
         <v>3833616</v>
       </c>
-      <c r="AS137" s="9">
+      <c r="AS140" s="9">
         <v>345048</v>
       </c>
-      <c r="AT137" s="9">
+      <c r="AT140" s="9">
         <v>1348503</v>
       </c>
-      <c r="AU137" s="9">
+      <c r="AU140" s="9">
         <v>971832</v>
       </c>
-      <c r="AV137" s="9">
+      <c r="AV140" s="9">
         <v>1912124</v>
       </c>
-      <c r="AW137" s="9">
+      <c r="AW140" s="9">
         <v>1780537</v>
       </c>
-      <c r="AX137" s="9">
+      <c r="AX140" s="9">
         <v>1434965</v>
       </c>
-      <c r="AY137" s="9">
+      <c r="AY140" s="9">
         <v>1256140</v>
       </c>
-      <c r="AZ137" s="9">
+      <c r="AZ140" s="9">
         <v>1055208</v>
       </c>
-      <c r="BA137" s="9">
+      <c r="BA140" s="9">
         <v>2599396</v>
       </c>
-      <c r="BB137" s="9">
+      <c r="BB140" s="9">
         <v>1759385</v>
       </c>
-      <c r="BC137" s="9">
+      <c r="BC140" s="9">
         <v>1288973</v>
       </c>
-      <c r="BD137" s="9">
-[...2 lines deleted...]
-      <c r="BE137" s="9">
+      <c r="BD140" s="9">
+        <v>703768</v>
+      </c>
+      <c r="BE140" s="9">
         <v>1085220</v>
       </c>
-      <c r="BF137" s="9">
+      <c r="BF140" s="9">
         <v>2470022</v>
       </c>
-      <c r="BG137" s="9">
+      <c r="BG140" s="9">
         <v>384634</v>
       </c>
-      <c r="BH137" s="9">
+      <c r="BH140" s="9">
         <v>425773</v>
       </c>
-      <c r="BI137" s="9">
+      <c r="BI140" s="9">
         <v>728809</v>
       </c>
-      <c r="BJ137" s="9">
+      <c r="BJ140" s="9">
         <v>4039558</v>
       </c>
-      <c r="BK137" s="9">
+      <c r="BK140" s="9">
         <v>1775821</v>
       </c>
-      <c r="BL137" s="9">
+      <c r="BL140" s="9">
         <v>415116</v>
       </c>
-      <c r="BM137" s="9">
+      <c r="BM140" s="9">
         <v>795994</v>
       </c>
-      <c r="BN137" s="9">
+      <c r="BN140" s="9">
         <v>5119113</v>
       </c>
-      <c r="BO137" s="9">
+      <c r="BO140" s="9">
         <v>2214464</v>
       </c>
-      <c r="BP137" s="9">
+      <c r="BP140" s="9">
         <v>911917</v>
       </c>
-      <c r="BQ137" s="9">
+      <c r="BQ140" s="9">
         <v>1733536</v>
       </c>
-      <c r="BR137" s="9">
+      <c r="BR140" s="9">
         <v>6050063</v>
       </c>
-      <c r="BS137" s="9">
+      <c r="BS140" s="9">
         <v>640985</v>
       </c>
-      <c r="BT137" s="9">
+      <c r="BT140" s="9">
         <v>1182786</v>
       </c>
-      <c r="BU137" s="9">
+      <c r="BU140" s="9">
         <v>1175845</v>
       </c>
-      <c r="BV137" s="9">
+      <c r="BV140" s="9">
         <v>2599268</v>
       </c>
     </row>
-    <row r="138" spans="1:74" s="40" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A138" s="1" t="s">
+    <row r="141" spans="1:74" s="40" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="B138" s="9">
+      <c r="B141" s="9">
         <v>24885537</v>
       </c>
-      <c r="C138" s="9">
+      <c r="C141" s="9">
         <v>3667128</v>
       </c>
-      <c r="D138" s="9">
+      <c r="D141" s="9">
         <v>1701671</v>
       </c>
-      <c r="E138" s="9">
+      <c r="E141" s="9">
         <v>837082</v>
       </c>
-      <c r="F138" s="9">
+      <c r="F141" s="9">
         <v>1385904</v>
       </c>
-      <c r="G138" s="9">
+      <c r="G141" s="9">
         <v>390978</v>
       </c>
-      <c r="H138" s="9">
+      <c r="H141" s="9">
         <v>769285</v>
       </c>
-      <c r="I138" s="9">
+      <c r="I141" s="9">
         <v>1918098</v>
       </c>
-      <c r="J138" s="9">
+      <c r="J141" s="9">
         <v>952627</v>
       </c>
-      <c r="K138" s="9">
+      <c r="K141" s="9">
         <v>3776064</v>
       </c>
-      <c r="L138" s="9">
+      <c r="L141" s="9">
         <v>698093</v>
       </c>
-      <c r="M138" s="9">
+      <c r="M141" s="9">
         <v>2490022</v>
       </c>
-      <c r="N138" s="9">
+      <c r="N141" s="9">
         <v>484879</v>
       </c>
-      <c r="O138" s="9">
+      <c r="O141" s="9">
         <v>1142534</v>
       </c>
-      <c r="P138" s="9">
+      <c r="P141" s="9">
         <v>1443432</v>
       </c>
-      <c r="Q138" s="9">
+      <c r="Q141" s="9">
         <v>1545513</v>
       </c>
-      <c r="R138" s="9">
+      <c r="R141" s="9">
         <v>486093</v>
       </c>
-      <c r="S138" s="9">
+      <c r="S141" s="9">
         <v>9702709</v>
       </c>
-      <c r="T138" s="9">
+      <c r="T141" s="9">
         <v>1385087</v>
       </c>
-      <c r="U138" s="9">
+      <c r="U141" s="9">
         <v>740469</v>
       </c>
-      <c r="V138" s="9">
+      <c r="V141" s="9">
         <v>2301757</v>
       </c>
-      <c r="W138" s="9">
+      <c r="W141" s="9">
         <v>1518774</v>
       </c>
-      <c r="X138" s="9">
+      <c r="X141" s="9">
         <v>1940384</v>
       </c>
-      <c r="Y138" s="9">
+      <c r="Y141" s="9">
         <v>674243</v>
       </c>
-      <c r="Z138" s="9">
+      <c r="Z141" s="9">
         <v>2137301</v>
       </c>
-      <c r="AA138" s="9">
+      <c r="AA141" s="9">
         <v>2659262</v>
       </c>
-      <c r="AB138" s="9">
+      <c r="AB141" s="9">
         <v>1895646</v>
       </c>
-      <c r="AC138" s="9">
+      <c r="AC141" s="9">
         <v>2576465</v>
       </c>
-      <c r="AD138" s="9">
+      <c r="AD141" s="9">
         <v>161828</v>
       </c>
-      <c r="AE138" s="9">
+      <c r="AE141" s="9">
         <v>2708850</v>
       </c>
-      <c r="AF138" s="9">
+      <c r="AF141" s="9">
         <v>578206</v>
       </c>
-      <c r="AG138" s="9">
-[...2 lines deleted...]
-      <c r="AH138" s="9">
+      <c r="AG141" s="9">
+        <v>463116</v>
+      </c>
+      <c r="AH141" s="9">
         <v>1592802</v>
       </c>
-      <c r="AI138" s="9">
+      <c r="AI141" s="9">
         <v>1153016</v>
       </c>
-      <c r="AJ138" s="9">
+      <c r="AJ141" s="9">
         <v>5432150</v>
       </c>
-      <c r="AK138" s="9">
+      <c r="AK141" s="9">
         <v>3414538</v>
       </c>
-      <c r="AL138" s="9">
+      <c r="AL141" s="9">
         <v>1500022</v>
       </c>
-      <c r="AM138" s="9">
+      <c r="AM141" s="9">
         <v>3192126</v>
       </c>
-      <c r="AN138" s="9">
+      <c r="AN141" s="9">
         <v>1074162</v>
       </c>
-      <c r="AO138" s="9">
+      <c r="AO141" s="9">
         <v>1605635</v>
       </c>
-      <c r="AP138" s="9">
+      <c r="AP141" s="9">
         <v>1871184</v>
       </c>
-      <c r="AQ138" s="9">
+      <c r="AQ141" s="9">
         <v>5375026</v>
       </c>
-      <c r="AR138" s="9">
+      <c r="AR141" s="9">
         <v>3403618</v>
       </c>
-      <c r="AS138" s="9">
+      <c r="AS141" s="9">
         <v>302045</v>
       </c>
-      <c r="AT138" s="9">
+      <c r="AT141" s="9">
         <v>1222438</v>
       </c>
-      <c r="AU138" s="9">
+      <c r="AU141" s="9">
         <v>867207</v>
       </c>
-      <c r="AV138" s="9">
+      <c r="AV141" s="9">
         <v>1712482</v>
       </c>
-      <c r="AW138" s="9">
+      <c r="AW141" s="9">
         <v>1603298</v>
       </c>
-      <c r="AX138" s="9">
+      <c r="AX141" s="9">
         <v>1282665</v>
       </c>
-      <c r="AY138" s="9">
+      <c r="AY141" s="9">
         <v>1147521</v>
       </c>
-      <c r="AZ138" s="9">
+      <c r="AZ141" s="9">
         <v>946965</v>
       </c>
-      <c r="BA138" s="9">
+      <c r="BA141" s="9">
         <v>2371080</v>
       </c>
-      <c r="BB138" s="9">
+      <c r="BB141" s="9">
         <v>1578985</v>
       </c>
-      <c r="BC138" s="9">
+      <c r="BC141" s="9">
         <v>1186042</v>
       </c>
-      <c r="BD138" s="9">
-[...2 lines deleted...]
-      <c r="BE138" s="9">
+      <c r="BD141" s="9">
+        <v>621306</v>
+      </c>
+      <c r="BE141" s="9">
         <v>963643</v>
       </c>
-      <c r="BF138" s="9">
+      <c r="BF141" s="9">
         <v>2248981</v>
       </c>
-      <c r="BG138" s="9">
+      <c r="BG141" s="9">
         <v>336558</v>
       </c>
-      <c r="BH138" s="9">
+      <c r="BH141" s="9">
         <v>374386</v>
       </c>
-      <c r="BI138" s="9">
+      <c r="BI141" s="9">
         <v>656096</v>
       </c>
-      <c r="BJ138" s="9">
+      <c r="BJ141" s="9">
         <v>3747368</v>
       </c>
-      <c r="BK138" s="9">
+      <c r="BK141" s="9">
         <v>1636384</v>
       </c>
-      <c r="BL138" s="9">
+      <c r="BL141" s="9">
         <v>367197</v>
       </c>
-      <c r="BM138" s="9">
+      <c r="BM141" s="9">
         <v>700113</v>
       </c>
-      <c r="BN138" s="9">
+      <c r="BN141" s="9">
         <v>4740947</v>
       </c>
-      <c r="BO138" s="9">
+      <c r="BO141" s="9">
         <v>1983521</v>
       </c>
-      <c r="BP138" s="9">
+      <c r="BP141" s="9">
         <v>818408</v>
       </c>
-      <c r="BQ138" s="9">
+      <c r="BQ141" s="9">
         <v>1532554</v>
       </c>
-      <c r="BR138" s="9">
+      <c r="BR141" s="9">
         <v>5594862</v>
       </c>
-      <c r="BS138" s="9">
+      <c r="BS141" s="9">
         <v>573501</v>
       </c>
-      <c r="BT138" s="9">
+      <c r="BT141" s="9">
         <v>1071858</v>
       </c>
-      <c r="BU138" s="9">
+      <c r="BU141" s="9">
         <v>1056198</v>
       </c>
-      <c r="BV138" s="9">
+      <c r="BV141" s="9">
         <v>2404430</v>
       </c>
     </row>
-    <row r="139" spans="1:74" s="41" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A139" s="1" t="s">
+    <row r="142" spans="1:74" s="41" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="B139" s="9">
+      <c r="B142" s="9">
         <v>26253393</v>
       </c>
-      <c r="C139" s="9">
+      <c r="C142" s="9">
         <v>3920240</v>
       </c>
-      <c r="D139" s="9">
+      <c r="D142" s="9">
         <v>1795344</v>
       </c>
-      <c r="E139" s="9">
+      <c r="E142" s="9">
         <v>867005</v>
       </c>
-      <c r="F139" s="9">
+      <c r="F142" s="9">
         <v>1463358</v>
       </c>
-      <c r="G139" s="9">
+      <c r="G142" s="9">
         <v>400978</v>
       </c>
-      <c r="H139" s="9">
+      <c r="H142" s="9">
         <v>805064</v>
       </c>
-      <c r="I139" s="9">
+      <c r="I142" s="9">
         <v>2015342</v>
       </c>
-      <c r="J139" s="9">
+      <c r="J142" s="9">
         <v>1016039</v>
       </c>
-      <c r="K139" s="9">
+      <c r="K142" s="9">
         <v>3900049</v>
       </c>
-      <c r="L139" s="9">
+      <c r="L142" s="9">
         <v>721960</v>
       </c>
-      <c r="M139" s="9">
+      <c r="M142" s="9">
         <v>2503122</v>
       </c>
-      <c r="N139" s="9">
+      <c r="N142" s="9">
         <v>493253</v>
       </c>
-      <c r="O139" s="9">
+      <c r="O142" s="9">
         <v>1163112</v>
       </c>
-      <c r="P139" s="9">
+      <c r="P142" s="9">
         <v>1550175</v>
       </c>
-      <c r="Q139" s="9">
+      <c r="Q142" s="9">
         <v>1582328</v>
       </c>
-      <c r="R139" s="9">
+      <c r="R142" s="9">
         <v>468434</v>
       </c>
-      <c r="S139" s="9">
+      <c r="S142" s="9">
         <v>10288530</v>
       </c>
-      <c r="T139" s="9">
+      <c r="T142" s="9">
         <v>1436769</v>
       </c>
-      <c r="U139" s="9">
+      <c r="U142" s="9">
         <v>768646</v>
       </c>
-      <c r="V139" s="9">
+      <c r="V142" s="9">
         <v>2370839</v>
       </c>
-      <c r="W139" s="9">
+      <c r="W142" s="9">
         <v>1467278</v>
       </c>
-      <c r="X139" s="9">
+      <c r="X142" s="9">
         <v>2077415</v>
       </c>
-      <c r="Y139" s="9">
+      <c r="Y142" s="9">
         <v>708557</v>
       </c>
-      <c r="Z139" s="9">
+      <c r="Z142" s="9">
         <v>2436607</v>
       </c>
-      <c r="AA139" s="9">
+      <c r="AA142" s="9">
         <v>2781464</v>
       </c>
-      <c r="AB139" s="9">
+      <c r="AB142" s="9">
         <v>1899475</v>
       </c>
-      <c r="AC139" s="9">
+      <c r="AC142" s="9">
         <v>2774860</v>
       </c>
-      <c r="AD139" s="9">
+      <c r="AD142" s="9">
         <v>168032</v>
       </c>
-      <c r="AE139" s="9">
+      <c r="AE142" s="9">
         <v>2857948</v>
       </c>
-      <c r="AF139" s="9">
+      <c r="AF142" s="9">
         <v>597312</v>
       </c>
-      <c r="AG139" s="9">
-[...2 lines deleted...]
-      <c r="AH139" s="9">
+      <c r="AG142" s="9">
+        <v>485542</v>
+      </c>
+      <c r="AH142" s="9">
         <v>1601023</v>
       </c>
-      <c r="AI139" s="9">
+      <c r="AI142" s="9">
         <v>1237380</v>
       </c>
-      <c r="AJ139" s="9">
+      <c r="AJ142" s="9">
         <v>5647678</v>
       </c>
-      <c r="AK139" s="9">
+      <c r="AK142" s="9">
         <v>3574406</v>
       </c>
-      <c r="AL139" s="9">
+      <c r="AL142" s="9">
         <v>1572486</v>
       </c>
-      <c r="AM139" s="9">
+      <c r="AM142" s="9">
         <v>3372953</v>
       </c>
-      <c r="AN139" s="9">
+      <c r="AN142" s="9">
         <v>1112123</v>
       </c>
-      <c r="AO139" s="9">
+      <c r="AO142" s="9">
         <v>1597294</v>
       </c>
-      <c r="AP139" s="9">
+      <c r="AP142" s="9">
         <v>1895779</v>
       </c>
-      <c r="AQ139" s="9">
+      <c r="AQ142" s="9">
         <v>5748594</v>
       </c>
-      <c r="AR139" s="9">
+      <c r="AR142" s="9">
         <v>3856630</v>
       </c>
-      <c r="AS139" s="9">
+      <c r="AS142" s="9">
         <v>304296</v>
       </c>
-      <c r="AT139" s="9">
+      <c r="AT142" s="9">
         <v>1248644</v>
       </c>
-      <c r="AU139" s="9">
+      <c r="AU142" s="9">
         <v>900119</v>
       </c>
-      <c r="AV139" s="9">
+      <c r="AV142" s="9">
         <v>1771878</v>
       </c>
-      <c r="AW139" s="9">
+      <c r="AW142" s="9">
         <v>1676334</v>
       </c>
-      <c r="AX139" s="9">
+      <c r="AX142" s="9">
         <v>1308582</v>
       </c>
-      <c r="AY139" s="9">
+      <c r="AY142" s="9">
         <v>1169194</v>
       </c>
-      <c r="AZ139" s="9">
+      <c r="AZ142" s="9">
         <v>991705</v>
       </c>
-      <c r="BA139" s="9">
+      <c r="BA142" s="9">
         <v>2378344</v>
       </c>
-      <c r="BB139" s="9">
+      <c r="BB142" s="9">
         <v>1617387</v>
       </c>
-      <c r="BC139" s="9">
+      <c r="BC142" s="9">
         <v>1244236</v>
       </c>
-      <c r="BD139" s="9">
-[...2 lines deleted...]
-      <c r="BE139" s="9">
+      <c r="BD142" s="9">
+        <v>656206</v>
+      </c>
+      <c r="BE142" s="9">
         <v>1012416</v>
       </c>
-      <c r="BF139" s="9">
+      <c r="BF142" s="9">
         <v>2413010</v>
       </c>
-      <c r="BG139" s="9">
+      <c r="BG142" s="9">
         <v>339244</v>
       </c>
-      <c r="BH139" s="9">
+      <c r="BH142" s="9">
         <v>392388</v>
       </c>
-      <c r="BI139" s="9">
+      <c r="BI142" s="9">
         <v>706092</v>
       </c>
-      <c r="BJ139" s="9">
+      <c r="BJ142" s="9">
         <v>3931405</v>
       </c>
-      <c r="BK139" s="9">
+      <c r="BK142" s="9">
         <v>1716433</v>
       </c>
-      <c r="BL139" s="9">
+      <c r="BL142" s="9">
         <v>352570</v>
       </c>
-      <c r="BM139" s="9">
+      <c r="BM142" s="9">
         <v>807187</v>
       </c>
-      <c r="BN139" s="9">
+      <c r="BN142" s="9">
         <v>4937821</v>
       </c>
-      <c r="BO139" s="9">
+      <c r="BO142" s="9">
         <v>2053758</v>
       </c>
-      <c r="BP139" s="9">
+      <c r="BP142" s="9">
         <v>838610</v>
       </c>
-      <c r="BQ139" s="9">
+      <c r="BQ142" s="9">
         <v>1605331</v>
       </c>
-      <c r="BR139" s="9">
+      <c r="BR142" s="9">
         <v>5896141</v>
       </c>
-      <c r="BS139" s="9">
+      <c r="BS142" s="9">
         <v>584611</v>
       </c>
-      <c r="BT139" s="9">
+      <c r="BT142" s="9">
         <v>1105675</v>
       </c>
-      <c r="BU139" s="9">
+      <c r="BU142" s="9">
         <v>1072088</v>
       </c>
-      <c r="BV139" s="9">
+      <c r="BV142" s="9">
         <v>2523718</v>
       </c>
     </row>
-    <row r="140" spans="1:74" s="42" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A140" s="1" t="s">
+    <row r="143" spans="1:74" s="42" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B140" s="9">
+      <c r="B143" s="9">
         <v>22363066</v>
       </c>
-      <c r="C140" s="9">
+      <c r="C143" s="9">
         <v>3483087</v>
       </c>
-      <c r="D140" s="9">
+      <c r="D143" s="9">
         <v>1623659</v>
       </c>
-      <c r="E140" s="9">
+      <c r="E143" s="9">
         <v>780620</v>
       </c>
-      <c r="F140" s="9">
+      <c r="F143" s="9">
         <v>1364728</v>
       </c>
-      <c r="G140" s="9">
+      <c r="G143" s="9">
         <v>354607</v>
       </c>
-      <c r="H140" s="9">
+      <c r="H143" s="9">
         <v>710693</v>
       </c>
-      <c r="I140" s="9">
+      <c r="I143" s="9">
         <v>1818017</v>
       </c>
-      <c r="J140" s="9">
+      <c r="J143" s="9">
         <v>950388</v>
       </c>
-      <c r="K140" s="9">
+      <c r="K143" s="9">
         <v>3443941</v>
       </c>
-      <c r="L140" s="9">
+      <c r="L143" s="9">
         <v>646384</v>
       </c>
-      <c r="M140" s="9">
+      <c r="M143" s="9">
         <v>2283788</v>
       </c>
-      <c r="N140" s="9">
+      <c r="N143" s="9">
         <v>457827</v>
       </c>
-      <c r="O140" s="9">
+      <c r="O143" s="9">
         <v>1035489</v>
       </c>
-      <c r="P140" s="9">
+      <c r="P143" s="9">
         <v>1371789</v>
       </c>
-      <c r="Q140" s="9">
+      <c r="Q143" s="9">
         <v>1449143</v>
       </c>
-      <c r="R140" s="9">
+      <c r="R143" s="9">
         <v>432778</v>
       </c>
-      <c r="S140" s="9">
+      <c r="S143" s="9">
         <v>8918297</v>
       </c>
-      <c r="T140" s="9">
+      <c r="T143" s="9">
         <v>1322512</v>
       </c>
-      <c r="U140" s="9">
+      <c r="U143" s="9">
         <v>701477</v>
       </c>
-      <c r="V140" s="9">
+      <c r="V143" s="9">
         <v>2106122</v>
       </c>
-      <c r="W140" s="9">
+      <c r="W143" s="9">
         <v>1387408</v>
       </c>
-      <c r="X140" s="9">
+      <c r="X143" s="9">
         <v>1767081</v>
       </c>
-      <c r="Y140" s="9">
+      <c r="Y143" s="9">
         <v>656281</v>
       </c>
-      <c r="Z140" s="9">
+      <c r="Z143" s="9">
         <v>2330408</v>
       </c>
-      <c r="AA140" s="9">
+      <c r="AA143" s="9">
         <v>2463575</v>
       </c>
-      <c r="AB140" s="9">
+      <c r="AB143" s="9">
         <v>1749467</v>
       </c>
-      <c r="AC140" s="9">
+      <c r="AC143" s="9">
         <v>2417799</v>
       </c>
-      <c r="AD140" s="9">
+      <c r="AD143" s="9">
         <v>159063</v>
       </c>
-      <c r="AE140" s="9">
+      <c r="AE143" s="9">
         <v>2538618</v>
       </c>
-      <c r="AF140" s="9">
+      <c r="AF143" s="9">
         <v>537134</v>
       </c>
-      <c r="AG140" s="9">
-[...2 lines deleted...]
-      <c r="AH140" s="9">
+      <c r="AG143" s="9">
+        <v>427477</v>
+      </c>
+      <c r="AH143" s="9">
         <v>1450108</v>
       </c>
-      <c r="AI140" s="9">
+      <c r="AI143" s="9">
         <v>1147171</v>
       </c>
-      <c r="AJ140" s="9">
+      <c r="AJ143" s="9">
         <v>4923401</v>
       </c>
-      <c r="AK140" s="9">
+      <c r="AK143" s="9">
         <v>3173899</v>
       </c>
-      <c r="AL140" s="9">
+      <c r="AL143" s="9">
         <v>1402218</v>
       </c>
-      <c r="AM140" s="9">
+      <c r="AM143" s="9">
         <v>2941438</v>
       </c>
-      <c r="AN140" s="9">
+      <c r="AN143" s="9">
         <v>995635</v>
       </c>
-      <c r="AO140" s="9">
+      <c r="AO143" s="9">
         <v>1464935</v>
       </c>
-      <c r="AP140" s="9">
+      <c r="AP143" s="9">
         <v>1666856</v>
       </c>
-      <c r="AQ140" s="9">
+      <c r="AQ143" s="9">
         <v>4993434</v>
       </c>
-      <c r="AR140" s="9">
+      <c r="AR143" s="9">
         <v>3559173</v>
       </c>
-      <c r="AS140" s="9">
+      <c r="AS143" s="9">
         <v>289401</v>
       </c>
-      <c r="AT140" s="9">
+      <c r="AT143" s="9">
         <v>1104723</v>
       </c>
-      <c r="AU140" s="9">
+      <c r="AU143" s="9">
         <v>814764</v>
       </c>
-      <c r="AV140" s="9">
+      <c r="AV143" s="9">
         <v>1631312</v>
       </c>
-      <c r="AW140" s="9">
+      <c r="AW143" s="9">
         <v>1524389</v>
       </c>
-      <c r="AX140" s="9">
+      <c r="AX143" s="9">
         <v>1200734</v>
       </c>
-      <c r="AY140" s="9">
+      <c r="AY143" s="9">
         <v>1067401</v>
       </c>
-      <c r="AZ140" s="9">
+      <c r="AZ143" s="9">
         <v>920716</v>
       </c>
-      <c r="BA140" s="9">
+      <c r="BA143" s="9">
         <v>2177489</v>
       </c>
-      <c r="BB140" s="9">
+      <c r="BB143" s="9">
         <v>1482776</v>
       </c>
-      <c r="BC140" s="9">
+      <c r="BC143" s="9">
         <v>1076297</v>
       </c>
-      <c r="BD140" s="9">
-[...2 lines deleted...]
-      <c r="BE140" s="9">
+      <c r="BD143" s="9">
+        <v>603152</v>
+      </c>
+      <c r="BE143" s="9">
         <v>928099</v>
       </c>
-      <c r="BF140" s="9">
+      <c r="BF143" s="9">
         <v>2121675</v>
       </c>
-      <c r="BG140" s="9">
+      <c r="BG143" s="9">
         <v>312119</v>
       </c>
-      <c r="BH140" s="9">
+      <c r="BH143" s="9">
         <v>364917</v>
       </c>
-      <c r="BI140" s="9">
+      <c r="BI143" s="9">
         <v>628527</v>
       </c>
-      <c r="BJ140" s="9">
+      <c r="BJ143" s="9">
         <v>3390526</v>
       </c>
-      <c r="BK140" s="9">
+      <c r="BK143" s="9">
         <v>1533050</v>
       </c>
-      <c r="BL140" s="9">
+      <c r="BL143" s="9">
         <v>339772</v>
       </c>
-      <c r="BM140" s="9">
+      <c r="BM143" s="9">
         <v>777243</v>
       </c>
-      <c r="BN140" s="9">
+      <c r="BN143" s="9">
         <v>4244910</v>
       </c>
-      <c r="BO140" s="9">
+      <c r="BO143" s="9">
         <v>1871307</v>
       </c>
-      <c r="BP140" s="9">
+      <c r="BP143" s="9">
         <v>761317</v>
       </c>
-      <c r="BQ140" s="9">
+      <c r="BQ143" s="9">
         <v>1472121</v>
       </c>
-      <c r="BR140" s="9">
+      <c r="BR143" s="9">
         <v>5176248</v>
       </c>
-      <c r="BS140" s="9">
+      <c r="BS143" s="9">
         <v>549627</v>
       </c>
-      <c r="BT140" s="9">
+      <c r="BT143" s="9">
         <v>1023495</v>
       </c>
-      <c r="BU140" s="9">
+      <c r="BU143" s="9">
         <v>964036</v>
       </c>
-      <c r="BV140" s="9">
+      <c r="BV143" s="9">
         <v>2196768</v>
       </c>
     </row>
-    <row r="141" spans="1:74" s="43" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A141" s="1" t="s">
+    <row r="144" spans="1:74" s="43" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B141" s="9">
+      <c r="B144" s="9">
         <v>21926111</v>
       </c>
-      <c r="C141" s="9">
+      <c r="C144" s="9">
         <v>3438744</v>
       </c>
-      <c r="D141" s="9">
+      <c r="D144" s="9">
         <v>1558884</v>
       </c>
-      <c r="E141" s="9">
+      <c r="E144" s="9">
         <v>767913</v>
       </c>
-      <c r="F141" s="9">
+      <c r="F144" s="9">
         <v>1358882</v>
       </c>
-      <c r="G141" s="9">
+      <c r="G144" s="9">
         <v>355332</v>
       </c>
-      <c r="H141" s="9">
+      <c r="H144" s="9">
         <v>707303</v>
       </c>
-      <c r="I141" s="9">
+      <c r="I144" s="9">
         <v>1790765</v>
       </c>
-      <c r="J141" s="9">
+      <c r="J144" s="9">
         <v>930589</v>
       </c>
-      <c r="K141" s="9">
+      <c r="K144" s="9">
         <v>3384644</v>
       </c>
-      <c r="L141" s="9">
+      <c r="L144" s="9">
         <v>638139</v>
       </c>
-      <c r="M141" s="9">
+      <c r="M144" s="9">
         <v>2250454</v>
       </c>
-      <c r="N141" s="9">
+      <c r="N144" s="9">
         <v>443154</v>
       </c>
-      <c r="O141" s="9">
+      <c r="O144" s="9">
         <v>1021593</v>
       </c>
-      <c r="P141" s="9">
+      <c r="P144" s="9">
         <v>1316586</v>
       </c>
-      <c r="Q141" s="9">
+      <c r="Q144" s="9">
         <v>1435270</v>
       </c>
-      <c r="R141" s="9">
+      <c r="R144" s="9">
         <v>434174</v>
       </c>
-      <c r="S141" s="9">
+      <c r="S144" s="9">
         <v>8717942</v>
       </c>
-      <c r="T141" s="9">
+      <c r="T144" s="9">
         <v>1285785</v>
       </c>
-      <c r="U141" s="9">
+      <c r="U144" s="9">
         <v>687523</v>
       </c>
-      <c r="V141" s="9">
+      <c r="V144" s="9">
         <v>2062316</v>
       </c>
-      <c r="W141" s="9">
+      <c r="W144" s="9">
         <v>1379775</v>
       </c>
-      <c r="X141" s="9">
+      <c r="X144" s="9">
         <v>1735529</v>
       </c>
-      <c r="Y141" s="9">
+      <c r="Y144" s="9">
         <v>628630</v>
       </c>
-      <c r="Z141" s="9">
+      <c r="Z144" s="9">
         <v>2357445</v>
       </c>
-      <c r="AA141" s="9">
+      <c r="AA144" s="9">
         <v>2403834</v>
       </c>
-      <c r="AB141" s="9">
+      <c r="AB144" s="9">
         <v>1714194</v>
       </c>
-      <c r="AC141" s="9">
+      <c r="AC144" s="9">
         <v>2355275</v>
       </c>
-      <c r="AD141" s="9">
+      <c r="AD144" s="9">
         <v>154019</v>
       </c>
-      <c r="AE141" s="9">
+      <c r="AE144" s="9">
         <v>2493988</v>
       </c>
-      <c r="AF141" s="9">
+      <c r="AF144" s="9">
         <v>528771</v>
       </c>
-      <c r="AG141" s="9">
-[...2 lines deleted...]
-      <c r="AH141" s="9">
+      <c r="AG144" s="9">
+        <v>423407</v>
+      </c>
+      <c r="AH144" s="9">
         <v>1447400</v>
       </c>
-      <c r="AI141" s="9">
+      <c r="AI144" s="9">
         <v>1125655</v>
       </c>
-      <c r="AJ141" s="9">
+      <c r="AJ144" s="9">
         <v>4836305</v>
       </c>
-      <c r="AK141" s="9">
+      <c r="AK144" s="9">
         <v>3078887</v>
       </c>
-      <c r="AL141" s="9">
+      <c r="AL144" s="9">
         <v>1373016</v>
       </c>
-      <c r="AM141" s="9">
+      <c r="AM144" s="9">
         <v>2894441</v>
       </c>
-      <c r="AN141" s="9">
+      <c r="AN144" s="9">
         <v>981016</v>
       </c>
-      <c r="AO141" s="9">
+      <c r="AO144" s="9">
         <v>1441907</v>
       </c>
-      <c r="AP141" s="9">
+      <c r="AP144" s="9">
         <v>1652410</v>
       </c>
-      <c r="AQ141" s="9">
+      <c r="AQ144" s="9">
         <v>4834136</v>
       </c>
-      <c r="AR141" s="9">
+      <c r="AR144" s="9">
         <v>3498228</v>
       </c>
-      <c r="AS141" s="9">
+      <c r="AS144" s="9">
         <v>284546</v>
       </c>
-      <c r="AT141" s="9">
+      <c r="AT144" s="9">
         <v>1105136</v>
       </c>
-      <c r="AU141" s="9">
+      <c r="AU144" s="9">
         <v>797119</v>
       </c>
-      <c r="AV141" s="9">
+      <c r="AV144" s="9">
         <v>1645041</v>
       </c>
-      <c r="AW141" s="9">
+      <c r="AW144" s="9">
         <v>1485708</v>
       </c>
-      <c r="AX141" s="9">
+      <c r="AX144" s="9">
         <v>1161892</v>
       </c>
-      <c r="AY141" s="9">
+      <c r="AY144" s="9">
         <v>1043885</v>
       </c>
-      <c r="AZ141" s="9">
+      <c r="AZ144" s="9">
         <v>901323</v>
       </c>
-      <c r="BA141" s="9">
+      <c r="BA144" s="9">
         <v>2169673</v>
       </c>
-      <c r="BB141" s="9">
+      <c r="BB144" s="9">
         <v>1430398</v>
       </c>
-      <c r="BC141" s="9">
+      <c r="BC144" s="9">
         <v>1045211</v>
       </c>
-      <c r="BD141" s="9">
-[...2 lines deleted...]
-      <c r="BE141" s="9">
+      <c r="BD144" s="9">
+        <v>573290</v>
+      </c>
+      <c r="BE144" s="9">
         <v>907416</v>
       </c>
-      <c r="BF141" s="9">
+      <c r="BF144" s="9">
         <v>2059485</v>
       </c>
-      <c r="BG141" s="9">
+      <c r="BG144" s="9">
         <v>304606</v>
       </c>
-      <c r="BH141" s="9">
+      <c r="BH144" s="9">
         <v>356681</v>
       </c>
-      <c r="BI141" s="9">
+      <c r="BI144" s="9">
         <v>609844</v>
       </c>
-      <c r="BJ141" s="9">
+      <c r="BJ144" s="9">
         <v>3346732</v>
       </c>
-      <c r="BK141" s="9">
+      <c r="BK144" s="9">
         <v>1494363</v>
       </c>
-      <c r="BL141" s="9">
+      <c r="BL144" s="9">
         <v>333508</v>
       </c>
-      <c r="BM141" s="9">
+      <c r="BM144" s="9">
         <v>781959</v>
       </c>
-      <c r="BN141" s="9">
+      <c r="BN144" s="9">
         <v>4184721</v>
       </c>
-      <c r="BO141" s="9">
+      <c r="BO144" s="9">
         <v>1817563</v>
       </c>
-      <c r="BP141" s="9">
+      <c r="BP144" s="9">
         <v>743147</v>
       </c>
-      <c r="BQ141" s="9">
+      <c r="BQ144" s="9">
         <v>1414187</v>
       </c>
-      <c r="BR141" s="9">
+      <c r="BR144" s="9">
         <v>5131137</v>
       </c>
-      <c r="BS141" s="9">
+      <c r="BS144" s="9">
         <v>541160</v>
       </c>
-      <c r="BT141" s="9">
+      <c r="BT144" s="9">
         <v>1000218</v>
       </c>
-      <c r="BU141" s="9">
+      <c r="BU144" s="9">
         <v>937730</v>
       </c>
-      <c r="BV141" s="9">
+      <c r="BV144" s="9">
         <v>2172475</v>
       </c>
     </row>
-    <row r="142" spans="1:74" s="44" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A142" s="1" t="s">
+    <row r="145" spans="1:74" s="44" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="B142" s="9">
+      <c r="B145" s="9">
         <v>25490303</v>
       </c>
-      <c r="C142" s="9">
+      <c r="C145" s="9">
         <v>3715857</v>
       </c>
-      <c r="D142" s="9">
-[...2 lines deleted...]
-      <c r="E142" s="9">
+      <c r="D145" s="9">
+        <v>1770995</v>
+      </c>
+      <c r="E145" s="9">
         <v>864300</v>
       </c>
-      <c r="F142" s="9">
+      <c r="F145" s="9">
         <v>1421574</v>
       </c>
-      <c r="G142" s="9">
+      <c r="G145" s="9">
         <v>399477</v>
       </c>
-      <c r="H142" s="9">
+      <c r="H145" s="9">
         <v>798100</v>
       </c>
-      <c r="I142" s="9">
+      <c r="I145" s="9">
         <v>1984930</v>
       </c>
-      <c r="J142" s="9">
+      <c r="J145" s="9">
         <v>980844</v>
       </c>
-      <c r="K142" s="9">
+      <c r="K145" s="9">
         <v>3926278</v>
       </c>
-      <c r="L142" s="9">
+      <c r="L145" s="9">
         <v>717120</v>
       </c>
-      <c r="M142" s="9">
+      <c r="M145" s="9">
         <v>2600761</v>
       </c>
-      <c r="N142" s="9">
+      <c r="N145" s="9">
         <v>504871</v>
       </c>
-      <c r="O142" s="9">
+      <c r="O145" s="9">
         <v>1183299</v>
       </c>
-      <c r="P142" s="9">
+      <c r="P145" s="9">
         <v>1495544</v>
       </c>
-      <c r="Q142" s="9">
+      <c r="Q145" s="9">
         <v>1593342</v>
       </c>
-      <c r="R142" s="9">
+      <c r="R145" s="9">
         <v>483747</v>
       </c>
-      <c r="S142" s="9">
+      <c r="S145" s="9">
         <v>9970603</v>
       </c>
-      <c r="T142" s="9">
+      <c r="T145" s="9">
         <v>1436755</v>
       </c>
-      <c r="U142" s="9">
+      <c r="U145" s="9">
         <v>769006</v>
       </c>
-      <c r="V142" s="9">
+      <c r="V145" s="9">
         <v>2404970</v>
       </c>
-      <c r="W142" s="9">
+      <c r="W145" s="9">
         <v>1604040</v>
       </c>
-      <c r="X142" s="9">
+      <c r="X145" s="9">
         <v>2006007</v>
       </c>
-      <c r="Y142" s="9">
+      <c r="Y145" s="9">
         <v>712920</v>
       </c>
-      <c r="Z142" s="9">
+      <c r="Z145" s="9">
         <v>2308236</v>
       </c>
-      <c r="AA142" s="9">
+      <c r="AA145" s="9">
         <v>2800856</v>
       </c>
-      <c r="AB142" s="9">
+      <c r="AB145" s="9">
         <v>1986304</v>
       </c>
-      <c r="AC142" s="9">
+      <c r="AC145" s="9">
         <v>2700990</v>
       </c>
-      <c r="AD142" s="9">
+      <c r="AD145" s="9">
         <v>172694</v>
       </c>
-      <c r="AE142" s="9">
+      <c r="AE145" s="9">
         <v>2729650</v>
       </c>
-      <c r="AF142" s="9">
+      <c r="AF145" s="9">
         <v>588826</v>
       </c>
-      <c r="AG142" s="9">
-[...2 lines deleted...]
-      <c r="AH142" s="9">
+      <c r="AG145" s="9">
+        <v>495401</v>
+      </c>
+      <c r="AH145" s="9">
         <v>1626344</v>
       </c>
-      <c r="AI142" s="9">
+      <c r="AI145" s="9">
         <v>1194721</v>
       </c>
-      <c r="AJ142" s="9">
+      <c r="AJ145" s="9">
         <v>5612451</v>
       </c>
-      <c r="AK142" s="9">
+      <c r="AK145" s="9">
         <v>3563307</v>
       </c>
-      <c r="AL142" s="9">
+      <c r="AL145" s="9">
         <v>1547363</v>
       </c>
-      <c r="AM142" s="9">
+      <c r="AM145" s="9">
         <v>3268254</v>
       </c>
-      <c r="AN142" s="9">
+      <c r="AN145" s="9">
         <v>1110407</v>
       </c>
-      <c r="AO142" s="9">
+      <c r="AO145" s="9">
         <v>1671186</v>
       </c>
-      <c r="AP142" s="9">
+      <c r="AP145" s="9">
         <v>1921347</v>
       </c>
-      <c r="AQ142" s="9">
+      <c r="AQ145" s="9">
         <v>5551227</v>
       </c>
-      <c r="AR142" s="9">
+      <c r="AR145" s="9">
         <v>3519479</v>
       </c>
-      <c r="AS142" s="9">
+      <c r="AS145" s="9">
         <v>316714</v>
       </c>
-      <c r="AT142" s="9">
+      <c r="AT145" s="9">
         <v>1234813</v>
       </c>
-      <c r="AU142" s="9">
+      <c r="AU145" s="9">
         <v>897848</v>
       </c>
-      <c r="AV142" s="9">
+      <c r="AV145" s="9">
         <v>1769325</v>
       </c>
-      <c r="AW142" s="9">
+      <c r="AW145" s="9">
         <v>1676849</v>
       </c>
-      <c r="AX142" s="9">
+      <c r="AX145" s="9">
         <v>1328934</v>
       </c>
-      <c r="AY142" s="9">
+      <c r="AY145" s="9">
         <v>1210520</v>
       </c>
-      <c r="AZ142" s="9">
+      <c r="AZ145" s="9">
         <v>1000649</v>
       </c>
-      <c r="BA142" s="9">
+      <c r="BA145" s="9">
         <v>2577042</v>
       </c>
-      <c r="BB142" s="9">
+      <c r="BB145" s="9">
         <v>1649995</v>
       </c>
-      <c r="BC142" s="9">
+      <c r="BC145" s="9">
         <v>1187239</v>
       </c>
-      <c r="BD142" s="9">
-[...2 lines deleted...]
-      <c r="BE142" s="9">
+      <c r="BD145" s="9">
+        <v>651266</v>
+      </c>
+      <c r="BE145" s="9">
         <v>1014033</v>
       </c>
-      <c r="BF142" s="9">
+      <c r="BF145" s="9">
         <v>2322564</v>
       </c>
-      <c r="BG142" s="9">
+      <c r="BG145" s="9">
         <v>358131</v>
       </c>
-      <c r="BH142" s="9">
+      <c r="BH145" s="9">
         <v>409526</v>
       </c>
-      <c r="BI142" s="9">
+      <c r="BI145" s="9">
         <v>691780</v>
       </c>
-      <c r="BJ142" s="9">
+      <c r="BJ145" s="9">
         <v>3769259</v>
       </c>
-      <c r="BK142" s="9">
+      <c r="BK145" s="9">
         <v>1720085</v>
       </c>
-      <c r="BL142" s="9">
+      <c r="BL145" s="9">
         <v>374756</v>
       </c>
-      <c r="BM142" s="9">
+      <c r="BM145" s="9">
         <v>772305</v>
       </c>
-      <c r="BN142" s="9">
+      <c r="BN145" s="9">
         <v>4842771</v>
       </c>
-      <c r="BO142" s="9">
+      <c r="BO145" s="9">
         <v>2066840</v>
       </c>
-      <c r="BP142" s="9">
+      <c r="BP145" s="9">
         <v>840591</v>
       </c>
-      <c r="BQ142" s="9">
+      <c r="BQ145" s="9">
         <v>1615597</v>
       </c>
-      <c r="BR142" s="9">
+      <c r="BR145" s="9">
         <v>5623922</v>
       </c>
-      <c r="BS142" s="9">
+      <c r="BS145" s="9">
         <v>591406</v>
       </c>
-      <c r="BT142" s="9">
+      <c r="BT145" s="9">
         <v>1090014</v>
       </c>
-      <c r="BU142" s="9">
+      <c r="BU145" s="9">
         <v>1086684</v>
       </c>
-      <c r="BV142" s="9">
+      <c r="BV145" s="9">
         <v>2441933</v>
       </c>
     </row>
-    <row r="143" spans="1:74" s="45" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A143" s="1" t="s">
+    <row r="146" spans="1:74" s="45" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B143" s="9">
+      <c r="B146" s="9">
         <v>24819219</v>
       </c>
-      <c r="C143" s="9">
+      <c r="C146" s="9">
         <v>3646030</v>
       </c>
-      <c r="D143" s="9">
+      <c r="D146" s="9">
         <v>1778398</v>
       </c>
-      <c r="E143" s="9">
+      <c r="E146" s="9">
         <v>860293</v>
       </c>
-      <c r="F143" s="9">
+      <c r="F146" s="9">
         <v>1390757</v>
       </c>
-      <c r="G143" s="9">
+      <c r="G146" s="9">
         <v>422300</v>
       </c>
-      <c r="H143" s="9">
+      <c r="H146" s="9">
         <v>808402</v>
       </c>
-      <c r="I143" s="9">
+      <c r="I146" s="9">
         <v>1979049</v>
       </c>
-      <c r="J143" s="9">
+      <c r="J146" s="9">
         <v>970678</v>
       </c>
-      <c r="K143" s="9">
+      <c r="K146" s="9">
         <v>3958468</v>
       </c>
-      <c r="L143" s="9">
+      <c r="L146" s="9">
         <v>717575</v>
       </c>
-      <c r="M143" s="9">
+      <c r="M146" s="9">
         <v>2580749</v>
       </c>
-      <c r="N143" s="9">
+      <c r="N146" s="9">
         <v>507612</v>
       </c>
-      <c r="O143" s="9">
+      <c r="O146" s="9">
         <v>1175944</v>
       </c>
-      <c r="P143" s="9">
+      <c r="P146" s="9">
         <v>1499063</v>
       </c>
-      <c r="Q143" s="9">
+      <c r="Q146" s="9">
         <v>1601820</v>
       </c>
-      <c r="R143" s="9">
+      <c r="R146" s="9">
         <v>496632</v>
       </c>
-      <c r="S143" s="9">
+      <c r="S146" s="9">
         <v>9710328</v>
       </c>
-      <c r="T143" s="9">
+      <c r="T146" s="9">
         <v>1432966</v>
       </c>
-      <c r="U143" s="9">
+      <c r="U146" s="9">
         <v>769564</v>
       </c>
-      <c r="V143" s="9">
+      <c r="V146" s="9">
         <v>2372139</v>
       </c>
-      <c r="W143" s="9">
+      <c r="W146" s="9">
         <v>1618784</v>
       </c>
-      <c r="X143" s="9">
+      <c r="X146" s="9">
         <v>2032267</v>
       </c>
-      <c r="Y143" s="9">
+      <c r="Y146" s="9">
         <v>715200</v>
       </c>
-      <c r="Z143" s="9">
+      <c r="Z146" s="9">
         <v>2185152</v>
       </c>
-      <c r="AA143" s="9">
+      <c r="AA146" s="9">
         <v>2808094</v>
       </c>
-      <c r="AB143" s="9">
+      <c r="AB146" s="9">
         <v>1968109</v>
       </c>
-      <c r="AC143" s="9">
+      <c r="AC146" s="9">
         <v>2692061</v>
       </c>
-      <c r="AD143" s="9">
+      <c r="AD146" s="9">
         <v>171085</v>
       </c>
-      <c r="AE143" s="9">
+      <c r="AE146" s="9">
         <v>2737840</v>
       </c>
-      <c r="AF143" s="9">
+      <c r="AF146" s="9">
         <v>597639</v>
       </c>
-      <c r="AG143" s="9">
-[...2 lines deleted...]
-      <c r="AH143" s="9">
+      <c r="AG146" s="9">
+        <v>496829</v>
+      </c>
+      <c r="AH146" s="9">
         <v>1653189</v>
       </c>
-      <c r="AI143" s="9">
+      <c r="AI146" s="9">
         <v>1176433</v>
       </c>
-      <c r="AJ143" s="9">
+      <c r="AJ146" s="9">
         <v>5465466</v>
       </c>
-      <c r="AK143" s="9">
+      <c r="AK146" s="9">
         <v>3526352</v>
       </c>
-      <c r="AL143" s="9">
+      <c r="AL146" s="9">
         <v>1544520</v>
       </c>
-      <c r="AM143" s="9">
+      <c r="AM146" s="9">
         <v>3269979</v>
       </c>
-      <c r="AN143" s="9">
+      <c r="AN146" s="9">
         <v>1104056</v>
       </c>
-      <c r="AO143" s="9">
+      <c r="AO146" s="9">
         <v>1662817</v>
       </c>
-      <c r="AP143" s="9">
+      <c r="AP146" s="9">
         <v>1926780</v>
       </c>
-      <c r="AQ143" s="9">
+      <c r="AQ146" s="9">
         <v>5462904</v>
       </c>
-      <c r="AR143" s="9">
+      <c r="AR146" s="9">
         <v>3346556</v>
       </c>
-      <c r="AS143" s="9">
+      <c r="AS146" s="9">
         <v>322621</v>
       </c>
-      <c r="AT143" s="9">
+      <c r="AT146" s="9">
         <v>1249370</v>
       </c>
-      <c r="AU143" s="9">
+      <c r="AU146" s="9">
         <v>912177</v>
       </c>
-      <c r="AV143" s="9">
+      <c r="AV146" s="9">
         <v>1732222</v>
       </c>
-      <c r="AW143" s="9">
+      <c r="AW146" s="9">
         <v>1705277</v>
       </c>
-      <c r="AX143" s="9">
+      <c r="AX146" s="9">
         <v>1346964</v>
       </c>
-      <c r="AY143" s="9">
+      <c r="AY146" s="9">
         <v>1190066</v>
       </c>
-      <c r="AZ143" s="9">
+      <c r="AZ146" s="9">
         <v>993498</v>
       </c>
-      <c r="BA143" s="9">
+      <c r="BA146" s="9">
         <v>2559585</v>
       </c>
-      <c r="BB143" s="9">
+      <c r="BB146" s="9">
         <v>1660932</v>
       </c>
-      <c r="BC143" s="9">
+      <c r="BC146" s="9">
         <v>1169275</v>
       </c>
-      <c r="BD143" s="9">
-[...2 lines deleted...]
-      <c r="BE143" s="9">
+      <c r="BD146" s="9">
+        <v>658953</v>
+      </c>
+      <c r="BE146" s="9">
         <v>1018125</v>
       </c>
-      <c r="BF143" s="9">
+      <c r="BF146" s="9">
         <v>2298215</v>
       </c>
-      <c r="BG143" s="9">
+      <c r="BG146" s="9">
         <v>360401</v>
       </c>
-      <c r="BH143" s="9">
+      <c r="BH146" s="9">
         <v>409985</v>
       </c>
-      <c r="BI143" s="9">
+      <c r="BI146" s="9">
         <v>700691</v>
       </c>
-      <c r="BJ143" s="9">
+      <c r="BJ146" s="9">
         <v>3766264</v>
       </c>
-      <c r="BK143" s="9">
+      <c r="BK146" s="9">
         <v>1705034</v>
       </c>
-      <c r="BL143" s="9">
+      <c r="BL146" s="9">
         <v>385569</v>
       </c>
-      <c r="BM143" s="9">
+      <c r="BM146" s="9">
         <v>738987</v>
       </c>
-      <c r="BN143" s="9">
+      <c r="BN146" s="9">
         <v>4742282</v>
       </c>
-      <c r="BO143" s="9">
+      <c r="BO146" s="9">
         <v>2071701</v>
       </c>
-      <c r="BP143" s="9">
+      <c r="BP146" s="9">
         <v>849323</v>
       </c>
-      <c r="BQ143" s="9">
+      <c r="BQ146" s="9">
         <v>1635507</v>
       </c>
-      <c r="BR143" s="9">
+      <c r="BR146" s="9">
         <v>5570435</v>
       </c>
-      <c r="BS143" s="9">
+      <c r="BS146" s="9">
         <v>607756</v>
       </c>
-      <c r="BT143" s="9">
+      <c r="BT146" s="9">
         <v>1088086</v>
       </c>
-      <c r="BU143" s="9">
+      <c r="BU146" s="9">
         <v>1095544</v>
       </c>
-      <c r="BV143" s="9">
+      <c r="BV146" s="9">
         <v>2426072</v>
       </c>
     </row>
-    <row r="144" spans="1:74" s="46" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A144" s="1" t="s">
+    <row r="147" spans="1:74" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="B144" s="9">
+      <c r="B147" s="9">
         <v>25823122</v>
       </c>
-      <c r="C144" s="9">
+      <c r="C147" s="9">
         <v>3791013</v>
       </c>
-      <c r="D144" s="9">
+      <c r="D147" s="9">
         <v>1840308</v>
       </c>
-      <c r="E144" s="9">
+      <c r="E147" s="9">
         <v>882578</v>
       </c>
-      <c r="F144" s="9">
+      <c r="F147" s="9">
         <v>1472157</v>
       </c>
-      <c r="G144" s="9">
+      <c r="G147" s="9">
         <v>451806</v>
       </c>
-      <c r="H144" s="9">
+      <c r="H147" s="9">
         <v>842236</v>
       </c>
-      <c r="I144" s="9">
+      <c r="I147" s="9">
         <v>2067122</v>
       </c>
-      <c r="J144" s="9">
+      <c r="J147" s="9">
         <v>1020571</v>
       </c>
-      <c r="K144" s="9">
+      <c r="K147" s="9">
         <v>4178422</v>
       </c>
-      <c r="L144" s="9">
+      <c r="L147" s="9">
         <v>747667</v>
       </c>
-      <c r="M144" s="9">
+      <c r="M147" s="9">
         <v>2675851</v>
       </c>
-      <c r="N144" s="9">
+      <c r="N147" s="9">
         <v>539229</v>
       </c>
-      <c r="O144" s="9">
+      <c r="O147" s="9">
         <v>1216396</v>
       </c>
-      <c r="P144" s="9">
+      <c r="P147" s="9">
         <v>1532818</v>
       </c>
-      <c r="Q144" s="9">
+      <c r="Q147" s="9">
         <v>1640271</v>
       </c>
-      <c r="R144" s="9">
+      <c r="R147" s="9">
         <v>531065</v>
       </c>
-      <c r="S144" s="9">
+      <c r="S147" s="9">
         <v>10125738</v>
       </c>
-      <c r="T144" s="9">
+      <c r="T147" s="9">
         <v>1536490</v>
       </c>
-      <c r="U144" s="9">
+      <c r="U147" s="9">
         <v>793363</v>
       </c>
-      <c r="V144" s="9">
+      <c r="V147" s="9">
         <v>2473742</v>
       </c>
-      <c r="W144" s="9">
+      <c r="W147" s="9">
         <v>1733316</v>
       </c>
-      <c r="X144" s="9">
+      <c r="X147" s="9">
         <v>2100777</v>
       </c>
-      <c r="Y144" s="9">
+      <c r="Y147" s="9">
         <v>763615</v>
       </c>
-      <c r="Z144" s="9">
+      <c r="Z147" s="9">
         <v>2339281</v>
       </c>
-      <c r="AA144" s="9">
+      <c r="AA147" s="9">
         <v>2895035</v>
       </c>
-      <c r="AB144" s="9">
+      <c r="AB147" s="9">
         <v>2063277</v>
       </c>
-      <c r="AC144" s="9">
+      <c r="AC147" s="9">
         <v>2781558</v>
       </c>
-      <c r="AD144" s="9">
+      <c r="AD147" s="9">
         <v>174430</v>
       </c>
-      <c r="AE144" s="9">
+      <c r="AE147" s="9">
         <v>2831718</v>
       </c>
-      <c r="AF144" s="9">
+      <c r="AF147" s="9">
         <v>618770</v>
       </c>
-      <c r="AG144" s="9">
+      <c r="AG147" s="9">
         <v>541729</v>
       </c>
-      <c r="AH144" s="9">
+      <c r="AH147" s="9">
         <v>1717317</v>
       </c>
-      <c r="AI144" s="9">
+      <c r="AI147" s="9">
         <v>1262452</v>
       </c>
-      <c r="AJ144" s="9">
+      <c r="AJ147" s="9">
         <v>5640484</v>
       </c>
-      <c r="AK144" s="9">
+      <c r="AK147" s="9">
         <v>3715027</v>
       </c>
-      <c r="AL144" s="9">
+      <c r="AL147" s="9">
         <v>1599502</v>
       </c>
-      <c r="AM144" s="9">
+      <c r="AM147" s="9">
         <v>3406672</v>
       </c>
-      <c r="AN144" s="9">
+      <c r="AN147" s="9">
         <v>1145654</v>
       </c>
-      <c r="AO144" s="9">
+      <c r="AO147" s="9">
         <v>1715324</v>
       </c>
-      <c r="AP144" s="9">
+      <c r="AP147" s="9">
         <v>2020573</v>
       </c>
-      <c r="AQ144" s="9">
+      <c r="AQ147" s="9">
         <v>5698845</v>
       </c>
-      <c r="AR144" s="9">
+      <c r="AR147" s="9">
         <v>3560665</v>
       </c>
-      <c r="AS144" s="9">
+      <c r="AS147" s="9">
         <v>337959</v>
       </c>
-      <c r="AT144" s="9">
+      <c r="AT147" s="9">
         <v>1290081</v>
       </c>
-      <c r="AU144" s="9">
+      <c r="AU147" s="9">
         <v>949761</v>
       </c>
-      <c r="AV144" s="9">
+      <c r="AV147" s="9">
         <v>1806351</v>
       </c>
-      <c r="AW144" s="9">
+      <c r="AW147" s="9">
         <v>1767608</v>
       </c>
-      <c r="AX144" s="9">
+      <c r="AX147" s="9">
         <v>1417258</v>
       </c>
-      <c r="AY144" s="9">
+      <c r="AY147" s="9">
         <v>1259003</v>
       </c>
-      <c r="AZ144" s="9">
+      <c r="AZ147" s="9">
         <v>1030132</v>
       </c>
-      <c r="BA144" s="9">
+      <c r="BA147" s="9">
         <v>2683983</v>
       </c>
-      <c r="BB144" s="9">
+      <c r="BB147" s="9">
         <v>1738411</v>
       </c>
-      <c r="BC144" s="9">
+      <c r="BC147" s="9">
         <v>1222024</v>
       </c>
-      <c r="BD144" s="9">
+      <c r="BD147" s="9">
         <v>683170</v>
       </c>
-      <c r="BE144" s="9">
+      <c r="BE147" s="9">
         <v>1090705</v>
       </c>
-      <c r="BF144" s="9">
+      <c r="BF147" s="9">
         <v>2429936</v>
       </c>
-      <c r="BG144" s="9">
+      <c r="BG147" s="9">
         <v>374845</v>
       </c>
-      <c r="BH144" s="9">
+      <c r="BH147" s="9">
         <v>418287</v>
       </c>
-      <c r="BI144" s="9">
+      <c r="BI147" s="9">
         <v>705443</v>
       </c>
-      <c r="BJ144" s="9">
+      <c r="BJ147" s="9">
         <v>3946015</v>
       </c>
-      <c r="BK144" s="9">
+      <c r="BK147" s="9">
         <v>1770184</v>
       </c>
-      <c r="BL144" s="9">
+      <c r="BL147" s="9">
         <v>402705</v>
       </c>
-      <c r="BM144" s="9">
+      <c r="BM147" s="9">
         <v>773302</v>
       </c>
-      <c r="BN144" s="9">
+      <c r="BN147" s="9">
         <v>4929146</v>
       </c>
-      <c r="BO144" s="9">
+      <c r="BO147" s="9">
         <v>2140781</v>
       </c>
-      <c r="BP144" s="9">
+      <c r="BP147" s="9">
         <v>874587</v>
       </c>
-      <c r="BQ144" s="9">
+      <c r="BQ147" s="9">
         <v>1686922</v>
       </c>
-      <c r="BR144" s="9">
+      <c r="BR147" s="9">
         <v>5763566</v>
       </c>
-      <c r="BS144" s="9">
+      <c r="BS147" s="9">
         <v>641256</v>
       </c>
-      <c r="BT144" s="9">
+      <c r="BT147" s="9">
         <v>1131379</v>
       </c>
-      <c r="BU144" s="9">
+      <c r="BU147" s="9">
         <v>1149548</v>
       </c>
-      <c r="BV144" s="9">
+      <c r="BV147" s="9">
         <v>2529271</v>
       </c>
     </row>
-    <row r="145" spans="1:74" s="47" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A145" s="1" t="s">
+    <row r="148" spans="1:74" s="47" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="B145" s="9">
+      <c r="B148" s="9">
         <v>27089519</v>
       </c>
-      <c r="C145" s="9">
+      <c r="C148" s="9">
         <v>3934881</v>
       </c>
-      <c r="D145" s="9">
+      <c r="D148" s="9">
         <v>1901226</v>
       </c>
-      <c r="E145" s="9">
+      <c r="E148" s="9">
         <v>899038</v>
       </c>
-      <c r="F145" s="9">
+      <c r="F148" s="9">
         <v>1517369</v>
       </c>
-      <c r="G145" s="9">
+      <c r="G148" s="9">
         <v>475820</v>
       </c>
-      <c r="H145" s="9">
+      <c r="H148" s="9">
         <v>875324</v>
       </c>
-      <c r="I145" s="9">
+      <c r="I148" s="9">
         <v>2136333</v>
       </c>
-      <c r="J145" s="9">
+      <c r="J148" s="9">
         <v>1061898</v>
       </c>
-      <c r="K145" s="9">
+      <c r="K148" s="9">
         <v>4342969</v>
       </c>
-      <c r="L145" s="9">
+      <c r="L148" s="9">
         <v>773481</v>
       </c>
-      <c r="M145" s="9">
+      <c r="M148" s="9">
         <v>2762353</v>
       </c>
-      <c r="N145" s="9">
+      <c r="N148" s="9">
         <v>562692</v>
       </c>
-      <c r="O145" s="9">
+      <c r="O148" s="9">
         <v>1243447</v>
       </c>
-      <c r="P145" s="9">
+      <c r="P148" s="9">
         <v>1594484</v>
       </c>
-      <c r="Q145" s="9">
+      <c r="Q148" s="9">
         <v>1675029</v>
       </c>
-      <c r="R145" s="9">
+      <c r="R148" s="9">
         <v>555896</v>
       </c>
-      <c r="S145" s="9">
+      <c r="S148" s="9">
         <v>10543684</v>
       </c>
-      <c r="T145" s="9">
+      <c r="T148" s="9">
         <v>1596424</v>
       </c>
-      <c r="U145" s="9">
+      <c r="U148" s="9">
         <v>814079</v>
       </c>
-      <c r="V145" s="9">
+      <c r="V148" s="9">
         <v>2524091</v>
       </c>
-      <c r="W145" s="9">
+      <c r="W148" s="9">
         <v>1811317</v>
       </c>
-      <c r="X145" s="9">
+      <c r="X148" s="9">
         <v>2171061</v>
       </c>
-      <c r="Y145" s="9">
+      <c r="Y148" s="9">
         <v>798438</v>
       </c>
-      <c r="Z145" s="9">
+      <c r="Z148" s="9">
         <v>2497716</v>
       </c>
-      <c r="AA145" s="9">
+      <c r="AA148" s="9">
         <v>2985365</v>
       </c>
-      <c r="AB145" s="9">
+      <c r="AB148" s="9">
         <v>2099555</v>
       </c>
-      <c r="AC145" s="9">
+      <c r="AC148" s="9">
         <v>2923662</v>
       </c>
-      <c r="AD145" s="9">
+      <c r="AD148" s="9">
         <v>179686</v>
       </c>
-      <c r="AE145" s="9">
+      <c r="AE148" s="9">
         <v>2921069</v>
       </c>
-      <c r="AF145" s="9">
+      <c r="AF148" s="9">
         <v>632134</v>
       </c>
-      <c r="AG145" s="9">
-[...2 lines deleted...]
-      <c r="AH145" s="9">
+      <c r="AG148" s="9">
+        <v>597809</v>
+      </c>
+      <c r="AH148" s="9">
         <v>1761378</v>
       </c>
-      <c r="AI145" s="9">
+      <c r="AI148" s="9">
         <v>1296304</v>
       </c>
-      <c r="AJ145" s="9">
+      <c r="AJ148" s="9">
         <v>5712233</v>
       </c>
-      <c r="AK145" s="9">
+      <c r="AK148" s="9">
         <v>3920092</v>
       </c>
-      <c r="AL145" s="9">
+      <c r="AL148" s="9">
         <v>1635972</v>
       </c>
-      <c r="AM145" s="9">
+      <c r="AM148" s="9">
         <v>3467030</v>
       </c>
-      <c r="AN145" s="9">
+      <c r="AN148" s="9">
         <v>1155027</v>
       </c>
-      <c r="AO145" s="9">
+      <c r="AO148" s="9">
         <v>1746858</v>
       </c>
-      <c r="AP145" s="9">
+      <c r="AP148" s="9">
         <v>2052819</v>
       </c>
-      <c r="AQ145" s="9">
+      <c r="AQ148" s="9">
         <v>5875774</v>
       </c>
-      <c r="AR145" s="9">
+      <c r="AR148" s="9">
         <v>3843372</v>
       </c>
-      <c r="AS145" s="9">
+      <c r="AS148" s="9">
         <v>347154</v>
       </c>
-      <c r="AT145" s="9">
+      <c r="AT148" s="9">
         <v>1316683</v>
       </c>
-      <c r="AU145" s="9">
+      <c r="AU148" s="9">
         <v>985707</v>
       </c>
-      <c r="AV145" s="9">
+      <c r="AV148" s="9">
         <v>1871518</v>
       </c>
-      <c r="AW145" s="9">
+      <c r="AW148" s="9">
         <v>1847427</v>
       </c>
-      <c r="AX145" s="9">
+      <c r="AX148" s="9">
         <v>1468688</v>
       </c>
-      <c r="AY145" s="9">
+      <c r="AY148" s="9">
         <v>1293378</v>
       </c>
-      <c r="AZ145" s="9">
+      <c r="AZ148" s="9">
         <v>1074528</v>
       </c>
-      <c r="BA145" s="9">
+      <c r="BA148" s="9">
         <v>2782698</v>
       </c>
-      <c r="BB145" s="9">
+      <c r="BB148" s="9">
         <v>1763975</v>
       </c>
-      <c r="BC145" s="9">
+      <c r="BC148" s="9">
         <v>1235319</v>
       </c>
-      <c r="BD145" s="9">
-[...2 lines deleted...]
-      <c r="BE145" s="9">
+      <c r="BD148" s="9">
+        <v>711829</v>
+      </c>
+      <c r="BE148" s="9">
         <v>1154424</v>
       </c>
-      <c r="BF145" s="9">
+      <c r="BF148" s="9">
         <v>2516880</v>
       </c>
-      <c r="BG145" s="9">
+      <c r="BG148" s="9">
         <v>388011</v>
       </c>
-      <c r="BH145" s="9">
+      <c r="BH148" s="9">
         <v>430514</v>
       </c>
-      <c r="BI145" s="9">
+      <c r="BI148" s="9">
         <v>732152</v>
       </c>
-      <c r="BJ145" s="9">
+      <c r="BJ148" s="9">
         <v>4044918</v>
       </c>
-      <c r="BK145" s="9">
+      <c r="BK148" s="9">
         <v>1789315</v>
       </c>
-      <c r="BL145" s="9">
+      <c r="BL148" s="9">
         <v>430679</v>
       </c>
-      <c r="BM145" s="9">
+      <c r="BM148" s="9">
         <v>830539</v>
       </c>
-      <c r="BN145" s="9">
+      <c r="BN148" s="9">
         <v>5041162</v>
       </c>
-      <c r="BO145" s="9">
+      <c r="BO148" s="9">
         <v>2218571</v>
       </c>
-      <c r="BP145" s="9">
+      <c r="BP148" s="9">
         <v>909403</v>
       </c>
-      <c r="BQ145" s="9">
+      <c r="BQ148" s="9">
         <v>1751673</v>
       </c>
-      <c r="BR145" s="9">
+      <c r="BR148" s="9">
         <v>5954405</v>
       </c>
-      <c r="BS145" s="9">
+      <c r="BS148" s="9">
         <v>657471</v>
       </c>
-      <c r="BT145" s="9">
+      <c r="BT148" s="9">
         <v>1160830</v>
       </c>
-      <c r="BU145" s="9">
+      <c r="BU148" s="9">
         <v>1160459</v>
       </c>
-      <c r="BV145" s="9">
+      <c r="BV148" s="9">
         <v>2602109</v>
       </c>
     </row>
-    <row r="146" spans="1:74" s="49" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A146" s="1" t="s">
+    <row r="149" spans="1:74" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="B146" s="9">
+      <c r="B149" s="9">
         <v>26038831</v>
       </c>
-      <c r="C146" s="9">
+      <c r="C149" s="9">
         <v>3857899</v>
       </c>
-      <c r="D146" s="9">
-[...2 lines deleted...]
-      <c r="E146" s="9">
+      <c r="D149" s="9">
+        <v>1938204</v>
+      </c>
+      <c r="E149" s="9">
         <v>890554</v>
       </c>
-      <c r="F146" s="9">
+      <c r="F149" s="9">
         <v>1571455</v>
       </c>
-      <c r="G146" s="9">
+      <c r="G149" s="9">
         <v>521460</v>
       </c>
-      <c r="H146" s="9">
+      <c r="H149" s="9">
         <v>870102</v>
       </c>
-      <c r="I146" s="9">
+      <c r="I149" s="9">
         <v>2109715</v>
       </c>
-      <c r="J146" s="9">
+      <c r="J149" s="9">
         <v>1081119</v>
       </c>
-      <c r="K146" s="9">
+      <c r="K149" s="9">
         <v>4380633</v>
       </c>
-      <c r="L146" s="9">
+      <c r="L149" s="9">
         <v>783080</v>
       </c>
-      <c r="M146" s="9">
+      <c r="M149" s="9">
         <v>2728783</v>
       </c>
-      <c r="N146" s="9">
+      <c r="N149" s="9">
         <v>574196</v>
       </c>
-      <c r="O146" s="9">
+      <c r="O149" s="9">
         <v>1250836</v>
       </c>
-      <c r="P146" s="9">
+      <c r="P149" s="9">
         <v>1606002</v>
       </c>
-      <c r="Q146" s="9">
+      <c r="Q149" s="9">
         <v>1666908</v>
       </c>
-      <c r="R146" s="9">
+      <c r="R149" s="9">
         <v>572095</v>
       </c>
-      <c r="S146" s="9">
+      <c r="S149" s="9">
         <v>10036168</v>
       </c>
-      <c r="T146" s="9">
+      <c r="T149" s="9">
         <v>1682787</v>
       </c>
-      <c r="U146" s="9">
+      <c r="U149" s="9">
         <v>810719</v>
       </c>
-      <c r="V146" s="9">
+      <c r="V149" s="9">
         <v>2497824</v>
       </c>
-      <c r="W146" s="9">
+      <c r="W149" s="9">
         <v>1807830</v>
       </c>
-      <c r="X146" s="9">
+      <c r="X149" s="9">
         <v>2158239</v>
       </c>
-      <c r="Y146" s="9">
+      <c r="Y149" s="9">
         <v>813499</v>
       </c>
-      <c r="Z146" s="9">
+      <c r="Z149" s="9">
         <v>2741775</v>
       </c>
-      <c r="AA146" s="9">
+      <c r="AA149" s="9">
         <v>2952151</v>
       </c>
-      <c r="AB146" s="9">
+      <c r="AB149" s="9">
         <v>2063657</v>
       </c>
-      <c r="AC146" s="9">
+      <c r="AC149" s="9">
         <v>3058469</v>
       </c>
-      <c r="AD146" s="9">
+      <c r="AD149" s="9">
         <v>188318</v>
       </c>
-      <c r="AE146" s="9">
+      <c r="AE149" s="9">
         <v>2923174</v>
       </c>
-      <c r="AF146" s="9">
+      <c r="AF149" s="9">
         <v>640470</v>
       </c>
-      <c r="AG146" s="9">
-[...2 lines deleted...]
-      <c r="AH146" s="9">
+      <c r="AG149" s="9">
+        <v>595357</v>
+      </c>
+      <c r="AH149" s="9">
         <v>1782908</v>
       </c>
-      <c r="AI146" s="9">
+      <c r="AI149" s="9">
         <v>1317843</v>
       </c>
-      <c r="AJ146" s="9">
+      <c r="AJ149" s="9">
         <v>5533113</v>
       </c>
-      <c r="AK146" s="9">
+      <c r="AK149" s="9">
         <v>4008723</v>
       </c>
-      <c r="AL146" s="9">
+      <c r="AL149" s="9">
         <v>1635368</v>
       </c>
-      <c r="AM146" s="9">
+      <c r="AM149" s="9">
         <v>3495837</v>
       </c>
-      <c r="AN146" s="9">
+      <c r="AN149" s="9">
         <v>1152363</v>
       </c>
-      <c r="AO146" s="9">
+      <c r="AO149" s="9">
         <v>1684290</v>
       </c>
-      <c r="AP146" s="9">
+      <c r="AP149" s="9">
         <v>2085067</v>
       </c>
-      <c r="AQ146" s="9">
+      <c r="AQ149" s="9">
         <v>5710379</v>
       </c>
-      <c r="AR146" s="9">
+      <c r="AR149" s="9">
         <v>4089084</v>
       </c>
-      <c r="AS146" s="9">
+      <c r="AS149" s="9">
         <v>356479</v>
       </c>
-      <c r="AT146" s="9">
+      <c r="AT149" s="9">
         <v>1313924</v>
       </c>
-      <c r="AU146" s="9">
+      <c r="AU149" s="9">
         <v>1013899</v>
       </c>
-      <c r="AV146" s="9">
+      <c r="AV149" s="9">
         <v>1993020</v>
       </c>
-      <c r="AW146" s="9">
+      <c r="AW149" s="9">
         <v>1887583</v>
       </c>
-      <c r="AX146" s="9">
+      <c r="AX149" s="9">
         <v>1483571</v>
       </c>
-      <c r="AY146" s="9">
+      <c r="AY149" s="9">
         <v>1280212</v>
       </c>
-      <c r="AZ146" s="9">
+      <c r="AZ149" s="9">
         <v>1067142</v>
       </c>
-      <c r="BA146" s="9">
+      <c r="BA149" s="9">
         <v>2759901</v>
       </c>
-      <c r="BB146" s="9">
+      <c r="BB149" s="9">
         <v>1781709</v>
       </c>
-      <c r="BC146" s="9">
+      <c r="BC149" s="9">
         <v>1240585</v>
       </c>
-      <c r="BD146" s="9">
+      <c r="BD149" s="9">
         <v>705628</v>
       </c>
-      <c r="BE146" s="9">
+      <c r="BE149" s="9">
         <v>1184502</v>
       </c>
-      <c r="BF146" s="9">
+      <c r="BF149" s="9">
         <v>2641236</v>
       </c>
-      <c r="BG146" s="9">
+      <c r="BG149" s="9">
         <v>402024</v>
       </c>
-      <c r="BH146" s="9">
+      <c r="BH149" s="9">
         <v>441970</v>
       </c>
-      <c r="BI146" s="9">
+      <c r="BI149" s="9">
         <v>766872</v>
       </c>
-      <c r="BJ146" s="9">
+      <c r="BJ149" s="9">
         <v>4080381</v>
       </c>
-      <c r="BK146" s="9">
+      <c r="BK149" s="9">
         <v>1781359</v>
       </c>
-      <c r="BL146" s="9">
+      <c r="BL149" s="9">
         <v>436247</v>
       </c>
-      <c r="BM146" s="9">
+      <c r="BM149" s="9">
         <v>868319</v>
       </c>
-      <c r="BN146" s="9">
+      <c r="BN149" s="9">
         <v>4914317</v>
       </c>
-      <c r="BO146" s="9">
+      <c r="BO149" s="9">
         <v>2260628</v>
       </c>
-      <c r="BP146" s="9">
+      <c r="BP149" s="9">
         <v>923711</v>
       </c>
-      <c r="BQ146" s="9">
+      <c r="BQ149" s="9">
         <v>1754276</v>
       </c>
-      <c r="BR146" s="9">
+      <c r="BR149" s="9">
         <v>5889861</v>
       </c>
-      <c r="BS146" s="9">
+      <c r="BS149" s="9">
         <v>672368</v>
       </c>
-      <c r="BT146" s="9">
+      <c r="BT149" s="9">
         <v>1184422</v>
       </c>
-      <c r="BU146" s="9">
+      <c r="BU149" s="9">
         <v>1149240</v>
       </c>
-      <c r="BV146" s="9">
+      <c r="BV149" s="9">
         <v>2551598</v>
       </c>
     </row>
-    <row r="147" spans="1:74" s="49" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A147" s="1" t="s">
+    <row r="150" spans="1:74" s="49" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="B147" s="9">
+      <c r="B150" s="9">
         <v>25958269</v>
       </c>
-      <c r="C147" s="9">
+      <c r="C150" s="9">
         <v>3829639</v>
       </c>
-      <c r="D147" s="9">
-[...2 lines deleted...]
-      <c r="E147" s="9">
+      <c r="D150" s="9">
+        <v>2038536</v>
+      </c>
+      <c r="E150" s="9">
         <v>855349</v>
       </c>
-      <c r="F147" s="9">
+      <c r="F150" s="9">
         <v>1590093</v>
       </c>
-      <c r="G147" s="9">
+      <c r="G150" s="9">
         <v>545847</v>
       </c>
-      <c r="H147" s="9">
+      <c r="H150" s="9">
         <v>867307</v>
       </c>
-      <c r="I147" s="9">
+      <c r="I150" s="9">
         <v>2125245</v>
       </c>
-      <c r="J147" s="9">
+      <c r="J150" s="9">
         <v>1108032</v>
       </c>
-      <c r="K147" s="9">
+      <c r="K150" s="9">
         <v>4415024</v>
       </c>
-      <c r="L147" s="9">
+      <c r="L150" s="9">
         <v>767719</v>
       </c>
-      <c r="M147" s="9">
+      <c r="M150" s="9">
         <v>2731472</v>
       </c>
-      <c r="N147" s="9">
+      <c r="N150" s="9">
         <v>572045</v>
       </c>
-      <c r="O147" s="9">
+      <c r="O150" s="9">
         <v>1241046</v>
       </c>
-      <c r="P147" s="9">
+      <c r="P150" s="9">
         <v>1571220</v>
       </c>
-      <c r="Q147" s="9">
+      <c r="Q150" s="9">
         <v>1659205</v>
       </c>
-      <c r="R147" s="9">
+      <c r="R150" s="9">
         <v>587479</v>
       </c>
-      <c r="S147" s="9">
+      <c r="S150" s="9">
         <v>9856939</v>
       </c>
-      <c r="T147" s="9">
+      <c r="T150" s="9">
         <v>1686478</v>
       </c>
-      <c r="U147" s="9">
+      <c r="U150" s="9">
         <v>785259</v>
       </c>
-      <c r="V147" s="9">
+      <c r="V150" s="9">
         <v>2480212</v>
       </c>
-      <c r="W147" s="9">
+      <c r="W150" s="9">
         <v>1767773</v>
       </c>
-      <c r="X147" s="9">
+      <c r="X150" s="9">
         <v>2125295</v>
       </c>
-      <c r="Y147" s="9">
+      <c r="Y150" s="9">
         <v>816899</v>
       </c>
-      <c r="Z147" s="9">
+      <c r="Z150" s="9">
         <v>2841763</v>
       </c>
-      <c r="AA147" s="9">
+      <c r="AA150" s="9">
         <v>2886370</v>
       </c>
-      <c r="AB147" s="9">
+      <c r="AB150" s="9">
         <v>2055219</v>
       </c>
-      <c r="AC147" s="9">
+      <c r="AC150" s="9">
         <v>3078416</v>
       </c>
-      <c r="AD147" s="9">
+      <c r="AD150" s="9">
         <v>186707</v>
       </c>
-      <c r="AE147" s="9">
+      <c r="AE150" s="9">
         <v>2902678</v>
       </c>
-      <c r="AF147" s="9">
+      <c r="AF150" s="9">
         <v>634582</v>
       </c>
-      <c r="AG147" s="9">
-[...2 lines deleted...]
-      <c r="AH147" s="9">
+      <c r="AG150" s="9">
+        <v>647145</v>
+      </c>
+      <c r="AH150" s="9">
         <v>1750536</v>
       </c>
-      <c r="AI147" s="9">
+      <c r="AI150" s="9">
         <v>1333731</v>
       </c>
-      <c r="AJ147" s="9">
+      <c r="AJ150" s="9">
         <v>5468342</v>
       </c>
-      <c r="AK147" s="9">
+      <c r="AK150" s="9">
         <v>4089342</v>
       </c>
-      <c r="AL147" s="9">
+      <c r="AL150" s="9">
         <v>1611623</v>
       </c>
-      <c r="AM147" s="9">
+      <c r="AM150" s="9">
         <v>3485727</v>
       </c>
-      <c r="AN147" s="9">
+      <c r="AN150" s="9">
         <v>1130401</v>
       </c>
-      <c r="AO147" s="9">
+      <c r="AO150" s="9">
         <v>1677708</v>
       </c>
-      <c r="AP147" s="9">
+      <c r="AP150" s="9">
         <v>2150971</v>
       </c>
-      <c r="AQ147" s="9">
+      <c r="AQ150" s="9">
         <v>5692075</v>
       </c>
-      <c r="AR147" s="9">
+      <c r="AR150" s="9">
         <v>4383118</v>
       </c>
-      <c r="AS147" s="9">
+      <c r="AS150" s="9">
         <v>348074</v>
       </c>
-      <c r="AT147" s="9">
+      <c r="AT150" s="9">
         <v>1296237</v>
       </c>
-      <c r="AU147" s="9">
+      <c r="AU150" s="9">
         <v>983857</v>
       </c>
-      <c r="AV147" s="9">
+      <c r="AV150" s="9">
         <v>2058040</v>
       </c>
-      <c r="AW147" s="9">
+      <c r="AW150" s="9">
         <v>1853911</v>
       </c>
-      <c r="AX147" s="9">
+      <c r="AX150" s="9">
         <v>1473762</v>
       </c>
-      <c r="AY147" s="9">
+      <c r="AY150" s="9">
         <v>1277275</v>
       </c>
-      <c r="AZ147" s="9">
+      <c r="AZ150" s="9">
         <v>1069350</v>
       </c>
-      <c r="BA147" s="9">
+      <c r="BA150" s="9">
         <v>2779119</v>
       </c>
-      <c r="BB147" s="9">
+      <c r="BB150" s="9">
         <v>1763843</v>
       </c>
-      <c r="BC147" s="9">
+      <c r="BC150" s="9">
         <v>1229247</v>
       </c>
-      <c r="BD147" s="9">
+      <c r="BD150" s="9">
         <v>703697</v>
       </c>
-      <c r="BE147" s="9">
+      <c r="BE150" s="9">
         <v>1204529</v>
       </c>
-      <c r="BF147" s="9">
+      <c r="BF150" s="9">
         <v>2590536</v>
       </c>
-      <c r="BG147" s="9">
+      <c r="BG150" s="9">
         <v>405168</v>
       </c>
-      <c r="BH147" s="9">
+      <c r="BH150" s="9">
         <v>444282</v>
       </c>
-      <c r="BI147" s="9">
+      <c r="BI150" s="9">
         <v>750490</v>
       </c>
-      <c r="BJ147" s="9">
+      <c r="BJ150" s="9">
         <v>4056555</v>
       </c>
-      <c r="BK147" s="9">
+      <c r="BK150" s="9">
         <v>1768968</v>
       </c>
-      <c r="BL147" s="9">
+      <c r="BL150" s="9">
         <v>446180</v>
       </c>
-      <c r="BM147" s="9">
+      <c r="BM150" s="9">
         <v>911759</v>
       </c>
-      <c r="BN147" s="9">
+      <c r="BN150" s="9">
         <v>4813356</v>
       </c>
-      <c r="BO147" s="9">
+      <c r="BO150" s="9">
         <v>2236101</v>
       </c>
-      <c r="BP147" s="9">
+      <c r="BP150" s="9">
         <v>923000</v>
       </c>
-      <c r="BQ147" s="9">
+      <c r="BQ150" s="9">
         <v>1723261</v>
       </c>
-      <c r="BR147" s="9">
+      <c r="BR150" s="9">
         <v>5850693</v>
       </c>
-      <c r="BS147" s="9">
+      <c r="BS150" s="9">
         <v>669401</v>
       </c>
-      <c r="BT147" s="9">
+      <c r="BT150" s="9">
         <v>1190483</v>
       </c>
-      <c r="BU147" s="9">
-[...2 lines deleted...]
-      <c r="BV147" s="9">
+      <c r="BU150" s="9">
+        <v>1147272</v>
+      </c>
+      <c r="BV150" s="9">
         <v>2522038</v>
       </c>
     </row>
-    <row r="148" spans="1:74" s="50" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A148" s="1" t="s">
+    <row r="151" spans="1:74" s="50" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B148" s="9">
+      <c r="B151" s="9">
         <v>25974937</v>
       </c>
-      <c r="C148" s="9">
+      <c r="C151" s="9">
         <v>3824186</v>
       </c>
-      <c r="D148" s="9">
+      <c r="D151" s="9">
         <v>1821989</v>
       </c>
-      <c r="E148" s="9">
+      <c r="E151" s="9">
         <v>832172</v>
       </c>
-      <c r="F148" s="9">
+      <c r="F151" s="9">
         <v>1438275</v>
       </c>
-      <c r="G148" s="9">
+      <c r="G151" s="9">
         <v>439745</v>
       </c>
-      <c r="H148" s="9">
+      <c r="H151" s="9">
         <v>823806</v>
       </c>
-      <c r="I148" s="9">
+      <c r="I151" s="9">
         <v>2037233</v>
       </c>
-      <c r="J148" s="9">
+      <c r="J151" s="9">
         <v>1010500</v>
       </c>
-      <c r="K148" s="9">
+      <c r="K151" s="9">
         <v>4077391</v>
       </c>
-      <c r="L148" s="9">
+      <c r="L151" s="9">
         <v>727482</v>
       </c>
-      <c r="M148" s="9">
+      <c r="M151" s="9">
         <v>2618757</v>
       </c>
-      <c r="N148" s="9">
+      <c r="N151" s="9">
         <v>525308</v>
       </c>
-      <c r="O148" s="9">
+      <c r="O151" s="9">
         <v>1220637</v>
       </c>
-      <c r="P148" s="9">
+      <c r="P151" s="9">
         <v>1519919</v>
       </c>
-      <c r="Q148" s="9">
+      <c r="Q151" s="9">
         <v>1601639</v>
       </c>
-      <c r="R148" s="9">
+      <c r="R151" s="9">
         <v>520683</v>
       </c>
-      <c r="S148" s="9">
+      <c r="S151" s="9">
         <v>10031718</v>
       </c>
-      <c r="T148" s="9">
+      <c r="T151" s="9">
         <v>1531500</v>
       </c>
-      <c r="U148" s="9">
+      <c r="U151" s="9">
         <v>779268</v>
       </c>
-      <c r="V148" s="9">
+      <c r="V151" s="9">
         <v>2392291</v>
       </c>
-      <c r="W148" s="9">
+      <c r="W151" s="9">
         <v>1682617</v>
       </c>
-      <c r="X148" s="9">
+      <c r="X151" s="9">
         <v>2085534</v>
       </c>
-      <c r="Y148" s="9">
+      <c r="Y151" s="9">
         <v>750373</v>
       </c>
-      <c r="Z148" s="9">
+      <c r="Z151" s="9">
         <v>2310821</v>
       </c>
-      <c r="AA148" s="9">
+      <c r="AA151" s="9">
         <v>2824255</v>
       </c>
-      <c r="AB148" s="9">
+      <c r="AB151" s="9">
         <v>1996649</v>
       </c>
-      <c r="AC148" s="9">
+      <c r="AC151" s="9">
         <v>2772075</v>
       </c>
-      <c r="AD148" s="9">
+      <c r="AD151" s="9">
         <v>176138</v>
       </c>
-      <c r="AE148" s="9">
+      <c r="AE151" s="9">
         <v>2777727</v>
       </c>
-      <c r="AF148" s="9">
+      <c r="AF151" s="9">
         <v>603805</v>
       </c>
-      <c r="AG148" s="9">
-[...2 lines deleted...]
-      <c r="AH148" s="9">
+      <c r="AG151" s="9">
+        <v>550026</v>
+      </c>
+      <c r="AH151" s="9">
         <v>1692985</v>
       </c>
-      <c r="AI148" s="9">
+      <c r="AI151" s="9">
         <v>1232371</v>
       </c>
-      <c r="AJ148" s="9">
+      <c r="AJ151" s="9">
         <v>5600807</v>
       </c>
-      <c r="AK148" s="9">
+      <c r="AK151" s="9">
         <v>3679395</v>
       </c>
-      <c r="AL148" s="9">
+      <c r="AL151" s="9">
         <v>1566457</v>
       </c>
-      <c r="AM148" s="9">
+      <c r="AM151" s="9">
         <v>3300874</v>
       </c>
-      <c r="AN148" s="9">
+      <c r="AN151" s="9">
         <v>1107606</v>
       </c>
-      <c r="AO148" s="9">
+      <c r="AO151" s="9">
         <v>1752431</v>
       </c>
-      <c r="AP148" s="9">
+      <c r="AP151" s="9">
         <v>1936582</v>
       </c>
-      <c r="AQ148" s="9">
+      <c r="AQ151" s="9">
         <v>5625762</v>
       </c>
-      <c r="AR148" s="9">
+      <c r="AR151" s="9">
         <v>3731833</v>
       </c>
-      <c r="AS148" s="9">
+      <c r="AS151" s="9">
         <v>324525</v>
       </c>
-      <c r="AT148" s="9">
+      <c r="AT151" s="9">
         <v>1243505</v>
       </c>
-      <c r="AU148" s="9">
+      <c r="AU151" s="9">
         <v>980731</v>
       </c>
-      <c r="AV148" s="9">
+      <c r="AV151" s="9">
         <v>1802916</v>
       </c>
-      <c r="AW148" s="9">
+      <c r="AW151" s="9">
         <v>1723680</v>
       </c>
-      <c r="AX148" s="9">
+      <c r="AX151" s="9">
         <v>1391311</v>
       </c>
-      <c r="AY148" s="9">
+      <c r="AY151" s="9">
         <v>1215649</v>
       </c>
-      <c r="AZ148" s="9">
+      <c r="AZ151" s="9">
         <v>1018211</v>
       </c>
-      <c r="BA148" s="9">
+      <c r="BA151" s="9">
         <v>2638587</v>
       </c>
-      <c r="BB148" s="9">
+      <c r="BB151" s="9">
         <v>1662193</v>
       </c>
-      <c r="BC148" s="9">
+      <c r="BC151" s="9">
         <v>1203431</v>
       </c>
-      <c r="BD148" s="9">
+      <c r="BD151" s="9">
         <v>679195</v>
       </c>
-      <c r="BE148" s="9">
+      <c r="BE151" s="9">
         <v>1089939</v>
       </c>
-      <c r="BF148" s="9">
+      <c r="BF151" s="9">
         <v>2401996</v>
       </c>
-      <c r="BG148" s="9">
+      <c r="BG151" s="9">
         <v>374452</v>
       </c>
-      <c r="BH148" s="9">
-[...2 lines deleted...]
-      <c r="BI148" s="9">
+      <c r="BH151" s="9">
+        <v>413094</v>
+      </c>
+      <c r="BI151" s="9">
         <v>697176</v>
       </c>
-      <c r="BJ148" s="9">
+      <c r="BJ151" s="9">
         <v>3817969</v>
       </c>
-      <c r="BK148" s="9">
+      <c r="BK151" s="9">
         <v>1746796</v>
       </c>
-      <c r="BL148" s="9">
+      <c r="BL151" s="9">
         <v>390939</v>
       </c>
-      <c r="BM148" s="9">
+      <c r="BM151" s="9">
         <v>783492</v>
       </c>
-      <c r="BN148" s="9">
+      <c r="BN151" s="9">
         <v>4888858</v>
       </c>
-      <c r="BO148" s="9">
+      <c r="BO151" s="9">
         <v>2138374</v>
       </c>
-      <c r="BP148" s="9">
+      <c r="BP151" s="9">
         <v>856538</v>
       </c>
-      <c r="BQ148" s="9">
+      <c r="BQ151" s="9">
         <v>1660286</v>
       </c>
-      <c r="BR148" s="9">
+      <c r="BR151" s="9">
         <v>5641346</v>
       </c>
-      <c r="BS148" s="9">
+      <c r="BS151" s="9">
         <v>613475</v>
       </c>
-      <c r="BT148" s="9">
+      <c r="BT151" s="9">
         <v>1101349</v>
       </c>
-      <c r="BU148" s="9">
+      <c r="BU151" s="9">
         <v>1093417</v>
       </c>
-      <c r="BV148" s="9">
+      <c r="BV151" s="9">
         <v>2462644</v>
       </c>
     </row>
-    <row r="149" spans="1:74" s="51" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A149" s="1" t="s">
+    <row r="152" spans="1:74" s="51" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B149" s="9">
+      <c r="B152" s="9">
         <v>26959709</v>
       </c>
-      <c r="C149" s="9">
+      <c r="C152" s="9">
         <v>3964205</v>
       </c>
-      <c r="D149" s="9">
+      <c r="D152" s="9">
         <v>1855922</v>
       </c>
-      <c r="E149" s="9">
+      <c r="E152" s="9">
         <v>875348</v>
       </c>
-      <c r="F149" s="9">
+      <c r="F152" s="9">
         <v>1456755</v>
       </c>
-      <c r="G149" s="9">
+      <c r="G152" s="9">
         <v>428969</v>
       </c>
-      <c r="H149" s="9">
+      <c r="H152" s="9">
         <v>845642</v>
       </c>
-      <c r="I149" s="9">
+      <c r="I152" s="9">
         <v>2087039</v>
       </c>
-      <c r="J149" s="9">
+      <c r="J152" s="9">
         <v>1019035</v>
       </c>
-      <c r="K149" s="9">
+      <c r="K152" s="9">
         <v>4171014</v>
       </c>
-      <c r="L149" s="9">
+      <c r="L152" s="9">
         <v>756802</v>
       </c>
-      <c r="M149" s="9">
+      <c r="M152" s="9">
         <v>2699191</v>
       </c>
-      <c r="N149" s="9">
+      <c r="N152" s="9">
         <v>533026</v>
       </c>
-      <c r="O149" s="9">
+      <c r="O152" s="9">
         <v>1253712</v>
       </c>
-      <c r="P149" s="9">
+      <c r="P152" s="9">
         <v>1547243</v>
       </c>
-      <c r="Q149" s="9">
+      <c r="Q152" s="9">
         <v>1667020</v>
       </c>
-      <c r="R149" s="9">
+      <c r="R152" s="9">
         <v>529336</v>
       </c>
-      <c r="S149" s="9">
+      <c r="S152" s="9">
         <v>10415584</v>
       </c>
-      <c r="T149" s="9">
+      <c r="T152" s="9">
         <v>1538273</v>
       </c>
-      <c r="U149" s="9">
+      <c r="U152" s="9">
         <v>798293</v>
       </c>
-      <c r="V149" s="9">
+      <c r="V152" s="9">
         <v>2463656</v>
       </c>
-      <c r="W149" s="9">
+      <c r="W152" s="9">
         <v>1695889</v>
       </c>
-      <c r="X149" s="9">
+      <c r="X152" s="9">
         <v>2127465</v>
       </c>
-      <c r="Y149" s="9">
+      <c r="Y152" s="9">
         <v>754749</v>
       </c>
-      <c r="Z149" s="9">
+      <c r="Z152" s="9">
         <v>2321189</v>
       </c>
-      <c r="AA149" s="9">
+      <c r="AA152" s="9">
         <v>2948261</v>
       </c>
-      <c r="AB149" s="9">
+      <c r="AB152" s="9">
         <v>2082772</v>
       </c>
-      <c r="AC149" s="9">
+      <c r="AC152" s="9">
         <v>2833790</v>
       </c>
-      <c r="AD149" s="9">
+      <c r="AD152" s="9">
         <v>178248</v>
       </c>
-      <c r="AE149" s="9">
+      <c r="AE152" s="9">
         <v>2868988</v>
       </c>
-      <c r="AF149" s="9">
+      <c r="AF152" s="9">
         <v>612856</v>
       </c>
-      <c r="AG149" s="9">
-[...2 lines deleted...]
-      <c r="AH149" s="9">
+      <c r="AG152" s="9">
+        <v>545163</v>
+      </c>
+      <c r="AH152" s="9">
         <v>1723242</v>
       </c>
-      <c r="AI149" s="9">
+      <c r="AI152" s="9">
         <v>1255630</v>
       </c>
-      <c r="AJ149" s="9">
+      <c r="AJ152" s="9">
         <v>5898616</v>
       </c>
-      <c r="AK149" s="9">
+      <c r="AK152" s="9">
         <v>3799770</v>
       </c>
-      <c r="AL149" s="9">
+      <c r="AL152" s="9">
         <v>1631639</v>
       </c>
-      <c r="AM149" s="9">
+      <c r="AM152" s="9">
         <v>3408212</v>
       </c>
-      <c r="AN149" s="9">
+      <c r="AN152" s="9">
         <v>1161783</v>
       </c>
-      <c r="AO149" s="9">
+      <c r="AO152" s="9">
         <v>1726656</v>
       </c>
-      <c r="AP149" s="9">
+      <c r="AP152" s="9">
         <v>2008694</v>
       </c>
-      <c r="AQ149" s="9">
+      <c r="AQ152" s="9">
         <v>5854335</v>
       </c>
-      <c r="AR149" s="9">
+      <c r="AR152" s="9">
         <v>3659888</v>
       </c>
-      <c r="AS149" s="9">
+      <c r="AS152" s="9">
         <v>335968</v>
       </c>
-      <c r="AT149" s="9">
+      <c r="AT152" s="9">
         <v>1306518</v>
       </c>
-      <c r="AU149" s="9">
+      <c r="AU152" s="9">
         <v>994876</v>
       </c>
-      <c r="AV149" s="9">
+      <c r="AV152" s="9">
         <v>1851494</v>
       </c>
-      <c r="AW149" s="9">
+      <c r="AW152" s="9">
         <v>1805879</v>
       </c>
-      <c r="AX149" s="9">
+      <c r="AX152" s="9">
         <v>1411358</v>
       </c>
-      <c r="AY149" s="9">
+      <c r="AY152" s="9">
         <v>1238482</v>
       </c>
-      <c r="AZ149" s="9">
+      <c r="AZ152" s="9">
         <v>1033987</v>
       </c>
-      <c r="BA149" s="9">
+      <c r="BA152" s="9">
         <v>2711319</v>
       </c>
-      <c r="BB149" s="9">
+      <c r="BB152" s="9">
         <v>1724890</v>
       </c>
-      <c r="BC149" s="9">
+      <c r="BC152" s="9">
         <v>1224368</v>
       </c>
-      <c r="BD149" s="9">
-[...2 lines deleted...]
-      <c r="BE149" s="9">
+      <c r="BD152" s="9">
+        <v>691687</v>
+      </c>
+      <c r="BE152" s="9">
         <v>1070683</v>
       </c>
-      <c r="BF149" s="9">
+      <c r="BF152" s="9">
         <v>2451945</v>
       </c>
-      <c r="BG149" s="9">
+      <c r="BG152" s="9">
         <v>373302</v>
       </c>
-      <c r="BH149" s="9">
-[...2 lines deleted...]
-      <c r="BI149" s="9">
+      <c r="BH152" s="9">
+        <v>431961</v>
+      </c>
+      <c r="BI152" s="9">
         <v>713764</v>
       </c>
-      <c r="BJ149" s="9">
+      <c r="BJ152" s="9">
         <v>3999049</v>
       </c>
-      <c r="BK149" s="9">
+      <c r="BK152" s="9">
         <v>1806375</v>
       </c>
-      <c r="BL149" s="9">
+      <c r="BL152" s="9">
         <v>396008</v>
       </c>
-      <c r="BM149" s="9">
+      <c r="BM152" s="9">
         <v>778626</v>
       </c>
-      <c r="BN149" s="9">
+      <c r="BN152" s="9">
         <v>5101525</v>
       </c>
-      <c r="BO149" s="9">
+      <c r="BO152" s="9">
         <v>2176375</v>
       </c>
-      <c r="BP149" s="9">
+      <c r="BP152" s="9">
         <v>897478</v>
       </c>
-      <c r="BQ149" s="9">
+      <c r="BQ152" s="9">
         <v>1684737</v>
       </c>
-      <c r="BR149" s="9">
+      <c r="BR152" s="9">
         <v>5907971</v>
       </c>
-      <c r="BS149" s="9">
+      <c r="BS152" s="9">
         <v>628615</v>
       </c>
-      <c r="BT149" s="9">
+      <c r="BT152" s="9">
         <v>1149798</v>
       </c>
-      <c r="BU149" s="9">
+      <c r="BU152" s="9">
         <v>1110505</v>
       </c>
-      <c r="BV149" s="9">
+      <c r="BV152" s="9">
         <v>2560426</v>
       </c>
     </row>
-    <row r="150" spans="1:74" s="52" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A150" s="1" t="s">
+    <row r="153" spans="1:74" s="52" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="B150" s="9">
+      <c r="B153" s="9">
         <v>25536921</v>
       </c>
-      <c r="C150" s="9">
+      <c r="C153" s="9">
         <v>3695804</v>
       </c>
-      <c r="D150" s="9">
+      <c r="D153" s="9">
         <v>1688722</v>
       </c>
-      <c r="E150" s="9">
+      <c r="E153" s="9">
         <v>816802</v>
       </c>
-      <c r="F150" s="9">
+      <c r="F153" s="9">
         <v>1341771</v>
       </c>
-      <c r="G150" s="9">
+      <c r="G153" s="9">
         <v>378895</v>
       </c>
-      <c r="H150" s="9">
+      <c r="H153" s="9">
         <v>782440</v>
       </c>
-      <c r="I150" s="9">
+      <c r="I153" s="9">
         <v>1932850</v>
       </c>
-      <c r="J150" s="9">
+      <c r="J153" s="9">
         <v>935106</v>
       </c>
-      <c r="K150" s="9">
+      <c r="K153" s="9">
         <v>3851070</v>
       </c>
-      <c r="L150" s="9">
+      <c r="L153" s="9">
         <v>685820</v>
       </c>
-      <c r="M150" s="9">
+      <c r="M153" s="9">
         <v>2486702</v>
       </c>
-      <c r="N150" s="9">
+      <c r="N153" s="9">
         <v>464401</v>
       </c>
-      <c r="O150" s="9">
+      <c r="O153" s="9">
         <v>1156462</v>
       </c>
-      <c r="P150" s="9">
+      <c r="P153" s="9">
         <v>1418703</v>
       </c>
-      <c r="Q150" s="9">
+      <c r="Q153" s="9">
         <v>1541046</v>
       </c>
-      <c r="R150" s="9">
+      <c r="R153" s="9">
         <v>471288</v>
       </c>
-      <c r="S150" s="9">
+      <c r="S153" s="9">
         <v>9774349</v>
       </c>
-      <c r="T150" s="9">
+      <c r="T153" s="9">
         <v>1391158</v>
       </c>
-      <c r="U150" s="9">
+      <c r="U153" s="9">
         <v>741521</v>
       </c>
-      <c r="V150" s="9">
+      <c r="V153" s="9">
         <v>2252713</v>
       </c>
-      <c r="W150" s="9">
+      <c r="W153" s="9">
         <v>1505992</v>
       </c>
-      <c r="X150" s="9">
+      <c r="X153" s="9">
         <v>1946889</v>
       </c>
-      <c r="Y150" s="9">
+      <c r="Y153" s="9">
         <v>682324</v>
       </c>
-      <c r="Z150" s="9">
+      <c r="Z153" s="9">
         <v>2158805</v>
       </c>
-      <c r="AA150" s="9">
+      <c r="AA153" s="9">
         <v>2660472</v>
       </c>
-      <c r="AB150" s="9">
+      <c r="AB153" s="9">
         <v>1904276</v>
       </c>
-      <c r="AC150" s="9">
+      <c r="AC153" s="9">
         <v>2576049</v>
       </c>
-      <c r="AD150" s="9">
+      <c r="AD153" s="9">
         <v>159423</v>
       </c>
-      <c r="AE150" s="9">
+      <c r="AE153" s="9">
         <v>2707399</v>
       </c>
-      <c r="AF150" s="9">
+      <c r="AF153" s="9">
         <v>558750</v>
       </c>
-      <c r="AG150" s="9">
-[...2 lines deleted...]
-      <c r="AH150" s="9">
+      <c r="AG153" s="9">
+        <v>498204</v>
+      </c>
+      <c r="AH153" s="9">
         <v>1582503</v>
       </c>
-      <c r="AI150" s="9">
+      <c r="AI153" s="9">
         <v>1132813</v>
       </c>
-      <c r="AJ150" s="9">
+      <c r="AJ153" s="9">
         <v>5494284</v>
       </c>
-      <c r="AK150" s="9">
+      <c r="AK153" s="9">
         <v>3452273</v>
       </c>
-      <c r="AL150" s="9">
+      <c r="AL153" s="9">
         <v>1507049</v>
       </c>
-      <c r="AM150" s="9">
+      <c r="AM153" s="9">
         <v>3179348</v>
       </c>
-      <c r="AN150" s="9">
+      <c r="AN153" s="9">
         <v>1065670</v>
       </c>
-      <c r="AO150" s="9">
+      <c r="AO153" s="9">
         <v>1610327</v>
       </c>
-      <c r="AP150" s="9">
+      <c r="AP153" s="9">
         <v>1837094</v>
       </c>
-      <c r="AQ150" s="9">
+      <c r="AQ153" s="9">
         <v>5473422</v>
       </c>
-      <c r="AR150" s="9">
+      <c r="AR153" s="9">
         <v>3323895</v>
       </c>
-      <c r="AS150" s="9">
+      <c r="AS153" s="9">
         <v>295861</v>
       </c>
-      <c r="AT150" s="9">
+      <c r="AT153" s="9">
         <v>1202318</v>
       </c>
-      <c r="AU150" s="9">
+      <c r="AU153" s="9">
         <v>888845</v>
       </c>
-      <c r="AV150" s="9">
+      <c r="AV153" s="9">
         <v>1655256</v>
       </c>
-      <c r="AW150" s="9">
+      <c r="AW153" s="9">
         <v>1602104</v>
       </c>
-      <c r="AX150" s="9">
+      <c r="AX153" s="9">
         <v>1274335</v>
       </c>
-      <c r="AY150" s="9">
+      <c r="AY153" s="9">
         <v>1145361</v>
       </c>
-      <c r="AZ150" s="9">
+      <c r="AZ153" s="9">
         <v>933572</v>
       </c>
-      <c r="BA150" s="9">
+      <c r="BA153" s="9">
         <v>2521352</v>
       </c>
-      <c r="BB150" s="9">
+      <c r="BB153" s="9">
         <v>1620612</v>
       </c>
-      <c r="BC150" s="9">
+      <c r="BC153" s="9">
         <v>1125581</v>
       </c>
-      <c r="BD150" s="9">
-[...2 lines deleted...]
-      <c r="BE150" s="9">
+      <c r="BD153" s="9">
+        <v>620674</v>
+      </c>
+      <c r="BE153" s="9">
         <v>966618</v>
       </c>
-      <c r="BF150" s="9">
+      <c r="BF153" s="9">
         <v>2245525</v>
       </c>
-      <c r="BG150" s="9">
+      <c r="BG153" s="9">
         <v>326931</v>
       </c>
-      <c r="BH150" s="9">
+      <c r="BH153" s="9">
         <v>383451</v>
       </c>
-      <c r="BI150" s="9">
+      <c r="BI153" s="9">
         <v>652210</v>
       </c>
-      <c r="BJ150" s="9">
+      <c r="BJ153" s="9">
         <v>3774578</v>
       </c>
-      <c r="BK150" s="9">
+      <c r="BK153" s="9">
         <v>1684247</v>
       </c>
-      <c r="BL150" s="9">
+      <c r="BL153" s="9">
         <v>354386</v>
       </c>
-      <c r="BM150" s="9">
+      <c r="BM153" s="9">
         <v>717043</v>
       </c>
-      <c r="BN150" s="9">
+      <c r="BN153" s="9">
         <v>4765857</v>
       </c>
-      <c r="BO150" s="9">
+      <c r="BO153" s="9">
         <v>1949995</v>
       </c>
-      <c r="BP150" s="9">
+      <c r="BP153" s="9">
         <v>795818</v>
       </c>
-      <c r="BQ150" s="9">
+      <c r="BQ153" s="9">
         <v>1512763</v>
       </c>
-      <c r="BR150" s="9">
+      <c r="BR153" s="9">
         <v>5586129</v>
       </c>
-      <c r="BS150" s="9">
+      <c r="BS153" s="9">
         <v>559588</v>
       </c>
-      <c r="BT150" s="9">
+      <c r="BT153" s="9">
         <v>1044196</v>
       </c>
-      <c r="BU150" s="9">
+      <c r="BU153" s="9">
         <v>998527</v>
       </c>
-      <c r="BV150" s="9">
+      <c r="BV153" s="9">
         <v>2390928</v>
       </c>
     </row>
-    <row r="151" spans="1:74" s="53" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A151" s="1" t="s">
+    <row r="154" spans="1:74" s="53" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="B151" s="9">
+      <c r="B154" s="9">
         <v>27289021</v>
       </c>
-      <c r="C151" s="9">
+      <c r="C154" s="9">
         <v>3959764</v>
       </c>
-      <c r="D151" s="9">
+      <c r="D154" s="9">
         <v>1851665</v>
       </c>
-      <c r="E151" s="9">
+      <c r="E154" s="9">
         <v>875337</v>
       </c>
-      <c r="F151" s="9">
+      <c r="F154" s="9">
         <v>1463233</v>
       </c>
-      <c r="G151" s="9">
+      <c r="G154" s="9">
         <v>398846</v>
       </c>
-      <c r="H151" s="9">
+      <c r="H154" s="9">
         <v>838286</v>
       </c>
-      <c r="I151" s="9">
+      <c r="I154" s="9">
         <v>2053075</v>
       </c>
-      <c r="J151" s="9">
+      <c r="J154" s="9">
         <v>1021121</v>
       </c>
-      <c r="K151" s="9">
+      <c r="K154" s="9">
         <v>4022221</v>
       </c>
-      <c r="L151" s="9">
+      <c r="L154" s="9">
         <v>718277</v>
       </c>
-      <c r="M151" s="9">
+      <c r="M154" s="9">
         <v>2575904</v>
       </c>
-      <c r="N151" s="9">
+      <c r="N154" s="9">
         <v>486677</v>
       </c>
-      <c r="O151" s="9">
+      <c r="O154" s="9">
         <v>1222443</v>
       </c>
-      <c r="P151" s="9">
+      <c r="P154" s="9">
         <v>1584390</v>
       </c>
-      <c r="Q151" s="9">
+      <c r="Q154" s="9">
         <v>1618866</v>
       </c>
-      <c r="R151" s="9">
+      <c r="R154" s="9">
         <v>473068</v>
       </c>
-      <c r="S151" s="9">
+      <c r="S154" s="9">
         <v>10533341</v>
       </c>
-      <c r="T151" s="9">
+      <c r="T154" s="9">
         <v>1491820</v>
       </c>
-      <c r="U151" s="9">
+      <c r="U154" s="9">
         <v>785249</v>
       </c>
-      <c r="V151" s="9">
+      <c r="V154" s="9">
         <v>2359496</v>
       </c>
-      <c r="W151" s="9">
+      <c r="W154" s="9">
         <v>1536740</v>
       </c>
-      <c r="X151" s="9">
+      <c r="X154" s="9">
         <v>2150628</v>
       </c>
-      <c r="Y151" s="9">
+      <c r="Y154" s="9">
         <v>732798</v>
       </c>
-      <c r="Z151" s="9">
+      <c r="Z154" s="9">
         <v>2533760</v>
       </c>
-      <c r="AA151" s="9">
+      <c r="AA154" s="9">
         <v>2838777</v>
       </c>
-      <c r="AB151" s="9">
+      <c r="AB154" s="9">
         <v>1940254</v>
       </c>
-      <c r="AC151" s="9">
+      <c r="AC154" s="9">
         <v>2845142</v>
       </c>
-      <c r="AD151" s="9">
+      <c r="AD154" s="9">
         <v>173262</v>
       </c>
-      <c r="AE151" s="9">
+      <c r="AE154" s="9">
         <v>2927179</v>
       </c>
-      <c r="AF151" s="9">
+      <c r="AF154" s="9">
         <v>598393</v>
       </c>
-      <c r="AG151" s="9">
-[...2 lines deleted...]
-      <c r="AH151" s="9">
+      <c r="AG154" s="9">
+        <v>552243</v>
+      </c>
+      <c r="AH154" s="9">
         <v>1649287</v>
       </c>
-      <c r="AI151" s="9">
+      <c r="AI154" s="9">
         <v>1269428</v>
       </c>
-      <c r="AJ151" s="9">
+      <c r="AJ154" s="9">
         <v>5804715</v>
       </c>
-      <c r="AK151" s="9">
+      <c r="AK154" s="9">
         <v>3689742</v>
       </c>
-      <c r="AL151" s="9">
+      <c r="AL154" s="9">
         <v>1633036</v>
       </c>
-      <c r="AM151" s="9">
+      <c r="AM154" s="9">
         <v>3424761</v>
       </c>
-      <c r="AN151" s="9">
+      <c r="AN154" s="9">
         <v>1138864</v>
       </c>
-      <c r="AO151" s="9">
+      <c r="AO154" s="9">
         <v>1640067</v>
       </c>
-      <c r="AP151" s="9">
+      <c r="AP154" s="9">
         <v>1915278</v>
       </c>
-      <c r="AQ151" s="9">
+      <c r="AQ154" s="9">
         <v>5984052</v>
       </c>
-      <c r="AR151" s="9">
+      <c r="AR154" s="9">
         <v>3869453</v>
       </c>
-      <c r="AS151" s="9">
+      <c r="AS154" s="9">
         <v>343855</v>
       </c>
-      <c r="AT151" s="9">
+      <c r="AT154" s="9">
         <v>1272756</v>
       </c>
-      <c r="AU151" s="9">
+      <c r="AU154" s="9">
         <v>959283</v>
       </c>
-      <c r="AV151" s="9">
+      <c r="AV154" s="9">
         <v>1744099</v>
       </c>
-      <c r="AW151" s="9">
+      <c r="AW154" s="9">
         <v>1746055</v>
       </c>
-      <c r="AX151" s="9">
+      <c r="AX154" s="9">
         <v>1357152</v>
       </c>
-      <c r="AY151" s="9">
+      <c r="AY154" s="9">
         <v>1193501</v>
       </c>
-      <c r="AZ151" s="9">
+      <c r="AZ154" s="9">
         <v>1025222</v>
       </c>
-      <c r="BA151" s="9">
+      <c r="BA154" s="9">
         <v>2559278</v>
       </c>
-      <c r="BB151" s="9">
+      <c r="BB154" s="9">
         <v>1726094</v>
       </c>
-      <c r="BC151" s="9">
+      <c r="BC154" s="9">
         <v>1214816</v>
       </c>
-      <c r="BD151" s="9">
-[...2 lines deleted...]
-      <c r="BE151" s="9">
+      <c r="BD154" s="9">
+        <v>679975</v>
+      </c>
+      <c r="BE154" s="9">
         <v>1054394</v>
       </c>
-      <c r="BF151" s="9">
+      <c r="BF154" s="9">
         <v>2486428</v>
       </c>
-      <c r="BG151" s="9">
+      <c r="BG154" s="9">
         <v>360259</v>
       </c>
-      <c r="BH151" s="9">
+      <c r="BH154" s="9">
         <v>419680</v>
       </c>
-      <c r="BI151" s="9">
+      <c r="BI154" s="9">
         <v>721809</v>
       </c>
-      <c r="BJ151" s="9">
+      <c r="BJ154" s="9">
         <v>4050511</v>
       </c>
-      <c r="BK151" s="9">
+      <c r="BK154" s="9">
         <v>1823278</v>
       </c>
-      <c r="BL151" s="9">
+      <c r="BL154" s="9">
         <v>355448</v>
       </c>
-      <c r="BM151" s="9">
+      <c r="BM154" s="9">
         <v>845307</v>
       </c>
-      <c r="BN151" s="9">
+      <c r="BN154" s="9">
         <v>5077023</v>
       </c>
-      <c r="BO151" s="9">
+      <c r="BO154" s="9">
         <v>2110026</v>
       </c>
-      <c r="BP151" s="9">
+      <c r="BP154" s="9">
         <v>856186</v>
       </c>
-      <c r="BQ151" s="9">
+      <c r="BQ154" s="9">
         <v>1654626</v>
       </c>
-      <c r="BR151" s="9">
+      <c r="BR154" s="9">
         <v>5997873</v>
       </c>
-      <c r="BS151" s="9">
+      <c r="BS154" s="9">
         <v>586146</v>
       </c>
-      <c r="BT151" s="9">
+      <c r="BT154" s="9">
         <v>1141443</v>
       </c>
-      <c r="BU151" s="9">
+      <c r="BU154" s="9">
         <v>1061704</v>
       </c>
-      <c r="BV151" s="9">
+      <c r="BV154" s="9">
         <v>2558625</v>
       </c>
     </row>
-    <row r="152" spans="1:74" s="54" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A152" s="1" t="s">
+    <row r="155" spans="1:74" s="54" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="B152" s="9">
+      <c r="B155" s="9">
         <v>22683773</v>
       </c>
-      <c r="C152" s="9">
+      <c r="C155" s="9">
         <v>3477413</v>
       </c>
-      <c r="D152" s="9">
+      <c r="D155" s="9">
         <v>1621163</v>
       </c>
-      <c r="E152" s="9">
+      <c r="E155" s="9">
         <v>762457</v>
       </c>
-      <c r="F152" s="9">
+      <c r="F155" s="9">
         <v>1365114</v>
       </c>
-      <c r="G152" s="9">
+      <c r="G155" s="9">
         <v>338182</v>
       </c>
-      <c r="H152" s="9">
+      <c r="H155" s="9">
         <v>713740</v>
       </c>
-      <c r="I152" s="9">
+      <c r="I155" s="9">
         <v>1815419</v>
       </c>
-      <c r="J152" s="9">
+      <c r="J155" s="9">
         <v>957830</v>
       </c>
-      <c r="K152" s="9">
+      <c r="K155" s="9">
         <v>3427916</v>
       </c>
-      <c r="L152" s="9">
+      <c r="L155" s="9">
         <v>630899</v>
       </c>
-      <c r="M152" s="9">
+      <c r="M155" s="9">
         <v>2252870</v>
       </c>
-      <c r="N152" s="9">
+      <c r="N155" s="9">
         <v>433427</v>
       </c>
-      <c r="O152" s="9">
+      <c r="O155" s="9">
         <v>1062852</v>
       </c>
-      <c r="P152" s="9">
+      <c r="P155" s="9">
         <v>1324727</v>
       </c>
-      <c r="Q152" s="9">
+      <c r="Q155" s="9">
         <v>1421968</v>
       </c>
-      <c r="R152" s="9">
+      <c r="R155" s="9">
         <v>421753</v>
       </c>
-      <c r="S152" s="9">
+      <c r="S155" s="9">
         <v>8842533</v>
       </c>
-      <c r="T152" s="9">
+      <c r="T155" s="9">
         <v>1334776</v>
       </c>
-      <c r="U152" s="9">
+      <c r="U155" s="9">
         <v>686042</v>
       </c>
-      <c r="V152" s="9">
+      <c r="V155" s="9">
         <v>2011198</v>
       </c>
-      <c r="W152" s="9">
+      <c r="W155" s="9">
         <v>1386927</v>
       </c>
-      <c r="X152" s="9">
+      <c r="X155" s="9">
         <v>1744914</v>
       </c>
-      <c r="Y152" s="9">
+      <c r="Y155" s="9">
         <v>656822</v>
       </c>
-      <c r="Z152" s="9">
+      <c r="Z155" s="9">
         <v>2420645</v>
       </c>
-      <c r="AA152" s="9">
+      <c r="AA155" s="9">
         <v>2410389</v>
       </c>
-      <c r="AB152" s="9">
+      <c r="AB155" s="9">
         <v>1732564</v>
       </c>
-      <c r="AC152" s="9">
+      <c r="AC155" s="9">
         <v>2386345</v>
       </c>
-      <c r="AD152" s="9">
+      <c r="AD155" s="9">
         <v>156750</v>
       </c>
-      <c r="AE152" s="9">
+      <c r="AE155" s="9">
         <v>2541664</v>
       </c>
-      <c r="AF152" s="9">
+      <c r="AF155" s="9">
         <v>526469</v>
       </c>
-      <c r="AG152" s="9">
-[...2 lines deleted...]
-      <c r="AH152" s="9">
+      <c r="AG155" s="9">
+        <v>459383</v>
+      </c>
+      <c r="AH155" s="9">
         <v>1444172</v>
       </c>
-      <c r="AI152" s="9">
+      <c r="AI155" s="9">
         <v>1166907</v>
       </c>
-      <c r="AJ152" s="9">
+      <c r="AJ155" s="9">
         <v>4974388</v>
       </c>
-      <c r="AK152" s="9">
+      <c r="AK155" s="9">
         <v>3123243</v>
       </c>
-      <c r="AL152" s="9">
+      <c r="AL155" s="9">
         <v>1421441</v>
       </c>
-      <c r="AM152" s="9">
+      <c r="AM155" s="9">
         <v>2940893</v>
       </c>
-      <c r="AN152" s="9">
+      <c r="AN155" s="9">
         <v>982230</v>
       </c>
-      <c r="AO152" s="9">
+      <c r="AO155" s="9">
         <v>1480716</v>
       </c>
-      <c r="AP152" s="9">
+      <c r="AP155" s="9">
         <v>1623953</v>
       </c>
-      <c r="AQ152" s="9">
+      <c r="AQ155" s="9">
         <v>4999346</v>
       </c>
-      <c r="AR152" s="9">
+      <c r="AR155" s="9">
         <v>3621702</v>
       </c>
-      <c r="AS152" s="9">
+      <c r="AS155" s="9">
         <v>300565</v>
       </c>
-      <c r="AT152" s="9">
+      <c r="AT155" s="9">
         <v>1087118</v>
       </c>
-      <c r="AU152" s="9">
+      <c r="AU155" s="9">
         <v>829488</v>
       </c>
-      <c r="AV152" s="9">
+      <c r="AV155" s="9">
         <v>1578486</v>
       </c>
-      <c r="AW152" s="9">
+      <c r="AW155" s="9">
         <v>1499097</v>
       </c>
-      <c r="AX152" s="9">
+      <c r="AX155" s="9">
         <v>1195311</v>
       </c>
-      <c r="AY152" s="9">
+      <c r="AY155" s="9">
         <v>1039411</v>
       </c>
-      <c r="AZ152" s="9">
+      <c r="AZ155" s="9">
         <v>925034</v>
       </c>
-      <c r="BA152" s="9">
+      <c r="BA155" s="9">
         <v>2276714</v>
       </c>
-      <c r="BB152" s="9">
+      <c r="BB155" s="9">
         <v>1489475</v>
       </c>
-      <c r="BC152" s="9">
+      <c r="BC155" s="9">
         <v>1022516</v>
       </c>
-      <c r="BD152" s="9">
-[...2 lines deleted...]
-      <c r="BE152" s="9">
+      <c r="BD155" s="9">
+        <v>607027</v>
+      </c>
+      <c r="BE155" s="9">
         <v>964856</v>
       </c>
-      <c r="BF152" s="9">
+      <c r="BF155" s="9">
         <v>2120902</v>
       </c>
-      <c r="BG152" s="9">
+      <c r="BG155" s="9">
         <v>312488</v>
       </c>
-      <c r="BH152" s="9">
+      <c r="BH155" s="9">
         <v>368065</v>
       </c>
-      <c r="BI152" s="9">
+      <c r="BI155" s="9">
         <v>611840</v>
       </c>
-      <c r="BJ152" s="9">
+      <c r="BJ155" s="9">
         <v>3412603</v>
       </c>
-      <c r="BK152" s="9">
+      <c r="BK155" s="9">
         <v>1556755</v>
       </c>
-      <c r="BL152" s="9">
+      <c r="BL155" s="9">
         <v>330169</v>
       </c>
-      <c r="BM152" s="9">
+      <c r="BM155" s="9">
         <v>792434</v>
       </c>
-      <c r="BN152" s="9">
+      <c r="BN155" s="9">
         <v>4220670</v>
       </c>
-      <c r="BO152" s="9">
+      <c r="BO155" s="9">
         <v>1821471</v>
       </c>
-      <c r="BP152" s="9">
+      <c r="BP155" s="9">
         <v>735701</v>
       </c>
-      <c r="BQ152" s="9">
+      <c r="BQ155" s="9">
         <v>1433736</v>
       </c>
-      <c r="BR152" s="9">
+      <c r="BR155" s="9">
         <v>5078605</v>
       </c>
-      <c r="BS152" s="9">
+      <c r="BS155" s="9">
         <v>536277</v>
       </c>
-      <c r="BT152" s="9">
+      <c r="BT155" s="9">
         <v>1035432</v>
       </c>
-      <c r="BU152" s="9">
+      <c r="BU155" s="9">
         <v>929762</v>
       </c>
-      <c r="BV152" s="9">
+      <c r="BV155" s="9">
         <v>2171157</v>
       </c>
     </row>
-    <row r="153" spans="1:74" s="55" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A153" s="1" t="s">
+    <row r="156" spans="1:74" s="55" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="B153" s="9">
+      <c r="B156" s="9">
         <v>22252856</v>
       </c>
-      <c r="C153" s="9">
+      <c r="C156" s="9">
         <v>3388655</v>
       </c>
-      <c r="D153" s="9">
+      <c r="D156" s="9">
         <v>1576579</v>
       </c>
-      <c r="E153" s="9">
+      <c r="E156" s="9">
         <v>746571</v>
       </c>
-      <c r="F153" s="9">
+      <c r="F156" s="9">
         <v>1325043</v>
       </c>
-      <c r="G153" s="9">
+      <c r="G156" s="9">
         <v>337131</v>
       </c>
-      <c r="H153" s="9">
+      <c r="H156" s="9">
         <v>699116</v>
       </c>
-      <c r="I153" s="9">
+      <c r="I156" s="9">
         <v>1749704</v>
       </c>
-      <c r="J153" s="9">
+      <c r="J156" s="9">
         <v>922827</v>
       </c>
-      <c r="K153" s="9">
+      <c r="K156" s="9">
         <v>3438162</v>
       </c>
-      <c r="L153" s="9">
+      <c r="L156" s="9">
         <v>609465</v>
       </c>
-      <c r="M153" s="9">
+      <c r="M156" s="9">
         <v>2223000</v>
       </c>
-      <c r="N153" s="9">
+      <c r="N156" s="9">
         <v>428099</v>
       </c>
-      <c r="O153" s="9">
+      <c r="O156" s="9">
         <v>1040672</v>
       </c>
-      <c r="P153" s="9">
+      <c r="P156" s="9">
         <v>1305708</v>
       </c>
-      <c r="Q153" s="9">
+      <c r="Q156" s="9">
         <v>1382627</v>
       </c>
-      <c r="R153" s="9">
+      <c r="R156" s="9">
         <v>427588</v>
       </c>
-      <c r="S153" s="9">
+      <c r="S156" s="9">
         <v>8732536</v>
       </c>
-      <c r="T153" s="9">
+      <c r="T156" s="9">
         <v>1316266</v>
       </c>
-      <c r="U153" s="9">
+      <c r="U156" s="9">
         <v>669216</v>
       </c>
-      <c r="V153" s="9">
+      <c r="V156" s="9">
         <v>2035086</v>
       </c>
-      <c r="W153" s="9">
+      <c r="W156" s="9">
         <v>1398475</v>
       </c>
-      <c r="X153" s="9">
+      <c r="X156" s="9">
         <v>1720478</v>
       </c>
-      <c r="Y153" s="9">
+      <c r="Y156" s="9">
         <v>636099</v>
       </c>
-      <c r="Z153" s="9">
+      <c r="Z156" s="9">
         <v>2381499</v>
       </c>
-      <c r="AA153" s="9">
+      <c r="AA156" s="9">
         <v>2372037</v>
       </c>
-      <c r="AB153" s="9">
+      <c r="AB156" s="9">
         <v>1709036</v>
       </c>
-      <c r="AC153" s="9">
+      <c r="AC156" s="9">
         <v>2364221</v>
       </c>
-      <c r="AD153" s="9">
+      <c r="AD156" s="9">
         <v>151759</v>
       </c>
-      <c r="AE153" s="9">
+      <c r="AE156" s="9">
         <v>2479135</v>
       </c>
-      <c r="AF153" s="9">
+      <c r="AF156" s="9">
         <v>514786</v>
       </c>
-      <c r="AG153" s="9">
-[...2 lines deleted...]
-      <c r="AH153" s="9">
+      <c r="AG156" s="9">
+        <v>439832</v>
+      </c>
+      <c r="AH156" s="9">
         <v>1410939</v>
       </c>
-      <c r="AI153" s="9">
+      <c r="AI156" s="9">
         <v>1117452</v>
       </c>
-      <c r="AJ153" s="9">
+      <c r="AJ156" s="9">
         <v>4872429</v>
       </c>
-      <c r="AK153" s="9">
+      <c r="AK156" s="9">
         <v>3103985</v>
       </c>
-      <c r="AL153" s="9">
+      <c r="AL156" s="9">
         <v>1379560</v>
       </c>
-      <c r="AM153" s="9">
+      <c r="AM156" s="9">
         <v>2842744</v>
       </c>
-      <c r="AN153" s="9">
+      <c r="AN156" s="9">
         <v>970333</v>
       </c>
-      <c r="AO153" s="9">
+      <c r="AO156" s="9">
         <v>1424384</v>
       </c>
-      <c r="AP153" s="9">
+      <c r="AP156" s="9">
         <v>1611262</v>
       </c>
-      <c r="AQ153" s="9">
+      <c r="AQ156" s="9">
         <v>4910881</v>
       </c>
-      <c r="AR153" s="9">
+      <c r="AR156" s="9">
         <v>3510572</v>
       </c>
-      <c r="AS153" s="9">
+      <c r="AS156" s="9">
         <v>292345</v>
       </c>
-      <c r="AT153" s="9">
+      <c r="AT156" s="9">
         <v>1074601</v>
       </c>
-      <c r="AU153" s="9">
+      <c r="AU156" s="9">
         <v>814284</v>
       </c>
-      <c r="AV153" s="9">
+      <c r="AV156" s="9">
         <v>1560439</v>
       </c>
-      <c r="AW153" s="9">
+      <c r="AW156" s="9">
         <v>1471287</v>
       </c>
-      <c r="AX153" s="9">
+      <c r="AX156" s="9">
         <v>1167945</v>
       </c>
-      <c r="AY153" s="9">
+      <c r="AY156" s="9">
         <v>1033639</v>
       </c>
-      <c r="AZ153" s="9">
+      <c r="AZ156" s="9">
         <v>890739</v>
       </c>
-      <c r="BA153" s="9">
+      <c r="BA156" s="9">
         <v>2252961</v>
       </c>
-      <c r="BB153" s="9">
+      <c r="BB156" s="9">
         <v>1444567</v>
       </c>
-      <c r="BC153" s="9">
+      <c r="BC156" s="9">
         <v>1008182</v>
       </c>
-      <c r="BD153" s="9">
-[...2 lines deleted...]
-      <c r="BE153" s="9">
+      <c r="BD156" s="9">
+        <v>589300</v>
+      </c>
+      <c r="BE156" s="9">
         <v>926642</v>
       </c>
-      <c r="BF153" s="9">
+      <c r="BF156" s="9">
         <v>2066084</v>
       </c>
-      <c r="BG153" s="9">
+      <c r="BG156" s="9">
         <v>300696</v>
       </c>
-      <c r="BH153" s="9">
+      <c r="BH156" s="9">
         <v>359759</v>
       </c>
-      <c r="BI153" s="9">
+      <c r="BI156" s="9">
         <v>598373</v>
       </c>
-      <c r="BJ153" s="9">
+      <c r="BJ156" s="9">
         <v>3347694</v>
       </c>
-      <c r="BK153" s="9">
+      <c r="BK156" s="9">
         <v>1519917</v>
       </c>
-      <c r="BL153" s="9">
+      <c r="BL156" s="9">
         <v>325705</v>
       </c>
-      <c r="BM153" s="9">
+      <c r="BM156" s="9">
         <v>779766</v>
       </c>
-      <c r="BN153" s="9">
+      <c r="BN156" s="9">
         <v>4155984</v>
       </c>
-      <c r="BO153" s="9">
+      <c r="BO156" s="9">
         <v>1794621</v>
       </c>
-      <c r="BP153" s="9">
+      <c r="BP156" s="9">
         <v>720388</v>
       </c>
-      <c r="BQ153" s="9">
+      <c r="BQ156" s="9">
         <v>1407766</v>
       </c>
-      <c r="BR153" s="9">
+      <c r="BR156" s="9">
         <v>4946662</v>
       </c>
-      <c r="BS153" s="9">
+      <c r="BS156" s="9">
         <v>525351</v>
       </c>
-      <c r="BT153" s="9">
+      <c r="BT156" s="9">
         <v>1007411</v>
       </c>
-      <c r="BU153" s="9">
+      <c r="BU156" s="9">
         <v>909132</v>
       </c>
-      <c r="BV153" s="9">
+      <c r="BV156" s="9">
         <v>2139954</v>
       </c>
     </row>
-    <row r="154" spans="1:74" s="56" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A154" s="1" t="s">
+    <row r="157" spans="1:74" s="56" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="B154" s="9">
+      <c r="B157" s="9">
         <v>26964270</v>
       </c>
-      <c r="C154" s="9">
+      <c r="C157" s="9">
         <v>3915453</v>
       </c>
-      <c r="D154" s="9">
-[...2 lines deleted...]
-      <c r="E154" s="9">
+      <c r="D157" s="9">
+        <v>1834605</v>
+      </c>
+      <c r="E157" s="9">
         <v>893312</v>
       </c>
-      <c r="F154" s="9">
+      <c r="F157" s="9">
         <v>1455886</v>
       </c>
-      <c r="G154" s="9">
+      <c r="G157" s="9">
         <v>413035</v>
       </c>
-      <c r="H154" s="9">
+      <c r="H157" s="9">
         <v>841865</v>
       </c>
-      <c r="I154" s="9">
+      <c r="I157" s="9">
         <v>2058467</v>
       </c>
-      <c r="J154" s="9">
+      <c r="J157" s="9">
         <v>1023169</v>
       </c>
-      <c r="K154" s="9">
+      <c r="K157" s="9">
         <v>4135307</v>
       </c>
-      <c r="L154" s="9">
+      <c r="L157" s="9">
         <v>733679</v>
       </c>
-      <c r="M154" s="9">
+      <c r="M157" s="9">
         <v>2689623</v>
       </c>
-      <c r="N154" s="9">
+      <c r="N157" s="9">
         <v>507479</v>
       </c>
-      <c r="O154" s="9">
+      <c r="O157" s="9">
         <v>1243407</v>
       </c>
-      <c r="P154" s="9">
+      <c r="P157" s="9">
         <v>1578639</v>
       </c>
-      <c r="Q154" s="9">
+      <c r="Q157" s="9">
         <v>1657053</v>
       </c>
-      <c r="R154" s="9">
+      <c r="R157" s="9">
         <v>518190</v>
       </c>
-      <c r="S154" s="9">
+      <c r="S157" s="9">
         <v>10301550</v>
       </c>
-      <c r="T154" s="9">
+      <c r="T157" s="9">
         <v>1494354</v>
       </c>
-      <c r="U154" s="9">
+      <c r="U157" s="9">
         <v>794897</v>
       </c>
-      <c r="V154" s="9">
+      <c r="V157" s="9">
         <v>2439550</v>
       </c>
-      <c r="W154" s="9">
+      <c r="W157" s="9">
         <v>1685693</v>
       </c>
-      <c r="X154" s="9">
+      <c r="X157" s="9">
         <v>2050892</v>
       </c>
-      <c r="Y154" s="9">
+      <c r="Y157" s="9">
         <v>729136</v>
       </c>
-      <c r="Z154" s="9">
+      <c r="Z157" s="9">
         <v>2411877</v>
       </c>
-      <c r="AA154" s="9">
+      <c r="AA157" s="9">
         <v>2889586</v>
       </c>
-      <c r="AB154" s="9">
+      <c r="AB157" s="9">
         <v>2066479</v>
       </c>
-      <c r="AC154" s="9">
+      <c r="AC157" s="9">
         <v>2816970</v>
       </c>
-      <c r="AD154" s="9">
+      <c r="AD157" s="9">
         <v>180466</v>
       </c>
-      <c r="AE154" s="9">
+      <c r="AE157" s="9">
         <v>2880006</v>
       </c>
-      <c r="AF154" s="9">
+      <c r="AF157" s="9">
         <v>621795</v>
       </c>
-      <c r="AG154" s="9">
-[...2 lines deleted...]
-      <c r="AH154" s="9">
+      <c r="AG157" s="9">
+        <v>532352</v>
+      </c>
+      <c r="AH157" s="9">
         <v>1699610</v>
       </c>
-      <c r="AI154" s="9">
+      <c r="AI157" s="9">
         <v>1261725</v>
       </c>
-      <c r="AJ154" s="9">
+      <c r="AJ157" s="9">
         <v>5908710</v>
       </c>
-      <c r="AK154" s="9">
+      <c r="AK157" s="9">
         <v>3735038</v>
       </c>
-      <c r="AL154" s="9">
+      <c r="AL157" s="9">
         <v>1640113</v>
       </c>
-      <c r="AM154" s="9">
+      <c r="AM157" s="9">
         <v>3392116</v>
       </c>
-      <c r="AN154" s="9">
+      <c r="AN157" s="9">
         <v>1159506</v>
       </c>
-      <c r="AO154" s="9">
+      <c r="AO157" s="9">
         <v>1731692</v>
       </c>
-      <c r="AP154" s="9">
+      <c r="AP157" s="9">
         <v>1979546</v>
       </c>
-      <c r="AQ154" s="9">
+      <c r="AQ157" s="9">
         <v>5782525</v>
       </c>
-      <c r="AR154" s="9">
+      <c r="AR157" s="9">
         <v>3577543</v>
       </c>
-      <c r="AS154" s="9">
+      <c r="AS157" s="9">
         <v>351720</v>
       </c>
-      <c r="AT154" s="9">
+      <c r="AT157" s="9">
         <v>1287949</v>
       </c>
-      <c r="AU154" s="9">
+      <c r="AU157" s="9">
         <v>976224</v>
       </c>
-      <c r="AV154" s="9">
+      <c r="AV157" s="9">
         <v>1755310</v>
       </c>
-      <c r="AW154" s="9">
+      <c r="AW157" s="9">
         <v>1753683</v>
       </c>
-      <c r="AX154" s="9">
+      <c r="AX157" s="9">
         <v>1376088</v>
       </c>
-      <c r="AY154" s="9">
+      <c r="AY157" s="9">
         <v>1241231</v>
       </c>
-      <c r="AZ154" s="9">
+      <c r="AZ157" s="9">
         <v>1034500</v>
       </c>
-      <c r="BA154" s="9">
+      <c r="BA157" s="9">
         <v>2785014</v>
       </c>
-      <c r="BB154" s="9">
+      <c r="BB157" s="9">
         <v>1745506</v>
       </c>
-      <c r="BC154" s="9">
+      <c r="BC157" s="9">
         <v>1198270</v>
       </c>
-      <c r="BD154" s="9">
-[...2 lines deleted...]
-      <c r="BE154" s="9">
+      <c r="BD157" s="9">
+        <v>692187</v>
+      </c>
+      <c r="BE157" s="9">
         <v>1047369</v>
       </c>
-      <c r="BF154" s="9">
+      <c r="BF157" s="9">
         <v>2381407</v>
       </c>
-      <c r="BG154" s="9">
+      <c r="BG157" s="9">
         <v>378467</v>
       </c>
-      <c r="BH154" s="9">
-[...2 lines deleted...]
-      <c r="BI154" s="9">
+      <c r="BH157" s="9">
+        <v>431808</v>
+      </c>
+      <c r="BI157" s="9">
         <v>716485</v>
       </c>
-      <c r="BJ154" s="9">
+      <c r="BJ157" s="9">
         <v>3992576</v>
       </c>
-      <c r="BK154" s="9">
+      <c r="BK157" s="9">
         <v>1824501</v>
       </c>
-      <c r="BL154" s="9">
+      <c r="BL157" s="9">
         <v>384985</v>
       </c>
-      <c r="BM154" s="9">
+      <c r="BM157" s="9">
         <v>792552</v>
       </c>
-      <c r="BN154" s="9">
+      <c r="BN157" s="9">
         <v>5005234</v>
       </c>
-      <c r="BO154" s="9">
+      <c r="BO157" s="9">
         <v>2152266</v>
       </c>
-      <c r="BP154" s="9">
+      <c r="BP157" s="9">
         <v>873583</v>
       </c>
-      <c r="BQ154" s="9">
+      <c r="BQ157" s="9">
         <v>1684173</v>
       </c>
-      <c r="BR154" s="9">
+      <c r="BR157" s="9">
         <v>5780804</v>
       </c>
-      <c r="BS154" s="9">
+      <c r="BS157" s="9">
         <v>615121</v>
       </c>
-      <c r="BT154" s="9">
+      <c r="BT157" s="9">
         <v>1146782</v>
       </c>
-      <c r="BU154" s="9">
+      <c r="BU157" s="9">
         <v>1093963</v>
       </c>
-      <c r="BV154" s="9">
+      <c r="BV157" s="9">
         <v>2541187</v>
+      </c>
+    </row>
+    <row r="158" spans="1:74" s="57" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="B158" s="9">
+        <v>25611981</v>
+      </c>
+      <c r="C158" s="9">
+        <v>3700878</v>
+      </c>
+      <c r="D158" s="9">
+        <v>1748256</v>
+      </c>
+      <c r="E158" s="9">
+        <v>848587</v>
+      </c>
+      <c r="F158" s="9">
+        <v>1371709</v>
+      </c>
+      <c r="G158" s="9">
+        <v>414481</v>
+      </c>
+      <c r="H158" s="9">
+        <v>817147</v>
+      </c>
+      <c r="I158" s="9">
+        <v>1958396</v>
+      </c>
+      <c r="J158" s="9">
+        <v>966720</v>
+      </c>
+      <c r="K158" s="9">
+        <v>4042979</v>
+      </c>
+      <c r="L158" s="9">
+        <v>708736</v>
+      </c>
+      <c r="M158" s="9">
+        <v>2574068</v>
+      </c>
+      <c r="N158" s="9">
+        <v>495652</v>
+      </c>
+      <c r="O158" s="9">
+        <v>1207929</v>
+      </c>
+      <c r="P158" s="9">
+        <v>1483890</v>
+      </c>
+      <c r="Q158" s="9">
+        <v>1592249</v>
+      </c>
+      <c r="R158" s="9">
+        <v>505673</v>
+      </c>
+      <c r="S158" s="9">
+        <v>9772688</v>
+      </c>
+      <c r="T158" s="9">
+        <v>1441809</v>
+      </c>
+      <c r="U158" s="9">
+        <v>750050</v>
+      </c>
+      <c r="V158" s="9">
+        <v>2338956</v>
+      </c>
+      <c r="W158" s="9">
+        <v>1638453</v>
+      </c>
+      <c r="X158" s="9">
+        <v>2007085</v>
+      </c>
+      <c r="Y158" s="9">
+        <v>713077</v>
+      </c>
+      <c r="Z158" s="9">
+        <v>2208330</v>
+      </c>
+      <c r="AA158" s="9">
+        <v>2782574</v>
+      </c>
+      <c r="AB158" s="9">
+        <v>1995540</v>
+      </c>
+      <c r="AC158" s="9">
+        <v>2676562</v>
+      </c>
+      <c r="AD158" s="9">
+        <v>170003</v>
+      </c>
+      <c r="AE158" s="9">
+        <v>2732987</v>
+      </c>
+      <c r="AF158" s="9">
+        <v>600356</v>
+      </c>
+      <c r="AG158" s="9">
+        <v>533054</v>
+      </c>
+      <c r="AH158" s="9">
+        <v>1640904</v>
+      </c>
+      <c r="AI158" s="9">
+        <v>1200554</v>
+      </c>
+      <c r="AJ158" s="9">
+        <v>5568428</v>
+      </c>
+      <c r="AK158" s="9">
+        <v>3565225</v>
+      </c>
+      <c r="AL158" s="9">
+        <v>1558753</v>
+      </c>
+      <c r="AM158" s="9">
+        <v>3275860</v>
+      </c>
+      <c r="AN158" s="9">
+        <v>1108282</v>
+      </c>
+      <c r="AO158" s="9">
+        <v>1689695</v>
+      </c>
+      <c r="AP158" s="9">
+        <v>1930398</v>
+      </c>
+      <c r="AQ158" s="9">
+        <v>5469025</v>
+      </c>
+      <c r="AR158" s="9">
+        <v>3341922</v>
+      </c>
+      <c r="AS158" s="9">
+        <v>344025</v>
+      </c>
+      <c r="AT158" s="9">
+        <v>1237664</v>
+      </c>
+      <c r="AU158" s="9">
+        <v>950023</v>
+      </c>
+      <c r="AV158" s="9">
+        <v>1678116</v>
+      </c>
+      <c r="AW158" s="9">
+        <v>1703940</v>
+      </c>
+      <c r="AX158" s="9">
+        <v>1352894</v>
+      </c>
+      <c r="AY158" s="9">
+        <v>1192312</v>
+      </c>
+      <c r="AZ158" s="9">
+        <v>983105</v>
+      </c>
+      <c r="BA158" s="9">
+        <v>2702887</v>
+      </c>
+      <c r="BB158" s="9">
+        <v>1683209</v>
+      </c>
+      <c r="BC158" s="9">
+        <v>1149606</v>
+      </c>
+      <c r="BD158" s="9">
+        <v>656647</v>
+      </c>
+      <c r="BE158" s="9">
+        <v>1002228</v>
+      </c>
+      <c r="BF158" s="9">
+        <v>2290219</v>
+      </c>
+      <c r="BG158" s="9">
+        <v>362071</v>
+      </c>
+      <c r="BH158" s="9">
+        <v>416468</v>
+      </c>
+      <c r="BI158" s="9">
+        <v>678045</v>
+      </c>
+      <c r="BJ158" s="9">
+        <v>3833690</v>
+      </c>
+      <c r="BK158" s="9">
+        <v>1743226</v>
+      </c>
+      <c r="BL158" s="9">
+        <v>377611</v>
+      </c>
+      <c r="BM158" s="9">
+        <v>729514</v>
+      </c>
+      <c r="BN158" s="9">
+        <v>4772490</v>
+      </c>
+      <c r="BO158" s="9">
+        <v>2052143</v>
+      </c>
+      <c r="BP158" s="9">
+        <v>835035</v>
+      </c>
+      <c r="BQ158" s="9">
+        <v>1616269</v>
+      </c>
+      <c r="BR158" s="9">
+        <v>5451135</v>
+      </c>
+      <c r="BS158" s="9">
+        <v>609971</v>
+      </c>
+      <c r="BT158" s="9">
+        <v>1105362</v>
+      </c>
+      <c r="BU158" s="9">
+        <v>1059967</v>
+      </c>
+      <c r="BV158" s="9">
+        <v>2430197</v>
+      </c>
+    </row>
+    <row r="159" spans="1:74" s="58" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B159" s="9">
+        <v>28260279</v>
+      </c>
+      <c r="C159" s="9">
+        <v>3945617</v>
+      </c>
+      <c r="D159" s="9">
+        <v>1911836</v>
+      </c>
+      <c r="E159" s="9">
+        <v>896243</v>
+      </c>
+      <c r="F159" s="9">
+        <v>1490382</v>
+      </c>
+      <c r="G159" s="9">
+        <v>465407</v>
+      </c>
+      <c r="H159" s="9">
+        <v>888188</v>
+      </c>
+      <c r="I159" s="9">
+        <v>2133518</v>
+      </c>
+      <c r="J159" s="9">
+        <v>1052119</v>
+      </c>
+      <c r="K159" s="9">
+        <v>4452962</v>
+      </c>
+      <c r="L159" s="9">
+        <v>791211</v>
+      </c>
+      <c r="M159" s="9">
+        <v>2782939</v>
+      </c>
+      <c r="N159" s="9">
+        <v>543580</v>
+      </c>
+      <c r="O159" s="9">
+        <v>1289507</v>
+      </c>
+      <c r="P159" s="9">
+        <v>1613405</v>
+      </c>
+      <c r="Q159" s="9">
+        <v>1696376</v>
+      </c>
+      <c r="R159" s="9">
+        <v>553906</v>
+      </c>
+      <c r="S159" s="9">
+        <v>10563922</v>
+      </c>
+      <c r="T159" s="9">
+        <v>1620316</v>
+      </c>
+      <c r="U159" s="9">
+        <v>795541</v>
+      </c>
+      <c r="V159" s="9">
+        <v>2567139</v>
+      </c>
+      <c r="W159" s="9">
+        <v>1792427</v>
+      </c>
+      <c r="X159" s="9">
+        <v>2133765</v>
+      </c>
+      <c r="Y159" s="9">
+        <v>783182</v>
+      </c>
+      <c r="Z159" s="9">
+        <v>2411493</v>
+      </c>
+      <c r="AA159" s="9">
+        <v>3000685</v>
+      </c>
+      <c r="AB159" s="9">
+        <v>2198399</v>
+      </c>
+      <c r="AC159" s="9">
+        <v>2906547</v>
+      </c>
+      <c r="AD159" s="9">
+        <v>180760</v>
+      </c>
+      <c r="AE159" s="9">
+        <v>2945834</v>
+      </c>
+      <c r="AF159" s="9">
+        <v>638931</v>
+      </c>
+      <c r="AG159" s="9">
+        <v>615813</v>
+      </c>
+      <c r="AH159" s="9">
+        <v>1757887</v>
+      </c>
+      <c r="AI159" s="9">
+        <v>1327290</v>
+      </c>
+      <c r="AJ159" s="9">
+        <v>5951020</v>
+      </c>
+      <c r="AK159" s="9">
+        <v>3983644</v>
+      </c>
+      <c r="AL159" s="9">
+        <v>1667572</v>
+      </c>
+      <c r="AM159" s="9">
+        <v>3547092</v>
+      </c>
+      <c r="AN159" s="9">
+        <v>1186964</v>
+      </c>
+      <c r="AO159" s="9">
+        <v>1821233</v>
+      </c>
+      <c r="AP159" s="9">
+        <v>2090936</v>
+      </c>
+      <c r="AQ159" s="9">
+        <v>5872051</v>
+      </c>
+      <c r="AR159" s="9">
+        <v>3730737</v>
+      </c>
+      <c r="AS159" s="9">
+        <v>367532</v>
+      </c>
+      <c r="AT159" s="9">
+        <v>1311399</v>
+      </c>
+      <c r="AU159" s="9">
+        <v>1008303</v>
+      </c>
+      <c r="AV159" s="9">
+        <v>1814576</v>
+      </c>
+      <c r="AW159" s="9">
+        <v>1802709</v>
+      </c>
+      <c r="AX159" s="9">
+        <v>1437454</v>
+      </c>
+      <c r="AY159" s="9">
+        <v>1298545</v>
+      </c>
+      <c r="AZ159" s="9">
+        <v>1084640</v>
+      </c>
+      <c r="BA159" s="9">
+        <v>2986231</v>
+      </c>
+      <c r="BB159" s="9">
+        <v>1816828</v>
+      </c>
+      <c r="BC159" s="9">
+        <v>1257518</v>
+      </c>
+      <c r="BD159" s="9">
+        <v>702136</v>
+      </c>
+      <c r="BE159" s="9">
+        <v>1125407</v>
+      </c>
+      <c r="BF159" s="9">
+        <v>2507226</v>
+      </c>
+      <c r="BG159" s="9">
+        <v>386413</v>
+      </c>
+      <c r="BH159" s="9">
+        <v>473522</v>
+      </c>
+      <c r="BI159" s="9">
+        <v>729191</v>
+      </c>
+      <c r="BJ159" s="9">
+        <v>4167077</v>
+      </c>
+      <c r="BK159" s="9">
+        <v>1858907</v>
+      </c>
+      <c r="BL159" s="9">
+        <v>427595</v>
+      </c>
+      <c r="BM159" s="9">
+        <v>805214</v>
+      </c>
+      <c r="BN159" s="9">
+        <v>5173841</v>
+      </c>
+      <c r="BO159" s="9">
+        <v>2216188</v>
+      </c>
+      <c r="BP159" s="9">
+        <v>883060</v>
+      </c>
+      <c r="BQ159" s="9">
+        <v>1743667</v>
+      </c>
+      <c r="BR159" s="9">
+        <v>5963917</v>
+      </c>
+      <c r="BS159" s="9">
+        <v>652225</v>
+      </c>
+      <c r="BT159" s="9">
+        <v>1180630</v>
+      </c>
+      <c r="BU159" s="9">
+        <v>1151645</v>
+      </c>
+      <c r="BV159" s="9">
+        <v>2594499</v>
+      </c>
+    </row>
+    <row r="160" spans="1:74" s="59" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B160" s="9">
+        <v>28354815</v>
+      </c>
+      <c r="C160" s="9">
+        <v>4023415</v>
+      </c>
+      <c r="D160" s="9">
+        <v>1948034</v>
+      </c>
+      <c r="E160" s="9">
+        <v>913211</v>
+      </c>
+      <c r="F160" s="9">
+        <v>1503029</v>
+      </c>
+      <c r="G160" s="9">
+        <v>482779</v>
+      </c>
+      <c r="H160" s="9">
+        <v>892648</v>
+      </c>
+      <c r="I160" s="9">
+        <v>2149121</v>
+      </c>
+      <c r="J160" s="9">
+        <v>1074530</v>
+      </c>
+      <c r="K160" s="9">
+        <v>4482591</v>
+      </c>
+      <c r="L160" s="9">
+        <v>772978</v>
+      </c>
+      <c r="M160" s="9">
+        <v>2837763</v>
+      </c>
+      <c r="N160" s="9">
+        <v>555639</v>
+      </c>
+      <c r="O160" s="9">
+        <v>1299581</v>
+      </c>
+      <c r="P160" s="9">
+        <v>1632468</v>
+      </c>
+      <c r="Q160" s="9">
+        <v>1699781</v>
+      </c>
+      <c r="R160" s="9">
+        <v>566102</v>
+      </c>
+      <c r="S160" s="9">
+        <v>10593947</v>
+      </c>
+      <c r="T160" s="9">
+        <v>1663953</v>
+      </c>
+      <c r="U160" s="9">
+        <v>800817</v>
+      </c>
+      <c r="V160" s="9">
+        <v>2578184</v>
+      </c>
+      <c r="W160" s="9">
+        <v>1836943</v>
+      </c>
+      <c r="X160" s="9">
+        <v>2147301</v>
+      </c>
+      <c r="Y160" s="9">
+        <v>803932</v>
+      </c>
+      <c r="Z160" s="9">
+        <v>2510392</v>
+      </c>
+      <c r="AA160" s="9">
+        <v>3021166</v>
+      </c>
+      <c r="AB160" s="9">
+        <v>2162456</v>
+      </c>
+      <c r="AC160" s="9">
+        <v>2969242</v>
+      </c>
+      <c r="AD160" s="9">
+        <v>187959</v>
+      </c>
+      <c r="AE160" s="9">
+        <v>2981966</v>
+      </c>
+      <c r="AF160" s="9">
+        <v>651825</v>
+      </c>
+      <c r="AG160" s="9">
+        <v>663051</v>
+      </c>
+      <c r="AH160" s="9">
+        <v>1800461</v>
+      </c>
+      <c r="AI160" s="9">
+        <v>1358156</v>
+      </c>
+      <c r="AJ160" s="9">
+        <v>5905129</v>
+      </c>
+      <c r="AK160" s="9">
+        <v>4085136</v>
+      </c>
+      <c r="AL160" s="9">
+        <v>1709879</v>
+      </c>
+      <c r="AM160" s="9">
+        <v>3523991</v>
+      </c>
+      <c r="AN160" s="9">
+        <v>1187371</v>
+      </c>
+      <c r="AO160" s="9">
+        <v>1819338</v>
+      </c>
+      <c r="AP160" s="9">
+        <v>2075431</v>
+      </c>
+      <c r="AQ160" s="9">
+        <v>5969093</v>
+      </c>
+      <c r="AR160" s="9">
+        <v>3926721</v>
+      </c>
+      <c r="AS160" s="9">
+        <v>368440</v>
+      </c>
+      <c r="AT160" s="9">
+        <v>1317743</v>
+      </c>
+      <c r="AU160" s="9">
+        <v>1022312</v>
+      </c>
+      <c r="AV160" s="9">
+        <v>1870025</v>
+      </c>
+      <c r="AW160" s="9">
+        <v>1845121</v>
+      </c>
+      <c r="AX160" s="9">
+        <v>1465426</v>
+      </c>
+      <c r="AY160" s="9">
+        <v>1324185</v>
+      </c>
+      <c r="AZ160" s="9">
+        <v>1118939</v>
+      </c>
+      <c r="BA160" s="9">
+        <v>3066224</v>
+      </c>
+      <c r="BB160" s="9">
+        <v>1826660</v>
+      </c>
+      <c r="BC160" s="9">
+        <v>1257402</v>
+      </c>
+      <c r="BD160" s="9">
+        <v>717030</v>
+      </c>
+      <c r="BE160" s="9">
+        <v>1161576</v>
+      </c>
+      <c r="BF160" s="9">
+        <v>2534373</v>
+      </c>
+      <c r="BG160" s="9">
+        <v>398149</v>
+      </c>
+      <c r="BH160" s="9">
+        <v>476635</v>
+      </c>
+      <c r="BI160" s="9">
+        <v>738251</v>
+      </c>
+      <c r="BJ160" s="9">
+        <v>4183085</v>
+      </c>
+      <c r="BK160" s="9">
+        <v>1875382</v>
+      </c>
+      <c r="BL160" s="9">
+        <v>450243</v>
+      </c>
+      <c r="BM160" s="9">
+        <v>848482</v>
+      </c>
+      <c r="BN160" s="9">
+        <v>5144486</v>
+      </c>
+      <c r="BO160" s="9">
+        <v>2254215</v>
+      </c>
+      <c r="BP160" s="9">
+        <v>920626</v>
+      </c>
+      <c r="BQ160" s="9">
+        <v>1771952</v>
+      </c>
+      <c r="BR160" s="9">
+        <v>5950317</v>
+      </c>
+      <c r="BS160" s="9">
+        <v>653281</v>
+      </c>
+      <c r="BT160" s="9">
+        <v>1209597</v>
+      </c>
+      <c r="BU160" s="9">
+        <v>1136138</v>
+      </c>
+      <c r="BV160" s="9">
+        <v>2627450</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
-    <mergeCell ref="A78:BV78"/>
+    <mergeCell ref="A81:BV81"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Kraje a okresy</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Belička Michal Mgr. PhD.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6d7f34db-b1cb-4eec-aabe-7c9191ef5baa_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6d7f34db-b1cb-4eec-aabe-7c9191ef5baa_SetDate">
+    <vt:lpwstr>2026-05-08T08:08:30Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_6d7f34db-b1cb-4eec-aabe-7c9191ef5baa_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6d7f34db-b1cb-4eec-aabe-7c9191ef5baa_Name">
+    <vt:lpwstr>Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6d7f34db-b1cb-4eec-aabe-7c9191ef5baa_SiteId">
+    <vt:lpwstr>aba65056-1108-4bd4-aadb-f5d03050ee1a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6d7f34db-b1cb-4eec-aabe-7c9191ef5baa_ActionId">
+    <vt:lpwstr>8c1d4892-70f5-42b1-98e4-3df63dc14b33</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6d7f34db-b1cb-4eec-aabe-7c9191ef5baa_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6d7f34db-b1cb-4eec-aabe-7c9191ef5baa_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>