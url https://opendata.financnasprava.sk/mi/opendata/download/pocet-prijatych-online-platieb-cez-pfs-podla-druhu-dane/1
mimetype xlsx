--- v1 (2026-07-27)
+++ v2 (2026-09-12)
@@ -293,90 +293,90 @@
       </c>
       <c r="S2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Online platby</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Online payments</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>quantity</t>
         </is>
       </c>
       <c r="E3" s="0" t="n">
-        <v>3471</v>
+        <v>4775</v>
       </c>
       <c r="F3" s="0" t="n">
-        <v>6749</v>
+        <v>7495</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>1288</v>
+        <v>1734</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>2133</v>
+        <v>2187</v>
       </c>
       <c r="I3" s="0" t="n">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="J3" s="0" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K3" s="0" t="n">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="L3" s="0" t="n">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="M3" s="0" t="n">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="N3" s="0" t="n">
-        <v>106</v>
+        <v>151</v>
       </c>
       <c r="O3" s="0" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="P3" s="0" t="n">
         <v>3</v>
       </c>
       <c r="Q3" s="0" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="R3" s="0" t="n">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="S3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0"/>
       <c r="D4" s="0"/>
       <c r="E4" s="0"/>
       <c r="F4" s="0"/>
       <c r="G4" s="0"/>
       <c r="H4" s="0"/>
       <c r="I4" s="0"/>
       <c r="J4" s="0"/>
       <c r="K4" s="0"/>
       <c r="L4" s="0"/>
       <c r="M4" s="0"/>
       <c r="N4" s="0"/>
       <c r="O4" s="0"/>
       <c r="P4" s="0"/>
       <c r="Q4" s="0"/>
       <c r="R4" s="0"/>
       <c r="S4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">