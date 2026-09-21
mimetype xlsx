--- v1 (2026-06-27)
+++ v2 (2026-09-21)
@@ -249,237 +249,267 @@
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>v tis. Eur</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>in thousands of euros</t>
         </is>
       </c>
       <c r="E3" s="0" t="n">
         <v>253273</v>
       </c>
       <c r="F3" s="0" t="n">
         <v>565259</v>
       </c>
       <c r="G3" s="0" t="n">
         <v>1279172</v>
       </c>
       <c r="H3" s="0" t="n">
         <v>1497983</v>
       </c>
       <c r="I3" s="0" t="n">
         <v>1754276</v>
       </c>
-      <c r="J3" s="0"/>
-[...1 lines deleted...]
-      <c r="L3" s="0"/>
+      <c r="J3" s="0" t="n">
+        <v>2846927</v>
+      </c>
+      <c r="K3" s="0" t="n">
+        <v>3279278</v>
+      </c>
+      <c r="L3" s="0" t="n">
+        <v>3530959</v>
+      </c>
       <c r="M3" s="0"/>
       <c r="N3" s="0"/>
       <c r="O3" s="0"/>
       <c r="P3" s="0"/>
       <c r="Q3" s="0"/>
       <c r="R3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Dane z príjmov vyberané zrážkou</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Withholding tax</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>v tis. Eur</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>in thousands of euros</t>
         </is>
       </c>
       <c r="E4" s="0" t="n">
         <v>66516</v>
       </c>
       <c r="F4" s="0" t="n">
         <v>99204</v>
       </c>
       <c r="G4" s="0" t="n">
         <v>141414</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>184157</v>
       </c>
       <c r="I4" s="0" t="n">
         <v>230423</v>
       </c>
-      <c r="J4" s="0"/>
-[...1 lines deleted...]
-      <c r="L4" s="0"/>
+      <c r="J4" s="0" t="n">
+        <v>274188</v>
+      </c>
+      <c r="K4" s="0" t="n">
+        <v>323982</v>
+      </c>
+      <c r="L4" s="0" t="n">
+        <v>366732</v>
+      </c>
       <c r="M4" s="0"/>
       <c r="N4" s="0"/>
       <c r="O4" s="0"/>
       <c r="P4" s="0"/>
       <c r="Q4" s="0"/>
       <c r="R4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Daň z pridanej hodnoty</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Value added tax</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>v tis. Eur</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>in thousands of euros</t>
         </is>
       </c>
       <c r="E5" s="0" t="n">
         <v>1061863</v>
       </c>
       <c r="F5" s="0" t="n">
         <v>1900580</v>
       </c>
       <c r="G5" s="0" t="n">
         <v>2605978</v>
       </c>
       <c r="H5" s="0" t="n">
         <v>3684699</v>
       </c>
       <c r="I5" s="0" t="n">
         <v>4664501</v>
       </c>
-      <c r="J5" s="0"/>
-[...1 lines deleted...]
-      <c r="L5" s="0"/>
+      <c r="J5" s="0" t="n">
+        <v>5621843</v>
+      </c>
+      <c r="K5" s="0" t="n">
+        <v>6654294</v>
+      </c>
+      <c r="L5" s="0" t="n">
+        <v>7635541</v>
+      </c>
       <c r="M5" s="0"/>
       <c r="N5" s="0"/>
       <c r="O5" s="0"/>
       <c r="P5" s="0"/>
       <c r="Q5" s="0"/>
       <c r="R5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Spotrebné dane</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Excise duties</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>v tis. Eur</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>in thousands of euros</t>
         </is>
       </c>
       <c r="E6" s="0" t="n">
         <v>242015</v>
       </c>
       <c r="F6" s="0" t="n">
         <v>458953</v>
       </c>
       <c r="G6" s="0" t="n">
         <v>641402</v>
       </c>
       <c r="H6" s="0" t="n">
         <v>920341</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>1154311</v>
       </c>
-      <c r="J6" s="0"/>
-[...1 lines deleted...]
-      <c r="L6" s="0"/>
+      <c r="J6" s="0" t="n">
+        <v>1385039</v>
+      </c>
+      <c r="K6" s="0" t="n">
+        <v>1635935</v>
+      </c>
+      <c r="L6" s="0" t="n">
+        <v>1911073</v>
+      </c>
       <c r="M6" s="0"/>
       <c r="N6" s="0"/>
       <c r="O6" s="0"/>
       <c r="P6" s="0"/>
       <c r="Q6" s="0"/>
       <c r="R6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Ostatné dane</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Other taxes</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>v tis. Eur</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>in thousands of euros</t>
         </is>
       </c>
       <c r="E7" s="0" t="n">
         <v>144840</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>277084</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>388115</v>
       </c>
       <c r="H7" s="0" t="n">
         <v>263554</v>
       </c>
       <c r="I7" s="0" t="n">
         <v>432455</v>
       </c>
-      <c r="J7" s="0"/>
-[...1 lines deleted...]
-      <c r="L7" s="0"/>
+      <c r="J7" s="0" t="n">
+        <v>774099</v>
+      </c>
+      <c r="K7" s="0" t="n">
+        <v>891323</v>
+      </c>
+      <c r="L7" s="0" t="n">
+        <v>1101389</v>
+      </c>
       <c r="M7" s="0"/>
       <c r="N7" s="0"/>
       <c r="O7" s="0"/>
       <c r="P7" s="0"/>
       <c r="Q7" s="0"/>
       <c r="R7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Rozpočet (ročný) #line</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>budget</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>v tis. Eur</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>