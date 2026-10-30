--- v1 (2026-08-16)
+++ v2 (2026-10-30)
@@ -1,140 +1,140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\00021346\Documents\OpenData\open07_26\suboryOD_0726\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\00021346\Documents\OpenData\open09_26\suboryOD_0926\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{378EBBDD-44CD-4F0A-86B9-E2879890E031}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ED77A673-1304-4294-A415-FCCF0EF18748}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Výsledky (2)" sheetId="53" r:id="rId1"/>
+    <sheet name="Výsledky (2)" sheetId="55" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3" uniqueCount="3">
   <si>
     <t>Počet dokladov spolu</t>
   </si>
   <si>
     <t>Tržba spolu</t>
   </si>
   <si>
     <t>Deň</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="[$-409]yyyy\-mm\-dd"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ [$€-1]_);\(#,##0.00\ [$€-1]\)"/>
-    <numFmt numFmtId="166" formatCode="&quot;Spolu&quot;\ @"/>
+    <numFmt numFmtId="167" formatCode="&quot;Spolu&quot;\ @"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív balíka Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -374,52 +374,52 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{455DAF14-A3CD-49B8-BB39-496BD17A65FA}">
-  <dimension ref="A1:C2406"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DD802423-D154-4366-A355-0721CC6EC75A}">
+  <dimension ref="A1:C2467"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
         <v>43831</v>
       </c>
@@ -26842,53 +26842,724 @@
       </c>
     </row>
     <row r="2404" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2404" s="2">
         <v>46233</v>
       </c>
       <c r="B2404" s="3">
         <v>124768898.00000077</v>
       </c>
       <c r="C2404" s="4">
         <v>6211077</v>
       </c>
     </row>
     <row r="2405" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2405" s="2">
         <v>46234</v>
       </c>
       <c r="B2405" s="3">
         <v>143798654.3499999</v>
       </c>
       <c r="C2405" s="4">
         <v>6690610</v>
       </c>
     </row>
     <row r="2406" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2406" s="5"/>
-[...1 lines deleted...]
-      <c r="C2406" s="4"/>
+      <c r="A2406" s="2">
+        <v>46235</v>
+      </c>
+      <c r="B2406" s="3">
+        <v>96967369.300000116</v>
+      </c>
+      <c r="C2406" s="4">
+        <v>5230829</v>
+      </c>
+    </row>
+    <row r="2407" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2407" s="2">
+        <v>46236</v>
+      </c>
+      <c r="B2407" s="3">
+        <v>71818203.360000089</v>
+      </c>
+      <c r="C2407" s="4">
+        <v>3807592</v>
+      </c>
+    </row>
+    <row r="2408" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2408" s="2">
+        <v>46237</v>
+      </c>
+      <c r="B2408" s="3">
+        <v>114869436.82000017</v>
+      </c>
+      <c r="C2408" s="4">
+        <v>5941706</v>
+      </c>
+    </row>
+    <row r="2409" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2409" s="2">
+        <v>46238</v>
+      </c>
+      <c r="B2409" s="3">
+        <v>115766341.7400005</v>
+      </c>
+      <c r="C2409" s="4">
+        <v>6069440</v>
+      </c>
+    </row>
+    <row r="2410" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2410" s="2">
+        <v>46239</v>
+      </c>
+      <c r="B2410" s="3">
+        <v>116385416.70000081</v>
+      </c>
+      <c r="C2410" s="4">
+        <v>6084719</v>
+      </c>
+    </row>
+    <row r="2411" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2411" s="2">
+        <v>46240</v>
+      </c>
+      <c r="B2411" s="3">
+        <v>122801865.29000047</v>
+      </c>
+      <c r="C2411" s="4">
+        <v>6194025</v>
+      </c>
+    </row>
+    <row r="2412" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2412" s="2">
+        <v>46241</v>
+      </c>
+      <c r="B2412" s="3">
+        <v>141628695.04000115</v>
+      </c>
+      <c r="C2412" s="4">
+        <v>6765314</v>
+      </c>
+    </row>
+    <row r="2413" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2413" s="2">
+        <v>46242</v>
+      </c>
+      <c r="B2413" s="3">
+        <v>101664700.5000004</v>
+      </c>
+      <c r="C2413" s="4">
+        <v>5375387</v>
+      </c>
+    </row>
+    <row r="2414" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2414" s="2">
+        <v>46243</v>
+      </c>
+      <c r="B2414" s="3">
+        <v>74681250.549999803</v>
+      </c>
+      <c r="C2414" s="4">
+        <v>3998200</v>
+      </c>
+    </row>
+    <row r="2415" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2415" s="2">
+        <v>46244</v>
+      </c>
+      <c r="B2415" s="3">
+        <v>120171303.44000174</v>
+      </c>
+      <c r="C2415" s="4">
+        <v>6183627</v>
+      </c>
+    </row>
+    <row r="2416" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2416" s="2">
+        <v>46245</v>
+      </c>
+      <c r="B2416" s="3">
+        <v>122899858.70000103</v>
+      </c>
+      <c r="C2416" s="4">
+        <v>6326993</v>
+      </c>
+    </row>
+    <row r="2417" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2417" s="2">
+        <v>46246</v>
+      </c>
+      <c r="B2417" s="3">
+        <v>123503559.46000162</v>
+      </c>
+      <c r="C2417" s="4">
+        <v>6340756</v>
+      </c>
+    </row>
+    <row r="2418" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2418" s="2">
+        <v>46247</v>
+      </c>
+      <c r="B2418" s="3">
+        <v>134731948.91000235</v>
+      </c>
+      <c r="C2418" s="4">
+        <v>6626438</v>
+      </c>
+    </row>
+    <row r="2419" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2419" s="2">
+        <v>46248</v>
+      </c>
+      <c r="B2419" s="3">
+        <v>148477937.44000009</v>
+      </c>
+      <c r="C2419" s="4">
+        <v>7172045</v>
+      </c>
+    </row>
+    <row r="2420" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2420" s="2">
+        <v>46249</v>
+      </c>
+      <c r="B2420" s="3">
+        <v>106447741.23000091</v>
+      </c>
+      <c r="C2420" s="4">
+        <v>5636431</v>
+      </c>
+    </row>
+    <row r="2421" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2421" s="2">
+        <v>46250</v>
+      </c>
+      <c r="B2421" s="3">
+        <v>76544811.460000068</v>
+      </c>
+      <c r="C2421" s="4">
+        <v>4075072</v>
+      </c>
+    </row>
+    <row r="2422" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2422" s="2">
+        <v>46251</v>
+      </c>
+      <c r="B2422" s="3">
+        <v>119511468.06000175</v>
+      </c>
+      <c r="C2422" s="4">
+        <v>5968669</v>
+      </c>
+    </row>
+    <row r="2423" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2423" s="2">
+        <v>46252</v>
+      </c>
+      <c r="B2423" s="3">
+        <v>122291083.70000152</v>
+      </c>
+      <c r="C2423" s="4">
+        <v>6208563</v>
+      </c>
+    </row>
+    <row r="2424" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2424" s="2">
+        <v>46253</v>
+      </c>
+      <c r="B2424" s="3">
+        <v>121008369.39000008</v>
+      </c>
+      <c r="C2424" s="4">
+        <v>6281134</v>
+      </c>
+    </row>
+    <row r="2425" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2425" s="2">
+        <v>46254</v>
+      </c>
+      <c r="B2425" s="3">
+        <v>127342173.08000164</v>
+      </c>
+      <c r="C2425" s="4">
+        <v>6287324</v>
+      </c>
+    </row>
+    <row r="2426" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2426" s="2">
+        <v>46255</v>
+      </c>
+      <c r="B2426" s="3">
+        <v>140697441.87999994</v>
+      </c>
+      <c r="C2426" s="4">
+        <v>6844337</v>
+      </c>
+    </row>
+    <row r="2427" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2427" s="2">
+        <v>46256</v>
+      </c>
+      <c r="B2427" s="3">
+        <v>99582058.780000657</v>
+      </c>
+      <c r="C2427" s="4">
+        <v>5263469</v>
+      </c>
+    </row>
+    <row r="2428" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2428" s="2">
+        <v>46257</v>
+      </c>
+      <c r="B2428" s="3">
+        <v>73863859.789999813</v>
+      </c>
+      <c r="C2428" s="4">
+        <v>3881437</v>
+      </c>
+    </row>
+    <row r="2429" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2429" s="2">
+        <v>46258</v>
+      </c>
+      <c r="B2429" s="3">
+        <v>113837683.42000057</v>
+      </c>
+      <c r="C2429" s="4">
+        <v>5923122</v>
+      </c>
+    </row>
+    <row r="2430" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2430" s="2">
+        <v>46259</v>
+      </c>
+      <c r="B2430" s="3">
+        <v>113251220.58000043</v>
+      </c>
+      <c r="C2430" s="4">
+        <v>5903399</v>
+      </c>
+    </row>
+    <row r="2431" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2431" s="2">
+        <v>46260</v>
+      </c>
+      <c r="B2431" s="3">
+        <v>114500630.36000004</v>
+      </c>
+      <c r="C2431" s="4">
+        <v>6016224</v>
+      </c>
+    </row>
+    <row r="2432" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2432" s="2">
+        <v>46261</v>
+      </c>
+      <c r="B2432" s="3">
+        <v>121538342.46000049</v>
+      </c>
+      <c r="C2432" s="4">
+        <v>6214602</v>
+      </c>
+    </row>
+    <row r="2433" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2433" s="2">
+        <v>46262</v>
+      </c>
+      <c r="B2433" s="3">
+        <v>135690059.2400026</v>
+      </c>
+      <c r="C2433" s="4">
+        <v>6779154</v>
+      </c>
+    </row>
+    <row r="2434" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2434" s="2">
+        <v>46263</v>
+      </c>
+      <c r="B2434" s="3">
+        <v>87992955.240000352</v>
+      </c>
+      <c r="C2434" s="4">
+        <v>4839476</v>
+      </c>
+    </row>
+    <row r="2435" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2435" s="2">
+        <v>46264</v>
+      </c>
+      <c r="B2435" s="3">
+        <v>73505009.689999834</v>
+      </c>
+      <c r="C2435" s="4">
+        <v>3977318</v>
+      </c>
+    </row>
+    <row r="2436" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2436" s="2">
+        <v>46265</v>
+      </c>
+      <c r="B2436" s="3">
+        <v>127767650.25000088</v>
+      </c>
+      <c r="C2436" s="4">
+        <v>6192641</v>
+      </c>
+    </row>
+    <row r="2437" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2437" s="2">
+        <v>46266</v>
+      </c>
+      <c r="B2437" s="3">
+        <v>112757453.51000105</v>
+      </c>
+      <c r="C2437" s="4">
+        <v>6254991</v>
+      </c>
+    </row>
+    <row r="2438" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2438" s="2">
+        <v>46267</v>
+      </c>
+      <c r="B2438" s="3">
+        <v>111129432.67000009</v>
+      </c>
+      <c r="C2438" s="4">
+        <v>6140901</v>
+      </c>
+    </row>
+    <row r="2439" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2439" s="2">
+        <v>46268</v>
+      </c>
+      <c r="B2439" s="3">
+        <v>118154201.4600022</v>
+      </c>
+      <c r="C2439" s="4">
+        <v>6217313</v>
+      </c>
+    </row>
+    <row r="2440" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2440" s="2">
+        <v>46269</v>
+      </c>
+      <c r="B2440" s="3">
+        <v>132498777.09000266</v>
+      </c>
+      <c r="C2440" s="4">
+        <v>6831078</v>
+      </c>
+    </row>
+    <row r="2441" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2441" s="2">
+        <v>46270</v>
+      </c>
+      <c r="B2441" s="3">
+        <v>95671870.100000292</v>
+      </c>
+      <c r="C2441" s="4">
+        <v>5110820</v>
+      </c>
+    </row>
+    <row r="2442" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2442" s="2">
+        <v>46271</v>
+      </c>
+      <c r="B2442" s="3">
+        <v>69559464.649999872</v>
+      </c>
+      <c r="C2442" s="4">
+        <v>3713840</v>
+      </c>
+    </row>
+    <row r="2443" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2443" s="2">
+        <v>46272</v>
+      </c>
+      <c r="B2443" s="3">
+        <v>109536337.17999916</v>
+      </c>
+      <c r="C2443" s="4">
+        <v>5943471</v>
+      </c>
+    </row>
+    <row r="2444" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2444" s="2">
+        <v>46273</v>
+      </c>
+      <c r="B2444" s="3">
+        <v>111156529.57000163</v>
+      </c>
+      <c r="C2444" s="4">
+        <v>6084668</v>
+      </c>
+    </row>
+    <row r="2445" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2445" s="2">
+        <v>46274</v>
+      </c>
+      <c r="B2445" s="3">
+        <v>113564384.21000153</v>
+      </c>
+      <c r="C2445" s="4">
+        <v>6185152</v>
+      </c>
+    </row>
+    <row r="2446" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2446" s="2">
+        <v>46275</v>
+      </c>
+      <c r="B2446" s="3">
+        <v>124461692.84000114</v>
+      </c>
+      <c r="C2446" s="4">
+        <v>6257297</v>
+      </c>
+    </row>
+    <row r="2447" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2447" s="2">
+        <v>46276</v>
+      </c>
+      <c r="B2447" s="3">
+        <v>141771637.42000163</v>
+      </c>
+      <c r="C2447" s="4">
+        <v>6586051</v>
+      </c>
+    </row>
+    <row r="2448" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2448" s="2">
+        <v>46277</v>
+      </c>
+      <c r="B2448" s="3">
+        <v>106078353.10000043</v>
+      </c>
+      <c r="C2448" s="4">
+        <v>5437691</v>
+      </c>
+    </row>
+    <row r="2449" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2449" s="2">
+        <v>46278</v>
+      </c>
+      <c r="B2449" s="3">
+        <v>72077292.689999685</v>
+      </c>
+      <c r="C2449" s="4">
+        <v>3699183</v>
+      </c>
+    </row>
+    <row r="2450" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2450" s="2">
+        <v>46279</v>
+      </c>
+      <c r="B2450" s="3">
+        <v>118566443.78999978</v>
+      </c>
+      <c r="C2450" s="4">
+        <v>6090993</v>
+      </c>
+    </row>
+    <row r="2451" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2451" s="2">
+        <v>46280</v>
+      </c>
+      <c r="B2451" s="3">
+        <v>98580738.170000657</v>
+      </c>
+      <c r="C2451" s="4">
+        <v>5169992</v>
+      </c>
+    </row>
+    <row r="2452" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2452" s="2">
+        <v>46281</v>
+      </c>
+      <c r="B2452" s="3">
+        <v>117795151.47999924</v>
+      </c>
+      <c r="C2452" s="4">
+        <v>6254188</v>
+      </c>
+    </row>
+    <row r="2453" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2453" s="2">
+        <v>46282</v>
+      </c>
+      <c r="B2453" s="3">
+        <v>123449154.25999998</v>
+      </c>
+      <c r="C2453" s="4">
+        <v>6169748</v>
+      </c>
+    </row>
+    <row r="2454" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2454" s="2">
+        <v>46283</v>
+      </c>
+      <c r="B2454" s="3">
+        <v>140794916.80000174</v>
+      </c>
+      <c r="C2454" s="4">
+        <v>6972081</v>
+      </c>
+    </row>
+    <row r="2455" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2455" s="2">
+        <v>46284</v>
+      </c>
+      <c r="B2455" s="3">
+        <v>99062194.030000433</v>
+      </c>
+      <c r="C2455" s="4">
+        <v>5300677</v>
+      </c>
+    </row>
+    <row r="2456" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2456" s="2">
+        <v>46285</v>
+      </c>
+      <c r="B2456" s="3">
+        <v>72122574.980000049</v>
+      </c>
+      <c r="C2456" s="4">
+        <v>3797871</v>
+      </c>
+    </row>
+    <row r="2457" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2457" s="2">
+        <v>46286</v>
+      </c>
+      <c r="B2457" s="3">
+        <v>112147078.45000088</v>
+      </c>
+      <c r="C2457" s="4">
+        <v>5823154</v>
+      </c>
+    </row>
+    <row r="2458" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2458" s="2">
+        <v>46287</v>
+      </c>
+      <c r="B2458" s="3">
+        <v>111658183.35000069</v>
+      </c>
+      <c r="C2458" s="4">
+        <v>5830111</v>
+      </c>
+    </row>
+    <row r="2459" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2459" s="2">
+        <v>46288</v>
+      </c>
+      <c r="B2459" s="3">
+        <v>112245122.78000067</v>
+      </c>
+      <c r="C2459" s="4">
+        <v>5934486</v>
+      </c>
+    </row>
+    <row r="2460" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2460" s="2">
+        <v>46289</v>
+      </c>
+      <c r="B2460" s="3">
+        <v>118489984.25999993</v>
+      </c>
+      <c r="C2460" s="4">
+        <v>5925276</v>
+      </c>
+    </row>
+    <row r="2461" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2461" s="2">
+        <v>46290</v>
+      </c>
+      <c r="B2461" s="3">
+        <v>134848920.12000084</v>
+      </c>
+      <c r="C2461" s="4">
+        <v>6651608</v>
+      </c>
+    </row>
+    <row r="2462" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2462" s="2">
+        <v>46291</v>
+      </c>
+      <c r="B2462" s="3">
+        <v>96541785.97999981</v>
+      </c>
+      <c r="C2462" s="4">
+        <v>5081785</v>
+      </c>
+    </row>
+    <row r="2463" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2463" s="2">
+        <v>46292</v>
+      </c>
+      <c r="B2463" s="3">
+        <v>69124137.06999962</v>
+      </c>
+      <c r="C2463" s="4">
+        <v>3584586</v>
+      </c>
+    </row>
+    <row r="2464" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2464" s="2">
+        <v>46293</v>
+      </c>
+      <c r="B2464" s="3">
+        <v>110856012.16000046</v>
+      </c>
+      <c r="C2464" s="4">
+        <v>5846081</v>
+      </c>
+    </row>
+    <row r="2465" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2465" s="2">
+        <v>46294</v>
+      </c>
+      <c r="B2465" s="3">
+        <v>111694421.12000118</v>
+      </c>
+      <c r="C2465" s="4">
+        <v>5899915</v>
+      </c>
+    </row>
+    <row r="2466" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2466" s="2">
+        <v>46295</v>
+      </c>
+      <c r="B2466" s="3">
+        <v>121509479.75000124</v>
+      </c>
+      <c r="C2466" s="4">
+        <v>5935045</v>
+      </c>
+    </row>
+    <row r="2467" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2467" s="5"/>
+      <c r="B2467" s="3"/>
+      <c r="C2467" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Výsledky (2)</vt:lpstr>
     </vt:vector>