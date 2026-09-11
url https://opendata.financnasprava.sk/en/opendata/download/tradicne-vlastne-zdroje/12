--- v0 (2026-07-28)
+++ v1 (2026-09-11)
@@ -640,52 +640,60 @@
       <c r="CX1" s="0" t="inlineStr">
         <is>
           <t>február 2026</t>
         </is>
       </c>
       <c r="CY1" s="0" t="inlineStr">
         <is>
           <t>marec 2026</t>
         </is>
       </c>
       <c r="CZ1" s="0" t="inlineStr">
         <is>
           <t>apríl 2026</t>
         </is>
       </c>
       <c r="DA1" s="0" t="inlineStr">
         <is>
           <t>máj 2026</t>
         </is>
       </c>
       <c r="DB1" s="0" t="inlineStr">
         <is>
           <t>jún 2026</t>
         </is>
       </c>
-      <c r="DC1" s="0"/>
-      <c r="DD1" s="0"/>
+      <c r="DC1" s="0" t="inlineStr">
+        <is>
+          <t>júl 2026</t>
+        </is>
+      </c>
+      <c r="DD1" s="0" t="inlineStr">
+        <is>
+          <t>august 2026</t>
+        </is>
+      </c>
       <c r="DE1" s="0"/>
       <c r="DF1" s="0"/>
       <c r="DG1" s="0"/>
       <c r="DH1" s="0"/>
       <c r="DI1" s="0"/>
       <c r="DJ1" s="0"/>
       <c r="DK1" s="0"/>
       <c r="DL1" s="0"/>
       <c r="DM1" s="0"/>
       <c r="DN1" s="0"/>
       <c r="DO1" s="0"/>
       <c r="DP1" s="0"/>
       <c r="DQ1" s="0"/>
       <c r="DR1" s="0"/>
       <c r="DS1" s="0"/>
       <c r="DT1" s="0"/>
       <c r="DU1" s="0"/>
       <c r="DV1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Period</t>
         </is>
       </c>
@@ -1184,52 +1192,60 @@
       <c r="CX2" s="0" t="inlineStr">
         <is>
           <t>february 2026</t>
         </is>
       </c>
       <c r="CY2" s="0" t="inlineStr">
         <is>
           <t>march 2026</t>
         </is>
       </c>
       <c r="CZ2" s="0" t="inlineStr">
         <is>
           <t>april 2026</t>
         </is>
       </c>
       <c r="DA2" s="0" t="inlineStr">
         <is>
           <t>may 2026</t>
         </is>
       </c>
       <c r="DB2" s="0" t="inlineStr">
         <is>
           <t>june 2026</t>
         </is>
       </c>
-      <c r="DC2" s="0"/>
-      <c r="DD2" s="0"/>
+      <c r="DC2" s="0" t="inlineStr">
+        <is>
+          <t>july 2026</t>
+        </is>
+      </c>
+      <c r="DD2" s="0" t="inlineStr">
+        <is>
+          <t>august 2026</t>
+        </is>
+      </c>
       <c r="DE2" s="0"/>
       <c r="DF2" s="0"/>
       <c r="DG2" s="0"/>
       <c r="DH2" s="0"/>
       <c r="DI2" s="0"/>
       <c r="DJ2" s="0"/>
       <c r="DK2" s="0"/>
       <c r="DL2" s="0"/>
       <c r="DM2" s="0"/>
       <c r="DN2" s="0"/>
       <c r="DO2" s="0"/>
       <c r="DP2" s="0"/>
       <c r="DQ2" s="0"/>
       <c r="DR2" s="0"/>
       <c r="DS2" s="0"/>
       <c r="DT2" s="0"/>
       <c r="DU2" s="0"/>
       <c r="DV2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Tradičné vlastné zdroje</t>
         </is>
       </c>
@@ -1532,52 +1548,58 @@
       </c>
       <c r="CU3" s="0" t="n">
         <v>18330431.70</v>
       </c>
       <c r="CV3" s="0" t="n">
         <v>15949230.78</v>
       </c>
       <c r="CW3" s="0" t="n">
         <v>15321368.49</v>
       </c>
       <c r="CX3" s="0" t="n">
         <v>14430570.66</v>
       </c>
       <c r="CY3" s="0" t="n">
         <v>14212437.35</v>
       </c>
       <c r="CZ3" s="0" t="n">
         <v>9718687.38</v>
       </c>
       <c r="DA3" s="0" t="n">
         <v>13972077.46</v>
       </c>
       <c r="DB3" s="0" t="n">
         <v>15331646.46</v>
       </c>
-      <c r="DC3" s="0"/>
-      <c r="DD3" s="0"/>
+      <c r="DC3" s="0" t="n">
+        <v>15775490.37</v>
+      </c>
+      <c r="DD3" s="0" t="inlineStr">
+        <is>
+          <t>17 423 586,47</t>
+        </is>
+      </c>
       <c r="DE3" s="0"/>
       <c r="DF3" s="0"/>
       <c r="DG3" s="0"/>
       <c r="DH3" s="0"/>
       <c r="DI3" s="0"/>
       <c r="DJ3" s="0"/>
       <c r="DK3" s="0"/>
       <c r="DL3" s="0"/>
       <c r="DM3" s="0"/>
       <c r="DN3" s="0"/>
       <c r="DO3" s="0"/>
       <c r="DP3" s="0"/>
       <c r="DQ3" s="0"/>
       <c r="DR3" s="0"/>
       <c r="DS3" s="0"/>
       <c r="DT3" s="0"/>
       <c r="DU3" s="0"/>
       <c r="DV3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0"/>
       <c r="D4" s="0"/>
       <c r="E4" s="0"/>