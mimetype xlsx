--- v1 (2026-09-11)
+++ v2 (2026-10-27)
@@ -650,51 +650,55 @@
       <c r="CZ1" s="0" t="inlineStr">
         <is>
           <t>apríl 2026</t>
         </is>
       </c>
       <c r="DA1" s="0" t="inlineStr">
         <is>
           <t>máj 2026</t>
         </is>
       </c>
       <c r="DB1" s="0" t="inlineStr">
         <is>
           <t>jún 2026</t>
         </is>
       </c>
       <c r="DC1" s="0" t="inlineStr">
         <is>
           <t>júl 2026</t>
         </is>
       </c>
       <c r="DD1" s="0" t="inlineStr">
         <is>
           <t>august 2026</t>
         </is>
       </c>
-      <c r="DE1" s="0"/>
+      <c r="DE1" s="0" t="inlineStr">
+        <is>
+          <t>september 2026</t>
+        </is>
+      </c>
       <c r="DF1" s="0"/>
       <c r="DG1" s="0"/>
       <c r="DH1" s="0"/>
       <c r="DI1" s="0"/>
       <c r="DJ1" s="0"/>
       <c r="DK1" s="0"/>
       <c r="DL1" s="0"/>
       <c r="DM1" s="0"/>
       <c r="DN1" s="0"/>
       <c r="DO1" s="0"/>
       <c r="DP1" s="0"/>
       <c r="DQ1" s="0"/>
       <c r="DR1" s="0"/>
       <c r="DS1" s="0"/>
       <c r="DT1" s="0"/>
       <c r="DU1" s="0"/>
       <c r="DV1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Period</t>
         </is>
       </c>
       <c r="B2" s="0"/>
@@ -1202,51 +1206,55 @@
       <c r="CZ2" s="0" t="inlineStr">
         <is>
           <t>april 2026</t>
         </is>
       </c>
       <c r="DA2" s="0" t="inlineStr">
         <is>
           <t>may 2026</t>
         </is>
       </c>
       <c r="DB2" s="0" t="inlineStr">
         <is>
           <t>june 2026</t>
         </is>
       </c>
       <c r="DC2" s="0" t="inlineStr">
         <is>
           <t>july 2026</t>
         </is>
       </c>
       <c r="DD2" s="0" t="inlineStr">
         <is>
           <t>august 2026</t>
         </is>
       </c>
-      <c r="DE2" s="0"/>
+      <c r="DE2" s="0" t="inlineStr">
+        <is>
+          <t>september 2026</t>
+        </is>
+      </c>
       <c r="DF2" s="0"/>
       <c r="DG2" s="0"/>
       <c r="DH2" s="0"/>
       <c r="DI2" s="0"/>
       <c r="DJ2" s="0"/>
       <c r="DK2" s="0"/>
       <c r="DL2" s="0"/>
       <c r="DM2" s="0"/>
       <c r="DN2" s="0"/>
       <c r="DO2" s="0"/>
       <c r="DP2" s="0"/>
       <c r="DQ2" s="0"/>
       <c r="DR2" s="0"/>
       <c r="DS2" s="0"/>
       <c r="DT2" s="0"/>
       <c r="DU2" s="0"/>
       <c r="DV2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Tradičné vlastné zdroje</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
@@ -1551,56 +1559,56 @@
       </c>
       <c r="CV3" s="0" t="n">
         <v>15949230.78</v>
       </c>
       <c r="CW3" s="0" t="n">
         <v>15321368.49</v>
       </c>
       <c r="CX3" s="0" t="n">
         <v>14430570.66</v>
       </c>
       <c r="CY3" s="0" t="n">
         <v>14212437.35</v>
       </c>
       <c r="CZ3" s="0" t="n">
         <v>9718687.38</v>
       </c>
       <c r="DA3" s="0" t="n">
         <v>13972077.46</v>
       </c>
       <c r="DB3" s="0" t="n">
         <v>15331646.46</v>
       </c>
       <c r="DC3" s="0" t="n">
         <v>15775490.37</v>
       </c>
-      <c r="DD3" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="DE3" s="0"/>
+      <c r="DD3" s="0" t="n">
+        <v>17423586.47</v>
+      </c>
+      <c r="DE3" s="0" t="n">
+        <v>16276916.46</v>
+      </c>
       <c r="DF3" s="0"/>
       <c r="DG3" s="0"/>
       <c r="DH3" s="0"/>
       <c r="DI3" s="0"/>
       <c r="DJ3" s="0"/>
       <c r="DK3" s="0"/>
       <c r="DL3" s="0"/>
       <c r="DM3" s="0"/>
       <c r="DN3" s="0"/>
       <c r="DO3" s="0"/>
       <c r="DP3" s="0"/>
       <c r="DQ3" s="0"/>
       <c r="DR3" s="0"/>
       <c r="DS3" s="0"/>
       <c r="DT3" s="0"/>
       <c r="DU3" s="0"/>
       <c r="DV3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0"/>
       <c r="D4" s="0"/>
       <c r="E4" s="0"/>
       <c r="F4" s="0"/>