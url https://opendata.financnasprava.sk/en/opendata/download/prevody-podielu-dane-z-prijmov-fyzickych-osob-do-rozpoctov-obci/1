--- v1 (2026-07-07)
+++ v2 (2026-08-25)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:EL100"/>
+  <dimension ref="A1:EN100"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Mesiac</t>
         </is>
       </c>
       <c r="B1" s="0"/>
       <c r="C1" s="0"/>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>YYYY-MM*</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>2015-01</t>
@@ -815,51 +815,61 @@
       <c r="EG1" s="0" t="inlineStr">
         <is>
           <t>2026-01</t>
         </is>
       </c>
       <c r="EH1" s="0" t="inlineStr">
         <is>
           <t>2026-02</t>
         </is>
       </c>
       <c r="EI1" s="0" t="inlineStr">
         <is>
           <t>2026-03</t>
         </is>
       </c>
       <c r="EJ1" s="0" t="inlineStr">
         <is>
           <t>2026-04</t>
         </is>
       </c>
       <c r="EK1" s="0" t="inlineStr">
         <is>
           <t>2026-05</t>
         </is>
       </c>
-      <c r="EL1" s="0"/>
+      <c r="EL1" s="0" t="inlineStr">
+        <is>
+          <t>2026-06</t>
+        </is>
+      </c>
+      <c r="EM1" s="0" t="inlineStr">
+        <is>
+          <t>2026-07</t>
+        </is>
+      </c>
+      <c r="EN1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>YYYY-MM*</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>2015-01</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>2015-02</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
@@ -1515,51 +1525,61 @@
       <c r="EG2" s="0" t="inlineStr">
         <is>
           <t>2026-01</t>
         </is>
       </c>
       <c r="EH2" s="0" t="inlineStr">
         <is>
           <t>2026-02</t>
         </is>
       </c>
       <c r="EI2" s="0" t="inlineStr">
         <is>
           <t>2026-03</t>
         </is>
       </c>
       <c r="EJ2" s="0" t="inlineStr">
         <is>
           <t>2026-04</t>
         </is>
       </c>
       <c r="EK2" s="0" t="inlineStr">
         <is>
           <t>2026-05</t>
         </is>
       </c>
-      <c r="EL2" s="0"/>
+      <c r="EL2" s="0" t="inlineStr">
+        <is>
+          <t>2026-06</t>
+        </is>
+      </c>
+      <c r="EM2" s="0" t="inlineStr">
+        <is>
+          <t>2026-07</t>
+        </is>
+      </c>
+      <c r="EN2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Suma</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="E3" s="0" t="n">
         <v>156738311.00</v>
       </c>
@@ -1949,51 +1969,57 @@
       </c>
       <c r="ED3" s="0" t="n">
         <v>187157824.00</v>
       </c>
       <c r="EE3" s="0" t="n">
         <v>185667975.00</v>
       </c>
       <c r="EF3" s="0" t="n">
         <v>181994811.00</v>
       </c>
       <c r="EG3" s="0" t="n">
         <v>285811989.00</v>
       </c>
       <c r="EH3" s="0" t="n">
         <v>230137862.00</v>
       </c>
       <c r="EI3" s="0" t="n">
         <v>246514276.67</v>
       </c>
       <c r="EJ3" s="0" t="n">
         <v>205392962.00</v>
       </c>
       <c r="EK3" s="0" t="n">
         <v>140979524.00</v>
       </c>
-      <c r="EL3" s="0"/>
+      <c r="EL3" s="0" t="n">
+        <v>171521774.00</v>
+      </c>
+      <c r="EM3" s="0" t="n">
+        <v>238799278.00</v>
+      </c>
+      <c r="EN3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0"/>
       <c r="D4" s="0"/>
       <c r="E4" s="0"/>
       <c r="F4" s="0"/>
       <c r="G4" s="0"/>
       <c r="H4" s="0"/>
       <c r="I4" s="0"/>
       <c r="J4" s="0"/>
       <c r="K4" s="0"/>
       <c r="L4" s="0"/>
       <c r="M4" s="0"/>
       <c r="N4" s="0"/>
       <c r="O4" s="0"/>
       <c r="P4" s="0"/>
       <c r="Q4" s="0"/>
       <c r="R4" s="0"/>
       <c r="S4" s="0"/>
       <c r="T4" s="0"/>
       <c r="U4" s="0"/>
       <c r="V4" s="0"/>
       <c r="W4" s="0"/>
@@ -2094,50 +2120,52 @@
       <c r="DN4" s="0"/>
       <c r="DO4" s="0"/>
       <c r="DP4" s="0"/>
       <c r="DQ4" s="0"/>
       <c r="DR4" s="0"/>
       <c r="DS4" s="0"/>
       <c r="DT4" s="0"/>
       <c r="DU4" s="0"/>
       <c r="DV4" s="0"/>
       <c r="DW4" s="0"/>
       <c r="DX4" s="0"/>
       <c r="DY4" s="0"/>
       <c r="DZ4" s="0"/>
       <c r="EA4" s="0"/>
       <c r="EB4" s="0"/>
       <c r="EC4" s="0"/>
       <c r="ED4" s="0"/>
       <c r="EE4" s="0"/>
       <c r="EF4" s="0"/>
       <c r="EG4" s="0"/>
       <c r="EH4" s="0"/>
       <c r="EI4" s="0"/>
       <c r="EJ4" s="0"/>
       <c r="EK4" s="0"/>
       <c r="EL4" s="0"/>
+      <c r="EM4" s="0"/>
+      <c r="EN4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0"/>
       <c r="D5" s="0"/>
       <c r="E5" s="0"/>
       <c r="F5" s="0"/>
       <c r="G5" s="0"/>
       <c r="H5" s="0"/>
       <c r="I5" s="0"/>
       <c r="J5" s="0"/>
       <c r="K5" s="0"/>
       <c r="L5" s="0"/>
       <c r="M5" s="0"/>
       <c r="N5" s="0"/>
       <c r="O5" s="0"/>
       <c r="P5" s="0"/>
       <c r="Q5" s="0"/>
       <c r="R5" s="0"/>
       <c r="S5" s="0"/>
       <c r="T5" s="0"/>
       <c r="U5" s="0"/>
       <c r="V5" s="0"/>
       <c r="W5" s="0"/>
@@ -2238,50 +2266,52 @@
       <c r="DN5" s="0"/>
       <c r="DO5" s="0"/>
       <c r="DP5" s="0"/>
       <c r="DQ5" s="0"/>
       <c r="DR5" s="0"/>
       <c r="DS5" s="0"/>
       <c r="DT5" s="0"/>
       <c r="DU5" s="0"/>
       <c r="DV5" s="0"/>
       <c r="DW5" s="0"/>
       <c r="DX5" s="0"/>
       <c r="DY5" s="0"/>
       <c r="DZ5" s="0"/>
       <c r="EA5" s="0"/>
       <c r="EB5" s="0"/>
       <c r="EC5" s="0"/>
       <c r="ED5" s="0"/>
       <c r="EE5" s="0"/>
       <c r="EF5" s="0"/>
       <c r="EG5" s="0"/>
       <c r="EH5" s="0"/>
       <c r="EI5" s="0"/>
       <c r="EJ5" s="0"/>
       <c r="EK5" s="0"/>
       <c r="EL5" s="0"/>
+      <c r="EM5" s="0"/>
+      <c r="EN5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0"/>
       <c r="D6" s="0"/>
       <c r="E6" s="0"/>
       <c r="F6" s="0"/>
       <c r="G6" s="0"/>
       <c r="H6" s="0"/>
       <c r="I6" s="0"/>
       <c r="J6" s="0"/>
       <c r="K6" s="0"/>
       <c r="L6" s="0"/>
       <c r="M6" s="0"/>
       <c r="N6" s="0"/>
       <c r="O6" s="0"/>
       <c r="P6" s="0"/>
       <c r="Q6" s="0"/>
       <c r="R6" s="0"/>
       <c r="S6" s="0"/>
       <c r="T6" s="0"/>
       <c r="U6" s="0"/>
       <c r="V6" s="0"/>
       <c r="W6" s="0"/>
@@ -2382,50 +2412,52 @@
       <c r="DN6" s="0"/>
       <c r="DO6" s="0"/>
       <c r="DP6" s="0"/>
       <c r="DQ6" s="0"/>
       <c r="DR6" s="0"/>
       <c r="DS6" s="0"/>
       <c r="DT6" s="0"/>
       <c r="DU6" s="0"/>
       <c r="DV6" s="0"/>
       <c r="DW6" s="0"/>
       <c r="DX6" s="0"/>
       <c r="DY6" s="0"/>
       <c r="DZ6" s="0"/>
       <c r="EA6" s="0"/>
       <c r="EB6" s="0"/>
       <c r="EC6" s="0"/>
       <c r="ED6" s="0"/>
       <c r="EE6" s="0"/>
       <c r="EF6" s="0"/>
       <c r="EG6" s="0"/>
       <c r="EH6" s="0"/>
       <c r="EI6" s="0"/>
       <c r="EJ6" s="0"/>
       <c r="EK6" s="0"/>
       <c r="EL6" s="0"/>
+      <c r="EM6" s="0"/>
+      <c r="EN6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0"/>
       <c r="D7" s="0"/>
       <c r="E7" s="0"/>
       <c r="F7" s="0"/>
       <c r="G7" s="0"/>
       <c r="H7" s="0"/>
       <c r="I7" s="0"/>
       <c r="J7" s="0"/>
       <c r="K7" s="0"/>
       <c r="L7" s="0"/>
       <c r="M7" s="0"/>
       <c r="N7" s="0"/>
       <c r="O7" s="0"/>
       <c r="P7" s="0"/>
       <c r="Q7" s="0"/>
       <c r="R7" s="0"/>
       <c r="S7" s="0"/>
       <c r="T7" s="0"/>
       <c r="U7" s="0"/>
       <c r="V7" s="0"/>
       <c r="W7" s="0"/>
@@ -2526,50 +2558,52 @@
       <c r="DN7" s="0"/>
       <c r="DO7" s="0"/>
       <c r="DP7" s="0"/>
       <c r="DQ7" s="0"/>
       <c r="DR7" s="0"/>
       <c r="DS7" s="0"/>
       <c r="DT7" s="0"/>
       <c r="DU7" s="0"/>
       <c r="DV7" s="0"/>
       <c r="DW7" s="0"/>
       <c r="DX7" s="0"/>
       <c r="DY7" s="0"/>
       <c r="DZ7" s="0"/>
       <c r="EA7" s="0"/>
       <c r="EB7" s="0"/>
       <c r="EC7" s="0"/>
       <c r="ED7" s="0"/>
       <c r="EE7" s="0"/>
       <c r="EF7" s="0"/>
       <c r="EG7" s="0"/>
       <c r="EH7" s="0"/>
       <c r="EI7" s="0"/>
       <c r="EJ7" s="0"/>
       <c r="EK7" s="0"/>
       <c r="EL7" s="0"/>
+      <c r="EM7" s="0"/>
+      <c r="EN7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0"/>
       <c r="D8" s="0"/>
       <c r="E8" s="0"/>
       <c r="F8" s="0"/>
       <c r="G8" s="0"/>
       <c r="H8" s="0"/>
       <c r="I8" s="0"/>
       <c r="J8" s="0"/>
       <c r="K8" s="0"/>
       <c r="L8" s="0"/>
       <c r="M8" s="0"/>
       <c r="N8" s="0"/>
       <c r="O8" s="0"/>
       <c r="P8" s="0"/>
       <c r="Q8" s="0"/>
       <c r="R8" s="0"/>
       <c r="S8" s="0"/>
       <c r="T8" s="0"/>
       <c r="U8" s="0"/>
       <c r="V8" s="0"/>
       <c r="W8" s="0"/>
@@ -2670,50 +2704,52 @@
       <c r="DN8" s="0"/>
       <c r="DO8" s="0"/>
       <c r="DP8" s="0"/>
       <c r="DQ8" s="0"/>
       <c r="DR8" s="0"/>
       <c r="DS8" s="0"/>
       <c r="DT8" s="0"/>
       <c r="DU8" s="0"/>
       <c r="DV8" s="0"/>
       <c r="DW8" s="0"/>
       <c r="DX8" s="0"/>
       <c r="DY8" s="0"/>
       <c r="DZ8" s="0"/>
       <c r="EA8" s="0"/>
       <c r="EB8" s="0"/>
       <c r="EC8" s="0"/>
       <c r="ED8" s="0"/>
       <c r="EE8" s="0"/>
       <c r="EF8" s="0"/>
       <c r="EG8" s="0"/>
       <c r="EH8" s="0"/>
       <c r="EI8" s="0"/>
       <c r="EJ8" s="0"/>
       <c r="EK8" s="0"/>
       <c r="EL8" s="0"/>
+      <c r="EM8" s="0"/>
+      <c r="EN8" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
       <c r="H9" s="0"/>
       <c r="I9" s="0"/>
       <c r="J9" s="0"/>
       <c r="K9" s="0"/>
       <c r="L9" s="0"/>
       <c r="M9" s="0"/>
       <c r="N9" s="0"/>
       <c r="O9" s="0"/>
       <c r="P9" s="0"/>
       <c r="Q9" s="0"/>
       <c r="R9" s="0"/>
       <c r="S9" s="0"/>
       <c r="T9" s="0"/>
       <c r="U9" s="0"/>
       <c r="V9" s="0"/>
       <c r="W9" s="0"/>
@@ -2814,50 +2850,52 @@
       <c r="DN9" s="0"/>
       <c r="DO9" s="0"/>
       <c r="DP9" s="0"/>
       <c r="DQ9" s="0"/>
       <c r="DR9" s="0"/>
       <c r="DS9" s="0"/>
       <c r="DT9" s="0"/>
       <c r="DU9" s="0"/>
       <c r="DV9" s="0"/>
       <c r="DW9" s="0"/>
       <c r="DX9" s="0"/>
       <c r="DY9" s="0"/>
       <c r="DZ9" s="0"/>
       <c r="EA9" s="0"/>
       <c r="EB9" s="0"/>
       <c r="EC9" s="0"/>
       <c r="ED9" s="0"/>
       <c r="EE9" s="0"/>
       <c r="EF9" s="0"/>
       <c r="EG9" s="0"/>
       <c r="EH9" s="0"/>
       <c r="EI9" s="0"/>
       <c r="EJ9" s="0"/>
       <c r="EK9" s="0"/>
       <c r="EL9" s="0"/>
+      <c r="EM9" s="0"/>
+      <c r="EN9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0"/>
       <c r="D10" s="0"/>
       <c r="E10" s="0"/>
       <c r="F10" s="0"/>
       <c r="G10" s="0"/>
       <c r="H10" s="0"/>
       <c r="I10" s="0"/>
       <c r="J10" s="0"/>
       <c r="K10" s="0"/>
       <c r="L10" s="0"/>
       <c r="M10" s="0"/>
       <c r="N10" s="0"/>
       <c r="O10" s="0"/>
       <c r="P10" s="0"/>
       <c r="Q10" s="0"/>
       <c r="R10" s="0"/>
       <c r="S10" s="0"/>
       <c r="T10" s="0"/>
       <c r="U10" s="0"/>
       <c r="V10" s="0"/>
       <c r="W10" s="0"/>
@@ -2958,50 +2996,52 @@
       <c r="DN10" s="0"/>
       <c r="DO10" s="0"/>
       <c r="DP10" s="0"/>
       <c r="DQ10" s="0"/>
       <c r="DR10" s="0"/>
       <c r="DS10" s="0"/>
       <c r="DT10" s="0"/>
       <c r="DU10" s="0"/>
       <c r="DV10" s="0"/>
       <c r="DW10" s="0"/>
       <c r="DX10" s="0"/>
       <c r="DY10" s="0"/>
       <c r="DZ10" s="0"/>
       <c r="EA10" s="0"/>
       <c r="EB10" s="0"/>
       <c r="EC10" s="0"/>
       <c r="ED10" s="0"/>
       <c r="EE10" s="0"/>
       <c r="EF10" s="0"/>
       <c r="EG10" s="0"/>
       <c r="EH10" s="0"/>
       <c r="EI10" s="0"/>
       <c r="EJ10" s="0"/>
       <c r="EK10" s="0"/>
       <c r="EL10" s="0"/>
+      <c r="EM10" s="0"/>
+      <c r="EN10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0"/>
       <c r="D11" s="0"/>
       <c r="E11" s="0"/>
       <c r="F11" s="0"/>
       <c r="G11" s="0"/>
       <c r="H11" s="0"/>
       <c r="I11" s="0"/>
       <c r="J11" s="0"/>
       <c r="K11" s="0"/>
       <c r="L11" s="0"/>
       <c r="M11" s="0"/>
       <c r="N11" s="0"/>
       <c r="O11" s="0"/>
       <c r="P11" s="0"/>
       <c r="Q11" s="0"/>
       <c r="R11" s="0"/>
       <c r="S11" s="0"/>
       <c r="T11" s="0"/>
       <c r="U11" s="0"/>
       <c r="V11" s="0"/>
       <c r="W11" s="0"/>
@@ -3102,50 +3142,52 @@
       <c r="DN11" s="0"/>
       <c r="DO11" s="0"/>
       <c r="DP11" s="0"/>
       <c r="DQ11" s="0"/>
       <c r="DR11" s="0"/>
       <c r="DS11" s="0"/>
       <c r="DT11" s="0"/>
       <c r="DU11" s="0"/>
       <c r="DV11" s="0"/>
       <c r="DW11" s="0"/>
       <c r="DX11" s="0"/>
       <c r="DY11" s="0"/>
       <c r="DZ11" s="0"/>
       <c r="EA11" s="0"/>
       <c r="EB11" s="0"/>
       <c r="EC11" s="0"/>
       <c r="ED11" s="0"/>
       <c r="EE11" s="0"/>
       <c r="EF11" s="0"/>
       <c r="EG11" s="0"/>
       <c r="EH11" s="0"/>
       <c r="EI11" s="0"/>
       <c r="EJ11" s="0"/>
       <c r="EK11" s="0"/>
       <c r="EL11" s="0"/>
+      <c r="EM11" s="0"/>
+      <c r="EN11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0"/>
       <c r="D12" s="0"/>
       <c r="E12" s="0"/>
       <c r="F12" s="0"/>
       <c r="G12" s="0"/>
       <c r="H12" s="0"/>
       <c r="I12" s="0"/>
       <c r="J12" s="0"/>
       <c r="K12" s="0"/>
       <c r="L12" s="0"/>
       <c r="M12" s="0"/>
       <c r="N12" s="0"/>
       <c r="O12" s="0"/>
       <c r="P12" s="0"/>
       <c r="Q12" s="0"/>
       <c r="R12" s="0"/>
       <c r="S12" s="0"/>
       <c r="T12" s="0"/>
       <c r="U12" s="0"/>
       <c r="V12" s="0"/>
       <c r="W12" s="0"/>
@@ -3246,50 +3288,52 @@
       <c r="DN12" s="0"/>
       <c r="DO12" s="0"/>
       <c r="DP12" s="0"/>
       <c r="DQ12" s="0"/>
       <c r="DR12" s="0"/>
       <c r="DS12" s="0"/>
       <c r="DT12" s="0"/>
       <c r="DU12" s="0"/>
       <c r="DV12" s="0"/>
       <c r="DW12" s="0"/>
       <c r="DX12" s="0"/>
       <c r="DY12" s="0"/>
       <c r="DZ12" s="0"/>
       <c r="EA12" s="0"/>
       <c r="EB12" s="0"/>
       <c r="EC12" s="0"/>
       <c r="ED12" s="0"/>
       <c r="EE12" s="0"/>
       <c r="EF12" s="0"/>
       <c r="EG12" s="0"/>
       <c r="EH12" s="0"/>
       <c r="EI12" s="0"/>
       <c r="EJ12" s="0"/>
       <c r="EK12" s="0"/>
       <c r="EL12" s="0"/>
+      <c r="EM12" s="0"/>
+      <c r="EN12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0"/>
       <c r="D13" s="0"/>
       <c r="E13" s="0"/>
       <c r="F13" s="0"/>
       <c r="G13" s="0"/>
       <c r="H13" s="0"/>
       <c r="I13" s="0"/>
       <c r="J13" s="0"/>
       <c r="K13" s="0"/>
       <c r="L13" s="0"/>
       <c r="M13" s="0"/>
       <c r="N13" s="0"/>
       <c r="O13" s="0"/>
       <c r="P13" s="0"/>
       <c r="Q13" s="0"/>
       <c r="R13" s="0"/>
       <c r="S13" s="0"/>
       <c r="T13" s="0"/>
       <c r="U13" s="0"/>
       <c r="V13" s="0"/>
       <c r="W13" s="0"/>
@@ -3390,50 +3434,52 @@
       <c r="DN13" s="0"/>
       <c r="DO13" s="0"/>
       <c r="DP13" s="0"/>
       <c r="DQ13" s="0"/>
       <c r="DR13" s="0"/>
       <c r="DS13" s="0"/>
       <c r="DT13" s="0"/>
       <c r="DU13" s="0"/>
       <c r="DV13" s="0"/>
       <c r="DW13" s="0"/>
       <c r="DX13" s="0"/>
       <c r="DY13" s="0"/>
       <c r="DZ13" s="0"/>
       <c r="EA13" s="0"/>
       <c r="EB13" s="0"/>
       <c r="EC13" s="0"/>
       <c r="ED13" s="0"/>
       <c r="EE13" s="0"/>
       <c r="EF13" s="0"/>
       <c r="EG13" s="0"/>
       <c r="EH13" s="0"/>
       <c r="EI13" s="0"/>
       <c r="EJ13" s="0"/>
       <c r="EK13" s="0"/>
       <c r="EL13" s="0"/>
+      <c r="EM13" s="0"/>
+      <c r="EN13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0"/>
       <c r="D14" s="0"/>
       <c r="E14" s="0"/>
       <c r="F14" s="0"/>
       <c r="G14" s="0"/>
       <c r="H14" s="0"/>
       <c r="I14" s="0"/>
       <c r="J14" s="0"/>
       <c r="K14" s="0"/>
       <c r="L14" s="0"/>
       <c r="M14" s="0"/>
       <c r="N14" s="0"/>
       <c r="O14" s="0"/>
       <c r="P14" s="0"/>
       <c r="Q14" s="0"/>
       <c r="R14" s="0"/>
       <c r="S14" s="0"/>
       <c r="T14" s="0"/>
       <c r="U14" s="0"/>
       <c r="V14" s="0"/>
       <c r="W14" s="0"/>
@@ -3534,50 +3580,52 @@
       <c r="DN14" s="0"/>
       <c r="DO14" s="0"/>
       <c r="DP14" s="0"/>
       <c r="DQ14" s="0"/>
       <c r="DR14" s="0"/>
       <c r="DS14" s="0"/>
       <c r="DT14" s="0"/>
       <c r="DU14" s="0"/>
       <c r="DV14" s="0"/>
       <c r="DW14" s="0"/>
       <c r="DX14" s="0"/>
       <c r="DY14" s="0"/>
       <c r="DZ14" s="0"/>
       <c r="EA14" s="0"/>
       <c r="EB14" s="0"/>
       <c r="EC14" s="0"/>
       <c r="ED14" s="0"/>
       <c r="EE14" s="0"/>
       <c r="EF14" s="0"/>
       <c r="EG14" s="0"/>
       <c r="EH14" s="0"/>
       <c r="EI14" s="0"/>
       <c r="EJ14" s="0"/>
       <c r="EK14" s="0"/>
       <c r="EL14" s="0"/>
+      <c r="EM14" s="0"/>
+      <c r="EN14" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0"/>
       <c r="D15" s="0"/>
       <c r="E15" s="0"/>
       <c r="F15" s="0"/>
       <c r="G15" s="0"/>
       <c r="H15" s="0"/>
       <c r="I15" s="0"/>
       <c r="J15" s="0"/>
       <c r="K15" s="0"/>
       <c r="L15" s="0"/>
       <c r="M15" s="0"/>
       <c r="N15" s="0"/>
       <c r="O15" s="0"/>
       <c r="P15" s="0"/>
       <c r="Q15" s="0"/>
       <c r="R15" s="0"/>
       <c r="S15" s="0"/>
       <c r="T15" s="0"/>
       <c r="U15" s="0"/>
       <c r="V15" s="0"/>
       <c r="W15" s="0"/>
@@ -3678,50 +3726,52 @@
       <c r="DN15" s="0"/>
       <c r="DO15" s="0"/>
       <c r="DP15" s="0"/>
       <c r="DQ15" s="0"/>
       <c r="DR15" s="0"/>
       <c r="DS15" s="0"/>
       <c r="DT15" s="0"/>
       <c r="DU15" s="0"/>
       <c r="DV15" s="0"/>
       <c r="DW15" s="0"/>
       <c r="DX15" s="0"/>
       <c r="DY15" s="0"/>
       <c r="DZ15" s="0"/>
       <c r="EA15" s="0"/>
       <c r="EB15" s="0"/>
       <c r="EC15" s="0"/>
       <c r="ED15" s="0"/>
       <c r="EE15" s="0"/>
       <c r="EF15" s="0"/>
       <c r="EG15" s="0"/>
       <c r="EH15" s="0"/>
       <c r="EI15" s="0"/>
       <c r="EJ15" s="0"/>
       <c r="EK15" s="0"/>
       <c r="EL15" s="0"/>
+      <c r="EM15" s="0"/>
+      <c r="EN15" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0"/>
       <c r="D16" s="0"/>
       <c r="E16" s="0"/>
       <c r="F16" s="0"/>
       <c r="G16" s="0"/>
       <c r="H16" s="0"/>
       <c r="I16" s="0"/>
       <c r="J16" s="0"/>
       <c r="K16" s="0"/>
       <c r="L16" s="0"/>
       <c r="M16" s="0"/>
       <c r="N16" s="0"/>
       <c r="O16" s="0"/>
       <c r="P16" s="0"/>
       <c r="Q16" s="0"/>
       <c r="R16" s="0"/>
       <c r="S16" s="0"/>
       <c r="T16" s="0"/>
       <c r="U16" s="0"/>
       <c r="V16" s="0"/>
       <c r="W16" s="0"/>
@@ -3822,50 +3872,52 @@
       <c r="DN16" s="0"/>
       <c r="DO16" s="0"/>
       <c r="DP16" s="0"/>
       <c r="DQ16" s="0"/>
       <c r="DR16" s="0"/>
       <c r="DS16" s="0"/>
       <c r="DT16" s="0"/>
       <c r="DU16" s="0"/>
       <c r="DV16" s="0"/>
       <c r="DW16" s="0"/>
       <c r="DX16" s="0"/>
       <c r="DY16" s="0"/>
       <c r="DZ16" s="0"/>
       <c r="EA16" s="0"/>
       <c r="EB16" s="0"/>
       <c r="EC16" s="0"/>
       <c r="ED16" s="0"/>
       <c r="EE16" s="0"/>
       <c r="EF16" s="0"/>
       <c r="EG16" s="0"/>
       <c r="EH16" s="0"/>
       <c r="EI16" s="0"/>
       <c r="EJ16" s="0"/>
       <c r="EK16" s="0"/>
       <c r="EL16" s="0"/>
+      <c r="EM16" s="0"/>
+      <c r="EN16" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0"/>
       <c r="D17" s="0"/>
       <c r="E17" s="0"/>
       <c r="F17" s="0"/>
       <c r="G17" s="0"/>
       <c r="H17" s="0"/>
       <c r="I17" s="0"/>
       <c r="J17" s="0"/>
       <c r="K17" s="0"/>
       <c r="L17" s="0"/>
       <c r="M17" s="0"/>
       <c r="N17" s="0"/>
       <c r="O17" s="0"/>
       <c r="P17" s="0"/>
       <c r="Q17" s="0"/>
       <c r="R17" s="0"/>
       <c r="S17" s="0"/>
       <c r="T17" s="0"/>
       <c r="U17" s="0"/>
       <c r="V17" s="0"/>
       <c r="W17" s="0"/>
@@ -3966,50 +4018,52 @@
       <c r="DN17" s="0"/>
       <c r="DO17" s="0"/>
       <c r="DP17" s="0"/>
       <c r="DQ17" s="0"/>
       <c r="DR17" s="0"/>
       <c r="DS17" s="0"/>
       <c r="DT17" s="0"/>
       <c r="DU17" s="0"/>
       <c r="DV17" s="0"/>
       <c r="DW17" s="0"/>
       <c r="DX17" s="0"/>
       <c r="DY17" s="0"/>
       <c r="DZ17" s="0"/>
       <c r="EA17" s="0"/>
       <c r="EB17" s="0"/>
       <c r="EC17" s="0"/>
       <c r="ED17" s="0"/>
       <c r="EE17" s="0"/>
       <c r="EF17" s="0"/>
       <c r="EG17" s="0"/>
       <c r="EH17" s="0"/>
       <c r="EI17" s="0"/>
       <c r="EJ17" s="0"/>
       <c r="EK17" s="0"/>
       <c r="EL17" s="0"/>
+      <c r="EM17" s="0"/>
+      <c r="EN17" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0"/>
       <c r="D18" s="0"/>
       <c r="E18" s="0"/>
       <c r="F18" s="0"/>
       <c r="G18" s="0"/>
       <c r="H18" s="0"/>
       <c r="I18" s="0"/>
       <c r="J18" s="0"/>
       <c r="K18" s="0"/>
       <c r="L18" s="0"/>
       <c r="M18" s="0"/>
       <c r="N18" s="0"/>
       <c r="O18" s="0"/>
       <c r="P18" s="0"/>
       <c r="Q18" s="0"/>
       <c r="R18" s="0"/>
       <c r="S18" s="0"/>
       <c r="T18" s="0"/>
       <c r="U18" s="0"/>
       <c r="V18" s="0"/>
       <c r="W18" s="0"/>
@@ -4110,50 +4164,52 @@
       <c r="DN18" s="0"/>
       <c r="DO18" s="0"/>
       <c r="DP18" s="0"/>
       <c r="DQ18" s="0"/>
       <c r="DR18" s="0"/>
       <c r="DS18" s="0"/>
       <c r="DT18" s="0"/>
       <c r="DU18" s="0"/>
       <c r="DV18" s="0"/>
       <c r="DW18" s="0"/>
       <c r="DX18" s="0"/>
       <c r="DY18" s="0"/>
       <c r="DZ18" s="0"/>
       <c r="EA18" s="0"/>
       <c r="EB18" s="0"/>
       <c r="EC18" s="0"/>
       <c r="ED18" s="0"/>
       <c r="EE18" s="0"/>
       <c r="EF18" s="0"/>
       <c r="EG18" s="0"/>
       <c r="EH18" s="0"/>
       <c r="EI18" s="0"/>
       <c r="EJ18" s="0"/>
       <c r="EK18" s="0"/>
       <c r="EL18" s="0"/>
+      <c r="EM18" s="0"/>
+      <c r="EN18" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0"/>
       <c r="D19" s="0"/>
       <c r="E19" s="0"/>
       <c r="F19" s="0"/>
       <c r="G19" s="0"/>
       <c r="H19" s="0"/>
       <c r="I19" s="0"/>
       <c r="J19" s="0"/>
       <c r="K19" s="0"/>
       <c r="L19" s="0"/>
       <c r="M19" s="0"/>
       <c r="N19" s="0"/>
       <c r="O19" s="0"/>
       <c r="P19" s="0"/>
       <c r="Q19" s="0"/>
       <c r="R19" s="0"/>
       <c r="S19" s="0"/>
       <c r="T19" s="0"/>
       <c r="U19" s="0"/>
       <c r="V19" s="0"/>
       <c r="W19" s="0"/>
@@ -4254,50 +4310,52 @@
       <c r="DN19" s="0"/>
       <c r="DO19" s="0"/>
       <c r="DP19" s="0"/>
       <c r="DQ19" s="0"/>
       <c r="DR19" s="0"/>
       <c r="DS19" s="0"/>
       <c r="DT19" s="0"/>
       <c r="DU19" s="0"/>
       <c r="DV19" s="0"/>
       <c r="DW19" s="0"/>
       <c r="DX19" s="0"/>
       <c r="DY19" s="0"/>
       <c r="DZ19" s="0"/>
       <c r="EA19" s="0"/>
       <c r="EB19" s="0"/>
       <c r="EC19" s="0"/>
       <c r="ED19" s="0"/>
       <c r="EE19" s="0"/>
       <c r="EF19" s="0"/>
       <c r="EG19" s="0"/>
       <c r="EH19" s="0"/>
       <c r="EI19" s="0"/>
       <c r="EJ19" s="0"/>
       <c r="EK19" s="0"/>
       <c r="EL19" s="0"/>
+      <c r="EM19" s="0"/>
+      <c r="EN19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0"/>
       <c r="D20" s="0"/>
       <c r="E20" s="0"/>
       <c r="F20" s="0"/>
       <c r="G20" s="0"/>
       <c r="H20" s="0"/>
       <c r="I20" s="0"/>
       <c r="J20" s="0"/>
       <c r="K20" s="0"/>
       <c r="L20" s="0"/>
       <c r="M20" s="0"/>
       <c r="N20" s="0"/>
       <c r="O20" s="0"/>
       <c r="P20" s="0"/>
       <c r="Q20" s="0"/>
       <c r="R20" s="0"/>
       <c r="S20" s="0"/>
       <c r="T20" s="0"/>
       <c r="U20" s="0"/>
       <c r="V20" s="0"/>
       <c r="W20" s="0"/>
@@ -4398,50 +4456,52 @@
       <c r="DN20" s="0"/>
       <c r="DO20" s="0"/>
       <c r="DP20" s="0"/>
       <c r="DQ20" s="0"/>
       <c r="DR20" s="0"/>
       <c r="DS20" s="0"/>
       <c r="DT20" s="0"/>
       <c r="DU20" s="0"/>
       <c r="DV20" s="0"/>
       <c r="DW20" s="0"/>
       <c r="DX20" s="0"/>
       <c r="DY20" s="0"/>
       <c r="DZ20" s="0"/>
       <c r="EA20" s="0"/>
       <c r="EB20" s="0"/>
       <c r="EC20" s="0"/>
       <c r="ED20" s="0"/>
       <c r="EE20" s="0"/>
       <c r="EF20" s="0"/>
       <c r="EG20" s="0"/>
       <c r="EH20" s="0"/>
       <c r="EI20" s="0"/>
       <c r="EJ20" s="0"/>
       <c r="EK20" s="0"/>
       <c r="EL20" s="0"/>
+      <c r="EM20" s="0"/>
+      <c r="EN20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0"/>
       <c r="D21" s="0"/>
       <c r="E21" s="0"/>
       <c r="F21" s="0"/>
       <c r="G21" s="0"/>
       <c r="H21" s="0"/>
       <c r="I21" s="0"/>
       <c r="J21" s="0"/>
       <c r="K21" s="0"/>
       <c r="L21" s="0"/>
       <c r="M21" s="0"/>
       <c r="N21" s="0"/>
       <c r="O21" s="0"/>
       <c r="P21" s="0"/>
       <c r="Q21" s="0"/>
       <c r="R21" s="0"/>
       <c r="S21" s="0"/>
       <c r="T21" s="0"/>
       <c r="U21" s="0"/>
       <c r="V21" s="0"/>
       <c r="W21" s="0"/>
@@ -4542,50 +4602,52 @@
       <c r="DN21" s="0"/>
       <c r="DO21" s="0"/>
       <c r="DP21" s="0"/>
       <c r="DQ21" s="0"/>
       <c r="DR21" s="0"/>
       <c r="DS21" s="0"/>
       <c r="DT21" s="0"/>
       <c r="DU21" s="0"/>
       <c r="DV21" s="0"/>
       <c r="DW21" s="0"/>
       <c r="DX21" s="0"/>
       <c r="DY21" s="0"/>
       <c r="DZ21" s="0"/>
       <c r="EA21" s="0"/>
       <c r="EB21" s="0"/>
       <c r="EC21" s="0"/>
       <c r="ED21" s="0"/>
       <c r="EE21" s="0"/>
       <c r="EF21" s="0"/>
       <c r="EG21" s="0"/>
       <c r="EH21" s="0"/>
       <c r="EI21" s="0"/>
       <c r="EJ21" s="0"/>
       <c r="EK21" s="0"/>
       <c r="EL21" s="0"/>
+      <c r="EM21" s="0"/>
+      <c r="EN21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0"/>
       <c r="D22" s="0"/>
       <c r="E22" s="0"/>
       <c r="F22" s="0"/>
       <c r="G22" s="0"/>
       <c r="H22" s="0"/>
       <c r="I22" s="0"/>
       <c r="J22" s="0"/>
       <c r="K22" s="0"/>
       <c r="L22" s="0"/>
       <c r="M22" s="0"/>
       <c r="N22" s="0"/>
       <c r="O22" s="0"/>
       <c r="P22" s="0"/>
       <c r="Q22" s="0"/>
       <c r="R22" s="0"/>
       <c r="S22" s="0"/>
       <c r="T22" s="0"/>
       <c r="U22" s="0"/>
       <c r="V22" s="0"/>
       <c r="W22" s="0"/>
@@ -4686,50 +4748,52 @@
       <c r="DN22" s="0"/>
       <c r="DO22" s="0"/>
       <c r="DP22" s="0"/>
       <c r="DQ22" s="0"/>
       <c r="DR22" s="0"/>
       <c r="DS22" s="0"/>
       <c r="DT22" s="0"/>
       <c r="DU22" s="0"/>
       <c r="DV22" s="0"/>
       <c r="DW22" s="0"/>
       <c r="DX22" s="0"/>
       <c r="DY22" s="0"/>
       <c r="DZ22" s="0"/>
       <c r="EA22" s="0"/>
       <c r="EB22" s="0"/>
       <c r="EC22" s="0"/>
       <c r="ED22" s="0"/>
       <c r="EE22" s="0"/>
       <c r="EF22" s="0"/>
       <c r="EG22" s="0"/>
       <c r="EH22" s="0"/>
       <c r="EI22" s="0"/>
       <c r="EJ22" s="0"/>
       <c r="EK22" s="0"/>
       <c r="EL22" s="0"/>
+      <c r="EM22" s="0"/>
+      <c r="EN22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0"/>
       <c r="D23" s="0"/>
       <c r="E23" s="0"/>
       <c r="F23" s="0"/>
       <c r="G23" s="0"/>
       <c r="H23" s="0"/>
       <c r="I23" s="0"/>
       <c r="J23" s="0"/>
       <c r="K23" s="0"/>
       <c r="L23" s="0"/>
       <c r="M23" s="0"/>
       <c r="N23" s="0"/>
       <c r="O23" s="0"/>
       <c r="P23" s="0"/>
       <c r="Q23" s="0"/>
       <c r="R23" s="0"/>
       <c r="S23" s="0"/>
       <c r="T23" s="0"/>
       <c r="U23" s="0"/>
       <c r="V23" s="0"/>
       <c r="W23" s="0"/>
@@ -4830,50 +4894,52 @@
       <c r="DN23" s="0"/>
       <c r="DO23" s="0"/>
       <c r="DP23" s="0"/>
       <c r="DQ23" s="0"/>
       <c r="DR23" s="0"/>
       <c r="DS23" s="0"/>
       <c r="DT23" s="0"/>
       <c r="DU23" s="0"/>
       <c r="DV23" s="0"/>
       <c r="DW23" s="0"/>
       <c r="DX23" s="0"/>
       <c r="DY23" s="0"/>
       <c r="DZ23" s="0"/>
       <c r="EA23" s="0"/>
       <c r="EB23" s="0"/>
       <c r="EC23" s="0"/>
       <c r="ED23" s="0"/>
       <c r="EE23" s="0"/>
       <c r="EF23" s="0"/>
       <c r="EG23" s="0"/>
       <c r="EH23" s="0"/>
       <c r="EI23" s="0"/>
       <c r="EJ23" s="0"/>
       <c r="EK23" s="0"/>
       <c r="EL23" s="0"/>
+      <c r="EM23" s="0"/>
+      <c r="EN23" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0"/>
       <c r="D24" s="0"/>
       <c r="E24" s="0"/>
       <c r="F24" s="0"/>
       <c r="G24" s="0"/>
       <c r="H24" s="0"/>
       <c r="I24" s="0"/>
       <c r="J24" s="0"/>
       <c r="K24" s="0"/>
       <c r="L24" s="0"/>
       <c r="M24" s="0"/>
       <c r="N24" s="0"/>
       <c r="O24" s="0"/>
       <c r="P24" s="0"/>
       <c r="Q24" s="0"/>
       <c r="R24" s="0"/>
       <c r="S24" s="0"/>
       <c r="T24" s="0"/>
       <c r="U24" s="0"/>
       <c r="V24" s="0"/>
       <c r="W24" s="0"/>
@@ -4974,50 +5040,52 @@
       <c r="DN24" s="0"/>
       <c r="DO24" s="0"/>
       <c r="DP24" s="0"/>
       <c r="DQ24" s="0"/>
       <c r="DR24" s="0"/>
       <c r="DS24" s="0"/>
       <c r="DT24" s="0"/>
       <c r="DU24" s="0"/>
       <c r="DV24" s="0"/>
       <c r="DW24" s="0"/>
       <c r="DX24" s="0"/>
       <c r="DY24" s="0"/>
       <c r="DZ24" s="0"/>
       <c r="EA24" s="0"/>
       <c r="EB24" s="0"/>
       <c r="EC24" s="0"/>
       <c r="ED24" s="0"/>
       <c r="EE24" s="0"/>
       <c r="EF24" s="0"/>
       <c r="EG24" s="0"/>
       <c r="EH24" s="0"/>
       <c r="EI24" s="0"/>
       <c r="EJ24" s="0"/>
       <c r="EK24" s="0"/>
       <c r="EL24" s="0"/>
+      <c r="EM24" s="0"/>
+      <c r="EN24" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0"/>
       <c r="D25" s="0"/>
       <c r="E25" s="0"/>
       <c r="F25" s="0"/>
       <c r="G25" s="0"/>
       <c r="H25" s="0"/>
       <c r="I25" s="0"/>
       <c r="J25" s="0"/>
       <c r="K25" s="0"/>
       <c r="L25" s="0"/>
       <c r="M25" s="0"/>
       <c r="N25" s="0"/>
       <c r="O25" s="0"/>
       <c r="P25" s="0"/>
       <c r="Q25" s="0"/>
       <c r="R25" s="0"/>
       <c r="S25" s="0"/>
       <c r="T25" s="0"/>
       <c r="U25" s="0"/>
       <c r="V25" s="0"/>
       <c r="W25" s="0"/>
@@ -5118,50 +5186,52 @@
       <c r="DN25" s="0"/>
       <c r="DO25" s="0"/>
       <c r="DP25" s="0"/>
       <c r="DQ25" s="0"/>
       <c r="DR25" s="0"/>
       <c r="DS25" s="0"/>
       <c r="DT25" s="0"/>
       <c r="DU25" s="0"/>
       <c r="DV25" s="0"/>
       <c r="DW25" s="0"/>
       <c r="DX25" s="0"/>
       <c r="DY25" s="0"/>
       <c r="DZ25" s="0"/>
       <c r="EA25" s="0"/>
       <c r="EB25" s="0"/>
       <c r="EC25" s="0"/>
       <c r="ED25" s="0"/>
       <c r="EE25" s="0"/>
       <c r="EF25" s="0"/>
       <c r="EG25" s="0"/>
       <c r="EH25" s="0"/>
       <c r="EI25" s="0"/>
       <c r="EJ25" s="0"/>
       <c r="EK25" s="0"/>
       <c r="EL25" s="0"/>
+      <c r="EM25" s="0"/>
+      <c r="EN25" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0"/>
       <c r="D26" s="0"/>
       <c r="E26" s="0"/>
       <c r="F26" s="0"/>
       <c r="G26" s="0"/>
       <c r="H26" s="0"/>
       <c r="I26" s="0"/>
       <c r="J26" s="0"/>
       <c r="K26" s="0"/>
       <c r="L26" s="0"/>
       <c r="M26" s="0"/>
       <c r="N26" s="0"/>
       <c r="O26" s="0"/>
       <c r="P26" s="0"/>
       <c r="Q26" s="0"/>
       <c r="R26" s="0"/>
       <c r="S26" s="0"/>
       <c r="T26" s="0"/>
       <c r="U26" s="0"/>
       <c r="V26" s="0"/>
       <c r="W26" s="0"/>
@@ -5262,50 +5332,52 @@
       <c r="DN26" s="0"/>
       <c r="DO26" s="0"/>
       <c r="DP26" s="0"/>
       <c r="DQ26" s="0"/>
       <c r="DR26" s="0"/>
       <c r="DS26" s="0"/>
       <c r="DT26" s="0"/>
       <c r="DU26" s="0"/>
       <c r="DV26" s="0"/>
       <c r="DW26" s="0"/>
       <c r="DX26" s="0"/>
       <c r="DY26" s="0"/>
       <c r="DZ26" s="0"/>
       <c r="EA26" s="0"/>
       <c r="EB26" s="0"/>
       <c r="EC26" s="0"/>
       <c r="ED26" s="0"/>
       <c r="EE26" s="0"/>
       <c r="EF26" s="0"/>
       <c r="EG26" s="0"/>
       <c r="EH26" s="0"/>
       <c r="EI26" s="0"/>
       <c r="EJ26" s="0"/>
       <c r="EK26" s="0"/>
       <c r="EL26" s="0"/>
+      <c r="EM26" s="0"/>
+      <c r="EN26" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0"/>
       <c r="D27" s="0"/>
       <c r="E27" s="0"/>
       <c r="F27" s="0"/>
       <c r="G27" s="0"/>
       <c r="H27" s="0"/>
       <c r="I27" s="0"/>
       <c r="J27" s="0"/>
       <c r="K27" s="0"/>
       <c r="L27" s="0"/>
       <c r="M27" s="0"/>
       <c r="N27" s="0"/>
       <c r="O27" s="0"/>
       <c r="P27" s="0"/>
       <c r="Q27" s="0"/>
       <c r="R27" s="0"/>
       <c r="S27" s="0"/>
       <c r="T27" s="0"/>
       <c r="U27" s="0"/>
       <c r="V27" s="0"/>
       <c r="W27" s="0"/>
@@ -5406,50 +5478,52 @@
       <c r="DN27" s="0"/>
       <c r="DO27" s="0"/>
       <c r="DP27" s="0"/>
       <c r="DQ27" s="0"/>
       <c r="DR27" s="0"/>
       <c r="DS27" s="0"/>
       <c r="DT27" s="0"/>
       <c r="DU27" s="0"/>
       <c r="DV27" s="0"/>
       <c r="DW27" s="0"/>
       <c r="DX27" s="0"/>
       <c r="DY27" s="0"/>
       <c r="DZ27" s="0"/>
       <c r="EA27" s="0"/>
       <c r="EB27" s="0"/>
       <c r="EC27" s="0"/>
       <c r="ED27" s="0"/>
       <c r="EE27" s="0"/>
       <c r="EF27" s="0"/>
       <c r="EG27" s="0"/>
       <c r="EH27" s="0"/>
       <c r="EI27" s="0"/>
       <c r="EJ27" s="0"/>
       <c r="EK27" s="0"/>
       <c r="EL27" s="0"/>
+      <c r="EM27" s="0"/>
+      <c r="EN27" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0"/>
       <c r="D28" s="0"/>
       <c r="E28" s="0"/>
       <c r="F28" s="0"/>
       <c r="G28" s="0"/>
       <c r="H28" s="0"/>
       <c r="I28" s="0"/>
       <c r="J28" s="0"/>
       <c r="K28" s="0"/>
       <c r="L28" s="0"/>
       <c r="M28" s="0"/>
       <c r="N28" s="0"/>
       <c r="O28" s="0"/>
       <c r="P28" s="0"/>
       <c r="Q28" s="0"/>
       <c r="R28" s="0"/>
       <c r="S28" s="0"/>
       <c r="T28" s="0"/>
       <c r="U28" s="0"/>
       <c r="V28" s="0"/>
       <c r="W28" s="0"/>
@@ -5550,50 +5624,52 @@
       <c r="DN28" s="0"/>
       <c r="DO28" s="0"/>
       <c r="DP28" s="0"/>
       <c r="DQ28" s="0"/>
       <c r="DR28" s="0"/>
       <c r="DS28" s="0"/>
       <c r="DT28" s="0"/>
       <c r="DU28" s="0"/>
       <c r="DV28" s="0"/>
       <c r="DW28" s="0"/>
       <c r="DX28" s="0"/>
       <c r="DY28" s="0"/>
       <c r="DZ28" s="0"/>
       <c r="EA28" s="0"/>
       <c r="EB28" s="0"/>
       <c r="EC28" s="0"/>
       <c r="ED28" s="0"/>
       <c r="EE28" s="0"/>
       <c r="EF28" s="0"/>
       <c r="EG28" s="0"/>
       <c r="EH28" s="0"/>
       <c r="EI28" s="0"/>
       <c r="EJ28" s="0"/>
       <c r="EK28" s="0"/>
       <c r="EL28" s="0"/>
+      <c r="EM28" s="0"/>
+      <c r="EN28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0"/>
       <c r="D29" s="0"/>
       <c r="E29" s="0"/>
       <c r="F29" s="0"/>
       <c r="G29" s="0"/>
       <c r="H29" s="0"/>
       <c r="I29" s="0"/>
       <c r="J29" s="0"/>
       <c r="K29" s="0"/>
       <c r="L29" s="0"/>
       <c r="M29" s="0"/>
       <c r="N29" s="0"/>
       <c r="O29" s="0"/>
       <c r="P29" s="0"/>
       <c r="Q29" s="0"/>
       <c r="R29" s="0"/>
       <c r="S29" s="0"/>
       <c r="T29" s="0"/>
       <c r="U29" s="0"/>
       <c r="V29" s="0"/>
       <c r="W29" s="0"/>
@@ -5694,50 +5770,52 @@
       <c r="DN29" s="0"/>
       <c r="DO29" s="0"/>
       <c r="DP29" s="0"/>
       <c r="DQ29" s="0"/>
       <c r="DR29" s="0"/>
       <c r="DS29" s="0"/>
       <c r="DT29" s="0"/>
       <c r="DU29" s="0"/>
       <c r="DV29" s="0"/>
       <c r="DW29" s="0"/>
       <c r="DX29" s="0"/>
       <c r="DY29" s="0"/>
       <c r="DZ29" s="0"/>
       <c r="EA29" s="0"/>
       <c r="EB29" s="0"/>
       <c r="EC29" s="0"/>
       <c r="ED29" s="0"/>
       <c r="EE29" s="0"/>
       <c r="EF29" s="0"/>
       <c r="EG29" s="0"/>
       <c r="EH29" s="0"/>
       <c r="EI29" s="0"/>
       <c r="EJ29" s="0"/>
       <c r="EK29" s="0"/>
       <c r="EL29" s="0"/>
+      <c r="EM29" s="0"/>
+      <c r="EN29" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0"/>
       <c r="D30" s="0"/>
       <c r="E30" s="0"/>
       <c r="F30" s="0"/>
       <c r="G30" s="0"/>
       <c r="H30" s="0"/>
       <c r="I30" s="0"/>
       <c r="J30" s="0"/>
       <c r="K30" s="0"/>
       <c r="L30" s="0"/>
       <c r="M30" s="0"/>
       <c r="N30" s="0"/>
       <c r="O30" s="0"/>
       <c r="P30" s="0"/>
       <c r="Q30" s="0"/>
       <c r="R30" s="0"/>
       <c r="S30" s="0"/>
       <c r="T30" s="0"/>
       <c r="U30" s="0"/>
       <c r="V30" s="0"/>
       <c r="W30" s="0"/>
@@ -5838,50 +5916,52 @@
       <c r="DN30" s="0"/>
       <c r="DO30" s="0"/>
       <c r="DP30" s="0"/>
       <c r="DQ30" s="0"/>
       <c r="DR30" s="0"/>
       <c r="DS30" s="0"/>
       <c r="DT30" s="0"/>
       <c r="DU30" s="0"/>
       <c r="DV30" s="0"/>
       <c r="DW30" s="0"/>
       <c r="DX30" s="0"/>
       <c r="DY30" s="0"/>
       <c r="DZ30" s="0"/>
       <c r="EA30" s="0"/>
       <c r="EB30" s="0"/>
       <c r="EC30" s="0"/>
       <c r="ED30" s="0"/>
       <c r="EE30" s="0"/>
       <c r="EF30" s="0"/>
       <c r="EG30" s="0"/>
       <c r="EH30" s="0"/>
       <c r="EI30" s="0"/>
       <c r="EJ30" s="0"/>
       <c r="EK30" s="0"/>
       <c r="EL30" s="0"/>
+      <c r="EM30" s="0"/>
+      <c r="EN30" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0"/>
       <c r="D31" s="0"/>
       <c r="E31" s="0"/>
       <c r="F31" s="0"/>
       <c r="G31" s="0"/>
       <c r="H31" s="0"/>
       <c r="I31" s="0"/>
       <c r="J31" s="0"/>
       <c r="K31" s="0"/>
       <c r="L31" s="0"/>
       <c r="M31" s="0"/>
       <c r="N31" s="0"/>
       <c r="O31" s="0"/>
       <c r="P31" s="0"/>
       <c r="Q31" s="0"/>
       <c r="R31" s="0"/>
       <c r="S31" s="0"/>
       <c r="T31" s="0"/>
       <c r="U31" s="0"/>
       <c r="V31" s="0"/>
       <c r="W31" s="0"/>
@@ -5982,50 +6062,52 @@
       <c r="DN31" s="0"/>
       <c r="DO31" s="0"/>
       <c r="DP31" s="0"/>
       <c r="DQ31" s="0"/>
       <c r="DR31" s="0"/>
       <c r="DS31" s="0"/>
       <c r="DT31" s="0"/>
       <c r="DU31" s="0"/>
       <c r="DV31" s="0"/>
       <c r="DW31" s="0"/>
       <c r="DX31" s="0"/>
       <c r="DY31" s="0"/>
       <c r="DZ31" s="0"/>
       <c r="EA31" s="0"/>
       <c r="EB31" s="0"/>
       <c r="EC31" s="0"/>
       <c r="ED31" s="0"/>
       <c r="EE31" s="0"/>
       <c r="EF31" s="0"/>
       <c r="EG31" s="0"/>
       <c r="EH31" s="0"/>
       <c r="EI31" s="0"/>
       <c r="EJ31" s="0"/>
       <c r="EK31" s="0"/>
       <c r="EL31" s="0"/>
+      <c r="EM31" s="0"/>
+      <c r="EN31" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0"/>
       <c r="D32" s="0"/>
       <c r="E32" s="0"/>
       <c r="F32" s="0"/>
       <c r="G32" s="0"/>
       <c r="H32" s="0"/>
       <c r="I32" s="0"/>
       <c r="J32" s="0"/>
       <c r="K32" s="0"/>
       <c r="L32" s="0"/>
       <c r="M32" s="0"/>
       <c r="N32" s="0"/>
       <c r="O32" s="0"/>
       <c r="P32" s="0"/>
       <c r="Q32" s="0"/>
       <c r="R32" s="0"/>
       <c r="S32" s="0"/>
       <c r="T32" s="0"/>
       <c r="U32" s="0"/>
       <c r="V32" s="0"/>
       <c r="W32" s="0"/>
@@ -6126,50 +6208,52 @@
       <c r="DN32" s="0"/>
       <c r="DO32" s="0"/>
       <c r="DP32" s="0"/>
       <c r="DQ32" s="0"/>
       <c r="DR32" s="0"/>
       <c r="DS32" s="0"/>
       <c r="DT32" s="0"/>
       <c r="DU32" s="0"/>
       <c r="DV32" s="0"/>
       <c r="DW32" s="0"/>
       <c r="DX32" s="0"/>
       <c r="DY32" s="0"/>
       <c r="DZ32" s="0"/>
       <c r="EA32" s="0"/>
       <c r="EB32" s="0"/>
       <c r="EC32" s="0"/>
       <c r="ED32" s="0"/>
       <c r="EE32" s="0"/>
       <c r="EF32" s="0"/>
       <c r="EG32" s="0"/>
       <c r="EH32" s="0"/>
       <c r="EI32" s="0"/>
       <c r="EJ32" s="0"/>
       <c r="EK32" s="0"/>
       <c r="EL32" s="0"/>
+      <c r="EM32" s="0"/>
+      <c r="EN32" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0"/>
       <c r="D33" s="0"/>
       <c r="E33" s="0"/>
       <c r="F33" s="0"/>
       <c r="G33" s="0"/>
       <c r="H33" s="0"/>
       <c r="I33" s="0"/>
       <c r="J33" s="0"/>
       <c r="K33" s="0"/>
       <c r="L33" s="0"/>
       <c r="M33" s="0"/>
       <c r="N33" s="0"/>
       <c r="O33" s="0"/>
       <c r="P33" s="0"/>
       <c r="Q33" s="0"/>
       <c r="R33" s="0"/>
       <c r="S33" s="0"/>
       <c r="T33" s="0"/>
       <c r="U33" s="0"/>
       <c r="V33" s="0"/>
       <c r="W33" s="0"/>
@@ -6270,50 +6354,52 @@
       <c r="DN33" s="0"/>
       <c r="DO33" s="0"/>
       <c r="DP33" s="0"/>
       <c r="DQ33" s="0"/>
       <c r="DR33" s="0"/>
       <c r="DS33" s="0"/>
       <c r="DT33" s="0"/>
       <c r="DU33" s="0"/>
       <c r="DV33" s="0"/>
       <c r="DW33" s="0"/>
       <c r="DX33" s="0"/>
       <c r="DY33" s="0"/>
       <c r="DZ33" s="0"/>
       <c r="EA33" s="0"/>
       <c r="EB33" s="0"/>
       <c r="EC33" s="0"/>
       <c r="ED33" s="0"/>
       <c r="EE33" s="0"/>
       <c r="EF33" s="0"/>
       <c r="EG33" s="0"/>
       <c r="EH33" s="0"/>
       <c r="EI33" s="0"/>
       <c r="EJ33" s="0"/>
       <c r="EK33" s="0"/>
       <c r="EL33" s="0"/>
+      <c r="EM33" s="0"/>
+      <c r="EN33" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0"/>
       <c r="D34" s="0"/>
       <c r="E34" s="0"/>
       <c r="F34" s="0"/>
       <c r="G34" s="0"/>
       <c r="H34" s="0"/>
       <c r="I34" s="0"/>
       <c r="J34" s="0"/>
       <c r="K34" s="0"/>
       <c r="L34" s="0"/>
       <c r="M34" s="0"/>
       <c r="N34" s="0"/>
       <c r="O34" s="0"/>
       <c r="P34" s="0"/>
       <c r="Q34" s="0"/>
       <c r="R34" s="0"/>
       <c r="S34" s="0"/>
       <c r="T34" s="0"/>
       <c r="U34" s="0"/>
       <c r="V34" s="0"/>
       <c r="W34" s="0"/>
@@ -6414,50 +6500,52 @@
       <c r="DN34" s="0"/>
       <c r="DO34" s="0"/>
       <c r="DP34" s="0"/>
       <c r="DQ34" s="0"/>
       <c r="DR34" s="0"/>
       <c r="DS34" s="0"/>
       <c r="DT34" s="0"/>
       <c r="DU34" s="0"/>
       <c r="DV34" s="0"/>
       <c r="DW34" s="0"/>
       <c r="DX34" s="0"/>
       <c r="DY34" s="0"/>
       <c r="DZ34" s="0"/>
       <c r="EA34" s="0"/>
       <c r="EB34" s="0"/>
       <c r="EC34" s="0"/>
       <c r="ED34" s="0"/>
       <c r="EE34" s="0"/>
       <c r="EF34" s="0"/>
       <c r="EG34" s="0"/>
       <c r="EH34" s="0"/>
       <c r="EI34" s="0"/>
       <c r="EJ34" s="0"/>
       <c r="EK34" s="0"/>
       <c r="EL34" s="0"/>
+      <c r="EM34" s="0"/>
+      <c r="EN34" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0"/>
       <c r="D35" s="0"/>
       <c r="E35" s="0"/>
       <c r="F35" s="0"/>
       <c r="G35" s="0"/>
       <c r="H35" s="0"/>
       <c r="I35" s="0"/>
       <c r="J35" s="0"/>
       <c r="K35" s="0"/>
       <c r="L35" s="0"/>
       <c r="M35" s="0"/>
       <c r="N35" s="0"/>
       <c r="O35" s="0"/>
       <c r="P35" s="0"/>
       <c r="Q35" s="0"/>
       <c r="R35" s="0"/>
       <c r="S35" s="0"/>
       <c r="T35" s="0"/>
       <c r="U35" s="0"/>
       <c r="V35" s="0"/>
       <c r="W35" s="0"/>
@@ -6558,50 +6646,52 @@
       <c r="DN35" s="0"/>
       <c r="DO35" s="0"/>
       <c r="DP35" s="0"/>
       <c r="DQ35" s="0"/>
       <c r="DR35" s="0"/>
       <c r="DS35" s="0"/>
       <c r="DT35" s="0"/>
       <c r="DU35" s="0"/>
       <c r="DV35" s="0"/>
       <c r="DW35" s="0"/>
       <c r="DX35" s="0"/>
       <c r="DY35" s="0"/>
       <c r="DZ35" s="0"/>
       <c r="EA35" s="0"/>
       <c r="EB35" s="0"/>
       <c r="EC35" s="0"/>
       <c r="ED35" s="0"/>
       <c r="EE35" s="0"/>
       <c r="EF35" s="0"/>
       <c r="EG35" s="0"/>
       <c r="EH35" s="0"/>
       <c r="EI35" s="0"/>
       <c r="EJ35" s="0"/>
       <c r="EK35" s="0"/>
       <c r="EL35" s="0"/>
+      <c r="EM35" s="0"/>
+      <c r="EN35" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0"/>
       <c r="D36" s="0"/>
       <c r="E36" s="0"/>
       <c r="F36" s="0"/>
       <c r="G36" s="0"/>
       <c r="H36" s="0"/>
       <c r="I36" s="0"/>
       <c r="J36" s="0"/>
       <c r="K36" s="0"/>
       <c r="L36" s="0"/>
       <c r="M36" s="0"/>
       <c r="N36" s="0"/>
       <c r="O36" s="0"/>
       <c r="P36" s="0"/>
       <c r="Q36" s="0"/>
       <c r="R36" s="0"/>
       <c r="S36" s="0"/>
       <c r="T36" s="0"/>
       <c r="U36" s="0"/>
       <c r="V36" s="0"/>
       <c r="W36" s="0"/>
@@ -6702,50 +6792,52 @@
       <c r="DN36" s="0"/>
       <c r="DO36" s="0"/>
       <c r="DP36" s="0"/>
       <c r="DQ36" s="0"/>
       <c r="DR36" s="0"/>
       <c r="DS36" s="0"/>
       <c r="DT36" s="0"/>
       <c r="DU36" s="0"/>
       <c r="DV36" s="0"/>
       <c r="DW36" s="0"/>
       <c r="DX36" s="0"/>
       <c r="DY36" s="0"/>
       <c r="DZ36" s="0"/>
       <c r="EA36" s="0"/>
       <c r="EB36" s="0"/>
       <c r="EC36" s="0"/>
       <c r="ED36" s="0"/>
       <c r="EE36" s="0"/>
       <c r="EF36" s="0"/>
       <c r="EG36" s="0"/>
       <c r="EH36" s="0"/>
       <c r="EI36" s="0"/>
       <c r="EJ36" s="0"/>
       <c r="EK36" s="0"/>
       <c r="EL36" s="0"/>
+      <c r="EM36" s="0"/>
+      <c r="EN36" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0"/>
       <c r="D37" s="0"/>
       <c r="E37" s="0"/>
       <c r="F37" s="0"/>
       <c r="G37" s="0"/>
       <c r="H37" s="0"/>
       <c r="I37" s="0"/>
       <c r="J37" s="0"/>
       <c r="K37" s="0"/>
       <c r="L37" s="0"/>
       <c r="M37" s="0"/>
       <c r="N37" s="0"/>
       <c r="O37" s="0"/>
       <c r="P37" s="0"/>
       <c r="Q37" s="0"/>
       <c r="R37" s="0"/>
       <c r="S37" s="0"/>
       <c r="T37" s="0"/>
       <c r="U37" s="0"/>
       <c r="V37" s="0"/>
       <c r="W37" s="0"/>
@@ -6846,50 +6938,52 @@
       <c r="DN37" s="0"/>
       <c r="DO37" s="0"/>
       <c r="DP37" s="0"/>
       <c r="DQ37" s="0"/>
       <c r="DR37" s="0"/>
       <c r="DS37" s="0"/>
       <c r="DT37" s="0"/>
       <c r="DU37" s="0"/>
       <c r="DV37" s="0"/>
       <c r="DW37" s="0"/>
       <c r="DX37" s="0"/>
       <c r="DY37" s="0"/>
       <c r="DZ37" s="0"/>
       <c r="EA37" s="0"/>
       <c r="EB37" s="0"/>
       <c r="EC37" s="0"/>
       <c r="ED37" s="0"/>
       <c r="EE37" s="0"/>
       <c r="EF37" s="0"/>
       <c r="EG37" s="0"/>
       <c r="EH37" s="0"/>
       <c r="EI37" s="0"/>
       <c r="EJ37" s="0"/>
       <c r="EK37" s="0"/>
       <c r="EL37" s="0"/>
+      <c r="EM37" s="0"/>
+      <c r="EN37" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0"/>
       <c r="D38" s="0"/>
       <c r="E38" s="0"/>
       <c r="F38" s="0"/>
       <c r="G38" s="0"/>
       <c r="H38" s="0"/>
       <c r="I38" s="0"/>
       <c r="J38" s="0"/>
       <c r="K38" s="0"/>
       <c r="L38" s="0"/>
       <c r="M38" s="0"/>
       <c r="N38" s="0"/>
       <c r="O38" s="0"/>
       <c r="P38" s="0"/>
       <c r="Q38" s="0"/>
       <c r="R38" s="0"/>
       <c r="S38" s="0"/>
       <c r="T38" s="0"/>
       <c r="U38" s="0"/>
       <c r="V38" s="0"/>
       <c r="W38" s="0"/>
@@ -6990,50 +7084,52 @@
       <c r="DN38" s="0"/>
       <c r="DO38" s="0"/>
       <c r="DP38" s="0"/>
       <c r="DQ38" s="0"/>
       <c r="DR38" s="0"/>
       <c r="DS38" s="0"/>
       <c r="DT38" s="0"/>
       <c r="DU38" s="0"/>
       <c r="DV38" s="0"/>
       <c r="DW38" s="0"/>
       <c r="DX38" s="0"/>
       <c r="DY38" s="0"/>
       <c r="DZ38" s="0"/>
       <c r="EA38" s="0"/>
       <c r="EB38" s="0"/>
       <c r="EC38" s="0"/>
       <c r="ED38" s="0"/>
       <c r="EE38" s="0"/>
       <c r="EF38" s="0"/>
       <c r="EG38" s="0"/>
       <c r="EH38" s="0"/>
       <c r="EI38" s="0"/>
       <c r="EJ38" s="0"/>
       <c r="EK38" s="0"/>
       <c r="EL38" s="0"/>
+      <c r="EM38" s="0"/>
+      <c r="EN38" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0"/>
       <c r="D39" s="0"/>
       <c r="E39" s="0"/>
       <c r="F39" s="0"/>
       <c r="G39" s="0"/>
       <c r="H39" s="0"/>
       <c r="I39" s="0"/>
       <c r="J39" s="0"/>
       <c r="K39" s="0"/>
       <c r="L39" s="0"/>
       <c r="M39" s="0"/>
       <c r="N39" s="0"/>
       <c r="O39" s="0"/>
       <c r="P39" s="0"/>
       <c r="Q39" s="0"/>
       <c r="R39" s="0"/>
       <c r="S39" s="0"/>
       <c r="T39" s="0"/>
       <c r="U39" s="0"/>
       <c r="V39" s="0"/>
       <c r="W39" s="0"/>
@@ -7134,50 +7230,52 @@
       <c r="DN39" s="0"/>
       <c r="DO39" s="0"/>
       <c r="DP39" s="0"/>
       <c r="DQ39" s="0"/>
       <c r="DR39" s="0"/>
       <c r="DS39" s="0"/>
       <c r="DT39" s="0"/>
       <c r="DU39" s="0"/>
       <c r="DV39" s="0"/>
       <c r="DW39" s="0"/>
       <c r="DX39" s="0"/>
       <c r="DY39" s="0"/>
       <c r="DZ39" s="0"/>
       <c r="EA39" s="0"/>
       <c r="EB39" s="0"/>
       <c r="EC39" s="0"/>
       <c r="ED39" s="0"/>
       <c r="EE39" s="0"/>
       <c r="EF39" s="0"/>
       <c r="EG39" s="0"/>
       <c r="EH39" s="0"/>
       <c r="EI39" s="0"/>
       <c r="EJ39" s="0"/>
       <c r="EK39" s="0"/>
       <c r="EL39" s="0"/>
+      <c r="EM39" s="0"/>
+      <c r="EN39" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0"/>
       <c r="D40" s="0"/>
       <c r="E40" s="0"/>
       <c r="F40" s="0"/>
       <c r="G40" s="0"/>
       <c r="H40" s="0"/>
       <c r="I40" s="0"/>
       <c r="J40" s="0"/>
       <c r="K40" s="0"/>
       <c r="L40" s="0"/>
       <c r="M40" s="0"/>
       <c r="N40" s="0"/>
       <c r="O40" s="0"/>
       <c r="P40" s="0"/>
       <c r="Q40" s="0"/>
       <c r="R40" s="0"/>
       <c r="S40" s="0"/>
       <c r="T40" s="0"/>
       <c r="U40" s="0"/>
       <c r="V40" s="0"/>
       <c r="W40" s="0"/>
@@ -7278,50 +7376,52 @@
       <c r="DN40" s="0"/>
       <c r="DO40" s="0"/>
       <c r="DP40" s="0"/>
       <c r="DQ40" s="0"/>
       <c r="DR40" s="0"/>
       <c r="DS40" s="0"/>
       <c r="DT40" s="0"/>
       <c r="DU40" s="0"/>
       <c r="DV40" s="0"/>
       <c r="DW40" s="0"/>
       <c r="DX40" s="0"/>
       <c r="DY40" s="0"/>
       <c r="DZ40" s="0"/>
       <c r="EA40" s="0"/>
       <c r="EB40" s="0"/>
       <c r="EC40" s="0"/>
       <c r="ED40" s="0"/>
       <c r="EE40" s="0"/>
       <c r="EF40" s="0"/>
       <c r="EG40" s="0"/>
       <c r="EH40" s="0"/>
       <c r="EI40" s="0"/>
       <c r="EJ40" s="0"/>
       <c r="EK40" s="0"/>
       <c r="EL40" s="0"/>
+      <c r="EM40" s="0"/>
+      <c r="EN40" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0"/>
       <c r="D41" s="0"/>
       <c r="E41" s="0"/>
       <c r="F41" s="0"/>
       <c r="G41" s="0"/>
       <c r="H41" s="0"/>
       <c r="I41" s="0"/>
       <c r="J41" s="0"/>
       <c r="K41" s="0"/>
       <c r="L41" s="0"/>
       <c r="M41" s="0"/>
       <c r="N41" s="0"/>
       <c r="O41" s="0"/>
       <c r="P41" s="0"/>
       <c r="Q41" s="0"/>
       <c r="R41" s="0"/>
       <c r="S41" s="0"/>
       <c r="T41" s="0"/>
       <c r="U41" s="0"/>
       <c r="V41" s="0"/>
       <c r="W41" s="0"/>
@@ -7422,50 +7522,52 @@
       <c r="DN41" s="0"/>
       <c r="DO41" s="0"/>
       <c r="DP41" s="0"/>
       <c r="DQ41" s="0"/>
       <c r="DR41" s="0"/>
       <c r="DS41" s="0"/>
       <c r="DT41" s="0"/>
       <c r="DU41" s="0"/>
       <c r="DV41" s="0"/>
       <c r="DW41" s="0"/>
       <c r="DX41" s="0"/>
       <c r="DY41" s="0"/>
       <c r="DZ41" s="0"/>
       <c r="EA41" s="0"/>
       <c r="EB41" s="0"/>
       <c r="EC41" s="0"/>
       <c r="ED41" s="0"/>
       <c r="EE41" s="0"/>
       <c r="EF41" s="0"/>
       <c r="EG41" s="0"/>
       <c r="EH41" s="0"/>
       <c r="EI41" s="0"/>
       <c r="EJ41" s="0"/>
       <c r="EK41" s="0"/>
       <c r="EL41" s="0"/>
+      <c r="EM41" s="0"/>
+      <c r="EN41" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0"/>
       <c r="D42" s="0"/>
       <c r="E42" s="0"/>
       <c r="F42" s="0"/>
       <c r="G42" s="0"/>
       <c r="H42" s="0"/>
       <c r="I42" s="0"/>
       <c r="J42" s="0"/>
       <c r="K42" s="0"/>
       <c r="L42" s="0"/>
       <c r="M42" s="0"/>
       <c r="N42" s="0"/>
       <c r="O42" s="0"/>
       <c r="P42" s="0"/>
       <c r="Q42" s="0"/>
       <c r="R42" s="0"/>
       <c r="S42" s="0"/>
       <c r="T42" s="0"/>
       <c r="U42" s="0"/>
       <c r="V42" s="0"/>
       <c r="W42" s="0"/>
@@ -7566,50 +7668,52 @@
       <c r="DN42" s="0"/>
       <c r="DO42" s="0"/>
       <c r="DP42" s="0"/>
       <c r="DQ42" s="0"/>
       <c r="DR42" s="0"/>
       <c r="DS42" s="0"/>
       <c r="DT42" s="0"/>
       <c r="DU42" s="0"/>
       <c r="DV42" s="0"/>
       <c r="DW42" s="0"/>
       <c r="DX42" s="0"/>
       <c r="DY42" s="0"/>
       <c r="DZ42" s="0"/>
       <c r="EA42" s="0"/>
       <c r="EB42" s="0"/>
       <c r="EC42" s="0"/>
       <c r="ED42" s="0"/>
       <c r="EE42" s="0"/>
       <c r="EF42" s="0"/>
       <c r="EG42" s="0"/>
       <c r="EH42" s="0"/>
       <c r="EI42" s="0"/>
       <c r="EJ42" s="0"/>
       <c r="EK42" s="0"/>
       <c r="EL42" s="0"/>
+      <c r="EM42" s="0"/>
+      <c r="EN42" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0"/>
       <c r="D43" s="0"/>
       <c r="E43" s="0"/>
       <c r="F43" s="0"/>
       <c r="G43" s="0"/>
       <c r="H43" s="0"/>
       <c r="I43" s="0"/>
       <c r="J43" s="0"/>
       <c r="K43" s="0"/>
       <c r="L43" s="0"/>
       <c r="M43" s="0"/>
       <c r="N43" s="0"/>
       <c r="O43" s="0"/>
       <c r="P43" s="0"/>
       <c r="Q43" s="0"/>
       <c r="R43" s="0"/>
       <c r="S43" s="0"/>
       <c r="T43" s="0"/>
       <c r="U43" s="0"/>
       <c r="V43" s="0"/>
       <c r="W43" s="0"/>
@@ -7710,50 +7814,52 @@
       <c r="DN43" s="0"/>
       <c r="DO43" s="0"/>
       <c r="DP43" s="0"/>
       <c r="DQ43" s="0"/>
       <c r="DR43" s="0"/>
       <c r="DS43" s="0"/>
       <c r="DT43" s="0"/>
       <c r="DU43" s="0"/>
       <c r="DV43" s="0"/>
       <c r="DW43" s="0"/>
       <c r="DX43" s="0"/>
       <c r="DY43" s="0"/>
       <c r="DZ43" s="0"/>
       <c r="EA43" s="0"/>
       <c r="EB43" s="0"/>
       <c r="EC43" s="0"/>
       <c r="ED43" s="0"/>
       <c r="EE43" s="0"/>
       <c r="EF43" s="0"/>
       <c r="EG43" s="0"/>
       <c r="EH43" s="0"/>
       <c r="EI43" s="0"/>
       <c r="EJ43" s="0"/>
       <c r="EK43" s="0"/>
       <c r="EL43" s="0"/>
+      <c r="EM43" s="0"/>
+      <c r="EN43" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0"/>
       <c r="D44" s="0"/>
       <c r="E44" s="0"/>
       <c r="F44" s="0"/>
       <c r="G44" s="0"/>
       <c r="H44" s="0"/>
       <c r="I44" s="0"/>
       <c r="J44" s="0"/>
       <c r="K44" s="0"/>
       <c r="L44" s="0"/>
       <c r="M44" s="0"/>
       <c r="N44" s="0"/>
       <c r="O44" s="0"/>
       <c r="P44" s="0"/>
       <c r="Q44" s="0"/>
       <c r="R44" s="0"/>
       <c r="S44" s="0"/>
       <c r="T44" s="0"/>
       <c r="U44" s="0"/>
       <c r="V44" s="0"/>
       <c r="W44" s="0"/>
@@ -7854,50 +7960,52 @@
       <c r="DN44" s="0"/>
       <c r="DO44" s="0"/>
       <c r="DP44" s="0"/>
       <c r="DQ44" s="0"/>
       <c r="DR44" s="0"/>
       <c r="DS44" s="0"/>
       <c r="DT44" s="0"/>
       <c r="DU44" s="0"/>
       <c r="DV44" s="0"/>
       <c r="DW44" s="0"/>
       <c r="DX44" s="0"/>
       <c r="DY44" s="0"/>
       <c r="DZ44" s="0"/>
       <c r="EA44" s="0"/>
       <c r="EB44" s="0"/>
       <c r="EC44" s="0"/>
       <c r="ED44" s="0"/>
       <c r="EE44" s="0"/>
       <c r="EF44" s="0"/>
       <c r="EG44" s="0"/>
       <c r="EH44" s="0"/>
       <c r="EI44" s="0"/>
       <c r="EJ44" s="0"/>
       <c r="EK44" s="0"/>
       <c r="EL44" s="0"/>
+      <c r="EM44" s="0"/>
+      <c r="EN44" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0"/>
       <c r="D45" s="0"/>
       <c r="E45" s="0"/>
       <c r="F45" s="0"/>
       <c r="G45" s="0"/>
       <c r="H45" s="0"/>
       <c r="I45" s="0"/>
       <c r="J45" s="0"/>
       <c r="K45" s="0"/>
       <c r="L45" s="0"/>
       <c r="M45" s="0"/>
       <c r="N45" s="0"/>
       <c r="O45" s="0"/>
       <c r="P45" s="0"/>
       <c r="Q45" s="0"/>
       <c r="R45" s="0"/>
       <c r="S45" s="0"/>
       <c r="T45" s="0"/>
       <c r="U45" s="0"/>
       <c r="V45" s="0"/>
       <c r="W45" s="0"/>
@@ -7998,50 +8106,52 @@
       <c r="DN45" s="0"/>
       <c r="DO45" s="0"/>
       <c r="DP45" s="0"/>
       <c r="DQ45" s="0"/>
       <c r="DR45" s="0"/>
       <c r="DS45" s="0"/>
       <c r="DT45" s="0"/>
       <c r="DU45" s="0"/>
       <c r="DV45" s="0"/>
       <c r="DW45" s="0"/>
       <c r="DX45" s="0"/>
       <c r="DY45" s="0"/>
       <c r="DZ45" s="0"/>
       <c r="EA45" s="0"/>
       <c r="EB45" s="0"/>
       <c r="EC45" s="0"/>
       <c r="ED45" s="0"/>
       <c r="EE45" s="0"/>
       <c r="EF45" s="0"/>
       <c r="EG45" s="0"/>
       <c r="EH45" s="0"/>
       <c r="EI45" s="0"/>
       <c r="EJ45" s="0"/>
       <c r="EK45" s="0"/>
       <c r="EL45" s="0"/>
+      <c r="EM45" s="0"/>
+      <c r="EN45" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0"/>
       <c r="D46" s="0"/>
       <c r="E46" s="0"/>
       <c r="F46" s="0"/>
       <c r="G46" s="0"/>
       <c r="H46" s="0"/>
       <c r="I46" s="0"/>
       <c r="J46" s="0"/>
       <c r="K46" s="0"/>
       <c r="L46" s="0"/>
       <c r="M46" s="0"/>
       <c r="N46" s="0"/>
       <c r="O46" s="0"/>
       <c r="P46" s="0"/>
       <c r="Q46" s="0"/>
       <c r="R46" s="0"/>
       <c r="S46" s="0"/>
       <c r="T46" s="0"/>
       <c r="U46" s="0"/>
       <c r="V46" s="0"/>
       <c r="W46" s="0"/>
@@ -8142,50 +8252,52 @@
       <c r="DN46" s="0"/>
       <c r="DO46" s="0"/>
       <c r="DP46" s="0"/>
       <c r="DQ46" s="0"/>
       <c r="DR46" s="0"/>
       <c r="DS46" s="0"/>
       <c r="DT46" s="0"/>
       <c r="DU46" s="0"/>
       <c r="DV46" s="0"/>
       <c r="DW46" s="0"/>
       <c r="DX46" s="0"/>
       <c r="DY46" s="0"/>
       <c r="DZ46" s="0"/>
       <c r="EA46" s="0"/>
       <c r="EB46" s="0"/>
       <c r="EC46" s="0"/>
       <c r="ED46" s="0"/>
       <c r="EE46" s="0"/>
       <c r="EF46" s="0"/>
       <c r="EG46" s="0"/>
       <c r="EH46" s="0"/>
       <c r="EI46" s="0"/>
       <c r="EJ46" s="0"/>
       <c r="EK46" s="0"/>
       <c r="EL46" s="0"/>
+      <c r="EM46" s="0"/>
+      <c r="EN46" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0"/>
       <c r="D47" s="0"/>
       <c r="E47" s="0"/>
       <c r="F47" s="0"/>
       <c r="G47" s="0"/>
       <c r="H47" s="0"/>
       <c r="I47" s="0"/>
       <c r="J47" s="0"/>
       <c r="K47" s="0"/>
       <c r="L47" s="0"/>
       <c r="M47" s="0"/>
       <c r="N47" s="0"/>
       <c r="O47" s="0"/>
       <c r="P47" s="0"/>
       <c r="Q47" s="0"/>
       <c r="R47" s="0"/>
       <c r="S47" s="0"/>
       <c r="T47" s="0"/>
       <c r="U47" s="0"/>
       <c r="V47" s="0"/>
       <c r="W47" s="0"/>
@@ -8286,50 +8398,52 @@
       <c r="DN47" s="0"/>
       <c r="DO47" s="0"/>
       <c r="DP47" s="0"/>
       <c r="DQ47" s="0"/>
       <c r="DR47" s="0"/>
       <c r="DS47" s="0"/>
       <c r="DT47" s="0"/>
       <c r="DU47" s="0"/>
       <c r="DV47" s="0"/>
       <c r="DW47" s="0"/>
       <c r="DX47" s="0"/>
       <c r="DY47" s="0"/>
       <c r="DZ47" s="0"/>
       <c r="EA47" s="0"/>
       <c r="EB47" s="0"/>
       <c r="EC47" s="0"/>
       <c r="ED47" s="0"/>
       <c r="EE47" s="0"/>
       <c r="EF47" s="0"/>
       <c r="EG47" s="0"/>
       <c r="EH47" s="0"/>
       <c r="EI47" s="0"/>
       <c r="EJ47" s="0"/>
       <c r="EK47" s="0"/>
       <c r="EL47" s="0"/>
+      <c r="EM47" s="0"/>
+      <c r="EN47" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0"/>
       <c r="D48" s="0"/>
       <c r="E48" s="0"/>
       <c r="F48" s="0"/>
       <c r="G48" s="0"/>
       <c r="H48" s="0"/>
       <c r="I48" s="0"/>
       <c r="J48" s="0"/>
       <c r="K48" s="0"/>
       <c r="L48" s="0"/>
       <c r="M48" s="0"/>
       <c r="N48" s="0"/>
       <c r="O48" s="0"/>
       <c r="P48" s="0"/>
       <c r="Q48" s="0"/>
       <c r="R48" s="0"/>
       <c r="S48" s="0"/>
       <c r="T48" s="0"/>
       <c r="U48" s="0"/>
       <c r="V48" s="0"/>
       <c r="W48" s="0"/>
@@ -8430,50 +8544,52 @@
       <c r="DN48" s="0"/>
       <c r="DO48" s="0"/>
       <c r="DP48" s="0"/>
       <c r="DQ48" s="0"/>
       <c r="DR48" s="0"/>
       <c r="DS48" s="0"/>
       <c r="DT48" s="0"/>
       <c r="DU48" s="0"/>
       <c r="DV48" s="0"/>
       <c r="DW48" s="0"/>
       <c r="DX48" s="0"/>
       <c r="DY48" s="0"/>
       <c r="DZ48" s="0"/>
       <c r="EA48" s="0"/>
       <c r="EB48" s="0"/>
       <c r="EC48" s="0"/>
       <c r="ED48" s="0"/>
       <c r="EE48" s="0"/>
       <c r="EF48" s="0"/>
       <c r="EG48" s="0"/>
       <c r="EH48" s="0"/>
       <c r="EI48" s="0"/>
       <c r="EJ48" s="0"/>
       <c r="EK48" s="0"/>
       <c r="EL48" s="0"/>
+      <c r="EM48" s="0"/>
+      <c r="EN48" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0"/>
       <c r="D49" s="0"/>
       <c r="E49" s="0"/>
       <c r="F49" s="0"/>
       <c r="G49" s="0"/>
       <c r="H49" s="0"/>
       <c r="I49" s="0"/>
       <c r="J49" s="0"/>
       <c r="K49" s="0"/>
       <c r="L49" s="0"/>
       <c r="M49" s="0"/>
       <c r="N49" s="0"/>
       <c r="O49" s="0"/>
       <c r="P49" s="0"/>
       <c r="Q49" s="0"/>
       <c r="R49" s="0"/>
       <c r="S49" s="0"/>
       <c r="T49" s="0"/>
       <c r="U49" s="0"/>
       <c r="V49" s="0"/>
       <c r="W49" s="0"/>
@@ -8574,50 +8690,52 @@
       <c r="DN49" s="0"/>
       <c r="DO49" s="0"/>
       <c r="DP49" s="0"/>
       <c r="DQ49" s="0"/>
       <c r="DR49" s="0"/>
       <c r="DS49" s="0"/>
       <c r="DT49" s="0"/>
       <c r="DU49" s="0"/>
       <c r="DV49" s="0"/>
       <c r="DW49" s="0"/>
       <c r="DX49" s="0"/>
       <c r="DY49" s="0"/>
       <c r="DZ49" s="0"/>
       <c r="EA49" s="0"/>
       <c r="EB49" s="0"/>
       <c r="EC49" s="0"/>
       <c r="ED49" s="0"/>
       <c r="EE49" s="0"/>
       <c r="EF49" s="0"/>
       <c r="EG49" s="0"/>
       <c r="EH49" s="0"/>
       <c r="EI49" s="0"/>
       <c r="EJ49" s="0"/>
       <c r="EK49" s="0"/>
       <c r="EL49" s="0"/>
+      <c r="EM49" s="0"/>
+      <c r="EN49" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0"/>
       <c r="D50" s="0"/>
       <c r="E50" s="0"/>
       <c r="F50" s="0"/>
       <c r="G50" s="0"/>
       <c r="H50" s="0"/>
       <c r="I50" s="0"/>
       <c r="J50" s="0"/>
       <c r="K50" s="0"/>
       <c r="L50" s="0"/>
       <c r="M50" s="0"/>
       <c r="N50" s="0"/>
       <c r="O50" s="0"/>
       <c r="P50" s="0"/>
       <c r="Q50" s="0"/>
       <c r="R50" s="0"/>
       <c r="S50" s="0"/>
       <c r="T50" s="0"/>
       <c r="U50" s="0"/>
       <c r="V50" s="0"/>
       <c r="W50" s="0"/>
@@ -8718,50 +8836,52 @@
       <c r="DN50" s="0"/>
       <c r="DO50" s="0"/>
       <c r="DP50" s="0"/>
       <c r="DQ50" s="0"/>
       <c r="DR50" s="0"/>
       <c r="DS50" s="0"/>
       <c r="DT50" s="0"/>
       <c r="DU50" s="0"/>
       <c r="DV50" s="0"/>
       <c r="DW50" s="0"/>
       <c r="DX50" s="0"/>
       <c r="DY50" s="0"/>
       <c r="DZ50" s="0"/>
       <c r="EA50" s="0"/>
       <c r="EB50" s="0"/>
       <c r="EC50" s="0"/>
       <c r="ED50" s="0"/>
       <c r="EE50" s="0"/>
       <c r="EF50" s="0"/>
       <c r="EG50" s="0"/>
       <c r="EH50" s="0"/>
       <c r="EI50" s="0"/>
       <c r="EJ50" s="0"/>
       <c r="EK50" s="0"/>
       <c r="EL50" s="0"/>
+      <c r="EM50" s="0"/>
+      <c r="EN50" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0"/>
       <c r="D51" s="0"/>
       <c r="E51" s="0"/>
       <c r="F51" s="0"/>
       <c r="G51" s="0"/>
       <c r="H51" s="0"/>
       <c r="I51" s="0"/>
       <c r="J51" s="0"/>
       <c r="K51" s="0"/>
       <c r="L51" s="0"/>
       <c r="M51" s="0"/>
       <c r="N51" s="0"/>
       <c r="O51" s="0"/>
       <c r="P51" s="0"/>
       <c r="Q51" s="0"/>
       <c r="R51" s="0"/>
       <c r="S51" s="0"/>
       <c r="T51" s="0"/>
       <c r="U51" s="0"/>
       <c r="V51" s="0"/>
       <c r="W51" s="0"/>
@@ -8862,50 +8982,52 @@
       <c r="DN51" s="0"/>
       <c r="DO51" s="0"/>
       <c r="DP51" s="0"/>
       <c r="DQ51" s="0"/>
       <c r="DR51" s="0"/>
       <c r="DS51" s="0"/>
       <c r="DT51" s="0"/>
       <c r="DU51" s="0"/>
       <c r="DV51" s="0"/>
       <c r="DW51" s="0"/>
       <c r="DX51" s="0"/>
       <c r="DY51" s="0"/>
       <c r="DZ51" s="0"/>
       <c r="EA51" s="0"/>
       <c r="EB51" s="0"/>
       <c r="EC51" s="0"/>
       <c r="ED51" s="0"/>
       <c r="EE51" s="0"/>
       <c r="EF51" s="0"/>
       <c r="EG51" s="0"/>
       <c r="EH51" s="0"/>
       <c r="EI51" s="0"/>
       <c r="EJ51" s="0"/>
       <c r="EK51" s="0"/>
       <c r="EL51" s="0"/>
+      <c r="EM51" s="0"/>
+      <c r="EN51" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0"/>
       <c r="D52" s="0"/>
       <c r="E52" s="0"/>
       <c r="F52" s="0"/>
       <c r="G52" s="0"/>
       <c r="H52" s="0"/>
       <c r="I52" s="0"/>
       <c r="J52" s="0"/>
       <c r="K52" s="0"/>
       <c r="L52" s="0"/>
       <c r="M52" s="0"/>
       <c r="N52" s="0"/>
       <c r="O52" s="0"/>
       <c r="P52" s="0"/>
       <c r="Q52" s="0"/>
       <c r="R52" s="0"/>
       <c r="S52" s="0"/>
       <c r="T52" s="0"/>
       <c r="U52" s="0"/>
       <c r="V52" s="0"/>
       <c r="W52" s="0"/>
@@ -9006,50 +9128,52 @@
       <c r="DN52" s="0"/>
       <c r="DO52" s="0"/>
       <c r="DP52" s="0"/>
       <c r="DQ52" s="0"/>
       <c r="DR52" s="0"/>
       <c r="DS52" s="0"/>
       <c r="DT52" s="0"/>
       <c r="DU52" s="0"/>
       <c r="DV52" s="0"/>
       <c r="DW52" s="0"/>
       <c r="DX52" s="0"/>
       <c r="DY52" s="0"/>
       <c r="DZ52" s="0"/>
       <c r="EA52" s="0"/>
       <c r="EB52" s="0"/>
       <c r="EC52" s="0"/>
       <c r="ED52" s="0"/>
       <c r="EE52" s="0"/>
       <c r="EF52" s="0"/>
       <c r="EG52" s="0"/>
       <c r="EH52" s="0"/>
       <c r="EI52" s="0"/>
       <c r="EJ52" s="0"/>
       <c r="EK52" s="0"/>
       <c r="EL52" s="0"/>
+      <c r="EM52" s="0"/>
+      <c r="EN52" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0"/>
       <c r="D53" s="0"/>
       <c r="E53" s="0"/>
       <c r="F53" s="0"/>
       <c r="G53" s="0"/>
       <c r="H53" s="0"/>
       <c r="I53" s="0"/>
       <c r="J53" s="0"/>
       <c r="K53" s="0"/>
       <c r="L53" s="0"/>
       <c r="M53" s="0"/>
       <c r="N53" s="0"/>
       <c r="O53" s="0"/>
       <c r="P53" s="0"/>
       <c r="Q53" s="0"/>
       <c r="R53" s="0"/>
       <c r="S53" s="0"/>
       <c r="T53" s="0"/>
       <c r="U53" s="0"/>
       <c r="V53" s="0"/>
       <c r="W53" s="0"/>
@@ -9150,50 +9274,52 @@
       <c r="DN53" s="0"/>
       <c r="DO53" s="0"/>
       <c r="DP53" s="0"/>
       <c r="DQ53" s="0"/>
       <c r="DR53" s="0"/>
       <c r="DS53" s="0"/>
       <c r="DT53" s="0"/>
       <c r="DU53" s="0"/>
       <c r="DV53" s="0"/>
       <c r="DW53" s="0"/>
       <c r="DX53" s="0"/>
       <c r="DY53" s="0"/>
       <c r="DZ53" s="0"/>
       <c r="EA53" s="0"/>
       <c r="EB53" s="0"/>
       <c r="EC53" s="0"/>
       <c r="ED53" s="0"/>
       <c r="EE53" s="0"/>
       <c r="EF53" s="0"/>
       <c r="EG53" s="0"/>
       <c r="EH53" s="0"/>
       <c r="EI53" s="0"/>
       <c r="EJ53" s="0"/>
       <c r="EK53" s="0"/>
       <c r="EL53" s="0"/>
+      <c r="EM53" s="0"/>
+      <c r="EN53" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0"/>
       <c r="D54" s="0"/>
       <c r="E54" s="0"/>
       <c r="F54" s="0"/>
       <c r="G54" s="0"/>
       <c r="H54" s="0"/>
       <c r="I54" s="0"/>
       <c r="J54" s="0"/>
       <c r="K54" s="0"/>
       <c r="L54" s="0"/>
       <c r="M54" s="0"/>
       <c r="N54" s="0"/>
       <c r="O54" s="0"/>
       <c r="P54" s="0"/>
       <c r="Q54" s="0"/>
       <c r="R54" s="0"/>
       <c r="S54" s="0"/>
       <c r="T54" s="0"/>
       <c r="U54" s="0"/>
       <c r="V54" s="0"/>
       <c r="W54" s="0"/>
@@ -9294,50 +9420,52 @@
       <c r="DN54" s="0"/>
       <c r="DO54" s="0"/>
       <c r="DP54" s="0"/>
       <c r="DQ54" s="0"/>
       <c r="DR54" s="0"/>
       <c r="DS54" s="0"/>
       <c r="DT54" s="0"/>
       <c r="DU54" s="0"/>
       <c r="DV54" s="0"/>
       <c r="DW54" s="0"/>
       <c r="DX54" s="0"/>
       <c r="DY54" s="0"/>
       <c r="DZ54" s="0"/>
       <c r="EA54" s="0"/>
       <c r="EB54" s="0"/>
       <c r="EC54" s="0"/>
       <c r="ED54" s="0"/>
       <c r="EE54" s="0"/>
       <c r="EF54" s="0"/>
       <c r="EG54" s="0"/>
       <c r="EH54" s="0"/>
       <c r="EI54" s="0"/>
       <c r="EJ54" s="0"/>
       <c r="EK54" s="0"/>
       <c r="EL54" s="0"/>
+      <c r="EM54" s="0"/>
+      <c r="EN54" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0"/>
       <c r="D55" s="0"/>
       <c r="E55" s="0"/>
       <c r="F55" s="0"/>
       <c r="G55" s="0"/>
       <c r="H55" s="0"/>
       <c r="I55" s="0"/>
       <c r="J55" s="0"/>
       <c r="K55" s="0"/>
       <c r="L55" s="0"/>
       <c r="M55" s="0"/>
       <c r="N55" s="0"/>
       <c r="O55" s="0"/>
       <c r="P55" s="0"/>
       <c r="Q55" s="0"/>
       <c r="R55" s="0"/>
       <c r="S55" s="0"/>
       <c r="T55" s="0"/>
       <c r="U55" s="0"/>
       <c r="V55" s="0"/>
       <c r="W55" s="0"/>
@@ -9438,50 +9566,52 @@
       <c r="DN55" s="0"/>
       <c r="DO55" s="0"/>
       <c r="DP55" s="0"/>
       <c r="DQ55" s="0"/>
       <c r="DR55" s="0"/>
       <c r="DS55" s="0"/>
       <c r="DT55" s="0"/>
       <c r="DU55" s="0"/>
       <c r="DV55" s="0"/>
       <c r="DW55" s="0"/>
       <c r="DX55" s="0"/>
       <c r="DY55" s="0"/>
       <c r="DZ55" s="0"/>
       <c r="EA55" s="0"/>
       <c r="EB55" s="0"/>
       <c r="EC55" s="0"/>
       <c r="ED55" s="0"/>
       <c r="EE55" s="0"/>
       <c r="EF55" s="0"/>
       <c r="EG55" s="0"/>
       <c r="EH55" s="0"/>
       <c r="EI55" s="0"/>
       <c r="EJ55" s="0"/>
       <c r="EK55" s="0"/>
       <c r="EL55" s="0"/>
+      <c r="EM55" s="0"/>
+      <c r="EN55" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0"/>
       <c r="D56" s="0"/>
       <c r="E56" s="0"/>
       <c r="F56" s="0"/>
       <c r="G56" s="0"/>
       <c r="H56" s="0"/>
       <c r="I56" s="0"/>
       <c r="J56" s="0"/>
       <c r="K56" s="0"/>
       <c r="L56" s="0"/>
       <c r="M56" s="0"/>
       <c r="N56" s="0"/>
       <c r="O56" s="0"/>
       <c r="P56" s="0"/>
       <c r="Q56" s="0"/>
       <c r="R56" s="0"/>
       <c r="S56" s="0"/>
       <c r="T56" s="0"/>
       <c r="U56" s="0"/>
       <c r="V56" s="0"/>
       <c r="W56" s="0"/>
@@ -9582,50 +9712,52 @@
       <c r="DN56" s="0"/>
       <c r="DO56" s="0"/>
       <c r="DP56" s="0"/>
       <c r="DQ56" s="0"/>
       <c r="DR56" s="0"/>
       <c r="DS56" s="0"/>
       <c r="DT56" s="0"/>
       <c r="DU56" s="0"/>
       <c r="DV56" s="0"/>
       <c r="DW56" s="0"/>
       <c r="DX56" s="0"/>
       <c r="DY56" s="0"/>
       <c r="DZ56" s="0"/>
       <c r="EA56" s="0"/>
       <c r="EB56" s="0"/>
       <c r="EC56" s="0"/>
       <c r="ED56" s="0"/>
       <c r="EE56" s="0"/>
       <c r="EF56" s="0"/>
       <c r="EG56" s="0"/>
       <c r="EH56" s="0"/>
       <c r="EI56" s="0"/>
       <c r="EJ56" s="0"/>
       <c r="EK56" s="0"/>
       <c r="EL56" s="0"/>
+      <c r="EM56" s="0"/>
+      <c r="EN56" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0"/>
       <c r="D57" s="0"/>
       <c r="E57" s="0"/>
       <c r="F57" s="0"/>
       <c r="G57" s="0"/>
       <c r="H57" s="0"/>
       <c r="I57" s="0"/>
       <c r="J57" s="0"/>
       <c r="K57" s="0"/>
       <c r="L57" s="0"/>
       <c r="M57" s="0"/>
       <c r="N57" s="0"/>
       <c r="O57" s="0"/>
       <c r="P57" s="0"/>
       <c r="Q57" s="0"/>
       <c r="R57" s="0"/>
       <c r="S57" s="0"/>
       <c r="T57" s="0"/>
       <c r="U57" s="0"/>
       <c r="V57" s="0"/>
       <c r="W57" s="0"/>
@@ -9726,50 +9858,52 @@
       <c r="DN57" s="0"/>
       <c r="DO57" s="0"/>
       <c r="DP57" s="0"/>
       <c r="DQ57" s="0"/>
       <c r="DR57" s="0"/>
       <c r="DS57" s="0"/>
       <c r="DT57" s="0"/>
       <c r="DU57" s="0"/>
       <c r="DV57" s="0"/>
       <c r="DW57" s="0"/>
       <c r="DX57" s="0"/>
       <c r="DY57" s="0"/>
       <c r="DZ57" s="0"/>
       <c r="EA57" s="0"/>
       <c r="EB57" s="0"/>
       <c r="EC57" s="0"/>
       <c r="ED57" s="0"/>
       <c r="EE57" s="0"/>
       <c r="EF57" s="0"/>
       <c r="EG57" s="0"/>
       <c r="EH57" s="0"/>
       <c r="EI57" s="0"/>
       <c r="EJ57" s="0"/>
       <c r="EK57" s="0"/>
       <c r="EL57" s="0"/>
+      <c r="EM57" s="0"/>
+      <c r="EN57" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0"/>
       <c r="D58" s="0"/>
       <c r="E58" s="0"/>
       <c r="F58" s="0"/>
       <c r="G58" s="0"/>
       <c r="H58" s="0"/>
       <c r="I58" s="0"/>
       <c r="J58" s="0"/>
       <c r="K58" s="0"/>
       <c r="L58" s="0"/>
       <c r="M58" s="0"/>
       <c r="N58" s="0"/>
       <c r="O58" s="0"/>
       <c r="P58" s="0"/>
       <c r="Q58" s="0"/>
       <c r="R58" s="0"/>
       <c r="S58" s="0"/>
       <c r="T58" s="0"/>
       <c r="U58" s="0"/>
       <c r="V58" s="0"/>
       <c r="W58" s="0"/>
@@ -9870,50 +10004,52 @@
       <c r="DN58" s="0"/>
       <c r="DO58" s="0"/>
       <c r="DP58" s="0"/>
       <c r="DQ58" s="0"/>
       <c r="DR58" s="0"/>
       <c r="DS58" s="0"/>
       <c r="DT58" s="0"/>
       <c r="DU58" s="0"/>
       <c r="DV58" s="0"/>
       <c r="DW58" s="0"/>
       <c r="DX58" s="0"/>
       <c r="DY58" s="0"/>
       <c r="DZ58" s="0"/>
       <c r="EA58" s="0"/>
       <c r="EB58" s="0"/>
       <c r="EC58" s="0"/>
       <c r="ED58" s="0"/>
       <c r="EE58" s="0"/>
       <c r="EF58" s="0"/>
       <c r="EG58" s="0"/>
       <c r="EH58" s="0"/>
       <c r="EI58" s="0"/>
       <c r="EJ58" s="0"/>
       <c r="EK58" s="0"/>
       <c r="EL58" s="0"/>
+      <c r="EM58" s="0"/>
+      <c r="EN58" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0"/>
       <c r="D59" s="0"/>
       <c r="E59" s="0"/>
       <c r="F59" s="0"/>
       <c r="G59" s="0"/>
       <c r="H59" s="0"/>
       <c r="I59" s="0"/>
       <c r="J59" s="0"/>
       <c r="K59" s="0"/>
       <c r="L59" s="0"/>
       <c r="M59" s="0"/>
       <c r="N59" s="0"/>
       <c r="O59" s="0"/>
       <c r="P59" s="0"/>
       <c r="Q59" s="0"/>
       <c r="R59" s="0"/>
       <c r="S59" s="0"/>
       <c r="T59" s="0"/>
       <c r="U59" s="0"/>
       <c r="V59" s="0"/>
       <c r="W59" s="0"/>
@@ -10014,50 +10150,52 @@
       <c r="DN59" s="0"/>
       <c r="DO59" s="0"/>
       <c r="DP59" s="0"/>
       <c r="DQ59" s="0"/>
       <c r="DR59" s="0"/>
       <c r="DS59" s="0"/>
       <c r="DT59" s="0"/>
       <c r="DU59" s="0"/>
       <c r="DV59" s="0"/>
       <c r="DW59" s="0"/>
       <c r="DX59" s="0"/>
       <c r="DY59" s="0"/>
       <c r="DZ59" s="0"/>
       <c r="EA59" s="0"/>
       <c r="EB59" s="0"/>
       <c r="EC59" s="0"/>
       <c r="ED59" s="0"/>
       <c r="EE59" s="0"/>
       <c r="EF59" s="0"/>
       <c r="EG59" s="0"/>
       <c r="EH59" s="0"/>
       <c r="EI59" s="0"/>
       <c r="EJ59" s="0"/>
       <c r="EK59" s="0"/>
       <c r="EL59" s="0"/>
+      <c r="EM59" s="0"/>
+      <c r="EN59" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0"/>
       <c r="D60" s="0"/>
       <c r="E60" s="0"/>
       <c r="F60" s="0"/>
       <c r="G60" s="0"/>
       <c r="H60" s="0"/>
       <c r="I60" s="0"/>
       <c r="J60" s="0"/>
       <c r="K60" s="0"/>
       <c r="L60" s="0"/>
       <c r="M60" s="0"/>
       <c r="N60" s="0"/>
       <c r="O60" s="0"/>
       <c r="P60" s="0"/>
       <c r="Q60" s="0"/>
       <c r="R60" s="0"/>
       <c r="S60" s="0"/>
       <c r="T60" s="0"/>
       <c r="U60" s="0"/>
       <c r="V60" s="0"/>
       <c r="W60" s="0"/>
@@ -10158,50 +10296,52 @@
       <c r="DN60" s="0"/>
       <c r="DO60" s="0"/>
       <c r="DP60" s="0"/>
       <c r="DQ60" s="0"/>
       <c r="DR60" s="0"/>
       <c r="DS60" s="0"/>
       <c r="DT60" s="0"/>
       <c r="DU60" s="0"/>
       <c r="DV60" s="0"/>
       <c r="DW60" s="0"/>
       <c r="DX60" s="0"/>
       <c r="DY60" s="0"/>
       <c r="DZ60" s="0"/>
       <c r="EA60" s="0"/>
       <c r="EB60" s="0"/>
       <c r="EC60" s="0"/>
       <c r="ED60" s="0"/>
       <c r="EE60" s="0"/>
       <c r="EF60" s="0"/>
       <c r="EG60" s="0"/>
       <c r="EH60" s="0"/>
       <c r="EI60" s="0"/>
       <c r="EJ60" s="0"/>
       <c r="EK60" s="0"/>
       <c r="EL60" s="0"/>
+      <c r="EM60" s="0"/>
+      <c r="EN60" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0"/>
       <c r="D61" s="0"/>
       <c r="E61" s="0"/>
       <c r="F61" s="0"/>
       <c r="G61" s="0"/>
       <c r="H61" s="0"/>
       <c r="I61" s="0"/>
       <c r="J61" s="0"/>
       <c r="K61" s="0"/>
       <c r="L61" s="0"/>
       <c r="M61" s="0"/>
       <c r="N61" s="0"/>
       <c r="O61" s="0"/>
       <c r="P61" s="0"/>
       <c r="Q61" s="0"/>
       <c r="R61" s="0"/>
       <c r="S61" s="0"/>
       <c r="T61" s="0"/>
       <c r="U61" s="0"/>
       <c r="V61" s="0"/>
       <c r="W61" s="0"/>
@@ -10302,50 +10442,52 @@
       <c r="DN61" s="0"/>
       <c r="DO61" s="0"/>
       <c r="DP61" s="0"/>
       <c r="DQ61" s="0"/>
       <c r="DR61" s="0"/>
       <c r="DS61" s="0"/>
       <c r="DT61" s="0"/>
       <c r="DU61" s="0"/>
       <c r="DV61" s="0"/>
       <c r="DW61" s="0"/>
       <c r="DX61" s="0"/>
       <c r="DY61" s="0"/>
       <c r="DZ61" s="0"/>
       <c r="EA61" s="0"/>
       <c r="EB61" s="0"/>
       <c r="EC61" s="0"/>
       <c r="ED61" s="0"/>
       <c r="EE61" s="0"/>
       <c r="EF61" s="0"/>
       <c r="EG61" s="0"/>
       <c r="EH61" s="0"/>
       <c r="EI61" s="0"/>
       <c r="EJ61" s="0"/>
       <c r="EK61" s="0"/>
       <c r="EL61" s="0"/>
+      <c r="EM61" s="0"/>
+      <c r="EN61" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0"/>
       <c r="D62" s="0"/>
       <c r="E62" s="0"/>
       <c r="F62" s="0"/>
       <c r="G62" s="0"/>
       <c r="H62" s="0"/>
       <c r="I62" s="0"/>
       <c r="J62" s="0"/>
       <c r="K62" s="0"/>
       <c r="L62" s="0"/>
       <c r="M62" s="0"/>
       <c r="N62" s="0"/>
       <c r="O62" s="0"/>
       <c r="P62" s="0"/>
       <c r="Q62" s="0"/>
       <c r="R62" s="0"/>
       <c r="S62" s="0"/>
       <c r="T62" s="0"/>
       <c r="U62" s="0"/>
       <c r="V62" s="0"/>
       <c r="W62" s="0"/>
@@ -10446,50 +10588,52 @@
       <c r="DN62" s="0"/>
       <c r="DO62" s="0"/>
       <c r="DP62" s="0"/>
       <c r="DQ62" s="0"/>
       <c r="DR62" s="0"/>
       <c r="DS62" s="0"/>
       <c r="DT62" s="0"/>
       <c r="DU62" s="0"/>
       <c r="DV62" s="0"/>
       <c r="DW62" s="0"/>
       <c r="DX62" s="0"/>
       <c r="DY62" s="0"/>
       <c r="DZ62" s="0"/>
       <c r="EA62" s="0"/>
       <c r="EB62" s="0"/>
       <c r="EC62" s="0"/>
       <c r="ED62" s="0"/>
       <c r="EE62" s="0"/>
       <c r="EF62" s="0"/>
       <c r="EG62" s="0"/>
       <c r="EH62" s="0"/>
       <c r="EI62" s="0"/>
       <c r="EJ62" s="0"/>
       <c r="EK62" s="0"/>
       <c r="EL62" s="0"/>
+      <c r="EM62" s="0"/>
+      <c r="EN62" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0"/>
       <c r="D63" s="0"/>
       <c r="E63" s="0"/>
       <c r="F63" s="0"/>
       <c r="G63" s="0"/>
       <c r="H63" s="0"/>
       <c r="I63" s="0"/>
       <c r="J63" s="0"/>
       <c r="K63" s="0"/>
       <c r="L63" s="0"/>
       <c r="M63" s="0"/>
       <c r="N63" s="0"/>
       <c r="O63" s="0"/>
       <c r="P63" s="0"/>
       <c r="Q63" s="0"/>
       <c r="R63" s="0"/>
       <c r="S63" s="0"/>
       <c r="T63" s="0"/>
       <c r="U63" s="0"/>
       <c r="V63" s="0"/>
       <c r="W63" s="0"/>
@@ -10590,50 +10734,52 @@
       <c r="DN63" s="0"/>
       <c r="DO63" s="0"/>
       <c r="DP63" s="0"/>
       <c r="DQ63" s="0"/>
       <c r="DR63" s="0"/>
       <c r="DS63" s="0"/>
       <c r="DT63" s="0"/>
       <c r="DU63" s="0"/>
       <c r="DV63" s="0"/>
       <c r="DW63" s="0"/>
       <c r="DX63" s="0"/>
       <c r="DY63" s="0"/>
       <c r="DZ63" s="0"/>
       <c r="EA63" s="0"/>
       <c r="EB63" s="0"/>
       <c r="EC63" s="0"/>
       <c r="ED63" s="0"/>
       <c r="EE63" s="0"/>
       <c r="EF63" s="0"/>
       <c r="EG63" s="0"/>
       <c r="EH63" s="0"/>
       <c r="EI63" s="0"/>
       <c r="EJ63" s="0"/>
       <c r="EK63" s="0"/>
       <c r="EL63" s="0"/>
+      <c r="EM63" s="0"/>
+      <c r="EN63" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0"/>
       <c r="D64" s="0"/>
       <c r="E64" s="0"/>
       <c r="F64" s="0"/>
       <c r="G64" s="0"/>
       <c r="H64" s="0"/>
       <c r="I64" s="0"/>
       <c r="J64" s="0"/>
       <c r="K64" s="0"/>
       <c r="L64" s="0"/>
       <c r="M64" s="0"/>
       <c r="N64" s="0"/>
       <c r="O64" s="0"/>
       <c r="P64" s="0"/>
       <c r="Q64" s="0"/>
       <c r="R64" s="0"/>
       <c r="S64" s="0"/>
       <c r="T64" s="0"/>
       <c r="U64" s="0"/>
       <c r="V64" s="0"/>
       <c r="W64" s="0"/>
@@ -10734,50 +10880,52 @@
       <c r="DN64" s="0"/>
       <c r="DO64" s="0"/>
       <c r="DP64" s="0"/>
       <c r="DQ64" s="0"/>
       <c r="DR64" s="0"/>
       <c r="DS64" s="0"/>
       <c r="DT64" s="0"/>
       <c r="DU64" s="0"/>
       <c r="DV64" s="0"/>
       <c r="DW64" s="0"/>
       <c r="DX64" s="0"/>
       <c r="DY64" s="0"/>
       <c r="DZ64" s="0"/>
       <c r="EA64" s="0"/>
       <c r="EB64" s="0"/>
       <c r="EC64" s="0"/>
       <c r="ED64" s="0"/>
       <c r="EE64" s="0"/>
       <c r="EF64" s="0"/>
       <c r="EG64" s="0"/>
       <c r="EH64" s="0"/>
       <c r="EI64" s="0"/>
       <c r="EJ64" s="0"/>
       <c r="EK64" s="0"/>
       <c r="EL64" s="0"/>
+      <c r="EM64" s="0"/>
+      <c r="EN64" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0"/>
       <c r="D65" s="0"/>
       <c r="E65" s="0"/>
       <c r="F65" s="0"/>
       <c r="G65" s="0"/>
       <c r="H65" s="0"/>
       <c r="I65" s="0"/>
       <c r="J65" s="0"/>
       <c r="K65" s="0"/>
       <c r="L65" s="0"/>
       <c r="M65" s="0"/>
       <c r="N65" s="0"/>
       <c r="O65" s="0"/>
       <c r="P65" s="0"/>
       <c r="Q65" s="0"/>
       <c r="R65" s="0"/>
       <c r="S65" s="0"/>
       <c r="T65" s="0"/>
       <c r="U65" s="0"/>
       <c r="V65" s="0"/>
       <c r="W65" s="0"/>
@@ -10878,50 +11026,52 @@
       <c r="DN65" s="0"/>
       <c r="DO65" s="0"/>
       <c r="DP65" s="0"/>
       <c r="DQ65" s="0"/>
       <c r="DR65" s="0"/>
       <c r="DS65" s="0"/>
       <c r="DT65" s="0"/>
       <c r="DU65" s="0"/>
       <c r="DV65" s="0"/>
       <c r="DW65" s="0"/>
       <c r="DX65" s="0"/>
       <c r="DY65" s="0"/>
       <c r="DZ65" s="0"/>
       <c r="EA65" s="0"/>
       <c r="EB65" s="0"/>
       <c r="EC65" s="0"/>
       <c r="ED65" s="0"/>
       <c r="EE65" s="0"/>
       <c r="EF65" s="0"/>
       <c r="EG65" s="0"/>
       <c r="EH65" s="0"/>
       <c r="EI65" s="0"/>
       <c r="EJ65" s="0"/>
       <c r="EK65" s="0"/>
       <c r="EL65" s="0"/>
+      <c r="EM65" s="0"/>
+      <c r="EN65" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0"/>
       <c r="D66" s="0"/>
       <c r="E66" s="0"/>
       <c r="F66" s="0"/>
       <c r="G66" s="0"/>
       <c r="H66" s="0"/>
       <c r="I66" s="0"/>
       <c r="J66" s="0"/>
       <c r="K66" s="0"/>
       <c r="L66" s="0"/>
       <c r="M66" s="0"/>
       <c r="N66" s="0"/>
       <c r="O66" s="0"/>
       <c r="P66" s="0"/>
       <c r="Q66" s="0"/>
       <c r="R66" s="0"/>
       <c r="S66" s="0"/>
       <c r="T66" s="0"/>
       <c r="U66" s="0"/>
       <c r="V66" s="0"/>
       <c r="W66" s="0"/>
@@ -11022,50 +11172,52 @@
       <c r="DN66" s="0"/>
       <c r="DO66" s="0"/>
       <c r="DP66" s="0"/>
       <c r="DQ66" s="0"/>
       <c r="DR66" s="0"/>
       <c r="DS66" s="0"/>
       <c r="DT66" s="0"/>
       <c r="DU66" s="0"/>
       <c r="DV66" s="0"/>
       <c r="DW66" s="0"/>
       <c r="DX66" s="0"/>
       <c r="DY66" s="0"/>
       <c r="DZ66" s="0"/>
       <c r="EA66" s="0"/>
       <c r="EB66" s="0"/>
       <c r="EC66" s="0"/>
       <c r="ED66" s="0"/>
       <c r="EE66" s="0"/>
       <c r="EF66" s="0"/>
       <c r="EG66" s="0"/>
       <c r="EH66" s="0"/>
       <c r="EI66" s="0"/>
       <c r="EJ66" s="0"/>
       <c r="EK66" s="0"/>
       <c r="EL66" s="0"/>
+      <c r="EM66" s="0"/>
+      <c r="EN66" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0"/>
       <c r="D67" s="0"/>
       <c r="E67" s="0"/>
       <c r="F67" s="0"/>
       <c r="G67" s="0"/>
       <c r="H67" s="0"/>
       <c r="I67" s="0"/>
       <c r="J67" s="0"/>
       <c r="K67" s="0"/>
       <c r="L67" s="0"/>
       <c r="M67" s="0"/>
       <c r="N67" s="0"/>
       <c r="O67" s="0"/>
       <c r="P67" s="0"/>
       <c r="Q67" s="0"/>
       <c r="R67" s="0"/>
       <c r="S67" s="0"/>
       <c r="T67" s="0"/>
       <c r="U67" s="0"/>
       <c r="V67" s="0"/>
       <c r="W67" s="0"/>
@@ -11166,50 +11318,52 @@
       <c r="DN67" s="0"/>
       <c r="DO67" s="0"/>
       <c r="DP67" s="0"/>
       <c r="DQ67" s="0"/>
       <c r="DR67" s="0"/>
       <c r="DS67" s="0"/>
       <c r="DT67" s="0"/>
       <c r="DU67" s="0"/>
       <c r="DV67" s="0"/>
       <c r="DW67" s="0"/>
       <c r="DX67" s="0"/>
       <c r="DY67" s="0"/>
       <c r="DZ67" s="0"/>
       <c r="EA67" s="0"/>
       <c r="EB67" s="0"/>
       <c r="EC67" s="0"/>
       <c r="ED67" s="0"/>
       <c r="EE67" s="0"/>
       <c r="EF67" s="0"/>
       <c r="EG67" s="0"/>
       <c r="EH67" s="0"/>
       <c r="EI67" s="0"/>
       <c r="EJ67" s="0"/>
       <c r="EK67" s="0"/>
       <c r="EL67" s="0"/>
+      <c r="EM67" s="0"/>
+      <c r="EN67" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0"/>
       <c r="D68" s="0"/>
       <c r="E68" s="0"/>
       <c r="F68" s="0"/>
       <c r="G68" s="0"/>
       <c r="H68" s="0"/>
       <c r="I68" s="0"/>
       <c r="J68" s="0"/>
       <c r="K68" s="0"/>
       <c r="L68" s="0"/>
       <c r="M68" s="0"/>
       <c r="N68" s="0"/>
       <c r="O68" s="0"/>
       <c r="P68" s="0"/>
       <c r="Q68" s="0"/>
       <c r="R68" s="0"/>
       <c r="S68" s="0"/>
       <c r="T68" s="0"/>
       <c r="U68" s="0"/>
       <c r="V68" s="0"/>
       <c r="W68" s="0"/>
@@ -11310,50 +11464,52 @@
       <c r="DN68" s="0"/>
       <c r="DO68" s="0"/>
       <c r="DP68" s="0"/>
       <c r="DQ68" s="0"/>
       <c r="DR68" s="0"/>
       <c r="DS68" s="0"/>
       <c r="DT68" s="0"/>
       <c r="DU68" s="0"/>
       <c r="DV68" s="0"/>
       <c r="DW68" s="0"/>
       <c r="DX68" s="0"/>
       <c r="DY68" s="0"/>
       <c r="DZ68" s="0"/>
       <c r="EA68" s="0"/>
       <c r="EB68" s="0"/>
       <c r="EC68" s="0"/>
       <c r="ED68" s="0"/>
       <c r="EE68" s="0"/>
       <c r="EF68" s="0"/>
       <c r="EG68" s="0"/>
       <c r="EH68" s="0"/>
       <c r="EI68" s="0"/>
       <c r="EJ68" s="0"/>
       <c r="EK68" s="0"/>
       <c r="EL68" s="0"/>
+      <c r="EM68" s="0"/>
+      <c r="EN68" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0"/>
       <c r="D69" s="0"/>
       <c r="E69" s="0"/>
       <c r="F69" s="0"/>
       <c r="G69" s="0"/>
       <c r="H69" s="0"/>
       <c r="I69" s="0"/>
       <c r="J69" s="0"/>
       <c r="K69" s="0"/>
       <c r="L69" s="0"/>
       <c r="M69" s="0"/>
       <c r="N69" s="0"/>
       <c r="O69" s="0"/>
       <c r="P69" s="0"/>
       <c r="Q69" s="0"/>
       <c r="R69" s="0"/>
       <c r="S69" s="0"/>
       <c r="T69" s="0"/>
       <c r="U69" s="0"/>
       <c r="V69" s="0"/>
       <c r="W69" s="0"/>
@@ -11454,50 +11610,52 @@
       <c r="DN69" s="0"/>
       <c r="DO69" s="0"/>
       <c r="DP69" s="0"/>
       <c r="DQ69" s="0"/>
       <c r="DR69" s="0"/>
       <c r="DS69" s="0"/>
       <c r="DT69" s="0"/>
       <c r="DU69" s="0"/>
       <c r="DV69" s="0"/>
       <c r="DW69" s="0"/>
       <c r="DX69" s="0"/>
       <c r="DY69" s="0"/>
       <c r="DZ69" s="0"/>
       <c r="EA69" s="0"/>
       <c r="EB69" s="0"/>
       <c r="EC69" s="0"/>
       <c r="ED69" s="0"/>
       <c r="EE69" s="0"/>
       <c r="EF69" s="0"/>
       <c r="EG69" s="0"/>
       <c r="EH69" s="0"/>
       <c r="EI69" s="0"/>
       <c r="EJ69" s="0"/>
       <c r="EK69" s="0"/>
       <c r="EL69" s="0"/>
+      <c r="EM69" s="0"/>
+      <c r="EN69" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0"/>
       <c r="D70" s="0"/>
       <c r="E70" s="0"/>
       <c r="F70" s="0"/>
       <c r="G70" s="0"/>
       <c r="H70" s="0"/>
       <c r="I70" s="0"/>
       <c r="J70" s="0"/>
       <c r="K70" s="0"/>
       <c r="L70" s="0"/>
       <c r="M70" s="0"/>
       <c r="N70" s="0"/>
       <c r="O70" s="0"/>
       <c r="P70" s="0"/>
       <c r="Q70" s="0"/>
       <c r="R70" s="0"/>
       <c r="S70" s="0"/>
       <c r="T70" s="0"/>
       <c r="U70" s="0"/>
       <c r="V70" s="0"/>
       <c r="W70" s="0"/>
@@ -11598,50 +11756,52 @@
       <c r="DN70" s="0"/>
       <c r="DO70" s="0"/>
       <c r="DP70" s="0"/>
       <c r="DQ70" s="0"/>
       <c r="DR70" s="0"/>
       <c r="DS70" s="0"/>
       <c r="DT70" s="0"/>
       <c r="DU70" s="0"/>
       <c r="DV70" s="0"/>
       <c r="DW70" s="0"/>
       <c r="DX70" s="0"/>
       <c r="DY70" s="0"/>
       <c r="DZ70" s="0"/>
       <c r="EA70" s="0"/>
       <c r="EB70" s="0"/>
       <c r="EC70" s="0"/>
       <c r="ED70" s="0"/>
       <c r="EE70" s="0"/>
       <c r="EF70" s="0"/>
       <c r="EG70" s="0"/>
       <c r="EH70" s="0"/>
       <c r="EI70" s="0"/>
       <c r="EJ70" s="0"/>
       <c r="EK70" s="0"/>
       <c r="EL70" s="0"/>
+      <c r="EM70" s="0"/>
+      <c r="EN70" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0"/>
       <c r="D71" s="0"/>
       <c r="E71" s="0"/>
       <c r="F71" s="0"/>
       <c r="G71" s="0"/>
       <c r="H71" s="0"/>
       <c r="I71" s="0"/>
       <c r="J71" s="0"/>
       <c r="K71" s="0"/>
       <c r="L71" s="0"/>
       <c r="M71" s="0"/>
       <c r="N71" s="0"/>
       <c r="O71" s="0"/>
       <c r="P71" s="0"/>
       <c r="Q71" s="0"/>
       <c r="R71" s="0"/>
       <c r="S71" s="0"/>
       <c r="T71" s="0"/>
       <c r="U71" s="0"/>
       <c r="V71" s="0"/>
       <c r="W71" s="0"/>
@@ -11742,50 +11902,52 @@
       <c r="DN71" s="0"/>
       <c r="DO71" s="0"/>
       <c r="DP71" s="0"/>
       <c r="DQ71" s="0"/>
       <c r="DR71" s="0"/>
       <c r="DS71" s="0"/>
       <c r="DT71" s="0"/>
       <c r="DU71" s="0"/>
       <c r="DV71" s="0"/>
       <c r="DW71" s="0"/>
       <c r="DX71" s="0"/>
       <c r="DY71" s="0"/>
       <c r="DZ71" s="0"/>
       <c r="EA71" s="0"/>
       <c r="EB71" s="0"/>
       <c r="EC71" s="0"/>
       <c r="ED71" s="0"/>
       <c r="EE71" s="0"/>
       <c r="EF71" s="0"/>
       <c r="EG71" s="0"/>
       <c r="EH71" s="0"/>
       <c r="EI71" s="0"/>
       <c r="EJ71" s="0"/>
       <c r="EK71" s="0"/>
       <c r="EL71" s="0"/>
+      <c r="EM71" s="0"/>
+      <c r="EN71" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0"/>
       <c r="D72" s="0"/>
       <c r="E72" s="0"/>
       <c r="F72" s="0"/>
       <c r="G72" s="0"/>
       <c r="H72" s="0"/>
       <c r="I72" s="0"/>
       <c r="J72" s="0"/>
       <c r="K72" s="0"/>
       <c r="L72" s="0"/>
       <c r="M72" s="0"/>
       <c r="N72" s="0"/>
       <c r="O72" s="0"/>
       <c r="P72" s="0"/>
       <c r="Q72" s="0"/>
       <c r="R72" s="0"/>
       <c r="S72" s="0"/>
       <c r="T72" s="0"/>
       <c r="U72" s="0"/>
       <c r="V72" s="0"/>
       <c r="W72" s="0"/>
@@ -11886,50 +12048,52 @@
       <c r="DN72" s="0"/>
       <c r="DO72" s="0"/>
       <c r="DP72" s="0"/>
       <c r="DQ72" s="0"/>
       <c r="DR72" s="0"/>
       <c r="DS72" s="0"/>
       <c r="DT72" s="0"/>
       <c r="DU72" s="0"/>
       <c r="DV72" s="0"/>
       <c r="DW72" s="0"/>
       <c r="DX72" s="0"/>
       <c r="DY72" s="0"/>
       <c r="DZ72" s="0"/>
       <c r="EA72" s="0"/>
       <c r="EB72" s="0"/>
       <c r="EC72" s="0"/>
       <c r="ED72" s="0"/>
       <c r="EE72" s="0"/>
       <c r="EF72" s="0"/>
       <c r="EG72" s="0"/>
       <c r="EH72" s="0"/>
       <c r="EI72" s="0"/>
       <c r="EJ72" s="0"/>
       <c r="EK72" s="0"/>
       <c r="EL72" s="0"/>
+      <c r="EM72" s="0"/>
+      <c r="EN72" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0"/>
       <c r="D73" s="0"/>
       <c r="E73" s="0"/>
       <c r="F73" s="0"/>
       <c r="G73" s="0"/>
       <c r="H73" s="0"/>
       <c r="I73" s="0"/>
       <c r="J73" s="0"/>
       <c r="K73" s="0"/>
       <c r="L73" s="0"/>
       <c r="M73" s="0"/>
       <c r="N73" s="0"/>
       <c r="O73" s="0"/>
       <c r="P73" s="0"/>
       <c r="Q73" s="0"/>
       <c r="R73" s="0"/>
       <c r="S73" s="0"/>
       <c r="T73" s="0"/>
       <c r="U73" s="0"/>
       <c r="V73" s="0"/>
       <c r="W73" s="0"/>
@@ -12030,50 +12194,52 @@
       <c r="DN73" s="0"/>
       <c r="DO73" s="0"/>
       <c r="DP73" s="0"/>
       <c r="DQ73" s="0"/>
       <c r="DR73" s="0"/>
       <c r="DS73" s="0"/>
       <c r="DT73" s="0"/>
       <c r="DU73" s="0"/>
       <c r="DV73" s="0"/>
       <c r="DW73" s="0"/>
       <c r="DX73" s="0"/>
       <c r="DY73" s="0"/>
       <c r="DZ73" s="0"/>
       <c r="EA73" s="0"/>
       <c r="EB73" s="0"/>
       <c r="EC73" s="0"/>
       <c r="ED73" s="0"/>
       <c r="EE73" s="0"/>
       <c r="EF73" s="0"/>
       <c r="EG73" s="0"/>
       <c r="EH73" s="0"/>
       <c r="EI73" s="0"/>
       <c r="EJ73" s="0"/>
       <c r="EK73" s="0"/>
       <c r="EL73" s="0"/>
+      <c r="EM73" s="0"/>
+      <c r="EN73" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0"/>
       <c r="D74" s="0"/>
       <c r="E74" s="0"/>
       <c r="F74" s="0"/>
       <c r="G74" s="0"/>
       <c r="H74" s="0"/>
       <c r="I74" s="0"/>
       <c r="J74" s="0"/>
       <c r="K74" s="0"/>
       <c r="L74" s="0"/>
       <c r="M74" s="0"/>
       <c r="N74" s="0"/>
       <c r="O74" s="0"/>
       <c r="P74" s="0"/>
       <c r="Q74" s="0"/>
       <c r="R74" s="0"/>
       <c r="S74" s="0"/>
       <c r="T74" s="0"/>
       <c r="U74" s="0"/>
       <c r="V74" s="0"/>
       <c r="W74" s="0"/>
@@ -12174,50 +12340,52 @@
       <c r="DN74" s="0"/>
       <c r="DO74" s="0"/>
       <c r="DP74" s="0"/>
       <c r="DQ74" s="0"/>
       <c r="DR74" s="0"/>
       <c r="DS74" s="0"/>
       <c r="DT74" s="0"/>
       <c r="DU74" s="0"/>
       <c r="DV74" s="0"/>
       <c r="DW74" s="0"/>
       <c r="DX74" s="0"/>
       <c r="DY74" s="0"/>
       <c r="DZ74" s="0"/>
       <c r="EA74" s="0"/>
       <c r="EB74" s="0"/>
       <c r="EC74" s="0"/>
       <c r="ED74" s="0"/>
       <c r="EE74" s="0"/>
       <c r="EF74" s="0"/>
       <c r="EG74" s="0"/>
       <c r="EH74" s="0"/>
       <c r="EI74" s="0"/>
       <c r="EJ74" s="0"/>
       <c r="EK74" s="0"/>
       <c r="EL74" s="0"/>
+      <c r="EM74" s="0"/>
+      <c r="EN74" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0"/>
       <c r="D75" s="0"/>
       <c r="E75" s="0"/>
       <c r="F75" s="0"/>
       <c r="G75" s="0"/>
       <c r="H75" s="0"/>
       <c r="I75" s="0"/>
       <c r="J75" s="0"/>
       <c r="K75" s="0"/>
       <c r="L75" s="0"/>
       <c r="M75" s="0"/>
       <c r="N75" s="0"/>
       <c r="O75" s="0"/>
       <c r="P75" s="0"/>
       <c r="Q75" s="0"/>
       <c r="R75" s="0"/>
       <c r="S75" s="0"/>
       <c r="T75" s="0"/>
       <c r="U75" s="0"/>
       <c r="V75" s="0"/>
       <c r="W75" s="0"/>
@@ -12318,50 +12486,52 @@
       <c r="DN75" s="0"/>
       <c r="DO75" s="0"/>
       <c r="DP75" s="0"/>
       <c r="DQ75" s="0"/>
       <c r="DR75" s="0"/>
       <c r="DS75" s="0"/>
       <c r="DT75" s="0"/>
       <c r="DU75" s="0"/>
       <c r="DV75" s="0"/>
       <c r="DW75" s="0"/>
       <c r="DX75" s="0"/>
       <c r="DY75" s="0"/>
       <c r="DZ75" s="0"/>
       <c r="EA75" s="0"/>
       <c r="EB75" s="0"/>
       <c r="EC75" s="0"/>
       <c r="ED75" s="0"/>
       <c r="EE75" s="0"/>
       <c r="EF75" s="0"/>
       <c r="EG75" s="0"/>
       <c r="EH75" s="0"/>
       <c r="EI75" s="0"/>
       <c r="EJ75" s="0"/>
       <c r="EK75" s="0"/>
       <c r="EL75" s="0"/>
+      <c r="EM75" s="0"/>
+      <c r="EN75" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0"/>
       <c r="D76" s="0"/>
       <c r="E76" s="0"/>
       <c r="F76" s="0"/>
       <c r="G76" s="0"/>
       <c r="H76" s="0"/>
       <c r="I76" s="0"/>
       <c r="J76" s="0"/>
       <c r="K76" s="0"/>
       <c r="L76" s="0"/>
       <c r="M76" s="0"/>
       <c r="N76" s="0"/>
       <c r="O76" s="0"/>
       <c r="P76" s="0"/>
       <c r="Q76" s="0"/>
       <c r="R76" s="0"/>
       <c r="S76" s="0"/>
       <c r="T76" s="0"/>
       <c r="U76" s="0"/>
       <c r="V76" s="0"/>
       <c r="W76" s="0"/>
@@ -12462,50 +12632,52 @@
       <c r="DN76" s="0"/>
       <c r="DO76" s="0"/>
       <c r="DP76" s="0"/>
       <c r="DQ76" s="0"/>
       <c r="DR76" s="0"/>
       <c r="DS76" s="0"/>
       <c r="DT76" s="0"/>
       <c r="DU76" s="0"/>
       <c r="DV76" s="0"/>
       <c r="DW76" s="0"/>
       <c r="DX76" s="0"/>
       <c r="DY76" s="0"/>
       <c r="DZ76" s="0"/>
       <c r="EA76" s="0"/>
       <c r="EB76" s="0"/>
       <c r="EC76" s="0"/>
       <c r="ED76" s="0"/>
       <c r="EE76" s="0"/>
       <c r="EF76" s="0"/>
       <c r="EG76" s="0"/>
       <c r="EH76" s="0"/>
       <c r="EI76" s="0"/>
       <c r="EJ76" s="0"/>
       <c r="EK76" s="0"/>
       <c r="EL76" s="0"/>
+      <c r="EM76" s="0"/>
+      <c r="EN76" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0"/>
       <c r="D77" s="0"/>
       <c r="E77" s="0"/>
       <c r="F77" s="0"/>
       <c r="G77" s="0"/>
       <c r="H77" s="0"/>
       <c r="I77" s="0"/>
       <c r="J77" s="0"/>
       <c r="K77" s="0"/>
       <c r="L77" s="0"/>
       <c r="M77" s="0"/>
       <c r="N77" s="0"/>
       <c r="O77" s="0"/>
       <c r="P77" s="0"/>
       <c r="Q77" s="0"/>
       <c r="R77" s="0"/>
       <c r="S77" s="0"/>
       <c r="T77" s="0"/>
       <c r="U77" s="0"/>
       <c r="V77" s="0"/>
       <c r="W77" s="0"/>
@@ -12606,50 +12778,52 @@
       <c r="DN77" s="0"/>
       <c r="DO77" s="0"/>
       <c r="DP77" s="0"/>
       <c r="DQ77" s="0"/>
       <c r="DR77" s="0"/>
       <c r="DS77" s="0"/>
       <c r="DT77" s="0"/>
       <c r="DU77" s="0"/>
       <c r="DV77" s="0"/>
       <c r="DW77" s="0"/>
       <c r="DX77" s="0"/>
       <c r="DY77" s="0"/>
       <c r="DZ77" s="0"/>
       <c r="EA77" s="0"/>
       <c r="EB77" s="0"/>
       <c r="EC77" s="0"/>
       <c r="ED77" s="0"/>
       <c r="EE77" s="0"/>
       <c r="EF77" s="0"/>
       <c r="EG77" s="0"/>
       <c r="EH77" s="0"/>
       <c r="EI77" s="0"/>
       <c r="EJ77" s="0"/>
       <c r="EK77" s="0"/>
       <c r="EL77" s="0"/>
+      <c r="EM77" s="0"/>
+      <c r="EN77" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0"/>
       <c r="D78" s="0"/>
       <c r="E78" s="0"/>
       <c r="F78" s="0"/>
       <c r="G78" s="0"/>
       <c r="H78" s="0"/>
       <c r="I78" s="0"/>
       <c r="J78" s="0"/>
       <c r="K78" s="0"/>
       <c r="L78" s="0"/>
       <c r="M78" s="0"/>
       <c r="N78" s="0"/>
       <c r="O78" s="0"/>
       <c r="P78" s="0"/>
       <c r="Q78" s="0"/>
       <c r="R78" s="0"/>
       <c r="S78" s="0"/>
       <c r="T78" s="0"/>
       <c r="U78" s="0"/>
       <c r="V78" s="0"/>
       <c r="W78" s="0"/>
@@ -12750,50 +12924,52 @@
       <c r="DN78" s="0"/>
       <c r="DO78" s="0"/>
       <c r="DP78" s="0"/>
       <c r="DQ78" s="0"/>
       <c r="DR78" s="0"/>
       <c r="DS78" s="0"/>
       <c r="DT78" s="0"/>
       <c r="DU78" s="0"/>
       <c r="DV78" s="0"/>
       <c r="DW78" s="0"/>
       <c r="DX78" s="0"/>
       <c r="DY78" s="0"/>
       <c r="DZ78" s="0"/>
       <c r="EA78" s="0"/>
       <c r="EB78" s="0"/>
       <c r="EC78" s="0"/>
       <c r="ED78" s="0"/>
       <c r="EE78" s="0"/>
       <c r="EF78" s="0"/>
       <c r="EG78" s="0"/>
       <c r="EH78" s="0"/>
       <c r="EI78" s="0"/>
       <c r="EJ78" s="0"/>
       <c r="EK78" s="0"/>
       <c r="EL78" s="0"/>
+      <c r="EM78" s="0"/>
+      <c r="EN78" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0"/>
       <c r="D79" s="0"/>
       <c r="E79" s="0"/>
       <c r="F79" s="0"/>
       <c r="G79" s="0"/>
       <c r="H79" s="0"/>
       <c r="I79" s="0"/>
       <c r="J79" s="0"/>
       <c r="K79" s="0"/>
       <c r="L79" s="0"/>
       <c r="M79" s="0"/>
       <c r="N79" s="0"/>
       <c r="O79" s="0"/>
       <c r="P79" s="0"/>
       <c r="Q79" s="0"/>
       <c r="R79" s="0"/>
       <c r="S79" s="0"/>
       <c r="T79" s="0"/>
       <c r="U79" s="0"/>
       <c r="V79" s="0"/>
       <c r="W79" s="0"/>
@@ -12894,50 +13070,52 @@
       <c r="DN79" s="0"/>
       <c r="DO79" s="0"/>
       <c r="DP79" s="0"/>
       <c r="DQ79" s="0"/>
       <c r="DR79" s="0"/>
       <c r="DS79" s="0"/>
       <c r="DT79" s="0"/>
       <c r="DU79" s="0"/>
       <c r="DV79" s="0"/>
       <c r="DW79" s="0"/>
       <c r="DX79" s="0"/>
       <c r="DY79" s="0"/>
       <c r="DZ79" s="0"/>
       <c r="EA79" s="0"/>
       <c r="EB79" s="0"/>
       <c r="EC79" s="0"/>
       <c r="ED79" s="0"/>
       <c r="EE79" s="0"/>
       <c r="EF79" s="0"/>
       <c r="EG79" s="0"/>
       <c r="EH79" s="0"/>
       <c r="EI79" s="0"/>
       <c r="EJ79" s="0"/>
       <c r="EK79" s="0"/>
       <c r="EL79" s="0"/>
+      <c r="EM79" s="0"/>
+      <c r="EN79" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0"/>
       <c r="D80" s="0"/>
       <c r="E80" s="0"/>
       <c r="F80" s="0"/>
       <c r="G80" s="0"/>
       <c r="H80" s="0"/>
       <c r="I80" s="0"/>
       <c r="J80" s="0"/>
       <c r="K80" s="0"/>
       <c r="L80" s="0"/>
       <c r="M80" s="0"/>
       <c r="N80" s="0"/>
       <c r="O80" s="0"/>
       <c r="P80" s="0"/>
       <c r="Q80" s="0"/>
       <c r="R80" s="0"/>
       <c r="S80" s="0"/>
       <c r="T80" s="0"/>
       <c r="U80" s="0"/>
       <c r="V80" s="0"/>
       <c r="W80" s="0"/>
@@ -13038,50 +13216,52 @@
       <c r="DN80" s="0"/>
       <c r="DO80" s="0"/>
       <c r="DP80" s="0"/>
       <c r="DQ80" s="0"/>
       <c r="DR80" s="0"/>
       <c r="DS80" s="0"/>
       <c r="DT80" s="0"/>
       <c r="DU80" s="0"/>
       <c r="DV80" s="0"/>
       <c r="DW80" s="0"/>
       <c r="DX80" s="0"/>
       <c r="DY80" s="0"/>
       <c r="DZ80" s="0"/>
       <c r="EA80" s="0"/>
       <c r="EB80" s="0"/>
       <c r="EC80" s="0"/>
       <c r="ED80" s="0"/>
       <c r="EE80" s="0"/>
       <c r="EF80" s="0"/>
       <c r="EG80" s="0"/>
       <c r="EH80" s="0"/>
       <c r="EI80" s="0"/>
       <c r="EJ80" s="0"/>
       <c r="EK80" s="0"/>
       <c r="EL80" s="0"/>
+      <c r="EM80" s="0"/>
+      <c r="EN80" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0"/>
       <c r="D81" s="0"/>
       <c r="E81" s="0"/>
       <c r="F81" s="0"/>
       <c r="G81" s="0"/>
       <c r="H81" s="0"/>
       <c r="I81" s="0"/>
       <c r="J81" s="0"/>
       <c r="K81" s="0"/>
       <c r="L81" s="0"/>
       <c r="M81" s="0"/>
       <c r="N81" s="0"/>
       <c r="O81" s="0"/>
       <c r="P81" s="0"/>
       <c r="Q81" s="0"/>
       <c r="R81" s="0"/>
       <c r="S81" s="0"/>
       <c r="T81" s="0"/>
       <c r="U81" s="0"/>
       <c r="V81" s="0"/>
       <c r="W81" s="0"/>
@@ -13182,50 +13362,52 @@
       <c r="DN81" s="0"/>
       <c r="DO81" s="0"/>
       <c r="DP81" s="0"/>
       <c r="DQ81" s="0"/>
       <c r="DR81" s="0"/>
       <c r="DS81" s="0"/>
       <c r="DT81" s="0"/>
       <c r="DU81" s="0"/>
       <c r="DV81" s="0"/>
       <c r="DW81" s="0"/>
       <c r="DX81" s="0"/>
       <c r="DY81" s="0"/>
       <c r="DZ81" s="0"/>
       <c r="EA81" s="0"/>
       <c r="EB81" s="0"/>
       <c r="EC81" s="0"/>
       <c r="ED81" s="0"/>
       <c r="EE81" s="0"/>
       <c r="EF81" s="0"/>
       <c r="EG81" s="0"/>
       <c r="EH81" s="0"/>
       <c r="EI81" s="0"/>
       <c r="EJ81" s="0"/>
       <c r="EK81" s="0"/>
       <c r="EL81" s="0"/>
+      <c r="EM81" s="0"/>
+      <c r="EN81" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0"/>
       <c r="D82" s="0"/>
       <c r="E82" s="0"/>
       <c r="F82" s="0"/>
       <c r="G82" s="0"/>
       <c r="H82" s="0"/>
       <c r="I82" s="0"/>
       <c r="J82" s="0"/>
       <c r="K82" s="0"/>
       <c r="L82" s="0"/>
       <c r="M82" s="0"/>
       <c r="N82" s="0"/>
       <c r="O82" s="0"/>
       <c r="P82" s="0"/>
       <c r="Q82" s="0"/>
       <c r="R82" s="0"/>
       <c r="S82" s="0"/>
       <c r="T82" s="0"/>
       <c r="U82" s="0"/>
       <c r="V82" s="0"/>
       <c r="W82" s="0"/>
@@ -13326,50 +13508,52 @@
       <c r="DN82" s="0"/>
       <c r="DO82" s="0"/>
       <c r="DP82" s="0"/>
       <c r="DQ82" s="0"/>
       <c r="DR82" s="0"/>
       <c r="DS82" s="0"/>
       <c r="DT82" s="0"/>
       <c r="DU82" s="0"/>
       <c r="DV82" s="0"/>
       <c r="DW82" s="0"/>
       <c r="DX82" s="0"/>
       <c r="DY82" s="0"/>
       <c r="DZ82" s="0"/>
       <c r="EA82" s="0"/>
       <c r="EB82" s="0"/>
       <c r="EC82" s="0"/>
       <c r="ED82" s="0"/>
       <c r="EE82" s="0"/>
       <c r="EF82" s="0"/>
       <c r="EG82" s="0"/>
       <c r="EH82" s="0"/>
       <c r="EI82" s="0"/>
       <c r="EJ82" s="0"/>
       <c r="EK82" s="0"/>
       <c r="EL82" s="0"/>
+      <c r="EM82" s="0"/>
+      <c r="EN82" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0"/>
       <c r="D83" s="0"/>
       <c r="E83" s="0"/>
       <c r="F83" s="0"/>
       <c r="G83" s="0"/>
       <c r="H83" s="0"/>
       <c r="I83" s="0"/>
       <c r="J83" s="0"/>
       <c r="K83" s="0"/>
       <c r="L83" s="0"/>
       <c r="M83" s="0"/>
       <c r="N83" s="0"/>
       <c r="O83" s="0"/>
       <c r="P83" s="0"/>
       <c r="Q83" s="0"/>
       <c r="R83" s="0"/>
       <c r="S83" s="0"/>
       <c r="T83" s="0"/>
       <c r="U83" s="0"/>
       <c r="V83" s="0"/>
       <c r="W83" s="0"/>
@@ -13470,50 +13654,52 @@
       <c r="DN83" s="0"/>
       <c r="DO83" s="0"/>
       <c r="DP83" s="0"/>
       <c r="DQ83" s="0"/>
       <c r="DR83" s="0"/>
       <c r="DS83" s="0"/>
       <c r="DT83" s="0"/>
       <c r="DU83" s="0"/>
       <c r="DV83" s="0"/>
       <c r="DW83" s="0"/>
       <c r="DX83" s="0"/>
       <c r="DY83" s="0"/>
       <c r="DZ83" s="0"/>
       <c r="EA83" s="0"/>
       <c r="EB83" s="0"/>
       <c r="EC83" s="0"/>
       <c r="ED83" s="0"/>
       <c r="EE83" s="0"/>
       <c r="EF83" s="0"/>
       <c r="EG83" s="0"/>
       <c r="EH83" s="0"/>
       <c r="EI83" s="0"/>
       <c r="EJ83" s="0"/>
       <c r="EK83" s="0"/>
       <c r="EL83" s="0"/>
+      <c r="EM83" s="0"/>
+      <c r="EN83" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0"/>
       <c r="D84" s="0"/>
       <c r="E84" s="0"/>
       <c r="F84" s="0"/>
       <c r="G84" s="0"/>
       <c r="H84" s="0"/>
       <c r="I84" s="0"/>
       <c r="J84" s="0"/>
       <c r="K84" s="0"/>
       <c r="L84" s="0"/>
       <c r="M84" s="0"/>
       <c r="N84" s="0"/>
       <c r="O84" s="0"/>
       <c r="P84" s="0"/>
       <c r="Q84" s="0"/>
       <c r="R84" s="0"/>
       <c r="S84" s="0"/>
       <c r="T84" s="0"/>
       <c r="U84" s="0"/>
       <c r="V84" s="0"/>
       <c r="W84" s="0"/>
@@ -13614,50 +13800,52 @@
       <c r="DN84" s="0"/>
       <c r="DO84" s="0"/>
       <c r="DP84" s="0"/>
       <c r="DQ84" s="0"/>
       <c r="DR84" s="0"/>
       <c r="DS84" s="0"/>
       <c r="DT84" s="0"/>
       <c r="DU84" s="0"/>
       <c r="DV84" s="0"/>
       <c r="DW84" s="0"/>
       <c r="DX84" s="0"/>
       <c r="DY84" s="0"/>
       <c r="DZ84" s="0"/>
       <c r="EA84" s="0"/>
       <c r="EB84" s="0"/>
       <c r="EC84" s="0"/>
       <c r="ED84" s="0"/>
       <c r="EE84" s="0"/>
       <c r="EF84" s="0"/>
       <c r="EG84" s="0"/>
       <c r="EH84" s="0"/>
       <c r="EI84" s="0"/>
       <c r="EJ84" s="0"/>
       <c r="EK84" s="0"/>
       <c r="EL84" s="0"/>
+      <c r="EM84" s="0"/>
+      <c r="EN84" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0"/>
       <c r="D85" s="0"/>
       <c r="E85" s="0"/>
       <c r="F85" s="0"/>
       <c r="G85" s="0"/>
       <c r="H85" s="0"/>
       <c r="I85" s="0"/>
       <c r="J85" s="0"/>
       <c r="K85" s="0"/>
       <c r="L85" s="0"/>
       <c r="M85" s="0"/>
       <c r="N85" s="0"/>
       <c r="O85" s="0"/>
       <c r="P85" s="0"/>
       <c r="Q85" s="0"/>
       <c r="R85" s="0"/>
       <c r="S85" s="0"/>
       <c r="T85" s="0"/>
       <c r="U85" s="0"/>
       <c r="V85" s="0"/>
       <c r="W85" s="0"/>
@@ -13758,50 +13946,52 @@
       <c r="DN85" s="0"/>
       <c r="DO85" s="0"/>
       <c r="DP85" s="0"/>
       <c r="DQ85" s="0"/>
       <c r="DR85" s="0"/>
       <c r="DS85" s="0"/>
       <c r="DT85" s="0"/>
       <c r="DU85" s="0"/>
       <c r="DV85" s="0"/>
       <c r="DW85" s="0"/>
       <c r="DX85" s="0"/>
       <c r="DY85" s="0"/>
       <c r="DZ85" s="0"/>
       <c r="EA85" s="0"/>
       <c r="EB85" s="0"/>
       <c r="EC85" s="0"/>
       <c r="ED85" s="0"/>
       <c r="EE85" s="0"/>
       <c r="EF85" s="0"/>
       <c r="EG85" s="0"/>
       <c r="EH85" s="0"/>
       <c r="EI85" s="0"/>
       <c r="EJ85" s="0"/>
       <c r="EK85" s="0"/>
       <c r="EL85" s="0"/>
+      <c r="EM85" s="0"/>
+      <c r="EN85" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0"/>
       <c r="D86" s="0"/>
       <c r="E86" s="0"/>
       <c r="F86" s="0"/>
       <c r="G86" s="0"/>
       <c r="H86" s="0"/>
       <c r="I86" s="0"/>
       <c r="J86" s="0"/>
       <c r="K86" s="0"/>
       <c r="L86" s="0"/>
       <c r="M86" s="0"/>
       <c r="N86" s="0"/>
       <c r="O86" s="0"/>
       <c r="P86" s="0"/>
       <c r="Q86" s="0"/>
       <c r="R86" s="0"/>
       <c r="S86" s="0"/>
       <c r="T86" s="0"/>
       <c r="U86" s="0"/>
       <c r="V86" s="0"/>
       <c r="W86" s="0"/>
@@ -13902,50 +14092,52 @@
       <c r="DN86" s="0"/>
       <c r="DO86" s="0"/>
       <c r="DP86" s="0"/>
       <c r="DQ86" s="0"/>
       <c r="DR86" s="0"/>
       <c r="DS86" s="0"/>
       <c r="DT86" s="0"/>
       <c r="DU86" s="0"/>
       <c r="DV86" s="0"/>
       <c r="DW86" s="0"/>
       <c r="DX86" s="0"/>
       <c r="DY86" s="0"/>
       <c r="DZ86" s="0"/>
       <c r="EA86" s="0"/>
       <c r="EB86" s="0"/>
       <c r="EC86" s="0"/>
       <c r="ED86" s="0"/>
       <c r="EE86" s="0"/>
       <c r="EF86" s="0"/>
       <c r="EG86" s="0"/>
       <c r="EH86" s="0"/>
       <c r="EI86" s="0"/>
       <c r="EJ86" s="0"/>
       <c r="EK86" s="0"/>
       <c r="EL86" s="0"/>
+      <c r="EM86" s="0"/>
+      <c r="EN86" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0"/>
       <c r="D87" s="0"/>
       <c r="E87" s="0"/>
       <c r="F87" s="0"/>
       <c r="G87" s="0"/>
       <c r="H87" s="0"/>
       <c r="I87" s="0"/>
       <c r="J87" s="0"/>
       <c r="K87" s="0"/>
       <c r="L87" s="0"/>
       <c r="M87" s="0"/>
       <c r="N87" s="0"/>
       <c r="O87" s="0"/>
       <c r="P87" s="0"/>
       <c r="Q87" s="0"/>
       <c r="R87" s="0"/>
       <c r="S87" s="0"/>
       <c r="T87" s="0"/>
       <c r="U87" s="0"/>
       <c r="V87" s="0"/>
       <c r="W87" s="0"/>
@@ -14046,50 +14238,52 @@
       <c r="DN87" s="0"/>
       <c r="DO87" s="0"/>
       <c r="DP87" s="0"/>
       <c r="DQ87" s="0"/>
       <c r="DR87" s="0"/>
       <c r="DS87" s="0"/>
       <c r="DT87" s="0"/>
       <c r="DU87" s="0"/>
       <c r="DV87" s="0"/>
       <c r="DW87" s="0"/>
       <c r="DX87" s="0"/>
       <c r="DY87" s="0"/>
       <c r="DZ87" s="0"/>
       <c r="EA87" s="0"/>
       <c r="EB87" s="0"/>
       <c r="EC87" s="0"/>
       <c r="ED87" s="0"/>
       <c r="EE87" s="0"/>
       <c r="EF87" s="0"/>
       <c r="EG87" s="0"/>
       <c r="EH87" s="0"/>
       <c r="EI87" s="0"/>
       <c r="EJ87" s="0"/>
       <c r="EK87" s="0"/>
       <c r="EL87" s="0"/>
+      <c r="EM87" s="0"/>
+      <c r="EN87" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0"/>
       <c r="D88" s="0"/>
       <c r="E88" s="0"/>
       <c r="F88" s="0"/>
       <c r="G88" s="0"/>
       <c r="H88" s="0"/>
       <c r="I88" s="0"/>
       <c r="J88" s="0"/>
       <c r="K88" s="0"/>
       <c r="L88" s="0"/>
       <c r="M88" s="0"/>
       <c r="N88" s="0"/>
       <c r="O88" s="0"/>
       <c r="P88" s="0"/>
       <c r="Q88" s="0"/>
       <c r="R88" s="0"/>
       <c r="S88" s="0"/>
       <c r="T88" s="0"/>
       <c r="U88" s="0"/>
       <c r="V88" s="0"/>
       <c r="W88" s="0"/>
@@ -14190,50 +14384,52 @@
       <c r="DN88" s="0"/>
       <c r="DO88" s="0"/>
       <c r="DP88" s="0"/>
       <c r="DQ88" s="0"/>
       <c r="DR88" s="0"/>
       <c r="DS88" s="0"/>
       <c r="DT88" s="0"/>
       <c r="DU88" s="0"/>
       <c r="DV88" s="0"/>
       <c r="DW88" s="0"/>
       <c r="DX88" s="0"/>
       <c r="DY88" s="0"/>
       <c r="DZ88" s="0"/>
       <c r="EA88" s="0"/>
       <c r="EB88" s="0"/>
       <c r="EC88" s="0"/>
       <c r="ED88" s="0"/>
       <c r="EE88" s="0"/>
       <c r="EF88" s="0"/>
       <c r="EG88" s="0"/>
       <c r="EH88" s="0"/>
       <c r="EI88" s="0"/>
       <c r="EJ88" s="0"/>
       <c r="EK88" s="0"/>
       <c r="EL88" s="0"/>
+      <c r="EM88" s="0"/>
+      <c r="EN88" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0"/>
       <c r="D89" s="0"/>
       <c r="E89" s="0"/>
       <c r="F89" s="0"/>
       <c r="G89" s="0"/>
       <c r="H89" s="0"/>
       <c r="I89" s="0"/>
       <c r="J89" s="0"/>
       <c r="K89" s="0"/>
       <c r="L89" s="0"/>
       <c r="M89" s="0"/>
       <c r="N89" s="0"/>
       <c r="O89" s="0"/>
       <c r="P89" s="0"/>
       <c r="Q89" s="0"/>
       <c r="R89" s="0"/>
       <c r="S89" s="0"/>
       <c r="T89" s="0"/>
       <c r="U89" s="0"/>
       <c r="V89" s="0"/>
       <c r="W89" s="0"/>
@@ -14334,50 +14530,52 @@
       <c r="DN89" s="0"/>
       <c r="DO89" s="0"/>
       <c r="DP89" s="0"/>
       <c r="DQ89" s="0"/>
       <c r="DR89" s="0"/>
       <c r="DS89" s="0"/>
       <c r="DT89" s="0"/>
       <c r="DU89" s="0"/>
       <c r="DV89" s="0"/>
       <c r="DW89" s="0"/>
       <c r="DX89" s="0"/>
       <c r="DY89" s="0"/>
       <c r="DZ89" s="0"/>
       <c r="EA89" s="0"/>
       <c r="EB89" s="0"/>
       <c r="EC89" s="0"/>
       <c r="ED89" s="0"/>
       <c r="EE89" s="0"/>
       <c r="EF89" s="0"/>
       <c r="EG89" s="0"/>
       <c r="EH89" s="0"/>
       <c r="EI89" s="0"/>
       <c r="EJ89" s="0"/>
       <c r="EK89" s="0"/>
       <c r="EL89" s="0"/>
+      <c r="EM89" s="0"/>
+      <c r="EN89" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0"/>
       <c r="D90" s="0"/>
       <c r="E90" s="0"/>
       <c r="F90" s="0"/>
       <c r="G90" s="0"/>
       <c r="H90" s="0"/>
       <c r="I90" s="0"/>
       <c r="J90" s="0"/>
       <c r="K90" s="0"/>
       <c r="L90" s="0"/>
       <c r="M90" s="0"/>
       <c r="N90" s="0"/>
       <c r="O90" s="0"/>
       <c r="P90" s="0"/>
       <c r="Q90" s="0"/>
       <c r="R90" s="0"/>
       <c r="S90" s="0"/>
       <c r="T90" s="0"/>
       <c r="U90" s="0"/>
       <c r="V90" s="0"/>
       <c r="W90" s="0"/>
@@ -14478,50 +14676,52 @@
       <c r="DN90" s="0"/>
       <c r="DO90" s="0"/>
       <c r="DP90" s="0"/>
       <c r="DQ90" s="0"/>
       <c r="DR90" s="0"/>
       <c r="DS90" s="0"/>
       <c r="DT90" s="0"/>
       <c r="DU90" s="0"/>
       <c r="DV90" s="0"/>
       <c r="DW90" s="0"/>
       <c r="DX90" s="0"/>
       <c r="DY90" s="0"/>
       <c r="DZ90" s="0"/>
       <c r="EA90" s="0"/>
       <c r="EB90" s="0"/>
       <c r="EC90" s="0"/>
       <c r="ED90" s="0"/>
       <c r="EE90" s="0"/>
       <c r="EF90" s="0"/>
       <c r="EG90" s="0"/>
       <c r="EH90" s="0"/>
       <c r="EI90" s="0"/>
       <c r="EJ90" s="0"/>
       <c r="EK90" s="0"/>
       <c r="EL90" s="0"/>
+      <c r="EM90" s="0"/>
+      <c r="EN90" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0"/>
       <c r="D91" s="0"/>
       <c r="E91" s="0"/>
       <c r="F91" s="0"/>
       <c r="G91" s="0"/>
       <c r="H91" s="0"/>
       <c r="I91" s="0"/>
       <c r="J91" s="0"/>
       <c r="K91" s="0"/>
       <c r="L91" s="0"/>
       <c r="M91" s="0"/>
       <c r="N91" s="0"/>
       <c r="O91" s="0"/>
       <c r="P91" s="0"/>
       <c r="Q91" s="0"/>
       <c r="R91" s="0"/>
       <c r="S91" s="0"/>
       <c r="T91" s="0"/>
       <c r="U91" s="0"/>
       <c r="V91" s="0"/>
       <c r="W91" s="0"/>
@@ -14622,50 +14822,52 @@
       <c r="DN91" s="0"/>
       <c r="DO91" s="0"/>
       <c r="DP91" s="0"/>
       <c r="DQ91" s="0"/>
       <c r="DR91" s="0"/>
       <c r="DS91" s="0"/>
       <c r="DT91" s="0"/>
       <c r="DU91" s="0"/>
       <c r="DV91" s="0"/>
       <c r="DW91" s="0"/>
       <c r="DX91" s="0"/>
       <c r="DY91" s="0"/>
       <c r="DZ91" s="0"/>
       <c r="EA91" s="0"/>
       <c r="EB91" s="0"/>
       <c r="EC91" s="0"/>
       <c r="ED91" s="0"/>
       <c r="EE91" s="0"/>
       <c r="EF91" s="0"/>
       <c r="EG91" s="0"/>
       <c r="EH91" s="0"/>
       <c r="EI91" s="0"/>
       <c r="EJ91" s="0"/>
       <c r="EK91" s="0"/>
       <c r="EL91" s="0"/>
+      <c r="EM91" s="0"/>
+      <c r="EN91" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0"/>
       <c r="D92" s="0"/>
       <c r="E92" s="0"/>
       <c r="F92" s="0"/>
       <c r="G92" s="0"/>
       <c r="H92" s="0"/>
       <c r="I92" s="0"/>
       <c r="J92" s="0"/>
       <c r="K92" s="0"/>
       <c r="L92" s="0"/>
       <c r="M92" s="0"/>
       <c r="N92" s="0"/>
       <c r="O92" s="0"/>
       <c r="P92" s="0"/>
       <c r="Q92" s="0"/>
       <c r="R92" s="0"/>
       <c r="S92" s="0"/>
       <c r="T92" s="0"/>
       <c r="U92" s="0"/>
       <c r="V92" s="0"/>
       <c r="W92" s="0"/>
@@ -14766,50 +14968,52 @@
       <c r="DN92" s="0"/>
       <c r="DO92" s="0"/>
       <c r="DP92" s="0"/>
       <c r="DQ92" s="0"/>
       <c r="DR92" s="0"/>
       <c r="DS92" s="0"/>
       <c r="DT92" s="0"/>
       <c r="DU92" s="0"/>
       <c r="DV92" s="0"/>
       <c r="DW92" s="0"/>
       <c r="DX92" s="0"/>
       <c r="DY92" s="0"/>
       <c r="DZ92" s="0"/>
       <c r="EA92" s="0"/>
       <c r="EB92" s="0"/>
       <c r="EC92" s="0"/>
       <c r="ED92" s="0"/>
       <c r="EE92" s="0"/>
       <c r="EF92" s="0"/>
       <c r="EG92" s="0"/>
       <c r="EH92" s="0"/>
       <c r="EI92" s="0"/>
       <c r="EJ92" s="0"/>
       <c r="EK92" s="0"/>
       <c r="EL92" s="0"/>
+      <c r="EM92" s="0"/>
+      <c r="EN92" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0"/>
       <c r="D93" s="0"/>
       <c r="E93" s="0"/>
       <c r="F93" s="0"/>
       <c r="G93" s="0"/>
       <c r="H93" s="0"/>
       <c r="I93" s="0"/>
       <c r="J93" s="0"/>
       <c r="K93" s="0"/>
       <c r="L93" s="0"/>
       <c r="M93" s="0"/>
       <c r="N93" s="0"/>
       <c r="O93" s="0"/>
       <c r="P93" s="0"/>
       <c r="Q93" s="0"/>
       <c r="R93" s="0"/>
       <c r="S93" s="0"/>
       <c r="T93" s="0"/>
       <c r="U93" s="0"/>
       <c r="V93" s="0"/>
       <c r="W93" s="0"/>
@@ -14910,50 +15114,52 @@
       <c r="DN93" s="0"/>
       <c r="DO93" s="0"/>
       <c r="DP93" s="0"/>
       <c r="DQ93" s="0"/>
       <c r="DR93" s="0"/>
       <c r="DS93" s="0"/>
       <c r="DT93" s="0"/>
       <c r="DU93" s="0"/>
       <c r="DV93" s="0"/>
       <c r="DW93" s="0"/>
       <c r="DX93" s="0"/>
       <c r="DY93" s="0"/>
       <c r="DZ93" s="0"/>
       <c r="EA93" s="0"/>
       <c r="EB93" s="0"/>
       <c r="EC93" s="0"/>
       <c r="ED93" s="0"/>
       <c r="EE93" s="0"/>
       <c r="EF93" s="0"/>
       <c r="EG93" s="0"/>
       <c r="EH93" s="0"/>
       <c r="EI93" s="0"/>
       <c r="EJ93" s="0"/>
       <c r="EK93" s="0"/>
       <c r="EL93" s="0"/>
+      <c r="EM93" s="0"/>
+      <c r="EN93" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0"/>
       <c r="D94" s="0"/>
       <c r="E94" s="0"/>
       <c r="F94" s="0"/>
       <c r="G94" s="0"/>
       <c r="H94" s="0"/>
       <c r="I94" s="0"/>
       <c r="J94" s="0"/>
       <c r="K94" s="0"/>
       <c r="L94" s="0"/>
       <c r="M94" s="0"/>
       <c r="N94" s="0"/>
       <c r="O94" s="0"/>
       <c r="P94" s="0"/>
       <c r="Q94" s="0"/>
       <c r="R94" s="0"/>
       <c r="S94" s="0"/>
       <c r="T94" s="0"/>
       <c r="U94" s="0"/>
       <c r="V94" s="0"/>
       <c r="W94" s="0"/>
@@ -15054,50 +15260,52 @@
       <c r="DN94" s="0"/>
       <c r="DO94" s="0"/>
       <c r="DP94" s="0"/>
       <c r="DQ94" s="0"/>
       <c r="DR94" s="0"/>
       <c r="DS94" s="0"/>
       <c r="DT94" s="0"/>
       <c r="DU94" s="0"/>
       <c r="DV94" s="0"/>
       <c r="DW94" s="0"/>
       <c r="DX94" s="0"/>
       <c r="DY94" s="0"/>
       <c r="DZ94" s="0"/>
       <c r="EA94" s="0"/>
       <c r="EB94" s="0"/>
       <c r="EC94" s="0"/>
       <c r="ED94" s="0"/>
       <c r="EE94" s="0"/>
       <c r="EF94" s="0"/>
       <c r="EG94" s="0"/>
       <c r="EH94" s="0"/>
       <c r="EI94" s="0"/>
       <c r="EJ94" s="0"/>
       <c r="EK94" s="0"/>
       <c r="EL94" s="0"/>
+      <c r="EM94" s="0"/>
+      <c r="EN94" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0"/>
       <c r="D95" s="0"/>
       <c r="E95" s="0"/>
       <c r="F95" s="0"/>
       <c r="G95" s="0"/>
       <c r="H95" s="0"/>
       <c r="I95" s="0"/>
       <c r="J95" s="0"/>
       <c r="K95" s="0"/>
       <c r="L95" s="0"/>
       <c r="M95" s="0"/>
       <c r="N95" s="0"/>
       <c r="O95" s="0"/>
       <c r="P95" s="0"/>
       <c r="Q95" s="0"/>
       <c r="R95" s="0"/>
       <c r="S95" s="0"/>
       <c r="T95" s="0"/>
       <c r="U95" s="0"/>
       <c r="V95" s="0"/>
       <c r="W95" s="0"/>
@@ -15198,50 +15406,52 @@
       <c r="DN95" s="0"/>
       <c r="DO95" s="0"/>
       <c r="DP95" s="0"/>
       <c r="DQ95" s="0"/>
       <c r="DR95" s="0"/>
       <c r="DS95" s="0"/>
       <c r="DT95" s="0"/>
       <c r="DU95" s="0"/>
       <c r="DV95" s="0"/>
       <c r="DW95" s="0"/>
       <c r="DX95" s="0"/>
       <c r="DY95" s="0"/>
       <c r="DZ95" s="0"/>
       <c r="EA95" s="0"/>
       <c r="EB95" s="0"/>
       <c r="EC95" s="0"/>
       <c r="ED95" s="0"/>
       <c r="EE95" s="0"/>
       <c r="EF95" s="0"/>
       <c r="EG95" s="0"/>
       <c r="EH95" s="0"/>
       <c r="EI95" s="0"/>
       <c r="EJ95" s="0"/>
       <c r="EK95" s="0"/>
       <c r="EL95" s="0"/>
+      <c r="EM95" s="0"/>
+      <c r="EN95" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0"/>
       <c r="D96" s="0"/>
       <c r="E96" s="0"/>
       <c r="F96" s="0"/>
       <c r="G96" s="0"/>
       <c r="H96" s="0"/>
       <c r="I96" s="0"/>
       <c r="J96" s="0"/>
       <c r="K96" s="0"/>
       <c r="L96" s="0"/>
       <c r="M96" s="0"/>
       <c r="N96" s="0"/>
       <c r="O96" s="0"/>
       <c r="P96" s="0"/>
       <c r="Q96" s="0"/>
       <c r="R96" s="0"/>
       <c r="S96" s="0"/>
       <c r="T96" s="0"/>
       <c r="U96" s="0"/>
       <c r="V96" s="0"/>
       <c r="W96" s="0"/>
@@ -15342,50 +15552,52 @@
       <c r="DN96" s="0"/>
       <c r="DO96" s="0"/>
       <c r="DP96" s="0"/>
       <c r="DQ96" s="0"/>
       <c r="DR96" s="0"/>
       <c r="DS96" s="0"/>
       <c r="DT96" s="0"/>
       <c r="DU96" s="0"/>
       <c r="DV96" s="0"/>
       <c r="DW96" s="0"/>
       <c r="DX96" s="0"/>
       <c r="DY96" s="0"/>
       <c r="DZ96" s="0"/>
       <c r="EA96" s="0"/>
       <c r="EB96" s="0"/>
       <c r="EC96" s="0"/>
       <c r="ED96" s="0"/>
       <c r="EE96" s="0"/>
       <c r="EF96" s="0"/>
       <c r="EG96" s="0"/>
       <c r="EH96" s="0"/>
       <c r="EI96" s="0"/>
       <c r="EJ96" s="0"/>
       <c r="EK96" s="0"/>
       <c r="EL96" s="0"/>
+      <c r="EM96" s="0"/>
+      <c r="EN96" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0"/>
       <c r="D97" s="0"/>
       <c r="E97" s="0"/>
       <c r="F97" s="0"/>
       <c r="G97" s="0"/>
       <c r="H97" s="0"/>
       <c r="I97" s="0"/>
       <c r="J97" s="0"/>
       <c r="K97" s="0"/>
       <c r="L97" s="0"/>
       <c r="M97" s="0"/>
       <c r="N97" s="0"/>
       <c r="O97" s="0"/>
       <c r="P97" s="0"/>
       <c r="Q97" s="0"/>
       <c r="R97" s="0"/>
       <c r="S97" s="0"/>
       <c r="T97" s="0"/>
       <c r="U97" s="0"/>
       <c r="V97" s="0"/>
       <c r="W97" s="0"/>
@@ -15486,50 +15698,52 @@
       <c r="DN97" s="0"/>
       <c r="DO97" s="0"/>
       <c r="DP97" s="0"/>
       <c r="DQ97" s="0"/>
       <c r="DR97" s="0"/>
       <c r="DS97" s="0"/>
       <c r="DT97" s="0"/>
       <c r="DU97" s="0"/>
       <c r="DV97" s="0"/>
       <c r="DW97" s="0"/>
       <c r="DX97" s="0"/>
       <c r="DY97" s="0"/>
       <c r="DZ97" s="0"/>
       <c r="EA97" s="0"/>
       <c r="EB97" s="0"/>
       <c r="EC97" s="0"/>
       <c r="ED97" s="0"/>
       <c r="EE97" s="0"/>
       <c r="EF97" s="0"/>
       <c r="EG97" s="0"/>
       <c r="EH97" s="0"/>
       <c r="EI97" s="0"/>
       <c r="EJ97" s="0"/>
       <c r="EK97" s="0"/>
       <c r="EL97" s="0"/>
+      <c r="EM97" s="0"/>
+      <c r="EN97" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0"/>
       <c r="D98" s="0"/>
       <c r="E98" s="0"/>
       <c r="F98" s="0"/>
       <c r="G98" s="0"/>
       <c r="H98" s="0"/>
       <c r="I98" s="0"/>
       <c r="J98" s="0"/>
       <c r="K98" s="0"/>
       <c r="L98" s="0"/>
       <c r="M98" s="0"/>
       <c r="N98" s="0"/>
       <c r="O98" s="0"/>
       <c r="P98" s="0"/>
       <c r="Q98" s="0"/>
       <c r="R98" s="0"/>
       <c r="S98" s="0"/>
       <c r="T98" s="0"/>
       <c r="U98" s="0"/>
       <c r="V98" s="0"/>
       <c r="W98" s="0"/>
@@ -15630,50 +15844,52 @@
       <c r="DN98" s="0"/>
       <c r="DO98" s="0"/>
       <c r="DP98" s="0"/>
       <c r="DQ98" s="0"/>
       <c r="DR98" s="0"/>
       <c r="DS98" s="0"/>
       <c r="DT98" s="0"/>
       <c r="DU98" s="0"/>
       <c r="DV98" s="0"/>
       <c r="DW98" s="0"/>
       <c r="DX98" s="0"/>
       <c r="DY98" s="0"/>
       <c r="DZ98" s="0"/>
       <c r="EA98" s="0"/>
       <c r="EB98" s="0"/>
       <c r="EC98" s="0"/>
       <c r="ED98" s="0"/>
       <c r="EE98" s="0"/>
       <c r="EF98" s="0"/>
       <c r="EG98" s="0"/>
       <c r="EH98" s="0"/>
       <c r="EI98" s="0"/>
       <c r="EJ98" s="0"/>
       <c r="EK98" s="0"/>
       <c r="EL98" s="0"/>
+      <c r="EM98" s="0"/>
+      <c r="EN98" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0"/>
       <c r="D99" s="0"/>
       <c r="E99" s="0"/>
       <c r="F99" s="0"/>
       <c r="G99" s="0"/>
       <c r="H99" s="0"/>
       <c r="I99" s="0"/>
       <c r="J99" s="0"/>
       <c r="K99" s="0"/>
       <c r="L99" s="0"/>
       <c r="M99" s="0"/>
       <c r="N99" s="0"/>
       <c r="O99" s="0"/>
       <c r="P99" s="0"/>
       <c r="Q99" s="0"/>
       <c r="R99" s="0"/>
       <c r="S99" s="0"/>
       <c r="T99" s="0"/>
       <c r="U99" s="0"/>
       <c r="V99" s="0"/>
       <c r="W99" s="0"/>
@@ -15774,50 +15990,52 @@
       <c r="DN99" s="0"/>
       <c r="DO99" s="0"/>
       <c r="DP99" s="0"/>
       <c r="DQ99" s="0"/>
       <c r="DR99" s="0"/>
       <c r="DS99" s="0"/>
       <c r="DT99" s="0"/>
       <c r="DU99" s="0"/>
       <c r="DV99" s="0"/>
       <c r="DW99" s="0"/>
       <c r="DX99" s="0"/>
       <c r="DY99" s="0"/>
       <c r="DZ99" s="0"/>
       <c r="EA99" s="0"/>
       <c r="EB99" s="0"/>
       <c r="EC99" s="0"/>
       <c r="ED99" s="0"/>
       <c r="EE99" s="0"/>
       <c r="EF99" s="0"/>
       <c r="EG99" s="0"/>
       <c r="EH99" s="0"/>
       <c r="EI99" s="0"/>
       <c r="EJ99" s="0"/>
       <c r="EK99" s="0"/>
       <c r="EL99" s="0"/>
+      <c r="EM99" s="0"/>
+      <c r="EN99" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0"/>
       <c r="D100" s="0"/>
       <c r="E100" s="0"/>
       <c r="F100" s="0"/>
       <c r="G100" s="0"/>
       <c r="H100" s="0"/>
       <c r="I100" s="0"/>
       <c r="J100" s="0"/>
       <c r="K100" s="0"/>
       <c r="L100" s="0"/>
       <c r="M100" s="0"/>
       <c r="N100" s="0"/>
       <c r="O100" s="0"/>
       <c r="P100" s="0"/>
       <c r="Q100" s="0"/>
       <c r="R100" s="0"/>
       <c r="S100" s="0"/>
       <c r="T100" s="0"/>
       <c r="U100" s="0"/>
       <c r="V100" s="0"/>
       <c r="W100" s="0"/>
@@ -15918,50 +16136,52 @@
       <c r="DN100" s="0"/>
       <c r="DO100" s="0"/>
       <c r="DP100" s="0"/>
       <c r="DQ100" s="0"/>
       <c r="DR100" s="0"/>
       <c r="DS100" s="0"/>
       <c r="DT100" s="0"/>
       <c r="DU100" s="0"/>
       <c r="DV100" s="0"/>
       <c r="DW100" s="0"/>
       <c r="DX100" s="0"/>
       <c r="DY100" s="0"/>
       <c r="DZ100" s="0"/>
       <c r="EA100" s="0"/>
       <c r="EB100" s="0"/>
       <c r="EC100" s="0"/>
       <c r="ED100" s="0"/>
       <c r="EE100" s="0"/>
       <c r="EF100" s="0"/>
       <c r="EG100" s="0"/>
       <c r="EH100" s="0"/>
       <c r="EI100" s="0"/>
       <c r="EJ100" s="0"/>
       <c r="EK100" s="0"/>
       <c r="EL100" s="0"/>
+      <c r="EM100" s="0"/>
+      <c r="EN100" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>