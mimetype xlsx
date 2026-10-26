--- v2 (2026-08-11)
+++ v3 (2026-10-26)
@@ -4,58 +4,58 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\00004996\Desktop\OPENDATA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{01FAB33F-D823-4A9C-8096-B2FE3EC10D5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C0971251-8B94-4FB7-97F4-185FF59FDBF0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2021" sheetId="1" r:id="rId1"/>
     <sheet name="2022" sheetId="2" r:id="rId2"/>
     <sheet name="2023" sheetId="3" r:id="rId3"/>
     <sheet name="2024" sheetId="4" r:id="rId4"/>
     <sheet name="2025" sheetId="5" r:id="rId5"/>
     <sheet name="2026" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
@@ -12322,51 +12322,51 @@
     <row r="53" spans="1:21" x14ac:dyDescent="0.25">
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
     </row>
     <row r="54" spans="1:21" x14ac:dyDescent="0.25">
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
     </row>
     <row r="56" spans="1:21" x14ac:dyDescent="0.25">
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="R20:S20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3470899-88AD-4F15-9712-9354B8B314B6}">
   <dimension ref="A1:U59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="G55" sqref="G55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="29.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="24.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="51.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="27.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="24.85546875" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="16.7109375" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="24.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
@@ -12732,77 +12732,117 @@
       <c r="F11" s="4">
         <v>6829970</v>
       </c>
       <c r="G11" s="4">
         <v>6654293.6032099985</v>
       </c>
       <c r="H11" s="1">
         <v>1614674.7</v>
       </c>
       <c r="I11" s="1">
         <v>1635934.8787000002</v>
       </c>
       <c r="J11" s="4">
         <v>1110198.6359999999</v>
       </c>
       <c r="K11" s="4">
         <v>891322.73951999983</v>
       </c>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>117</v>
       </c>
-      <c r="B12" s="4"/>
-[...8 lines deleted...]
-      <c r="K12" s="4"/>
+      <c r="B12" s="4">
+        <v>3590846.6301089549</v>
+      </c>
+      <c r="C12" s="4">
+        <v>3530959.2715400001</v>
+      </c>
+      <c r="D12" s="4">
+        <v>347749</v>
+      </c>
+      <c r="E12" s="4">
+        <v>366732.30877</v>
+      </c>
+      <c r="F12" s="4">
+        <v>7697432</v>
+      </c>
+      <c r="G12" s="4">
+        <v>7635541.2501599994</v>
+      </c>
+      <c r="H12" s="1">
+        <v>1877595.9000000001</v>
+      </c>
+      <c r="I12" s="1">
+        <v>1911072.6859599999</v>
+      </c>
+      <c r="J12" s="4">
+        <v>1235010.3326383869</v>
+      </c>
+      <c r="K12" s="4">
+        <v>1101389.1195000003</v>
+      </c>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>118</v>
       </c>
-      <c r="B13" s="4"/>
-[...8 lines deleted...]
-      <c r="K13" s="4"/>
+      <c r="B13" s="4">
+        <v>4112367.5017172638</v>
+      </c>
+      <c r="C13" s="4">
+        <v>3993772.4777199998</v>
+      </c>
+      <c r="D13" s="4">
+        <v>387663</v>
+      </c>
+      <c r="E13" s="4">
+        <v>408446.95605000004</v>
+      </c>
+      <c r="F13" s="4">
+        <v>8627607</v>
+      </c>
+      <c r="G13" s="4">
+        <v>8456115.8538199998</v>
+      </c>
+      <c r="H13" s="4">
+        <v>2128775</v>
+      </c>
+      <c r="I13" s="4">
+        <v>2160642.16029</v>
+      </c>
+      <c r="J13" s="4">
+        <v>1413294.2251094633</v>
+      </c>
+      <c r="K13" s="4">
+        <v>1226079.9774800006</v>
+      </c>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>119</v>
       </c>
       <c r="B14" s="4"/>
       <c r="C14" s="4"/>
       <c r="D14" s="4"/>
       <c r="E14" s="4"/>
       <c r="F14" s="4"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="1"/>
       <c r="J14" s="4"/>
       <c r="K14" s="4"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>120</v>
       </c>
       <c r="B15" s="4"/>
@@ -13425,122 +13465,206 @@
         <v>145.29146</v>
       </c>
       <c r="N29" s="4">
         <v>7780.7999999999993</v>
       </c>
       <c r="O29" s="4">
         <v>7088.2056299999995</v>
       </c>
       <c r="P29" s="4">
         <v>14015.900000000001</v>
       </c>
       <c r="Q29" s="4">
         <v>14116.836509999999</v>
       </c>
       <c r="R29" s="4">
         <v>54258</v>
       </c>
       <c r="S29" s="4">
         <v>57280.351190000001</v>
       </c>
     </row>
     <row r="30" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>117</v>
       </c>
-      <c r="D30" s="1"/>
-[...2 lines deleted...]
-      <c r="S30" s="4"/>
+      <c r="B30" s="4">
+        <v>895420</v>
+      </c>
+      <c r="C30" s="4">
+        <v>915370.18001000001</v>
+      </c>
+      <c r="D30" s="4">
+        <v>161817</v>
+      </c>
+      <c r="E30" s="4">
+        <v>157299.25425</v>
+      </c>
+      <c r="F30" s="4">
+        <v>37662</v>
+      </c>
+      <c r="G30" s="4">
+        <v>36012.6996</v>
+      </c>
+      <c r="H30" s="4">
+        <v>2925.7999999999997</v>
+      </c>
+      <c r="I30" s="4">
+        <v>2928.7458500000002</v>
+      </c>
+      <c r="J30" s="4">
+        <v>690779</v>
+      </c>
+      <c r="K30" s="4">
+        <v>708174.59205999994</v>
+      </c>
+      <c r="L30" s="4">
+        <v>82.200000000000017</v>
+      </c>
+      <c r="M30" s="4">
+        <v>149.93217999999999</v>
+      </c>
+      <c r="N30" s="4">
+        <v>8868.0999999999985</v>
+      </c>
+      <c r="O30" s="4">
+        <v>8143.5300299999999</v>
+      </c>
+      <c r="P30" s="4">
+        <v>14897.800000000001</v>
+      </c>
+      <c r="Q30" s="4">
+        <v>15145.93123</v>
+      </c>
+      <c r="R30" s="4">
+        <v>65144</v>
+      </c>
+      <c r="S30" s="4">
+        <v>67847.820749999999</v>
+      </c>
     </row>
     <row r="31" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>118</v>
       </c>
-      <c r="E31" s="1"/>
-[...4 lines deleted...]
-      <c r="S31" s="4"/>
+      <c r="B31" s="4">
+        <v>1014441</v>
+      </c>
+      <c r="C31" s="4">
+        <v>1033219.51494</v>
+      </c>
+      <c r="D31" s="4">
+        <v>181621</v>
+      </c>
+      <c r="E31" s="4">
+        <v>176087.20606999999</v>
+      </c>
+      <c r="F31" s="4">
+        <v>42860</v>
+      </c>
+      <c r="G31" s="4">
+        <v>41456.119469999998</v>
+      </c>
+      <c r="H31" s="4">
+        <v>3320.2</v>
+      </c>
+      <c r="I31" s="4">
+        <v>3253.7281600000001</v>
+      </c>
+      <c r="J31" s="4">
+        <v>785554</v>
+      </c>
+      <c r="K31" s="4">
+        <v>803749.57490999997</v>
+      </c>
+      <c r="L31" s="4">
+        <v>91.200000000000017</v>
+      </c>
+      <c r="M31" s="4">
+        <v>157.41301999999999</v>
+      </c>
+      <c r="N31" s="4">
+        <v>10008.499999999998</v>
+      </c>
+      <c r="O31" s="4">
+        <v>9207.1700500000006</v>
+      </c>
+      <c r="P31" s="4">
+        <v>16012.1</v>
+      </c>
+      <c r="Q31" s="4">
+        <v>16294.671609999999</v>
+      </c>
+      <c r="R31" s="4">
+        <v>74867</v>
+      </c>
+      <c r="S31" s="4">
+        <v>77216.762060000008</v>
+      </c>
     </row>
     <row r="32" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>119</v>
       </c>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
-      <c r="N32" s="4"/>
-[...2 lines deleted...]
-      <c r="Q32" s="4"/>
       <c r="R32" s="4"/>
       <c r="S32" s="4"/>
     </row>
     <row r="33" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>120</v>
       </c>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
-      <c r="L33" s="4"/>
-[...2 lines deleted...]
-      <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="4"/>
       <c r="R33" s="4"/>
       <c r="S33" s="4"/>
     </row>
     <row r="34" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>121</v>
       </c>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
-      <c r="J34" s="4"/>
-[...2 lines deleted...]
-      <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
       <c r="P34" s="4"/>
       <c r="Q34" s="4"/>
       <c r="R34" s="4"/>
       <c r="S34" s="4"/>
     </row>
     <row r="35" spans="1:21" x14ac:dyDescent="0.25">
       <c r="D35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="4"/>
-      <c r="J35" s="4"/>
-      <c r="K35" s="4"/>
     </row>
     <row r="36" spans="1:21" x14ac:dyDescent="0.25">
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
     </row>
     <row r="37" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37" t="s">
         <v>18</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>20</v>
@@ -14128,163 +14252,236 @@
       <c r="N47" s="4">
         <v>232814.26549000002</v>
       </c>
       <c r="O47" s="4">
         <v>13.693040000000002</v>
       </c>
       <c r="P47" s="4">
         <v>307410</v>
       </c>
       <c r="Q47" s="4">
         <v>280333.55185000005</v>
       </c>
       <c r="R47" s="4">
         <v>48500</v>
       </c>
       <c r="S47" s="4">
         <v>888.80160000000001</v>
       </c>
       <c r="T47" s="4"/>
       <c r="U47" s="4"/>
     </row>
     <row r="48" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>117</v>
       </c>
-      <c r="B48" s="4"/>
-[...14 lines deleted...]
-      <c r="S48" s="4"/>
+      <c r="B48" s="4">
+        <v>31843</v>
+      </c>
+      <c r="C48" s="4">
+        <v>31510.325690000005</v>
+      </c>
+      <c r="D48" s="4">
+        <v>7.6862899999999996</v>
+      </c>
+      <c r="E48" s="4">
+        <v>106277</v>
+      </c>
+      <c r="F48" s="4">
+        <v>97187.825219999999</v>
+      </c>
+      <c r="G48" s="4">
+        <v>1262.2</v>
+      </c>
+      <c r="H48" s="4">
+        <v>2779.0295599999999</v>
+      </c>
+      <c r="I48" s="4">
+        <v>104559</v>
+      </c>
+      <c r="J48" s="4">
+        <v>108730.41003</v>
+      </c>
+      <c r="K48" s="4">
+        <v>294349.53263838682</v>
+      </c>
+      <c r="L48" s="4">
+        <v>195865.10716000033</v>
+      </c>
+      <c r="M48" s="4">
+        <v>296939.60000000003</v>
+      </c>
+      <c r="N48" s="4">
+        <v>331942.88776999997</v>
+      </c>
+      <c r="O48" s="4">
+        <v>57.630160000000004</v>
+      </c>
+      <c r="P48" s="4">
+        <v>351280</v>
+      </c>
+      <c r="Q48" s="4">
+        <v>332402.60627999995</v>
+      </c>
+      <c r="R48" s="4">
+        <v>48500</v>
+      </c>
+      <c r="S48" s="4">
+        <v>905.61133999999993</v>
+      </c>
       <c r="T48" s="4"/>
       <c r="U48" s="4"/>
     </row>
     <row r="49" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>118</v>
       </c>
-      <c r="B49" s="4"/>
-[...14 lines deleted...]
-      <c r="S49" s="4"/>
+      <c r="B49" s="4">
+        <v>35817</v>
+      </c>
+      <c r="C49" s="4">
+        <v>35985.368989999995</v>
+      </c>
+      <c r="D49" s="4">
+        <v>7.7318100000000003</v>
+      </c>
+      <c r="E49" s="4">
+        <v>117282</v>
+      </c>
+      <c r="F49" s="4">
+        <v>107509.56307999999</v>
+      </c>
+      <c r="G49" s="4">
+        <v>1412</v>
+      </c>
+      <c r="H49" s="4">
+        <v>3061.4256099999998</v>
+      </c>
+      <c r="I49" s="4">
+        <v>104959</v>
+      </c>
+      <c r="J49" s="4">
+        <v>108727.66095999999</v>
+      </c>
+      <c r="K49" s="4">
+        <v>377441.02510946337</v>
+      </c>
+      <c r="L49" s="4">
+        <v>311275.59663000057</v>
+      </c>
+      <c r="M49" s="4">
+        <v>332733.2</v>
+      </c>
+      <c r="N49" s="4">
+        <v>284974.28106000001</v>
+      </c>
+      <c r="O49" s="4">
+        <v>57.680160000000001</v>
+      </c>
+      <c r="P49" s="4">
+        <v>395150</v>
+      </c>
+      <c r="Q49" s="4">
+        <v>372544.90804000001</v>
+      </c>
+      <c r="R49" s="4">
+        <v>48500</v>
+      </c>
+      <c r="S49" s="4">
+        <v>1935.7611399999998</v>
+      </c>
       <c r="T49" s="4"/>
       <c r="U49" s="4"/>
     </row>
     <row r="50" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>119</v>
       </c>
-      <c r="B50" s="4"/>
-      <c r="C50" s="4"/>
       <c r="F50" s="4"/>
       <c r="G50" s="4"/>
       <c r="H50" s="4"/>
-      <c r="I50" s="4"/>
-      <c r="J50" s="4"/>
       <c r="K50" s="4"/>
       <c r="L50" s="4"/>
       <c r="M50" s="4"/>
       <c r="N50" s="4"/>
       <c r="O50" s="4"/>
       <c r="P50" s="4"/>
       <c r="Q50" s="4"/>
       <c r="R50" s="4"/>
       <c r="S50" s="4"/>
       <c r="T50" s="4"/>
       <c r="U50" s="4"/>
     </row>
     <row r="51" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>120</v>
       </c>
-      <c r="B51" s="4"/>
-      <c r="C51" s="4"/>
       <c r="F51" s="4"/>
       <c r="G51" s="4"/>
       <c r="H51" s="4"/>
       <c r="I51" s="4"/>
       <c r="J51" s="4"/>
       <c r="K51" s="4"/>
       <c r="L51" s="4"/>
       <c r="M51" s="4"/>
       <c r="N51" s="4"/>
       <c r="O51" s="4"/>
       <c r="P51" s="4"/>
       <c r="Q51" s="4"/>
       <c r="R51" s="4"/>
       <c r="S51" s="4"/>
       <c r="T51" s="4"/>
       <c r="U51" s="4"/>
     </row>
     <row r="52" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>121</v>
       </c>
-      <c r="B52" s="4"/>
-      <c r="C52" s="4"/>
       <c r="F52" s="4"/>
       <c r="G52" s="4"/>
       <c r="H52" s="4"/>
       <c r="I52" s="4"/>
       <c r="J52" s="4"/>
       <c r="K52" s="4"/>
       <c r="L52" s="4"/>
       <c r="M52" s="4"/>
       <c r="N52" s="4"/>
       <c r="O52" s="4"/>
       <c r="P52" s="4"/>
       <c r="Q52" s="4"/>
       <c r="R52" s="4"/>
       <c r="S52" s="4"/>
       <c r="T52" s="4"/>
       <c r="U52" s="4"/>
     </row>
     <row r="53" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="E53" s="1"/>
       <c r="F53" s="1"/>
+    </row>
+    <row r="55" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="G55" s="1"/>
+      <c r="H55" s="1"/>
     </row>
     <row r="59" spans="1:21" x14ac:dyDescent="0.25">
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="R20:S20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>