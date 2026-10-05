--- v0 (2026-06-24)
+++ v1 (2026-10-05)
@@ -182,56 +182,56 @@
           <t>k 31.12.2020</t>
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>k 31.12.2021</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>k 31.12.2022</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>k 31.12.2023</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>k 31.12.2024</t>
         </is>
       </c>
       <c r="O1" s="0" t="inlineStr">
         <is>
-          <t>k 30.6.2025</t>
+          <t>k 31.12.2025</t>
         </is>
       </c>
       <c r="P1" s="0" t="inlineStr">
         <is>
-          <t>k 31.12.2025</t>
+          <t>k 30.6.2026</t>
         </is>
       </c>
       <c r="Q1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>YYYY</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>to 31.12.2015</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>to 31.12.2016</t>
@@ -257,56 +257,56 @@
           <t>to 31.12.2020</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>to 31.12.2021</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>k 31.12.2022</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>k 31.12.2023</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>k 31.12.2024</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
-          <t>k 30.6.2025</t>
+          <t>k 31.12.2025</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>k 31.12.2025</t>
+          <t>k 30.6.2026</t>
         </is>
       </c>
       <c r="Q2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Daň z príjmov fyzických osôb</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Personal income tax</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>tis. EUR</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>ths. EUR</t>
         </is>
       </c>
@@ -319,54 +319,54 @@
       <c r="G3" s="0" t="n">
         <v>116154</v>
       </c>
       <c r="H3" s="0" t="n">
         <v>111693</v>
       </c>
       <c r="I3" s="0" t="n">
         <v>140316</v>
       </c>
       <c r="J3" s="0" t="n">
         <v>150137</v>
       </c>
       <c r="K3" s="0" t="n">
         <v>142490</v>
       </c>
       <c r="L3" s="0" t="n">
         <v>139017</v>
       </c>
       <c r="M3" s="0" t="n">
         <v>135953</v>
       </c>
       <c r="N3" s="0" t="n">
         <v>141330</v>
       </c>
       <c r="O3" s="0" t="n">
-        <v>107050</v>
+        <v>83837</v>
       </c>
       <c r="P3" s="0" t="n">
-        <v>83837</v>
+        <v>87382</v>
       </c>
       <c r="Q3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Daň z príjmov právnických osôb</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Corporate income tax</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>tis. EUR</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>ths. EUR</t>
         </is>
       </c>
       <c r="E4" s="0" t="n">
@@ -378,54 +378,54 @@
       <c r="G4" s="0" t="n">
         <v>610202</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>531172</v>
       </c>
       <c r="I4" s="0" t="n">
         <v>542398</v>
       </c>
       <c r="J4" s="0" t="n">
         <v>665233</v>
       </c>
       <c r="K4" s="0" t="n">
         <v>811560</v>
       </c>
       <c r="L4" s="0" t="n">
         <v>816538</v>
       </c>
       <c r="M4" s="0" t="n">
         <v>751728</v>
       </c>
       <c r="N4" s="0" t="n">
         <v>633688</v>
       </c>
       <c r="O4" s="0" t="n">
-        <v>677334</v>
+        <v>596588</v>
       </c>
       <c r="P4" s="0" t="n">
-        <v>596588</v>
+        <v>562468</v>
       </c>
       <c r="Q4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Daň vyberaná zrážkou</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Withholding tax</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>tis. EUR</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>ths. EUR</t>
         </is>
       </c>
       <c r="E5" s="0" t="n">
@@ -437,54 +437,54 @@
       <c r="G5" s="0" t="n">
         <v>6030</v>
       </c>
       <c r="H5" s="0" t="n">
         <v>907</v>
       </c>
       <c r="I5" s="0" t="n">
         <v>1655</v>
       </c>
       <c r="J5" s="0" t="n">
         <v>6444</v>
       </c>
       <c r="K5" s="0" t="n">
         <v>10594</v>
       </c>
       <c r="L5" s="0" t="n">
         <v>2596</v>
       </c>
       <c r="M5" s="0" t="n">
         <v>3350</v>
       </c>
       <c r="N5" s="0" t="n">
         <v>14537</v>
       </c>
       <c r="O5" s="0" t="n">
-        <v>2598</v>
+        <v>24003</v>
       </c>
       <c r="P5" s="0" t="n">
-        <v>24003</v>
+        <v>17428</v>
       </c>
       <c r="Q5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Daň z pridanej hodnoty</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Value added tax</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>tis. EUR</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>ths. EUR</t>
         </is>
       </c>
       <c r="E6" s="0" t="n">
@@ -496,54 +496,54 @@
       <c r="G6" s="0" t="n">
         <v>2345955</v>
       </c>
       <c r="H6" s="0" t="n">
         <v>2324177</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>2298722</v>
       </c>
       <c r="J6" s="0" t="n">
         <v>2279188</v>
       </c>
       <c r="K6" s="0" t="n">
         <v>2350067</v>
       </c>
       <c r="L6" s="0" t="n">
         <v>2382470</v>
       </c>
       <c r="M6" s="0" t="n">
         <v>2225447</v>
       </c>
       <c r="N6" s="0" t="n">
         <v>1951502</v>
       </c>
       <c r="O6" s="0" t="n">
-        <v>1966616</v>
+        <v>1742529</v>
       </c>
       <c r="P6" s="0" t="n">
-        <v>1742529</v>
+        <v>1648993</v>
       </c>
       <c r="Q6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Spotrebné dane</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Excise duties</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>tis. EUR</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>ths. EUR</t>
         </is>
       </c>
       <c r="E7" s="0" t="n">
@@ -555,54 +555,54 @@
       <c r="G7" s="0" t="n">
         <v>1079</v>
       </c>
       <c r="H7" s="0" t="n">
         <v>673</v>
       </c>
       <c r="I7" s="0" t="n">
         <v>575</v>
       </c>
       <c r="J7" s="0" t="n">
         <v>569</v>
       </c>
       <c r="K7" s="0" t="n">
         <v>265</v>
       </c>
       <c r="L7" s="0" t="n">
         <v>253</v>
       </c>
       <c r="M7" s="0" t="n">
         <v>253</v>
       </c>
       <c r="N7" s="0" t="n">
         <v>253</v>
       </c>
       <c r="O7" s="0" t="n">
-        <v>83</v>
+        <v>232</v>
       </c>
       <c r="P7" s="0" t="n">
-        <v>232</v>
+        <v>18</v>
       </c>
       <c r="Q7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Daň z motorových vozidiel ( dobeh cestnej dane)</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Vehicle tax</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>tis. EUR</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>ths. EUR</t>
         </is>
       </c>
       <c r="E8" s="0" t="n">
@@ -614,54 +614,54 @@
       <c r="G8" s="0" t="n">
         <v>17191</v>
       </c>
       <c r="H8" s="0" t="n">
         <v>15543</v>
       </c>
       <c r="I8" s="0" t="n">
         <v>14619</v>
       </c>
       <c r="J8" s="0" t="n">
         <v>15147</v>
       </c>
       <c r="K8" s="0" t="n">
         <v>13796</v>
       </c>
       <c r="L8" s="0" t="n">
         <v>13148</v>
       </c>
       <c r="M8" s="0" t="n">
         <v>12079</v>
       </c>
       <c r="N8" s="0" t="n">
         <v>10033</v>
       </c>
       <c r="O8" s="0" t="n">
-        <v>11039</v>
+        <v>8675</v>
       </c>
       <c r="P8" s="0" t="n">
-        <v>8675</v>
+        <v>9079</v>
       </c>
       <c r="Q8" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>Majetkové dane</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Property taxes</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>tis. EUR</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>ths. EUR</t>
         </is>
       </c>
       <c r="E9" s="0" t="n">
@@ -673,54 +673,54 @@
       <c r="G9" s="0" t="n">
         <v>3561</v>
       </c>
       <c r="H9" s="0" t="n">
         <v>2189</v>
       </c>
       <c r="I9" s="0" t="n">
         <v>1552</v>
       </c>
       <c r="J9" s="0" t="n">
         <v>1293</v>
       </c>
       <c r="K9" s="0" t="n">
         <v>1057</v>
       </c>
       <c r="L9" s="0" t="n">
         <v>849</v>
       </c>
       <c r="M9" s="0" t="n">
         <v>667</v>
       </c>
       <c r="N9" s="0" t="n">
         <v>443</v>
       </c>
       <c r="O9" s="0" t="n">
-        <v>419</v>
+        <v>307</v>
       </c>
       <c r="P9" s="0" t="n">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="Q9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>Pokuty z daňovej kontroly</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Sanctions from tax audit</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>tis. EUR</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>ths. EUR</t>
         </is>
       </c>
       <c r="E10" s="0" t="n">
@@ -732,54 +732,54 @@
       <c r="G10" s="0" t="n">
         <v>4531</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>5451</v>
       </c>
       <c r="I10" s="0" t="n">
         <v>5754</v>
       </c>
       <c r="J10" s="0" t="n">
         <v>5821</v>
       </c>
       <c r="K10" s="0" t="n">
         <v>6360</v>
       </c>
       <c r="L10" s="0" t="n">
         <v>8471</v>
       </c>
       <c r="M10" s="0" t="n">
         <v>7302</v>
       </c>
       <c r="N10" s="0" t="n">
         <v>7162</v>
       </c>
       <c r="O10" s="0" t="n">
-        <v>6865</v>
+        <v>10922</v>
       </c>
       <c r="P10" s="0" t="n">
-        <v>10922</v>
+        <v>15334</v>
       </c>
       <c r="Q10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>Ostatné dane</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>others taxes</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>tis. EUR</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>ths. EUR</t>
         </is>
       </c>
       <c r="E11" s="0" t="n">
@@ -791,97 +791,97 @@
       <c r="G11" s="0" t="n">
         <v>12004</v>
       </c>
       <c r="H11" s="0" t="n">
         <v>1434</v>
       </c>
       <c r="I11" s="0" t="n">
         <v>75487</v>
       </c>
       <c r="J11" s="0" t="n">
         <v>1</v>
       </c>
       <c r="K11" s="0" t="n">
         <v>47</v>
       </c>
       <c r="L11" s="0" t="n">
         <v>703</v>
       </c>
       <c r="M11" s="0" t="n">
         <v>329</v>
       </c>
       <c r="N11" s="0" t="n">
         <v>705</v>
       </c>
       <c r="O11" s="0" t="n">
-        <v>8741</v>
+        <v>6212</v>
       </c>
       <c r="P11" s="0" t="n">
-        <v>6212</v>
+        <v>874</v>
       </c>
       <c r="Q11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0"/>
       <c r="D12" s="0"/>
       <c r="E12" s="0" t="n">
         <v>2988586</v>
       </c>
       <c r="F12" s="0" t="n">
         <v>3055030</v>
       </c>
       <c r="G12" s="0" t="n">
         <v>3116707</v>
       </c>
       <c r="H12" s="0" t="n">
         <v>2993239</v>
       </c>
       <c r="I12" s="0" t="n">
         <v>3081078</v>
       </c>
       <c r="J12" s="0" t="n">
         <v>3123833</v>
       </c>
       <c r="K12" s="0" t="n">
         <v>3336236</v>
       </c>
       <c r="L12" s="0" t="n">
         <v>3364044</v>
       </c>
       <c r="M12" s="0" t="n">
         <v>3137109</v>
       </c>
       <c r="N12" s="0" t="n">
         <v>2759652</v>
       </c>
       <c r="O12" s="0" t="n">
-        <v>2780745</v>
+        <v>2473305</v>
       </c>
       <c r="P12" s="0" t="n">
-        <v>2473305</v>
+        <v>2341896</v>
       </c>
       <c r="Q12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0"/>
       <c r="D13" s="0"/>
       <c r="E13" s="0"/>
       <c r="F13" s="0"/>
       <c r="G13" s="0"/>
       <c r="H13" s="0"/>
       <c r="I13" s="0"/>
       <c r="J13" s="0"/>
       <c r="K13" s="0"/>
       <c r="L13" s="0"/>
       <c r="M13" s="0"/>
       <c r="N13" s="0"/>
       <c r="O13" s="0"/>
       <c r="P13" s="0"/>
       <c r="Q13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>