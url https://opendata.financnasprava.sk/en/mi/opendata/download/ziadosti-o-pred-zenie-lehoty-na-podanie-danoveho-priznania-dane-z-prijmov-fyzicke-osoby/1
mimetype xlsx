--- v0 (2026-05-01)
+++ v1 (2026-06-25)
@@ -160,97 +160,101 @@
       </c>
       <c r="G1" s="0" t="n">
         <v>2017</v>
       </c>
       <c r="H1" s="0" t="n">
         <v>2018</v>
       </c>
       <c r="I1" s="0" t="n">
         <v>2019</v>
       </c>
       <c r="J1" s="0" t="n">
         <v>2020</v>
       </c>
       <c r="K1" s="0" t="n">
         <v>2021</v>
       </c>
       <c r="L1" s="0" t="n">
         <v>2022</v>
       </c>
       <c r="M1" s="0" t="n">
         <v>2023</v>
       </c>
       <c r="N1" s="0" t="n">
         <v>2024</v>
       </c>
-      <c r="O1" s="0"/>
+      <c r="O1" s="0" t="n">
+        <v>2025</v>
+      </c>
       <c r="P1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>YYYY</t>
         </is>
       </c>
       <c r="E2" s="0" t="n">
         <v>2015</v>
       </c>
       <c r="F2" s="0" t="n">
         <v>2016</v>
       </c>
       <c r="G2" s="0" t="n">
         <v>2017</v>
       </c>
       <c r="H2" s="0" t="n">
         <v>2018</v>
       </c>
       <c r="I2" s="0" t="n">
         <v>2019</v>
       </c>
       <c r="J2" s="0" t="n">
         <v>2020</v>
       </c>
       <c r="K2" s="0" t="n">
         <v>2021</v>
       </c>
       <c r="L2" s="0" t="n">
         <v>2022</v>
       </c>
       <c r="M2" s="0" t="n">
         <v>2023</v>
       </c>
       <c r="N2" s="0" t="n">
         <v>2024</v>
       </c>
-      <c r="O2" s="0"/>
+      <c r="O2" s="0" t="n">
+        <v>2025</v>
+      </c>
       <c r="P2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Počet do 30.04.</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Quantity till April 30th</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E3" s="0" t="n">
         <v>2</v>
@@ -260,51 +264,53 @@
       </c>
       <c r="G3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="K3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="0" t="n">
         <v>1</v>
       </c>
-      <c r="O3" s="0"/>
+      <c r="O3" s="0" t="n">
+        <v>0</v>
+      </c>
       <c r="P3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Počet do 31.05.</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Quantity till May 31st</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E4" s="0" t="n">
         <v>3</v>
@@ -314,51 +320,53 @@
       </c>
       <c r="G4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="K4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="0" t="n">
         <v>1</v>
       </c>
       <c r="N4" s="0" t="n">
         <v>0</v>
       </c>
-      <c r="O4" s="0"/>
+      <c r="O4" s="0" t="n">
+        <v>0</v>
+      </c>
       <c r="P4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Počet do 30.06.</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Quantity till June 30th</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E5" s="0" t="n">
         <v>23</v>
@@ -368,51 +376,53 @@
       </c>
       <c r="G5" s="0" t="n">
         <v>19</v>
       </c>
       <c r="H5" s="0" t="n">
         <v>33</v>
       </c>
       <c r="I5" s="0" t="n">
         <v>33</v>
       </c>
       <c r="J5" s="0" t="n">
         <v>24</v>
       </c>
       <c r="K5" s="0" t="n">
         <v>14</v>
       </c>
       <c r="L5" s="0" t="n">
         <v>14</v>
       </c>
       <c r="M5" s="0" t="n">
         <v>32</v>
       </c>
       <c r="N5" s="0" t="n">
         <v>39</v>
       </c>
-      <c r="O5" s="0"/>
+      <c r="O5" s="0" t="n">
+        <v>32</v>
+      </c>
       <c r="P5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0"/>
       <c r="D6" s="0"/>
       <c r="E6" s="0"/>
       <c r="F6" s="0"/>
       <c r="G6" s="0"/>
       <c r="H6" s="0"/>
       <c r="I6" s="0"/>
       <c r="J6" s="0"/>
       <c r="K6" s="0"/>
       <c r="L6" s="0"/>
       <c r="M6" s="0"/>
       <c r="N6" s="0"/>
       <c r="O6" s="0"/>
       <c r="P6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0"/>
       <c r="D7" s="0"/>