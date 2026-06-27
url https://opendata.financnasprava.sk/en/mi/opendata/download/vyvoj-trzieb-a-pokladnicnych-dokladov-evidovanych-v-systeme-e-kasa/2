--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -2,59 +2,59 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\00021346\Documents\OpenData\open04_26\suboryOD_0426\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\00021346\Documents\OpenData\open05_26\suboryOD_0526\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DD282529-AB81-420E-83CB-A4A99E083EF4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{428FF8FD-9F6A-4BF3-9F87-C3FCE8F8DC1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Výsledky" sheetId="50" r:id="rId1"/>
+    <sheet name="Výsledky (2)" sheetId="51" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3" uniqueCount="3">
   <si>
     <t>Počet dokladov spolu</t>
   </si>
   <si>
     <t>Tržba spolu</t>
   </si>
   <si>
     <t>Deň</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -372,52 +372,52 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{808DFE97-9265-4AC5-A08B-8F294BC85FB7}">
-  <dimension ref="A1:C2313"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43C9CA0E-CAC6-4268-8A7A-5B476E229B83}">
+  <dimension ref="A1:C2344"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="27.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
         <v>43831</v>
       </c>
@@ -25825,75 +25825,416 @@
       </c>
       <c r="C2311" s="4">
         <v>5945621</v>
       </c>
     </row>
     <row r="2312" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2312" s="2">
         <v>46141</v>
       </c>
       <c r="B2312" s="3">
         <v>122894882.98999937</v>
       </c>
       <c r="C2312" s="4">
         <v>6118048</v>
       </c>
     </row>
     <row r="2313" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2313" s="2">
         <v>46142</v>
       </c>
       <c r="B2313" s="3">
         <v>164147704.43000132</v>
       </c>
       <c r="C2313" s="4">
         <v>7287589</v>
+      </c>
+    </row>
+    <row r="2314" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2314" s="2">
+        <v>46143</v>
+      </c>
+      <c r="B2314" s="3">
+        <v>66191418.300000437</v>
+      </c>
+      <c r="C2314" s="4">
+        <v>3587818</v>
+      </c>
+    </row>
+    <row r="2315" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2315" s="2">
+        <v>46144</v>
+      </c>
+      <c r="B2315" s="3">
+        <v>100795869.86999945</v>
+      </c>
+      <c r="C2315" s="4">
+        <v>5254436</v>
+      </c>
+    </row>
+    <row r="2316" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2316" s="2">
+        <v>46145</v>
+      </c>
+      <c r="B2316" s="3">
+        <v>69718651.330000192</v>
+      </c>
+      <c r="C2316" s="4">
+        <v>3685413</v>
+      </c>
+    </row>
+    <row r="2317" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2317" s="2">
+        <v>46146</v>
+      </c>
+      <c r="B2317" s="3">
+        <v>115523899.81000055</v>
+      </c>
+      <c r="C2317" s="4">
+        <v>6125856</v>
+      </c>
+    </row>
+    <row r="2318" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2318" s="2">
+        <v>46147</v>
+      </c>
+      <c r="B2318" s="3">
+        <v>116688996.81999949</v>
+      </c>
+      <c r="C2318" s="4">
+        <v>6138830</v>
+      </c>
+    </row>
+    <row r="2319" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2319" s="2">
+        <v>46148</v>
+      </c>
+      <c r="B2319" s="3">
+        <v>119695092.12000027</v>
+      </c>
+      <c r="C2319" s="4">
+        <v>6248659</v>
+      </c>
+    </row>
+    <row r="2320" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2320" s="2">
+        <v>46149</v>
+      </c>
+      <c r="B2320" s="3">
+        <v>141142016.43000168</v>
+      </c>
+      <c r="C2320" s="4">
+        <v>6787332</v>
+      </c>
+    </row>
+    <row r="2321" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2321" s="2">
+        <v>46150</v>
+      </c>
+      <c r="B2321" s="3">
+        <v>115401086.61999945</v>
+      </c>
+      <c r="C2321" s="4">
+        <v>5569052</v>
+      </c>
+    </row>
+    <row r="2322" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2322" s="2">
+        <v>46151</v>
+      </c>
+      <c r="B2322" s="3">
+        <v>104499977.25999977</v>
+      </c>
+      <c r="C2322" s="4">
+        <v>5313179</v>
+      </c>
+    </row>
+    <row r="2323" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2323" s="2">
+        <v>46152</v>
+      </c>
+      <c r="B2323" s="3">
+        <v>75831553.660000145</v>
+      </c>
+      <c r="C2323" s="4">
+        <v>3960543</v>
+      </c>
+    </row>
+    <row r="2324" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2324" s="2">
+        <v>46153</v>
+      </c>
+      <c r="B2324" s="3">
+        <v>114578458.75000027</v>
+      </c>
+      <c r="C2324" s="4">
+        <v>5844602</v>
+      </c>
+    </row>
+    <row r="2325" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2325" s="2">
+        <v>46154</v>
+      </c>
+      <c r="B2325" s="3">
+        <v>114951854.45000142</v>
+      </c>
+      <c r="C2325" s="4">
+        <v>5797243</v>
+      </c>
+    </row>
+    <row r="2326" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2326" s="2">
+        <v>46155</v>
+      </c>
+      <c r="B2326" s="3">
+        <v>121283648.93000159</v>
+      </c>
+      <c r="C2326" s="4">
+        <v>6287711</v>
+      </c>
+    </row>
+    <row r="2327" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2327" s="2">
+        <v>46156</v>
+      </c>
+      <c r="B2327" s="3">
+        <v>132917808.47000098</v>
+      </c>
+      <c r="C2327" s="4">
+        <v>6504803</v>
+      </c>
+    </row>
+    <row r="2328" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2328" s="2">
+        <v>46157</v>
+      </c>
+      <c r="B2328" s="3">
+        <v>145871026.540001</v>
+      </c>
+      <c r="C2328" s="4">
+        <v>6803319</v>
+      </c>
+    </row>
+    <row r="2329" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2329" s="2">
+        <v>46158</v>
+      </c>
+      <c r="B2329" s="3">
+        <v>104730477.6000004</v>
+      </c>
+      <c r="C2329" s="4">
+        <v>4950742</v>
+      </c>
+    </row>
+    <row r="2330" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2330" s="2">
+        <v>46159</v>
+      </c>
+      <c r="B2330" s="3">
+        <v>68531257.529999241</v>
+      </c>
+      <c r="C2330" s="4">
+        <v>3305326</v>
+      </c>
+    </row>
+    <row r="2331" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2331" s="2">
+        <v>46160</v>
+      </c>
+      <c r="B2331" s="3">
+        <v>113872778.22000125</v>
+      </c>
+      <c r="C2331" s="4">
+        <v>5893217</v>
+      </c>
+    </row>
+    <row r="2332" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2332" s="2">
+        <v>46161</v>
+      </c>
+      <c r="B2332" s="3">
+        <v>114140759.38000053</v>
+      </c>
+      <c r="C2332" s="4">
+        <v>6094030</v>
+      </c>
+    </row>
+    <row r="2333" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2333" s="2">
+        <v>46162</v>
+      </c>
+      <c r="B2333" s="3">
+        <v>116811254.08000024</v>
+      </c>
+      <c r="C2333" s="4">
+        <v>6245096</v>
+      </c>
+    </row>
+    <row r="2334" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2334" s="2">
+        <v>46163</v>
+      </c>
+      <c r="B2334" s="3">
+        <v>125518461.67999953</v>
+      </c>
+      <c r="C2334" s="4">
+        <v>6382859</v>
+      </c>
+    </row>
+    <row r="2335" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2335" s="2">
+        <v>46164</v>
+      </c>
+      <c r="B2335" s="3">
+        <v>141473107.86000061</v>
+      </c>
+      <c r="C2335" s="4">
+        <v>6983098</v>
+      </c>
+    </row>
+    <row r="2336" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2336" s="2">
+        <v>46165</v>
+      </c>
+      <c r="B2336" s="3">
+        <v>99347700.990001053</v>
+      </c>
+      <c r="C2336" s="4">
+        <v>5209298</v>
+      </c>
+    </row>
+    <row r="2337" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2337" s="2">
+        <v>46166</v>
+      </c>
+      <c r="B2337" s="3">
+        <v>72015185.920000061</v>
+      </c>
+      <c r="C2337" s="4">
+        <v>3843848</v>
+      </c>
+    </row>
+    <row r="2338" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2338" s="2">
+        <v>46167</v>
+      </c>
+      <c r="B2338" s="3">
+        <v>119531840.60000242</v>
+      </c>
+      <c r="C2338" s="4">
+        <v>6266200</v>
+      </c>
+    </row>
+    <row r="2339" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2339" s="2">
+        <v>46168</v>
+      </c>
+      <c r="B2339" s="3">
+        <v>116008697.94000019</v>
+      </c>
+      <c r="C2339" s="4">
+        <v>6220704</v>
+      </c>
+    </row>
+    <row r="2340" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2340" s="2">
+        <v>46169</v>
+      </c>
+      <c r="B2340" s="3">
+        <v>116941446.45000067</v>
+      </c>
+      <c r="C2340" s="4">
+        <v>6227195</v>
+      </c>
+    </row>
+    <row r="2341" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2341" s="2">
+        <v>46170</v>
+      </c>
+      <c r="B2341" s="3">
+        <v>128047902.54000276</v>
+      </c>
+      <c r="C2341" s="4">
+        <v>6420631</v>
+      </c>
+    </row>
+    <row r="2342" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2342" s="2">
+        <v>46171</v>
+      </c>
+      <c r="B2342" s="3">
+        <v>147236382.9100019</v>
+      </c>
+      <c r="C2342" s="4">
+        <v>6993324</v>
+      </c>
+    </row>
+    <row r="2343" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2343" s="2">
+        <v>46172</v>
+      </c>
+      <c r="B2343" s="3">
+        <v>99505201.850000516</v>
+      </c>
+      <c r="C2343" s="4">
+        <v>5113326</v>
+      </c>
+    </row>
+    <row r="2344" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2344" s="2">
+        <v>46173</v>
+      </c>
+      <c r="B2344" s="3">
+        <v>71368416.439999625</v>
+      </c>
+      <c r="C2344" s="4">
+        <v>3729059</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Výsledky</vt:lpstr>
+      <vt:lpstr>Výsledky (2)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Financna sprava SR</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Handzuš Ján Mgr. por.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_6d7f34db-b1cb-4eec-aabe-7c9191ef5baa_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_6d7f34db-b1cb-4eec-aabe-7c9191ef5baa_SetDate">