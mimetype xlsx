--- v1 (2026-06-27)
+++ v2 (2026-08-16)
@@ -1,138 +1,140 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\00021346\Documents\OpenData\open05_26\suboryOD_0526\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\00021346\Documents\OpenData\open07_26\suboryOD_0726\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{428FF8FD-9F6A-4BF3-9F87-C3FCE8F8DC1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{378EBBDD-44CD-4F0A-86B9-E2879890E031}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Výsledky (2)" sheetId="51" r:id="rId1"/>
+    <sheet name="Výsledky (2)" sheetId="53" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3" uniqueCount="3">
   <si>
     <t>Počet dokladov spolu</t>
   </si>
   <si>
     <t>Tržba spolu</t>
   </si>
   <si>
     <t>Deň</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="[$-409]yyyy\-mm\-dd"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ [$€-1]_);\(#,##0.00\ [$€-1]\)"/>
+    <numFmt numFmtId="166" formatCode="&quot;Spolu&quot;\ @"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="166" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív balíka Office">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -372,60 +374,60 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43C9CA0E-CAC6-4268-8A7A-5B476E229B83}">
-  <dimension ref="A1:C2344"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{455DAF14-A3CD-49B8-BB39-496BD17A65FA}">
+  <dimension ref="A1:C2406"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.42578125" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="19.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="27.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="15.7109375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="20.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="2">
         <v>43831</v>
       </c>
       <c r="B2" s="3">
         <v>8942904.150000006</v>
       </c>
       <c r="C2" s="4">
         <v>604998</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
@@ -26167,50 +26169,726 @@
       <c r="C2342" s="4">
         <v>6993324</v>
       </c>
     </row>
     <row r="2343" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2343" s="2">
         <v>46172</v>
       </c>
       <c r="B2343" s="3">
         <v>99505201.850000516</v>
       </c>
       <c r="C2343" s="4">
         <v>5113326</v>
       </c>
     </row>
     <row r="2344" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2344" s="2">
         <v>46173</v>
       </c>
       <c r="B2344" s="3">
         <v>71368416.439999625</v>
       </c>
       <c r="C2344" s="4">
         <v>3729059</v>
       </c>
+    </row>
+    <row r="2345" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2345" s="2">
+        <v>46174</v>
+      </c>
+      <c r="B2345" s="3">
+        <v>110550861.51000106</v>
+      </c>
+      <c r="C2345" s="4">
+        <v>5690762</v>
+      </c>
+    </row>
+    <row r="2346" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2346" s="2">
+        <v>46175</v>
+      </c>
+      <c r="B2346" s="3">
+        <v>110256242.99999997</v>
+      </c>
+      <c r="C2346" s="4">
+        <v>6019663</v>
+      </c>
+    </row>
+    <row r="2347" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2347" s="2">
+        <v>46176</v>
+      </c>
+      <c r="B2347" s="3">
+        <v>112138464.50999837</v>
+      </c>
+      <c r="C2347" s="4">
+        <v>5902094</v>
+      </c>
+    </row>
+    <row r="2348" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2348" s="2">
+        <v>46177</v>
+      </c>
+      <c r="B2348" s="3">
+        <v>125376958.49999969</v>
+      </c>
+      <c r="C2348" s="4">
+        <v>6341932</v>
+      </c>
+    </row>
+    <row r="2349" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2349" s="2">
+        <v>46178</v>
+      </c>
+      <c r="B2349" s="3">
+        <v>138762202.33000115</v>
+      </c>
+      <c r="C2349" s="4">
+        <v>6776021</v>
+      </c>
+    </row>
+    <row r="2350" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2350" s="2">
+        <v>46179</v>
+      </c>
+      <c r="B2350" s="3">
+        <v>97936276.540000364</v>
+      </c>
+      <c r="C2350" s="4">
+        <v>5188804</v>
+      </c>
+    </row>
+    <row r="2351" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2351" s="2">
+        <v>46180</v>
+      </c>
+      <c r="B2351" s="3">
+        <v>69007131.899999917</v>
+      </c>
+      <c r="C2351" s="4">
+        <v>3679386</v>
+      </c>
+    </row>
+    <row r="2352" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2352" s="2">
+        <v>46181</v>
+      </c>
+      <c r="B2352" s="3">
+        <v>111391119.80000149</v>
+      </c>
+      <c r="C2352" s="4">
+        <v>6038028</v>
+      </c>
+    </row>
+    <row r="2353" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2353" s="2">
+        <v>46182</v>
+      </c>
+      <c r="B2353" s="3">
+        <v>113345703.9200007</v>
+      </c>
+      <c r="C2353" s="4">
+        <v>5997852</v>
+      </c>
+    </row>
+    <row r="2354" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2354" s="2">
+        <v>46183</v>
+      </c>
+      <c r="B2354" s="3">
+        <v>117236437.62000164</v>
+      </c>
+      <c r="C2354" s="4">
+        <v>6020523</v>
+      </c>
+    </row>
+    <row r="2355" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2355" s="2">
+        <v>46184</v>
+      </c>
+      <c r="B2355" s="3">
+        <v>124955604.64000091</v>
+      </c>
+      <c r="C2355" s="4">
+        <v>6214107</v>
+      </c>
+    </row>
+    <row r="2356" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2356" s="2">
+        <v>46185</v>
+      </c>
+      <c r="B2356" s="3">
+        <v>144896031.16999969</v>
+      </c>
+      <c r="C2356" s="4">
+        <v>7034410</v>
+      </c>
+    </row>
+    <row r="2357" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2357" s="2">
+        <v>46186</v>
+      </c>
+      <c r="B2357" s="3">
+        <v>104567950.97000001</v>
+      </c>
+      <c r="C2357" s="4">
+        <v>5299632</v>
+      </c>
+    </row>
+    <row r="2358" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2358" s="2">
+        <v>46187</v>
+      </c>
+      <c r="B2358" s="3">
+        <v>72034044.519999579</v>
+      </c>
+      <c r="C2358" s="4">
+        <v>3696071</v>
+      </c>
+    </row>
+    <row r="2359" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2359" s="2">
+        <v>46188</v>
+      </c>
+      <c r="B2359" s="3">
+        <v>116967131.02999985</v>
+      </c>
+      <c r="C2359" s="4">
+        <v>6029423</v>
+      </c>
+    </row>
+    <row r="2360" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2360" s="2">
+        <v>46189</v>
+      </c>
+      <c r="B2360" s="3">
+        <v>117192772.47000092</v>
+      </c>
+      <c r="C2360" s="4">
+        <v>6239429</v>
+      </c>
+    </row>
+    <row r="2361" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2361" s="2">
+        <v>46190</v>
+      </c>
+      <c r="B2361" s="3">
+        <v>117487392.02999954</v>
+      </c>
+      <c r="C2361" s="4">
+        <v>6235186</v>
+      </c>
+    </row>
+    <row r="2362" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2362" s="2">
+        <v>46191</v>
+      </c>
+      <c r="B2362" s="3">
+        <v>129059747.53000073</v>
+      </c>
+      <c r="C2362" s="4">
+        <v>6610006</v>
+      </c>
+    </row>
+    <row r="2363" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2363" s="2">
+        <v>46192</v>
+      </c>
+      <c r="B2363" s="3">
+        <v>143394698.42000067</v>
+      </c>
+      <c r="C2363" s="4">
+        <v>7163820</v>
+      </c>
+    </row>
+    <row r="2364" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2364" s="2">
+        <v>46193</v>
+      </c>
+      <c r="B2364" s="3">
+        <v>100999700.03000073</v>
+      </c>
+      <c r="C2364" s="4">
+        <v>5347085</v>
+      </c>
+    </row>
+    <row r="2365" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2365" s="2">
+        <v>46194</v>
+      </c>
+      <c r="B2365" s="3">
+        <v>74024845.049999803</v>
+      </c>
+      <c r="C2365" s="4">
+        <v>3889238</v>
+      </c>
+    </row>
+    <row r="2366" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2366" s="2">
+        <v>46195</v>
+      </c>
+      <c r="B2366" s="3">
+        <v>116605892.14000049</v>
+      </c>
+      <c r="C2366" s="4">
+        <v>6140518</v>
+      </c>
+    </row>
+    <row r="2367" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2367" s="2">
+        <v>46196</v>
+      </c>
+      <c r="B2367" s="3">
+        <v>119062150.80000237</v>
+      </c>
+      <c r="C2367" s="4">
+        <v>6338723</v>
+      </c>
+    </row>
+    <row r="2368" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2368" s="2">
+        <v>46197</v>
+      </c>
+      <c r="B2368" s="3">
+        <v>120877945.68000104</v>
+      </c>
+      <c r="C2368" s="4">
+        <v>6449320</v>
+      </c>
+    </row>
+    <row r="2369" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2369" s="2">
+        <v>46198</v>
+      </c>
+      <c r="B2369" s="3">
+        <v>128588134.04000074</v>
+      </c>
+      <c r="C2369" s="4">
+        <v>6566687</v>
+      </c>
+    </row>
+    <row r="2370" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2370" s="2">
+        <v>46199</v>
+      </c>
+      <c r="B2370" s="3">
+        <v>141157808.82000232</v>
+      </c>
+      <c r="C2370" s="4">
+        <v>6996998</v>
+      </c>
+    </row>
+    <row r="2371" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2371" s="2">
+        <v>46200</v>
+      </c>
+      <c r="B2371" s="3">
+        <v>99678953.760001823</v>
+      </c>
+      <c r="C2371" s="4">
+        <v>5288211</v>
+      </c>
+    </row>
+    <row r="2372" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2372" s="2">
+        <v>46201</v>
+      </c>
+      <c r="B2372" s="3">
+        <v>71897220.52999948</v>
+      </c>
+      <c r="C2372" s="4">
+        <v>3879144</v>
+      </c>
+    </row>
+    <row r="2373" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2373" s="2">
+        <v>46202</v>
+      </c>
+      <c r="B2373" s="3">
+        <v>119736013.21000053</v>
+      </c>
+      <c r="C2373" s="4">
+        <v>6291376</v>
+      </c>
+    </row>
+    <row r="2374" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2374" s="2">
+        <v>46203</v>
+      </c>
+      <c r="B2374" s="3">
+        <v>127246179.14000052</v>
+      </c>
+      <c r="C2374" s="4">
+        <v>6291614</v>
+      </c>
+    </row>
+    <row r="2375" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2375" s="2">
+        <v>46204</v>
+      </c>
+      <c r="B2375" s="3">
+        <v>111220384.65999903</v>
+      </c>
+      <c r="C2375" s="4">
+        <v>5770090</v>
+      </c>
+    </row>
+    <row r="2376" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2376" s="2">
+        <v>46205</v>
+      </c>
+      <c r="B2376" s="3">
+        <v>123433098.29000059</v>
+      </c>
+      <c r="C2376" s="4">
+        <v>6263873</v>
+      </c>
+    </row>
+    <row r="2377" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2377" s="2">
+        <v>46206</v>
+      </c>
+      <c r="B2377" s="3">
+        <v>135679695.23000038</v>
+      </c>
+      <c r="C2377" s="4">
+        <v>6709771</v>
+      </c>
+    </row>
+    <row r="2378" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2378" s="2">
+        <v>46207</v>
+      </c>
+      <c r="B2378" s="3">
+        <v>97467939.240000755</v>
+      </c>
+      <c r="C2378" s="4">
+        <v>5206645</v>
+      </c>
+    </row>
+    <row r="2379" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2379" s="2">
+        <v>46208</v>
+      </c>
+      <c r="B2379" s="3">
+        <v>65286827.580000162</v>
+      </c>
+      <c r="C2379" s="4">
+        <v>3413947</v>
+      </c>
+    </row>
+    <row r="2380" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2380" s="2">
+        <v>46209</v>
+      </c>
+      <c r="B2380" s="3">
+        <v>111587567.52000102</v>
+      </c>
+      <c r="C2380" s="4">
+        <v>5781736</v>
+      </c>
+    </row>
+    <row r="2381" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2381" s="2">
+        <v>46210</v>
+      </c>
+      <c r="B2381" s="3">
+        <v>112023050.81000122</v>
+      </c>
+      <c r="C2381" s="4">
+        <v>5862603</v>
+      </c>
+    </row>
+    <row r="2382" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2382" s="2">
+        <v>46211</v>
+      </c>
+      <c r="B2382" s="3">
+        <v>116276243.66999988</v>
+      </c>
+      <c r="C2382" s="4">
+        <v>6073061</v>
+      </c>
+    </row>
+    <row r="2383" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2383" s="2">
+        <v>46212</v>
+      </c>
+      <c r="B2383" s="3">
+        <v>125608951.10000065</v>
+      </c>
+      <c r="C2383" s="4">
+        <v>6247753</v>
+      </c>
+    </row>
+    <row r="2384" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2384" s="2">
+        <v>46213</v>
+      </c>
+      <c r="B2384" s="3">
+        <v>142354313.96999896</v>
+      </c>
+      <c r="C2384" s="4">
+        <v>6946895</v>
+      </c>
+    </row>
+    <row r="2385" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2385" s="2">
+        <v>46214</v>
+      </c>
+      <c r="B2385" s="3">
+        <v>102641689.80000138</v>
+      </c>
+      <c r="C2385" s="4">
+        <v>5404776</v>
+      </c>
+    </row>
+    <row r="2386" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2386" s="2">
+        <v>46215</v>
+      </c>
+      <c r="B2386" s="3">
+        <v>73170663.920000136</v>
+      </c>
+      <c r="C2386" s="4">
+        <v>3691731</v>
+      </c>
+    </row>
+    <row r="2387" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2387" s="2">
+        <v>46216</v>
+      </c>
+      <c r="B2387" s="3">
+        <v>120635746.69000161</v>
+      </c>
+      <c r="C2387" s="4">
+        <v>6172543</v>
+      </c>
+    </row>
+    <row r="2388" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2388" s="2">
+        <v>46217</v>
+      </c>
+      <c r="B2388" s="3">
+        <v>120228283.72000127</v>
+      </c>
+      <c r="C2388" s="4">
+        <v>6240886</v>
+      </c>
+    </row>
+    <row r="2389" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2389" s="2">
+        <v>46218</v>
+      </c>
+      <c r="B2389" s="3">
+        <v>121806527.77000022</v>
+      </c>
+      <c r="C2389" s="4">
+        <v>6143026</v>
+      </c>
+    </row>
+    <row r="2390" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2390" s="2">
+        <v>46219</v>
+      </c>
+      <c r="B2390" s="3">
+        <v>128008616.50000039</v>
+      </c>
+      <c r="C2390" s="4">
+        <v>6411931</v>
+      </c>
+    </row>
+    <row r="2391" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2391" s="2">
+        <v>46220</v>
+      </c>
+      <c r="B2391" s="3">
+        <v>139908356.10000169</v>
+      </c>
+      <c r="C2391" s="4">
+        <v>6816322</v>
+      </c>
+    </row>
+    <row r="2392" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2392" s="2">
+        <v>46221</v>
+      </c>
+      <c r="B2392" s="3">
+        <v>100253364.74000044</v>
+      </c>
+      <c r="C2392" s="4">
+        <v>5285029</v>
+      </c>
+    </row>
+    <row r="2393" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2393" s="2">
+        <v>46222</v>
+      </c>
+      <c r="B2393" s="3">
+        <v>71971048.849999368</v>
+      </c>
+      <c r="C2393" s="4">
+        <v>3678506</v>
+      </c>
+    </row>
+    <row r="2394" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2394" s="2">
+        <v>46223</v>
+      </c>
+      <c r="B2394" s="3">
+        <v>118928117.67000049</v>
+      </c>
+      <c r="C2394" s="4">
+        <v>6130692</v>
+      </c>
+    </row>
+    <row r="2395" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2395" s="2">
+        <v>46224</v>
+      </c>
+      <c r="B2395" s="3">
+        <v>118359564.25000107</v>
+      </c>
+      <c r="C2395" s="4">
+        <v>6142631</v>
+      </c>
+    </row>
+    <row r="2396" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2396" s="2">
+        <v>46225</v>
+      </c>
+      <c r="B2396" s="3">
+        <v>118431666.48999953</v>
+      </c>
+      <c r="C2396" s="4">
+        <v>6171723</v>
+      </c>
+    </row>
+    <row r="2397" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2397" s="2">
+        <v>46226</v>
+      </c>
+      <c r="B2397" s="3">
+        <v>124057247.46000099</v>
+      </c>
+      <c r="C2397" s="4">
+        <v>6028483</v>
+      </c>
+    </row>
+    <row r="2398" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2398" s="2">
+        <v>46227</v>
+      </c>
+      <c r="B2398" s="3">
+        <v>138249119.33999914</v>
+      </c>
+      <c r="C2398" s="4">
+        <v>6644092</v>
+      </c>
+    </row>
+    <row r="2399" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2399" s="2">
+        <v>46228</v>
+      </c>
+      <c r="B2399" s="3">
+        <v>97624109.040000066</v>
+      </c>
+      <c r="C2399" s="4">
+        <v>5192997</v>
+      </c>
+    </row>
+    <row r="2400" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2400" s="2">
+        <v>46229</v>
+      </c>
+      <c r="B2400" s="3">
+        <v>71422712.900000468</v>
+      </c>
+      <c r="C2400" s="4">
+        <v>3841534</v>
+      </c>
+    </row>
+    <row r="2401" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2401" s="2">
+        <v>46230</v>
+      </c>
+      <c r="B2401" s="3">
+        <v>113574499.61999981</v>
+      </c>
+      <c r="C2401" s="4">
+        <v>5755466</v>
+      </c>
+    </row>
+    <row r="2402" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2402" s="2">
+        <v>46231</v>
+      </c>
+      <c r="B2402" s="3">
+        <v>114554945.49000065</v>
+      </c>
+      <c r="C2402" s="4">
+        <v>5978080</v>
+      </c>
+    </row>
+    <row r="2403" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2403" s="2">
+        <v>46232</v>
+      </c>
+      <c r="B2403" s="3">
+        <v>117036094.07000133</v>
+      </c>
+      <c r="C2403" s="4">
+        <v>6123705</v>
+      </c>
+    </row>
+    <row r="2404" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2404" s="2">
+        <v>46233</v>
+      </c>
+      <c r="B2404" s="3">
+        <v>124768898.00000077</v>
+      </c>
+      <c r="C2404" s="4">
+        <v>6211077</v>
+      </c>
+    </row>
+    <row r="2405" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2405" s="2">
+        <v>46234</v>
+      </c>
+      <c r="B2405" s="3">
+        <v>143798654.3499999</v>
+      </c>
+      <c r="C2405" s="4">
+        <v>6690610</v>
+      </c>
+    </row>
+    <row r="2406" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2406" s="5"/>
+      <c r="B2406" s="3"/>
+      <c r="C2406" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Výsledky (2)</vt:lpstr>
     </vt:vector>