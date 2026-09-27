--- v0 (2026-08-07)
+++ v1 (2026-09-27)
@@ -270,51 +270,51 @@
           <t>l a.</t>
         </is>
       </c>
       <c r="E3" s="0" t="n">
         <v>3390574.20</v>
       </c>
       <c r="F3" s="0" t="n">
         <v>1293171.96</v>
       </c>
       <c r="G3" s="0" t="n">
         <v>2284894.38</v>
       </c>
       <c r="H3" s="0" t="n">
         <v>1787741.87</v>
       </c>
       <c r="I3" s="0" t="n">
         <v>2277585.50</v>
       </c>
       <c r="J3" s="0" t="n">
         <v>834539.99</v>
       </c>
       <c r="K3" s="0" t="n">
         <v>1750429.79</v>
       </c>
       <c r="L3" s="0" t="n">
-        <v>1255762.37</v>
+        <v>1255795.41</v>
       </c>
       <c r="M3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0"/>
       <c r="D4" s="0"/>
       <c r="E4" s="0"/>
       <c r="F4" s="0"/>
       <c r="G4" s="0"/>
       <c r="H4" s="0"/>
       <c r="I4" s="0"/>
       <c r="J4" s="0"/>
       <c r="K4" s="0"/>
       <c r="L4" s="0"/>
       <c r="M4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0"/>
       <c r="D5" s="0"/>
       <c r="E5" s="0"/>
       <c r="F5" s="0"/>