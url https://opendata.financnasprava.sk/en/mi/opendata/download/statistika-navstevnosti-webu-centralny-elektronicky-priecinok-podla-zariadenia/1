--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -132,588 +132,588 @@
   <dimension ref="A1:AI100"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Deň</t>
         </is>
       </c>
       <c r="B1" s="0"/>
       <c r="C1" s="0"/>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>YYYY-MM-DD</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-12</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="J1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="O1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="P1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="Q1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="R1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="S1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="T1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="U1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="V1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="W1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="AB1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="AC1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="AD1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
-          <t>2026-05-02</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-05-10</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="AI1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Day</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>YYYY-MM-DD</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-12</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="AB2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="AD2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
-          <t>2026-05-02</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-05-10</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="AI2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>desktop</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>desktop</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E3" s="0" t="n">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F3" s="0" t="n">
-        <v>16</v>
+        <v>178</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>128</v>
+        <v>183</v>
       </c>
       <c r="H3" s="0" t="n">
         <v>146</v>
       </c>
       <c r="I3" s="0" t="n">
-        <v>187</v>
+        <v>168</v>
       </c>
       <c r="J3" s="0" t="n">
-        <v>144</v>
+        <v>112</v>
       </c>
       <c r="K3" s="0" t="n">
+        <v>31</v>
+      </c>
+      <c r="L3" s="0" t="n">
         <v>23</v>
       </c>
-      <c r="L3" s="0" t="n">
+      <c r="M3" s="0" t="n">
+        <v>141</v>
+      </c>
+      <c r="N3" s="0" t="n">
+        <v>141</v>
+      </c>
+      <c r="O3" s="0" t="n">
+        <v>115</v>
+      </c>
+      <c r="P3" s="0" t="n">
+        <v>114</v>
+      </c>
+      <c r="Q3" s="0" t="n">
+        <v>98</v>
+      </c>
+      <c r="R3" s="0" t="n">
+        <v>13</v>
+      </c>
+      <c r="S3" s="0" t="n">
+        <v>21</v>
+      </c>
+      <c r="T3" s="0" t="n">
+        <v>150</v>
+      </c>
+      <c r="U3" s="0" t="n">
+        <v>155</v>
+      </c>
+      <c r="V3" s="0" t="n">
+        <v>147</v>
+      </c>
+      <c r="W3" s="0" t="n">
+        <v>109</v>
+      </c>
+      <c r="X3" s="0" t="n">
         <v>18</v>
       </c>
-      <c r="M3" s="0" t="n">
-[...17 lines deleted...]
-      <c r="S3" s="0" t="n">
+      <c r="Y3" s="0" t="n">
+        <v>16</v>
+      </c>
+      <c r="Z3" s="0" t="n">
+        <v>16</v>
+      </c>
+      <c r="AA3" s="0" t="n">
+        <v>147</v>
+      </c>
+      <c r="AB3" s="0" t="n">
+        <v>136</v>
+      </c>
+      <c r="AC3" s="0" t="n">
+        <v>170</v>
+      </c>
+      <c r="AD3" s="0" t="n">
+        <v>128</v>
+      </c>
+      <c r="AE3" s="0" t="n">
+        <v>70</v>
+      </c>
+      <c r="AF3" s="0" t="n">
         <v>23</v>
       </c>
-      <c r="T3" s="0" t="n">
+      <c r="AG3" s="0" t="n">
+        <v>20</v>
+      </c>
+      <c r="AH3" s="0" t="n">
         <v>141</v>
-      </c>
-[...40 lines deleted...]
-        <v>147</v>
       </c>
       <c r="AI3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>mobile</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>mobile</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E4" s="0" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F4" s="0" t="n">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0" t="n">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="J4" s="0" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K4" s="0" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L4" s="0" t="n">
         <v>3</v>
       </c>
       <c r="M4" s="0" t="n">
+        <v>19</v>
+      </c>
+      <c r="N4" s="0" t="n">
+        <v>16</v>
+      </c>
+      <c r="O4" s="0" t="n">
+        <v>19</v>
+      </c>
+      <c r="P4" s="0" t="n">
+        <v>16</v>
+      </c>
+      <c r="Q4" s="0" t="n">
+        <v>18</v>
+      </c>
+      <c r="R4" s="0" t="n">
+        <v>5</v>
+      </c>
+      <c r="S4" s="0" t="n">
+        <v>2</v>
+      </c>
+      <c r="T4" s="0" t="n">
+        <v>12</v>
+      </c>
+      <c r="U4" s="0" t="n">
         <v>17</v>
       </c>
-      <c r="N4" s="0" t="n">
-[...11 lines deleted...]
-      <c r="R4" s="0" t="n">
+      <c r="V4" s="0" t="n">
+        <v>17</v>
+      </c>
+      <c r="W4" s="0" t="n">
+        <v>20</v>
+      </c>
+      <c r="X4" s="0" t="n">
+        <v>8</v>
+      </c>
+      <c r="Y4" s="0" t="n">
+        <v>4</v>
+      </c>
+      <c r="Z4" s="0" t="n">
         <v>1</v>
       </c>
-      <c r="S4" s="0" t="n">
-[...17 lines deleted...]
-      <c r="Y4" s="0" t="n">
+      <c r="AA4" s="0" t="n">
+        <v>29</v>
+      </c>
+      <c r="AB4" s="0" t="n">
+        <v>9</v>
+      </c>
+      <c r="AC4" s="0" t="n">
+        <v>13</v>
+      </c>
+      <c r="AD4" s="0" t="n">
+        <v>12</v>
+      </c>
+      <c r="AE4" s="0" t="n">
+        <v>7</v>
+      </c>
+      <c r="AF4" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="AG4" s="0" t="n">
         <v>5</v>
       </c>
-      <c r="Z4" s="0" t="n">
-[...22 lines deleted...]
-      </c>
       <c r="AH4" s="0" t="n">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="AI4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>tablet</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>tablet</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E5" s="0" t="n">
@@ -734,87 +734,87 @@
       <c r="J5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="K5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="P5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Q5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="R5" s="0" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="S5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="T5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="U5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="V5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="W5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="X5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Y5" s="0" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AA5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AB5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AC5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AD5" s="0" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AE5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AF5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AG5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AH5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AI5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0"/>
       <c r="D6" s="0"/>
       <c r="E6" s="0"/>
       <c r="F6" s="0"/>
       <c r="G6" s="0"/>
       <c r="H6" s="0"/>
       <c r="I6" s="0"/>