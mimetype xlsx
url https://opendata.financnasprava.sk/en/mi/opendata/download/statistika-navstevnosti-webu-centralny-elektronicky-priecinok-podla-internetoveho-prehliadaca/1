--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -132,1040 +132,1040 @@
   <dimension ref="A1:AI100"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Deň</t>
         </is>
       </c>
       <c r="B1" s="0"/>
       <c r="C1" s="0"/>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>YYYY-MM-DD</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-12</t>
         </is>
       </c>
       <c r="F1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="G1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="I1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="J1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="O1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="P1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="Q1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="R1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="S1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="T1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="U1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="V1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="W1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="Y1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="Z1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="AA1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="AB1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="AC1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="AD1" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="AE1" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="AF1" s="0" t="inlineStr">
         <is>
-          <t>2026-05-02</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="AG1" s="0" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-05-10</t>
         </is>
       </c>
       <c r="AH1" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="AI1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Day</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>YYYY-MM-DD</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-05</t>
+          <t>2026-04-12</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-06</t>
+          <t>2026-04-13</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-07</t>
+          <t>2026-04-14</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-08</t>
+          <t>2026-04-15</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-09</t>
+          <t>2026-04-16</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-10</t>
+          <t>2026-04-17</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-11</t>
+          <t>2026-04-18</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-12</t>
+          <t>2026-04-19</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-13</t>
+          <t>2026-04-20</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-14</t>
+          <t>2026-04-21</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-15</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-16</t>
+          <t>2026-04-23</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-17</t>
+          <t>2026-04-24</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-18</t>
+          <t>2026-04-25</t>
         </is>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-19</t>
+          <t>2026-04-26</t>
         </is>
       </c>
       <c r="T2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-20</t>
+          <t>2026-04-27</t>
         </is>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-21</t>
+          <t>2026-04-28</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-22</t>
+          <t>2026-04-29</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-23</t>
+          <t>2026-04-30</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-24</t>
+          <t>2026-05-01</t>
         </is>
       </c>
       <c r="Y2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-25</t>
+          <t>2026-05-02</t>
         </is>
       </c>
       <c r="Z2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-26</t>
+          <t>2026-05-03</t>
         </is>
       </c>
       <c r="AA2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-27</t>
+          <t>2026-05-04</t>
         </is>
       </c>
       <c r="AB2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-28</t>
+          <t>2026-05-05</t>
         </is>
       </c>
       <c r="AC2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-29</t>
+          <t>2026-05-06</t>
         </is>
       </c>
       <c r="AD2" s="0" t="inlineStr">
         <is>
-          <t>2026-04-30</t>
+          <t>2026-05-07</t>
         </is>
       </c>
       <c r="AE2" s="0" t="inlineStr">
         <is>
-          <t>2026-05-01</t>
+          <t>2026-05-08</t>
         </is>
       </c>
       <c r="AF2" s="0" t="inlineStr">
         <is>
-          <t>2026-05-02</t>
+          <t>2026-05-09</t>
         </is>
       </c>
       <c r="AG2" s="0" t="inlineStr">
         <is>
-          <t>2026-05-03</t>
+          <t>2026-05-10</t>
         </is>
       </c>
       <c r="AH2" s="0" t="inlineStr">
         <is>
-          <t>2026-05-04</t>
+          <t>2026-05-11</t>
         </is>
       </c>
       <c r="AI2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Chrome</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Chrome</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E3" s="0" t="n">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="F3" s="0" t="n">
-        <v>12</v>
+        <v>91</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="H3" s="0" t="n">
         <v>80</v>
       </c>
       <c r="I3" s="0" t="n">
-        <v>110</v>
+        <v>87</v>
       </c>
       <c r="J3" s="0" t="n">
+        <v>62</v>
+      </c>
+      <c r="K3" s="0" t="n">
+        <v>18</v>
+      </c>
+      <c r="L3" s="0" t="n">
+        <v>12</v>
+      </c>
+      <c r="M3" s="0" t="n">
         <v>90</v>
       </c>
-      <c r="K3" s="0" t="n">
-[...2 lines deleted...]
-      <c r="L3" s="0" t="n">
+      <c r="N3" s="0" t="n">
+        <v>97</v>
+      </c>
+      <c r="O3" s="0" t="n">
+        <v>82</v>
+      </c>
+      <c r="P3" s="0" t="n">
+        <v>76</v>
+      </c>
+      <c r="Q3" s="0" t="n">
+        <v>73</v>
+      </c>
+      <c r="R3" s="0" t="n">
         <v>14</v>
-      </c>
-[...16 lines deleted...]
-        <v>18</v>
       </c>
       <c r="S3" s="0" t="n">
         <v>12</v>
       </c>
       <c r="T3" s="0" t="n">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="U3" s="0" t="n">
-        <v>97</v>
+        <v>82</v>
       </c>
       <c r="V3" s="0" t="n">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="W3" s="0" t="n">
-        <v>76</v>
+        <v>64</v>
       </c>
       <c r="X3" s="0" t="n">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="Y3" s="0" t="n">
+        <v>16</v>
+      </c>
+      <c r="Z3" s="0" t="n">
+        <v>9</v>
+      </c>
+      <c r="AA3" s="0" t="n">
+        <v>81</v>
+      </c>
+      <c r="AB3" s="0" t="n">
+        <v>61</v>
+      </c>
+      <c r="AC3" s="0" t="n">
+        <v>91</v>
+      </c>
+      <c r="AD3" s="0" t="n">
+        <v>75</v>
+      </c>
+      <c r="AE3" s="0" t="n">
+        <v>51</v>
+      </c>
+      <c r="AF3" s="0" t="n">
         <v>14</v>
       </c>
-      <c r="Z3" s="0" t="n">
-[...19 lines deleted...]
-      </c>
       <c r="AG3" s="0" t="n">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="AH3" s="0" t="n">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="AI3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Edge</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Edge</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E4" s="0" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F4" s="0" t="n">
-        <v>3</v>
+        <v>66</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="I4" s="0" t="n">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="J4" s="0" t="n">
         <v>47</v>
       </c>
       <c r="K4" s="0" t="n">
+        <v>11</v>
+      </c>
+      <c r="L4" s="0" t="n">
+        <v>8</v>
+      </c>
+      <c r="M4" s="0" t="n">
+        <v>51</v>
+      </c>
+      <c r="N4" s="0" t="n">
+        <v>40</v>
+      </c>
+      <c r="O4" s="0" t="n">
+        <v>36</v>
+      </c>
+      <c r="P4" s="0" t="n">
+        <v>34</v>
+      </c>
+      <c r="Q4" s="0" t="n">
+        <v>29</v>
+      </c>
+      <c r="R4" s="0" t="n">
+        <v>4</v>
+      </c>
+      <c r="S4" s="0" t="n">
+        <v>4</v>
+      </c>
+      <c r="T4" s="0" t="n">
+        <v>65</v>
+      </c>
+      <c r="U4" s="0" t="n">
+        <v>58</v>
+      </c>
+      <c r="V4" s="0" t="n">
+        <v>65</v>
+      </c>
+      <c r="W4" s="0" t="n">
+        <v>43</v>
+      </c>
+      <c r="X4" s="0" t="n">
         <v>3</v>
       </c>
-      <c r="L4" s="0" t="n">
-[...14 lines deleted...]
-      <c r="Q4" s="0" t="n">
+      <c r="Y4" s="0" t="n">
+        <v>3</v>
+      </c>
+      <c r="Z4" s="0" t="n">
+        <v>7</v>
+      </c>
+      <c r="AA4" s="0" t="n">
+        <v>71</v>
+      </c>
+      <c r="AB4" s="0" t="n">
+        <v>64</v>
+      </c>
+      <c r="AC4" s="0" t="n">
+        <v>74</v>
+      </c>
+      <c r="AD4" s="0" t="n">
         <v>47</v>
       </c>
-      <c r="R4" s="0" t="n">
-[...37 lines deleted...]
-      </c>
       <c r="AE4" s="0" t="n">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="AF4" s="0" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AG4" s="0" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="AH4" s="0" t="n">
-        <v>71</v>
+        <v>55</v>
       </c>
       <c r="AI4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Firefox</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Firefox</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E5" s="0" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F5" s="0" t="n">
+        <v>12</v>
+      </c>
+      <c r="G5" s="0" t="n">
+        <v>13</v>
+      </c>
+      <c r="H5" s="0" t="n">
+        <v>7</v>
+      </c>
+      <c r="I5" s="0" t="n">
+        <v>3</v>
+      </c>
+      <c r="J5" s="0" t="n">
+        <v>4</v>
+      </c>
+      <c r="K5" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="L5" s="0" t="n">
         <v>2</v>
       </c>
-      <c r="G5" s="0" t="n">
-[...8 lines deleted...]
-      <c r="J5" s="0" t="n">
+      <c r="M5" s="0" t="n">
+        <v>7</v>
+      </c>
+      <c r="N5" s="0" t="n">
+        <v>6</v>
+      </c>
+      <c r="O5" s="0" t="n">
+        <v>2</v>
+      </c>
+      <c r="P5" s="0" t="n">
         <v>9</v>
       </c>
-      <c r="K5" s="0" t="n">
-[...2 lines deleted...]
-      <c r="L5" s="0" t="n">
+      <c r="Q5" s="0" t="n">
+        <v>6</v>
+      </c>
+      <c r="R5" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="S5" s="0" t="n">
         <v>1</v>
       </c>
-      <c r="M5" s="0" t="n">
-[...2 lines deleted...]
-      <c r="N5" s="0" t="n">
+      <c r="T5" s="0" t="n">
         <v>13</v>
       </c>
-      <c r="O5" s="0" t="n">
-[...8 lines deleted...]
-      <c r="R5" s="0" t="n">
+      <c r="U5" s="0" t="n">
+        <v>19</v>
+      </c>
+      <c r="V5" s="0" t="n">
+        <v>11</v>
+      </c>
+      <c r="W5" s="0" t="n">
+        <v>6</v>
+      </c>
+      <c r="X5" s="0" t="n">
+        <v>2</v>
+      </c>
+      <c r="Y5" s="0" t="n">
         <v>1</v>
-      </c>
-[...19 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Z5" s="0" t="n">
         <v>1</v>
       </c>
       <c r="AA5" s="0" t="n">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="AB5" s="0" t="n">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="AC5" s="0" t="n">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="AD5" s="0" t="n">
+        <v>9</v>
+      </c>
+      <c r="AE5" s="0" t="n">
         <v>6</v>
       </c>
-      <c r="AE5" s="0" t="n">
+      <c r="AF5" s="0" t="n">
+        <v>3</v>
+      </c>
+      <c r="AG5" s="0" t="n">
         <v>2</v>
       </c>
-      <c r="AF5" s="0" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="AH5" s="0" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="AI5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Safari</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Safari</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E6" s="0" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F6" s="0" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="H6" s="0" t="n">
+        <v>9</v>
+      </c>
+      <c r="I6" s="0" t="n">
+        <v>8</v>
+      </c>
+      <c r="J6" s="0" t="n">
+        <v>9</v>
+      </c>
+      <c r="K6" s="0" t="n">
+        <v>2</v>
+      </c>
+      <c r="L6" s="0" t="n">
+        <v>3</v>
+      </c>
+      <c r="M6" s="0" t="n">
+        <v>6</v>
+      </c>
+      <c r="N6" s="0" t="n">
+        <v>10</v>
+      </c>
+      <c r="O6" s="0" t="n">
+        <v>12</v>
+      </c>
+      <c r="P6" s="0" t="n">
+        <v>10</v>
+      </c>
+      <c r="Q6" s="0" t="n">
+        <v>8</v>
+      </c>
+      <c r="R6" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="S6" s="0" t="n">
+        <v>4</v>
+      </c>
+      <c r="T6" s="0" t="n">
+        <v>8</v>
+      </c>
+      <c r="U6" s="0" t="n">
+        <v>11</v>
+      </c>
+      <c r="V6" s="0" t="n">
+        <v>5</v>
+      </c>
+      <c r="W6" s="0" t="n">
         <v>15</v>
       </c>
-      <c r="I6" s="0" t="n">
-[...2 lines deleted...]
-      <c r="J6" s="0" t="n">
+      <c r="X6" s="0" t="n">
+        <v>6</v>
+      </c>
+      <c r="Y6" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z6" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA6" s="0" t="n">
         <v>13</v>
       </c>
-      <c r="K6" s="0" t="n">
+      <c r="AB6" s="0" t="n">
+        <v>5</v>
+      </c>
+      <c r="AC6" s="0" t="n">
+        <v>4</v>
+      </c>
+      <c r="AD6" s="0" t="n">
+        <v>7</v>
+      </c>
+      <c r="AE6" s="0" t="n">
+        <v>2</v>
+      </c>
+      <c r="AF6" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="AG6" s="0" t="n">
         <v>3</v>
       </c>
-      <c r="L6" s="0" t="n">
-[...64 lines deleted...]
-      </c>
       <c r="AH6" s="0" t="n">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="AI6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Opera</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Opera</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E7" s="0" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F7" s="0" t="n">
+        <v>10</v>
+      </c>
+      <c r="G7" s="0" t="n">
+        <v>10</v>
+      </c>
+      <c r="H7" s="0" t="n">
+        <v>11</v>
+      </c>
+      <c r="I7" s="0" t="n">
+        <v>9</v>
+      </c>
+      <c r="J7" s="0" t="n">
+        <v>4</v>
+      </c>
+      <c r="K7" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="L7" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="M7" s="0" t="n">
+        <v>4</v>
+      </c>
+      <c r="N7" s="0" t="n">
         <v>2</v>
       </c>
-      <c r="G7" s="0" t="n">
-[...2 lines deleted...]
-      <c r="H7" s="0" t="n">
+      <c r="O7" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="P7" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="Q7" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="R7" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="S7" s="0" t="n">
         <v>2</v>
       </c>
-      <c r="I7" s="0" t="n">
+      <c r="T7" s="0" t="n">
         <v>1</v>
       </c>
-      <c r="J7" s="0" t="n">
-[...31 lines deleted...]
-      </c>
       <c r="U7" s="0" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="V7" s="0" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="W7" s="0" t="n">
         <v>1</v>
       </c>
       <c r="X7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Y7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Z7" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA7" s="0" t="n">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="AB7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AC7" s="0" t="n">
         <v>3</v>
       </c>
       <c r="AD7" s="0" t="n">
+        <v>3</v>
+      </c>
+      <c r="AE7" s="0" t="n">
         <v>1</v>
       </c>
-      <c r="AE7" s="0" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="AF7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AG7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AH7" s="0" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AI7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Samsung Internet</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Samsung Internet</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="F8" s="0" t="n">
+        <v>2</v>
+      </c>
+      <c r="G8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="H8" s="0" t="n">
         <v>1</v>
       </c>
-      <c r="F8" s="0" t="n">
-[...5 lines deleted...]
-      <c r="H8" s="0" t="n">
+      <c r="I8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="J8" s="0" t="n">
         <v>2</v>
       </c>
-      <c r="I8" s="0" t="n">
+      <c r="K8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="L8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="M8" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="N8" s="0" t="n">
         <v>2</v>
       </c>
-      <c r="J8" s="0" t="n">
+      <c r="O8" s="0" t="n">
+        <v>2</v>
+      </c>
+      <c r="P8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="R8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="S8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="T8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="U8" s="0" t="n">
         <v>1</v>
       </c>
-      <c r="K8" s="0" t="n">
-[...11 lines deleted...]
-      <c r="O8" s="0" t="n">
+      <c r="V8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="W8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="X8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC8" s="0" t="n">
         <v>1</v>
       </c>
-      <c r="P8" s="0" t="n">
-[...11 lines deleted...]
-      <c r="T8" s="0" t="n">
+      <c r="AD8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG8" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH8" s="0" t="n">
         <v>1</v>
-      </c>
-[...40 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AI8" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>Android Webview</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Android Webview</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E9" s="0" t="n">
@@ -1195,253 +1195,253 @@
       <c r="M9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="P9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Q9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="R9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="S9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="T9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="U9" s="0" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="V9" s="0" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="W9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="X9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Y9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Z9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AA9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AB9" s="0" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AC9" s="0" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AD9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AE9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AF9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AG9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AH9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AI9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>Safari (in-app)</t>
+          <t>Mozilla Compatible Agent</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Safari (in-app)</t>
+          <t>Mozilla Compatible Agent</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E10" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F10" s="0" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="H10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="I10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="J10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="K10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="L10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="M10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="N10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="O10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="P10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="R10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="S10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="T10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="U10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="V10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="W10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="X10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC10" s="0" t="n">
         <v>1</v>
-      </c>
-[...64 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AD10" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AE10" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AF10" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AG10" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AH10" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AI10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>Mozilla Compatible Agent</t>
+          <t>(not set)</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Mozilla Compatible Agent</t>
+          <t>(not set)</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I11" s="0" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="K11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M11" s="0" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="N11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="P11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Q11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="R11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="S11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="T11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="U11" s="0" t="n">
         <v>0</v>
       </c>
@@ -1467,195 +1467,271 @@
         <v>0</v>
       </c>
       <c r="AC11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AD11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AE11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AF11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AG11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AH11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AI11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>(not set)</t>
+          <t>Safari (in-app)</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>(not set)</t>
+          <t>Safari (in-app)</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="K12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M12" s="0" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="N12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="P12" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="R12" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="S12" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="T12" s="0" t="n">
         <v>1</v>
       </c>
-      <c r="Q12" s="0" t="n">
-[...10 lines deleted...]
-      </c>
       <c r="U12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="V12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="W12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="X12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Y12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Z12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AA12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AB12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AC12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AD12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AE12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AF12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AG12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AH12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AI12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
-      <c r="A13" s="0"/>
-[...32 lines deleted...]
-      <c r="AH13" s="0"/>
+      <c r="A13" s="0" t="inlineStr">
+        <is>
+          <t>Internet Explorer</t>
+        </is>
+      </c>
+      <c r="B13" s="0" t="inlineStr">
+        <is>
+          <t>Internet Explorer</t>
+        </is>
+      </c>
+      <c r="C13" s="0" t="inlineStr">
+        <is>
+          <t>počet</t>
+        </is>
+      </c>
+      <c r="D13" s="0" t="inlineStr">
+        <is>
+          <t>pcs</t>
+        </is>
+      </c>
+      <c r="E13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="F13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="G13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="H13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="I13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="J13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="K13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="L13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="M13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="N13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="O13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="P13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="R13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="S13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="T13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="U13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="V13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="W13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="X13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="Y13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AC13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AD13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AE13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AF13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AG13" s="0" t="n">
+        <v>0</v>
+      </c>
+      <c r="AH13" s="0" t="n">
+        <v>1</v>
+      </c>
       <c r="AI13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0"/>
       <c r="D14" s="0"/>
       <c r="E14" s="0"/>
       <c r="F14" s="0"/>
       <c r="G14" s="0"/>
       <c r="H14" s="0"/>
       <c r="I14" s="0"/>
       <c r="J14" s="0"/>
       <c r="K14" s="0"/>
       <c r="L14" s="0"/>
       <c r="M14" s="0"/>
       <c r="N14" s="0"/>
       <c r="O14" s="0"/>
       <c r="P14" s="0"/>
       <c r="Q14" s="0"/>
       <c r="R14" s="0"/>
       <c r="S14" s="0"/>
       <c r="T14" s="0"/>
       <c r="U14" s="0"/>
       <c r="V14" s="0"/>