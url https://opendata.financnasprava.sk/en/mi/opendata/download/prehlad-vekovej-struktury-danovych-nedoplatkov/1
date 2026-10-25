--- v0 (2026-06-12)
+++ v1 (2026-10-25)
@@ -178,56 +178,56 @@
           <t>k 31.12.2020</t>
         </is>
       </c>
       <c r="K1" s="0" t="inlineStr">
         <is>
           <t>k 31.12.2021</t>
         </is>
       </c>
       <c r="L1" s="0" t="inlineStr">
         <is>
           <t>k 31.12.2022</t>
         </is>
       </c>
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>k 31.12.2023</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>k 31.12.2024</t>
         </is>
       </c>
       <c r="O1" s="0" t="inlineStr">
         <is>
-          <t>k 30.6.2025</t>
+          <t>k 31.12.2025</t>
         </is>
       </c>
       <c r="P1" s="0" t="inlineStr">
         <is>
-          <t>k 31.12.2025</t>
+          <t>k 30.6.2026</t>
         </is>
       </c>
       <c r="Q1" s="0"/>
       <c r="R1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>date</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0"/>
       <c r="D2" s="0"/>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>to 31.12.2015</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>to 31.12.2016</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
@@ -250,56 +250,56 @@
           <t>to 31.12.2020</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>to 31.12.2021</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>k 31.12.2022</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>k 31.12.2023</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>k 31.12.2024</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
-          <t>k 30.6.2025</t>
+          <t>k 31.12.2025</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>k 31.12.2025</t>
+          <t>k 30.6.2026</t>
         </is>
       </c>
       <c r="Q2" s="0"/>
       <c r="R2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>do 1 roka</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>till 1 year</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>tis. Eur</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>ths. Eur</t>
         </is>
@@ -313,54 +313,54 @@
       <c r="G3" s="0" t="n">
         <v>729550</v>
       </c>
       <c r="H3" s="0" t="n">
         <v>803159</v>
       </c>
       <c r="I3" s="0" t="n">
         <v>804522</v>
       </c>
       <c r="J3" s="0" t="n">
         <v>924192</v>
       </c>
       <c r="K3" s="0" t="n">
         <v>824462</v>
       </c>
       <c r="L3" s="0" t="n">
         <v>665241</v>
       </c>
       <c r="M3" s="0" t="n">
         <v>597557</v>
       </c>
       <c r="N3" s="0" t="n">
         <v>513788</v>
       </c>
       <c r="O3" s="0" t="n">
-        <v>787323</v>
+        <v>541137</v>
       </c>
       <c r="P3" s="0" t="n">
-        <v>541137</v>
+        <v>619956</v>
       </c>
       <c r="Q3" s="0"/>
       <c r="R3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>do 2 rokov</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>till 2 years</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>tis. Eur</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>ths. Eur</t>
         </is>
       </c>
@@ -373,54 +373,54 @@
       <c r="G4" s="0" t="n">
         <v>713107</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>561310</v>
       </c>
       <c r="I4" s="0" t="n">
         <v>612390</v>
       </c>
       <c r="J4" s="0" t="n">
         <v>675192</v>
       </c>
       <c r="K4" s="0" t="n">
         <v>720366</v>
       </c>
       <c r="L4" s="0" t="n">
         <v>709585</v>
       </c>
       <c r="M4" s="0" t="n">
         <v>492005</v>
       </c>
       <c r="N4" s="0" t="n">
         <v>397054</v>
       </c>
       <c r="O4" s="0" t="n">
-        <v>333233</v>
+        <v>381456</v>
       </c>
       <c r="P4" s="0" t="n">
-        <v>381456</v>
+        <v>345932</v>
       </c>
       <c r="Q4" s="0"/>
       <c r="R4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>do 3 rokov</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>till 3 year</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>tis. Eur</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>ths. Eur</t>
         </is>
       </c>
@@ -433,54 +433,54 @@
       <c r="G5" s="0" t="n">
         <v>403345</v>
       </c>
       <c r="H5" s="0" t="n">
         <v>504858</v>
       </c>
       <c r="I5" s="0" t="n">
         <v>473963</v>
       </c>
       <c r="J5" s="0" t="n">
         <v>511426</v>
       </c>
       <c r="K5" s="0" t="n">
         <v>611942</v>
       </c>
       <c r="L5" s="0" t="n">
         <v>649139</v>
       </c>
       <c r="M5" s="0" t="n">
         <v>629978</v>
       </c>
       <c r="N5" s="0" t="n">
         <v>411430</v>
       </c>
       <c r="O5" s="0" t="n">
-        <v>384237</v>
+        <v>289980</v>
       </c>
       <c r="P5" s="0" t="n">
-        <v>289980</v>
+        <v>259785</v>
       </c>
       <c r="Q5" s="0"/>
       <c r="R5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>do 4 rokov</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>till 4 years</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>tis. Eur</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>ths. Eur</t>
         </is>
       </c>
@@ -493,54 +493,54 @@
       <c r="G6" s="0" t="n">
         <v>499027</v>
       </c>
       <c r="H6" s="0" t="n">
         <v>330186</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>423723</v>
       </c>
       <c r="J6" s="0" t="n">
         <v>373620</v>
       </c>
       <c r="K6" s="0" t="n">
         <v>450759</v>
       </c>
       <c r="L6" s="0" t="n">
         <v>548842</v>
       </c>
       <c r="M6" s="0" t="n">
         <v>531170</v>
       </c>
       <c r="N6" s="0" t="n">
         <v>536375</v>
       </c>
       <c r="O6" s="0" t="n">
-        <v>487091</v>
+        <v>349558</v>
       </c>
       <c r="P6" s="0" t="n">
-        <v>349558</v>
+        <v>323690</v>
       </c>
       <c r="Q6" s="0"/>
       <c r="R6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>do 5 rokov</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>till 5 year</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>tis. Eur</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>ths. Eur</t>
         </is>
       </c>
@@ -553,54 +553,54 @@
       <c r="G7" s="0" t="n">
         <v>406811</v>
       </c>
       <c r="H7" s="0" t="n">
         <v>393653</v>
       </c>
       <c r="I7" s="0" t="n">
         <v>272960</v>
       </c>
       <c r="J7" s="0" t="n">
         <v>320516</v>
       </c>
       <c r="K7" s="0" t="n">
         <v>323821</v>
       </c>
       <c r="L7" s="0" t="n">
         <v>398807</v>
       </c>
       <c r="M7" s="0" t="n">
         <v>467206</v>
       </c>
       <c r="N7" s="0" t="n">
         <v>419856</v>
       </c>
       <c r="O7" s="0" t="n">
-        <v>380592</v>
+        <v>446388</v>
       </c>
       <c r="P7" s="0" t="n">
-        <v>446388</v>
+        <v>395716</v>
       </c>
       <c r="Q7" s="0"/>
       <c r="R7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>do 6 rokov</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>till 6 years</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>tis. Eur</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>ths. Eur</t>
         </is>
       </c>
@@ -613,54 +613,54 @@
       <c r="G8" s="0" t="n">
         <v>249419</v>
       </c>
       <c r="H8" s="0" t="n">
         <v>300253</v>
       </c>
       <c r="I8" s="0" t="n">
         <v>397004</v>
       </c>
       <c r="J8" s="0" t="n">
         <v>213036</v>
       </c>
       <c r="K8" s="0" t="n">
         <v>276103</v>
       </c>
       <c r="L8" s="0" t="n">
         <v>271830</v>
       </c>
       <c r="M8" s="0" t="n">
         <v>293089</v>
       </c>
       <c r="N8" s="0" t="n">
         <v>394673</v>
       </c>
       <c r="O8" s="0" t="n">
-        <v>318537</v>
+        <v>355965</v>
       </c>
       <c r="P8" s="0" t="n">
-        <v>355965</v>
+        <v>298142</v>
       </c>
       <c r="Q8" s="0"/>
       <c r="R8" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>nad 6 rokov</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>more than 6 years</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>tis. Eur</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>ths. Eur</t>
         </is>
       </c>
@@ -673,54 +673,54 @@
       <c r="G9" s="0" t="n">
         <v>115448</v>
       </c>
       <c r="H9" s="0" t="n">
         <v>99820</v>
       </c>
       <c r="I9" s="0" t="n">
         <v>96516</v>
       </c>
       <c r="J9" s="0" t="n">
         <v>105851</v>
       </c>
       <c r="K9" s="0" t="n">
         <v>128782</v>
       </c>
       <c r="L9" s="0" t="n">
         <v>120600</v>
       </c>
       <c r="M9" s="0" t="n">
         <v>126104</v>
       </c>
       <c r="N9" s="0" t="n">
         <v>86477</v>
       </c>
       <c r="O9" s="0" t="n">
-        <v>89732</v>
+        <v>108822</v>
       </c>
       <c r="P9" s="0" t="n">
-        <v>108822</v>
+        <v>98675</v>
       </c>
       <c r="Q9" s="0"/>
       <c r="R9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0"/>
       <c r="D10" s="0"/>
       <c r="E10" s="0"/>
       <c r="F10" s="0"/>
       <c r="G10" s="0"/>
       <c r="H10" s="0"/>
       <c r="I10" s="0"/>
       <c r="J10" s="0"/>
       <c r="K10" s="0"/>
       <c r="L10" s="0"/>
       <c r="M10" s="0"/>
       <c r="N10" s="0"/>
       <c r="O10" s="0"/>
       <c r="P10" s="0"/>
       <c r="Q10" s="0"/>
       <c r="R10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">