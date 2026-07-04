--- v0 (2026-05-19)
+++ v1 (2026-07-04)
@@ -176,51 +176,51 @@
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Online platby</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Online payments</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>quantity</t>
         </is>
       </c>
       <c r="E3" s="0" t="n">
         <v>13609</v>
       </c>
       <c r="F3" s="0" t="n">
-        <v>32306</v>
+        <v>33212</v>
       </c>
       <c r="G3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0"/>
       <c r="D4" s="0"/>
       <c r="E4" s="0"/>
       <c r="F4" s="0"/>
       <c r="G4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0"/>
       <c r="D5" s="0"/>
       <c r="E5" s="0"/>
       <c r="F5" s="0"/>
       <c r="G5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0"/>