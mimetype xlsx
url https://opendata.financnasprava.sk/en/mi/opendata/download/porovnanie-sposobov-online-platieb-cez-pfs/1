--- v1 (2026-07-04)
+++ v2 (2026-08-20)
@@ -176,51 +176,51 @@
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Online platby</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Online payments</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>quantity</t>
         </is>
       </c>
       <c r="E3" s="0" t="n">
         <v>13609</v>
       </c>
       <c r="F3" s="0" t="n">
-        <v>33212</v>
+        <v>37362</v>
       </c>
       <c r="G3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0"/>
       <c r="D4" s="0"/>
       <c r="E4" s="0"/>
       <c r="F4" s="0"/>
       <c r="G4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0"/>
       <c r="D5" s="0"/>
       <c r="E5" s="0"/>
       <c r="F5" s="0"/>
       <c r="G5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0"/>