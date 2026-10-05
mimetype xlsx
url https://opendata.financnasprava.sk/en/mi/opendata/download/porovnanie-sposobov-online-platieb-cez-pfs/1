--- v2 (2026-08-20)
+++ v3 (2026-10-05)
@@ -176,51 +176,51 @@
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Online platby</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Online payments</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>počet</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>quantity</t>
         </is>
       </c>
       <c r="E3" s="0" t="n">
         <v>13609</v>
       </c>
       <c r="F3" s="0" t="n">
-        <v>37362</v>
+        <v>38165</v>
       </c>
       <c r="G3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0"/>
       <c r="D4" s="0"/>
       <c r="E4" s="0"/>
       <c r="F4" s="0"/>
       <c r="G4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0"/>
       <c r="D5" s="0"/>
       <c r="E5" s="0"/>
       <c r="F5" s="0"/>
       <c r="G5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0"/>