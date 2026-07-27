--- v0 (2026-04-29)
+++ v1 (2026-07-27)
@@ -132,879 +132,681 @@
   <dimension ref="A1:F100"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Kvartál</t>
         </is>
       </c>
       <c r="B1" s="0"/>
       <c r="C1" s="0"/>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>YYYY-QQ</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
-          <t>2026-Q1</t>
+          <t>2026-Q2</t>
         </is>
       </c>
       <c r="F1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Quater</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>YYYY-QQ</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>2026-Q1</t>
+          <t>2026-Q2</t>
         </is>
       </c>
       <c r="F2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>AE</t>
+          <t>AL</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>AE</t>
+          <t>AL</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E3" s="0" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>AL</t>
+          <t>AU</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>AL</t>
+          <t>AU</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E4" s="0" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>AU</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>AU</t>
+          <t>BA</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E5" s="0" t="n">
         <v>1</v>
       </c>
       <c r="F5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>CA</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>CA</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E6" s="0" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>CA</t>
+          <t>CN</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>CA</t>
+          <t>CN</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E7" s="0" t="n">
-        <v>1</v>
+        <v>40</v>
       </c>
       <c r="F7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>CN</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>CN</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E8" s="0" t="n">
-        <v>53</v>
+        <v>11</v>
       </c>
       <c r="F8" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>HK</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>HK</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E9" s="0" t="n">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="F9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>CH</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>CH</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E10" s="0" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>HK</t>
+          <t>ID</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>HK</t>
+          <t>ID</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E11" s="0" t="n">
         <v>4</v>
       </c>
       <c r="F11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>CH</t>
+          <t>IL</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>CH</t>
+          <t>IL</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E12" s="0" t="n">
-        <v>53</v>
+        <v>2</v>
       </c>
       <c r="F12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>ID</t>
+          <t>JP</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>ID</t>
+          <t>JP</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E13" s="0" t="n">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="F13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>IL</t>
+          <t>KR</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>IL</t>
+          <t>KR</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E14" s="0" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F14" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>IN</t>
+          <t>RU</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>IN</t>
+          <t>RU</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E15" s="0" t="n">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F15" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>JP</t>
+          <t>SG</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>JP</t>
+          <t>SG</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E16" s="0" t="n">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="F16" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>KG</t>
+          <t>TH</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>KG</t>
+          <t>TH</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E17" s="0" t="n">
         <v>1</v>
       </c>
       <c r="F17" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>KR</t>
+          <t>TR</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>KR</t>
+          <t>TR</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E18" s="0" t="n">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="F18" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>KZ</t>
+          <t>TW</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>KZ</t>
+          <t>TW</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E19" s="0" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="F19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>UA</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>MA</t>
+          <t>UA</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E20" s="0" t="n">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="F20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>PF</t>
+          <t>US</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>PF</t>
+          <t>US</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E21" s="0" t="n">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="F21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>PK</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>PK</t>
+          <t>XS</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E22" s="0" t="n">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="F22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="0" t="inlineStr">
-[...21 lines deleted...]
-      </c>
+      <c r="A23" s="0"/>
+      <c r="B23" s="0"/>
+      <c r="C23" s="0"/>
+      <c r="D23" s="0"/>
+      <c r="E23" s="0"/>
       <c r="F23" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
-      <c r="A24" s="0" t="inlineStr">
-[...21 lines deleted...]
-      </c>
+      <c r="A24" s="0"/>
+      <c r="B24" s="0"/>
+      <c r="C24" s="0"/>
+      <c r="D24" s="0"/>
+      <c r="E24" s="0"/>
       <c r="F24" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
-      <c r="A25" s="0" t="inlineStr">
-[...21 lines deleted...]
-      </c>
+      <c r="A25" s="0"/>
+      <c r="B25" s="0"/>
+      <c r="C25" s="0"/>
+      <c r="D25" s="0"/>
+      <c r="E25" s="0"/>
       <c r="F25" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
-      <c r="A26" s="0" t="inlineStr">
-[...21 lines deleted...]
-      </c>
+      <c r="A26" s="0"/>
+      <c r="B26" s="0"/>
+      <c r="C26" s="0"/>
+      <c r="D26" s="0"/>
+      <c r="E26" s="0"/>
       <c r="F26" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
-      <c r="A27" s="0" t="inlineStr">
-[...21 lines deleted...]
-      </c>
+      <c r="A27" s="0"/>
+      <c r="B27" s="0"/>
+      <c r="C27" s="0"/>
+      <c r="D27" s="0"/>
+      <c r="E27" s="0"/>
       <c r="F27" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
-      <c r="A28" s="0" t="inlineStr">
-[...21 lines deleted...]
-      </c>
+      <c r="A28" s="0"/>
+      <c r="B28" s="0"/>
+      <c r="C28" s="0"/>
+      <c r="D28" s="0"/>
+      <c r="E28" s="0"/>
       <c r="F28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
-      <c r="A29" s="0" t="inlineStr">
-[...21 lines deleted...]
-      </c>
+      <c r="A29" s="0"/>
+      <c r="B29" s="0"/>
+      <c r="C29" s="0"/>
+      <c r="D29" s="0"/>
+      <c r="E29" s="0"/>
       <c r="F29" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
-      <c r="A30" s="0" t="inlineStr">
-[...21 lines deleted...]
-      </c>
+      <c r="A30" s="0"/>
+      <c r="B30" s="0"/>
+      <c r="C30" s="0"/>
+      <c r="D30" s="0"/>
+      <c r="E30" s="0"/>
       <c r="F30" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
-      <c r="A31" s="0" t="inlineStr">
-[...21 lines deleted...]
-      </c>
+      <c r="A31" s="0"/>
+      <c r="B31" s="0"/>
+      <c r="C31" s="0"/>
+      <c r="D31" s="0"/>
+      <c r="E31" s="0"/>
       <c r="F31" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
-      <c r="A32" s="0" t="inlineStr">
-[...21 lines deleted...]
-      </c>
+      <c r="A32" s="0"/>
+      <c r="B32" s="0"/>
+      <c r="C32" s="0"/>
+      <c r="D32" s="0"/>
+      <c r="E32" s="0"/>
       <c r="F32" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
-      <c r="A33" s="0" t="inlineStr">
-[...21 lines deleted...]
-      </c>
+      <c r="A33" s="0"/>
+      <c r="B33" s="0"/>
+      <c r="C33" s="0"/>
+      <c r="D33" s="0"/>
+      <c r="E33" s="0"/>
       <c r="F33" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0"/>
       <c r="D34" s="0"/>
       <c r="E34" s="0"/>
       <c r="F34" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0"/>
       <c r="D35" s="0"/>
       <c r="E35" s="0"/>
       <c r="F35" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0"/>
       <c r="D36" s="0"/>
       <c r="E36" s="0"/>
       <c r="F36" s="0"/>