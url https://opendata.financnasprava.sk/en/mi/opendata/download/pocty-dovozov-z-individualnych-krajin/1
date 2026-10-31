--- v1 (2026-07-27)
+++ v2 (2026-10-31)
@@ -132,488 +132,488 @@
   <dimension ref="A1:F100"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Kvartál</t>
         </is>
       </c>
       <c r="B1" s="0"/>
       <c r="C1" s="0"/>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>YYYY-QQ</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="F1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Quater</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>YYYY-QQ</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>2026-Q2</t>
+          <t>2026-Q3</t>
         </is>
       </c>
       <c r="F2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>AL</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>AL</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E3" s="0" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>AU</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>AU</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E4" s="0" t="n">
         <v>1</v>
       </c>
       <c r="F4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>CN</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>BA</t>
+          <t>CN</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E5" s="0" t="n">
-        <v>1</v>
+        <v>28</v>
       </c>
       <c r="F5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>CA</t>
+          <t>EG</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>CA</t>
+          <t>EG</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E6" s="0" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>CN</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>CN</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E7" s="0" t="n">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="F7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>HK</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>HK</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E8" s="0" t="n">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="F8" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>HK</t>
+          <t>CH</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>HK</t>
+          <t>CH</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E9" s="0" t="n">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="F9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>CH</t>
+          <t>IL</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>CH</t>
+          <t>IL</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E10" s="0" t="n">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>ID</t>
+          <t>IN</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>ID</t>
+          <t>IN</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E11" s="0" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>IL</t>
+          <t>JP</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>IL</t>
+          <t>JP</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E12" s="0" t="n">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="F12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>JP</t>
+          <t>KR</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>JP</t>
+          <t>KR</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E13" s="0" t="n">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="F13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>KR</t>
+          <t>KZ</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>KR</t>
+          <t>KZ</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E14" s="0" t="n">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F14" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>RU</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>RU</t>
+          <t>NO</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E15" s="0" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F15" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>SG</t>
+          <t>RU</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>SG</t>
+          <t>RU</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E16" s="0" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F16" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>TH</t>
+          <t>SG</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>TH</t>
+          <t>SG</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E17" s="0" t="n">
         <v>1</v>
       </c>
       <c r="F17" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>TR</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>TR</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E18" s="0" t="n">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F18" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>TW</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>TW</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E19" s="0" t="n">
@@ -621,112 +621,130 @@
       </c>
       <c r="F19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>UA</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>UA</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E20" s="0" t="n">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="F20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E21" s="0" t="n">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="F21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>XS</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E22" s="0" t="n">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
-      <c r="A23" s="0"/>
-[...3 lines deleted...]
-      <c r="E23" s="0"/>
+      <c r="A23" s="0" t="inlineStr">
+        <is>
+          <t>prázdne</t>
+        </is>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>prázdne</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="inlineStr">
+        <is>
+          <t>ks</t>
+        </is>
+      </c>
+      <c r="D23" s="0" t="inlineStr">
+        <is>
+          <t>pcs</t>
+        </is>
+      </c>
+      <c r="E23" s="0" t="n">
+        <v>88308</v>
+      </c>
       <c r="F23" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0"/>
       <c r="D24" s="0"/>
       <c r="E24" s="0"/>
       <c r="F24" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0"/>
       <c r="D25" s="0"/>
       <c r="E25" s="0"/>
       <c r="F25" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0"/>
       <c r="D26" s="0"/>
       <c r="E26" s="0"/>
       <c r="F26" s="0"/>