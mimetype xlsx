--- v0 (2026-06-15)
+++ v1 (2026-08-11)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:CD100"/>
+  <dimension ref="A1:CF100"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Mesiac</t>
         </is>
       </c>
       <c r="B1" s="0"/>
       <c r="C1" s="0"/>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>MM/YYYY</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>2020-01</t>
@@ -515,51 +515,61 @@
       <c r="BY1" s="0" t="inlineStr">
         <is>
           <t>2026-01</t>
         </is>
       </c>
       <c r="BZ1" s="0" t="inlineStr">
         <is>
           <t>2026-02</t>
         </is>
       </c>
       <c r="CA1" s="0" t="inlineStr">
         <is>
           <t>2026-03</t>
         </is>
       </c>
       <c r="CB1" s="0" t="inlineStr">
         <is>
           <t>2026-04</t>
         </is>
       </c>
       <c r="CC1" s="0" t="inlineStr">
         <is>
           <t>2026-05</t>
         </is>
       </c>
-      <c r="CD1" s="0"/>
+      <c r="CD1" s="0" t="inlineStr">
+        <is>
+          <t>2026-06</t>
+        </is>
+      </c>
+      <c r="CE1" s="0" t="inlineStr">
+        <is>
+          <t>2026-07</t>
+        </is>
+      </c>
+      <c r="CF1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>MM/YYYY</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>2020-01</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>2020-02</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
@@ -915,51 +925,61 @@
       <c r="BY2" s="0" t="inlineStr">
         <is>
           <t>2026-01</t>
         </is>
       </c>
       <c r="BZ2" s="0" t="inlineStr">
         <is>
           <t>2026-02</t>
         </is>
       </c>
       <c r="CA2" s="0" t="inlineStr">
         <is>
           <t>2026-03</t>
         </is>
       </c>
       <c r="CB2" s="0" t="inlineStr">
         <is>
           <t>2026-04</t>
         </is>
       </c>
       <c r="CC2" s="0" t="inlineStr">
         <is>
           <t>2026-05</t>
         </is>
       </c>
-      <c r="CD2" s="0"/>
+      <c r="CD2" s="0" t="inlineStr">
+        <is>
+          <t>2026-06</t>
+        </is>
+      </c>
+      <c r="CE2" s="0" t="inlineStr">
+        <is>
+          <t>2026-07</t>
+        </is>
+      </c>
+      <c r="CF2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Počet pokladníc ORP</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Number of ORP Cash Registers</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E3" s="0" t="n">
         <v>138642</v>
       </c>
@@ -1169,51 +1189,57 @@
       </c>
       <c r="BV3" s="0" t="n">
         <v>188569</v>
       </c>
       <c r="BW3" s="0" t="n">
         <v>189704</v>
       </c>
       <c r="BX3" s="0" t="n">
         <v>190579</v>
       </c>
       <c r="BY3" s="0" t="n">
         <v>191429</v>
       </c>
       <c r="BZ3" s="0" t="n">
         <v>192737</v>
       </c>
       <c r="CA3" s="0" t="n">
         <v>193735</v>
       </c>
       <c r="CB3" s="0" t="n">
         <v>195574</v>
       </c>
       <c r="CC3" s="0" t="n">
         <v>196926</v>
       </c>
-      <c r="CD3" s="0"/>
+      <c r="CD3" s="0" t="n">
+        <v>198318</v>
+      </c>
+      <c r="CE3" s="0" t="n">
+        <v>199382</v>
+      </c>
+      <c r="CF3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Počet pokladníc VRP</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Number of VRP Cash Registers</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E4" s="0" t="n">
         <v>91667</v>
       </c>
@@ -1423,51 +1449,57 @@
       </c>
       <c r="BV4" s="0" t="n">
         <v>147593</v>
       </c>
       <c r="BW4" s="0" t="n">
         <v>148888</v>
       </c>
       <c r="BX4" s="0" t="n">
         <v>153989</v>
       </c>
       <c r="BY4" s="0" t="n">
         <v>160532</v>
       </c>
       <c r="BZ4" s="0" t="n">
         <v>164743</v>
       </c>
       <c r="CA4" s="0" t="n">
         <v>168165</v>
       </c>
       <c r="CB4" s="0" t="n">
         <v>171373</v>
       </c>
       <c r="CC4" s="0" t="n">
         <v>174368</v>
       </c>
-      <c r="CD4" s="0"/>
+      <c r="CD4" s="0" t="n">
+        <v>176455</v>
+      </c>
+      <c r="CE4" s="0" t="n">
+        <v>178162</v>
+      </c>
+      <c r="CF4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0"/>
       <c r="D5" s="0"/>
       <c r="E5" s="0"/>
       <c r="F5" s="0"/>
       <c r="G5" s="0"/>
       <c r="H5" s="0"/>
       <c r="I5" s="0"/>
       <c r="J5" s="0"/>
       <c r="K5" s="0"/>
       <c r="L5" s="0"/>
       <c r="M5" s="0"/>
       <c r="N5" s="0"/>
       <c r="O5" s="0"/>
       <c r="P5" s="0"/>
       <c r="Q5" s="0"/>
       <c r="R5" s="0"/>
       <c r="S5" s="0"/>
       <c r="T5" s="0"/>
       <c r="U5" s="0"/>
       <c r="V5" s="0"/>
       <c r="W5" s="0"/>
@@ -1508,50 +1540,52 @@
       <c r="BF5" s="0"/>
       <c r="BG5" s="0"/>
       <c r="BH5" s="0"/>
       <c r="BI5" s="0"/>
       <c r="BJ5" s="0"/>
       <c r="BK5" s="0"/>
       <c r="BL5" s="0"/>
       <c r="BM5" s="0"/>
       <c r="BN5" s="0"/>
       <c r="BO5" s="0"/>
       <c r="BP5" s="0"/>
       <c r="BQ5" s="0"/>
       <c r="BR5" s="0"/>
       <c r="BS5" s="0"/>
       <c r="BT5" s="0"/>
       <c r="BU5" s="0"/>
       <c r="BV5" s="0"/>
       <c r="BW5" s="0"/>
       <c r="BX5" s="0"/>
       <c r="BY5" s="0"/>
       <c r="BZ5" s="0"/>
       <c r="CA5" s="0"/>
       <c r="CB5" s="0"/>
       <c r="CC5" s="0"/>
       <c r="CD5" s="0"/>
+      <c r="CE5" s="0"/>
+      <c r="CF5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0"/>
       <c r="D6" s="0"/>
       <c r="E6" s="0"/>
       <c r="F6" s="0"/>
       <c r="G6" s="0"/>
       <c r="H6" s="0"/>
       <c r="I6" s="0"/>
       <c r="J6" s="0"/>
       <c r="K6" s="0"/>
       <c r="L6" s="0"/>
       <c r="M6" s="0"/>
       <c r="N6" s="0"/>
       <c r="O6" s="0"/>
       <c r="P6" s="0"/>
       <c r="Q6" s="0"/>
       <c r="R6" s="0"/>
       <c r="S6" s="0"/>
       <c r="T6" s="0"/>
       <c r="U6" s="0"/>
       <c r="V6" s="0"/>
       <c r="W6" s="0"/>
@@ -1592,50 +1626,52 @@
       <c r="BF6" s="0"/>
       <c r="BG6" s="0"/>
       <c r="BH6" s="0"/>
       <c r="BI6" s="0"/>
       <c r="BJ6" s="0"/>
       <c r="BK6" s="0"/>
       <c r="BL6" s="0"/>
       <c r="BM6" s="0"/>
       <c r="BN6" s="0"/>
       <c r="BO6" s="0"/>
       <c r="BP6" s="0"/>
       <c r="BQ6" s="0"/>
       <c r="BR6" s="0"/>
       <c r="BS6" s="0"/>
       <c r="BT6" s="0"/>
       <c r="BU6" s="0"/>
       <c r="BV6" s="0"/>
       <c r="BW6" s="0"/>
       <c r="BX6" s="0"/>
       <c r="BY6" s="0"/>
       <c r="BZ6" s="0"/>
       <c r="CA6" s="0"/>
       <c r="CB6" s="0"/>
       <c r="CC6" s="0"/>
       <c r="CD6" s="0"/>
+      <c r="CE6" s="0"/>
+      <c r="CF6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0"/>
       <c r="D7" s="0"/>
       <c r="E7" s="0"/>
       <c r="F7" s="0"/>
       <c r="G7" s="0"/>
       <c r="H7" s="0"/>
       <c r="I7" s="0"/>
       <c r="J7" s="0"/>
       <c r="K7" s="0"/>
       <c r="L7" s="0"/>
       <c r="M7" s="0"/>
       <c r="N7" s="0"/>
       <c r="O7" s="0"/>
       <c r="P7" s="0"/>
       <c r="Q7" s="0"/>
       <c r="R7" s="0"/>
       <c r="S7" s="0"/>
       <c r="T7" s="0"/>
       <c r="U7" s="0"/>
       <c r="V7" s="0"/>
       <c r="W7" s="0"/>
@@ -1676,50 +1712,52 @@
       <c r="BF7" s="0"/>
       <c r="BG7" s="0"/>
       <c r="BH7" s="0"/>
       <c r="BI7" s="0"/>
       <c r="BJ7" s="0"/>
       <c r="BK7" s="0"/>
       <c r="BL7" s="0"/>
       <c r="BM7" s="0"/>
       <c r="BN7" s="0"/>
       <c r="BO7" s="0"/>
       <c r="BP7" s="0"/>
       <c r="BQ7" s="0"/>
       <c r="BR7" s="0"/>
       <c r="BS7" s="0"/>
       <c r="BT7" s="0"/>
       <c r="BU7" s="0"/>
       <c r="BV7" s="0"/>
       <c r="BW7" s="0"/>
       <c r="BX7" s="0"/>
       <c r="BY7" s="0"/>
       <c r="BZ7" s="0"/>
       <c r="CA7" s="0"/>
       <c r="CB7" s="0"/>
       <c r="CC7" s="0"/>
       <c r="CD7" s="0"/>
+      <c r="CE7" s="0"/>
+      <c r="CF7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0"/>
       <c r="D8" s="0"/>
       <c r="E8" s="0"/>
       <c r="F8" s="0"/>
       <c r="G8" s="0"/>
       <c r="H8" s="0"/>
       <c r="I8" s="0"/>
       <c r="J8" s="0"/>
       <c r="K8" s="0"/>
       <c r="L8" s="0"/>
       <c r="M8" s="0"/>
       <c r="N8" s="0"/>
       <c r="O8" s="0"/>
       <c r="P8" s="0"/>
       <c r="Q8" s="0"/>
       <c r="R8" s="0"/>
       <c r="S8" s="0"/>
       <c r="T8" s="0"/>
       <c r="U8" s="0"/>
       <c r="V8" s="0"/>
       <c r="W8" s="0"/>
@@ -1760,50 +1798,52 @@
       <c r="BF8" s="0"/>
       <c r="BG8" s="0"/>
       <c r="BH8" s="0"/>
       <c r="BI8" s="0"/>
       <c r="BJ8" s="0"/>
       <c r="BK8" s="0"/>
       <c r="BL8" s="0"/>
       <c r="BM8" s="0"/>
       <c r="BN8" s="0"/>
       <c r="BO8" s="0"/>
       <c r="BP8" s="0"/>
       <c r="BQ8" s="0"/>
       <c r="BR8" s="0"/>
       <c r="BS8" s="0"/>
       <c r="BT8" s="0"/>
       <c r="BU8" s="0"/>
       <c r="BV8" s="0"/>
       <c r="BW8" s="0"/>
       <c r="BX8" s="0"/>
       <c r="BY8" s="0"/>
       <c r="BZ8" s="0"/>
       <c r="CA8" s="0"/>
       <c r="CB8" s="0"/>
       <c r="CC8" s="0"/>
       <c r="CD8" s="0"/>
+      <c r="CE8" s="0"/>
+      <c r="CF8" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
       <c r="H9" s="0"/>
       <c r="I9" s="0"/>
       <c r="J9" s="0"/>
       <c r="K9" s="0"/>
       <c r="L9" s="0"/>
       <c r="M9" s="0"/>
       <c r="N9" s="0"/>
       <c r="O9" s="0"/>
       <c r="P9" s="0"/>
       <c r="Q9" s="0"/>
       <c r="R9" s="0"/>
       <c r="S9" s="0"/>
       <c r="T9" s="0"/>
       <c r="U9" s="0"/>
       <c r="V9" s="0"/>
       <c r="W9" s="0"/>
@@ -1844,50 +1884,52 @@
       <c r="BF9" s="0"/>
       <c r="BG9" s="0"/>
       <c r="BH9" s="0"/>
       <c r="BI9" s="0"/>
       <c r="BJ9" s="0"/>
       <c r="BK9" s="0"/>
       <c r="BL9" s="0"/>
       <c r="BM9" s="0"/>
       <c r="BN9" s="0"/>
       <c r="BO9" s="0"/>
       <c r="BP9" s="0"/>
       <c r="BQ9" s="0"/>
       <c r="BR9" s="0"/>
       <c r="BS9" s="0"/>
       <c r="BT9" s="0"/>
       <c r="BU9" s="0"/>
       <c r="BV9" s="0"/>
       <c r="BW9" s="0"/>
       <c r="BX9" s="0"/>
       <c r="BY9" s="0"/>
       <c r="BZ9" s="0"/>
       <c r="CA9" s="0"/>
       <c r="CB9" s="0"/>
       <c r="CC9" s="0"/>
       <c r="CD9" s="0"/>
+      <c r="CE9" s="0"/>
+      <c r="CF9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0"/>
       <c r="D10" s="0"/>
       <c r="E10" s="0"/>
       <c r="F10" s="0"/>
       <c r="G10" s="0"/>
       <c r="H10" s="0"/>
       <c r="I10" s="0"/>
       <c r="J10" s="0"/>
       <c r="K10" s="0"/>
       <c r="L10" s="0"/>
       <c r="M10" s="0"/>
       <c r="N10" s="0"/>
       <c r="O10" s="0"/>
       <c r="P10" s="0"/>
       <c r="Q10" s="0"/>
       <c r="R10" s="0"/>
       <c r="S10" s="0"/>
       <c r="T10" s="0"/>
       <c r="U10" s="0"/>
       <c r="V10" s="0"/>
       <c r="W10" s="0"/>
@@ -1928,50 +1970,52 @@
       <c r="BF10" s="0"/>
       <c r="BG10" s="0"/>
       <c r="BH10" s="0"/>
       <c r="BI10" s="0"/>
       <c r="BJ10" s="0"/>
       <c r="BK10" s="0"/>
       <c r="BL10" s="0"/>
       <c r="BM10" s="0"/>
       <c r="BN10" s="0"/>
       <c r="BO10" s="0"/>
       <c r="BP10" s="0"/>
       <c r="BQ10" s="0"/>
       <c r="BR10" s="0"/>
       <c r="BS10" s="0"/>
       <c r="BT10" s="0"/>
       <c r="BU10" s="0"/>
       <c r="BV10" s="0"/>
       <c r="BW10" s="0"/>
       <c r="BX10" s="0"/>
       <c r="BY10" s="0"/>
       <c r="BZ10" s="0"/>
       <c r="CA10" s="0"/>
       <c r="CB10" s="0"/>
       <c r="CC10" s="0"/>
       <c r="CD10" s="0"/>
+      <c r="CE10" s="0"/>
+      <c r="CF10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0"/>
       <c r="D11" s="0"/>
       <c r="E11" s="0"/>
       <c r="F11" s="0"/>
       <c r="G11" s="0"/>
       <c r="H11" s="0"/>
       <c r="I11" s="0"/>
       <c r="J11" s="0"/>
       <c r="K11" s="0"/>
       <c r="L11" s="0"/>
       <c r="M11" s="0"/>
       <c r="N11" s="0"/>
       <c r="O11" s="0"/>
       <c r="P11" s="0"/>
       <c r="Q11" s="0"/>
       <c r="R11" s="0"/>
       <c r="S11" s="0"/>
       <c r="T11" s="0"/>
       <c r="U11" s="0"/>
       <c r="V11" s="0"/>
       <c r="W11" s="0"/>
@@ -2012,50 +2056,52 @@
       <c r="BF11" s="0"/>
       <c r="BG11" s="0"/>
       <c r="BH11" s="0"/>
       <c r="BI11" s="0"/>
       <c r="BJ11" s="0"/>
       <c r="BK11" s="0"/>
       <c r="BL11" s="0"/>
       <c r="BM11" s="0"/>
       <c r="BN11" s="0"/>
       <c r="BO11" s="0"/>
       <c r="BP11" s="0"/>
       <c r="BQ11" s="0"/>
       <c r="BR11" s="0"/>
       <c r="BS11" s="0"/>
       <c r="BT11" s="0"/>
       <c r="BU11" s="0"/>
       <c r="BV11" s="0"/>
       <c r="BW11" s="0"/>
       <c r="BX11" s="0"/>
       <c r="BY11" s="0"/>
       <c r="BZ11" s="0"/>
       <c r="CA11" s="0"/>
       <c r="CB11" s="0"/>
       <c r="CC11" s="0"/>
       <c r="CD11" s="0"/>
+      <c r="CE11" s="0"/>
+      <c r="CF11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0"/>
       <c r="D12" s="0"/>
       <c r="E12" s="0"/>
       <c r="F12" s="0"/>
       <c r="G12" s="0"/>
       <c r="H12" s="0"/>
       <c r="I12" s="0"/>
       <c r="J12" s="0"/>
       <c r="K12" s="0"/>
       <c r="L12" s="0"/>
       <c r="M12" s="0"/>
       <c r="N12" s="0"/>
       <c r="O12" s="0"/>
       <c r="P12" s="0"/>
       <c r="Q12" s="0"/>
       <c r="R12" s="0"/>
       <c r="S12" s="0"/>
       <c r="T12" s="0"/>
       <c r="U12" s="0"/>
       <c r="V12" s="0"/>
       <c r="W12" s="0"/>
@@ -2096,50 +2142,52 @@
       <c r="BF12" s="0"/>
       <c r="BG12" s="0"/>
       <c r="BH12" s="0"/>
       <c r="BI12" s="0"/>
       <c r="BJ12" s="0"/>
       <c r="BK12" s="0"/>
       <c r="BL12" s="0"/>
       <c r="BM12" s="0"/>
       <c r="BN12" s="0"/>
       <c r="BO12" s="0"/>
       <c r="BP12" s="0"/>
       <c r="BQ12" s="0"/>
       <c r="BR12" s="0"/>
       <c r="BS12" s="0"/>
       <c r="BT12" s="0"/>
       <c r="BU12" s="0"/>
       <c r="BV12" s="0"/>
       <c r="BW12" s="0"/>
       <c r="BX12" s="0"/>
       <c r="BY12" s="0"/>
       <c r="BZ12" s="0"/>
       <c r="CA12" s="0"/>
       <c r="CB12" s="0"/>
       <c r="CC12" s="0"/>
       <c r="CD12" s="0"/>
+      <c r="CE12" s="0"/>
+      <c r="CF12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0"/>
       <c r="D13" s="0"/>
       <c r="E13" s="0"/>
       <c r="F13" s="0"/>
       <c r="G13" s="0"/>
       <c r="H13" s="0"/>
       <c r="I13" s="0"/>
       <c r="J13" s="0"/>
       <c r="K13" s="0"/>
       <c r="L13" s="0"/>
       <c r="M13" s="0"/>
       <c r="N13" s="0"/>
       <c r="O13" s="0"/>
       <c r="P13" s="0"/>
       <c r="Q13" s="0"/>
       <c r="R13" s="0"/>
       <c r="S13" s="0"/>
       <c r="T13" s="0"/>
       <c r="U13" s="0"/>
       <c r="V13" s="0"/>
       <c r="W13" s="0"/>
@@ -2180,50 +2228,52 @@
       <c r="BF13" s="0"/>
       <c r="BG13" s="0"/>
       <c r="BH13" s="0"/>
       <c r="BI13" s="0"/>
       <c r="BJ13" s="0"/>
       <c r="BK13" s="0"/>
       <c r="BL13" s="0"/>
       <c r="BM13" s="0"/>
       <c r="BN13" s="0"/>
       <c r="BO13" s="0"/>
       <c r="BP13" s="0"/>
       <c r="BQ13" s="0"/>
       <c r="BR13" s="0"/>
       <c r="BS13" s="0"/>
       <c r="BT13" s="0"/>
       <c r="BU13" s="0"/>
       <c r="BV13" s="0"/>
       <c r="BW13" s="0"/>
       <c r="BX13" s="0"/>
       <c r="BY13" s="0"/>
       <c r="BZ13" s="0"/>
       <c r="CA13" s="0"/>
       <c r="CB13" s="0"/>
       <c r="CC13" s="0"/>
       <c r="CD13" s="0"/>
+      <c r="CE13" s="0"/>
+      <c r="CF13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0"/>
       <c r="D14" s="0"/>
       <c r="E14" s="0"/>
       <c r="F14" s="0"/>
       <c r="G14" s="0"/>
       <c r="H14" s="0"/>
       <c r="I14" s="0"/>
       <c r="J14" s="0"/>
       <c r="K14" s="0"/>
       <c r="L14" s="0"/>
       <c r="M14" s="0"/>
       <c r="N14" s="0"/>
       <c r="O14" s="0"/>
       <c r="P14" s="0"/>
       <c r="Q14" s="0"/>
       <c r="R14" s="0"/>
       <c r="S14" s="0"/>
       <c r="T14" s="0"/>
       <c r="U14" s="0"/>
       <c r="V14" s="0"/>
       <c r="W14" s="0"/>
@@ -2264,50 +2314,52 @@
       <c r="BF14" s="0"/>
       <c r="BG14" s="0"/>
       <c r="BH14" s="0"/>
       <c r="BI14" s="0"/>
       <c r="BJ14" s="0"/>
       <c r="BK14" s="0"/>
       <c r="BL14" s="0"/>
       <c r="BM14" s="0"/>
       <c r="BN14" s="0"/>
       <c r="BO14" s="0"/>
       <c r="BP14" s="0"/>
       <c r="BQ14" s="0"/>
       <c r="BR14" s="0"/>
       <c r="BS14" s="0"/>
       <c r="BT14" s="0"/>
       <c r="BU14" s="0"/>
       <c r="BV14" s="0"/>
       <c r="BW14" s="0"/>
       <c r="BX14" s="0"/>
       <c r="BY14" s="0"/>
       <c r="BZ14" s="0"/>
       <c r="CA14" s="0"/>
       <c r="CB14" s="0"/>
       <c r="CC14" s="0"/>
       <c r="CD14" s="0"/>
+      <c r="CE14" s="0"/>
+      <c r="CF14" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0"/>
       <c r="D15" s="0"/>
       <c r="E15" s="0"/>
       <c r="F15" s="0"/>
       <c r="G15" s="0"/>
       <c r="H15" s="0"/>
       <c r="I15" s="0"/>
       <c r="J15" s="0"/>
       <c r="K15" s="0"/>
       <c r="L15" s="0"/>
       <c r="M15" s="0"/>
       <c r="N15" s="0"/>
       <c r="O15" s="0"/>
       <c r="P15" s="0"/>
       <c r="Q15" s="0"/>
       <c r="R15" s="0"/>
       <c r="S15" s="0"/>
       <c r="T15" s="0"/>
       <c r="U15" s="0"/>
       <c r="V15" s="0"/>
       <c r="W15" s="0"/>
@@ -2348,50 +2400,52 @@
       <c r="BF15" s="0"/>
       <c r="BG15" s="0"/>
       <c r="BH15" s="0"/>
       <c r="BI15" s="0"/>
       <c r="BJ15" s="0"/>
       <c r="BK15" s="0"/>
       <c r="BL15" s="0"/>
       <c r="BM15" s="0"/>
       <c r="BN15" s="0"/>
       <c r="BO15" s="0"/>
       <c r="BP15" s="0"/>
       <c r="BQ15" s="0"/>
       <c r="BR15" s="0"/>
       <c r="BS15" s="0"/>
       <c r="BT15" s="0"/>
       <c r="BU15" s="0"/>
       <c r="BV15" s="0"/>
       <c r="BW15" s="0"/>
       <c r="BX15" s="0"/>
       <c r="BY15" s="0"/>
       <c r="BZ15" s="0"/>
       <c r="CA15" s="0"/>
       <c r="CB15" s="0"/>
       <c r="CC15" s="0"/>
       <c r="CD15" s="0"/>
+      <c r="CE15" s="0"/>
+      <c r="CF15" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0"/>
       <c r="D16" s="0"/>
       <c r="E16" s="0"/>
       <c r="F16" s="0"/>
       <c r="G16" s="0"/>
       <c r="H16" s="0"/>
       <c r="I16" s="0"/>
       <c r="J16" s="0"/>
       <c r="K16" s="0"/>
       <c r="L16" s="0"/>
       <c r="M16" s="0"/>
       <c r="N16" s="0"/>
       <c r="O16" s="0"/>
       <c r="P16" s="0"/>
       <c r="Q16" s="0"/>
       <c r="R16" s="0"/>
       <c r="S16" s="0"/>
       <c r="T16" s="0"/>
       <c r="U16" s="0"/>
       <c r="V16" s="0"/>
       <c r="W16" s="0"/>
@@ -2432,50 +2486,52 @@
       <c r="BF16" s="0"/>
       <c r="BG16" s="0"/>
       <c r="BH16" s="0"/>
       <c r="BI16" s="0"/>
       <c r="BJ16" s="0"/>
       <c r="BK16" s="0"/>
       <c r="BL16" s="0"/>
       <c r="BM16" s="0"/>
       <c r="BN16" s="0"/>
       <c r="BO16" s="0"/>
       <c r="BP16" s="0"/>
       <c r="BQ16" s="0"/>
       <c r="BR16" s="0"/>
       <c r="BS16" s="0"/>
       <c r="BT16" s="0"/>
       <c r="BU16" s="0"/>
       <c r="BV16" s="0"/>
       <c r="BW16" s="0"/>
       <c r="BX16" s="0"/>
       <c r="BY16" s="0"/>
       <c r="BZ16" s="0"/>
       <c r="CA16" s="0"/>
       <c r="CB16" s="0"/>
       <c r="CC16" s="0"/>
       <c r="CD16" s="0"/>
+      <c r="CE16" s="0"/>
+      <c r="CF16" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0"/>
       <c r="D17" s="0"/>
       <c r="E17" s="0"/>
       <c r="F17" s="0"/>
       <c r="G17" s="0"/>
       <c r="H17" s="0"/>
       <c r="I17" s="0"/>
       <c r="J17" s="0"/>
       <c r="K17" s="0"/>
       <c r="L17" s="0"/>
       <c r="M17" s="0"/>
       <c r="N17" s="0"/>
       <c r="O17" s="0"/>
       <c r="P17" s="0"/>
       <c r="Q17" s="0"/>
       <c r="R17" s="0"/>
       <c r="S17" s="0"/>
       <c r="T17" s="0"/>
       <c r="U17" s="0"/>
       <c r="V17" s="0"/>
       <c r="W17" s="0"/>
@@ -2516,50 +2572,52 @@
       <c r="BF17" s="0"/>
       <c r="BG17" s="0"/>
       <c r="BH17" s="0"/>
       <c r="BI17" s="0"/>
       <c r="BJ17" s="0"/>
       <c r="BK17" s="0"/>
       <c r="BL17" s="0"/>
       <c r="BM17" s="0"/>
       <c r="BN17" s="0"/>
       <c r="BO17" s="0"/>
       <c r="BP17" s="0"/>
       <c r="BQ17" s="0"/>
       <c r="BR17" s="0"/>
       <c r="BS17" s="0"/>
       <c r="BT17" s="0"/>
       <c r="BU17" s="0"/>
       <c r="BV17" s="0"/>
       <c r="BW17" s="0"/>
       <c r="BX17" s="0"/>
       <c r="BY17" s="0"/>
       <c r="BZ17" s="0"/>
       <c r="CA17" s="0"/>
       <c r="CB17" s="0"/>
       <c r="CC17" s="0"/>
       <c r="CD17" s="0"/>
+      <c r="CE17" s="0"/>
+      <c r="CF17" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0"/>
       <c r="D18" s="0"/>
       <c r="E18" s="0"/>
       <c r="F18" s="0"/>
       <c r="G18" s="0"/>
       <c r="H18" s="0"/>
       <c r="I18" s="0"/>
       <c r="J18" s="0"/>
       <c r="K18" s="0"/>
       <c r="L18" s="0"/>
       <c r="M18" s="0"/>
       <c r="N18" s="0"/>
       <c r="O18" s="0"/>
       <c r="P18" s="0"/>
       <c r="Q18" s="0"/>
       <c r="R18" s="0"/>
       <c r="S18" s="0"/>
       <c r="T18" s="0"/>
       <c r="U18" s="0"/>
       <c r="V18" s="0"/>
       <c r="W18" s="0"/>
@@ -2600,50 +2658,52 @@
       <c r="BF18" s="0"/>
       <c r="BG18" s="0"/>
       <c r="BH18" s="0"/>
       <c r="BI18" s="0"/>
       <c r="BJ18" s="0"/>
       <c r="BK18" s="0"/>
       <c r="BL18" s="0"/>
       <c r="BM18" s="0"/>
       <c r="BN18" s="0"/>
       <c r="BO18" s="0"/>
       <c r="BP18" s="0"/>
       <c r="BQ18" s="0"/>
       <c r="BR18" s="0"/>
       <c r="BS18" s="0"/>
       <c r="BT18" s="0"/>
       <c r="BU18" s="0"/>
       <c r="BV18" s="0"/>
       <c r="BW18" s="0"/>
       <c r="BX18" s="0"/>
       <c r="BY18" s="0"/>
       <c r="BZ18" s="0"/>
       <c r="CA18" s="0"/>
       <c r="CB18" s="0"/>
       <c r="CC18" s="0"/>
       <c r="CD18" s="0"/>
+      <c r="CE18" s="0"/>
+      <c r="CF18" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0"/>
       <c r="D19" s="0"/>
       <c r="E19" s="0"/>
       <c r="F19" s="0"/>
       <c r="G19" s="0"/>
       <c r="H19" s="0"/>
       <c r="I19" s="0"/>
       <c r="J19" s="0"/>
       <c r="K19" s="0"/>
       <c r="L19" s="0"/>
       <c r="M19" s="0"/>
       <c r="N19" s="0"/>
       <c r="O19" s="0"/>
       <c r="P19" s="0"/>
       <c r="Q19" s="0"/>
       <c r="R19" s="0"/>
       <c r="S19" s="0"/>
       <c r="T19" s="0"/>
       <c r="U19" s="0"/>
       <c r="V19" s="0"/>
       <c r="W19" s="0"/>
@@ -2684,50 +2744,52 @@
       <c r="BF19" s="0"/>
       <c r="BG19" s="0"/>
       <c r="BH19" s="0"/>
       <c r="BI19" s="0"/>
       <c r="BJ19" s="0"/>
       <c r="BK19" s="0"/>
       <c r="BL19" s="0"/>
       <c r="BM19" s="0"/>
       <c r="BN19" s="0"/>
       <c r="BO19" s="0"/>
       <c r="BP19" s="0"/>
       <c r="BQ19" s="0"/>
       <c r="BR19" s="0"/>
       <c r="BS19" s="0"/>
       <c r="BT19" s="0"/>
       <c r="BU19" s="0"/>
       <c r="BV19" s="0"/>
       <c r="BW19" s="0"/>
       <c r="BX19" s="0"/>
       <c r="BY19" s="0"/>
       <c r="BZ19" s="0"/>
       <c r="CA19" s="0"/>
       <c r="CB19" s="0"/>
       <c r="CC19" s="0"/>
       <c r="CD19" s="0"/>
+      <c r="CE19" s="0"/>
+      <c r="CF19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0"/>
       <c r="D20" s="0"/>
       <c r="E20" s="0"/>
       <c r="F20" s="0"/>
       <c r="G20" s="0"/>
       <c r="H20" s="0"/>
       <c r="I20" s="0"/>
       <c r="J20" s="0"/>
       <c r="K20" s="0"/>
       <c r="L20" s="0"/>
       <c r="M20" s="0"/>
       <c r="N20" s="0"/>
       <c r="O20" s="0"/>
       <c r="P20" s="0"/>
       <c r="Q20" s="0"/>
       <c r="R20" s="0"/>
       <c r="S20" s="0"/>
       <c r="T20" s="0"/>
       <c r="U20" s="0"/>
       <c r="V20" s="0"/>
       <c r="W20" s="0"/>
@@ -2768,50 +2830,52 @@
       <c r="BF20" s="0"/>
       <c r="BG20" s="0"/>
       <c r="BH20" s="0"/>
       <c r="BI20" s="0"/>
       <c r="BJ20" s="0"/>
       <c r="BK20" s="0"/>
       <c r="BL20" s="0"/>
       <c r="BM20" s="0"/>
       <c r="BN20" s="0"/>
       <c r="BO20" s="0"/>
       <c r="BP20" s="0"/>
       <c r="BQ20" s="0"/>
       <c r="BR20" s="0"/>
       <c r="BS20" s="0"/>
       <c r="BT20" s="0"/>
       <c r="BU20" s="0"/>
       <c r="BV20" s="0"/>
       <c r="BW20" s="0"/>
       <c r="BX20" s="0"/>
       <c r="BY20" s="0"/>
       <c r="BZ20" s="0"/>
       <c r="CA20" s="0"/>
       <c r="CB20" s="0"/>
       <c r="CC20" s="0"/>
       <c r="CD20" s="0"/>
+      <c r="CE20" s="0"/>
+      <c r="CF20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0"/>
       <c r="D21" s="0"/>
       <c r="E21" s="0"/>
       <c r="F21" s="0"/>
       <c r="G21" s="0"/>
       <c r="H21" s="0"/>
       <c r="I21" s="0"/>
       <c r="J21" s="0"/>
       <c r="K21" s="0"/>
       <c r="L21" s="0"/>
       <c r="M21" s="0"/>
       <c r="N21" s="0"/>
       <c r="O21" s="0"/>
       <c r="P21" s="0"/>
       <c r="Q21" s="0"/>
       <c r="R21" s="0"/>
       <c r="S21" s="0"/>
       <c r="T21" s="0"/>
       <c r="U21" s="0"/>
       <c r="V21" s="0"/>
       <c r="W21" s="0"/>
@@ -2852,50 +2916,52 @@
       <c r="BF21" s="0"/>
       <c r="BG21" s="0"/>
       <c r="BH21" s="0"/>
       <c r="BI21" s="0"/>
       <c r="BJ21" s="0"/>
       <c r="BK21" s="0"/>
       <c r="BL21" s="0"/>
       <c r="BM21" s="0"/>
       <c r="BN21" s="0"/>
       <c r="BO21" s="0"/>
       <c r="BP21" s="0"/>
       <c r="BQ21" s="0"/>
       <c r="BR21" s="0"/>
       <c r="BS21" s="0"/>
       <c r="BT21" s="0"/>
       <c r="BU21" s="0"/>
       <c r="BV21" s="0"/>
       <c r="BW21" s="0"/>
       <c r="BX21" s="0"/>
       <c r="BY21" s="0"/>
       <c r="BZ21" s="0"/>
       <c r="CA21" s="0"/>
       <c r="CB21" s="0"/>
       <c r="CC21" s="0"/>
       <c r="CD21" s="0"/>
+      <c r="CE21" s="0"/>
+      <c r="CF21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0"/>
       <c r="D22" s="0"/>
       <c r="E22" s="0"/>
       <c r="F22" s="0"/>
       <c r="G22" s="0"/>
       <c r="H22" s="0"/>
       <c r="I22" s="0"/>
       <c r="J22" s="0"/>
       <c r="K22" s="0"/>
       <c r="L22" s="0"/>
       <c r="M22" s="0"/>
       <c r="N22" s="0"/>
       <c r="O22" s="0"/>
       <c r="P22" s="0"/>
       <c r="Q22" s="0"/>
       <c r="R22" s="0"/>
       <c r="S22" s="0"/>
       <c r="T22" s="0"/>
       <c r="U22" s="0"/>
       <c r="V22" s="0"/>
       <c r="W22" s="0"/>
@@ -2936,50 +3002,52 @@
       <c r="BF22" s="0"/>
       <c r="BG22" s="0"/>
       <c r="BH22" s="0"/>
       <c r="BI22" s="0"/>
       <c r="BJ22" s="0"/>
       <c r="BK22" s="0"/>
       <c r="BL22" s="0"/>
       <c r="BM22" s="0"/>
       <c r="BN22" s="0"/>
       <c r="BO22" s="0"/>
       <c r="BP22" s="0"/>
       <c r="BQ22" s="0"/>
       <c r="BR22" s="0"/>
       <c r="BS22" s="0"/>
       <c r="BT22" s="0"/>
       <c r="BU22" s="0"/>
       <c r="BV22" s="0"/>
       <c r="BW22" s="0"/>
       <c r="BX22" s="0"/>
       <c r="BY22" s="0"/>
       <c r="BZ22" s="0"/>
       <c r="CA22" s="0"/>
       <c r="CB22" s="0"/>
       <c r="CC22" s="0"/>
       <c r="CD22" s="0"/>
+      <c r="CE22" s="0"/>
+      <c r="CF22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0"/>
       <c r="D23" s="0"/>
       <c r="E23" s="0"/>
       <c r="F23" s="0"/>
       <c r="G23" s="0"/>
       <c r="H23" s="0"/>
       <c r="I23" s="0"/>
       <c r="J23" s="0"/>
       <c r="K23" s="0"/>
       <c r="L23" s="0"/>
       <c r="M23" s="0"/>
       <c r="N23" s="0"/>
       <c r="O23" s="0"/>
       <c r="P23" s="0"/>
       <c r="Q23" s="0"/>
       <c r="R23" s="0"/>
       <c r="S23" s="0"/>
       <c r="T23" s="0"/>
       <c r="U23" s="0"/>
       <c r="V23" s="0"/>
       <c r="W23" s="0"/>
@@ -3020,50 +3088,52 @@
       <c r="BF23" s="0"/>
       <c r="BG23" s="0"/>
       <c r="BH23" s="0"/>
       <c r="BI23" s="0"/>
       <c r="BJ23" s="0"/>
       <c r="BK23" s="0"/>
       <c r="BL23" s="0"/>
       <c r="BM23" s="0"/>
       <c r="BN23" s="0"/>
       <c r="BO23" s="0"/>
       <c r="BP23" s="0"/>
       <c r="BQ23" s="0"/>
       <c r="BR23" s="0"/>
       <c r="BS23" s="0"/>
       <c r="BT23" s="0"/>
       <c r="BU23" s="0"/>
       <c r="BV23" s="0"/>
       <c r="BW23" s="0"/>
       <c r="BX23" s="0"/>
       <c r="BY23" s="0"/>
       <c r="BZ23" s="0"/>
       <c r="CA23" s="0"/>
       <c r="CB23" s="0"/>
       <c r="CC23" s="0"/>
       <c r="CD23" s="0"/>
+      <c r="CE23" s="0"/>
+      <c r="CF23" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0"/>
       <c r="D24" s="0"/>
       <c r="E24" s="0"/>
       <c r="F24" s="0"/>
       <c r="G24" s="0"/>
       <c r="H24" s="0"/>
       <c r="I24" s="0"/>
       <c r="J24" s="0"/>
       <c r="K24" s="0"/>
       <c r="L24" s="0"/>
       <c r="M24" s="0"/>
       <c r="N24" s="0"/>
       <c r="O24" s="0"/>
       <c r="P24" s="0"/>
       <c r="Q24" s="0"/>
       <c r="R24" s="0"/>
       <c r="S24" s="0"/>
       <c r="T24" s="0"/>
       <c r="U24" s="0"/>
       <c r="V24" s="0"/>
       <c r="W24" s="0"/>
@@ -3104,50 +3174,52 @@
       <c r="BF24" s="0"/>
       <c r="BG24" s="0"/>
       <c r="BH24" s="0"/>
       <c r="BI24" s="0"/>
       <c r="BJ24" s="0"/>
       <c r="BK24" s="0"/>
       <c r="BL24" s="0"/>
       <c r="BM24" s="0"/>
       <c r="BN24" s="0"/>
       <c r="BO24" s="0"/>
       <c r="BP24" s="0"/>
       <c r="BQ24" s="0"/>
       <c r="BR24" s="0"/>
       <c r="BS24" s="0"/>
       <c r="BT24" s="0"/>
       <c r="BU24" s="0"/>
       <c r="BV24" s="0"/>
       <c r="BW24" s="0"/>
       <c r="BX24" s="0"/>
       <c r="BY24" s="0"/>
       <c r="BZ24" s="0"/>
       <c r="CA24" s="0"/>
       <c r="CB24" s="0"/>
       <c r="CC24" s="0"/>
       <c r="CD24" s="0"/>
+      <c r="CE24" s="0"/>
+      <c r="CF24" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0"/>
       <c r="D25" s="0"/>
       <c r="E25" s="0"/>
       <c r="F25" s="0"/>
       <c r="G25" s="0"/>
       <c r="H25" s="0"/>
       <c r="I25" s="0"/>
       <c r="J25" s="0"/>
       <c r="K25" s="0"/>
       <c r="L25" s="0"/>
       <c r="M25" s="0"/>
       <c r="N25" s="0"/>
       <c r="O25" s="0"/>
       <c r="P25" s="0"/>
       <c r="Q25" s="0"/>
       <c r="R25" s="0"/>
       <c r="S25" s="0"/>
       <c r="T25" s="0"/>
       <c r="U25" s="0"/>
       <c r="V25" s="0"/>
       <c r="W25" s="0"/>
@@ -3188,50 +3260,52 @@
       <c r="BF25" s="0"/>
       <c r="BG25" s="0"/>
       <c r="BH25" s="0"/>
       <c r="BI25" s="0"/>
       <c r="BJ25" s="0"/>
       <c r="BK25" s="0"/>
       <c r="BL25" s="0"/>
       <c r="BM25" s="0"/>
       <c r="BN25" s="0"/>
       <c r="BO25" s="0"/>
       <c r="BP25" s="0"/>
       <c r="BQ25" s="0"/>
       <c r="BR25" s="0"/>
       <c r="BS25" s="0"/>
       <c r="BT25" s="0"/>
       <c r="BU25" s="0"/>
       <c r="BV25" s="0"/>
       <c r="BW25" s="0"/>
       <c r="BX25" s="0"/>
       <c r="BY25" s="0"/>
       <c r="BZ25" s="0"/>
       <c r="CA25" s="0"/>
       <c r="CB25" s="0"/>
       <c r="CC25" s="0"/>
       <c r="CD25" s="0"/>
+      <c r="CE25" s="0"/>
+      <c r="CF25" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0"/>
       <c r="D26" s="0"/>
       <c r="E26" s="0"/>
       <c r="F26" s="0"/>
       <c r="G26" s="0"/>
       <c r="H26" s="0"/>
       <c r="I26" s="0"/>
       <c r="J26" s="0"/>
       <c r="K26" s="0"/>
       <c r="L26" s="0"/>
       <c r="M26" s="0"/>
       <c r="N26" s="0"/>
       <c r="O26" s="0"/>
       <c r="P26" s="0"/>
       <c r="Q26" s="0"/>
       <c r="R26" s="0"/>
       <c r="S26" s="0"/>
       <c r="T26" s="0"/>
       <c r="U26" s="0"/>
       <c r="V26" s="0"/>
       <c r="W26" s="0"/>
@@ -3272,50 +3346,52 @@
       <c r="BF26" s="0"/>
       <c r="BG26" s="0"/>
       <c r="BH26" s="0"/>
       <c r="BI26" s="0"/>
       <c r="BJ26" s="0"/>
       <c r="BK26" s="0"/>
       <c r="BL26" s="0"/>
       <c r="BM26" s="0"/>
       <c r="BN26" s="0"/>
       <c r="BO26" s="0"/>
       <c r="BP26" s="0"/>
       <c r="BQ26" s="0"/>
       <c r="BR26" s="0"/>
       <c r="BS26" s="0"/>
       <c r="BT26" s="0"/>
       <c r="BU26" s="0"/>
       <c r="BV26" s="0"/>
       <c r="BW26" s="0"/>
       <c r="BX26" s="0"/>
       <c r="BY26" s="0"/>
       <c r="BZ26" s="0"/>
       <c r="CA26" s="0"/>
       <c r="CB26" s="0"/>
       <c r="CC26" s="0"/>
       <c r="CD26" s="0"/>
+      <c r="CE26" s="0"/>
+      <c r="CF26" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0"/>
       <c r="D27" s="0"/>
       <c r="E27" s="0"/>
       <c r="F27" s="0"/>
       <c r="G27" s="0"/>
       <c r="H27" s="0"/>
       <c r="I27" s="0"/>
       <c r="J27" s="0"/>
       <c r="K27" s="0"/>
       <c r="L27" s="0"/>
       <c r="M27" s="0"/>
       <c r="N27" s="0"/>
       <c r="O27" s="0"/>
       <c r="P27" s="0"/>
       <c r="Q27" s="0"/>
       <c r="R27" s="0"/>
       <c r="S27" s="0"/>
       <c r="T27" s="0"/>
       <c r="U27" s="0"/>
       <c r="V27" s="0"/>
       <c r="W27" s="0"/>
@@ -3356,50 +3432,52 @@
       <c r="BF27" s="0"/>
       <c r="BG27" s="0"/>
       <c r="BH27" s="0"/>
       <c r="BI27" s="0"/>
       <c r="BJ27" s="0"/>
       <c r="BK27" s="0"/>
       <c r="BL27" s="0"/>
       <c r="BM27" s="0"/>
       <c r="BN27" s="0"/>
       <c r="BO27" s="0"/>
       <c r="BP27" s="0"/>
       <c r="BQ27" s="0"/>
       <c r="BR27" s="0"/>
       <c r="BS27" s="0"/>
       <c r="BT27" s="0"/>
       <c r="BU27" s="0"/>
       <c r="BV27" s="0"/>
       <c r="BW27" s="0"/>
       <c r="BX27" s="0"/>
       <c r="BY27" s="0"/>
       <c r="BZ27" s="0"/>
       <c r="CA27" s="0"/>
       <c r="CB27" s="0"/>
       <c r="CC27" s="0"/>
       <c r="CD27" s="0"/>
+      <c r="CE27" s="0"/>
+      <c r="CF27" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0"/>
       <c r="D28" s="0"/>
       <c r="E28" s="0"/>
       <c r="F28" s="0"/>
       <c r="G28" s="0"/>
       <c r="H28" s="0"/>
       <c r="I28" s="0"/>
       <c r="J28" s="0"/>
       <c r="K28" s="0"/>
       <c r="L28" s="0"/>
       <c r="M28" s="0"/>
       <c r="N28" s="0"/>
       <c r="O28" s="0"/>
       <c r="P28" s="0"/>
       <c r="Q28" s="0"/>
       <c r="R28" s="0"/>
       <c r="S28" s="0"/>
       <c r="T28" s="0"/>
       <c r="U28" s="0"/>
       <c r="V28" s="0"/>
       <c r="W28" s="0"/>
@@ -3440,50 +3518,52 @@
       <c r="BF28" s="0"/>
       <c r="BG28" s="0"/>
       <c r="BH28" s="0"/>
       <c r="BI28" s="0"/>
       <c r="BJ28" s="0"/>
       <c r="BK28" s="0"/>
       <c r="BL28" s="0"/>
       <c r="BM28" s="0"/>
       <c r="BN28" s="0"/>
       <c r="BO28" s="0"/>
       <c r="BP28" s="0"/>
       <c r="BQ28" s="0"/>
       <c r="BR28" s="0"/>
       <c r="BS28" s="0"/>
       <c r="BT28" s="0"/>
       <c r="BU28" s="0"/>
       <c r="BV28" s="0"/>
       <c r="BW28" s="0"/>
       <c r="BX28" s="0"/>
       <c r="BY28" s="0"/>
       <c r="BZ28" s="0"/>
       <c r="CA28" s="0"/>
       <c r="CB28" s="0"/>
       <c r="CC28" s="0"/>
       <c r="CD28" s="0"/>
+      <c r="CE28" s="0"/>
+      <c r="CF28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0"/>
       <c r="D29" s="0"/>
       <c r="E29" s="0"/>
       <c r="F29" s="0"/>
       <c r="G29" s="0"/>
       <c r="H29" s="0"/>
       <c r="I29" s="0"/>
       <c r="J29" s="0"/>
       <c r="K29" s="0"/>
       <c r="L29" s="0"/>
       <c r="M29" s="0"/>
       <c r="N29" s="0"/>
       <c r="O29" s="0"/>
       <c r="P29" s="0"/>
       <c r="Q29" s="0"/>
       <c r="R29" s="0"/>
       <c r="S29" s="0"/>
       <c r="T29" s="0"/>
       <c r="U29" s="0"/>
       <c r="V29" s="0"/>
       <c r="W29" s="0"/>
@@ -3524,50 +3604,52 @@
       <c r="BF29" s="0"/>
       <c r="BG29" s="0"/>
       <c r="BH29" s="0"/>
       <c r="BI29" s="0"/>
       <c r="BJ29" s="0"/>
       <c r="BK29" s="0"/>
       <c r="BL29" s="0"/>
       <c r="BM29" s="0"/>
       <c r="BN29" s="0"/>
       <c r="BO29" s="0"/>
       <c r="BP29" s="0"/>
       <c r="BQ29" s="0"/>
       <c r="BR29" s="0"/>
       <c r="BS29" s="0"/>
       <c r="BT29" s="0"/>
       <c r="BU29" s="0"/>
       <c r="BV29" s="0"/>
       <c r="BW29" s="0"/>
       <c r="BX29" s="0"/>
       <c r="BY29" s="0"/>
       <c r="BZ29" s="0"/>
       <c r="CA29" s="0"/>
       <c r="CB29" s="0"/>
       <c r="CC29" s="0"/>
       <c r="CD29" s="0"/>
+      <c r="CE29" s="0"/>
+      <c r="CF29" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0"/>
       <c r="D30" s="0"/>
       <c r="E30" s="0"/>
       <c r="F30" s="0"/>
       <c r="G30" s="0"/>
       <c r="H30" s="0"/>
       <c r="I30" s="0"/>
       <c r="J30" s="0"/>
       <c r="K30" s="0"/>
       <c r="L30" s="0"/>
       <c r="M30" s="0"/>
       <c r="N30" s="0"/>
       <c r="O30" s="0"/>
       <c r="P30" s="0"/>
       <c r="Q30" s="0"/>
       <c r="R30" s="0"/>
       <c r="S30" s="0"/>
       <c r="T30" s="0"/>
       <c r="U30" s="0"/>
       <c r="V30" s="0"/>
       <c r="W30" s="0"/>
@@ -3608,50 +3690,52 @@
       <c r="BF30" s="0"/>
       <c r="BG30" s="0"/>
       <c r="BH30" s="0"/>
       <c r="BI30" s="0"/>
       <c r="BJ30" s="0"/>
       <c r="BK30" s="0"/>
       <c r="BL30" s="0"/>
       <c r="BM30" s="0"/>
       <c r="BN30" s="0"/>
       <c r="BO30" s="0"/>
       <c r="BP30" s="0"/>
       <c r="BQ30" s="0"/>
       <c r="BR30" s="0"/>
       <c r="BS30" s="0"/>
       <c r="BT30" s="0"/>
       <c r="BU30" s="0"/>
       <c r="BV30" s="0"/>
       <c r="BW30" s="0"/>
       <c r="BX30" s="0"/>
       <c r="BY30" s="0"/>
       <c r="BZ30" s="0"/>
       <c r="CA30" s="0"/>
       <c r="CB30" s="0"/>
       <c r="CC30" s="0"/>
       <c r="CD30" s="0"/>
+      <c r="CE30" s="0"/>
+      <c r="CF30" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0"/>
       <c r="D31" s="0"/>
       <c r="E31" s="0"/>
       <c r="F31" s="0"/>
       <c r="G31" s="0"/>
       <c r="H31" s="0"/>
       <c r="I31" s="0"/>
       <c r="J31" s="0"/>
       <c r="K31" s="0"/>
       <c r="L31" s="0"/>
       <c r="M31" s="0"/>
       <c r="N31" s="0"/>
       <c r="O31" s="0"/>
       <c r="P31" s="0"/>
       <c r="Q31" s="0"/>
       <c r="R31" s="0"/>
       <c r="S31" s="0"/>
       <c r="T31" s="0"/>
       <c r="U31" s="0"/>
       <c r="V31" s="0"/>
       <c r="W31" s="0"/>
@@ -3692,50 +3776,52 @@
       <c r="BF31" s="0"/>
       <c r="BG31" s="0"/>
       <c r="BH31" s="0"/>
       <c r="BI31" s="0"/>
       <c r="BJ31" s="0"/>
       <c r="BK31" s="0"/>
       <c r="BL31" s="0"/>
       <c r="BM31" s="0"/>
       <c r="BN31" s="0"/>
       <c r="BO31" s="0"/>
       <c r="BP31" s="0"/>
       <c r="BQ31" s="0"/>
       <c r="BR31" s="0"/>
       <c r="BS31" s="0"/>
       <c r="BT31" s="0"/>
       <c r="BU31" s="0"/>
       <c r="BV31" s="0"/>
       <c r="BW31" s="0"/>
       <c r="BX31" s="0"/>
       <c r="BY31" s="0"/>
       <c r="BZ31" s="0"/>
       <c r="CA31" s="0"/>
       <c r="CB31" s="0"/>
       <c r="CC31" s="0"/>
       <c r="CD31" s="0"/>
+      <c r="CE31" s="0"/>
+      <c r="CF31" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0"/>
       <c r="D32" s="0"/>
       <c r="E32" s="0"/>
       <c r="F32" s="0"/>
       <c r="G32" s="0"/>
       <c r="H32" s="0"/>
       <c r="I32" s="0"/>
       <c r="J32" s="0"/>
       <c r="K32" s="0"/>
       <c r="L32" s="0"/>
       <c r="M32" s="0"/>
       <c r="N32" s="0"/>
       <c r="O32" s="0"/>
       <c r="P32" s="0"/>
       <c r="Q32" s="0"/>
       <c r="R32" s="0"/>
       <c r="S32" s="0"/>
       <c r="T32" s="0"/>
       <c r="U32" s="0"/>
       <c r="V32" s="0"/>
       <c r="W32" s="0"/>
@@ -3776,50 +3862,52 @@
       <c r="BF32" s="0"/>
       <c r="BG32" s="0"/>
       <c r="BH32" s="0"/>
       <c r="BI32" s="0"/>
       <c r="BJ32" s="0"/>
       <c r="BK32" s="0"/>
       <c r="BL32" s="0"/>
       <c r="BM32" s="0"/>
       <c r="BN32" s="0"/>
       <c r="BO32" s="0"/>
       <c r="BP32" s="0"/>
       <c r="BQ32" s="0"/>
       <c r="BR32" s="0"/>
       <c r="BS32" s="0"/>
       <c r="BT32" s="0"/>
       <c r="BU32" s="0"/>
       <c r="BV32" s="0"/>
       <c r="BW32" s="0"/>
       <c r="BX32" s="0"/>
       <c r="BY32" s="0"/>
       <c r="BZ32" s="0"/>
       <c r="CA32" s="0"/>
       <c r="CB32" s="0"/>
       <c r="CC32" s="0"/>
       <c r="CD32" s="0"/>
+      <c r="CE32" s="0"/>
+      <c r="CF32" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0"/>
       <c r="D33" s="0"/>
       <c r="E33" s="0"/>
       <c r="F33" s="0"/>
       <c r="G33" s="0"/>
       <c r="H33" s="0"/>
       <c r="I33" s="0"/>
       <c r="J33" s="0"/>
       <c r="K33" s="0"/>
       <c r="L33" s="0"/>
       <c r="M33" s="0"/>
       <c r="N33" s="0"/>
       <c r="O33" s="0"/>
       <c r="P33" s="0"/>
       <c r="Q33" s="0"/>
       <c r="R33" s="0"/>
       <c r="S33" s="0"/>
       <c r="T33" s="0"/>
       <c r="U33" s="0"/>
       <c r="V33" s="0"/>
       <c r="W33" s="0"/>
@@ -3860,50 +3948,52 @@
       <c r="BF33" s="0"/>
       <c r="BG33" s="0"/>
       <c r="BH33" s="0"/>
       <c r="BI33" s="0"/>
       <c r="BJ33" s="0"/>
       <c r="BK33" s="0"/>
       <c r="BL33" s="0"/>
       <c r="BM33" s="0"/>
       <c r="BN33" s="0"/>
       <c r="BO33" s="0"/>
       <c r="BP33" s="0"/>
       <c r="BQ33" s="0"/>
       <c r="BR33" s="0"/>
       <c r="BS33" s="0"/>
       <c r="BT33" s="0"/>
       <c r="BU33" s="0"/>
       <c r="BV33" s="0"/>
       <c r="BW33" s="0"/>
       <c r="BX33" s="0"/>
       <c r="BY33" s="0"/>
       <c r="BZ33" s="0"/>
       <c r="CA33" s="0"/>
       <c r="CB33" s="0"/>
       <c r="CC33" s="0"/>
       <c r="CD33" s="0"/>
+      <c r="CE33" s="0"/>
+      <c r="CF33" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0"/>
       <c r="D34" s="0"/>
       <c r="E34" s="0"/>
       <c r="F34" s="0"/>
       <c r="G34" s="0"/>
       <c r="H34" s="0"/>
       <c r="I34" s="0"/>
       <c r="J34" s="0"/>
       <c r="K34" s="0"/>
       <c r="L34" s="0"/>
       <c r="M34" s="0"/>
       <c r="N34" s="0"/>
       <c r="O34" s="0"/>
       <c r="P34" s="0"/>
       <c r="Q34" s="0"/>
       <c r="R34" s="0"/>
       <c r="S34" s="0"/>
       <c r="T34" s="0"/>
       <c r="U34" s="0"/>
       <c r="V34" s="0"/>
       <c r="W34" s="0"/>
@@ -3944,50 +4034,52 @@
       <c r="BF34" s="0"/>
       <c r="BG34" s="0"/>
       <c r="BH34" s="0"/>
       <c r="BI34" s="0"/>
       <c r="BJ34" s="0"/>
       <c r="BK34" s="0"/>
       <c r="BL34" s="0"/>
       <c r="BM34" s="0"/>
       <c r="BN34" s="0"/>
       <c r="BO34" s="0"/>
       <c r="BP34" s="0"/>
       <c r="BQ34" s="0"/>
       <c r="BR34" s="0"/>
       <c r="BS34" s="0"/>
       <c r="BT34" s="0"/>
       <c r="BU34" s="0"/>
       <c r="BV34" s="0"/>
       <c r="BW34" s="0"/>
       <c r="BX34" s="0"/>
       <c r="BY34" s="0"/>
       <c r="BZ34" s="0"/>
       <c r="CA34" s="0"/>
       <c r="CB34" s="0"/>
       <c r="CC34" s="0"/>
       <c r="CD34" s="0"/>
+      <c r="CE34" s="0"/>
+      <c r="CF34" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0"/>
       <c r="D35" s="0"/>
       <c r="E35" s="0"/>
       <c r="F35" s="0"/>
       <c r="G35" s="0"/>
       <c r="H35" s="0"/>
       <c r="I35" s="0"/>
       <c r="J35" s="0"/>
       <c r="K35" s="0"/>
       <c r="L35" s="0"/>
       <c r="M35" s="0"/>
       <c r="N35" s="0"/>
       <c r="O35" s="0"/>
       <c r="P35" s="0"/>
       <c r="Q35" s="0"/>
       <c r="R35" s="0"/>
       <c r="S35" s="0"/>
       <c r="T35" s="0"/>
       <c r="U35" s="0"/>
       <c r="V35" s="0"/>
       <c r="W35" s="0"/>
@@ -4028,50 +4120,52 @@
       <c r="BF35" s="0"/>
       <c r="BG35" s="0"/>
       <c r="BH35" s="0"/>
       <c r="BI35" s="0"/>
       <c r="BJ35" s="0"/>
       <c r="BK35" s="0"/>
       <c r="BL35" s="0"/>
       <c r="BM35" s="0"/>
       <c r="BN35" s="0"/>
       <c r="BO35" s="0"/>
       <c r="BP35" s="0"/>
       <c r="BQ35" s="0"/>
       <c r="BR35" s="0"/>
       <c r="BS35" s="0"/>
       <c r="BT35" s="0"/>
       <c r="BU35" s="0"/>
       <c r="BV35" s="0"/>
       <c r="BW35" s="0"/>
       <c r="BX35" s="0"/>
       <c r="BY35" s="0"/>
       <c r="BZ35" s="0"/>
       <c r="CA35" s="0"/>
       <c r="CB35" s="0"/>
       <c r="CC35" s="0"/>
       <c r="CD35" s="0"/>
+      <c r="CE35" s="0"/>
+      <c r="CF35" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0"/>
       <c r="D36" s="0"/>
       <c r="E36" s="0"/>
       <c r="F36" s="0"/>
       <c r="G36" s="0"/>
       <c r="H36" s="0"/>
       <c r="I36" s="0"/>
       <c r="J36" s="0"/>
       <c r="K36" s="0"/>
       <c r="L36" s="0"/>
       <c r="M36" s="0"/>
       <c r="N36" s="0"/>
       <c r="O36" s="0"/>
       <c r="P36" s="0"/>
       <c r="Q36" s="0"/>
       <c r="R36" s="0"/>
       <c r="S36" s="0"/>
       <c r="T36" s="0"/>
       <c r="U36" s="0"/>
       <c r="V36" s="0"/>
       <c r="W36" s="0"/>
@@ -4112,50 +4206,52 @@
       <c r="BF36" s="0"/>
       <c r="BG36" s="0"/>
       <c r="BH36" s="0"/>
       <c r="BI36" s="0"/>
       <c r="BJ36" s="0"/>
       <c r="BK36" s="0"/>
       <c r="BL36" s="0"/>
       <c r="BM36" s="0"/>
       <c r="BN36" s="0"/>
       <c r="BO36" s="0"/>
       <c r="BP36" s="0"/>
       <c r="BQ36" s="0"/>
       <c r="BR36" s="0"/>
       <c r="BS36" s="0"/>
       <c r="BT36" s="0"/>
       <c r="BU36" s="0"/>
       <c r="BV36" s="0"/>
       <c r="BW36" s="0"/>
       <c r="BX36" s="0"/>
       <c r="BY36" s="0"/>
       <c r="BZ36" s="0"/>
       <c r="CA36" s="0"/>
       <c r="CB36" s="0"/>
       <c r="CC36" s="0"/>
       <c r="CD36" s="0"/>
+      <c r="CE36" s="0"/>
+      <c r="CF36" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0"/>
       <c r="D37" s="0"/>
       <c r="E37" s="0"/>
       <c r="F37" s="0"/>
       <c r="G37" s="0"/>
       <c r="H37" s="0"/>
       <c r="I37" s="0"/>
       <c r="J37" s="0"/>
       <c r="K37" s="0"/>
       <c r="L37" s="0"/>
       <c r="M37" s="0"/>
       <c r="N37" s="0"/>
       <c r="O37" s="0"/>
       <c r="P37" s="0"/>
       <c r="Q37" s="0"/>
       <c r="R37" s="0"/>
       <c r="S37" s="0"/>
       <c r="T37" s="0"/>
       <c r="U37" s="0"/>
       <c r="V37" s="0"/>
       <c r="W37" s="0"/>
@@ -4196,50 +4292,52 @@
       <c r="BF37" s="0"/>
       <c r="BG37" s="0"/>
       <c r="BH37" s="0"/>
       <c r="BI37" s="0"/>
       <c r="BJ37" s="0"/>
       <c r="BK37" s="0"/>
       <c r="BL37" s="0"/>
       <c r="BM37" s="0"/>
       <c r="BN37" s="0"/>
       <c r="BO37" s="0"/>
       <c r="BP37" s="0"/>
       <c r="BQ37" s="0"/>
       <c r="BR37" s="0"/>
       <c r="BS37" s="0"/>
       <c r="BT37" s="0"/>
       <c r="BU37" s="0"/>
       <c r="BV37" s="0"/>
       <c r="BW37" s="0"/>
       <c r="BX37" s="0"/>
       <c r="BY37" s="0"/>
       <c r="BZ37" s="0"/>
       <c r="CA37" s="0"/>
       <c r="CB37" s="0"/>
       <c r="CC37" s="0"/>
       <c r="CD37" s="0"/>
+      <c r="CE37" s="0"/>
+      <c r="CF37" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0"/>
       <c r="D38" s="0"/>
       <c r="E38" s="0"/>
       <c r="F38" s="0"/>
       <c r="G38" s="0"/>
       <c r="H38" s="0"/>
       <c r="I38" s="0"/>
       <c r="J38" s="0"/>
       <c r="K38" s="0"/>
       <c r="L38" s="0"/>
       <c r="M38" s="0"/>
       <c r="N38" s="0"/>
       <c r="O38" s="0"/>
       <c r="P38" s="0"/>
       <c r="Q38" s="0"/>
       <c r="R38" s="0"/>
       <c r="S38" s="0"/>
       <c r="T38" s="0"/>
       <c r="U38" s="0"/>
       <c r="V38" s="0"/>
       <c r="W38" s="0"/>
@@ -4280,50 +4378,52 @@
       <c r="BF38" s="0"/>
       <c r="BG38" s="0"/>
       <c r="BH38" s="0"/>
       <c r="BI38" s="0"/>
       <c r="BJ38" s="0"/>
       <c r="BK38" s="0"/>
       <c r="BL38" s="0"/>
       <c r="BM38" s="0"/>
       <c r="BN38" s="0"/>
       <c r="BO38" s="0"/>
       <c r="BP38" s="0"/>
       <c r="BQ38" s="0"/>
       <c r="BR38" s="0"/>
       <c r="BS38" s="0"/>
       <c r="BT38" s="0"/>
       <c r="BU38" s="0"/>
       <c r="BV38" s="0"/>
       <c r="BW38" s="0"/>
       <c r="BX38" s="0"/>
       <c r="BY38" s="0"/>
       <c r="BZ38" s="0"/>
       <c r="CA38" s="0"/>
       <c r="CB38" s="0"/>
       <c r="CC38" s="0"/>
       <c r="CD38" s="0"/>
+      <c r="CE38" s="0"/>
+      <c r="CF38" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0"/>
       <c r="D39" s="0"/>
       <c r="E39" s="0"/>
       <c r="F39" s="0"/>
       <c r="G39" s="0"/>
       <c r="H39" s="0"/>
       <c r="I39" s="0"/>
       <c r="J39" s="0"/>
       <c r="K39" s="0"/>
       <c r="L39" s="0"/>
       <c r="M39" s="0"/>
       <c r="N39" s="0"/>
       <c r="O39" s="0"/>
       <c r="P39" s="0"/>
       <c r="Q39" s="0"/>
       <c r="R39" s="0"/>
       <c r="S39" s="0"/>
       <c r="T39" s="0"/>
       <c r="U39" s="0"/>
       <c r="V39" s="0"/>
       <c r="W39" s="0"/>
@@ -4364,50 +4464,52 @@
       <c r="BF39" s="0"/>
       <c r="BG39" s="0"/>
       <c r="BH39" s="0"/>
       <c r="BI39" s="0"/>
       <c r="BJ39" s="0"/>
       <c r="BK39" s="0"/>
       <c r="BL39" s="0"/>
       <c r="BM39" s="0"/>
       <c r="BN39" s="0"/>
       <c r="BO39" s="0"/>
       <c r="BP39" s="0"/>
       <c r="BQ39" s="0"/>
       <c r="BR39" s="0"/>
       <c r="BS39" s="0"/>
       <c r="BT39" s="0"/>
       <c r="BU39" s="0"/>
       <c r="BV39" s="0"/>
       <c r="BW39" s="0"/>
       <c r="BX39" s="0"/>
       <c r="BY39" s="0"/>
       <c r="BZ39" s="0"/>
       <c r="CA39" s="0"/>
       <c r="CB39" s="0"/>
       <c r="CC39" s="0"/>
       <c r="CD39" s="0"/>
+      <c r="CE39" s="0"/>
+      <c r="CF39" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0"/>
       <c r="D40" s="0"/>
       <c r="E40" s="0"/>
       <c r="F40" s="0"/>
       <c r="G40" s="0"/>
       <c r="H40" s="0"/>
       <c r="I40" s="0"/>
       <c r="J40" s="0"/>
       <c r="K40" s="0"/>
       <c r="L40" s="0"/>
       <c r="M40" s="0"/>
       <c r="N40" s="0"/>
       <c r="O40" s="0"/>
       <c r="P40" s="0"/>
       <c r="Q40" s="0"/>
       <c r="R40" s="0"/>
       <c r="S40" s="0"/>
       <c r="T40" s="0"/>
       <c r="U40" s="0"/>
       <c r="V40" s="0"/>
       <c r="W40" s="0"/>
@@ -4448,50 +4550,52 @@
       <c r="BF40" s="0"/>
       <c r="BG40" s="0"/>
       <c r="BH40" s="0"/>
       <c r="BI40" s="0"/>
       <c r="BJ40" s="0"/>
       <c r="BK40" s="0"/>
       <c r="BL40" s="0"/>
       <c r="BM40" s="0"/>
       <c r="BN40" s="0"/>
       <c r="BO40" s="0"/>
       <c r="BP40" s="0"/>
       <c r="BQ40" s="0"/>
       <c r="BR40" s="0"/>
       <c r="BS40" s="0"/>
       <c r="BT40" s="0"/>
       <c r="BU40" s="0"/>
       <c r="BV40" s="0"/>
       <c r="BW40" s="0"/>
       <c r="BX40" s="0"/>
       <c r="BY40" s="0"/>
       <c r="BZ40" s="0"/>
       <c r="CA40" s="0"/>
       <c r="CB40" s="0"/>
       <c r="CC40" s="0"/>
       <c r="CD40" s="0"/>
+      <c r="CE40" s="0"/>
+      <c r="CF40" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0"/>
       <c r="D41" s="0"/>
       <c r="E41" s="0"/>
       <c r="F41" s="0"/>
       <c r="G41" s="0"/>
       <c r="H41" s="0"/>
       <c r="I41" s="0"/>
       <c r="J41" s="0"/>
       <c r="K41" s="0"/>
       <c r="L41" s="0"/>
       <c r="M41" s="0"/>
       <c r="N41" s="0"/>
       <c r="O41" s="0"/>
       <c r="P41" s="0"/>
       <c r="Q41" s="0"/>
       <c r="R41" s="0"/>
       <c r="S41" s="0"/>
       <c r="T41" s="0"/>
       <c r="U41" s="0"/>
       <c r="V41" s="0"/>
       <c r="W41" s="0"/>
@@ -4532,50 +4636,52 @@
       <c r="BF41" s="0"/>
       <c r="BG41" s="0"/>
       <c r="BH41" s="0"/>
       <c r="BI41" s="0"/>
       <c r="BJ41" s="0"/>
       <c r="BK41" s="0"/>
       <c r="BL41" s="0"/>
       <c r="BM41" s="0"/>
       <c r="BN41" s="0"/>
       <c r="BO41" s="0"/>
       <c r="BP41" s="0"/>
       <c r="BQ41" s="0"/>
       <c r="BR41" s="0"/>
       <c r="BS41" s="0"/>
       <c r="BT41" s="0"/>
       <c r="BU41" s="0"/>
       <c r="BV41" s="0"/>
       <c r="BW41" s="0"/>
       <c r="BX41" s="0"/>
       <c r="BY41" s="0"/>
       <c r="BZ41" s="0"/>
       <c r="CA41" s="0"/>
       <c r="CB41" s="0"/>
       <c r="CC41" s="0"/>
       <c r="CD41" s="0"/>
+      <c r="CE41" s="0"/>
+      <c r="CF41" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0"/>
       <c r="D42" s="0"/>
       <c r="E42" s="0"/>
       <c r="F42" s="0"/>
       <c r="G42" s="0"/>
       <c r="H42" s="0"/>
       <c r="I42" s="0"/>
       <c r="J42" s="0"/>
       <c r="K42" s="0"/>
       <c r="L42" s="0"/>
       <c r="M42" s="0"/>
       <c r="N42" s="0"/>
       <c r="O42" s="0"/>
       <c r="P42" s="0"/>
       <c r="Q42" s="0"/>
       <c r="R42" s="0"/>
       <c r="S42" s="0"/>
       <c r="T42" s="0"/>
       <c r="U42" s="0"/>
       <c r="V42" s="0"/>
       <c r="W42" s="0"/>
@@ -4616,50 +4722,52 @@
       <c r="BF42" s="0"/>
       <c r="BG42" s="0"/>
       <c r="BH42" s="0"/>
       <c r="BI42" s="0"/>
       <c r="BJ42" s="0"/>
       <c r="BK42" s="0"/>
       <c r="BL42" s="0"/>
       <c r="BM42" s="0"/>
       <c r="BN42" s="0"/>
       <c r="BO42" s="0"/>
       <c r="BP42" s="0"/>
       <c r="BQ42" s="0"/>
       <c r="BR42" s="0"/>
       <c r="BS42" s="0"/>
       <c r="BT42" s="0"/>
       <c r="BU42" s="0"/>
       <c r="BV42" s="0"/>
       <c r="BW42" s="0"/>
       <c r="BX42" s="0"/>
       <c r="BY42" s="0"/>
       <c r="BZ42" s="0"/>
       <c r="CA42" s="0"/>
       <c r="CB42" s="0"/>
       <c r="CC42" s="0"/>
       <c r="CD42" s="0"/>
+      <c r="CE42" s="0"/>
+      <c r="CF42" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0"/>
       <c r="D43" s="0"/>
       <c r="E43" s="0"/>
       <c r="F43" s="0"/>
       <c r="G43" s="0"/>
       <c r="H43" s="0"/>
       <c r="I43" s="0"/>
       <c r="J43" s="0"/>
       <c r="K43" s="0"/>
       <c r="L43" s="0"/>
       <c r="M43" s="0"/>
       <c r="N43" s="0"/>
       <c r="O43" s="0"/>
       <c r="P43" s="0"/>
       <c r="Q43" s="0"/>
       <c r="R43" s="0"/>
       <c r="S43" s="0"/>
       <c r="T43" s="0"/>
       <c r="U43" s="0"/>
       <c r="V43" s="0"/>
       <c r="W43" s="0"/>
@@ -4700,50 +4808,52 @@
       <c r="BF43" s="0"/>
       <c r="BG43" s="0"/>
       <c r="BH43" s="0"/>
       <c r="BI43" s="0"/>
       <c r="BJ43" s="0"/>
       <c r="BK43" s="0"/>
       <c r="BL43" s="0"/>
       <c r="BM43" s="0"/>
       <c r="BN43" s="0"/>
       <c r="BO43" s="0"/>
       <c r="BP43" s="0"/>
       <c r="BQ43" s="0"/>
       <c r="BR43" s="0"/>
       <c r="BS43" s="0"/>
       <c r="BT43" s="0"/>
       <c r="BU43" s="0"/>
       <c r="BV43" s="0"/>
       <c r="BW43" s="0"/>
       <c r="BX43" s="0"/>
       <c r="BY43" s="0"/>
       <c r="BZ43" s="0"/>
       <c r="CA43" s="0"/>
       <c r="CB43" s="0"/>
       <c r="CC43" s="0"/>
       <c r="CD43" s="0"/>
+      <c r="CE43" s="0"/>
+      <c r="CF43" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0"/>
       <c r="D44" s="0"/>
       <c r="E44" s="0"/>
       <c r="F44" s="0"/>
       <c r="G44" s="0"/>
       <c r="H44" s="0"/>
       <c r="I44" s="0"/>
       <c r="J44" s="0"/>
       <c r="K44" s="0"/>
       <c r="L44" s="0"/>
       <c r="M44" s="0"/>
       <c r="N44" s="0"/>
       <c r="O44" s="0"/>
       <c r="P44" s="0"/>
       <c r="Q44" s="0"/>
       <c r="R44" s="0"/>
       <c r="S44" s="0"/>
       <c r="T44" s="0"/>
       <c r="U44" s="0"/>
       <c r="V44" s="0"/>
       <c r="W44" s="0"/>
@@ -4784,50 +4894,52 @@
       <c r="BF44" s="0"/>
       <c r="BG44" s="0"/>
       <c r="BH44" s="0"/>
       <c r="BI44" s="0"/>
       <c r="BJ44" s="0"/>
       <c r="BK44" s="0"/>
       <c r="BL44" s="0"/>
       <c r="BM44" s="0"/>
       <c r="BN44" s="0"/>
       <c r="BO44" s="0"/>
       <c r="BP44" s="0"/>
       <c r="BQ44" s="0"/>
       <c r="BR44" s="0"/>
       <c r="BS44" s="0"/>
       <c r="BT44" s="0"/>
       <c r="BU44" s="0"/>
       <c r="BV44" s="0"/>
       <c r="BW44" s="0"/>
       <c r="BX44" s="0"/>
       <c r="BY44" s="0"/>
       <c r="BZ44" s="0"/>
       <c r="CA44" s="0"/>
       <c r="CB44" s="0"/>
       <c r="CC44" s="0"/>
       <c r="CD44" s="0"/>
+      <c r="CE44" s="0"/>
+      <c r="CF44" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0"/>
       <c r="D45" s="0"/>
       <c r="E45" s="0"/>
       <c r="F45" s="0"/>
       <c r="G45" s="0"/>
       <c r="H45" s="0"/>
       <c r="I45" s="0"/>
       <c r="J45" s="0"/>
       <c r="K45" s="0"/>
       <c r="L45" s="0"/>
       <c r="M45" s="0"/>
       <c r="N45" s="0"/>
       <c r="O45" s="0"/>
       <c r="P45" s="0"/>
       <c r="Q45" s="0"/>
       <c r="R45" s="0"/>
       <c r="S45" s="0"/>
       <c r="T45" s="0"/>
       <c r="U45" s="0"/>
       <c r="V45" s="0"/>
       <c r="W45" s="0"/>
@@ -4868,50 +4980,52 @@
       <c r="BF45" s="0"/>
       <c r="BG45" s="0"/>
       <c r="BH45" s="0"/>
       <c r="BI45" s="0"/>
       <c r="BJ45" s="0"/>
       <c r="BK45" s="0"/>
       <c r="BL45" s="0"/>
       <c r="BM45" s="0"/>
       <c r="BN45" s="0"/>
       <c r="BO45" s="0"/>
       <c r="BP45" s="0"/>
       <c r="BQ45" s="0"/>
       <c r="BR45" s="0"/>
       <c r="BS45" s="0"/>
       <c r="BT45" s="0"/>
       <c r="BU45" s="0"/>
       <c r="BV45" s="0"/>
       <c r="BW45" s="0"/>
       <c r="BX45" s="0"/>
       <c r="BY45" s="0"/>
       <c r="BZ45" s="0"/>
       <c r="CA45" s="0"/>
       <c r="CB45" s="0"/>
       <c r="CC45" s="0"/>
       <c r="CD45" s="0"/>
+      <c r="CE45" s="0"/>
+      <c r="CF45" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0"/>
       <c r="D46" s="0"/>
       <c r="E46" s="0"/>
       <c r="F46" s="0"/>
       <c r="G46" s="0"/>
       <c r="H46" s="0"/>
       <c r="I46" s="0"/>
       <c r="J46" s="0"/>
       <c r="K46" s="0"/>
       <c r="L46" s="0"/>
       <c r="M46" s="0"/>
       <c r="N46" s="0"/>
       <c r="O46" s="0"/>
       <c r="P46" s="0"/>
       <c r="Q46" s="0"/>
       <c r="R46" s="0"/>
       <c r="S46" s="0"/>
       <c r="T46" s="0"/>
       <c r="U46" s="0"/>
       <c r="V46" s="0"/>
       <c r="W46" s="0"/>
@@ -4952,50 +5066,52 @@
       <c r="BF46" s="0"/>
       <c r="BG46" s="0"/>
       <c r="BH46" s="0"/>
       <c r="BI46" s="0"/>
       <c r="BJ46" s="0"/>
       <c r="BK46" s="0"/>
       <c r="BL46" s="0"/>
       <c r="BM46" s="0"/>
       <c r="BN46" s="0"/>
       <c r="BO46" s="0"/>
       <c r="BP46" s="0"/>
       <c r="BQ46" s="0"/>
       <c r="BR46" s="0"/>
       <c r="BS46" s="0"/>
       <c r="BT46" s="0"/>
       <c r="BU46" s="0"/>
       <c r="BV46" s="0"/>
       <c r="BW46" s="0"/>
       <c r="BX46" s="0"/>
       <c r="BY46" s="0"/>
       <c r="BZ46" s="0"/>
       <c r="CA46" s="0"/>
       <c r="CB46" s="0"/>
       <c r="CC46" s="0"/>
       <c r="CD46" s="0"/>
+      <c r="CE46" s="0"/>
+      <c r="CF46" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0"/>
       <c r="D47" s="0"/>
       <c r="E47" s="0"/>
       <c r="F47" s="0"/>
       <c r="G47" s="0"/>
       <c r="H47" s="0"/>
       <c r="I47" s="0"/>
       <c r="J47" s="0"/>
       <c r="K47" s="0"/>
       <c r="L47" s="0"/>
       <c r="M47" s="0"/>
       <c r="N47" s="0"/>
       <c r="O47" s="0"/>
       <c r="P47" s="0"/>
       <c r="Q47" s="0"/>
       <c r="R47" s="0"/>
       <c r="S47" s="0"/>
       <c r="T47" s="0"/>
       <c r="U47" s="0"/>
       <c r="V47" s="0"/>
       <c r="W47" s="0"/>
@@ -5036,50 +5152,52 @@
       <c r="BF47" s="0"/>
       <c r="BG47" s="0"/>
       <c r="BH47" s="0"/>
       <c r="BI47" s="0"/>
       <c r="BJ47" s="0"/>
       <c r="BK47" s="0"/>
       <c r="BL47" s="0"/>
       <c r="BM47" s="0"/>
       <c r="BN47" s="0"/>
       <c r="BO47" s="0"/>
       <c r="BP47" s="0"/>
       <c r="BQ47" s="0"/>
       <c r="BR47" s="0"/>
       <c r="BS47" s="0"/>
       <c r="BT47" s="0"/>
       <c r="BU47" s="0"/>
       <c r="BV47" s="0"/>
       <c r="BW47" s="0"/>
       <c r="BX47" s="0"/>
       <c r="BY47" s="0"/>
       <c r="BZ47" s="0"/>
       <c r="CA47" s="0"/>
       <c r="CB47" s="0"/>
       <c r="CC47" s="0"/>
       <c r="CD47" s="0"/>
+      <c r="CE47" s="0"/>
+      <c r="CF47" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0"/>
       <c r="D48" s="0"/>
       <c r="E48" s="0"/>
       <c r="F48" s="0"/>
       <c r="G48" s="0"/>
       <c r="H48" s="0"/>
       <c r="I48" s="0"/>
       <c r="J48" s="0"/>
       <c r="K48" s="0"/>
       <c r="L48" s="0"/>
       <c r="M48" s="0"/>
       <c r="N48" s="0"/>
       <c r="O48" s="0"/>
       <c r="P48" s="0"/>
       <c r="Q48" s="0"/>
       <c r="R48" s="0"/>
       <c r="S48" s="0"/>
       <c r="T48" s="0"/>
       <c r="U48" s="0"/>
       <c r="V48" s="0"/>
       <c r="W48" s="0"/>
@@ -5120,50 +5238,52 @@
       <c r="BF48" s="0"/>
       <c r="BG48" s="0"/>
       <c r="BH48" s="0"/>
       <c r="BI48" s="0"/>
       <c r="BJ48" s="0"/>
       <c r="BK48" s="0"/>
       <c r="BL48" s="0"/>
       <c r="BM48" s="0"/>
       <c r="BN48" s="0"/>
       <c r="BO48" s="0"/>
       <c r="BP48" s="0"/>
       <c r="BQ48" s="0"/>
       <c r="BR48" s="0"/>
       <c r="BS48" s="0"/>
       <c r="BT48" s="0"/>
       <c r="BU48" s="0"/>
       <c r="BV48" s="0"/>
       <c r="BW48" s="0"/>
       <c r="BX48" s="0"/>
       <c r="BY48" s="0"/>
       <c r="BZ48" s="0"/>
       <c r="CA48" s="0"/>
       <c r="CB48" s="0"/>
       <c r="CC48" s="0"/>
       <c r="CD48" s="0"/>
+      <c r="CE48" s="0"/>
+      <c r="CF48" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0"/>
       <c r="D49" s="0"/>
       <c r="E49" s="0"/>
       <c r="F49" s="0"/>
       <c r="G49" s="0"/>
       <c r="H49" s="0"/>
       <c r="I49" s="0"/>
       <c r="J49" s="0"/>
       <c r="K49" s="0"/>
       <c r="L49" s="0"/>
       <c r="M49" s="0"/>
       <c r="N49" s="0"/>
       <c r="O49" s="0"/>
       <c r="P49" s="0"/>
       <c r="Q49" s="0"/>
       <c r="R49" s="0"/>
       <c r="S49" s="0"/>
       <c r="T49" s="0"/>
       <c r="U49" s="0"/>
       <c r="V49" s="0"/>
       <c r="W49" s="0"/>
@@ -5204,50 +5324,52 @@
       <c r="BF49" s="0"/>
       <c r="BG49" s="0"/>
       <c r="BH49" s="0"/>
       <c r="BI49" s="0"/>
       <c r="BJ49" s="0"/>
       <c r="BK49" s="0"/>
       <c r="BL49" s="0"/>
       <c r="BM49" s="0"/>
       <c r="BN49" s="0"/>
       <c r="BO49" s="0"/>
       <c r="BP49" s="0"/>
       <c r="BQ49" s="0"/>
       <c r="BR49" s="0"/>
       <c r="BS49" s="0"/>
       <c r="BT49" s="0"/>
       <c r="BU49" s="0"/>
       <c r="BV49" s="0"/>
       <c r="BW49" s="0"/>
       <c r="BX49" s="0"/>
       <c r="BY49" s="0"/>
       <c r="BZ49" s="0"/>
       <c r="CA49" s="0"/>
       <c r="CB49" s="0"/>
       <c r="CC49" s="0"/>
       <c r="CD49" s="0"/>
+      <c r="CE49" s="0"/>
+      <c r="CF49" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0"/>
       <c r="D50" s="0"/>
       <c r="E50" s="0"/>
       <c r="F50" s="0"/>
       <c r="G50" s="0"/>
       <c r="H50" s="0"/>
       <c r="I50" s="0"/>
       <c r="J50" s="0"/>
       <c r="K50" s="0"/>
       <c r="L50" s="0"/>
       <c r="M50" s="0"/>
       <c r="N50" s="0"/>
       <c r="O50" s="0"/>
       <c r="P50" s="0"/>
       <c r="Q50" s="0"/>
       <c r="R50" s="0"/>
       <c r="S50" s="0"/>
       <c r="T50" s="0"/>
       <c r="U50" s="0"/>
       <c r="V50" s="0"/>
       <c r="W50" s="0"/>
@@ -5288,50 +5410,52 @@
       <c r="BF50" s="0"/>
       <c r="BG50" s="0"/>
       <c r="BH50" s="0"/>
       <c r="BI50" s="0"/>
       <c r="BJ50" s="0"/>
       <c r="BK50" s="0"/>
       <c r="BL50" s="0"/>
       <c r="BM50" s="0"/>
       <c r="BN50" s="0"/>
       <c r="BO50" s="0"/>
       <c r="BP50" s="0"/>
       <c r="BQ50" s="0"/>
       <c r="BR50" s="0"/>
       <c r="BS50" s="0"/>
       <c r="BT50" s="0"/>
       <c r="BU50" s="0"/>
       <c r="BV50" s="0"/>
       <c r="BW50" s="0"/>
       <c r="BX50" s="0"/>
       <c r="BY50" s="0"/>
       <c r="BZ50" s="0"/>
       <c r="CA50" s="0"/>
       <c r="CB50" s="0"/>
       <c r="CC50" s="0"/>
       <c r="CD50" s="0"/>
+      <c r="CE50" s="0"/>
+      <c r="CF50" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0"/>
       <c r="D51" s="0"/>
       <c r="E51" s="0"/>
       <c r="F51" s="0"/>
       <c r="G51" s="0"/>
       <c r="H51" s="0"/>
       <c r="I51" s="0"/>
       <c r="J51" s="0"/>
       <c r="K51" s="0"/>
       <c r="L51" s="0"/>
       <c r="M51" s="0"/>
       <c r="N51" s="0"/>
       <c r="O51" s="0"/>
       <c r="P51" s="0"/>
       <c r="Q51" s="0"/>
       <c r="R51" s="0"/>
       <c r="S51" s="0"/>
       <c r="T51" s="0"/>
       <c r="U51" s="0"/>
       <c r="V51" s="0"/>
       <c r="W51" s="0"/>
@@ -5372,50 +5496,52 @@
       <c r="BF51" s="0"/>
       <c r="BG51" s="0"/>
       <c r="BH51" s="0"/>
       <c r="BI51" s="0"/>
       <c r="BJ51" s="0"/>
       <c r="BK51" s="0"/>
       <c r="BL51" s="0"/>
       <c r="BM51" s="0"/>
       <c r="BN51" s="0"/>
       <c r="BO51" s="0"/>
       <c r="BP51" s="0"/>
       <c r="BQ51" s="0"/>
       <c r="BR51" s="0"/>
       <c r="BS51" s="0"/>
       <c r="BT51" s="0"/>
       <c r="BU51" s="0"/>
       <c r="BV51" s="0"/>
       <c r="BW51" s="0"/>
       <c r="BX51" s="0"/>
       <c r="BY51" s="0"/>
       <c r="BZ51" s="0"/>
       <c r="CA51" s="0"/>
       <c r="CB51" s="0"/>
       <c r="CC51" s="0"/>
       <c r="CD51" s="0"/>
+      <c r="CE51" s="0"/>
+      <c r="CF51" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0"/>
       <c r="D52" s="0"/>
       <c r="E52" s="0"/>
       <c r="F52" s="0"/>
       <c r="G52" s="0"/>
       <c r="H52" s="0"/>
       <c r="I52" s="0"/>
       <c r="J52" s="0"/>
       <c r="K52" s="0"/>
       <c r="L52" s="0"/>
       <c r="M52" s="0"/>
       <c r="N52" s="0"/>
       <c r="O52" s="0"/>
       <c r="P52" s="0"/>
       <c r="Q52" s="0"/>
       <c r="R52" s="0"/>
       <c r="S52" s="0"/>
       <c r="T52" s="0"/>
       <c r="U52" s="0"/>
       <c r="V52" s="0"/>
       <c r="W52" s="0"/>
@@ -5456,50 +5582,52 @@
       <c r="BF52" s="0"/>
       <c r="BG52" s="0"/>
       <c r="BH52" s="0"/>
       <c r="BI52" s="0"/>
       <c r="BJ52" s="0"/>
       <c r="BK52" s="0"/>
       <c r="BL52" s="0"/>
       <c r="BM52" s="0"/>
       <c r="BN52" s="0"/>
       <c r="BO52" s="0"/>
       <c r="BP52" s="0"/>
       <c r="BQ52" s="0"/>
       <c r="BR52" s="0"/>
       <c r="BS52" s="0"/>
       <c r="BT52" s="0"/>
       <c r="BU52" s="0"/>
       <c r="BV52" s="0"/>
       <c r="BW52" s="0"/>
       <c r="BX52" s="0"/>
       <c r="BY52" s="0"/>
       <c r="BZ52" s="0"/>
       <c r="CA52" s="0"/>
       <c r="CB52" s="0"/>
       <c r="CC52" s="0"/>
       <c r="CD52" s="0"/>
+      <c r="CE52" s="0"/>
+      <c r="CF52" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0"/>
       <c r="D53" s="0"/>
       <c r="E53" s="0"/>
       <c r="F53" s="0"/>
       <c r="G53" s="0"/>
       <c r="H53" s="0"/>
       <c r="I53" s="0"/>
       <c r="J53" s="0"/>
       <c r="K53" s="0"/>
       <c r="L53" s="0"/>
       <c r="M53" s="0"/>
       <c r="N53" s="0"/>
       <c r="O53" s="0"/>
       <c r="P53" s="0"/>
       <c r="Q53" s="0"/>
       <c r="R53" s="0"/>
       <c r="S53" s="0"/>
       <c r="T53" s="0"/>
       <c r="U53" s="0"/>
       <c r="V53" s="0"/>
       <c r="W53" s="0"/>
@@ -5540,50 +5668,52 @@
       <c r="BF53" s="0"/>
       <c r="BG53" s="0"/>
       <c r="BH53" s="0"/>
       <c r="BI53" s="0"/>
       <c r="BJ53" s="0"/>
       <c r="BK53" s="0"/>
       <c r="BL53" s="0"/>
       <c r="BM53" s="0"/>
       <c r="BN53" s="0"/>
       <c r="BO53" s="0"/>
       <c r="BP53" s="0"/>
       <c r="BQ53" s="0"/>
       <c r="BR53" s="0"/>
       <c r="BS53" s="0"/>
       <c r="BT53" s="0"/>
       <c r="BU53" s="0"/>
       <c r="BV53" s="0"/>
       <c r="BW53" s="0"/>
       <c r="BX53" s="0"/>
       <c r="BY53" s="0"/>
       <c r="BZ53" s="0"/>
       <c r="CA53" s="0"/>
       <c r="CB53" s="0"/>
       <c r="CC53" s="0"/>
       <c r="CD53" s="0"/>
+      <c r="CE53" s="0"/>
+      <c r="CF53" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0"/>
       <c r="D54" s="0"/>
       <c r="E54" s="0"/>
       <c r="F54" s="0"/>
       <c r="G54" s="0"/>
       <c r="H54" s="0"/>
       <c r="I54" s="0"/>
       <c r="J54" s="0"/>
       <c r="K54" s="0"/>
       <c r="L54" s="0"/>
       <c r="M54" s="0"/>
       <c r="N54" s="0"/>
       <c r="O54" s="0"/>
       <c r="P54" s="0"/>
       <c r="Q54" s="0"/>
       <c r="R54" s="0"/>
       <c r="S54" s="0"/>
       <c r="T54" s="0"/>
       <c r="U54" s="0"/>
       <c r="V54" s="0"/>
       <c r="W54" s="0"/>
@@ -5624,50 +5754,52 @@
       <c r="BF54" s="0"/>
       <c r="BG54" s="0"/>
       <c r="BH54" s="0"/>
       <c r="BI54" s="0"/>
       <c r="BJ54" s="0"/>
       <c r="BK54" s="0"/>
       <c r="BL54" s="0"/>
       <c r="BM54" s="0"/>
       <c r="BN54" s="0"/>
       <c r="BO54" s="0"/>
       <c r="BP54" s="0"/>
       <c r="BQ54" s="0"/>
       <c r="BR54" s="0"/>
       <c r="BS54" s="0"/>
       <c r="BT54" s="0"/>
       <c r="BU54" s="0"/>
       <c r="BV54" s="0"/>
       <c r="BW54" s="0"/>
       <c r="BX54" s="0"/>
       <c r="BY54" s="0"/>
       <c r="BZ54" s="0"/>
       <c r="CA54" s="0"/>
       <c r="CB54" s="0"/>
       <c r="CC54" s="0"/>
       <c r="CD54" s="0"/>
+      <c r="CE54" s="0"/>
+      <c r="CF54" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0"/>
       <c r="D55" s="0"/>
       <c r="E55" s="0"/>
       <c r="F55" s="0"/>
       <c r="G55" s="0"/>
       <c r="H55" s="0"/>
       <c r="I55" s="0"/>
       <c r="J55" s="0"/>
       <c r="K55" s="0"/>
       <c r="L55" s="0"/>
       <c r="M55" s="0"/>
       <c r="N55" s="0"/>
       <c r="O55" s="0"/>
       <c r="P55" s="0"/>
       <c r="Q55" s="0"/>
       <c r="R55" s="0"/>
       <c r="S55" s="0"/>
       <c r="T55" s="0"/>
       <c r="U55" s="0"/>
       <c r="V55" s="0"/>
       <c r="W55" s="0"/>
@@ -5708,50 +5840,52 @@
       <c r="BF55" s="0"/>
       <c r="BG55" s="0"/>
       <c r="BH55" s="0"/>
       <c r="BI55" s="0"/>
       <c r="BJ55" s="0"/>
       <c r="BK55" s="0"/>
       <c r="BL55" s="0"/>
       <c r="BM55" s="0"/>
       <c r="BN55" s="0"/>
       <c r="BO55" s="0"/>
       <c r="BP55" s="0"/>
       <c r="BQ55" s="0"/>
       <c r="BR55" s="0"/>
       <c r="BS55" s="0"/>
       <c r="BT55" s="0"/>
       <c r="BU55" s="0"/>
       <c r="BV55" s="0"/>
       <c r="BW55" s="0"/>
       <c r="BX55" s="0"/>
       <c r="BY55" s="0"/>
       <c r="BZ55" s="0"/>
       <c r="CA55" s="0"/>
       <c r="CB55" s="0"/>
       <c r="CC55" s="0"/>
       <c r="CD55" s="0"/>
+      <c r="CE55" s="0"/>
+      <c r="CF55" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0"/>
       <c r="D56" s="0"/>
       <c r="E56" s="0"/>
       <c r="F56" s="0"/>
       <c r="G56" s="0"/>
       <c r="H56" s="0"/>
       <c r="I56" s="0"/>
       <c r="J56" s="0"/>
       <c r="K56" s="0"/>
       <c r="L56" s="0"/>
       <c r="M56" s="0"/>
       <c r="N56" s="0"/>
       <c r="O56" s="0"/>
       <c r="P56" s="0"/>
       <c r="Q56" s="0"/>
       <c r="R56" s="0"/>
       <c r="S56" s="0"/>
       <c r="T56" s="0"/>
       <c r="U56" s="0"/>
       <c r="V56" s="0"/>
       <c r="W56" s="0"/>
@@ -5792,50 +5926,52 @@
       <c r="BF56" s="0"/>
       <c r="BG56" s="0"/>
       <c r="BH56" s="0"/>
       <c r="BI56" s="0"/>
       <c r="BJ56" s="0"/>
       <c r="BK56" s="0"/>
       <c r="BL56" s="0"/>
       <c r="BM56" s="0"/>
       <c r="BN56" s="0"/>
       <c r="BO56" s="0"/>
       <c r="BP56" s="0"/>
       <c r="BQ56" s="0"/>
       <c r="BR56" s="0"/>
       <c r="BS56" s="0"/>
       <c r="BT56" s="0"/>
       <c r="BU56" s="0"/>
       <c r="BV56" s="0"/>
       <c r="BW56" s="0"/>
       <c r="BX56" s="0"/>
       <c r="BY56" s="0"/>
       <c r="BZ56" s="0"/>
       <c r="CA56" s="0"/>
       <c r="CB56" s="0"/>
       <c r="CC56" s="0"/>
       <c r="CD56" s="0"/>
+      <c r="CE56" s="0"/>
+      <c r="CF56" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0"/>
       <c r="D57" s="0"/>
       <c r="E57" s="0"/>
       <c r="F57" s="0"/>
       <c r="G57" s="0"/>
       <c r="H57" s="0"/>
       <c r="I57" s="0"/>
       <c r="J57" s="0"/>
       <c r="K57" s="0"/>
       <c r="L57" s="0"/>
       <c r="M57" s="0"/>
       <c r="N57" s="0"/>
       <c r="O57" s="0"/>
       <c r="P57" s="0"/>
       <c r="Q57" s="0"/>
       <c r="R57" s="0"/>
       <c r="S57" s="0"/>
       <c r="T57" s="0"/>
       <c r="U57" s="0"/>
       <c r="V57" s="0"/>
       <c r="W57" s="0"/>
@@ -5876,50 +6012,52 @@
       <c r="BF57" s="0"/>
       <c r="BG57" s="0"/>
       <c r="BH57" s="0"/>
       <c r="BI57" s="0"/>
       <c r="BJ57" s="0"/>
       <c r="BK57" s="0"/>
       <c r="BL57" s="0"/>
       <c r="BM57" s="0"/>
       <c r="BN57" s="0"/>
       <c r="BO57" s="0"/>
       <c r="BP57" s="0"/>
       <c r="BQ57" s="0"/>
       <c r="BR57" s="0"/>
       <c r="BS57" s="0"/>
       <c r="BT57" s="0"/>
       <c r="BU57" s="0"/>
       <c r="BV57" s="0"/>
       <c r="BW57" s="0"/>
       <c r="BX57" s="0"/>
       <c r="BY57" s="0"/>
       <c r="BZ57" s="0"/>
       <c r="CA57" s="0"/>
       <c r="CB57" s="0"/>
       <c r="CC57" s="0"/>
       <c r="CD57" s="0"/>
+      <c r="CE57" s="0"/>
+      <c r="CF57" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0"/>
       <c r="D58" s="0"/>
       <c r="E58" s="0"/>
       <c r="F58" s="0"/>
       <c r="G58" s="0"/>
       <c r="H58" s="0"/>
       <c r="I58" s="0"/>
       <c r="J58" s="0"/>
       <c r="K58" s="0"/>
       <c r="L58" s="0"/>
       <c r="M58" s="0"/>
       <c r="N58" s="0"/>
       <c r="O58" s="0"/>
       <c r="P58" s="0"/>
       <c r="Q58" s="0"/>
       <c r="R58" s="0"/>
       <c r="S58" s="0"/>
       <c r="T58" s="0"/>
       <c r="U58" s="0"/>
       <c r="V58" s="0"/>
       <c r="W58" s="0"/>
@@ -5960,50 +6098,52 @@
       <c r="BF58" s="0"/>
       <c r="BG58" s="0"/>
       <c r="BH58" s="0"/>
       <c r="BI58" s="0"/>
       <c r="BJ58" s="0"/>
       <c r="BK58" s="0"/>
       <c r="BL58" s="0"/>
       <c r="BM58" s="0"/>
       <c r="BN58" s="0"/>
       <c r="BO58" s="0"/>
       <c r="BP58" s="0"/>
       <c r="BQ58" s="0"/>
       <c r="BR58" s="0"/>
       <c r="BS58" s="0"/>
       <c r="BT58" s="0"/>
       <c r="BU58" s="0"/>
       <c r="BV58" s="0"/>
       <c r="BW58" s="0"/>
       <c r="BX58" s="0"/>
       <c r="BY58" s="0"/>
       <c r="BZ58" s="0"/>
       <c r="CA58" s="0"/>
       <c r="CB58" s="0"/>
       <c r="CC58" s="0"/>
       <c r="CD58" s="0"/>
+      <c r="CE58" s="0"/>
+      <c r="CF58" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0"/>
       <c r="D59" s="0"/>
       <c r="E59" s="0"/>
       <c r="F59" s="0"/>
       <c r="G59" s="0"/>
       <c r="H59" s="0"/>
       <c r="I59" s="0"/>
       <c r="J59" s="0"/>
       <c r="K59" s="0"/>
       <c r="L59" s="0"/>
       <c r="M59" s="0"/>
       <c r="N59" s="0"/>
       <c r="O59" s="0"/>
       <c r="P59" s="0"/>
       <c r="Q59" s="0"/>
       <c r="R59" s="0"/>
       <c r="S59" s="0"/>
       <c r="T59" s="0"/>
       <c r="U59" s="0"/>
       <c r="V59" s="0"/>
       <c r="W59" s="0"/>
@@ -6044,50 +6184,52 @@
       <c r="BF59" s="0"/>
       <c r="BG59" s="0"/>
       <c r="BH59" s="0"/>
       <c r="BI59" s="0"/>
       <c r="BJ59" s="0"/>
       <c r="BK59" s="0"/>
       <c r="BL59" s="0"/>
       <c r="BM59" s="0"/>
       <c r="BN59" s="0"/>
       <c r="BO59" s="0"/>
       <c r="BP59" s="0"/>
       <c r="BQ59" s="0"/>
       <c r="BR59" s="0"/>
       <c r="BS59" s="0"/>
       <c r="BT59" s="0"/>
       <c r="BU59" s="0"/>
       <c r="BV59" s="0"/>
       <c r="BW59" s="0"/>
       <c r="BX59" s="0"/>
       <c r="BY59" s="0"/>
       <c r="BZ59" s="0"/>
       <c r="CA59" s="0"/>
       <c r="CB59" s="0"/>
       <c r="CC59" s="0"/>
       <c r="CD59" s="0"/>
+      <c r="CE59" s="0"/>
+      <c r="CF59" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0"/>
       <c r="D60" s="0"/>
       <c r="E60" s="0"/>
       <c r="F60" s="0"/>
       <c r="G60" s="0"/>
       <c r="H60" s="0"/>
       <c r="I60" s="0"/>
       <c r="J60" s="0"/>
       <c r="K60" s="0"/>
       <c r="L60" s="0"/>
       <c r="M60" s="0"/>
       <c r="N60" s="0"/>
       <c r="O60" s="0"/>
       <c r="P60" s="0"/>
       <c r="Q60" s="0"/>
       <c r="R60" s="0"/>
       <c r="S60" s="0"/>
       <c r="T60" s="0"/>
       <c r="U60" s="0"/>
       <c r="V60" s="0"/>
       <c r="W60" s="0"/>
@@ -6128,50 +6270,52 @@
       <c r="BF60" s="0"/>
       <c r="BG60" s="0"/>
       <c r="BH60" s="0"/>
       <c r="BI60" s="0"/>
       <c r="BJ60" s="0"/>
       <c r="BK60" s="0"/>
       <c r="BL60" s="0"/>
       <c r="BM60" s="0"/>
       <c r="BN60" s="0"/>
       <c r="BO60" s="0"/>
       <c r="BP60" s="0"/>
       <c r="BQ60" s="0"/>
       <c r="BR60" s="0"/>
       <c r="BS60" s="0"/>
       <c r="BT60" s="0"/>
       <c r="BU60" s="0"/>
       <c r="BV60" s="0"/>
       <c r="BW60" s="0"/>
       <c r="BX60" s="0"/>
       <c r="BY60" s="0"/>
       <c r="BZ60" s="0"/>
       <c r="CA60" s="0"/>
       <c r="CB60" s="0"/>
       <c r="CC60" s="0"/>
       <c r="CD60" s="0"/>
+      <c r="CE60" s="0"/>
+      <c r="CF60" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0"/>
       <c r="D61" s="0"/>
       <c r="E61" s="0"/>
       <c r="F61" s="0"/>
       <c r="G61" s="0"/>
       <c r="H61" s="0"/>
       <c r="I61" s="0"/>
       <c r="J61" s="0"/>
       <c r="K61" s="0"/>
       <c r="L61" s="0"/>
       <c r="M61" s="0"/>
       <c r="N61" s="0"/>
       <c r="O61" s="0"/>
       <c r="P61" s="0"/>
       <c r="Q61" s="0"/>
       <c r="R61" s="0"/>
       <c r="S61" s="0"/>
       <c r="T61" s="0"/>
       <c r="U61" s="0"/>
       <c r="V61" s="0"/>
       <c r="W61" s="0"/>
@@ -6212,50 +6356,52 @@
       <c r="BF61" s="0"/>
       <c r="BG61" s="0"/>
       <c r="BH61" s="0"/>
       <c r="BI61" s="0"/>
       <c r="BJ61" s="0"/>
       <c r="BK61" s="0"/>
       <c r="BL61" s="0"/>
       <c r="BM61" s="0"/>
       <c r="BN61" s="0"/>
       <c r="BO61" s="0"/>
       <c r="BP61" s="0"/>
       <c r="BQ61" s="0"/>
       <c r="BR61" s="0"/>
       <c r="BS61" s="0"/>
       <c r="BT61" s="0"/>
       <c r="BU61" s="0"/>
       <c r="BV61" s="0"/>
       <c r="BW61" s="0"/>
       <c r="BX61" s="0"/>
       <c r="BY61" s="0"/>
       <c r="BZ61" s="0"/>
       <c r="CA61" s="0"/>
       <c r="CB61" s="0"/>
       <c r="CC61" s="0"/>
       <c r="CD61" s="0"/>
+      <c r="CE61" s="0"/>
+      <c r="CF61" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0"/>
       <c r="D62" s="0"/>
       <c r="E62" s="0"/>
       <c r="F62" s="0"/>
       <c r="G62" s="0"/>
       <c r="H62" s="0"/>
       <c r="I62" s="0"/>
       <c r="J62" s="0"/>
       <c r="K62" s="0"/>
       <c r="L62" s="0"/>
       <c r="M62" s="0"/>
       <c r="N62" s="0"/>
       <c r="O62" s="0"/>
       <c r="P62" s="0"/>
       <c r="Q62" s="0"/>
       <c r="R62" s="0"/>
       <c r="S62" s="0"/>
       <c r="T62" s="0"/>
       <c r="U62" s="0"/>
       <c r="V62" s="0"/>
       <c r="W62" s="0"/>
@@ -6296,50 +6442,52 @@
       <c r="BF62" s="0"/>
       <c r="BG62" s="0"/>
       <c r="BH62" s="0"/>
       <c r="BI62" s="0"/>
       <c r="BJ62" s="0"/>
       <c r="BK62" s="0"/>
       <c r="BL62" s="0"/>
       <c r="BM62" s="0"/>
       <c r="BN62" s="0"/>
       <c r="BO62" s="0"/>
       <c r="BP62" s="0"/>
       <c r="BQ62" s="0"/>
       <c r="BR62" s="0"/>
       <c r="BS62" s="0"/>
       <c r="BT62" s="0"/>
       <c r="BU62" s="0"/>
       <c r="BV62" s="0"/>
       <c r="BW62" s="0"/>
       <c r="BX62" s="0"/>
       <c r="BY62" s="0"/>
       <c r="BZ62" s="0"/>
       <c r="CA62" s="0"/>
       <c r="CB62" s="0"/>
       <c r="CC62" s="0"/>
       <c r="CD62" s="0"/>
+      <c r="CE62" s="0"/>
+      <c r="CF62" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0"/>
       <c r="D63" s="0"/>
       <c r="E63" s="0"/>
       <c r="F63" s="0"/>
       <c r="G63" s="0"/>
       <c r="H63" s="0"/>
       <c r="I63" s="0"/>
       <c r="J63" s="0"/>
       <c r="K63" s="0"/>
       <c r="L63" s="0"/>
       <c r="M63" s="0"/>
       <c r="N63" s="0"/>
       <c r="O63" s="0"/>
       <c r="P63" s="0"/>
       <c r="Q63" s="0"/>
       <c r="R63" s="0"/>
       <c r="S63" s="0"/>
       <c r="T63" s="0"/>
       <c r="U63" s="0"/>
       <c r="V63" s="0"/>
       <c r="W63" s="0"/>
@@ -6380,50 +6528,52 @@
       <c r="BF63" s="0"/>
       <c r="BG63" s="0"/>
       <c r="BH63" s="0"/>
       <c r="BI63" s="0"/>
       <c r="BJ63" s="0"/>
       <c r="BK63" s="0"/>
       <c r="BL63" s="0"/>
       <c r="BM63" s="0"/>
       <c r="BN63" s="0"/>
       <c r="BO63" s="0"/>
       <c r="BP63" s="0"/>
       <c r="BQ63" s="0"/>
       <c r="BR63" s="0"/>
       <c r="BS63" s="0"/>
       <c r="BT63" s="0"/>
       <c r="BU63" s="0"/>
       <c r="BV63" s="0"/>
       <c r="BW63" s="0"/>
       <c r="BX63" s="0"/>
       <c r="BY63" s="0"/>
       <c r="BZ63" s="0"/>
       <c r="CA63" s="0"/>
       <c r="CB63" s="0"/>
       <c r="CC63" s="0"/>
       <c r="CD63" s="0"/>
+      <c r="CE63" s="0"/>
+      <c r="CF63" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0"/>
       <c r="D64" s="0"/>
       <c r="E64" s="0"/>
       <c r="F64" s="0"/>
       <c r="G64" s="0"/>
       <c r="H64" s="0"/>
       <c r="I64" s="0"/>
       <c r="J64" s="0"/>
       <c r="K64" s="0"/>
       <c r="L64" s="0"/>
       <c r="M64" s="0"/>
       <c r="N64" s="0"/>
       <c r="O64" s="0"/>
       <c r="P64" s="0"/>
       <c r="Q64" s="0"/>
       <c r="R64" s="0"/>
       <c r="S64" s="0"/>
       <c r="T64" s="0"/>
       <c r="U64" s="0"/>
       <c r="V64" s="0"/>
       <c r="W64" s="0"/>
@@ -6464,50 +6614,52 @@
       <c r="BF64" s="0"/>
       <c r="BG64" s="0"/>
       <c r="BH64" s="0"/>
       <c r="BI64" s="0"/>
       <c r="BJ64" s="0"/>
       <c r="BK64" s="0"/>
       <c r="BL64" s="0"/>
       <c r="BM64" s="0"/>
       <c r="BN64" s="0"/>
       <c r="BO64" s="0"/>
       <c r="BP64" s="0"/>
       <c r="BQ64" s="0"/>
       <c r="BR64" s="0"/>
       <c r="BS64" s="0"/>
       <c r="BT64" s="0"/>
       <c r="BU64" s="0"/>
       <c r="BV64" s="0"/>
       <c r="BW64" s="0"/>
       <c r="BX64" s="0"/>
       <c r="BY64" s="0"/>
       <c r="BZ64" s="0"/>
       <c r="CA64" s="0"/>
       <c r="CB64" s="0"/>
       <c r="CC64" s="0"/>
       <c r="CD64" s="0"/>
+      <c r="CE64" s="0"/>
+      <c r="CF64" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0"/>
       <c r="D65" s="0"/>
       <c r="E65" s="0"/>
       <c r="F65" s="0"/>
       <c r="G65" s="0"/>
       <c r="H65" s="0"/>
       <c r="I65" s="0"/>
       <c r="J65" s="0"/>
       <c r="K65" s="0"/>
       <c r="L65" s="0"/>
       <c r="M65" s="0"/>
       <c r="N65" s="0"/>
       <c r="O65" s="0"/>
       <c r="P65" s="0"/>
       <c r="Q65" s="0"/>
       <c r="R65" s="0"/>
       <c r="S65" s="0"/>
       <c r="T65" s="0"/>
       <c r="U65" s="0"/>
       <c r="V65" s="0"/>
       <c r="W65" s="0"/>
@@ -6548,50 +6700,52 @@
       <c r="BF65" s="0"/>
       <c r="BG65" s="0"/>
       <c r="BH65" s="0"/>
       <c r="BI65" s="0"/>
       <c r="BJ65" s="0"/>
       <c r="BK65" s="0"/>
       <c r="BL65" s="0"/>
       <c r="BM65" s="0"/>
       <c r="BN65" s="0"/>
       <c r="BO65" s="0"/>
       <c r="BP65" s="0"/>
       <c r="BQ65" s="0"/>
       <c r="BR65" s="0"/>
       <c r="BS65" s="0"/>
       <c r="BT65" s="0"/>
       <c r="BU65" s="0"/>
       <c r="BV65" s="0"/>
       <c r="BW65" s="0"/>
       <c r="BX65" s="0"/>
       <c r="BY65" s="0"/>
       <c r="BZ65" s="0"/>
       <c r="CA65" s="0"/>
       <c r="CB65" s="0"/>
       <c r="CC65" s="0"/>
       <c r="CD65" s="0"/>
+      <c r="CE65" s="0"/>
+      <c r="CF65" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0"/>
       <c r="D66" s="0"/>
       <c r="E66" s="0"/>
       <c r="F66" s="0"/>
       <c r="G66" s="0"/>
       <c r="H66" s="0"/>
       <c r="I66" s="0"/>
       <c r="J66" s="0"/>
       <c r="K66" s="0"/>
       <c r="L66" s="0"/>
       <c r="M66" s="0"/>
       <c r="N66" s="0"/>
       <c r="O66" s="0"/>
       <c r="P66" s="0"/>
       <c r="Q66" s="0"/>
       <c r="R66" s="0"/>
       <c r="S66" s="0"/>
       <c r="T66" s="0"/>
       <c r="U66" s="0"/>
       <c r="V66" s="0"/>
       <c r="W66" s="0"/>
@@ -6632,50 +6786,52 @@
       <c r="BF66" s="0"/>
       <c r="BG66" s="0"/>
       <c r="BH66" s="0"/>
       <c r="BI66" s="0"/>
       <c r="BJ66" s="0"/>
       <c r="BK66" s="0"/>
       <c r="BL66" s="0"/>
       <c r="BM66" s="0"/>
       <c r="BN66" s="0"/>
       <c r="BO66" s="0"/>
       <c r="BP66" s="0"/>
       <c r="BQ66" s="0"/>
       <c r="BR66" s="0"/>
       <c r="BS66" s="0"/>
       <c r="BT66" s="0"/>
       <c r="BU66" s="0"/>
       <c r="BV66" s="0"/>
       <c r="BW66" s="0"/>
       <c r="BX66" s="0"/>
       <c r="BY66" s="0"/>
       <c r="BZ66" s="0"/>
       <c r="CA66" s="0"/>
       <c r="CB66" s="0"/>
       <c r="CC66" s="0"/>
       <c r="CD66" s="0"/>
+      <c r="CE66" s="0"/>
+      <c r="CF66" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0"/>
       <c r="D67" s="0"/>
       <c r="E67" s="0"/>
       <c r="F67" s="0"/>
       <c r="G67" s="0"/>
       <c r="H67" s="0"/>
       <c r="I67" s="0"/>
       <c r="J67" s="0"/>
       <c r="K67" s="0"/>
       <c r="L67" s="0"/>
       <c r="M67" s="0"/>
       <c r="N67" s="0"/>
       <c r="O67" s="0"/>
       <c r="P67" s="0"/>
       <c r="Q67" s="0"/>
       <c r="R67" s="0"/>
       <c r="S67" s="0"/>
       <c r="T67" s="0"/>
       <c r="U67" s="0"/>
       <c r="V67" s="0"/>
       <c r="W67" s="0"/>
@@ -6716,50 +6872,52 @@
       <c r="BF67" s="0"/>
       <c r="BG67" s="0"/>
       <c r="BH67" s="0"/>
       <c r="BI67" s="0"/>
       <c r="BJ67" s="0"/>
       <c r="BK67" s="0"/>
       <c r="BL67" s="0"/>
       <c r="BM67" s="0"/>
       <c r="BN67" s="0"/>
       <c r="BO67" s="0"/>
       <c r="BP67" s="0"/>
       <c r="BQ67" s="0"/>
       <c r="BR67" s="0"/>
       <c r="BS67" s="0"/>
       <c r="BT67" s="0"/>
       <c r="BU67" s="0"/>
       <c r="BV67" s="0"/>
       <c r="BW67" s="0"/>
       <c r="BX67" s="0"/>
       <c r="BY67" s="0"/>
       <c r="BZ67" s="0"/>
       <c r="CA67" s="0"/>
       <c r="CB67" s="0"/>
       <c r="CC67" s="0"/>
       <c r="CD67" s="0"/>
+      <c r="CE67" s="0"/>
+      <c r="CF67" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0"/>
       <c r="D68" s="0"/>
       <c r="E68" s="0"/>
       <c r="F68" s="0"/>
       <c r="G68" s="0"/>
       <c r="H68" s="0"/>
       <c r="I68" s="0"/>
       <c r="J68" s="0"/>
       <c r="K68" s="0"/>
       <c r="L68" s="0"/>
       <c r="M68" s="0"/>
       <c r="N68" s="0"/>
       <c r="O68" s="0"/>
       <c r="P68" s="0"/>
       <c r="Q68" s="0"/>
       <c r="R68" s="0"/>
       <c r="S68" s="0"/>
       <c r="T68" s="0"/>
       <c r="U68" s="0"/>
       <c r="V68" s="0"/>
       <c r="W68" s="0"/>
@@ -6800,50 +6958,52 @@
       <c r="BF68" s="0"/>
       <c r="BG68" s="0"/>
       <c r="BH68" s="0"/>
       <c r="BI68" s="0"/>
       <c r="BJ68" s="0"/>
       <c r="BK68" s="0"/>
       <c r="BL68" s="0"/>
       <c r="BM68" s="0"/>
       <c r="BN68" s="0"/>
       <c r="BO68" s="0"/>
       <c r="BP68" s="0"/>
       <c r="BQ68" s="0"/>
       <c r="BR68" s="0"/>
       <c r="BS68" s="0"/>
       <c r="BT68" s="0"/>
       <c r="BU68" s="0"/>
       <c r="BV68" s="0"/>
       <c r="BW68" s="0"/>
       <c r="BX68" s="0"/>
       <c r="BY68" s="0"/>
       <c r="BZ68" s="0"/>
       <c r="CA68" s="0"/>
       <c r="CB68" s="0"/>
       <c r="CC68" s="0"/>
       <c r="CD68" s="0"/>
+      <c r="CE68" s="0"/>
+      <c r="CF68" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0"/>
       <c r="D69" s="0"/>
       <c r="E69" s="0"/>
       <c r="F69" s="0"/>
       <c r="G69" s="0"/>
       <c r="H69" s="0"/>
       <c r="I69" s="0"/>
       <c r="J69" s="0"/>
       <c r="K69" s="0"/>
       <c r="L69" s="0"/>
       <c r="M69" s="0"/>
       <c r="N69" s="0"/>
       <c r="O69" s="0"/>
       <c r="P69" s="0"/>
       <c r="Q69" s="0"/>
       <c r="R69" s="0"/>
       <c r="S69" s="0"/>
       <c r="T69" s="0"/>
       <c r="U69" s="0"/>
       <c r="V69" s="0"/>
       <c r="W69" s="0"/>
@@ -6884,50 +7044,52 @@
       <c r="BF69" s="0"/>
       <c r="BG69" s="0"/>
       <c r="BH69" s="0"/>
       <c r="BI69" s="0"/>
       <c r="BJ69" s="0"/>
       <c r="BK69" s="0"/>
       <c r="BL69" s="0"/>
       <c r="BM69" s="0"/>
       <c r="BN69" s="0"/>
       <c r="BO69" s="0"/>
       <c r="BP69" s="0"/>
       <c r="BQ69" s="0"/>
       <c r="BR69" s="0"/>
       <c r="BS69" s="0"/>
       <c r="BT69" s="0"/>
       <c r="BU69" s="0"/>
       <c r="BV69" s="0"/>
       <c r="BW69" s="0"/>
       <c r="BX69" s="0"/>
       <c r="BY69" s="0"/>
       <c r="BZ69" s="0"/>
       <c r="CA69" s="0"/>
       <c r="CB69" s="0"/>
       <c r="CC69" s="0"/>
       <c r="CD69" s="0"/>
+      <c r="CE69" s="0"/>
+      <c r="CF69" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0"/>
       <c r="D70" s="0"/>
       <c r="E70" s="0"/>
       <c r="F70" s="0"/>
       <c r="G70" s="0"/>
       <c r="H70" s="0"/>
       <c r="I70" s="0"/>
       <c r="J70" s="0"/>
       <c r="K70" s="0"/>
       <c r="L70" s="0"/>
       <c r="M70" s="0"/>
       <c r="N70" s="0"/>
       <c r="O70" s="0"/>
       <c r="P70" s="0"/>
       <c r="Q70" s="0"/>
       <c r="R70" s="0"/>
       <c r="S70" s="0"/>
       <c r="T70" s="0"/>
       <c r="U70" s="0"/>
       <c r="V70" s="0"/>
       <c r="W70" s="0"/>
@@ -6968,50 +7130,52 @@
       <c r="BF70" s="0"/>
       <c r="BG70" s="0"/>
       <c r="BH70" s="0"/>
       <c r="BI70" s="0"/>
       <c r="BJ70" s="0"/>
       <c r="BK70" s="0"/>
       <c r="BL70" s="0"/>
       <c r="BM70" s="0"/>
       <c r="BN70" s="0"/>
       <c r="BO70" s="0"/>
       <c r="BP70" s="0"/>
       <c r="BQ70" s="0"/>
       <c r="BR70" s="0"/>
       <c r="BS70" s="0"/>
       <c r="BT70" s="0"/>
       <c r="BU70" s="0"/>
       <c r="BV70" s="0"/>
       <c r="BW70" s="0"/>
       <c r="BX70" s="0"/>
       <c r="BY70" s="0"/>
       <c r="BZ70" s="0"/>
       <c r="CA70" s="0"/>
       <c r="CB70" s="0"/>
       <c r="CC70" s="0"/>
       <c r="CD70" s="0"/>
+      <c r="CE70" s="0"/>
+      <c r="CF70" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0"/>
       <c r="D71" s="0"/>
       <c r="E71" s="0"/>
       <c r="F71" s="0"/>
       <c r="G71" s="0"/>
       <c r="H71" s="0"/>
       <c r="I71" s="0"/>
       <c r="J71" s="0"/>
       <c r="K71" s="0"/>
       <c r="L71" s="0"/>
       <c r="M71" s="0"/>
       <c r="N71" s="0"/>
       <c r="O71" s="0"/>
       <c r="P71" s="0"/>
       <c r="Q71" s="0"/>
       <c r="R71" s="0"/>
       <c r="S71" s="0"/>
       <c r="T71" s="0"/>
       <c r="U71" s="0"/>
       <c r="V71" s="0"/>
       <c r="W71" s="0"/>
@@ -7052,50 +7216,52 @@
       <c r="BF71" s="0"/>
       <c r="BG71" s="0"/>
       <c r="BH71" s="0"/>
       <c r="BI71" s="0"/>
       <c r="BJ71" s="0"/>
       <c r="BK71" s="0"/>
       <c r="BL71" s="0"/>
       <c r="BM71" s="0"/>
       <c r="BN71" s="0"/>
       <c r="BO71" s="0"/>
       <c r="BP71" s="0"/>
       <c r="BQ71" s="0"/>
       <c r="BR71" s="0"/>
       <c r="BS71" s="0"/>
       <c r="BT71" s="0"/>
       <c r="BU71" s="0"/>
       <c r="BV71" s="0"/>
       <c r="BW71" s="0"/>
       <c r="BX71" s="0"/>
       <c r="BY71" s="0"/>
       <c r="BZ71" s="0"/>
       <c r="CA71" s="0"/>
       <c r="CB71" s="0"/>
       <c r="CC71" s="0"/>
       <c r="CD71" s="0"/>
+      <c r="CE71" s="0"/>
+      <c r="CF71" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0"/>
       <c r="D72" s="0"/>
       <c r="E72" s="0"/>
       <c r="F72" s="0"/>
       <c r="G72" s="0"/>
       <c r="H72" s="0"/>
       <c r="I72" s="0"/>
       <c r="J72" s="0"/>
       <c r="K72" s="0"/>
       <c r="L72" s="0"/>
       <c r="M72" s="0"/>
       <c r="N72" s="0"/>
       <c r="O72" s="0"/>
       <c r="P72" s="0"/>
       <c r="Q72" s="0"/>
       <c r="R72" s="0"/>
       <c r="S72" s="0"/>
       <c r="T72" s="0"/>
       <c r="U72" s="0"/>
       <c r="V72" s="0"/>
       <c r="W72" s="0"/>
@@ -7136,50 +7302,52 @@
       <c r="BF72" s="0"/>
       <c r="BG72" s="0"/>
       <c r="BH72" s="0"/>
       <c r="BI72" s="0"/>
       <c r="BJ72" s="0"/>
       <c r="BK72" s="0"/>
       <c r="BL72" s="0"/>
       <c r="BM72" s="0"/>
       <c r="BN72" s="0"/>
       <c r="BO72" s="0"/>
       <c r="BP72" s="0"/>
       <c r="BQ72" s="0"/>
       <c r="BR72" s="0"/>
       <c r="BS72" s="0"/>
       <c r="BT72" s="0"/>
       <c r="BU72" s="0"/>
       <c r="BV72" s="0"/>
       <c r="BW72" s="0"/>
       <c r="BX72" s="0"/>
       <c r="BY72" s="0"/>
       <c r="BZ72" s="0"/>
       <c r="CA72" s="0"/>
       <c r="CB72" s="0"/>
       <c r="CC72" s="0"/>
       <c r="CD72" s="0"/>
+      <c r="CE72" s="0"/>
+      <c r="CF72" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0"/>
       <c r="D73" s="0"/>
       <c r="E73" s="0"/>
       <c r="F73" s="0"/>
       <c r="G73" s="0"/>
       <c r="H73" s="0"/>
       <c r="I73" s="0"/>
       <c r="J73" s="0"/>
       <c r="K73" s="0"/>
       <c r="L73" s="0"/>
       <c r="M73" s="0"/>
       <c r="N73" s="0"/>
       <c r="O73" s="0"/>
       <c r="P73" s="0"/>
       <c r="Q73" s="0"/>
       <c r="R73" s="0"/>
       <c r="S73" s="0"/>
       <c r="T73" s="0"/>
       <c r="U73" s="0"/>
       <c r="V73" s="0"/>
       <c r="W73" s="0"/>
@@ -7220,50 +7388,52 @@
       <c r="BF73" s="0"/>
       <c r="BG73" s="0"/>
       <c r="BH73" s="0"/>
       <c r="BI73" s="0"/>
       <c r="BJ73" s="0"/>
       <c r="BK73" s="0"/>
       <c r="BL73" s="0"/>
       <c r="BM73" s="0"/>
       <c r="BN73" s="0"/>
       <c r="BO73" s="0"/>
       <c r="BP73" s="0"/>
       <c r="BQ73" s="0"/>
       <c r="BR73" s="0"/>
       <c r="BS73" s="0"/>
       <c r="BT73" s="0"/>
       <c r="BU73" s="0"/>
       <c r="BV73" s="0"/>
       <c r="BW73" s="0"/>
       <c r="BX73" s="0"/>
       <c r="BY73" s="0"/>
       <c r="BZ73" s="0"/>
       <c r="CA73" s="0"/>
       <c r="CB73" s="0"/>
       <c r="CC73" s="0"/>
       <c r="CD73" s="0"/>
+      <c r="CE73" s="0"/>
+      <c r="CF73" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0"/>
       <c r="D74" s="0"/>
       <c r="E74" s="0"/>
       <c r="F74" s="0"/>
       <c r="G74" s="0"/>
       <c r="H74" s="0"/>
       <c r="I74" s="0"/>
       <c r="J74" s="0"/>
       <c r="K74" s="0"/>
       <c r="L74" s="0"/>
       <c r="M74" s="0"/>
       <c r="N74" s="0"/>
       <c r="O74" s="0"/>
       <c r="P74" s="0"/>
       <c r="Q74" s="0"/>
       <c r="R74" s="0"/>
       <c r="S74" s="0"/>
       <c r="T74" s="0"/>
       <c r="U74" s="0"/>
       <c r="V74" s="0"/>
       <c r="W74" s="0"/>
@@ -7304,50 +7474,52 @@
       <c r="BF74" s="0"/>
       <c r="BG74" s="0"/>
       <c r="BH74" s="0"/>
       <c r="BI74" s="0"/>
       <c r="BJ74" s="0"/>
       <c r="BK74" s="0"/>
       <c r="BL74" s="0"/>
       <c r="BM74" s="0"/>
       <c r="BN74" s="0"/>
       <c r="BO74" s="0"/>
       <c r="BP74" s="0"/>
       <c r="BQ74" s="0"/>
       <c r="BR74" s="0"/>
       <c r="BS74" s="0"/>
       <c r="BT74" s="0"/>
       <c r="BU74" s="0"/>
       <c r="BV74" s="0"/>
       <c r="BW74" s="0"/>
       <c r="BX74" s="0"/>
       <c r="BY74" s="0"/>
       <c r="BZ74" s="0"/>
       <c r="CA74" s="0"/>
       <c r="CB74" s="0"/>
       <c r="CC74" s="0"/>
       <c r="CD74" s="0"/>
+      <c r="CE74" s="0"/>
+      <c r="CF74" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0"/>
       <c r="D75" s="0"/>
       <c r="E75" s="0"/>
       <c r="F75" s="0"/>
       <c r="G75" s="0"/>
       <c r="H75" s="0"/>
       <c r="I75" s="0"/>
       <c r="J75" s="0"/>
       <c r="K75" s="0"/>
       <c r="L75" s="0"/>
       <c r="M75" s="0"/>
       <c r="N75" s="0"/>
       <c r="O75" s="0"/>
       <c r="P75" s="0"/>
       <c r="Q75" s="0"/>
       <c r="R75" s="0"/>
       <c r="S75" s="0"/>
       <c r="T75" s="0"/>
       <c r="U75" s="0"/>
       <c r="V75" s="0"/>
       <c r="W75" s="0"/>
@@ -7388,50 +7560,52 @@
       <c r="BF75" s="0"/>
       <c r="BG75" s="0"/>
       <c r="BH75" s="0"/>
       <c r="BI75" s="0"/>
       <c r="BJ75" s="0"/>
       <c r="BK75" s="0"/>
       <c r="BL75" s="0"/>
       <c r="BM75" s="0"/>
       <c r="BN75" s="0"/>
       <c r="BO75" s="0"/>
       <c r="BP75" s="0"/>
       <c r="BQ75" s="0"/>
       <c r="BR75" s="0"/>
       <c r="BS75" s="0"/>
       <c r="BT75" s="0"/>
       <c r="BU75" s="0"/>
       <c r="BV75" s="0"/>
       <c r="BW75" s="0"/>
       <c r="BX75" s="0"/>
       <c r="BY75" s="0"/>
       <c r="BZ75" s="0"/>
       <c r="CA75" s="0"/>
       <c r="CB75" s="0"/>
       <c r="CC75" s="0"/>
       <c r="CD75" s="0"/>
+      <c r="CE75" s="0"/>
+      <c r="CF75" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0"/>
       <c r="D76" s="0"/>
       <c r="E76" s="0"/>
       <c r="F76" s="0"/>
       <c r="G76" s="0"/>
       <c r="H76" s="0"/>
       <c r="I76" s="0"/>
       <c r="J76" s="0"/>
       <c r="K76" s="0"/>
       <c r="L76" s="0"/>
       <c r="M76" s="0"/>
       <c r="N76" s="0"/>
       <c r="O76" s="0"/>
       <c r="P76" s="0"/>
       <c r="Q76" s="0"/>
       <c r="R76" s="0"/>
       <c r="S76" s="0"/>
       <c r="T76" s="0"/>
       <c r="U76" s="0"/>
       <c r="V76" s="0"/>
       <c r="W76" s="0"/>
@@ -7472,50 +7646,52 @@
       <c r="BF76" s="0"/>
       <c r="BG76" s="0"/>
       <c r="BH76" s="0"/>
       <c r="BI76" s="0"/>
       <c r="BJ76" s="0"/>
       <c r="BK76" s="0"/>
       <c r="BL76" s="0"/>
       <c r="BM76" s="0"/>
       <c r="BN76" s="0"/>
       <c r="BO76" s="0"/>
       <c r="BP76" s="0"/>
       <c r="BQ76" s="0"/>
       <c r="BR76" s="0"/>
       <c r="BS76" s="0"/>
       <c r="BT76" s="0"/>
       <c r="BU76" s="0"/>
       <c r="BV76" s="0"/>
       <c r="BW76" s="0"/>
       <c r="BX76" s="0"/>
       <c r="BY76" s="0"/>
       <c r="BZ76" s="0"/>
       <c r="CA76" s="0"/>
       <c r="CB76" s="0"/>
       <c r="CC76" s="0"/>
       <c r="CD76" s="0"/>
+      <c r="CE76" s="0"/>
+      <c r="CF76" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0"/>
       <c r="D77" s="0"/>
       <c r="E77" s="0"/>
       <c r="F77" s="0"/>
       <c r="G77" s="0"/>
       <c r="H77" s="0"/>
       <c r="I77" s="0"/>
       <c r="J77" s="0"/>
       <c r="K77" s="0"/>
       <c r="L77" s="0"/>
       <c r="M77" s="0"/>
       <c r="N77" s="0"/>
       <c r="O77" s="0"/>
       <c r="P77" s="0"/>
       <c r="Q77" s="0"/>
       <c r="R77" s="0"/>
       <c r="S77" s="0"/>
       <c r="T77" s="0"/>
       <c r="U77" s="0"/>
       <c r="V77" s="0"/>
       <c r="W77" s="0"/>
@@ -7556,50 +7732,52 @@
       <c r="BF77" s="0"/>
       <c r="BG77" s="0"/>
       <c r="BH77" s="0"/>
       <c r="BI77" s="0"/>
       <c r="BJ77" s="0"/>
       <c r="BK77" s="0"/>
       <c r="BL77" s="0"/>
       <c r="BM77" s="0"/>
       <c r="BN77" s="0"/>
       <c r="BO77" s="0"/>
       <c r="BP77" s="0"/>
       <c r="BQ77" s="0"/>
       <c r="BR77" s="0"/>
       <c r="BS77" s="0"/>
       <c r="BT77" s="0"/>
       <c r="BU77" s="0"/>
       <c r="BV77" s="0"/>
       <c r="BW77" s="0"/>
       <c r="BX77" s="0"/>
       <c r="BY77" s="0"/>
       <c r="BZ77" s="0"/>
       <c r="CA77" s="0"/>
       <c r="CB77" s="0"/>
       <c r="CC77" s="0"/>
       <c r="CD77" s="0"/>
+      <c r="CE77" s="0"/>
+      <c r="CF77" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0"/>
       <c r="D78" s="0"/>
       <c r="E78" s="0"/>
       <c r="F78" s="0"/>
       <c r="G78" s="0"/>
       <c r="H78" s="0"/>
       <c r="I78" s="0"/>
       <c r="J78" s="0"/>
       <c r="K78" s="0"/>
       <c r="L78" s="0"/>
       <c r="M78" s="0"/>
       <c r="N78" s="0"/>
       <c r="O78" s="0"/>
       <c r="P78" s="0"/>
       <c r="Q78" s="0"/>
       <c r="R78" s="0"/>
       <c r="S78" s="0"/>
       <c r="T78" s="0"/>
       <c r="U78" s="0"/>
       <c r="V78" s="0"/>
       <c r="W78" s="0"/>
@@ -7640,50 +7818,52 @@
       <c r="BF78" s="0"/>
       <c r="BG78" s="0"/>
       <c r="BH78" s="0"/>
       <c r="BI78" s="0"/>
       <c r="BJ78" s="0"/>
       <c r="BK78" s="0"/>
       <c r="BL78" s="0"/>
       <c r="BM78" s="0"/>
       <c r="BN78" s="0"/>
       <c r="BO78" s="0"/>
       <c r="BP78" s="0"/>
       <c r="BQ78" s="0"/>
       <c r="BR78" s="0"/>
       <c r="BS78" s="0"/>
       <c r="BT78" s="0"/>
       <c r="BU78" s="0"/>
       <c r="BV78" s="0"/>
       <c r="BW78" s="0"/>
       <c r="BX78" s="0"/>
       <c r="BY78" s="0"/>
       <c r="BZ78" s="0"/>
       <c r="CA78" s="0"/>
       <c r="CB78" s="0"/>
       <c r="CC78" s="0"/>
       <c r="CD78" s="0"/>
+      <c r="CE78" s="0"/>
+      <c r="CF78" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0"/>
       <c r="D79" s="0"/>
       <c r="E79" s="0"/>
       <c r="F79" s="0"/>
       <c r="G79" s="0"/>
       <c r="H79" s="0"/>
       <c r="I79" s="0"/>
       <c r="J79" s="0"/>
       <c r="K79" s="0"/>
       <c r="L79" s="0"/>
       <c r="M79" s="0"/>
       <c r="N79" s="0"/>
       <c r="O79" s="0"/>
       <c r="P79" s="0"/>
       <c r="Q79" s="0"/>
       <c r="R79" s="0"/>
       <c r="S79" s="0"/>
       <c r="T79" s="0"/>
       <c r="U79" s="0"/>
       <c r="V79" s="0"/>
       <c r="W79" s="0"/>
@@ -7724,50 +7904,52 @@
       <c r="BF79" s="0"/>
       <c r="BG79" s="0"/>
       <c r="BH79" s="0"/>
       <c r="BI79" s="0"/>
       <c r="BJ79" s="0"/>
       <c r="BK79" s="0"/>
       <c r="BL79" s="0"/>
       <c r="BM79" s="0"/>
       <c r="BN79" s="0"/>
       <c r="BO79" s="0"/>
       <c r="BP79" s="0"/>
       <c r="BQ79" s="0"/>
       <c r="BR79" s="0"/>
       <c r="BS79" s="0"/>
       <c r="BT79" s="0"/>
       <c r="BU79" s="0"/>
       <c r="BV79" s="0"/>
       <c r="BW79" s="0"/>
       <c r="BX79" s="0"/>
       <c r="BY79" s="0"/>
       <c r="BZ79" s="0"/>
       <c r="CA79" s="0"/>
       <c r="CB79" s="0"/>
       <c r="CC79" s="0"/>
       <c r="CD79" s="0"/>
+      <c r="CE79" s="0"/>
+      <c r="CF79" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0"/>
       <c r="D80" s="0"/>
       <c r="E80" s="0"/>
       <c r="F80" s="0"/>
       <c r="G80" s="0"/>
       <c r="H80" s="0"/>
       <c r="I80" s="0"/>
       <c r="J80" s="0"/>
       <c r="K80" s="0"/>
       <c r="L80" s="0"/>
       <c r="M80" s="0"/>
       <c r="N80" s="0"/>
       <c r="O80" s="0"/>
       <c r="P80" s="0"/>
       <c r="Q80" s="0"/>
       <c r="R80" s="0"/>
       <c r="S80" s="0"/>
       <c r="T80" s="0"/>
       <c r="U80" s="0"/>
       <c r="V80" s="0"/>
       <c r="W80" s="0"/>
@@ -7808,50 +7990,52 @@
       <c r="BF80" s="0"/>
       <c r="BG80" s="0"/>
       <c r="BH80" s="0"/>
       <c r="BI80" s="0"/>
       <c r="BJ80" s="0"/>
       <c r="BK80" s="0"/>
       <c r="BL80" s="0"/>
       <c r="BM80" s="0"/>
       <c r="BN80" s="0"/>
       <c r="BO80" s="0"/>
       <c r="BP80" s="0"/>
       <c r="BQ80" s="0"/>
       <c r="BR80" s="0"/>
       <c r="BS80" s="0"/>
       <c r="BT80" s="0"/>
       <c r="BU80" s="0"/>
       <c r="BV80" s="0"/>
       <c r="BW80" s="0"/>
       <c r="BX80" s="0"/>
       <c r="BY80" s="0"/>
       <c r="BZ80" s="0"/>
       <c r="CA80" s="0"/>
       <c r="CB80" s="0"/>
       <c r="CC80" s="0"/>
       <c r="CD80" s="0"/>
+      <c r="CE80" s="0"/>
+      <c r="CF80" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0"/>
       <c r="D81" s="0"/>
       <c r="E81" s="0"/>
       <c r="F81" s="0"/>
       <c r="G81" s="0"/>
       <c r="H81" s="0"/>
       <c r="I81" s="0"/>
       <c r="J81" s="0"/>
       <c r="K81" s="0"/>
       <c r="L81" s="0"/>
       <c r="M81" s="0"/>
       <c r="N81" s="0"/>
       <c r="O81" s="0"/>
       <c r="P81" s="0"/>
       <c r="Q81" s="0"/>
       <c r="R81" s="0"/>
       <c r="S81" s="0"/>
       <c r="T81" s="0"/>
       <c r="U81" s="0"/>
       <c r="V81" s="0"/>
       <c r="W81" s="0"/>
@@ -7892,50 +8076,52 @@
       <c r="BF81" s="0"/>
       <c r="BG81" s="0"/>
       <c r="BH81" s="0"/>
       <c r="BI81" s="0"/>
       <c r="BJ81" s="0"/>
       <c r="BK81" s="0"/>
       <c r="BL81" s="0"/>
       <c r="BM81" s="0"/>
       <c r="BN81" s="0"/>
       <c r="BO81" s="0"/>
       <c r="BP81" s="0"/>
       <c r="BQ81" s="0"/>
       <c r="BR81" s="0"/>
       <c r="BS81" s="0"/>
       <c r="BT81" s="0"/>
       <c r="BU81" s="0"/>
       <c r="BV81" s="0"/>
       <c r="BW81" s="0"/>
       <c r="BX81" s="0"/>
       <c r="BY81" s="0"/>
       <c r="BZ81" s="0"/>
       <c r="CA81" s="0"/>
       <c r="CB81" s="0"/>
       <c r="CC81" s="0"/>
       <c r="CD81" s="0"/>
+      <c r="CE81" s="0"/>
+      <c r="CF81" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0"/>
       <c r="D82" s="0"/>
       <c r="E82" s="0"/>
       <c r="F82" s="0"/>
       <c r="G82" s="0"/>
       <c r="H82" s="0"/>
       <c r="I82" s="0"/>
       <c r="J82" s="0"/>
       <c r="K82" s="0"/>
       <c r="L82" s="0"/>
       <c r="M82" s="0"/>
       <c r="N82" s="0"/>
       <c r="O82" s="0"/>
       <c r="P82" s="0"/>
       <c r="Q82" s="0"/>
       <c r="R82" s="0"/>
       <c r="S82" s="0"/>
       <c r="T82" s="0"/>
       <c r="U82" s="0"/>
       <c r="V82" s="0"/>
       <c r="W82" s="0"/>
@@ -7976,50 +8162,52 @@
       <c r="BF82" s="0"/>
       <c r="BG82" s="0"/>
       <c r="BH82" s="0"/>
       <c r="BI82" s="0"/>
       <c r="BJ82" s="0"/>
       <c r="BK82" s="0"/>
       <c r="BL82" s="0"/>
       <c r="BM82" s="0"/>
       <c r="BN82" s="0"/>
       <c r="BO82" s="0"/>
       <c r="BP82" s="0"/>
       <c r="BQ82" s="0"/>
       <c r="BR82" s="0"/>
       <c r="BS82" s="0"/>
       <c r="BT82" s="0"/>
       <c r="BU82" s="0"/>
       <c r="BV82" s="0"/>
       <c r="BW82" s="0"/>
       <c r="BX82" s="0"/>
       <c r="BY82" s="0"/>
       <c r="BZ82" s="0"/>
       <c r="CA82" s="0"/>
       <c r="CB82" s="0"/>
       <c r="CC82" s="0"/>
       <c r="CD82" s="0"/>
+      <c r="CE82" s="0"/>
+      <c r="CF82" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0"/>
       <c r="D83" s="0"/>
       <c r="E83" s="0"/>
       <c r="F83" s="0"/>
       <c r="G83" s="0"/>
       <c r="H83" s="0"/>
       <c r="I83" s="0"/>
       <c r="J83" s="0"/>
       <c r="K83" s="0"/>
       <c r="L83" s="0"/>
       <c r="M83" s="0"/>
       <c r="N83" s="0"/>
       <c r="O83" s="0"/>
       <c r="P83" s="0"/>
       <c r="Q83" s="0"/>
       <c r="R83" s="0"/>
       <c r="S83" s="0"/>
       <c r="T83" s="0"/>
       <c r="U83" s="0"/>
       <c r="V83" s="0"/>
       <c r="W83" s="0"/>
@@ -8060,50 +8248,52 @@
       <c r="BF83" s="0"/>
       <c r="BG83" s="0"/>
       <c r="BH83" s="0"/>
       <c r="BI83" s="0"/>
       <c r="BJ83" s="0"/>
       <c r="BK83" s="0"/>
       <c r="BL83" s="0"/>
       <c r="BM83" s="0"/>
       <c r="BN83" s="0"/>
       <c r="BO83" s="0"/>
       <c r="BP83" s="0"/>
       <c r="BQ83" s="0"/>
       <c r="BR83" s="0"/>
       <c r="BS83" s="0"/>
       <c r="BT83" s="0"/>
       <c r="BU83" s="0"/>
       <c r="BV83" s="0"/>
       <c r="BW83" s="0"/>
       <c r="BX83" s="0"/>
       <c r="BY83" s="0"/>
       <c r="BZ83" s="0"/>
       <c r="CA83" s="0"/>
       <c r="CB83" s="0"/>
       <c r="CC83" s="0"/>
       <c r="CD83" s="0"/>
+      <c r="CE83" s="0"/>
+      <c r="CF83" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0"/>
       <c r="D84" s="0"/>
       <c r="E84" s="0"/>
       <c r="F84" s="0"/>
       <c r="G84" s="0"/>
       <c r="H84" s="0"/>
       <c r="I84" s="0"/>
       <c r="J84" s="0"/>
       <c r="K84" s="0"/>
       <c r="L84" s="0"/>
       <c r="M84" s="0"/>
       <c r="N84" s="0"/>
       <c r="O84" s="0"/>
       <c r="P84" s="0"/>
       <c r="Q84" s="0"/>
       <c r="R84" s="0"/>
       <c r="S84" s="0"/>
       <c r="T84" s="0"/>
       <c r="U84" s="0"/>
       <c r="V84" s="0"/>
       <c r="W84" s="0"/>
@@ -8144,50 +8334,52 @@
       <c r="BF84" s="0"/>
       <c r="BG84" s="0"/>
       <c r="BH84" s="0"/>
       <c r="BI84" s="0"/>
       <c r="BJ84" s="0"/>
       <c r="BK84" s="0"/>
       <c r="BL84" s="0"/>
       <c r="BM84" s="0"/>
       <c r="BN84" s="0"/>
       <c r="BO84" s="0"/>
       <c r="BP84" s="0"/>
       <c r="BQ84" s="0"/>
       <c r="BR84" s="0"/>
       <c r="BS84" s="0"/>
       <c r="BT84" s="0"/>
       <c r="BU84" s="0"/>
       <c r="BV84" s="0"/>
       <c r="BW84" s="0"/>
       <c r="BX84" s="0"/>
       <c r="BY84" s="0"/>
       <c r="BZ84" s="0"/>
       <c r="CA84" s="0"/>
       <c r="CB84" s="0"/>
       <c r="CC84" s="0"/>
       <c r="CD84" s="0"/>
+      <c r="CE84" s="0"/>
+      <c r="CF84" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0"/>
       <c r="D85" s="0"/>
       <c r="E85" s="0"/>
       <c r="F85" s="0"/>
       <c r="G85" s="0"/>
       <c r="H85" s="0"/>
       <c r="I85" s="0"/>
       <c r="J85" s="0"/>
       <c r="K85" s="0"/>
       <c r="L85" s="0"/>
       <c r="M85" s="0"/>
       <c r="N85" s="0"/>
       <c r="O85" s="0"/>
       <c r="P85" s="0"/>
       <c r="Q85" s="0"/>
       <c r="R85" s="0"/>
       <c r="S85" s="0"/>
       <c r="T85" s="0"/>
       <c r="U85" s="0"/>
       <c r="V85" s="0"/>
       <c r="W85" s="0"/>
@@ -8228,50 +8420,52 @@
       <c r="BF85" s="0"/>
       <c r="BG85" s="0"/>
       <c r="BH85" s="0"/>
       <c r="BI85" s="0"/>
       <c r="BJ85" s="0"/>
       <c r="BK85" s="0"/>
       <c r="BL85" s="0"/>
       <c r="BM85" s="0"/>
       <c r="BN85" s="0"/>
       <c r="BO85" s="0"/>
       <c r="BP85" s="0"/>
       <c r="BQ85" s="0"/>
       <c r="BR85" s="0"/>
       <c r="BS85" s="0"/>
       <c r="BT85" s="0"/>
       <c r="BU85" s="0"/>
       <c r="BV85" s="0"/>
       <c r="BW85" s="0"/>
       <c r="BX85" s="0"/>
       <c r="BY85" s="0"/>
       <c r="BZ85" s="0"/>
       <c r="CA85" s="0"/>
       <c r="CB85" s="0"/>
       <c r="CC85" s="0"/>
       <c r="CD85" s="0"/>
+      <c r="CE85" s="0"/>
+      <c r="CF85" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0"/>
       <c r="D86" s="0"/>
       <c r="E86" s="0"/>
       <c r="F86" s="0"/>
       <c r="G86" s="0"/>
       <c r="H86" s="0"/>
       <c r="I86" s="0"/>
       <c r="J86" s="0"/>
       <c r="K86" s="0"/>
       <c r="L86" s="0"/>
       <c r="M86" s="0"/>
       <c r="N86" s="0"/>
       <c r="O86" s="0"/>
       <c r="P86" s="0"/>
       <c r="Q86" s="0"/>
       <c r="R86" s="0"/>
       <c r="S86" s="0"/>
       <c r="T86" s="0"/>
       <c r="U86" s="0"/>
       <c r="V86" s="0"/>
       <c r="W86" s="0"/>
@@ -8312,50 +8506,52 @@
       <c r="BF86" s="0"/>
       <c r="BG86" s="0"/>
       <c r="BH86" s="0"/>
       <c r="BI86" s="0"/>
       <c r="BJ86" s="0"/>
       <c r="BK86" s="0"/>
       <c r="BL86" s="0"/>
       <c r="BM86" s="0"/>
       <c r="BN86" s="0"/>
       <c r="BO86" s="0"/>
       <c r="BP86" s="0"/>
       <c r="BQ86" s="0"/>
       <c r="BR86" s="0"/>
       <c r="BS86" s="0"/>
       <c r="BT86" s="0"/>
       <c r="BU86" s="0"/>
       <c r="BV86" s="0"/>
       <c r="BW86" s="0"/>
       <c r="BX86" s="0"/>
       <c r="BY86" s="0"/>
       <c r="BZ86" s="0"/>
       <c r="CA86" s="0"/>
       <c r="CB86" s="0"/>
       <c r="CC86" s="0"/>
       <c r="CD86" s="0"/>
+      <c r="CE86" s="0"/>
+      <c r="CF86" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0"/>
       <c r="D87" s="0"/>
       <c r="E87" s="0"/>
       <c r="F87" s="0"/>
       <c r="G87" s="0"/>
       <c r="H87" s="0"/>
       <c r="I87" s="0"/>
       <c r="J87" s="0"/>
       <c r="K87" s="0"/>
       <c r="L87" s="0"/>
       <c r="M87" s="0"/>
       <c r="N87" s="0"/>
       <c r="O87" s="0"/>
       <c r="P87" s="0"/>
       <c r="Q87" s="0"/>
       <c r="R87" s="0"/>
       <c r="S87" s="0"/>
       <c r="T87" s="0"/>
       <c r="U87" s="0"/>
       <c r="V87" s="0"/>
       <c r="W87" s="0"/>
@@ -8396,50 +8592,52 @@
       <c r="BF87" s="0"/>
       <c r="BG87" s="0"/>
       <c r="BH87" s="0"/>
       <c r="BI87" s="0"/>
       <c r="BJ87" s="0"/>
       <c r="BK87" s="0"/>
       <c r="BL87" s="0"/>
       <c r="BM87" s="0"/>
       <c r="BN87" s="0"/>
       <c r="BO87" s="0"/>
       <c r="BP87" s="0"/>
       <c r="BQ87" s="0"/>
       <c r="BR87" s="0"/>
       <c r="BS87" s="0"/>
       <c r="BT87" s="0"/>
       <c r="BU87" s="0"/>
       <c r="BV87" s="0"/>
       <c r="BW87" s="0"/>
       <c r="BX87" s="0"/>
       <c r="BY87" s="0"/>
       <c r="BZ87" s="0"/>
       <c r="CA87" s="0"/>
       <c r="CB87" s="0"/>
       <c r="CC87" s="0"/>
       <c r="CD87" s="0"/>
+      <c r="CE87" s="0"/>
+      <c r="CF87" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0"/>
       <c r="D88" s="0"/>
       <c r="E88" s="0"/>
       <c r="F88" s="0"/>
       <c r="G88" s="0"/>
       <c r="H88" s="0"/>
       <c r="I88" s="0"/>
       <c r="J88" s="0"/>
       <c r="K88" s="0"/>
       <c r="L88" s="0"/>
       <c r="M88" s="0"/>
       <c r="N88" s="0"/>
       <c r="O88" s="0"/>
       <c r="P88" s="0"/>
       <c r="Q88" s="0"/>
       <c r="R88" s="0"/>
       <c r="S88" s="0"/>
       <c r="T88" s="0"/>
       <c r="U88" s="0"/>
       <c r="V88" s="0"/>
       <c r="W88" s="0"/>
@@ -8480,50 +8678,52 @@
       <c r="BF88" s="0"/>
       <c r="BG88" s="0"/>
       <c r="BH88" s="0"/>
       <c r="BI88" s="0"/>
       <c r="BJ88" s="0"/>
       <c r="BK88" s="0"/>
       <c r="BL88" s="0"/>
       <c r="BM88" s="0"/>
       <c r="BN88" s="0"/>
       <c r="BO88" s="0"/>
       <c r="BP88" s="0"/>
       <c r="BQ88" s="0"/>
       <c r="BR88" s="0"/>
       <c r="BS88" s="0"/>
       <c r="BT88" s="0"/>
       <c r="BU88" s="0"/>
       <c r="BV88" s="0"/>
       <c r="BW88" s="0"/>
       <c r="BX88" s="0"/>
       <c r="BY88" s="0"/>
       <c r="BZ88" s="0"/>
       <c r="CA88" s="0"/>
       <c r="CB88" s="0"/>
       <c r="CC88" s="0"/>
       <c r="CD88" s="0"/>
+      <c r="CE88" s="0"/>
+      <c r="CF88" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0"/>
       <c r="D89" s="0"/>
       <c r="E89" s="0"/>
       <c r="F89" s="0"/>
       <c r="G89" s="0"/>
       <c r="H89" s="0"/>
       <c r="I89" s="0"/>
       <c r="J89" s="0"/>
       <c r="K89" s="0"/>
       <c r="L89" s="0"/>
       <c r="M89" s="0"/>
       <c r="N89" s="0"/>
       <c r="O89" s="0"/>
       <c r="P89" s="0"/>
       <c r="Q89" s="0"/>
       <c r="R89" s="0"/>
       <c r="S89" s="0"/>
       <c r="T89" s="0"/>
       <c r="U89" s="0"/>
       <c r="V89" s="0"/>
       <c r="W89" s="0"/>
@@ -8564,50 +8764,52 @@
       <c r="BF89" s="0"/>
       <c r="BG89" s="0"/>
       <c r="BH89" s="0"/>
       <c r="BI89" s="0"/>
       <c r="BJ89" s="0"/>
       <c r="BK89" s="0"/>
       <c r="BL89" s="0"/>
       <c r="BM89" s="0"/>
       <c r="BN89" s="0"/>
       <c r="BO89" s="0"/>
       <c r="BP89" s="0"/>
       <c r="BQ89" s="0"/>
       <c r="BR89" s="0"/>
       <c r="BS89" s="0"/>
       <c r="BT89" s="0"/>
       <c r="BU89" s="0"/>
       <c r="BV89" s="0"/>
       <c r="BW89" s="0"/>
       <c r="BX89" s="0"/>
       <c r="BY89" s="0"/>
       <c r="BZ89" s="0"/>
       <c r="CA89" s="0"/>
       <c r="CB89" s="0"/>
       <c r="CC89" s="0"/>
       <c r="CD89" s="0"/>
+      <c r="CE89" s="0"/>
+      <c r="CF89" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0"/>
       <c r="D90" s="0"/>
       <c r="E90" s="0"/>
       <c r="F90" s="0"/>
       <c r="G90" s="0"/>
       <c r="H90" s="0"/>
       <c r="I90" s="0"/>
       <c r="J90" s="0"/>
       <c r="K90" s="0"/>
       <c r="L90" s="0"/>
       <c r="M90" s="0"/>
       <c r="N90" s="0"/>
       <c r="O90" s="0"/>
       <c r="P90" s="0"/>
       <c r="Q90" s="0"/>
       <c r="R90" s="0"/>
       <c r="S90" s="0"/>
       <c r="T90" s="0"/>
       <c r="U90" s="0"/>
       <c r="V90" s="0"/>
       <c r="W90" s="0"/>
@@ -8648,50 +8850,52 @@
       <c r="BF90" s="0"/>
       <c r="BG90" s="0"/>
       <c r="BH90" s="0"/>
       <c r="BI90" s="0"/>
       <c r="BJ90" s="0"/>
       <c r="BK90" s="0"/>
       <c r="BL90" s="0"/>
       <c r="BM90" s="0"/>
       <c r="BN90" s="0"/>
       <c r="BO90" s="0"/>
       <c r="BP90" s="0"/>
       <c r="BQ90" s="0"/>
       <c r="BR90" s="0"/>
       <c r="BS90" s="0"/>
       <c r="BT90" s="0"/>
       <c r="BU90" s="0"/>
       <c r="BV90" s="0"/>
       <c r="BW90" s="0"/>
       <c r="BX90" s="0"/>
       <c r="BY90" s="0"/>
       <c r="BZ90" s="0"/>
       <c r="CA90" s="0"/>
       <c r="CB90" s="0"/>
       <c r="CC90" s="0"/>
       <c r="CD90" s="0"/>
+      <c r="CE90" s="0"/>
+      <c r="CF90" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0"/>
       <c r="D91" s="0"/>
       <c r="E91" s="0"/>
       <c r="F91" s="0"/>
       <c r="G91" s="0"/>
       <c r="H91" s="0"/>
       <c r="I91" s="0"/>
       <c r="J91" s="0"/>
       <c r="K91" s="0"/>
       <c r="L91" s="0"/>
       <c r="M91" s="0"/>
       <c r="N91" s="0"/>
       <c r="O91" s="0"/>
       <c r="P91" s="0"/>
       <c r="Q91" s="0"/>
       <c r="R91" s="0"/>
       <c r="S91" s="0"/>
       <c r="T91" s="0"/>
       <c r="U91" s="0"/>
       <c r="V91" s="0"/>
       <c r="W91" s="0"/>
@@ -8732,50 +8936,52 @@
       <c r="BF91" s="0"/>
       <c r="BG91" s="0"/>
       <c r="BH91" s="0"/>
       <c r="BI91" s="0"/>
       <c r="BJ91" s="0"/>
       <c r="BK91" s="0"/>
       <c r="BL91" s="0"/>
       <c r="BM91" s="0"/>
       <c r="BN91" s="0"/>
       <c r="BO91" s="0"/>
       <c r="BP91" s="0"/>
       <c r="BQ91" s="0"/>
       <c r="BR91" s="0"/>
       <c r="BS91" s="0"/>
       <c r="BT91" s="0"/>
       <c r="BU91" s="0"/>
       <c r="BV91" s="0"/>
       <c r="BW91" s="0"/>
       <c r="BX91" s="0"/>
       <c r="BY91" s="0"/>
       <c r="BZ91" s="0"/>
       <c r="CA91" s="0"/>
       <c r="CB91" s="0"/>
       <c r="CC91" s="0"/>
       <c r="CD91" s="0"/>
+      <c r="CE91" s="0"/>
+      <c r="CF91" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0"/>
       <c r="D92" s="0"/>
       <c r="E92" s="0"/>
       <c r="F92" s="0"/>
       <c r="G92" s="0"/>
       <c r="H92" s="0"/>
       <c r="I92" s="0"/>
       <c r="J92" s="0"/>
       <c r="K92" s="0"/>
       <c r="L92" s="0"/>
       <c r="M92" s="0"/>
       <c r="N92" s="0"/>
       <c r="O92" s="0"/>
       <c r="P92" s="0"/>
       <c r="Q92" s="0"/>
       <c r="R92" s="0"/>
       <c r="S92" s="0"/>
       <c r="T92" s="0"/>
       <c r="U92" s="0"/>
       <c r="V92" s="0"/>
       <c r="W92" s="0"/>
@@ -8816,50 +9022,52 @@
       <c r="BF92" s="0"/>
       <c r="BG92" s="0"/>
       <c r="BH92" s="0"/>
       <c r="BI92" s="0"/>
       <c r="BJ92" s="0"/>
       <c r="BK92" s="0"/>
       <c r="BL92" s="0"/>
       <c r="BM92" s="0"/>
       <c r="BN92" s="0"/>
       <c r="BO92" s="0"/>
       <c r="BP92" s="0"/>
       <c r="BQ92" s="0"/>
       <c r="BR92" s="0"/>
       <c r="BS92" s="0"/>
       <c r="BT92" s="0"/>
       <c r="BU92" s="0"/>
       <c r="BV92" s="0"/>
       <c r="BW92" s="0"/>
       <c r="BX92" s="0"/>
       <c r="BY92" s="0"/>
       <c r="BZ92" s="0"/>
       <c r="CA92" s="0"/>
       <c r="CB92" s="0"/>
       <c r="CC92" s="0"/>
       <c r="CD92" s="0"/>
+      <c r="CE92" s="0"/>
+      <c r="CF92" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0"/>
       <c r="D93" s="0"/>
       <c r="E93" s="0"/>
       <c r="F93" s="0"/>
       <c r="G93" s="0"/>
       <c r="H93" s="0"/>
       <c r="I93" s="0"/>
       <c r="J93" s="0"/>
       <c r="K93" s="0"/>
       <c r="L93" s="0"/>
       <c r="M93" s="0"/>
       <c r="N93" s="0"/>
       <c r="O93" s="0"/>
       <c r="P93" s="0"/>
       <c r="Q93" s="0"/>
       <c r="R93" s="0"/>
       <c r="S93" s="0"/>
       <c r="T93" s="0"/>
       <c r="U93" s="0"/>
       <c r="V93" s="0"/>
       <c r="W93" s="0"/>
@@ -8900,50 +9108,52 @@
       <c r="BF93" s="0"/>
       <c r="BG93" s="0"/>
       <c r="BH93" s="0"/>
       <c r="BI93" s="0"/>
       <c r="BJ93" s="0"/>
       <c r="BK93" s="0"/>
       <c r="BL93" s="0"/>
       <c r="BM93" s="0"/>
       <c r="BN93" s="0"/>
       <c r="BO93" s="0"/>
       <c r="BP93" s="0"/>
       <c r="BQ93" s="0"/>
       <c r="BR93" s="0"/>
       <c r="BS93" s="0"/>
       <c r="BT93" s="0"/>
       <c r="BU93" s="0"/>
       <c r="BV93" s="0"/>
       <c r="BW93" s="0"/>
       <c r="BX93" s="0"/>
       <c r="BY93" s="0"/>
       <c r="BZ93" s="0"/>
       <c r="CA93" s="0"/>
       <c r="CB93" s="0"/>
       <c r="CC93" s="0"/>
       <c r="CD93" s="0"/>
+      <c r="CE93" s="0"/>
+      <c r="CF93" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0"/>
       <c r="D94" s="0"/>
       <c r="E94" s="0"/>
       <c r="F94" s="0"/>
       <c r="G94" s="0"/>
       <c r="H94" s="0"/>
       <c r="I94" s="0"/>
       <c r="J94" s="0"/>
       <c r="K94" s="0"/>
       <c r="L94" s="0"/>
       <c r="M94" s="0"/>
       <c r="N94" s="0"/>
       <c r="O94" s="0"/>
       <c r="P94" s="0"/>
       <c r="Q94" s="0"/>
       <c r="R94" s="0"/>
       <c r="S94" s="0"/>
       <c r="T94" s="0"/>
       <c r="U94" s="0"/>
       <c r="V94" s="0"/>
       <c r="W94" s="0"/>
@@ -8984,50 +9194,52 @@
       <c r="BF94" s="0"/>
       <c r="BG94" s="0"/>
       <c r="BH94" s="0"/>
       <c r="BI94" s="0"/>
       <c r="BJ94" s="0"/>
       <c r="BK94" s="0"/>
       <c r="BL94" s="0"/>
       <c r="BM94" s="0"/>
       <c r="BN94" s="0"/>
       <c r="BO94" s="0"/>
       <c r="BP94" s="0"/>
       <c r="BQ94" s="0"/>
       <c r="BR94" s="0"/>
       <c r="BS94" s="0"/>
       <c r="BT94" s="0"/>
       <c r="BU94" s="0"/>
       <c r="BV94" s="0"/>
       <c r="BW94" s="0"/>
       <c r="BX94" s="0"/>
       <c r="BY94" s="0"/>
       <c r="BZ94" s="0"/>
       <c r="CA94" s="0"/>
       <c r="CB94" s="0"/>
       <c r="CC94" s="0"/>
       <c r="CD94" s="0"/>
+      <c r="CE94" s="0"/>
+      <c r="CF94" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0"/>
       <c r="D95" s="0"/>
       <c r="E95" s="0"/>
       <c r="F95" s="0"/>
       <c r="G95" s="0"/>
       <c r="H95" s="0"/>
       <c r="I95" s="0"/>
       <c r="J95" s="0"/>
       <c r="K95" s="0"/>
       <c r="L95" s="0"/>
       <c r="M95" s="0"/>
       <c r="N95" s="0"/>
       <c r="O95" s="0"/>
       <c r="P95" s="0"/>
       <c r="Q95" s="0"/>
       <c r="R95" s="0"/>
       <c r="S95" s="0"/>
       <c r="T95" s="0"/>
       <c r="U95" s="0"/>
       <c r="V95" s="0"/>
       <c r="W95" s="0"/>
@@ -9068,50 +9280,52 @@
       <c r="BF95" s="0"/>
       <c r="BG95" s="0"/>
       <c r="BH95" s="0"/>
       <c r="BI95" s="0"/>
       <c r="BJ95" s="0"/>
       <c r="BK95" s="0"/>
       <c r="BL95" s="0"/>
       <c r="BM95" s="0"/>
       <c r="BN95" s="0"/>
       <c r="BO95" s="0"/>
       <c r="BP95" s="0"/>
       <c r="BQ95" s="0"/>
       <c r="BR95" s="0"/>
       <c r="BS95" s="0"/>
       <c r="BT95" s="0"/>
       <c r="BU95" s="0"/>
       <c r="BV95" s="0"/>
       <c r="BW95" s="0"/>
       <c r="BX95" s="0"/>
       <c r="BY95" s="0"/>
       <c r="BZ95" s="0"/>
       <c r="CA95" s="0"/>
       <c r="CB95" s="0"/>
       <c r="CC95" s="0"/>
       <c r="CD95" s="0"/>
+      <c r="CE95" s="0"/>
+      <c r="CF95" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0"/>
       <c r="D96" s="0"/>
       <c r="E96" s="0"/>
       <c r="F96" s="0"/>
       <c r="G96" s="0"/>
       <c r="H96" s="0"/>
       <c r="I96" s="0"/>
       <c r="J96" s="0"/>
       <c r="K96" s="0"/>
       <c r="L96" s="0"/>
       <c r="M96" s="0"/>
       <c r="N96" s="0"/>
       <c r="O96" s="0"/>
       <c r="P96" s="0"/>
       <c r="Q96" s="0"/>
       <c r="R96" s="0"/>
       <c r="S96" s="0"/>
       <c r="T96" s="0"/>
       <c r="U96" s="0"/>
       <c r="V96" s="0"/>
       <c r="W96" s="0"/>
@@ -9152,50 +9366,52 @@
       <c r="BF96" s="0"/>
       <c r="BG96" s="0"/>
       <c r="BH96" s="0"/>
       <c r="BI96" s="0"/>
       <c r="BJ96" s="0"/>
       <c r="BK96" s="0"/>
       <c r="BL96" s="0"/>
       <c r="BM96" s="0"/>
       <c r="BN96" s="0"/>
       <c r="BO96" s="0"/>
       <c r="BP96" s="0"/>
       <c r="BQ96" s="0"/>
       <c r="BR96" s="0"/>
       <c r="BS96" s="0"/>
       <c r="BT96" s="0"/>
       <c r="BU96" s="0"/>
       <c r="BV96" s="0"/>
       <c r="BW96" s="0"/>
       <c r="BX96" s="0"/>
       <c r="BY96" s="0"/>
       <c r="BZ96" s="0"/>
       <c r="CA96" s="0"/>
       <c r="CB96" s="0"/>
       <c r="CC96" s="0"/>
       <c r="CD96" s="0"/>
+      <c r="CE96" s="0"/>
+      <c r="CF96" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0"/>
       <c r="D97" s="0"/>
       <c r="E97" s="0"/>
       <c r="F97" s="0"/>
       <c r="G97" s="0"/>
       <c r="H97" s="0"/>
       <c r="I97" s="0"/>
       <c r="J97" s="0"/>
       <c r="K97" s="0"/>
       <c r="L97" s="0"/>
       <c r="M97" s="0"/>
       <c r="N97" s="0"/>
       <c r="O97" s="0"/>
       <c r="P97" s="0"/>
       <c r="Q97" s="0"/>
       <c r="R97" s="0"/>
       <c r="S97" s="0"/>
       <c r="T97" s="0"/>
       <c r="U97" s="0"/>
       <c r="V97" s="0"/>
       <c r="W97" s="0"/>
@@ -9236,50 +9452,52 @@
       <c r="BF97" s="0"/>
       <c r="BG97" s="0"/>
       <c r="BH97" s="0"/>
       <c r="BI97" s="0"/>
       <c r="BJ97" s="0"/>
       <c r="BK97" s="0"/>
       <c r="BL97" s="0"/>
       <c r="BM97" s="0"/>
       <c r="BN97" s="0"/>
       <c r="BO97" s="0"/>
       <c r="BP97" s="0"/>
       <c r="BQ97" s="0"/>
       <c r="BR97" s="0"/>
       <c r="BS97" s="0"/>
       <c r="BT97" s="0"/>
       <c r="BU97" s="0"/>
       <c r="BV97" s="0"/>
       <c r="BW97" s="0"/>
       <c r="BX97" s="0"/>
       <c r="BY97" s="0"/>
       <c r="BZ97" s="0"/>
       <c r="CA97" s="0"/>
       <c r="CB97" s="0"/>
       <c r="CC97" s="0"/>
       <c r="CD97" s="0"/>
+      <c r="CE97" s="0"/>
+      <c r="CF97" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0"/>
       <c r="D98" s="0"/>
       <c r="E98" s="0"/>
       <c r="F98" s="0"/>
       <c r="G98" s="0"/>
       <c r="H98" s="0"/>
       <c r="I98" s="0"/>
       <c r="J98" s="0"/>
       <c r="K98" s="0"/>
       <c r="L98" s="0"/>
       <c r="M98" s="0"/>
       <c r="N98" s="0"/>
       <c r="O98" s="0"/>
       <c r="P98" s="0"/>
       <c r="Q98" s="0"/>
       <c r="R98" s="0"/>
       <c r="S98" s="0"/>
       <c r="T98" s="0"/>
       <c r="U98" s="0"/>
       <c r="V98" s="0"/>
       <c r="W98" s="0"/>
@@ -9320,50 +9538,52 @@
       <c r="BF98" s="0"/>
       <c r="BG98" s="0"/>
       <c r="BH98" s="0"/>
       <c r="BI98" s="0"/>
       <c r="BJ98" s="0"/>
       <c r="BK98" s="0"/>
       <c r="BL98" s="0"/>
       <c r="BM98" s="0"/>
       <c r="BN98" s="0"/>
       <c r="BO98" s="0"/>
       <c r="BP98" s="0"/>
       <c r="BQ98" s="0"/>
       <c r="BR98" s="0"/>
       <c r="BS98" s="0"/>
       <c r="BT98" s="0"/>
       <c r="BU98" s="0"/>
       <c r="BV98" s="0"/>
       <c r="BW98" s="0"/>
       <c r="BX98" s="0"/>
       <c r="BY98" s="0"/>
       <c r="BZ98" s="0"/>
       <c r="CA98" s="0"/>
       <c r="CB98" s="0"/>
       <c r="CC98" s="0"/>
       <c r="CD98" s="0"/>
+      <c r="CE98" s="0"/>
+      <c r="CF98" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0"/>
       <c r="D99" s="0"/>
       <c r="E99" s="0"/>
       <c r="F99" s="0"/>
       <c r="G99" s="0"/>
       <c r="H99" s="0"/>
       <c r="I99" s="0"/>
       <c r="J99" s="0"/>
       <c r="K99" s="0"/>
       <c r="L99" s="0"/>
       <c r="M99" s="0"/>
       <c r="N99" s="0"/>
       <c r="O99" s="0"/>
       <c r="P99" s="0"/>
       <c r="Q99" s="0"/>
       <c r="R99" s="0"/>
       <c r="S99" s="0"/>
       <c r="T99" s="0"/>
       <c r="U99" s="0"/>
       <c r="V99" s="0"/>
       <c r="W99" s="0"/>
@@ -9404,50 +9624,52 @@
       <c r="BF99" s="0"/>
       <c r="BG99" s="0"/>
       <c r="BH99" s="0"/>
       <c r="BI99" s="0"/>
       <c r="BJ99" s="0"/>
       <c r="BK99" s="0"/>
       <c r="BL99" s="0"/>
       <c r="BM99" s="0"/>
       <c r="BN99" s="0"/>
       <c r="BO99" s="0"/>
       <c r="BP99" s="0"/>
       <c r="BQ99" s="0"/>
       <c r="BR99" s="0"/>
       <c r="BS99" s="0"/>
       <c r="BT99" s="0"/>
       <c r="BU99" s="0"/>
       <c r="BV99" s="0"/>
       <c r="BW99" s="0"/>
       <c r="BX99" s="0"/>
       <c r="BY99" s="0"/>
       <c r="BZ99" s="0"/>
       <c r="CA99" s="0"/>
       <c r="CB99" s="0"/>
       <c r="CC99" s="0"/>
       <c r="CD99" s="0"/>
+      <c r="CE99" s="0"/>
+      <c r="CF99" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0"/>
       <c r="D100" s="0"/>
       <c r="E100" s="0"/>
       <c r="F100" s="0"/>
       <c r="G100" s="0"/>
       <c r="H100" s="0"/>
       <c r="I100" s="0"/>
       <c r="J100" s="0"/>
       <c r="K100" s="0"/>
       <c r="L100" s="0"/>
       <c r="M100" s="0"/>
       <c r="N100" s="0"/>
       <c r="O100" s="0"/>
       <c r="P100" s="0"/>
       <c r="Q100" s="0"/>
       <c r="R100" s="0"/>
       <c r="S100" s="0"/>
       <c r="T100" s="0"/>
       <c r="U100" s="0"/>
       <c r="V100" s="0"/>
       <c r="W100" s="0"/>
@@ -9488,50 +9710,52 @@
       <c r="BF100" s="0"/>
       <c r="BG100" s="0"/>
       <c r="BH100" s="0"/>
       <c r="BI100" s="0"/>
       <c r="BJ100" s="0"/>
       <c r="BK100" s="0"/>
       <c r="BL100" s="0"/>
       <c r="BM100" s="0"/>
       <c r="BN100" s="0"/>
       <c r="BO100" s="0"/>
       <c r="BP100" s="0"/>
       <c r="BQ100" s="0"/>
       <c r="BR100" s="0"/>
       <c r="BS100" s="0"/>
       <c r="BT100" s="0"/>
       <c r="BU100" s="0"/>
       <c r="BV100" s="0"/>
       <c r="BW100" s="0"/>
       <c r="BX100" s="0"/>
       <c r="BY100" s="0"/>
       <c r="BZ100" s="0"/>
       <c r="CA100" s="0"/>
       <c r="CB100" s="0"/>
       <c r="CC100" s="0"/>
       <c r="CD100" s="0"/>
+      <c r="CE100" s="0"/>
+      <c r="CF100" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>