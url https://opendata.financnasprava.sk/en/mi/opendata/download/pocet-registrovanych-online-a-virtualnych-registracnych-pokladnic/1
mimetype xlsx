--- v1 (2026-08-11)
+++ v2 (2026-10-12)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:CF100"/>
+  <dimension ref="A1:CG100"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Mesiac</t>
         </is>
       </c>
       <c r="B1" s="0"/>
       <c r="C1" s="0"/>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>MM/YYYY</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>2020-01</t>
@@ -525,51 +525,56 @@
       <c r="CA1" s="0" t="inlineStr">
         <is>
           <t>2026-03</t>
         </is>
       </c>
       <c r="CB1" s="0" t="inlineStr">
         <is>
           <t>2026-04</t>
         </is>
       </c>
       <c r="CC1" s="0" t="inlineStr">
         <is>
           <t>2026-05</t>
         </is>
       </c>
       <c r="CD1" s="0" t="inlineStr">
         <is>
           <t>2026-06</t>
         </is>
       </c>
       <c r="CE1" s="0" t="inlineStr">
         <is>
           <t>2026-07</t>
         </is>
       </c>
-      <c r="CF1" s="0"/>
+      <c r="CF1" s="0" t="inlineStr">
+        <is>
+          <t>2026-08</t>
+        </is>
+      </c>
+      <c r="CG1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>MM/YYYY</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>2020-01</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>2020-02</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
@@ -935,51 +940,56 @@
       <c r="CA2" s="0" t="inlineStr">
         <is>
           <t>2026-03</t>
         </is>
       </c>
       <c r="CB2" s="0" t="inlineStr">
         <is>
           <t>2026-04</t>
         </is>
       </c>
       <c r="CC2" s="0" t="inlineStr">
         <is>
           <t>2026-05</t>
         </is>
       </c>
       <c r="CD2" s="0" t="inlineStr">
         <is>
           <t>2026-06</t>
         </is>
       </c>
       <c r="CE2" s="0" t="inlineStr">
         <is>
           <t>2026-07</t>
         </is>
       </c>
-      <c r="CF2" s="0"/>
+      <c r="CF2" s="0" t="inlineStr">
+        <is>
+          <t>2026-08</t>
+        </is>
+      </c>
+      <c r="CG2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Počet pokladníc ORP</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Number of ORP Cash Registers</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E3" s="0" t="n">
         <v>138642</v>
       </c>
@@ -1195,51 +1205,54 @@
       </c>
       <c r="BX3" s="0" t="n">
         <v>190579</v>
       </c>
       <c r="BY3" s="0" t="n">
         <v>191429</v>
       </c>
       <c r="BZ3" s="0" t="n">
         <v>192737</v>
       </c>
       <c r="CA3" s="0" t="n">
         <v>193735</v>
       </c>
       <c r="CB3" s="0" t="n">
         <v>195574</v>
       </c>
       <c r="CC3" s="0" t="n">
         <v>196926</v>
       </c>
       <c r="CD3" s="0" t="n">
         <v>198318</v>
       </c>
       <c r="CE3" s="0" t="n">
         <v>199382</v>
       </c>
-      <c r="CF3" s="0"/>
+      <c r="CF3" s="0" t="n">
+        <v>200670</v>
+      </c>
+      <c r="CG3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Počet pokladníc VRP</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Number of VRP Cash Registers</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E4" s="0" t="n">
         <v>91667</v>
       </c>
@@ -1455,51 +1468,54 @@
       </c>
       <c r="BX4" s="0" t="n">
         <v>153989</v>
       </c>
       <c r="BY4" s="0" t="n">
         <v>160532</v>
       </c>
       <c r="BZ4" s="0" t="n">
         <v>164743</v>
       </c>
       <c r="CA4" s="0" t="n">
         <v>168165</v>
       </c>
       <c r="CB4" s="0" t="n">
         <v>171373</v>
       </c>
       <c r="CC4" s="0" t="n">
         <v>174368</v>
       </c>
       <c r="CD4" s="0" t="n">
         <v>176455</v>
       </c>
       <c r="CE4" s="0" t="n">
         <v>178162</v>
       </c>
-      <c r="CF4" s="0"/>
+      <c r="CF4" s="0" t="n">
+        <v>180343</v>
+      </c>
+      <c r="CG4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0"/>
       <c r="D5" s="0"/>
       <c r="E5" s="0"/>
       <c r="F5" s="0"/>
       <c r="G5" s="0"/>
       <c r="H5" s="0"/>
       <c r="I5" s="0"/>
       <c r="J5" s="0"/>
       <c r="K5" s="0"/>
       <c r="L5" s="0"/>
       <c r="M5" s="0"/>
       <c r="N5" s="0"/>
       <c r="O5" s="0"/>
       <c r="P5" s="0"/>
       <c r="Q5" s="0"/>
       <c r="R5" s="0"/>
       <c r="S5" s="0"/>
       <c r="T5" s="0"/>
       <c r="U5" s="0"/>
       <c r="V5" s="0"/>
       <c r="W5" s="0"/>
@@ -1542,50 +1558,51 @@
       <c r="BH5" s="0"/>
       <c r="BI5" s="0"/>
       <c r="BJ5" s="0"/>
       <c r="BK5" s="0"/>
       <c r="BL5" s="0"/>
       <c r="BM5" s="0"/>
       <c r="BN5" s="0"/>
       <c r="BO5" s="0"/>
       <c r="BP5" s="0"/>
       <c r="BQ5" s="0"/>
       <c r="BR5" s="0"/>
       <c r="BS5" s="0"/>
       <c r="BT5" s="0"/>
       <c r="BU5" s="0"/>
       <c r="BV5" s="0"/>
       <c r="BW5" s="0"/>
       <c r="BX5" s="0"/>
       <c r="BY5" s="0"/>
       <c r="BZ5" s="0"/>
       <c r="CA5" s="0"/>
       <c r="CB5" s="0"/>
       <c r="CC5" s="0"/>
       <c r="CD5" s="0"/>
       <c r="CE5" s="0"/>
       <c r="CF5" s="0"/>
+      <c r="CG5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0"/>
       <c r="D6" s="0"/>
       <c r="E6" s="0"/>
       <c r="F6" s="0"/>
       <c r="G6" s="0"/>
       <c r="H6" s="0"/>
       <c r="I6" s="0"/>
       <c r="J6" s="0"/>
       <c r="K6" s="0"/>
       <c r="L6" s="0"/>
       <c r="M6" s="0"/>
       <c r="N6" s="0"/>
       <c r="O6" s="0"/>
       <c r="P6" s="0"/>
       <c r="Q6" s="0"/>
       <c r="R6" s="0"/>
       <c r="S6" s="0"/>
       <c r="T6" s="0"/>
       <c r="U6" s="0"/>
       <c r="V6" s="0"/>
       <c r="W6" s="0"/>
@@ -1628,50 +1645,51 @@
       <c r="BH6" s="0"/>
       <c r="BI6" s="0"/>
       <c r="BJ6" s="0"/>
       <c r="BK6" s="0"/>
       <c r="BL6" s="0"/>
       <c r="BM6" s="0"/>
       <c r="BN6" s="0"/>
       <c r="BO6" s="0"/>
       <c r="BP6" s="0"/>
       <c r="BQ6" s="0"/>
       <c r="BR6" s="0"/>
       <c r="BS6" s="0"/>
       <c r="BT6" s="0"/>
       <c r="BU6" s="0"/>
       <c r="BV6" s="0"/>
       <c r="BW6" s="0"/>
       <c r="BX6" s="0"/>
       <c r="BY6" s="0"/>
       <c r="BZ6" s="0"/>
       <c r="CA6" s="0"/>
       <c r="CB6" s="0"/>
       <c r="CC6" s="0"/>
       <c r="CD6" s="0"/>
       <c r="CE6" s="0"/>
       <c r="CF6" s="0"/>
+      <c r="CG6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0"/>
       <c r="D7" s="0"/>
       <c r="E7" s="0"/>
       <c r="F7" s="0"/>
       <c r="G7" s="0"/>
       <c r="H7" s="0"/>
       <c r="I7" s="0"/>
       <c r="J7" s="0"/>
       <c r="K7" s="0"/>
       <c r="L7" s="0"/>
       <c r="M7" s="0"/>
       <c r="N7" s="0"/>
       <c r="O7" s="0"/>
       <c r="P7" s="0"/>
       <c r="Q7" s="0"/>
       <c r="R7" s="0"/>
       <c r="S7" s="0"/>
       <c r="T7" s="0"/>
       <c r="U7" s="0"/>
       <c r="V7" s="0"/>
       <c r="W7" s="0"/>
@@ -1714,50 +1732,51 @@
       <c r="BH7" s="0"/>
       <c r="BI7" s="0"/>
       <c r="BJ7" s="0"/>
       <c r="BK7" s="0"/>
       <c r="BL7" s="0"/>
       <c r="BM7" s="0"/>
       <c r="BN7" s="0"/>
       <c r="BO7" s="0"/>
       <c r="BP7" s="0"/>
       <c r="BQ7" s="0"/>
       <c r="BR7" s="0"/>
       <c r="BS7" s="0"/>
       <c r="BT7" s="0"/>
       <c r="BU7" s="0"/>
       <c r="BV7" s="0"/>
       <c r="BW7" s="0"/>
       <c r="BX7" s="0"/>
       <c r="BY7" s="0"/>
       <c r="BZ7" s="0"/>
       <c r="CA7" s="0"/>
       <c r="CB7" s="0"/>
       <c r="CC7" s="0"/>
       <c r="CD7" s="0"/>
       <c r="CE7" s="0"/>
       <c r="CF7" s="0"/>
+      <c r="CG7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0"/>
       <c r="D8" s="0"/>
       <c r="E8" s="0"/>
       <c r="F8" s="0"/>
       <c r="G8" s="0"/>
       <c r="H8" s="0"/>
       <c r="I8" s="0"/>
       <c r="J8" s="0"/>
       <c r="K8" s="0"/>
       <c r="L8" s="0"/>
       <c r="M8" s="0"/>
       <c r="N8" s="0"/>
       <c r="O8" s="0"/>
       <c r="P8" s="0"/>
       <c r="Q8" s="0"/>
       <c r="R8" s="0"/>
       <c r="S8" s="0"/>
       <c r="T8" s="0"/>
       <c r="U8" s="0"/>
       <c r="V8" s="0"/>
       <c r="W8" s="0"/>
@@ -1800,50 +1819,51 @@
       <c r="BH8" s="0"/>
       <c r="BI8" s="0"/>
       <c r="BJ8" s="0"/>
       <c r="BK8" s="0"/>
       <c r="BL8" s="0"/>
       <c r="BM8" s="0"/>
       <c r="BN8" s="0"/>
       <c r="BO8" s="0"/>
       <c r="BP8" s="0"/>
       <c r="BQ8" s="0"/>
       <c r="BR8" s="0"/>
       <c r="BS8" s="0"/>
       <c r="BT8" s="0"/>
       <c r="BU8" s="0"/>
       <c r="BV8" s="0"/>
       <c r="BW8" s="0"/>
       <c r="BX8" s="0"/>
       <c r="BY8" s="0"/>
       <c r="BZ8" s="0"/>
       <c r="CA8" s="0"/>
       <c r="CB8" s="0"/>
       <c r="CC8" s="0"/>
       <c r="CD8" s="0"/>
       <c r="CE8" s="0"/>
       <c r="CF8" s="0"/>
+      <c r="CG8" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
       <c r="H9" s="0"/>
       <c r="I9" s="0"/>
       <c r="J9" s="0"/>
       <c r="K9" s="0"/>
       <c r="L9" s="0"/>
       <c r="M9" s="0"/>
       <c r="N9" s="0"/>
       <c r="O9" s="0"/>
       <c r="P9" s="0"/>
       <c r="Q9" s="0"/>
       <c r="R9" s="0"/>
       <c r="S9" s="0"/>
       <c r="T9" s="0"/>
       <c r="U9" s="0"/>
       <c r="V9" s="0"/>
       <c r="W9" s="0"/>
@@ -1886,50 +1906,51 @@
       <c r="BH9" s="0"/>
       <c r="BI9" s="0"/>
       <c r="BJ9" s="0"/>
       <c r="BK9" s="0"/>
       <c r="BL9" s="0"/>
       <c r="BM9" s="0"/>
       <c r="BN9" s="0"/>
       <c r="BO9" s="0"/>
       <c r="BP9" s="0"/>
       <c r="BQ9" s="0"/>
       <c r="BR9" s="0"/>
       <c r="BS9" s="0"/>
       <c r="BT9" s="0"/>
       <c r="BU9" s="0"/>
       <c r="BV9" s="0"/>
       <c r="BW9" s="0"/>
       <c r="BX9" s="0"/>
       <c r="BY9" s="0"/>
       <c r="BZ9" s="0"/>
       <c r="CA9" s="0"/>
       <c r="CB9" s="0"/>
       <c r="CC9" s="0"/>
       <c r="CD9" s="0"/>
       <c r="CE9" s="0"/>
       <c r="CF9" s="0"/>
+      <c r="CG9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0"/>
       <c r="D10" s="0"/>
       <c r="E10" s="0"/>
       <c r="F10" s="0"/>
       <c r="G10" s="0"/>
       <c r="H10" s="0"/>
       <c r="I10" s="0"/>
       <c r="J10" s="0"/>
       <c r="K10" s="0"/>
       <c r="L10" s="0"/>
       <c r="M10" s="0"/>
       <c r="N10" s="0"/>
       <c r="O10" s="0"/>
       <c r="P10" s="0"/>
       <c r="Q10" s="0"/>
       <c r="R10" s="0"/>
       <c r="S10" s="0"/>
       <c r="T10" s="0"/>
       <c r="U10" s="0"/>
       <c r="V10" s="0"/>
       <c r="W10" s="0"/>
@@ -1972,50 +1993,51 @@
       <c r="BH10" s="0"/>
       <c r="BI10" s="0"/>
       <c r="BJ10" s="0"/>
       <c r="BK10" s="0"/>
       <c r="BL10" s="0"/>
       <c r="BM10" s="0"/>
       <c r="BN10" s="0"/>
       <c r="BO10" s="0"/>
       <c r="BP10" s="0"/>
       <c r="BQ10" s="0"/>
       <c r="BR10" s="0"/>
       <c r="BS10" s="0"/>
       <c r="BT10" s="0"/>
       <c r="BU10" s="0"/>
       <c r="BV10" s="0"/>
       <c r="BW10" s="0"/>
       <c r="BX10" s="0"/>
       <c r="BY10" s="0"/>
       <c r="BZ10" s="0"/>
       <c r="CA10" s="0"/>
       <c r="CB10" s="0"/>
       <c r="CC10" s="0"/>
       <c r="CD10" s="0"/>
       <c r="CE10" s="0"/>
       <c r="CF10" s="0"/>
+      <c r="CG10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0"/>
       <c r="D11" s="0"/>
       <c r="E11" s="0"/>
       <c r="F11" s="0"/>
       <c r="G11" s="0"/>
       <c r="H11" s="0"/>
       <c r="I11" s="0"/>
       <c r="J11" s="0"/>
       <c r="K11" s="0"/>
       <c r="L11" s="0"/>
       <c r="M11" s="0"/>
       <c r="N11" s="0"/>
       <c r="O11" s="0"/>
       <c r="P11" s="0"/>
       <c r="Q11" s="0"/>
       <c r="R11" s="0"/>
       <c r="S11" s="0"/>
       <c r="T11" s="0"/>
       <c r="U11" s="0"/>
       <c r="V11" s="0"/>
       <c r="W11" s="0"/>
@@ -2058,50 +2080,51 @@
       <c r="BH11" s="0"/>
       <c r="BI11" s="0"/>
       <c r="BJ11" s="0"/>
       <c r="BK11" s="0"/>
       <c r="BL11" s="0"/>
       <c r="BM11" s="0"/>
       <c r="BN11" s="0"/>
       <c r="BO11" s="0"/>
       <c r="BP11" s="0"/>
       <c r="BQ11" s="0"/>
       <c r="BR11" s="0"/>
       <c r="BS11" s="0"/>
       <c r="BT11" s="0"/>
       <c r="BU11" s="0"/>
       <c r="BV11" s="0"/>
       <c r="BW11" s="0"/>
       <c r="BX11" s="0"/>
       <c r="BY11" s="0"/>
       <c r="BZ11" s="0"/>
       <c r="CA11" s="0"/>
       <c r="CB11" s="0"/>
       <c r="CC11" s="0"/>
       <c r="CD11" s="0"/>
       <c r="CE11" s="0"/>
       <c r="CF11" s="0"/>
+      <c r="CG11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0"/>
       <c r="D12" s="0"/>
       <c r="E12" s="0"/>
       <c r="F12" s="0"/>
       <c r="G12" s="0"/>
       <c r="H12" s="0"/>
       <c r="I12" s="0"/>
       <c r="J12" s="0"/>
       <c r="K12" s="0"/>
       <c r="L12" s="0"/>
       <c r="M12" s="0"/>
       <c r="N12" s="0"/>
       <c r="O12" s="0"/>
       <c r="P12" s="0"/>
       <c r="Q12" s="0"/>
       <c r="R12" s="0"/>
       <c r="S12" s="0"/>
       <c r="T12" s="0"/>
       <c r="U12" s="0"/>
       <c r="V12" s="0"/>
       <c r="W12" s="0"/>
@@ -2144,50 +2167,51 @@
       <c r="BH12" s="0"/>
       <c r="BI12" s="0"/>
       <c r="BJ12" s="0"/>
       <c r="BK12" s="0"/>
       <c r="BL12" s="0"/>
       <c r="BM12" s="0"/>
       <c r="BN12" s="0"/>
       <c r="BO12" s="0"/>
       <c r="BP12" s="0"/>
       <c r="BQ12" s="0"/>
       <c r="BR12" s="0"/>
       <c r="BS12" s="0"/>
       <c r="BT12" s="0"/>
       <c r="BU12" s="0"/>
       <c r="BV12" s="0"/>
       <c r="BW12" s="0"/>
       <c r="BX12" s="0"/>
       <c r="BY12" s="0"/>
       <c r="BZ12" s="0"/>
       <c r="CA12" s="0"/>
       <c r="CB12" s="0"/>
       <c r="CC12" s="0"/>
       <c r="CD12" s="0"/>
       <c r="CE12" s="0"/>
       <c r="CF12" s="0"/>
+      <c r="CG12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0"/>
       <c r="D13" s="0"/>
       <c r="E13" s="0"/>
       <c r="F13" s="0"/>
       <c r="G13" s="0"/>
       <c r="H13" s="0"/>
       <c r="I13" s="0"/>
       <c r="J13" s="0"/>
       <c r="K13" s="0"/>
       <c r="L13" s="0"/>
       <c r="M13" s="0"/>
       <c r="N13" s="0"/>
       <c r="O13" s="0"/>
       <c r="P13" s="0"/>
       <c r="Q13" s="0"/>
       <c r="R13" s="0"/>
       <c r="S13" s="0"/>
       <c r="T13" s="0"/>
       <c r="U13" s="0"/>
       <c r="V13" s="0"/>
       <c r="W13" s="0"/>
@@ -2230,50 +2254,51 @@
       <c r="BH13" s="0"/>
       <c r="BI13" s="0"/>
       <c r="BJ13" s="0"/>
       <c r="BK13" s="0"/>
       <c r="BL13" s="0"/>
       <c r="BM13" s="0"/>
       <c r="BN13" s="0"/>
       <c r="BO13" s="0"/>
       <c r="BP13" s="0"/>
       <c r="BQ13" s="0"/>
       <c r="BR13" s="0"/>
       <c r="BS13" s="0"/>
       <c r="BT13" s="0"/>
       <c r="BU13" s="0"/>
       <c r="BV13" s="0"/>
       <c r="BW13" s="0"/>
       <c r="BX13" s="0"/>
       <c r="BY13" s="0"/>
       <c r="BZ13" s="0"/>
       <c r="CA13" s="0"/>
       <c r="CB13" s="0"/>
       <c r="CC13" s="0"/>
       <c r="CD13" s="0"/>
       <c r="CE13" s="0"/>
       <c r="CF13" s="0"/>
+      <c r="CG13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0"/>
       <c r="D14" s="0"/>
       <c r="E14" s="0"/>
       <c r="F14" s="0"/>
       <c r="G14" s="0"/>
       <c r="H14" s="0"/>
       <c r="I14" s="0"/>
       <c r="J14" s="0"/>
       <c r="K14" s="0"/>
       <c r="L14" s="0"/>
       <c r="M14" s="0"/>
       <c r="N14" s="0"/>
       <c r="O14" s="0"/>
       <c r="P14" s="0"/>
       <c r="Q14" s="0"/>
       <c r="R14" s="0"/>
       <c r="S14" s="0"/>
       <c r="T14" s="0"/>
       <c r="U14" s="0"/>
       <c r="V14" s="0"/>
       <c r="W14" s="0"/>
@@ -2316,50 +2341,51 @@
       <c r="BH14" s="0"/>
       <c r="BI14" s="0"/>
       <c r="BJ14" s="0"/>
       <c r="BK14" s="0"/>
       <c r="BL14" s="0"/>
       <c r="BM14" s="0"/>
       <c r="BN14" s="0"/>
       <c r="BO14" s="0"/>
       <c r="BP14" s="0"/>
       <c r="BQ14" s="0"/>
       <c r="BR14" s="0"/>
       <c r="BS14" s="0"/>
       <c r="BT14" s="0"/>
       <c r="BU14" s="0"/>
       <c r="BV14" s="0"/>
       <c r="BW14" s="0"/>
       <c r="BX14" s="0"/>
       <c r="BY14" s="0"/>
       <c r="BZ14" s="0"/>
       <c r="CA14" s="0"/>
       <c r="CB14" s="0"/>
       <c r="CC14" s="0"/>
       <c r="CD14" s="0"/>
       <c r="CE14" s="0"/>
       <c r="CF14" s="0"/>
+      <c r="CG14" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0"/>
       <c r="D15" s="0"/>
       <c r="E15" s="0"/>
       <c r="F15" s="0"/>
       <c r="G15" s="0"/>
       <c r="H15" s="0"/>
       <c r="I15" s="0"/>
       <c r="J15" s="0"/>
       <c r="K15" s="0"/>
       <c r="L15" s="0"/>
       <c r="M15" s="0"/>
       <c r="N15" s="0"/>
       <c r="O15" s="0"/>
       <c r="P15" s="0"/>
       <c r="Q15" s="0"/>
       <c r="R15" s="0"/>
       <c r="S15" s="0"/>
       <c r="T15" s="0"/>
       <c r="U15" s="0"/>
       <c r="V15" s="0"/>
       <c r="W15" s="0"/>
@@ -2402,50 +2428,51 @@
       <c r="BH15" s="0"/>
       <c r="BI15" s="0"/>
       <c r="BJ15" s="0"/>
       <c r="BK15" s="0"/>
       <c r="BL15" s="0"/>
       <c r="BM15" s="0"/>
       <c r="BN15" s="0"/>
       <c r="BO15" s="0"/>
       <c r="BP15" s="0"/>
       <c r="BQ15" s="0"/>
       <c r="BR15" s="0"/>
       <c r="BS15" s="0"/>
       <c r="BT15" s="0"/>
       <c r="BU15" s="0"/>
       <c r="BV15" s="0"/>
       <c r="BW15" s="0"/>
       <c r="BX15" s="0"/>
       <c r="BY15" s="0"/>
       <c r="BZ15" s="0"/>
       <c r="CA15" s="0"/>
       <c r="CB15" s="0"/>
       <c r="CC15" s="0"/>
       <c r="CD15" s="0"/>
       <c r="CE15" s="0"/>
       <c r="CF15" s="0"/>
+      <c r="CG15" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0"/>
       <c r="D16" s="0"/>
       <c r="E16" s="0"/>
       <c r="F16" s="0"/>
       <c r="G16" s="0"/>
       <c r="H16" s="0"/>
       <c r="I16" s="0"/>
       <c r="J16" s="0"/>
       <c r="K16" s="0"/>
       <c r="L16" s="0"/>
       <c r="M16" s="0"/>
       <c r="N16" s="0"/>
       <c r="O16" s="0"/>
       <c r="P16" s="0"/>
       <c r="Q16" s="0"/>
       <c r="R16" s="0"/>
       <c r="S16" s="0"/>
       <c r="T16" s="0"/>
       <c r="U16" s="0"/>
       <c r="V16" s="0"/>
       <c r="W16" s="0"/>
@@ -2488,50 +2515,51 @@
       <c r="BH16" s="0"/>
       <c r="BI16" s="0"/>
       <c r="BJ16" s="0"/>
       <c r="BK16" s="0"/>
       <c r="BL16" s="0"/>
       <c r="BM16" s="0"/>
       <c r="BN16" s="0"/>
       <c r="BO16" s="0"/>
       <c r="BP16" s="0"/>
       <c r="BQ16" s="0"/>
       <c r="BR16" s="0"/>
       <c r="BS16" s="0"/>
       <c r="BT16" s="0"/>
       <c r="BU16" s="0"/>
       <c r="BV16" s="0"/>
       <c r="BW16" s="0"/>
       <c r="BX16" s="0"/>
       <c r="BY16" s="0"/>
       <c r="BZ16" s="0"/>
       <c r="CA16" s="0"/>
       <c r="CB16" s="0"/>
       <c r="CC16" s="0"/>
       <c r="CD16" s="0"/>
       <c r="CE16" s="0"/>
       <c r="CF16" s="0"/>
+      <c r="CG16" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0"/>
       <c r="D17" s="0"/>
       <c r="E17" s="0"/>
       <c r="F17" s="0"/>
       <c r="G17" s="0"/>
       <c r="H17" s="0"/>
       <c r="I17" s="0"/>
       <c r="J17" s="0"/>
       <c r="K17" s="0"/>
       <c r="L17" s="0"/>
       <c r="M17" s="0"/>
       <c r="N17" s="0"/>
       <c r="O17" s="0"/>
       <c r="P17" s="0"/>
       <c r="Q17" s="0"/>
       <c r="R17" s="0"/>
       <c r="S17" s="0"/>
       <c r="T17" s="0"/>
       <c r="U17" s="0"/>
       <c r="V17" s="0"/>
       <c r="W17" s="0"/>
@@ -2574,50 +2602,51 @@
       <c r="BH17" s="0"/>
       <c r="BI17" s="0"/>
       <c r="BJ17" s="0"/>
       <c r="BK17" s="0"/>
       <c r="BL17" s="0"/>
       <c r="BM17" s="0"/>
       <c r="BN17" s="0"/>
       <c r="BO17" s="0"/>
       <c r="BP17" s="0"/>
       <c r="BQ17" s="0"/>
       <c r="BR17" s="0"/>
       <c r="BS17" s="0"/>
       <c r="BT17" s="0"/>
       <c r="BU17" s="0"/>
       <c r="BV17" s="0"/>
       <c r="BW17" s="0"/>
       <c r="BX17" s="0"/>
       <c r="BY17" s="0"/>
       <c r="BZ17" s="0"/>
       <c r="CA17" s="0"/>
       <c r="CB17" s="0"/>
       <c r="CC17" s="0"/>
       <c r="CD17" s="0"/>
       <c r="CE17" s="0"/>
       <c r="CF17" s="0"/>
+      <c r="CG17" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0"/>
       <c r="D18" s="0"/>
       <c r="E18" s="0"/>
       <c r="F18" s="0"/>
       <c r="G18" s="0"/>
       <c r="H18" s="0"/>
       <c r="I18" s="0"/>
       <c r="J18" s="0"/>
       <c r="K18" s="0"/>
       <c r="L18" s="0"/>
       <c r="M18" s="0"/>
       <c r="N18" s="0"/>
       <c r="O18" s="0"/>
       <c r="P18" s="0"/>
       <c r="Q18" s="0"/>
       <c r="R18" s="0"/>
       <c r="S18" s="0"/>
       <c r="T18" s="0"/>
       <c r="U18" s="0"/>
       <c r="V18" s="0"/>
       <c r="W18" s="0"/>
@@ -2660,50 +2689,51 @@
       <c r="BH18" s="0"/>
       <c r="BI18" s="0"/>
       <c r="BJ18" s="0"/>
       <c r="BK18" s="0"/>
       <c r="BL18" s="0"/>
       <c r="BM18" s="0"/>
       <c r="BN18" s="0"/>
       <c r="BO18" s="0"/>
       <c r="BP18" s="0"/>
       <c r="BQ18" s="0"/>
       <c r="BR18" s="0"/>
       <c r="BS18" s="0"/>
       <c r="BT18" s="0"/>
       <c r="BU18" s="0"/>
       <c r="BV18" s="0"/>
       <c r="BW18" s="0"/>
       <c r="BX18" s="0"/>
       <c r="BY18" s="0"/>
       <c r="BZ18" s="0"/>
       <c r="CA18" s="0"/>
       <c r="CB18" s="0"/>
       <c r="CC18" s="0"/>
       <c r="CD18" s="0"/>
       <c r="CE18" s="0"/>
       <c r="CF18" s="0"/>
+      <c r="CG18" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0"/>
       <c r="D19" s="0"/>
       <c r="E19" s="0"/>
       <c r="F19" s="0"/>
       <c r="G19" s="0"/>
       <c r="H19" s="0"/>
       <c r="I19" s="0"/>
       <c r="J19" s="0"/>
       <c r="K19" s="0"/>
       <c r="L19" s="0"/>
       <c r="M19" s="0"/>
       <c r="N19" s="0"/>
       <c r="O19" s="0"/>
       <c r="P19" s="0"/>
       <c r="Q19" s="0"/>
       <c r="R19" s="0"/>
       <c r="S19" s="0"/>
       <c r="T19" s="0"/>
       <c r="U19" s="0"/>
       <c r="V19" s="0"/>
       <c r="W19" s="0"/>
@@ -2746,50 +2776,51 @@
       <c r="BH19" s="0"/>
       <c r="BI19" s="0"/>
       <c r="BJ19" s="0"/>
       <c r="BK19" s="0"/>
       <c r="BL19" s="0"/>
       <c r="BM19" s="0"/>
       <c r="BN19" s="0"/>
       <c r="BO19" s="0"/>
       <c r="BP19" s="0"/>
       <c r="BQ19" s="0"/>
       <c r="BR19" s="0"/>
       <c r="BS19" s="0"/>
       <c r="BT19" s="0"/>
       <c r="BU19" s="0"/>
       <c r="BV19" s="0"/>
       <c r="BW19" s="0"/>
       <c r="BX19" s="0"/>
       <c r="BY19" s="0"/>
       <c r="BZ19" s="0"/>
       <c r="CA19" s="0"/>
       <c r="CB19" s="0"/>
       <c r="CC19" s="0"/>
       <c r="CD19" s="0"/>
       <c r="CE19" s="0"/>
       <c r="CF19" s="0"/>
+      <c r="CG19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0"/>
       <c r="D20" s="0"/>
       <c r="E20" s="0"/>
       <c r="F20" s="0"/>
       <c r="G20" s="0"/>
       <c r="H20" s="0"/>
       <c r="I20" s="0"/>
       <c r="J20" s="0"/>
       <c r="K20" s="0"/>
       <c r="L20" s="0"/>
       <c r="M20" s="0"/>
       <c r="N20" s="0"/>
       <c r="O20" s="0"/>
       <c r="P20" s="0"/>
       <c r="Q20" s="0"/>
       <c r="R20" s="0"/>
       <c r="S20" s="0"/>
       <c r="T20" s="0"/>
       <c r="U20" s="0"/>
       <c r="V20" s="0"/>
       <c r="W20" s="0"/>
@@ -2832,50 +2863,51 @@
       <c r="BH20" s="0"/>
       <c r="BI20" s="0"/>
       <c r="BJ20" s="0"/>
       <c r="BK20" s="0"/>
       <c r="BL20" s="0"/>
       <c r="BM20" s="0"/>
       <c r="BN20" s="0"/>
       <c r="BO20" s="0"/>
       <c r="BP20" s="0"/>
       <c r="BQ20" s="0"/>
       <c r="BR20" s="0"/>
       <c r="BS20" s="0"/>
       <c r="BT20" s="0"/>
       <c r="BU20" s="0"/>
       <c r="BV20" s="0"/>
       <c r="BW20" s="0"/>
       <c r="BX20" s="0"/>
       <c r="BY20" s="0"/>
       <c r="BZ20" s="0"/>
       <c r="CA20" s="0"/>
       <c r="CB20" s="0"/>
       <c r="CC20" s="0"/>
       <c r="CD20" s="0"/>
       <c r="CE20" s="0"/>
       <c r="CF20" s="0"/>
+      <c r="CG20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0"/>
       <c r="D21" s="0"/>
       <c r="E21" s="0"/>
       <c r="F21" s="0"/>
       <c r="G21" s="0"/>
       <c r="H21" s="0"/>
       <c r="I21" s="0"/>
       <c r="J21" s="0"/>
       <c r="K21" s="0"/>
       <c r="L21" s="0"/>
       <c r="M21" s="0"/>
       <c r="N21" s="0"/>
       <c r="O21" s="0"/>
       <c r="P21" s="0"/>
       <c r="Q21" s="0"/>
       <c r="R21" s="0"/>
       <c r="S21" s="0"/>
       <c r="T21" s="0"/>
       <c r="U21" s="0"/>
       <c r="V21" s="0"/>
       <c r="W21" s="0"/>
@@ -2918,50 +2950,51 @@
       <c r="BH21" s="0"/>
       <c r="BI21" s="0"/>
       <c r="BJ21" s="0"/>
       <c r="BK21" s="0"/>
       <c r="BL21" s="0"/>
       <c r="BM21" s="0"/>
       <c r="BN21" s="0"/>
       <c r="BO21" s="0"/>
       <c r="BP21" s="0"/>
       <c r="BQ21" s="0"/>
       <c r="BR21" s="0"/>
       <c r="BS21" s="0"/>
       <c r="BT21" s="0"/>
       <c r="BU21" s="0"/>
       <c r="BV21" s="0"/>
       <c r="BW21" s="0"/>
       <c r="BX21" s="0"/>
       <c r="BY21" s="0"/>
       <c r="BZ21" s="0"/>
       <c r="CA21" s="0"/>
       <c r="CB21" s="0"/>
       <c r="CC21" s="0"/>
       <c r="CD21" s="0"/>
       <c r="CE21" s="0"/>
       <c r="CF21" s="0"/>
+      <c r="CG21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0"/>
       <c r="D22" s="0"/>
       <c r="E22" s="0"/>
       <c r="F22" s="0"/>
       <c r="G22" s="0"/>
       <c r="H22" s="0"/>
       <c r="I22" s="0"/>
       <c r="J22" s="0"/>
       <c r="K22" s="0"/>
       <c r="L22" s="0"/>
       <c r="M22" s="0"/>
       <c r="N22" s="0"/>
       <c r="O22" s="0"/>
       <c r="P22" s="0"/>
       <c r="Q22" s="0"/>
       <c r="R22" s="0"/>
       <c r="S22" s="0"/>
       <c r="T22" s="0"/>
       <c r="U22" s="0"/>
       <c r="V22" s="0"/>
       <c r="W22" s="0"/>
@@ -3004,50 +3037,51 @@
       <c r="BH22" s="0"/>
       <c r="BI22" s="0"/>
       <c r="BJ22" s="0"/>
       <c r="BK22" s="0"/>
       <c r="BL22" s="0"/>
       <c r="BM22" s="0"/>
       <c r="BN22" s="0"/>
       <c r="BO22" s="0"/>
       <c r="BP22" s="0"/>
       <c r="BQ22" s="0"/>
       <c r="BR22" s="0"/>
       <c r="BS22" s="0"/>
       <c r="BT22" s="0"/>
       <c r="BU22" s="0"/>
       <c r="BV22" s="0"/>
       <c r="BW22" s="0"/>
       <c r="BX22" s="0"/>
       <c r="BY22" s="0"/>
       <c r="BZ22" s="0"/>
       <c r="CA22" s="0"/>
       <c r="CB22" s="0"/>
       <c r="CC22" s="0"/>
       <c r="CD22" s="0"/>
       <c r="CE22" s="0"/>
       <c r="CF22" s="0"/>
+      <c r="CG22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0"/>
       <c r="D23" s="0"/>
       <c r="E23" s="0"/>
       <c r="F23" s="0"/>
       <c r="G23" s="0"/>
       <c r="H23" s="0"/>
       <c r="I23" s="0"/>
       <c r="J23" s="0"/>
       <c r="K23" s="0"/>
       <c r="L23" s="0"/>
       <c r="M23" s="0"/>
       <c r="N23" s="0"/>
       <c r="O23" s="0"/>
       <c r="P23" s="0"/>
       <c r="Q23" s="0"/>
       <c r="R23" s="0"/>
       <c r="S23" s="0"/>
       <c r="T23" s="0"/>
       <c r="U23" s="0"/>
       <c r="V23" s="0"/>
       <c r="W23" s="0"/>
@@ -3090,50 +3124,51 @@
       <c r="BH23" s="0"/>
       <c r="BI23" s="0"/>
       <c r="BJ23" s="0"/>
       <c r="BK23" s="0"/>
       <c r="BL23" s="0"/>
       <c r="BM23" s="0"/>
       <c r="BN23" s="0"/>
       <c r="BO23" s="0"/>
       <c r="BP23" s="0"/>
       <c r="BQ23" s="0"/>
       <c r="BR23" s="0"/>
       <c r="BS23" s="0"/>
       <c r="BT23" s="0"/>
       <c r="BU23" s="0"/>
       <c r="BV23" s="0"/>
       <c r="BW23" s="0"/>
       <c r="BX23" s="0"/>
       <c r="BY23" s="0"/>
       <c r="BZ23" s="0"/>
       <c r="CA23" s="0"/>
       <c r="CB23" s="0"/>
       <c r="CC23" s="0"/>
       <c r="CD23" s="0"/>
       <c r="CE23" s="0"/>
       <c r="CF23" s="0"/>
+      <c r="CG23" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0"/>
       <c r="D24" s="0"/>
       <c r="E24" s="0"/>
       <c r="F24" s="0"/>
       <c r="G24" s="0"/>
       <c r="H24" s="0"/>
       <c r="I24" s="0"/>
       <c r="J24" s="0"/>
       <c r="K24" s="0"/>
       <c r="L24" s="0"/>
       <c r="M24" s="0"/>
       <c r="N24" s="0"/>
       <c r="O24" s="0"/>
       <c r="P24" s="0"/>
       <c r="Q24" s="0"/>
       <c r="R24" s="0"/>
       <c r="S24" s="0"/>
       <c r="T24" s="0"/>
       <c r="U24" s="0"/>
       <c r="V24" s="0"/>
       <c r="W24" s="0"/>
@@ -3176,50 +3211,51 @@
       <c r="BH24" s="0"/>
       <c r="BI24" s="0"/>
       <c r="BJ24" s="0"/>
       <c r="BK24" s="0"/>
       <c r="BL24" s="0"/>
       <c r="BM24" s="0"/>
       <c r="BN24" s="0"/>
       <c r="BO24" s="0"/>
       <c r="BP24" s="0"/>
       <c r="BQ24" s="0"/>
       <c r="BR24" s="0"/>
       <c r="BS24" s="0"/>
       <c r="BT24" s="0"/>
       <c r="BU24" s="0"/>
       <c r="BV24" s="0"/>
       <c r="BW24" s="0"/>
       <c r="BX24" s="0"/>
       <c r="BY24" s="0"/>
       <c r="BZ24" s="0"/>
       <c r="CA24" s="0"/>
       <c r="CB24" s="0"/>
       <c r="CC24" s="0"/>
       <c r="CD24" s="0"/>
       <c r="CE24" s="0"/>
       <c r="CF24" s="0"/>
+      <c r="CG24" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0"/>
       <c r="D25" s="0"/>
       <c r="E25" s="0"/>
       <c r="F25" s="0"/>
       <c r="G25" s="0"/>
       <c r="H25" s="0"/>
       <c r="I25" s="0"/>
       <c r="J25" s="0"/>
       <c r="K25" s="0"/>
       <c r="L25" s="0"/>
       <c r="M25" s="0"/>
       <c r="N25" s="0"/>
       <c r="O25" s="0"/>
       <c r="P25" s="0"/>
       <c r="Q25" s="0"/>
       <c r="R25" s="0"/>
       <c r="S25" s="0"/>
       <c r="T25" s="0"/>
       <c r="U25" s="0"/>
       <c r="V25" s="0"/>
       <c r="W25" s="0"/>
@@ -3262,50 +3298,51 @@
       <c r="BH25" s="0"/>
       <c r="BI25" s="0"/>
       <c r="BJ25" s="0"/>
       <c r="BK25" s="0"/>
       <c r="BL25" s="0"/>
       <c r="BM25" s="0"/>
       <c r="BN25" s="0"/>
       <c r="BO25" s="0"/>
       <c r="BP25" s="0"/>
       <c r="BQ25" s="0"/>
       <c r="BR25" s="0"/>
       <c r="BS25" s="0"/>
       <c r="BT25" s="0"/>
       <c r="BU25" s="0"/>
       <c r="BV25" s="0"/>
       <c r="BW25" s="0"/>
       <c r="BX25" s="0"/>
       <c r="BY25" s="0"/>
       <c r="BZ25" s="0"/>
       <c r="CA25" s="0"/>
       <c r="CB25" s="0"/>
       <c r="CC25" s="0"/>
       <c r="CD25" s="0"/>
       <c r="CE25" s="0"/>
       <c r="CF25" s="0"/>
+      <c r="CG25" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0"/>
       <c r="D26" s="0"/>
       <c r="E26" s="0"/>
       <c r="F26" s="0"/>
       <c r="G26" s="0"/>
       <c r="H26" s="0"/>
       <c r="I26" s="0"/>
       <c r="J26" s="0"/>
       <c r="K26" s="0"/>
       <c r="L26" s="0"/>
       <c r="M26" s="0"/>
       <c r="N26" s="0"/>
       <c r="O26" s="0"/>
       <c r="P26" s="0"/>
       <c r="Q26" s="0"/>
       <c r="R26" s="0"/>
       <c r="S26" s="0"/>
       <c r="T26" s="0"/>
       <c r="U26" s="0"/>
       <c r="V26" s="0"/>
       <c r="W26" s="0"/>
@@ -3348,50 +3385,51 @@
       <c r="BH26" s="0"/>
       <c r="BI26" s="0"/>
       <c r="BJ26" s="0"/>
       <c r="BK26" s="0"/>
       <c r="BL26" s="0"/>
       <c r="BM26" s="0"/>
       <c r="BN26" s="0"/>
       <c r="BO26" s="0"/>
       <c r="BP26" s="0"/>
       <c r="BQ26" s="0"/>
       <c r="BR26" s="0"/>
       <c r="BS26" s="0"/>
       <c r="BT26" s="0"/>
       <c r="BU26" s="0"/>
       <c r="BV26" s="0"/>
       <c r="BW26" s="0"/>
       <c r="BX26" s="0"/>
       <c r="BY26" s="0"/>
       <c r="BZ26" s="0"/>
       <c r="CA26" s="0"/>
       <c r="CB26" s="0"/>
       <c r="CC26" s="0"/>
       <c r="CD26" s="0"/>
       <c r="CE26" s="0"/>
       <c r="CF26" s="0"/>
+      <c r="CG26" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0"/>
       <c r="D27" s="0"/>
       <c r="E27" s="0"/>
       <c r="F27" s="0"/>
       <c r="G27" s="0"/>
       <c r="H27" s="0"/>
       <c r="I27" s="0"/>
       <c r="J27" s="0"/>
       <c r="K27" s="0"/>
       <c r="L27" s="0"/>
       <c r="M27" s="0"/>
       <c r="N27" s="0"/>
       <c r="O27" s="0"/>
       <c r="P27" s="0"/>
       <c r="Q27" s="0"/>
       <c r="R27" s="0"/>
       <c r="S27" s="0"/>
       <c r="T27" s="0"/>
       <c r="U27" s="0"/>
       <c r="V27" s="0"/>
       <c r="W27" s="0"/>
@@ -3434,50 +3472,51 @@
       <c r="BH27" s="0"/>
       <c r="BI27" s="0"/>
       <c r="BJ27" s="0"/>
       <c r="BK27" s="0"/>
       <c r="BL27" s="0"/>
       <c r="BM27" s="0"/>
       <c r="BN27" s="0"/>
       <c r="BO27" s="0"/>
       <c r="BP27" s="0"/>
       <c r="BQ27" s="0"/>
       <c r="BR27" s="0"/>
       <c r="BS27" s="0"/>
       <c r="BT27" s="0"/>
       <c r="BU27" s="0"/>
       <c r="BV27" s="0"/>
       <c r="BW27" s="0"/>
       <c r="BX27" s="0"/>
       <c r="BY27" s="0"/>
       <c r="BZ27" s="0"/>
       <c r="CA27" s="0"/>
       <c r="CB27" s="0"/>
       <c r="CC27" s="0"/>
       <c r="CD27" s="0"/>
       <c r="CE27" s="0"/>
       <c r="CF27" s="0"/>
+      <c r="CG27" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0"/>
       <c r="D28" s="0"/>
       <c r="E28" s="0"/>
       <c r="F28" s="0"/>
       <c r="G28" s="0"/>
       <c r="H28" s="0"/>
       <c r="I28" s="0"/>
       <c r="J28" s="0"/>
       <c r="K28" s="0"/>
       <c r="L28" s="0"/>
       <c r="M28" s="0"/>
       <c r="N28" s="0"/>
       <c r="O28" s="0"/>
       <c r="P28" s="0"/>
       <c r="Q28" s="0"/>
       <c r="R28" s="0"/>
       <c r="S28" s="0"/>
       <c r="T28" s="0"/>
       <c r="U28" s="0"/>
       <c r="V28" s="0"/>
       <c r="W28" s="0"/>
@@ -3520,50 +3559,51 @@
       <c r="BH28" s="0"/>
       <c r="BI28" s="0"/>
       <c r="BJ28" s="0"/>
       <c r="BK28" s="0"/>
       <c r="BL28" s="0"/>
       <c r="BM28" s="0"/>
       <c r="BN28" s="0"/>
       <c r="BO28" s="0"/>
       <c r="BP28" s="0"/>
       <c r="BQ28" s="0"/>
       <c r="BR28" s="0"/>
       <c r="BS28" s="0"/>
       <c r="BT28" s="0"/>
       <c r="BU28" s="0"/>
       <c r="BV28" s="0"/>
       <c r="BW28" s="0"/>
       <c r="BX28" s="0"/>
       <c r="BY28" s="0"/>
       <c r="BZ28" s="0"/>
       <c r="CA28" s="0"/>
       <c r="CB28" s="0"/>
       <c r="CC28" s="0"/>
       <c r="CD28" s="0"/>
       <c r="CE28" s="0"/>
       <c r="CF28" s="0"/>
+      <c r="CG28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0"/>
       <c r="D29" s="0"/>
       <c r="E29" s="0"/>
       <c r="F29" s="0"/>
       <c r="G29" s="0"/>
       <c r="H29" s="0"/>
       <c r="I29" s="0"/>
       <c r="J29" s="0"/>
       <c r="K29" s="0"/>
       <c r="L29" s="0"/>
       <c r="M29" s="0"/>
       <c r="N29" s="0"/>
       <c r="O29" s="0"/>
       <c r="P29" s="0"/>
       <c r="Q29" s="0"/>
       <c r="R29" s="0"/>
       <c r="S29" s="0"/>
       <c r="T29" s="0"/>
       <c r="U29" s="0"/>
       <c r="V29" s="0"/>
       <c r="W29" s="0"/>
@@ -3606,50 +3646,51 @@
       <c r="BH29" s="0"/>
       <c r="BI29" s="0"/>
       <c r="BJ29" s="0"/>
       <c r="BK29" s="0"/>
       <c r="BL29" s="0"/>
       <c r="BM29" s="0"/>
       <c r="BN29" s="0"/>
       <c r="BO29" s="0"/>
       <c r="BP29" s="0"/>
       <c r="BQ29" s="0"/>
       <c r="BR29" s="0"/>
       <c r="BS29" s="0"/>
       <c r="BT29" s="0"/>
       <c r="BU29" s="0"/>
       <c r="BV29" s="0"/>
       <c r="BW29" s="0"/>
       <c r="BX29" s="0"/>
       <c r="BY29" s="0"/>
       <c r="BZ29" s="0"/>
       <c r="CA29" s="0"/>
       <c r="CB29" s="0"/>
       <c r="CC29" s="0"/>
       <c r="CD29" s="0"/>
       <c r="CE29" s="0"/>
       <c r="CF29" s="0"/>
+      <c r="CG29" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0"/>
       <c r="D30" s="0"/>
       <c r="E30" s="0"/>
       <c r="F30" s="0"/>
       <c r="G30" s="0"/>
       <c r="H30" s="0"/>
       <c r="I30" s="0"/>
       <c r="J30" s="0"/>
       <c r="K30" s="0"/>
       <c r="L30" s="0"/>
       <c r="M30" s="0"/>
       <c r="N30" s="0"/>
       <c r="O30" s="0"/>
       <c r="P30" s="0"/>
       <c r="Q30" s="0"/>
       <c r="R30" s="0"/>
       <c r="S30" s="0"/>
       <c r="T30" s="0"/>
       <c r="U30" s="0"/>
       <c r="V30" s="0"/>
       <c r="W30" s="0"/>
@@ -3692,50 +3733,51 @@
       <c r="BH30" s="0"/>
       <c r="BI30" s="0"/>
       <c r="BJ30" s="0"/>
       <c r="BK30" s="0"/>
       <c r="BL30" s="0"/>
       <c r="BM30" s="0"/>
       <c r="BN30" s="0"/>
       <c r="BO30" s="0"/>
       <c r="BP30" s="0"/>
       <c r="BQ30" s="0"/>
       <c r="BR30" s="0"/>
       <c r="BS30" s="0"/>
       <c r="BT30" s="0"/>
       <c r="BU30" s="0"/>
       <c r="BV30" s="0"/>
       <c r="BW30" s="0"/>
       <c r="BX30" s="0"/>
       <c r="BY30" s="0"/>
       <c r="BZ30" s="0"/>
       <c r="CA30" s="0"/>
       <c r="CB30" s="0"/>
       <c r="CC30" s="0"/>
       <c r="CD30" s="0"/>
       <c r="CE30" s="0"/>
       <c r="CF30" s="0"/>
+      <c r="CG30" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0"/>
       <c r="D31" s="0"/>
       <c r="E31" s="0"/>
       <c r="F31" s="0"/>
       <c r="G31" s="0"/>
       <c r="H31" s="0"/>
       <c r="I31" s="0"/>
       <c r="J31" s="0"/>
       <c r="K31" s="0"/>
       <c r="L31" s="0"/>
       <c r="M31" s="0"/>
       <c r="N31" s="0"/>
       <c r="O31" s="0"/>
       <c r="P31" s="0"/>
       <c r="Q31" s="0"/>
       <c r="R31" s="0"/>
       <c r="S31" s="0"/>
       <c r="T31" s="0"/>
       <c r="U31" s="0"/>
       <c r="V31" s="0"/>
       <c r="W31" s="0"/>
@@ -3778,50 +3820,51 @@
       <c r="BH31" s="0"/>
       <c r="BI31" s="0"/>
       <c r="BJ31" s="0"/>
       <c r="BK31" s="0"/>
       <c r="BL31" s="0"/>
       <c r="BM31" s="0"/>
       <c r="BN31" s="0"/>
       <c r="BO31" s="0"/>
       <c r="BP31" s="0"/>
       <c r="BQ31" s="0"/>
       <c r="BR31" s="0"/>
       <c r="BS31" s="0"/>
       <c r="BT31" s="0"/>
       <c r="BU31" s="0"/>
       <c r="BV31" s="0"/>
       <c r="BW31" s="0"/>
       <c r="BX31" s="0"/>
       <c r="BY31" s="0"/>
       <c r="BZ31" s="0"/>
       <c r="CA31" s="0"/>
       <c r="CB31" s="0"/>
       <c r="CC31" s="0"/>
       <c r="CD31" s="0"/>
       <c r="CE31" s="0"/>
       <c r="CF31" s="0"/>
+      <c r="CG31" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0"/>
       <c r="D32" s="0"/>
       <c r="E32" s="0"/>
       <c r="F32" s="0"/>
       <c r="G32" s="0"/>
       <c r="H32" s="0"/>
       <c r="I32" s="0"/>
       <c r="J32" s="0"/>
       <c r="K32" s="0"/>
       <c r="L32" s="0"/>
       <c r="M32" s="0"/>
       <c r="N32" s="0"/>
       <c r="O32" s="0"/>
       <c r="P32" s="0"/>
       <c r="Q32" s="0"/>
       <c r="R32" s="0"/>
       <c r="S32" s="0"/>
       <c r="T32" s="0"/>
       <c r="U32" s="0"/>
       <c r="V32" s="0"/>
       <c r="W32" s="0"/>
@@ -3864,50 +3907,51 @@
       <c r="BH32" s="0"/>
       <c r="BI32" s="0"/>
       <c r="BJ32" s="0"/>
       <c r="BK32" s="0"/>
       <c r="BL32" s="0"/>
       <c r="BM32" s="0"/>
       <c r="BN32" s="0"/>
       <c r="BO32" s="0"/>
       <c r="BP32" s="0"/>
       <c r="BQ32" s="0"/>
       <c r="BR32" s="0"/>
       <c r="BS32" s="0"/>
       <c r="BT32" s="0"/>
       <c r="BU32" s="0"/>
       <c r="BV32" s="0"/>
       <c r="BW32" s="0"/>
       <c r="BX32" s="0"/>
       <c r="BY32" s="0"/>
       <c r="BZ32" s="0"/>
       <c r="CA32" s="0"/>
       <c r="CB32" s="0"/>
       <c r="CC32" s="0"/>
       <c r="CD32" s="0"/>
       <c r="CE32" s="0"/>
       <c r="CF32" s="0"/>
+      <c r="CG32" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0"/>
       <c r="D33" s="0"/>
       <c r="E33" s="0"/>
       <c r="F33" s="0"/>
       <c r="G33" s="0"/>
       <c r="H33" s="0"/>
       <c r="I33" s="0"/>
       <c r="J33" s="0"/>
       <c r="K33" s="0"/>
       <c r="L33" s="0"/>
       <c r="M33" s="0"/>
       <c r="N33" s="0"/>
       <c r="O33" s="0"/>
       <c r="P33" s="0"/>
       <c r="Q33" s="0"/>
       <c r="R33" s="0"/>
       <c r="S33" s="0"/>
       <c r="T33" s="0"/>
       <c r="U33" s="0"/>
       <c r="V33" s="0"/>
       <c r="W33" s="0"/>
@@ -3950,50 +3994,51 @@
       <c r="BH33" s="0"/>
       <c r="BI33" s="0"/>
       <c r="BJ33" s="0"/>
       <c r="BK33" s="0"/>
       <c r="BL33" s="0"/>
       <c r="BM33" s="0"/>
       <c r="BN33" s="0"/>
       <c r="BO33" s="0"/>
       <c r="BP33" s="0"/>
       <c r="BQ33" s="0"/>
       <c r="BR33" s="0"/>
       <c r="BS33" s="0"/>
       <c r="BT33" s="0"/>
       <c r="BU33" s="0"/>
       <c r="BV33" s="0"/>
       <c r="BW33" s="0"/>
       <c r="BX33" s="0"/>
       <c r="BY33" s="0"/>
       <c r="BZ33" s="0"/>
       <c r="CA33" s="0"/>
       <c r="CB33" s="0"/>
       <c r="CC33" s="0"/>
       <c r="CD33" s="0"/>
       <c r="CE33" s="0"/>
       <c r="CF33" s="0"/>
+      <c r="CG33" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0"/>
       <c r="D34" s="0"/>
       <c r="E34" s="0"/>
       <c r="F34" s="0"/>
       <c r="G34" s="0"/>
       <c r="H34" s="0"/>
       <c r="I34" s="0"/>
       <c r="J34" s="0"/>
       <c r="K34" s="0"/>
       <c r="L34" s="0"/>
       <c r="M34" s="0"/>
       <c r="N34" s="0"/>
       <c r="O34" s="0"/>
       <c r="P34" s="0"/>
       <c r="Q34" s="0"/>
       <c r="R34" s="0"/>
       <c r="S34" s="0"/>
       <c r="T34" s="0"/>
       <c r="U34" s="0"/>
       <c r="V34" s="0"/>
       <c r="W34" s="0"/>
@@ -4036,50 +4081,51 @@
       <c r="BH34" s="0"/>
       <c r="BI34" s="0"/>
       <c r="BJ34" s="0"/>
       <c r="BK34" s="0"/>
       <c r="BL34" s="0"/>
       <c r="BM34" s="0"/>
       <c r="BN34" s="0"/>
       <c r="BO34" s="0"/>
       <c r="BP34" s="0"/>
       <c r="BQ34" s="0"/>
       <c r="BR34" s="0"/>
       <c r="BS34" s="0"/>
       <c r="BT34" s="0"/>
       <c r="BU34" s="0"/>
       <c r="BV34" s="0"/>
       <c r="BW34" s="0"/>
       <c r="BX34" s="0"/>
       <c r="BY34" s="0"/>
       <c r="BZ34" s="0"/>
       <c r="CA34" s="0"/>
       <c r="CB34" s="0"/>
       <c r="CC34" s="0"/>
       <c r="CD34" s="0"/>
       <c r="CE34" s="0"/>
       <c r="CF34" s="0"/>
+      <c r="CG34" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0"/>
       <c r="D35" s="0"/>
       <c r="E35" s="0"/>
       <c r="F35" s="0"/>
       <c r="G35" s="0"/>
       <c r="H35" s="0"/>
       <c r="I35" s="0"/>
       <c r="J35" s="0"/>
       <c r="K35" s="0"/>
       <c r="L35" s="0"/>
       <c r="M35" s="0"/>
       <c r="N35" s="0"/>
       <c r="O35" s="0"/>
       <c r="P35" s="0"/>
       <c r="Q35" s="0"/>
       <c r="R35" s="0"/>
       <c r="S35" s="0"/>
       <c r="T35" s="0"/>
       <c r="U35" s="0"/>
       <c r="V35" s="0"/>
       <c r="W35" s="0"/>
@@ -4122,50 +4168,51 @@
       <c r="BH35" s="0"/>
       <c r="BI35" s="0"/>
       <c r="BJ35" s="0"/>
       <c r="BK35" s="0"/>
       <c r="BL35" s="0"/>
       <c r="BM35" s="0"/>
       <c r="BN35" s="0"/>
       <c r="BO35" s="0"/>
       <c r="BP35" s="0"/>
       <c r="BQ35" s="0"/>
       <c r="BR35" s="0"/>
       <c r="BS35" s="0"/>
       <c r="BT35" s="0"/>
       <c r="BU35" s="0"/>
       <c r="BV35" s="0"/>
       <c r="BW35" s="0"/>
       <c r="BX35" s="0"/>
       <c r="BY35" s="0"/>
       <c r="BZ35" s="0"/>
       <c r="CA35" s="0"/>
       <c r="CB35" s="0"/>
       <c r="CC35" s="0"/>
       <c r="CD35" s="0"/>
       <c r="CE35" s="0"/>
       <c r="CF35" s="0"/>
+      <c r="CG35" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0"/>
       <c r="D36" s="0"/>
       <c r="E36" s="0"/>
       <c r="F36" s="0"/>
       <c r="G36" s="0"/>
       <c r="H36" s="0"/>
       <c r="I36" s="0"/>
       <c r="J36" s="0"/>
       <c r="K36" s="0"/>
       <c r="L36" s="0"/>
       <c r="M36" s="0"/>
       <c r="N36" s="0"/>
       <c r="O36" s="0"/>
       <c r="P36" s="0"/>
       <c r="Q36" s="0"/>
       <c r="R36" s="0"/>
       <c r="S36" s="0"/>
       <c r="T36" s="0"/>
       <c r="U36" s="0"/>
       <c r="V36" s="0"/>
       <c r="W36" s="0"/>
@@ -4208,50 +4255,51 @@
       <c r="BH36" s="0"/>
       <c r="BI36" s="0"/>
       <c r="BJ36" s="0"/>
       <c r="BK36" s="0"/>
       <c r="BL36" s="0"/>
       <c r="BM36" s="0"/>
       <c r="BN36" s="0"/>
       <c r="BO36" s="0"/>
       <c r="BP36" s="0"/>
       <c r="BQ36" s="0"/>
       <c r="BR36" s="0"/>
       <c r="BS36" s="0"/>
       <c r="BT36" s="0"/>
       <c r="BU36" s="0"/>
       <c r="BV36" s="0"/>
       <c r="BW36" s="0"/>
       <c r="BX36" s="0"/>
       <c r="BY36" s="0"/>
       <c r="BZ36" s="0"/>
       <c r="CA36" s="0"/>
       <c r="CB36" s="0"/>
       <c r="CC36" s="0"/>
       <c r="CD36" s="0"/>
       <c r="CE36" s="0"/>
       <c r="CF36" s="0"/>
+      <c r="CG36" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0"/>
       <c r="D37" s="0"/>
       <c r="E37" s="0"/>
       <c r="F37" s="0"/>
       <c r="G37" s="0"/>
       <c r="H37" s="0"/>
       <c r="I37" s="0"/>
       <c r="J37" s="0"/>
       <c r="K37" s="0"/>
       <c r="L37" s="0"/>
       <c r="M37" s="0"/>
       <c r="N37" s="0"/>
       <c r="O37" s="0"/>
       <c r="P37" s="0"/>
       <c r="Q37" s="0"/>
       <c r="R37" s="0"/>
       <c r="S37" s="0"/>
       <c r="T37" s="0"/>
       <c r="U37" s="0"/>
       <c r="V37" s="0"/>
       <c r="W37" s="0"/>
@@ -4294,50 +4342,51 @@
       <c r="BH37" s="0"/>
       <c r="BI37" s="0"/>
       <c r="BJ37" s="0"/>
       <c r="BK37" s="0"/>
       <c r="BL37" s="0"/>
       <c r="BM37" s="0"/>
       <c r="BN37" s="0"/>
       <c r="BO37" s="0"/>
       <c r="BP37" s="0"/>
       <c r="BQ37" s="0"/>
       <c r="BR37" s="0"/>
       <c r="BS37" s="0"/>
       <c r="BT37" s="0"/>
       <c r="BU37" s="0"/>
       <c r="BV37" s="0"/>
       <c r="BW37" s="0"/>
       <c r="BX37" s="0"/>
       <c r="BY37" s="0"/>
       <c r="BZ37" s="0"/>
       <c r="CA37" s="0"/>
       <c r="CB37" s="0"/>
       <c r="CC37" s="0"/>
       <c r="CD37" s="0"/>
       <c r="CE37" s="0"/>
       <c r="CF37" s="0"/>
+      <c r="CG37" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0"/>
       <c r="D38" s="0"/>
       <c r="E38" s="0"/>
       <c r="F38" s="0"/>
       <c r="G38" s="0"/>
       <c r="H38" s="0"/>
       <c r="I38" s="0"/>
       <c r="J38" s="0"/>
       <c r="K38" s="0"/>
       <c r="L38" s="0"/>
       <c r="M38" s="0"/>
       <c r="N38" s="0"/>
       <c r="O38" s="0"/>
       <c r="P38" s="0"/>
       <c r="Q38" s="0"/>
       <c r="R38" s="0"/>
       <c r="S38" s="0"/>
       <c r="T38" s="0"/>
       <c r="U38" s="0"/>
       <c r="V38" s="0"/>
       <c r="W38" s="0"/>
@@ -4380,50 +4429,51 @@
       <c r="BH38" s="0"/>
       <c r="BI38" s="0"/>
       <c r="BJ38" s="0"/>
       <c r="BK38" s="0"/>
       <c r="BL38" s="0"/>
       <c r="BM38" s="0"/>
       <c r="BN38" s="0"/>
       <c r="BO38" s="0"/>
       <c r="BP38" s="0"/>
       <c r="BQ38" s="0"/>
       <c r="BR38" s="0"/>
       <c r="BS38" s="0"/>
       <c r="BT38" s="0"/>
       <c r="BU38" s="0"/>
       <c r="BV38" s="0"/>
       <c r="BW38" s="0"/>
       <c r="BX38" s="0"/>
       <c r="BY38" s="0"/>
       <c r="BZ38" s="0"/>
       <c r="CA38" s="0"/>
       <c r="CB38" s="0"/>
       <c r="CC38" s="0"/>
       <c r="CD38" s="0"/>
       <c r="CE38" s="0"/>
       <c r="CF38" s="0"/>
+      <c r="CG38" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0"/>
       <c r="D39" s="0"/>
       <c r="E39" s="0"/>
       <c r="F39" s="0"/>
       <c r="G39" s="0"/>
       <c r="H39" s="0"/>
       <c r="I39" s="0"/>
       <c r="J39" s="0"/>
       <c r="K39" s="0"/>
       <c r="L39" s="0"/>
       <c r="M39" s="0"/>
       <c r="N39" s="0"/>
       <c r="O39" s="0"/>
       <c r="P39" s="0"/>
       <c r="Q39" s="0"/>
       <c r="R39" s="0"/>
       <c r="S39" s="0"/>
       <c r="T39" s="0"/>
       <c r="U39" s="0"/>
       <c r="V39" s="0"/>
       <c r="W39" s="0"/>
@@ -4466,50 +4516,51 @@
       <c r="BH39" s="0"/>
       <c r="BI39" s="0"/>
       <c r="BJ39" s="0"/>
       <c r="BK39" s="0"/>
       <c r="BL39" s="0"/>
       <c r="BM39" s="0"/>
       <c r="BN39" s="0"/>
       <c r="BO39" s="0"/>
       <c r="BP39" s="0"/>
       <c r="BQ39" s="0"/>
       <c r="BR39" s="0"/>
       <c r="BS39" s="0"/>
       <c r="BT39" s="0"/>
       <c r="BU39" s="0"/>
       <c r="BV39" s="0"/>
       <c r="BW39" s="0"/>
       <c r="BX39" s="0"/>
       <c r="BY39" s="0"/>
       <c r="BZ39" s="0"/>
       <c r="CA39" s="0"/>
       <c r="CB39" s="0"/>
       <c r="CC39" s="0"/>
       <c r="CD39" s="0"/>
       <c r="CE39" s="0"/>
       <c r="CF39" s="0"/>
+      <c r="CG39" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0"/>
       <c r="D40" s="0"/>
       <c r="E40" s="0"/>
       <c r="F40" s="0"/>
       <c r="G40" s="0"/>
       <c r="H40" s="0"/>
       <c r="I40" s="0"/>
       <c r="J40" s="0"/>
       <c r="K40" s="0"/>
       <c r="L40" s="0"/>
       <c r="M40" s="0"/>
       <c r="N40" s="0"/>
       <c r="O40" s="0"/>
       <c r="P40" s="0"/>
       <c r="Q40" s="0"/>
       <c r="R40" s="0"/>
       <c r="S40" s="0"/>
       <c r="T40" s="0"/>
       <c r="U40" s="0"/>
       <c r="V40" s="0"/>
       <c r="W40" s="0"/>
@@ -4552,50 +4603,51 @@
       <c r="BH40" s="0"/>
       <c r="BI40" s="0"/>
       <c r="BJ40" s="0"/>
       <c r="BK40" s="0"/>
       <c r="BL40" s="0"/>
       <c r="BM40" s="0"/>
       <c r="BN40" s="0"/>
       <c r="BO40" s="0"/>
       <c r="BP40" s="0"/>
       <c r="BQ40" s="0"/>
       <c r="BR40" s="0"/>
       <c r="BS40" s="0"/>
       <c r="BT40" s="0"/>
       <c r="BU40" s="0"/>
       <c r="BV40" s="0"/>
       <c r="BW40" s="0"/>
       <c r="BX40" s="0"/>
       <c r="BY40" s="0"/>
       <c r="BZ40" s="0"/>
       <c r="CA40" s="0"/>
       <c r="CB40" s="0"/>
       <c r="CC40" s="0"/>
       <c r="CD40" s="0"/>
       <c r="CE40" s="0"/>
       <c r="CF40" s="0"/>
+      <c r="CG40" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0"/>
       <c r="D41" s="0"/>
       <c r="E41" s="0"/>
       <c r="F41" s="0"/>
       <c r="G41" s="0"/>
       <c r="H41" s="0"/>
       <c r="I41" s="0"/>
       <c r="J41" s="0"/>
       <c r="K41" s="0"/>
       <c r="L41" s="0"/>
       <c r="M41" s="0"/>
       <c r="N41" s="0"/>
       <c r="O41" s="0"/>
       <c r="P41" s="0"/>
       <c r="Q41" s="0"/>
       <c r="R41" s="0"/>
       <c r="S41" s="0"/>
       <c r="T41" s="0"/>
       <c r="U41" s="0"/>
       <c r="V41" s="0"/>
       <c r="W41" s="0"/>
@@ -4638,50 +4690,51 @@
       <c r="BH41" s="0"/>
       <c r="BI41" s="0"/>
       <c r="BJ41" s="0"/>
       <c r="BK41" s="0"/>
       <c r="BL41" s="0"/>
       <c r="BM41" s="0"/>
       <c r="BN41" s="0"/>
       <c r="BO41" s="0"/>
       <c r="BP41" s="0"/>
       <c r="BQ41" s="0"/>
       <c r="BR41" s="0"/>
       <c r="BS41" s="0"/>
       <c r="BT41" s="0"/>
       <c r="BU41" s="0"/>
       <c r="BV41" s="0"/>
       <c r="BW41" s="0"/>
       <c r="BX41" s="0"/>
       <c r="BY41" s="0"/>
       <c r="BZ41" s="0"/>
       <c r="CA41" s="0"/>
       <c r="CB41" s="0"/>
       <c r="CC41" s="0"/>
       <c r="CD41" s="0"/>
       <c r="CE41" s="0"/>
       <c r="CF41" s="0"/>
+      <c r="CG41" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0"/>
       <c r="D42" s="0"/>
       <c r="E42" s="0"/>
       <c r="F42" s="0"/>
       <c r="G42" s="0"/>
       <c r="H42" s="0"/>
       <c r="I42" s="0"/>
       <c r="J42" s="0"/>
       <c r="K42" s="0"/>
       <c r="L42" s="0"/>
       <c r="M42" s="0"/>
       <c r="N42" s="0"/>
       <c r="O42" s="0"/>
       <c r="P42" s="0"/>
       <c r="Q42" s="0"/>
       <c r="R42" s="0"/>
       <c r="S42" s="0"/>
       <c r="T42" s="0"/>
       <c r="U42" s="0"/>
       <c r="V42" s="0"/>
       <c r="W42" s="0"/>
@@ -4724,50 +4777,51 @@
       <c r="BH42" s="0"/>
       <c r="BI42" s="0"/>
       <c r="BJ42" s="0"/>
       <c r="BK42" s="0"/>
       <c r="BL42" s="0"/>
       <c r="BM42" s="0"/>
       <c r="BN42" s="0"/>
       <c r="BO42" s="0"/>
       <c r="BP42" s="0"/>
       <c r="BQ42" s="0"/>
       <c r="BR42" s="0"/>
       <c r="BS42" s="0"/>
       <c r="BT42" s="0"/>
       <c r="BU42" s="0"/>
       <c r="BV42" s="0"/>
       <c r="BW42" s="0"/>
       <c r="BX42" s="0"/>
       <c r="BY42" s="0"/>
       <c r="BZ42" s="0"/>
       <c r="CA42" s="0"/>
       <c r="CB42" s="0"/>
       <c r="CC42" s="0"/>
       <c r="CD42" s="0"/>
       <c r="CE42" s="0"/>
       <c r="CF42" s="0"/>
+      <c r="CG42" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0"/>
       <c r="D43" s="0"/>
       <c r="E43" s="0"/>
       <c r="F43" s="0"/>
       <c r="G43" s="0"/>
       <c r="H43" s="0"/>
       <c r="I43" s="0"/>
       <c r="J43" s="0"/>
       <c r="K43" s="0"/>
       <c r="L43" s="0"/>
       <c r="M43" s="0"/>
       <c r="N43" s="0"/>
       <c r="O43" s="0"/>
       <c r="P43" s="0"/>
       <c r="Q43" s="0"/>
       <c r="R43" s="0"/>
       <c r="S43" s="0"/>
       <c r="T43" s="0"/>
       <c r="U43" s="0"/>
       <c r="V43" s="0"/>
       <c r="W43" s="0"/>
@@ -4810,50 +4864,51 @@
       <c r="BH43" s="0"/>
       <c r="BI43" s="0"/>
       <c r="BJ43" s="0"/>
       <c r="BK43" s="0"/>
       <c r="BL43" s="0"/>
       <c r="BM43" s="0"/>
       <c r="BN43" s="0"/>
       <c r="BO43" s="0"/>
       <c r="BP43" s="0"/>
       <c r="BQ43" s="0"/>
       <c r="BR43" s="0"/>
       <c r="BS43" s="0"/>
       <c r="BT43" s="0"/>
       <c r="BU43" s="0"/>
       <c r="BV43" s="0"/>
       <c r="BW43" s="0"/>
       <c r="BX43" s="0"/>
       <c r="BY43" s="0"/>
       <c r="BZ43" s="0"/>
       <c r="CA43" s="0"/>
       <c r="CB43" s="0"/>
       <c r="CC43" s="0"/>
       <c r="CD43" s="0"/>
       <c r="CE43" s="0"/>
       <c r="CF43" s="0"/>
+      <c r="CG43" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0"/>
       <c r="D44" s="0"/>
       <c r="E44" s="0"/>
       <c r="F44" s="0"/>
       <c r="G44" s="0"/>
       <c r="H44" s="0"/>
       <c r="I44" s="0"/>
       <c r="J44" s="0"/>
       <c r="K44" s="0"/>
       <c r="L44" s="0"/>
       <c r="M44" s="0"/>
       <c r="N44" s="0"/>
       <c r="O44" s="0"/>
       <c r="P44" s="0"/>
       <c r="Q44" s="0"/>
       <c r="R44" s="0"/>
       <c r="S44" s="0"/>
       <c r="T44" s="0"/>
       <c r="U44" s="0"/>
       <c r="V44" s="0"/>
       <c r="W44" s="0"/>
@@ -4896,50 +4951,51 @@
       <c r="BH44" s="0"/>
       <c r="BI44" s="0"/>
       <c r="BJ44" s="0"/>
       <c r="BK44" s="0"/>
       <c r="BL44" s="0"/>
       <c r="BM44" s="0"/>
       <c r="BN44" s="0"/>
       <c r="BO44" s="0"/>
       <c r="BP44" s="0"/>
       <c r="BQ44" s="0"/>
       <c r="BR44" s="0"/>
       <c r="BS44" s="0"/>
       <c r="BT44" s="0"/>
       <c r="BU44" s="0"/>
       <c r="BV44" s="0"/>
       <c r="BW44" s="0"/>
       <c r="BX44" s="0"/>
       <c r="BY44" s="0"/>
       <c r="BZ44" s="0"/>
       <c r="CA44" s="0"/>
       <c r="CB44" s="0"/>
       <c r="CC44" s="0"/>
       <c r="CD44" s="0"/>
       <c r="CE44" s="0"/>
       <c r="CF44" s="0"/>
+      <c r="CG44" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0"/>
       <c r="D45" s="0"/>
       <c r="E45" s="0"/>
       <c r="F45" s="0"/>
       <c r="G45" s="0"/>
       <c r="H45" s="0"/>
       <c r="I45" s="0"/>
       <c r="J45" s="0"/>
       <c r="K45" s="0"/>
       <c r="L45" s="0"/>
       <c r="M45" s="0"/>
       <c r="N45" s="0"/>
       <c r="O45" s="0"/>
       <c r="P45" s="0"/>
       <c r="Q45" s="0"/>
       <c r="R45" s="0"/>
       <c r="S45" s="0"/>
       <c r="T45" s="0"/>
       <c r="U45" s="0"/>
       <c r="V45" s="0"/>
       <c r="W45" s="0"/>
@@ -4982,50 +5038,51 @@
       <c r="BH45" s="0"/>
       <c r="BI45" s="0"/>
       <c r="BJ45" s="0"/>
       <c r="BK45" s="0"/>
       <c r="BL45" s="0"/>
       <c r="BM45" s="0"/>
       <c r="BN45" s="0"/>
       <c r="BO45" s="0"/>
       <c r="BP45" s="0"/>
       <c r="BQ45" s="0"/>
       <c r="BR45" s="0"/>
       <c r="BS45" s="0"/>
       <c r="BT45" s="0"/>
       <c r="BU45" s="0"/>
       <c r="BV45" s="0"/>
       <c r="BW45" s="0"/>
       <c r="BX45" s="0"/>
       <c r="BY45" s="0"/>
       <c r="BZ45" s="0"/>
       <c r="CA45" s="0"/>
       <c r="CB45" s="0"/>
       <c r="CC45" s="0"/>
       <c r="CD45" s="0"/>
       <c r="CE45" s="0"/>
       <c r="CF45" s="0"/>
+      <c r="CG45" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0"/>
       <c r="D46" s="0"/>
       <c r="E46" s="0"/>
       <c r="F46" s="0"/>
       <c r="G46" s="0"/>
       <c r="H46" s="0"/>
       <c r="I46" s="0"/>
       <c r="J46" s="0"/>
       <c r="K46" s="0"/>
       <c r="L46" s="0"/>
       <c r="M46" s="0"/>
       <c r="N46" s="0"/>
       <c r="O46" s="0"/>
       <c r="P46" s="0"/>
       <c r="Q46" s="0"/>
       <c r="R46" s="0"/>
       <c r="S46" s="0"/>
       <c r="T46" s="0"/>
       <c r="U46" s="0"/>
       <c r="V46" s="0"/>
       <c r="W46" s="0"/>
@@ -5068,50 +5125,51 @@
       <c r="BH46" s="0"/>
       <c r="BI46" s="0"/>
       <c r="BJ46" s="0"/>
       <c r="BK46" s="0"/>
       <c r="BL46" s="0"/>
       <c r="BM46" s="0"/>
       <c r="BN46" s="0"/>
       <c r="BO46" s="0"/>
       <c r="BP46" s="0"/>
       <c r="BQ46" s="0"/>
       <c r="BR46" s="0"/>
       <c r="BS46" s="0"/>
       <c r="BT46" s="0"/>
       <c r="BU46" s="0"/>
       <c r="BV46" s="0"/>
       <c r="BW46" s="0"/>
       <c r="BX46" s="0"/>
       <c r="BY46" s="0"/>
       <c r="BZ46" s="0"/>
       <c r="CA46" s="0"/>
       <c r="CB46" s="0"/>
       <c r="CC46" s="0"/>
       <c r="CD46" s="0"/>
       <c r="CE46" s="0"/>
       <c r="CF46" s="0"/>
+      <c r="CG46" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0"/>
       <c r="D47" s="0"/>
       <c r="E47" s="0"/>
       <c r="F47" s="0"/>
       <c r="G47" s="0"/>
       <c r="H47" s="0"/>
       <c r="I47" s="0"/>
       <c r="J47" s="0"/>
       <c r="K47" s="0"/>
       <c r="L47" s="0"/>
       <c r="M47" s="0"/>
       <c r="N47" s="0"/>
       <c r="O47" s="0"/>
       <c r="P47" s="0"/>
       <c r="Q47" s="0"/>
       <c r="R47" s="0"/>
       <c r="S47" s="0"/>
       <c r="T47" s="0"/>
       <c r="U47" s="0"/>
       <c r="V47" s="0"/>
       <c r="W47" s="0"/>
@@ -5154,50 +5212,51 @@
       <c r="BH47" s="0"/>
       <c r="BI47" s="0"/>
       <c r="BJ47" s="0"/>
       <c r="BK47" s="0"/>
       <c r="BL47" s="0"/>
       <c r="BM47" s="0"/>
       <c r="BN47" s="0"/>
       <c r="BO47" s="0"/>
       <c r="BP47" s="0"/>
       <c r="BQ47" s="0"/>
       <c r="BR47" s="0"/>
       <c r="BS47" s="0"/>
       <c r="BT47" s="0"/>
       <c r="BU47" s="0"/>
       <c r="BV47" s="0"/>
       <c r="BW47" s="0"/>
       <c r="BX47" s="0"/>
       <c r="BY47" s="0"/>
       <c r="BZ47" s="0"/>
       <c r="CA47" s="0"/>
       <c r="CB47" s="0"/>
       <c r="CC47" s="0"/>
       <c r="CD47" s="0"/>
       <c r="CE47" s="0"/>
       <c r="CF47" s="0"/>
+      <c r="CG47" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0"/>
       <c r="D48" s="0"/>
       <c r="E48" s="0"/>
       <c r="F48" s="0"/>
       <c r="G48" s="0"/>
       <c r="H48" s="0"/>
       <c r="I48" s="0"/>
       <c r="J48" s="0"/>
       <c r="K48" s="0"/>
       <c r="L48" s="0"/>
       <c r="M48" s="0"/>
       <c r="N48" s="0"/>
       <c r="O48" s="0"/>
       <c r="P48" s="0"/>
       <c r="Q48" s="0"/>
       <c r="R48" s="0"/>
       <c r="S48" s="0"/>
       <c r="T48" s="0"/>
       <c r="U48" s="0"/>
       <c r="V48" s="0"/>
       <c r="W48" s="0"/>
@@ -5240,50 +5299,51 @@
       <c r="BH48" s="0"/>
       <c r="BI48" s="0"/>
       <c r="BJ48" s="0"/>
       <c r="BK48" s="0"/>
       <c r="BL48" s="0"/>
       <c r="BM48" s="0"/>
       <c r="BN48" s="0"/>
       <c r="BO48" s="0"/>
       <c r="BP48" s="0"/>
       <c r="BQ48" s="0"/>
       <c r="BR48" s="0"/>
       <c r="BS48" s="0"/>
       <c r="BT48" s="0"/>
       <c r="BU48" s="0"/>
       <c r="BV48" s="0"/>
       <c r="BW48" s="0"/>
       <c r="BX48" s="0"/>
       <c r="BY48" s="0"/>
       <c r="BZ48" s="0"/>
       <c r="CA48" s="0"/>
       <c r="CB48" s="0"/>
       <c r="CC48" s="0"/>
       <c r="CD48" s="0"/>
       <c r="CE48" s="0"/>
       <c r="CF48" s="0"/>
+      <c r="CG48" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0"/>
       <c r="D49" s="0"/>
       <c r="E49" s="0"/>
       <c r="F49" s="0"/>
       <c r="G49" s="0"/>
       <c r="H49" s="0"/>
       <c r="I49" s="0"/>
       <c r="J49" s="0"/>
       <c r="K49" s="0"/>
       <c r="L49" s="0"/>
       <c r="M49" s="0"/>
       <c r="N49" s="0"/>
       <c r="O49" s="0"/>
       <c r="P49" s="0"/>
       <c r="Q49" s="0"/>
       <c r="R49" s="0"/>
       <c r="S49" s="0"/>
       <c r="T49" s="0"/>
       <c r="U49" s="0"/>
       <c r="V49" s="0"/>
       <c r="W49" s="0"/>
@@ -5326,50 +5386,51 @@
       <c r="BH49" s="0"/>
       <c r="BI49" s="0"/>
       <c r="BJ49" s="0"/>
       <c r="BK49" s="0"/>
       <c r="BL49" s="0"/>
       <c r="BM49" s="0"/>
       <c r="BN49" s="0"/>
       <c r="BO49" s="0"/>
       <c r="BP49" s="0"/>
       <c r="BQ49" s="0"/>
       <c r="BR49" s="0"/>
       <c r="BS49" s="0"/>
       <c r="BT49" s="0"/>
       <c r="BU49" s="0"/>
       <c r="BV49" s="0"/>
       <c r="BW49" s="0"/>
       <c r="BX49" s="0"/>
       <c r="BY49" s="0"/>
       <c r="BZ49" s="0"/>
       <c r="CA49" s="0"/>
       <c r="CB49" s="0"/>
       <c r="CC49" s="0"/>
       <c r="CD49" s="0"/>
       <c r="CE49" s="0"/>
       <c r="CF49" s="0"/>
+      <c r="CG49" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0"/>
       <c r="D50" s="0"/>
       <c r="E50" s="0"/>
       <c r="F50" s="0"/>
       <c r="G50" s="0"/>
       <c r="H50" s="0"/>
       <c r="I50" s="0"/>
       <c r="J50" s="0"/>
       <c r="K50" s="0"/>
       <c r="L50" s="0"/>
       <c r="M50" s="0"/>
       <c r="N50" s="0"/>
       <c r="O50" s="0"/>
       <c r="P50" s="0"/>
       <c r="Q50" s="0"/>
       <c r="R50" s="0"/>
       <c r="S50" s="0"/>
       <c r="T50" s="0"/>
       <c r="U50" s="0"/>
       <c r="V50" s="0"/>
       <c r="W50" s="0"/>
@@ -5412,50 +5473,51 @@
       <c r="BH50" s="0"/>
       <c r="BI50" s="0"/>
       <c r="BJ50" s="0"/>
       <c r="BK50" s="0"/>
       <c r="BL50" s="0"/>
       <c r="BM50" s="0"/>
       <c r="BN50" s="0"/>
       <c r="BO50" s="0"/>
       <c r="BP50" s="0"/>
       <c r="BQ50" s="0"/>
       <c r="BR50" s="0"/>
       <c r="BS50" s="0"/>
       <c r="BT50" s="0"/>
       <c r="BU50" s="0"/>
       <c r="BV50" s="0"/>
       <c r="BW50" s="0"/>
       <c r="BX50" s="0"/>
       <c r="BY50" s="0"/>
       <c r="BZ50" s="0"/>
       <c r="CA50" s="0"/>
       <c r="CB50" s="0"/>
       <c r="CC50" s="0"/>
       <c r="CD50" s="0"/>
       <c r="CE50" s="0"/>
       <c r="CF50" s="0"/>
+      <c r="CG50" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0"/>
       <c r="D51" s="0"/>
       <c r="E51" s="0"/>
       <c r="F51" s="0"/>
       <c r="G51" s="0"/>
       <c r="H51" s="0"/>
       <c r="I51" s="0"/>
       <c r="J51" s="0"/>
       <c r="K51" s="0"/>
       <c r="L51" s="0"/>
       <c r="M51" s="0"/>
       <c r="N51" s="0"/>
       <c r="O51" s="0"/>
       <c r="P51" s="0"/>
       <c r="Q51" s="0"/>
       <c r="R51" s="0"/>
       <c r="S51" s="0"/>
       <c r="T51" s="0"/>
       <c r="U51" s="0"/>
       <c r="V51" s="0"/>
       <c r="W51" s="0"/>
@@ -5498,50 +5560,51 @@
       <c r="BH51" s="0"/>
       <c r="BI51" s="0"/>
       <c r="BJ51" s="0"/>
       <c r="BK51" s="0"/>
       <c r="BL51" s="0"/>
       <c r="BM51" s="0"/>
       <c r="BN51" s="0"/>
       <c r="BO51" s="0"/>
       <c r="BP51" s="0"/>
       <c r="BQ51" s="0"/>
       <c r="BR51" s="0"/>
       <c r="BS51" s="0"/>
       <c r="BT51" s="0"/>
       <c r="BU51" s="0"/>
       <c r="BV51" s="0"/>
       <c r="BW51" s="0"/>
       <c r="BX51" s="0"/>
       <c r="BY51" s="0"/>
       <c r="BZ51" s="0"/>
       <c r="CA51" s="0"/>
       <c r="CB51" s="0"/>
       <c r="CC51" s="0"/>
       <c r="CD51" s="0"/>
       <c r="CE51" s="0"/>
       <c r="CF51" s="0"/>
+      <c r="CG51" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0"/>
       <c r="D52" s="0"/>
       <c r="E52" s="0"/>
       <c r="F52" s="0"/>
       <c r="G52" s="0"/>
       <c r="H52" s="0"/>
       <c r="I52" s="0"/>
       <c r="J52" s="0"/>
       <c r="K52" s="0"/>
       <c r="L52" s="0"/>
       <c r="M52" s="0"/>
       <c r="N52" s="0"/>
       <c r="O52" s="0"/>
       <c r="P52" s="0"/>
       <c r="Q52" s="0"/>
       <c r="R52" s="0"/>
       <c r="S52" s="0"/>
       <c r="T52" s="0"/>
       <c r="U52" s="0"/>
       <c r="V52" s="0"/>
       <c r="W52" s="0"/>
@@ -5584,50 +5647,51 @@
       <c r="BH52" s="0"/>
       <c r="BI52" s="0"/>
       <c r="BJ52" s="0"/>
       <c r="BK52" s="0"/>
       <c r="BL52" s="0"/>
       <c r="BM52" s="0"/>
       <c r="BN52" s="0"/>
       <c r="BO52" s="0"/>
       <c r="BP52" s="0"/>
       <c r="BQ52" s="0"/>
       <c r="BR52" s="0"/>
       <c r="BS52" s="0"/>
       <c r="BT52" s="0"/>
       <c r="BU52" s="0"/>
       <c r="BV52" s="0"/>
       <c r="BW52" s="0"/>
       <c r="BX52" s="0"/>
       <c r="BY52" s="0"/>
       <c r="BZ52" s="0"/>
       <c r="CA52" s="0"/>
       <c r="CB52" s="0"/>
       <c r="CC52" s="0"/>
       <c r="CD52" s="0"/>
       <c r="CE52" s="0"/>
       <c r="CF52" s="0"/>
+      <c r="CG52" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0"/>
       <c r="D53" s="0"/>
       <c r="E53" s="0"/>
       <c r="F53" s="0"/>
       <c r="G53" s="0"/>
       <c r="H53" s="0"/>
       <c r="I53" s="0"/>
       <c r="J53" s="0"/>
       <c r="K53" s="0"/>
       <c r="L53" s="0"/>
       <c r="M53" s="0"/>
       <c r="N53" s="0"/>
       <c r="O53" s="0"/>
       <c r="P53" s="0"/>
       <c r="Q53" s="0"/>
       <c r="R53" s="0"/>
       <c r="S53" s="0"/>
       <c r="T53" s="0"/>
       <c r="U53" s="0"/>
       <c r="V53" s="0"/>
       <c r="W53" s="0"/>
@@ -5670,50 +5734,51 @@
       <c r="BH53" s="0"/>
       <c r="BI53" s="0"/>
       <c r="BJ53" s="0"/>
       <c r="BK53" s="0"/>
       <c r="BL53" s="0"/>
       <c r="BM53" s="0"/>
       <c r="BN53" s="0"/>
       <c r="BO53" s="0"/>
       <c r="BP53" s="0"/>
       <c r="BQ53" s="0"/>
       <c r="BR53" s="0"/>
       <c r="BS53" s="0"/>
       <c r="BT53" s="0"/>
       <c r="BU53" s="0"/>
       <c r="BV53" s="0"/>
       <c r="BW53" s="0"/>
       <c r="BX53" s="0"/>
       <c r="BY53" s="0"/>
       <c r="BZ53" s="0"/>
       <c r="CA53" s="0"/>
       <c r="CB53" s="0"/>
       <c r="CC53" s="0"/>
       <c r="CD53" s="0"/>
       <c r="CE53" s="0"/>
       <c r="CF53" s="0"/>
+      <c r="CG53" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0"/>
       <c r="D54" s="0"/>
       <c r="E54" s="0"/>
       <c r="F54" s="0"/>
       <c r="G54" s="0"/>
       <c r="H54" s="0"/>
       <c r="I54" s="0"/>
       <c r="J54" s="0"/>
       <c r="K54" s="0"/>
       <c r="L54" s="0"/>
       <c r="M54" s="0"/>
       <c r="N54" s="0"/>
       <c r="O54" s="0"/>
       <c r="P54" s="0"/>
       <c r="Q54" s="0"/>
       <c r="R54" s="0"/>
       <c r="S54" s="0"/>
       <c r="T54" s="0"/>
       <c r="U54" s="0"/>
       <c r="V54" s="0"/>
       <c r="W54" s="0"/>
@@ -5756,50 +5821,51 @@
       <c r="BH54" s="0"/>
       <c r="BI54" s="0"/>
       <c r="BJ54" s="0"/>
       <c r="BK54" s="0"/>
       <c r="BL54" s="0"/>
       <c r="BM54" s="0"/>
       <c r="BN54" s="0"/>
       <c r="BO54" s="0"/>
       <c r="BP54" s="0"/>
       <c r="BQ54" s="0"/>
       <c r="BR54" s="0"/>
       <c r="BS54" s="0"/>
       <c r="BT54" s="0"/>
       <c r="BU54" s="0"/>
       <c r="BV54" s="0"/>
       <c r="BW54" s="0"/>
       <c r="BX54" s="0"/>
       <c r="BY54" s="0"/>
       <c r="BZ54" s="0"/>
       <c r="CA54" s="0"/>
       <c r="CB54" s="0"/>
       <c r="CC54" s="0"/>
       <c r="CD54" s="0"/>
       <c r="CE54" s="0"/>
       <c r="CF54" s="0"/>
+      <c r="CG54" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0"/>
       <c r="D55" s="0"/>
       <c r="E55" s="0"/>
       <c r="F55" s="0"/>
       <c r="G55" s="0"/>
       <c r="H55" s="0"/>
       <c r="I55" s="0"/>
       <c r="J55" s="0"/>
       <c r="K55" s="0"/>
       <c r="L55" s="0"/>
       <c r="M55" s="0"/>
       <c r="N55" s="0"/>
       <c r="O55" s="0"/>
       <c r="P55" s="0"/>
       <c r="Q55" s="0"/>
       <c r="R55" s="0"/>
       <c r="S55" s="0"/>
       <c r="T55" s="0"/>
       <c r="U55" s="0"/>
       <c r="V55" s="0"/>
       <c r="W55" s="0"/>
@@ -5842,50 +5908,51 @@
       <c r="BH55" s="0"/>
       <c r="BI55" s="0"/>
       <c r="BJ55" s="0"/>
       <c r="BK55" s="0"/>
       <c r="BL55" s="0"/>
       <c r="BM55" s="0"/>
       <c r="BN55" s="0"/>
       <c r="BO55" s="0"/>
       <c r="BP55" s="0"/>
       <c r="BQ55" s="0"/>
       <c r="BR55" s="0"/>
       <c r="BS55" s="0"/>
       <c r="BT55" s="0"/>
       <c r="BU55" s="0"/>
       <c r="BV55" s="0"/>
       <c r="BW55" s="0"/>
       <c r="BX55" s="0"/>
       <c r="BY55" s="0"/>
       <c r="BZ55" s="0"/>
       <c r="CA55" s="0"/>
       <c r="CB55" s="0"/>
       <c r="CC55" s="0"/>
       <c r="CD55" s="0"/>
       <c r="CE55" s="0"/>
       <c r="CF55" s="0"/>
+      <c r="CG55" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0"/>
       <c r="D56" s="0"/>
       <c r="E56" s="0"/>
       <c r="F56" s="0"/>
       <c r="G56" s="0"/>
       <c r="H56" s="0"/>
       <c r="I56" s="0"/>
       <c r="J56" s="0"/>
       <c r="K56" s="0"/>
       <c r="L56" s="0"/>
       <c r="M56" s="0"/>
       <c r="N56" s="0"/>
       <c r="O56" s="0"/>
       <c r="P56" s="0"/>
       <c r="Q56" s="0"/>
       <c r="R56" s="0"/>
       <c r="S56" s="0"/>
       <c r="T56" s="0"/>
       <c r="U56" s="0"/>
       <c r="V56" s="0"/>
       <c r="W56" s="0"/>
@@ -5928,50 +5995,51 @@
       <c r="BH56" s="0"/>
       <c r="BI56" s="0"/>
       <c r="BJ56" s="0"/>
       <c r="BK56" s="0"/>
       <c r="BL56" s="0"/>
       <c r="BM56" s="0"/>
       <c r="BN56" s="0"/>
       <c r="BO56" s="0"/>
       <c r="BP56" s="0"/>
       <c r="BQ56" s="0"/>
       <c r="BR56" s="0"/>
       <c r="BS56" s="0"/>
       <c r="BT56" s="0"/>
       <c r="BU56" s="0"/>
       <c r="BV56" s="0"/>
       <c r="BW56" s="0"/>
       <c r="BX56" s="0"/>
       <c r="BY56" s="0"/>
       <c r="BZ56" s="0"/>
       <c r="CA56" s="0"/>
       <c r="CB56" s="0"/>
       <c r="CC56" s="0"/>
       <c r="CD56" s="0"/>
       <c r="CE56" s="0"/>
       <c r="CF56" s="0"/>
+      <c r="CG56" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0"/>
       <c r="D57" s="0"/>
       <c r="E57" s="0"/>
       <c r="F57" s="0"/>
       <c r="G57" s="0"/>
       <c r="H57" s="0"/>
       <c r="I57" s="0"/>
       <c r="J57" s="0"/>
       <c r="K57" s="0"/>
       <c r="L57" s="0"/>
       <c r="M57" s="0"/>
       <c r="N57" s="0"/>
       <c r="O57" s="0"/>
       <c r="P57" s="0"/>
       <c r="Q57" s="0"/>
       <c r="R57" s="0"/>
       <c r="S57" s="0"/>
       <c r="T57" s="0"/>
       <c r="U57" s="0"/>
       <c r="V57" s="0"/>
       <c r="W57" s="0"/>
@@ -6014,50 +6082,51 @@
       <c r="BH57" s="0"/>
       <c r="BI57" s="0"/>
       <c r="BJ57" s="0"/>
       <c r="BK57" s="0"/>
       <c r="BL57" s="0"/>
       <c r="BM57" s="0"/>
       <c r="BN57" s="0"/>
       <c r="BO57" s="0"/>
       <c r="BP57" s="0"/>
       <c r="BQ57" s="0"/>
       <c r="BR57" s="0"/>
       <c r="BS57" s="0"/>
       <c r="BT57" s="0"/>
       <c r="BU57" s="0"/>
       <c r="BV57" s="0"/>
       <c r="BW57" s="0"/>
       <c r="BX57" s="0"/>
       <c r="BY57" s="0"/>
       <c r="BZ57" s="0"/>
       <c r="CA57" s="0"/>
       <c r="CB57" s="0"/>
       <c r="CC57" s="0"/>
       <c r="CD57" s="0"/>
       <c r="CE57" s="0"/>
       <c r="CF57" s="0"/>
+      <c r="CG57" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0"/>
       <c r="D58" s="0"/>
       <c r="E58" s="0"/>
       <c r="F58" s="0"/>
       <c r="G58" s="0"/>
       <c r="H58" s="0"/>
       <c r="I58" s="0"/>
       <c r="J58" s="0"/>
       <c r="K58" s="0"/>
       <c r="L58" s="0"/>
       <c r="M58" s="0"/>
       <c r="N58" s="0"/>
       <c r="O58" s="0"/>
       <c r="P58" s="0"/>
       <c r="Q58" s="0"/>
       <c r="R58" s="0"/>
       <c r="S58" s="0"/>
       <c r="T58" s="0"/>
       <c r="U58" s="0"/>
       <c r="V58" s="0"/>
       <c r="W58" s="0"/>
@@ -6100,50 +6169,51 @@
       <c r="BH58" s="0"/>
       <c r="BI58" s="0"/>
       <c r="BJ58" s="0"/>
       <c r="BK58" s="0"/>
       <c r="BL58" s="0"/>
       <c r="BM58" s="0"/>
       <c r="BN58" s="0"/>
       <c r="BO58" s="0"/>
       <c r="BP58" s="0"/>
       <c r="BQ58" s="0"/>
       <c r="BR58" s="0"/>
       <c r="BS58" s="0"/>
       <c r="BT58" s="0"/>
       <c r="BU58" s="0"/>
       <c r="BV58" s="0"/>
       <c r="BW58" s="0"/>
       <c r="BX58" s="0"/>
       <c r="BY58" s="0"/>
       <c r="BZ58" s="0"/>
       <c r="CA58" s="0"/>
       <c r="CB58" s="0"/>
       <c r="CC58" s="0"/>
       <c r="CD58" s="0"/>
       <c r="CE58" s="0"/>
       <c r="CF58" s="0"/>
+      <c r="CG58" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0"/>
       <c r="D59" s="0"/>
       <c r="E59" s="0"/>
       <c r="F59" s="0"/>
       <c r="G59" s="0"/>
       <c r="H59" s="0"/>
       <c r="I59" s="0"/>
       <c r="J59" s="0"/>
       <c r="K59" s="0"/>
       <c r="L59" s="0"/>
       <c r="M59" s="0"/>
       <c r="N59" s="0"/>
       <c r="O59" s="0"/>
       <c r="P59" s="0"/>
       <c r="Q59" s="0"/>
       <c r="R59" s="0"/>
       <c r="S59" s="0"/>
       <c r="T59" s="0"/>
       <c r="U59" s="0"/>
       <c r="V59" s="0"/>
       <c r="W59" s="0"/>
@@ -6186,50 +6256,51 @@
       <c r="BH59" s="0"/>
       <c r="BI59" s="0"/>
       <c r="BJ59" s="0"/>
       <c r="BK59" s="0"/>
       <c r="BL59" s="0"/>
       <c r="BM59" s="0"/>
       <c r="BN59" s="0"/>
       <c r="BO59" s="0"/>
       <c r="BP59" s="0"/>
       <c r="BQ59" s="0"/>
       <c r="BR59" s="0"/>
       <c r="BS59" s="0"/>
       <c r="BT59" s="0"/>
       <c r="BU59" s="0"/>
       <c r="BV59" s="0"/>
       <c r="BW59" s="0"/>
       <c r="BX59" s="0"/>
       <c r="BY59" s="0"/>
       <c r="BZ59" s="0"/>
       <c r="CA59" s="0"/>
       <c r="CB59" s="0"/>
       <c r="CC59" s="0"/>
       <c r="CD59" s="0"/>
       <c r="CE59" s="0"/>
       <c r="CF59" s="0"/>
+      <c r="CG59" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0"/>
       <c r="D60" s="0"/>
       <c r="E60" s="0"/>
       <c r="F60" s="0"/>
       <c r="G60" s="0"/>
       <c r="H60" s="0"/>
       <c r="I60" s="0"/>
       <c r="J60" s="0"/>
       <c r="K60" s="0"/>
       <c r="L60" s="0"/>
       <c r="M60" s="0"/>
       <c r="N60" s="0"/>
       <c r="O60" s="0"/>
       <c r="P60" s="0"/>
       <c r="Q60" s="0"/>
       <c r="R60" s="0"/>
       <c r="S60" s="0"/>
       <c r="T60" s="0"/>
       <c r="U60" s="0"/>
       <c r="V60" s="0"/>
       <c r="W60" s="0"/>
@@ -6272,50 +6343,51 @@
       <c r="BH60" s="0"/>
       <c r="BI60" s="0"/>
       <c r="BJ60" s="0"/>
       <c r="BK60" s="0"/>
       <c r="BL60" s="0"/>
       <c r="BM60" s="0"/>
       <c r="BN60" s="0"/>
       <c r="BO60" s="0"/>
       <c r="BP60" s="0"/>
       <c r="BQ60" s="0"/>
       <c r="BR60" s="0"/>
       <c r="BS60" s="0"/>
       <c r="BT60" s="0"/>
       <c r="BU60" s="0"/>
       <c r="BV60" s="0"/>
       <c r="BW60" s="0"/>
       <c r="BX60" s="0"/>
       <c r="BY60" s="0"/>
       <c r="BZ60" s="0"/>
       <c r="CA60" s="0"/>
       <c r="CB60" s="0"/>
       <c r="CC60" s="0"/>
       <c r="CD60" s="0"/>
       <c r="CE60" s="0"/>
       <c r="CF60" s="0"/>
+      <c r="CG60" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0"/>
       <c r="D61" s="0"/>
       <c r="E61" s="0"/>
       <c r="F61" s="0"/>
       <c r="G61" s="0"/>
       <c r="H61" s="0"/>
       <c r="I61" s="0"/>
       <c r="J61" s="0"/>
       <c r="K61" s="0"/>
       <c r="L61" s="0"/>
       <c r="M61" s="0"/>
       <c r="N61" s="0"/>
       <c r="O61" s="0"/>
       <c r="P61" s="0"/>
       <c r="Q61" s="0"/>
       <c r="R61" s="0"/>
       <c r="S61" s="0"/>
       <c r="T61" s="0"/>
       <c r="U61" s="0"/>
       <c r="V61" s="0"/>
       <c r="W61" s="0"/>
@@ -6358,50 +6430,51 @@
       <c r="BH61" s="0"/>
       <c r="BI61" s="0"/>
       <c r="BJ61" s="0"/>
       <c r="BK61" s="0"/>
       <c r="BL61" s="0"/>
       <c r="BM61" s="0"/>
       <c r="BN61" s="0"/>
       <c r="BO61" s="0"/>
       <c r="BP61" s="0"/>
       <c r="BQ61" s="0"/>
       <c r="BR61" s="0"/>
       <c r="BS61" s="0"/>
       <c r="BT61" s="0"/>
       <c r="BU61" s="0"/>
       <c r="BV61" s="0"/>
       <c r="BW61" s="0"/>
       <c r="BX61" s="0"/>
       <c r="BY61" s="0"/>
       <c r="BZ61" s="0"/>
       <c r="CA61" s="0"/>
       <c r="CB61" s="0"/>
       <c r="CC61" s="0"/>
       <c r="CD61" s="0"/>
       <c r="CE61" s="0"/>
       <c r="CF61" s="0"/>
+      <c r="CG61" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0"/>
       <c r="D62" s="0"/>
       <c r="E62" s="0"/>
       <c r="F62" s="0"/>
       <c r="G62" s="0"/>
       <c r="H62" s="0"/>
       <c r="I62" s="0"/>
       <c r="J62" s="0"/>
       <c r="K62" s="0"/>
       <c r="L62" s="0"/>
       <c r="M62" s="0"/>
       <c r="N62" s="0"/>
       <c r="O62" s="0"/>
       <c r="P62" s="0"/>
       <c r="Q62" s="0"/>
       <c r="R62" s="0"/>
       <c r="S62" s="0"/>
       <c r="T62" s="0"/>
       <c r="U62" s="0"/>
       <c r="V62" s="0"/>
       <c r="W62" s="0"/>
@@ -6444,50 +6517,51 @@
       <c r="BH62" s="0"/>
       <c r="BI62" s="0"/>
       <c r="BJ62" s="0"/>
       <c r="BK62" s="0"/>
       <c r="BL62" s="0"/>
       <c r="BM62" s="0"/>
       <c r="BN62" s="0"/>
       <c r="BO62" s="0"/>
       <c r="BP62" s="0"/>
       <c r="BQ62" s="0"/>
       <c r="BR62" s="0"/>
       <c r="BS62" s="0"/>
       <c r="BT62" s="0"/>
       <c r="BU62" s="0"/>
       <c r="BV62" s="0"/>
       <c r="BW62" s="0"/>
       <c r="BX62" s="0"/>
       <c r="BY62" s="0"/>
       <c r="BZ62" s="0"/>
       <c r="CA62" s="0"/>
       <c r="CB62" s="0"/>
       <c r="CC62" s="0"/>
       <c r="CD62" s="0"/>
       <c r="CE62" s="0"/>
       <c r="CF62" s="0"/>
+      <c r="CG62" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0"/>
       <c r="D63" s="0"/>
       <c r="E63" s="0"/>
       <c r="F63" s="0"/>
       <c r="G63" s="0"/>
       <c r="H63" s="0"/>
       <c r="I63" s="0"/>
       <c r="J63" s="0"/>
       <c r="K63" s="0"/>
       <c r="L63" s="0"/>
       <c r="M63" s="0"/>
       <c r="N63" s="0"/>
       <c r="O63" s="0"/>
       <c r="P63" s="0"/>
       <c r="Q63" s="0"/>
       <c r="R63" s="0"/>
       <c r="S63" s="0"/>
       <c r="T63" s="0"/>
       <c r="U63" s="0"/>
       <c r="V63" s="0"/>
       <c r="W63" s="0"/>
@@ -6530,50 +6604,51 @@
       <c r="BH63" s="0"/>
       <c r="BI63" s="0"/>
       <c r="BJ63" s="0"/>
       <c r="BK63" s="0"/>
       <c r="BL63" s="0"/>
       <c r="BM63" s="0"/>
       <c r="BN63" s="0"/>
       <c r="BO63" s="0"/>
       <c r="BP63" s="0"/>
       <c r="BQ63" s="0"/>
       <c r="BR63" s="0"/>
       <c r="BS63" s="0"/>
       <c r="BT63" s="0"/>
       <c r="BU63" s="0"/>
       <c r="BV63" s="0"/>
       <c r="BW63" s="0"/>
       <c r="BX63" s="0"/>
       <c r="BY63" s="0"/>
       <c r="BZ63" s="0"/>
       <c r="CA63" s="0"/>
       <c r="CB63" s="0"/>
       <c r="CC63" s="0"/>
       <c r="CD63" s="0"/>
       <c r="CE63" s="0"/>
       <c r="CF63" s="0"/>
+      <c r="CG63" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0"/>
       <c r="D64" s="0"/>
       <c r="E64" s="0"/>
       <c r="F64" s="0"/>
       <c r="G64" s="0"/>
       <c r="H64" s="0"/>
       <c r="I64" s="0"/>
       <c r="J64" s="0"/>
       <c r="K64" s="0"/>
       <c r="L64" s="0"/>
       <c r="M64" s="0"/>
       <c r="N64" s="0"/>
       <c r="O64" s="0"/>
       <c r="P64" s="0"/>
       <c r="Q64" s="0"/>
       <c r="R64" s="0"/>
       <c r="S64" s="0"/>
       <c r="T64" s="0"/>
       <c r="U64" s="0"/>
       <c r="V64" s="0"/>
       <c r="W64" s="0"/>
@@ -6616,50 +6691,51 @@
       <c r="BH64" s="0"/>
       <c r="BI64" s="0"/>
       <c r="BJ64" s="0"/>
       <c r="BK64" s="0"/>
       <c r="BL64" s="0"/>
       <c r="BM64" s="0"/>
       <c r="BN64" s="0"/>
       <c r="BO64" s="0"/>
       <c r="BP64" s="0"/>
       <c r="BQ64" s="0"/>
       <c r="BR64" s="0"/>
       <c r="BS64" s="0"/>
       <c r="BT64" s="0"/>
       <c r="BU64" s="0"/>
       <c r="BV64" s="0"/>
       <c r="BW64" s="0"/>
       <c r="BX64" s="0"/>
       <c r="BY64" s="0"/>
       <c r="BZ64" s="0"/>
       <c r="CA64" s="0"/>
       <c r="CB64" s="0"/>
       <c r="CC64" s="0"/>
       <c r="CD64" s="0"/>
       <c r="CE64" s="0"/>
       <c r="CF64" s="0"/>
+      <c r="CG64" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0"/>
       <c r="D65" s="0"/>
       <c r="E65" s="0"/>
       <c r="F65" s="0"/>
       <c r="G65" s="0"/>
       <c r="H65" s="0"/>
       <c r="I65" s="0"/>
       <c r="J65" s="0"/>
       <c r="K65" s="0"/>
       <c r="L65" s="0"/>
       <c r="M65" s="0"/>
       <c r="N65" s="0"/>
       <c r="O65" s="0"/>
       <c r="P65" s="0"/>
       <c r="Q65" s="0"/>
       <c r="R65" s="0"/>
       <c r="S65" s="0"/>
       <c r="T65" s="0"/>
       <c r="U65" s="0"/>
       <c r="V65" s="0"/>
       <c r="W65" s="0"/>
@@ -6702,50 +6778,51 @@
       <c r="BH65" s="0"/>
       <c r="BI65" s="0"/>
       <c r="BJ65" s="0"/>
       <c r="BK65" s="0"/>
       <c r="BL65" s="0"/>
       <c r="BM65" s="0"/>
       <c r="BN65" s="0"/>
       <c r="BO65" s="0"/>
       <c r="BP65" s="0"/>
       <c r="BQ65" s="0"/>
       <c r="BR65" s="0"/>
       <c r="BS65" s="0"/>
       <c r="BT65" s="0"/>
       <c r="BU65" s="0"/>
       <c r="BV65" s="0"/>
       <c r="BW65" s="0"/>
       <c r="BX65" s="0"/>
       <c r="BY65" s="0"/>
       <c r="BZ65" s="0"/>
       <c r="CA65" s="0"/>
       <c r="CB65" s="0"/>
       <c r="CC65" s="0"/>
       <c r="CD65" s="0"/>
       <c r="CE65" s="0"/>
       <c r="CF65" s="0"/>
+      <c r="CG65" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0"/>
       <c r="D66" s="0"/>
       <c r="E66" s="0"/>
       <c r="F66" s="0"/>
       <c r="G66" s="0"/>
       <c r="H66" s="0"/>
       <c r="I66" s="0"/>
       <c r="J66" s="0"/>
       <c r="K66" s="0"/>
       <c r="L66" s="0"/>
       <c r="M66" s="0"/>
       <c r="N66" s="0"/>
       <c r="O66" s="0"/>
       <c r="P66" s="0"/>
       <c r="Q66" s="0"/>
       <c r="R66" s="0"/>
       <c r="S66" s="0"/>
       <c r="T66" s="0"/>
       <c r="U66" s="0"/>
       <c r="V66" s="0"/>
       <c r="W66" s="0"/>
@@ -6788,50 +6865,51 @@
       <c r="BH66" s="0"/>
       <c r="BI66" s="0"/>
       <c r="BJ66" s="0"/>
       <c r="BK66" s="0"/>
       <c r="BL66" s="0"/>
       <c r="BM66" s="0"/>
       <c r="BN66" s="0"/>
       <c r="BO66" s="0"/>
       <c r="BP66" s="0"/>
       <c r="BQ66" s="0"/>
       <c r="BR66" s="0"/>
       <c r="BS66" s="0"/>
       <c r="BT66" s="0"/>
       <c r="BU66" s="0"/>
       <c r="BV66" s="0"/>
       <c r="BW66" s="0"/>
       <c r="BX66" s="0"/>
       <c r="BY66" s="0"/>
       <c r="BZ66" s="0"/>
       <c r="CA66" s="0"/>
       <c r="CB66" s="0"/>
       <c r="CC66" s="0"/>
       <c r="CD66" s="0"/>
       <c r="CE66" s="0"/>
       <c r="CF66" s="0"/>
+      <c r="CG66" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0"/>
       <c r="D67" s="0"/>
       <c r="E67" s="0"/>
       <c r="F67" s="0"/>
       <c r="G67" s="0"/>
       <c r="H67" s="0"/>
       <c r="I67" s="0"/>
       <c r="J67" s="0"/>
       <c r="K67" s="0"/>
       <c r="L67" s="0"/>
       <c r="M67" s="0"/>
       <c r="N67" s="0"/>
       <c r="O67" s="0"/>
       <c r="P67" s="0"/>
       <c r="Q67" s="0"/>
       <c r="R67" s="0"/>
       <c r="S67" s="0"/>
       <c r="T67" s="0"/>
       <c r="U67" s="0"/>
       <c r="V67" s="0"/>
       <c r="W67" s="0"/>
@@ -6874,50 +6952,51 @@
       <c r="BH67" s="0"/>
       <c r="BI67" s="0"/>
       <c r="BJ67" s="0"/>
       <c r="BK67" s="0"/>
       <c r="BL67" s="0"/>
       <c r="BM67" s="0"/>
       <c r="BN67" s="0"/>
       <c r="BO67" s="0"/>
       <c r="BP67" s="0"/>
       <c r="BQ67" s="0"/>
       <c r="BR67" s="0"/>
       <c r="BS67" s="0"/>
       <c r="BT67" s="0"/>
       <c r="BU67" s="0"/>
       <c r="BV67" s="0"/>
       <c r="BW67" s="0"/>
       <c r="BX67" s="0"/>
       <c r="BY67" s="0"/>
       <c r="BZ67" s="0"/>
       <c r="CA67" s="0"/>
       <c r="CB67" s="0"/>
       <c r="CC67" s="0"/>
       <c r="CD67" s="0"/>
       <c r="CE67" s="0"/>
       <c r="CF67" s="0"/>
+      <c r="CG67" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0"/>
       <c r="D68" s="0"/>
       <c r="E68" s="0"/>
       <c r="F68" s="0"/>
       <c r="G68" s="0"/>
       <c r="H68" s="0"/>
       <c r="I68" s="0"/>
       <c r="J68" s="0"/>
       <c r="K68" s="0"/>
       <c r="L68" s="0"/>
       <c r="M68" s="0"/>
       <c r="N68" s="0"/>
       <c r="O68" s="0"/>
       <c r="P68" s="0"/>
       <c r="Q68" s="0"/>
       <c r="R68" s="0"/>
       <c r="S68" s="0"/>
       <c r="T68" s="0"/>
       <c r="U68" s="0"/>
       <c r="V68" s="0"/>
       <c r="W68" s="0"/>
@@ -6960,50 +7039,51 @@
       <c r="BH68" s="0"/>
       <c r="BI68" s="0"/>
       <c r="BJ68" s="0"/>
       <c r="BK68" s="0"/>
       <c r="BL68" s="0"/>
       <c r="BM68" s="0"/>
       <c r="BN68" s="0"/>
       <c r="BO68" s="0"/>
       <c r="BP68" s="0"/>
       <c r="BQ68" s="0"/>
       <c r="BR68" s="0"/>
       <c r="BS68" s="0"/>
       <c r="BT68" s="0"/>
       <c r="BU68" s="0"/>
       <c r="BV68" s="0"/>
       <c r="BW68" s="0"/>
       <c r="BX68" s="0"/>
       <c r="BY68" s="0"/>
       <c r="BZ68" s="0"/>
       <c r="CA68" s="0"/>
       <c r="CB68" s="0"/>
       <c r="CC68" s="0"/>
       <c r="CD68" s="0"/>
       <c r="CE68" s="0"/>
       <c r="CF68" s="0"/>
+      <c r="CG68" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0"/>
       <c r="D69" s="0"/>
       <c r="E69" s="0"/>
       <c r="F69" s="0"/>
       <c r="G69" s="0"/>
       <c r="H69" s="0"/>
       <c r="I69" s="0"/>
       <c r="J69" s="0"/>
       <c r="K69" s="0"/>
       <c r="L69" s="0"/>
       <c r="M69" s="0"/>
       <c r="N69" s="0"/>
       <c r="O69" s="0"/>
       <c r="P69" s="0"/>
       <c r="Q69" s="0"/>
       <c r="R69" s="0"/>
       <c r="S69" s="0"/>
       <c r="T69" s="0"/>
       <c r="U69" s="0"/>
       <c r="V69" s="0"/>
       <c r="W69" s="0"/>
@@ -7046,50 +7126,51 @@
       <c r="BH69" s="0"/>
       <c r="BI69" s="0"/>
       <c r="BJ69" s="0"/>
       <c r="BK69" s="0"/>
       <c r="BL69" s="0"/>
       <c r="BM69" s="0"/>
       <c r="BN69" s="0"/>
       <c r="BO69" s="0"/>
       <c r="BP69" s="0"/>
       <c r="BQ69" s="0"/>
       <c r="BR69" s="0"/>
       <c r="BS69" s="0"/>
       <c r="BT69" s="0"/>
       <c r="BU69" s="0"/>
       <c r="BV69" s="0"/>
       <c r="BW69" s="0"/>
       <c r="BX69" s="0"/>
       <c r="BY69" s="0"/>
       <c r="BZ69" s="0"/>
       <c r="CA69" s="0"/>
       <c r="CB69" s="0"/>
       <c r="CC69" s="0"/>
       <c r="CD69" s="0"/>
       <c r="CE69" s="0"/>
       <c r="CF69" s="0"/>
+      <c r="CG69" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0"/>
       <c r="D70" s="0"/>
       <c r="E70" s="0"/>
       <c r="F70" s="0"/>
       <c r="G70" s="0"/>
       <c r="H70" s="0"/>
       <c r="I70" s="0"/>
       <c r="J70" s="0"/>
       <c r="K70" s="0"/>
       <c r="L70" s="0"/>
       <c r="M70" s="0"/>
       <c r="N70" s="0"/>
       <c r="O70" s="0"/>
       <c r="P70" s="0"/>
       <c r="Q70" s="0"/>
       <c r="R70" s="0"/>
       <c r="S70" s="0"/>
       <c r="T70" s="0"/>
       <c r="U70" s="0"/>
       <c r="V70" s="0"/>
       <c r="W70" s="0"/>
@@ -7132,50 +7213,51 @@
       <c r="BH70" s="0"/>
       <c r="BI70" s="0"/>
       <c r="BJ70" s="0"/>
       <c r="BK70" s="0"/>
       <c r="BL70" s="0"/>
       <c r="BM70" s="0"/>
       <c r="BN70" s="0"/>
       <c r="BO70" s="0"/>
       <c r="BP70" s="0"/>
       <c r="BQ70" s="0"/>
       <c r="BR70" s="0"/>
       <c r="BS70" s="0"/>
       <c r="BT70" s="0"/>
       <c r="BU70" s="0"/>
       <c r="BV70" s="0"/>
       <c r="BW70" s="0"/>
       <c r="BX70" s="0"/>
       <c r="BY70" s="0"/>
       <c r="BZ70" s="0"/>
       <c r="CA70" s="0"/>
       <c r="CB70" s="0"/>
       <c r="CC70" s="0"/>
       <c r="CD70" s="0"/>
       <c r="CE70" s="0"/>
       <c r="CF70" s="0"/>
+      <c r="CG70" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0"/>
       <c r="D71" s="0"/>
       <c r="E71" s="0"/>
       <c r="F71" s="0"/>
       <c r="G71" s="0"/>
       <c r="H71" s="0"/>
       <c r="I71" s="0"/>
       <c r="J71" s="0"/>
       <c r="K71" s="0"/>
       <c r="L71" s="0"/>
       <c r="M71" s="0"/>
       <c r="N71" s="0"/>
       <c r="O71" s="0"/>
       <c r="P71" s="0"/>
       <c r="Q71" s="0"/>
       <c r="R71" s="0"/>
       <c r="S71" s="0"/>
       <c r="T71" s="0"/>
       <c r="U71" s="0"/>
       <c r="V71" s="0"/>
       <c r="W71" s="0"/>
@@ -7218,50 +7300,51 @@
       <c r="BH71" s="0"/>
       <c r="BI71" s="0"/>
       <c r="BJ71" s="0"/>
       <c r="BK71" s="0"/>
       <c r="BL71" s="0"/>
       <c r="BM71" s="0"/>
       <c r="BN71" s="0"/>
       <c r="BO71" s="0"/>
       <c r="BP71" s="0"/>
       <c r="BQ71" s="0"/>
       <c r="BR71" s="0"/>
       <c r="BS71" s="0"/>
       <c r="BT71" s="0"/>
       <c r="BU71" s="0"/>
       <c r="BV71" s="0"/>
       <c r="BW71" s="0"/>
       <c r="BX71" s="0"/>
       <c r="BY71" s="0"/>
       <c r="BZ71" s="0"/>
       <c r="CA71" s="0"/>
       <c r="CB71" s="0"/>
       <c r="CC71" s="0"/>
       <c r="CD71" s="0"/>
       <c r="CE71" s="0"/>
       <c r="CF71" s="0"/>
+      <c r="CG71" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0"/>
       <c r="D72" s="0"/>
       <c r="E72" s="0"/>
       <c r="F72" s="0"/>
       <c r="G72" s="0"/>
       <c r="H72" s="0"/>
       <c r="I72" s="0"/>
       <c r="J72" s="0"/>
       <c r="K72" s="0"/>
       <c r="L72" s="0"/>
       <c r="M72" s="0"/>
       <c r="N72" s="0"/>
       <c r="O72" s="0"/>
       <c r="P72" s="0"/>
       <c r="Q72" s="0"/>
       <c r="R72" s="0"/>
       <c r="S72" s="0"/>
       <c r="T72" s="0"/>
       <c r="U72" s="0"/>
       <c r="V72" s="0"/>
       <c r="W72" s="0"/>
@@ -7304,50 +7387,51 @@
       <c r="BH72" s="0"/>
       <c r="BI72" s="0"/>
       <c r="BJ72" s="0"/>
       <c r="BK72" s="0"/>
       <c r="BL72" s="0"/>
       <c r="BM72" s="0"/>
       <c r="BN72" s="0"/>
       <c r="BO72" s="0"/>
       <c r="BP72" s="0"/>
       <c r="BQ72" s="0"/>
       <c r="BR72" s="0"/>
       <c r="BS72" s="0"/>
       <c r="BT72" s="0"/>
       <c r="BU72" s="0"/>
       <c r="BV72" s="0"/>
       <c r="BW72" s="0"/>
       <c r="BX72" s="0"/>
       <c r="BY72" s="0"/>
       <c r="BZ72" s="0"/>
       <c r="CA72" s="0"/>
       <c r="CB72" s="0"/>
       <c r="CC72" s="0"/>
       <c r="CD72" s="0"/>
       <c r="CE72" s="0"/>
       <c r="CF72" s="0"/>
+      <c r="CG72" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0"/>
       <c r="D73" s="0"/>
       <c r="E73" s="0"/>
       <c r="F73" s="0"/>
       <c r="G73" s="0"/>
       <c r="H73" s="0"/>
       <c r="I73" s="0"/>
       <c r="J73" s="0"/>
       <c r="K73" s="0"/>
       <c r="L73" s="0"/>
       <c r="M73" s="0"/>
       <c r="N73" s="0"/>
       <c r="O73" s="0"/>
       <c r="P73" s="0"/>
       <c r="Q73" s="0"/>
       <c r="R73" s="0"/>
       <c r="S73" s="0"/>
       <c r="T73" s="0"/>
       <c r="U73" s="0"/>
       <c r="V73" s="0"/>
       <c r="W73" s="0"/>
@@ -7390,50 +7474,51 @@
       <c r="BH73" s="0"/>
       <c r="BI73" s="0"/>
       <c r="BJ73" s="0"/>
       <c r="BK73" s="0"/>
       <c r="BL73" s="0"/>
       <c r="BM73" s="0"/>
       <c r="BN73" s="0"/>
       <c r="BO73" s="0"/>
       <c r="BP73" s="0"/>
       <c r="BQ73" s="0"/>
       <c r="BR73" s="0"/>
       <c r="BS73" s="0"/>
       <c r="BT73" s="0"/>
       <c r="BU73" s="0"/>
       <c r="BV73" s="0"/>
       <c r="BW73" s="0"/>
       <c r="BX73" s="0"/>
       <c r="BY73" s="0"/>
       <c r="BZ73" s="0"/>
       <c r="CA73" s="0"/>
       <c r="CB73" s="0"/>
       <c r="CC73" s="0"/>
       <c r="CD73" s="0"/>
       <c r="CE73" s="0"/>
       <c r="CF73" s="0"/>
+      <c r="CG73" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0"/>
       <c r="D74" s="0"/>
       <c r="E74" s="0"/>
       <c r="F74" s="0"/>
       <c r="G74" s="0"/>
       <c r="H74" s="0"/>
       <c r="I74" s="0"/>
       <c r="J74" s="0"/>
       <c r="K74" s="0"/>
       <c r="L74" s="0"/>
       <c r="M74" s="0"/>
       <c r="N74" s="0"/>
       <c r="O74" s="0"/>
       <c r="P74" s="0"/>
       <c r="Q74" s="0"/>
       <c r="R74" s="0"/>
       <c r="S74" s="0"/>
       <c r="T74" s="0"/>
       <c r="U74" s="0"/>
       <c r="V74" s="0"/>
       <c r="W74" s="0"/>
@@ -7476,50 +7561,51 @@
       <c r="BH74" s="0"/>
       <c r="BI74" s="0"/>
       <c r="BJ74" s="0"/>
       <c r="BK74" s="0"/>
       <c r="BL74" s="0"/>
       <c r="BM74" s="0"/>
       <c r="BN74" s="0"/>
       <c r="BO74" s="0"/>
       <c r="BP74" s="0"/>
       <c r="BQ74" s="0"/>
       <c r="BR74" s="0"/>
       <c r="BS74" s="0"/>
       <c r="BT74" s="0"/>
       <c r="BU74" s="0"/>
       <c r="BV74" s="0"/>
       <c r="BW74" s="0"/>
       <c r="BX74" s="0"/>
       <c r="BY74" s="0"/>
       <c r="BZ74" s="0"/>
       <c r="CA74" s="0"/>
       <c r="CB74" s="0"/>
       <c r="CC74" s="0"/>
       <c r="CD74" s="0"/>
       <c r="CE74" s="0"/>
       <c r="CF74" s="0"/>
+      <c r="CG74" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0"/>
       <c r="D75" s="0"/>
       <c r="E75" s="0"/>
       <c r="F75" s="0"/>
       <c r="G75" s="0"/>
       <c r="H75" s="0"/>
       <c r="I75" s="0"/>
       <c r="J75" s="0"/>
       <c r="K75" s="0"/>
       <c r="L75" s="0"/>
       <c r="M75" s="0"/>
       <c r="N75" s="0"/>
       <c r="O75" s="0"/>
       <c r="P75" s="0"/>
       <c r="Q75" s="0"/>
       <c r="R75" s="0"/>
       <c r="S75" s="0"/>
       <c r="T75" s="0"/>
       <c r="U75" s="0"/>
       <c r="V75" s="0"/>
       <c r="W75" s="0"/>
@@ -7562,50 +7648,51 @@
       <c r="BH75" s="0"/>
       <c r="BI75" s="0"/>
       <c r="BJ75" s="0"/>
       <c r="BK75" s="0"/>
       <c r="BL75" s="0"/>
       <c r="BM75" s="0"/>
       <c r="BN75" s="0"/>
       <c r="BO75" s="0"/>
       <c r="BP75" s="0"/>
       <c r="BQ75" s="0"/>
       <c r="BR75" s="0"/>
       <c r="BS75" s="0"/>
       <c r="BT75" s="0"/>
       <c r="BU75" s="0"/>
       <c r="BV75" s="0"/>
       <c r="BW75" s="0"/>
       <c r="BX75" s="0"/>
       <c r="BY75" s="0"/>
       <c r="BZ75" s="0"/>
       <c r="CA75" s="0"/>
       <c r="CB75" s="0"/>
       <c r="CC75" s="0"/>
       <c r="CD75" s="0"/>
       <c r="CE75" s="0"/>
       <c r="CF75" s="0"/>
+      <c r="CG75" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0"/>
       <c r="D76" s="0"/>
       <c r="E76" s="0"/>
       <c r="F76" s="0"/>
       <c r="G76" s="0"/>
       <c r="H76" s="0"/>
       <c r="I76" s="0"/>
       <c r="J76" s="0"/>
       <c r="K76" s="0"/>
       <c r="L76" s="0"/>
       <c r="M76" s="0"/>
       <c r="N76" s="0"/>
       <c r="O76" s="0"/>
       <c r="P76" s="0"/>
       <c r="Q76" s="0"/>
       <c r="R76" s="0"/>
       <c r="S76" s="0"/>
       <c r="T76" s="0"/>
       <c r="U76" s="0"/>
       <c r="V76" s="0"/>
       <c r="W76" s="0"/>
@@ -7648,50 +7735,51 @@
       <c r="BH76" s="0"/>
       <c r="BI76" s="0"/>
       <c r="BJ76" s="0"/>
       <c r="BK76" s="0"/>
       <c r="BL76" s="0"/>
       <c r="BM76" s="0"/>
       <c r="BN76" s="0"/>
       <c r="BO76" s="0"/>
       <c r="BP76" s="0"/>
       <c r="BQ76" s="0"/>
       <c r="BR76" s="0"/>
       <c r="BS76" s="0"/>
       <c r="BT76" s="0"/>
       <c r="BU76" s="0"/>
       <c r="BV76" s="0"/>
       <c r="BW76" s="0"/>
       <c r="BX76" s="0"/>
       <c r="BY76" s="0"/>
       <c r="BZ76" s="0"/>
       <c r="CA76" s="0"/>
       <c r="CB76" s="0"/>
       <c r="CC76" s="0"/>
       <c r="CD76" s="0"/>
       <c r="CE76" s="0"/>
       <c r="CF76" s="0"/>
+      <c r="CG76" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0"/>
       <c r="D77" s="0"/>
       <c r="E77" s="0"/>
       <c r="F77" s="0"/>
       <c r="G77" s="0"/>
       <c r="H77" s="0"/>
       <c r="I77" s="0"/>
       <c r="J77" s="0"/>
       <c r="K77" s="0"/>
       <c r="L77" s="0"/>
       <c r="M77" s="0"/>
       <c r="N77" s="0"/>
       <c r="O77" s="0"/>
       <c r="P77" s="0"/>
       <c r="Q77" s="0"/>
       <c r="R77" s="0"/>
       <c r="S77" s="0"/>
       <c r="T77" s="0"/>
       <c r="U77" s="0"/>
       <c r="V77" s="0"/>
       <c r="W77" s="0"/>
@@ -7734,50 +7822,51 @@
       <c r="BH77" s="0"/>
       <c r="BI77" s="0"/>
       <c r="BJ77" s="0"/>
       <c r="BK77" s="0"/>
       <c r="BL77" s="0"/>
       <c r="BM77" s="0"/>
       <c r="BN77" s="0"/>
       <c r="BO77" s="0"/>
       <c r="BP77" s="0"/>
       <c r="BQ77" s="0"/>
       <c r="BR77" s="0"/>
       <c r="BS77" s="0"/>
       <c r="BT77" s="0"/>
       <c r="BU77" s="0"/>
       <c r="BV77" s="0"/>
       <c r="BW77" s="0"/>
       <c r="BX77" s="0"/>
       <c r="BY77" s="0"/>
       <c r="BZ77" s="0"/>
       <c r="CA77" s="0"/>
       <c r="CB77" s="0"/>
       <c r="CC77" s="0"/>
       <c r="CD77" s="0"/>
       <c r="CE77" s="0"/>
       <c r="CF77" s="0"/>
+      <c r="CG77" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0"/>
       <c r="D78" s="0"/>
       <c r="E78" s="0"/>
       <c r="F78" s="0"/>
       <c r="G78" s="0"/>
       <c r="H78" s="0"/>
       <c r="I78" s="0"/>
       <c r="J78" s="0"/>
       <c r="K78" s="0"/>
       <c r="L78" s="0"/>
       <c r="M78" s="0"/>
       <c r="N78" s="0"/>
       <c r="O78" s="0"/>
       <c r="P78" s="0"/>
       <c r="Q78" s="0"/>
       <c r="R78" s="0"/>
       <c r="S78" s="0"/>
       <c r="T78" s="0"/>
       <c r="U78" s="0"/>
       <c r="V78" s="0"/>
       <c r="W78" s="0"/>
@@ -7820,50 +7909,51 @@
       <c r="BH78" s="0"/>
       <c r="BI78" s="0"/>
       <c r="BJ78" s="0"/>
       <c r="BK78" s="0"/>
       <c r="BL78" s="0"/>
       <c r="BM78" s="0"/>
       <c r="BN78" s="0"/>
       <c r="BO78" s="0"/>
       <c r="BP78" s="0"/>
       <c r="BQ78" s="0"/>
       <c r="BR78" s="0"/>
       <c r="BS78" s="0"/>
       <c r="BT78" s="0"/>
       <c r="BU78" s="0"/>
       <c r="BV78" s="0"/>
       <c r="BW78" s="0"/>
       <c r="BX78" s="0"/>
       <c r="BY78" s="0"/>
       <c r="BZ78" s="0"/>
       <c r="CA78" s="0"/>
       <c r="CB78" s="0"/>
       <c r="CC78" s="0"/>
       <c r="CD78" s="0"/>
       <c r="CE78" s="0"/>
       <c r="CF78" s="0"/>
+      <c r="CG78" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0"/>
       <c r="D79" s="0"/>
       <c r="E79" s="0"/>
       <c r="F79" s="0"/>
       <c r="G79" s="0"/>
       <c r="H79" s="0"/>
       <c r="I79" s="0"/>
       <c r="J79" s="0"/>
       <c r="K79" s="0"/>
       <c r="L79" s="0"/>
       <c r="M79" s="0"/>
       <c r="N79" s="0"/>
       <c r="O79" s="0"/>
       <c r="P79" s="0"/>
       <c r="Q79" s="0"/>
       <c r="R79" s="0"/>
       <c r="S79" s="0"/>
       <c r="T79" s="0"/>
       <c r="U79" s="0"/>
       <c r="V79" s="0"/>
       <c r="W79" s="0"/>
@@ -7906,50 +7996,51 @@
       <c r="BH79" s="0"/>
       <c r="BI79" s="0"/>
       <c r="BJ79" s="0"/>
       <c r="BK79" s="0"/>
       <c r="BL79" s="0"/>
       <c r="BM79" s="0"/>
       <c r="BN79" s="0"/>
       <c r="BO79" s="0"/>
       <c r="BP79" s="0"/>
       <c r="BQ79" s="0"/>
       <c r="BR79" s="0"/>
       <c r="BS79" s="0"/>
       <c r="BT79" s="0"/>
       <c r="BU79" s="0"/>
       <c r="BV79" s="0"/>
       <c r="BW79" s="0"/>
       <c r="BX79" s="0"/>
       <c r="BY79" s="0"/>
       <c r="BZ79" s="0"/>
       <c r="CA79" s="0"/>
       <c r="CB79" s="0"/>
       <c r="CC79" s="0"/>
       <c r="CD79" s="0"/>
       <c r="CE79" s="0"/>
       <c r="CF79" s="0"/>
+      <c r="CG79" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0"/>
       <c r="D80" s="0"/>
       <c r="E80" s="0"/>
       <c r="F80" s="0"/>
       <c r="G80" s="0"/>
       <c r="H80" s="0"/>
       <c r="I80" s="0"/>
       <c r="J80" s="0"/>
       <c r="K80" s="0"/>
       <c r="L80" s="0"/>
       <c r="M80" s="0"/>
       <c r="N80" s="0"/>
       <c r="O80" s="0"/>
       <c r="P80" s="0"/>
       <c r="Q80" s="0"/>
       <c r="R80" s="0"/>
       <c r="S80" s="0"/>
       <c r="T80" s="0"/>
       <c r="U80" s="0"/>
       <c r="V80" s="0"/>
       <c r="W80" s="0"/>
@@ -7992,50 +8083,51 @@
       <c r="BH80" s="0"/>
       <c r="BI80" s="0"/>
       <c r="BJ80" s="0"/>
       <c r="BK80" s="0"/>
       <c r="BL80" s="0"/>
       <c r="BM80" s="0"/>
       <c r="BN80" s="0"/>
       <c r="BO80" s="0"/>
       <c r="BP80" s="0"/>
       <c r="BQ80" s="0"/>
       <c r="BR80" s="0"/>
       <c r="BS80" s="0"/>
       <c r="BT80" s="0"/>
       <c r="BU80" s="0"/>
       <c r="BV80" s="0"/>
       <c r="BW80" s="0"/>
       <c r="BX80" s="0"/>
       <c r="BY80" s="0"/>
       <c r="BZ80" s="0"/>
       <c r="CA80" s="0"/>
       <c r="CB80" s="0"/>
       <c r="CC80" s="0"/>
       <c r="CD80" s="0"/>
       <c r="CE80" s="0"/>
       <c r="CF80" s="0"/>
+      <c r="CG80" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0"/>
       <c r="D81" s="0"/>
       <c r="E81" s="0"/>
       <c r="F81" s="0"/>
       <c r="G81" s="0"/>
       <c r="H81" s="0"/>
       <c r="I81" s="0"/>
       <c r="J81" s="0"/>
       <c r="K81" s="0"/>
       <c r="L81" s="0"/>
       <c r="M81" s="0"/>
       <c r="N81" s="0"/>
       <c r="O81" s="0"/>
       <c r="P81" s="0"/>
       <c r="Q81" s="0"/>
       <c r="R81" s="0"/>
       <c r="S81" s="0"/>
       <c r="T81" s="0"/>
       <c r="U81" s="0"/>
       <c r="V81" s="0"/>
       <c r="W81" s="0"/>
@@ -8078,50 +8170,51 @@
       <c r="BH81" s="0"/>
       <c r="BI81" s="0"/>
       <c r="BJ81" s="0"/>
       <c r="BK81" s="0"/>
       <c r="BL81" s="0"/>
       <c r="BM81" s="0"/>
       <c r="BN81" s="0"/>
       <c r="BO81" s="0"/>
       <c r="BP81" s="0"/>
       <c r="BQ81" s="0"/>
       <c r="BR81" s="0"/>
       <c r="BS81" s="0"/>
       <c r="BT81" s="0"/>
       <c r="BU81" s="0"/>
       <c r="BV81" s="0"/>
       <c r="BW81" s="0"/>
       <c r="BX81" s="0"/>
       <c r="BY81" s="0"/>
       <c r="BZ81" s="0"/>
       <c r="CA81" s="0"/>
       <c r="CB81" s="0"/>
       <c r="CC81" s="0"/>
       <c r="CD81" s="0"/>
       <c r="CE81" s="0"/>
       <c r="CF81" s="0"/>
+      <c r="CG81" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0"/>
       <c r="D82" s="0"/>
       <c r="E82" s="0"/>
       <c r="F82" s="0"/>
       <c r="G82" s="0"/>
       <c r="H82" s="0"/>
       <c r="I82" s="0"/>
       <c r="J82" s="0"/>
       <c r="K82" s="0"/>
       <c r="L82" s="0"/>
       <c r="M82" s="0"/>
       <c r="N82" s="0"/>
       <c r="O82" s="0"/>
       <c r="P82" s="0"/>
       <c r="Q82" s="0"/>
       <c r="R82" s="0"/>
       <c r="S82" s="0"/>
       <c r="T82" s="0"/>
       <c r="U82" s="0"/>
       <c r="V82" s="0"/>
       <c r="W82" s="0"/>
@@ -8164,50 +8257,51 @@
       <c r="BH82" s="0"/>
       <c r="BI82" s="0"/>
       <c r="BJ82" s="0"/>
       <c r="BK82" s="0"/>
       <c r="BL82" s="0"/>
       <c r="BM82" s="0"/>
       <c r="BN82" s="0"/>
       <c r="BO82" s="0"/>
       <c r="BP82" s="0"/>
       <c r="BQ82" s="0"/>
       <c r="BR82" s="0"/>
       <c r="BS82" s="0"/>
       <c r="BT82" s="0"/>
       <c r="BU82" s="0"/>
       <c r="BV82" s="0"/>
       <c r="BW82" s="0"/>
       <c r="BX82" s="0"/>
       <c r="BY82" s="0"/>
       <c r="BZ82" s="0"/>
       <c r="CA82" s="0"/>
       <c r="CB82" s="0"/>
       <c r="CC82" s="0"/>
       <c r="CD82" s="0"/>
       <c r="CE82" s="0"/>
       <c r="CF82" s="0"/>
+      <c r="CG82" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0"/>
       <c r="D83" s="0"/>
       <c r="E83" s="0"/>
       <c r="F83" s="0"/>
       <c r="G83" s="0"/>
       <c r="H83" s="0"/>
       <c r="I83" s="0"/>
       <c r="J83" s="0"/>
       <c r="K83" s="0"/>
       <c r="L83" s="0"/>
       <c r="M83" s="0"/>
       <c r="N83" s="0"/>
       <c r="O83" s="0"/>
       <c r="P83" s="0"/>
       <c r="Q83" s="0"/>
       <c r="R83" s="0"/>
       <c r="S83" s="0"/>
       <c r="T83" s="0"/>
       <c r="U83" s="0"/>
       <c r="V83" s="0"/>
       <c r="W83" s="0"/>
@@ -8250,50 +8344,51 @@
       <c r="BH83" s="0"/>
       <c r="BI83" s="0"/>
       <c r="BJ83" s="0"/>
       <c r="BK83" s="0"/>
       <c r="BL83" s="0"/>
       <c r="BM83" s="0"/>
       <c r="BN83" s="0"/>
       <c r="BO83" s="0"/>
       <c r="BP83" s="0"/>
       <c r="BQ83" s="0"/>
       <c r="BR83" s="0"/>
       <c r="BS83" s="0"/>
       <c r="BT83" s="0"/>
       <c r="BU83" s="0"/>
       <c r="BV83" s="0"/>
       <c r="BW83" s="0"/>
       <c r="BX83" s="0"/>
       <c r="BY83" s="0"/>
       <c r="BZ83" s="0"/>
       <c r="CA83" s="0"/>
       <c r="CB83" s="0"/>
       <c r="CC83" s="0"/>
       <c r="CD83" s="0"/>
       <c r="CE83" s="0"/>
       <c r="CF83" s="0"/>
+      <c r="CG83" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0"/>
       <c r="D84" s="0"/>
       <c r="E84" s="0"/>
       <c r="F84" s="0"/>
       <c r="G84" s="0"/>
       <c r="H84" s="0"/>
       <c r="I84" s="0"/>
       <c r="J84" s="0"/>
       <c r="K84" s="0"/>
       <c r="L84" s="0"/>
       <c r="M84" s="0"/>
       <c r="N84" s="0"/>
       <c r="O84" s="0"/>
       <c r="P84" s="0"/>
       <c r="Q84" s="0"/>
       <c r="R84" s="0"/>
       <c r="S84" s="0"/>
       <c r="T84" s="0"/>
       <c r="U84" s="0"/>
       <c r="V84" s="0"/>
       <c r="W84" s="0"/>
@@ -8336,50 +8431,51 @@
       <c r="BH84" s="0"/>
       <c r="BI84" s="0"/>
       <c r="BJ84" s="0"/>
       <c r="BK84" s="0"/>
       <c r="BL84" s="0"/>
       <c r="BM84" s="0"/>
       <c r="BN84" s="0"/>
       <c r="BO84" s="0"/>
       <c r="BP84" s="0"/>
       <c r="BQ84" s="0"/>
       <c r="BR84" s="0"/>
       <c r="BS84" s="0"/>
       <c r="BT84" s="0"/>
       <c r="BU84" s="0"/>
       <c r="BV84" s="0"/>
       <c r="BW84" s="0"/>
       <c r="BX84" s="0"/>
       <c r="BY84" s="0"/>
       <c r="BZ84" s="0"/>
       <c r="CA84" s="0"/>
       <c r="CB84" s="0"/>
       <c r="CC84" s="0"/>
       <c r="CD84" s="0"/>
       <c r="CE84" s="0"/>
       <c r="CF84" s="0"/>
+      <c r="CG84" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0"/>
       <c r="D85" s="0"/>
       <c r="E85" s="0"/>
       <c r="F85" s="0"/>
       <c r="G85" s="0"/>
       <c r="H85" s="0"/>
       <c r="I85" s="0"/>
       <c r="J85" s="0"/>
       <c r="K85" s="0"/>
       <c r="L85" s="0"/>
       <c r="M85" s="0"/>
       <c r="N85" s="0"/>
       <c r="O85" s="0"/>
       <c r="P85" s="0"/>
       <c r="Q85" s="0"/>
       <c r="R85" s="0"/>
       <c r="S85" s="0"/>
       <c r="T85" s="0"/>
       <c r="U85" s="0"/>
       <c r="V85" s="0"/>
       <c r="W85" s="0"/>
@@ -8422,50 +8518,51 @@
       <c r="BH85" s="0"/>
       <c r="BI85" s="0"/>
       <c r="BJ85" s="0"/>
       <c r="BK85" s="0"/>
       <c r="BL85" s="0"/>
       <c r="BM85" s="0"/>
       <c r="BN85" s="0"/>
       <c r="BO85" s="0"/>
       <c r="BP85" s="0"/>
       <c r="BQ85" s="0"/>
       <c r="BR85" s="0"/>
       <c r="BS85" s="0"/>
       <c r="BT85" s="0"/>
       <c r="BU85" s="0"/>
       <c r="BV85" s="0"/>
       <c r="BW85" s="0"/>
       <c r="BX85" s="0"/>
       <c r="BY85" s="0"/>
       <c r="BZ85" s="0"/>
       <c r="CA85" s="0"/>
       <c r="CB85" s="0"/>
       <c r="CC85" s="0"/>
       <c r="CD85" s="0"/>
       <c r="CE85" s="0"/>
       <c r="CF85" s="0"/>
+      <c r="CG85" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0"/>
       <c r="D86" s="0"/>
       <c r="E86" s="0"/>
       <c r="F86" s="0"/>
       <c r="G86" s="0"/>
       <c r="H86" s="0"/>
       <c r="I86" s="0"/>
       <c r="J86" s="0"/>
       <c r="K86" s="0"/>
       <c r="L86" s="0"/>
       <c r="M86" s="0"/>
       <c r="N86" s="0"/>
       <c r="O86" s="0"/>
       <c r="P86" s="0"/>
       <c r="Q86" s="0"/>
       <c r="R86" s="0"/>
       <c r="S86" s="0"/>
       <c r="T86" s="0"/>
       <c r="U86" s="0"/>
       <c r="V86" s="0"/>
       <c r="W86" s="0"/>
@@ -8508,50 +8605,51 @@
       <c r="BH86" s="0"/>
       <c r="BI86" s="0"/>
       <c r="BJ86" s="0"/>
       <c r="BK86" s="0"/>
       <c r="BL86" s="0"/>
       <c r="BM86" s="0"/>
       <c r="BN86" s="0"/>
       <c r="BO86" s="0"/>
       <c r="BP86" s="0"/>
       <c r="BQ86" s="0"/>
       <c r="BR86" s="0"/>
       <c r="BS86" s="0"/>
       <c r="BT86" s="0"/>
       <c r="BU86" s="0"/>
       <c r="BV86" s="0"/>
       <c r="BW86" s="0"/>
       <c r="BX86" s="0"/>
       <c r="BY86" s="0"/>
       <c r="BZ86" s="0"/>
       <c r="CA86" s="0"/>
       <c r="CB86" s="0"/>
       <c r="CC86" s="0"/>
       <c r="CD86" s="0"/>
       <c r="CE86" s="0"/>
       <c r="CF86" s="0"/>
+      <c r="CG86" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0"/>
       <c r="D87" s="0"/>
       <c r="E87" s="0"/>
       <c r="F87" s="0"/>
       <c r="G87" s="0"/>
       <c r="H87" s="0"/>
       <c r="I87" s="0"/>
       <c r="J87" s="0"/>
       <c r="K87" s="0"/>
       <c r="L87" s="0"/>
       <c r="M87" s="0"/>
       <c r="N87" s="0"/>
       <c r="O87" s="0"/>
       <c r="P87" s="0"/>
       <c r="Q87" s="0"/>
       <c r="R87" s="0"/>
       <c r="S87" s="0"/>
       <c r="T87" s="0"/>
       <c r="U87" s="0"/>
       <c r="V87" s="0"/>
       <c r="W87" s="0"/>
@@ -8594,50 +8692,51 @@
       <c r="BH87" s="0"/>
       <c r="BI87" s="0"/>
       <c r="BJ87" s="0"/>
       <c r="BK87" s="0"/>
       <c r="BL87" s="0"/>
       <c r="BM87" s="0"/>
       <c r="BN87" s="0"/>
       <c r="BO87" s="0"/>
       <c r="BP87" s="0"/>
       <c r="BQ87" s="0"/>
       <c r="BR87" s="0"/>
       <c r="BS87" s="0"/>
       <c r="BT87" s="0"/>
       <c r="BU87" s="0"/>
       <c r="BV87" s="0"/>
       <c r="BW87" s="0"/>
       <c r="BX87" s="0"/>
       <c r="BY87" s="0"/>
       <c r="BZ87" s="0"/>
       <c r="CA87" s="0"/>
       <c r="CB87" s="0"/>
       <c r="CC87" s="0"/>
       <c r="CD87" s="0"/>
       <c r="CE87" s="0"/>
       <c r="CF87" s="0"/>
+      <c r="CG87" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0"/>
       <c r="D88" s="0"/>
       <c r="E88" s="0"/>
       <c r="F88" s="0"/>
       <c r="G88" s="0"/>
       <c r="H88" s="0"/>
       <c r="I88" s="0"/>
       <c r="J88" s="0"/>
       <c r="K88" s="0"/>
       <c r="L88" s="0"/>
       <c r="M88" s="0"/>
       <c r="N88" s="0"/>
       <c r="O88" s="0"/>
       <c r="P88" s="0"/>
       <c r="Q88" s="0"/>
       <c r="R88" s="0"/>
       <c r="S88" s="0"/>
       <c r="T88" s="0"/>
       <c r="U88" s="0"/>
       <c r="V88" s="0"/>
       <c r="W88" s="0"/>
@@ -8680,50 +8779,51 @@
       <c r="BH88" s="0"/>
       <c r="BI88" s="0"/>
       <c r="BJ88" s="0"/>
       <c r="BK88" s="0"/>
       <c r="BL88" s="0"/>
       <c r="BM88" s="0"/>
       <c r="BN88" s="0"/>
       <c r="BO88" s="0"/>
       <c r="BP88" s="0"/>
       <c r="BQ88" s="0"/>
       <c r="BR88" s="0"/>
       <c r="BS88" s="0"/>
       <c r="BT88" s="0"/>
       <c r="BU88" s="0"/>
       <c r="BV88" s="0"/>
       <c r="BW88" s="0"/>
       <c r="BX88" s="0"/>
       <c r="BY88" s="0"/>
       <c r="BZ88" s="0"/>
       <c r="CA88" s="0"/>
       <c r="CB88" s="0"/>
       <c r="CC88" s="0"/>
       <c r="CD88" s="0"/>
       <c r="CE88" s="0"/>
       <c r="CF88" s="0"/>
+      <c r="CG88" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0"/>
       <c r="D89" s="0"/>
       <c r="E89" s="0"/>
       <c r="F89" s="0"/>
       <c r="G89" s="0"/>
       <c r="H89" s="0"/>
       <c r="I89" s="0"/>
       <c r="J89" s="0"/>
       <c r="K89" s="0"/>
       <c r="L89" s="0"/>
       <c r="M89" s="0"/>
       <c r="N89" s="0"/>
       <c r="O89" s="0"/>
       <c r="P89" s="0"/>
       <c r="Q89" s="0"/>
       <c r="R89" s="0"/>
       <c r="S89" s="0"/>
       <c r="T89" s="0"/>
       <c r="U89" s="0"/>
       <c r="V89" s="0"/>
       <c r="W89" s="0"/>
@@ -8766,50 +8866,51 @@
       <c r="BH89" s="0"/>
       <c r="BI89" s="0"/>
       <c r="BJ89" s="0"/>
       <c r="BK89" s="0"/>
       <c r="BL89" s="0"/>
       <c r="BM89" s="0"/>
       <c r="BN89" s="0"/>
       <c r="BO89" s="0"/>
       <c r="BP89" s="0"/>
       <c r="BQ89" s="0"/>
       <c r="BR89" s="0"/>
       <c r="BS89" s="0"/>
       <c r="BT89" s="0"/>
       <c r="BU89" s="0"/>
       <c r="BV89" s="0"/>
       <c r="BW89" s="0"/>
       <c r="BX89" s="0"/>
       <c r="BY89" s="0"/>
       <c r="BZ89" s="0"/>
       <c r="CA89" s="0"/>
       <c r="CB89" s="0"/>
       <c r="CC89" s="0"/>
       <c r="CD89" s="0"/>
       <c r="CE89" s="0"/>
       <c r="CF89" s="0"/>
+      <c r="CG89" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0"/>
       <c r="D90" s="0"/>
       <c r="E90" s="0"/>
       <c r="F90" s="0"/>
       <c r="G90" s="0"/>
       <c r="H90" s="0"/>
       <c r="I90" s="0"/>
       <c r="J90" s="0"/>
       <c r="K90" s="0"/>
       <c r="L90" s="0"/>
       <c r="M90" s="0"/>
       <c r="N90" s="0"/>
       <c r="O90" s="0"/>
       <c r="P90" s="0"/>
       <c r="Q90" s="0"/>
       <c r="R90" s="0"/>
       <c r="S90" s="0"/>
       <c r="T90" s="0"/>
       <c r="U90" s="0"/>
       <c r="V90" s="0"/>
       <c r="W90" s="0"/>
@@ -8852,50 +8953,51 @@
       <c r="BH90" s="0"/>
       <c r="BI90" s="0"/>
       <c r="BJ90" s="0"/>
       <c r="BK90" s="0"/>
       <c r="BL90" s="0"/>
       <c r="BM90" s="0"/>
       <c r="BN90" s="0"/>
       <c r="BO90" s="0"/>
       <c r="BP90" s="0"/>
       <c r="BQ90" s="0"/>
       <c r="BR90" s="0"/>
       <c r="BS90" s="0"/>
       <c r="BT90" s="0"/>
       <c r="BU90" s="0"/>
       <c r="BV90" s="0"/>
       <c r="BW90" s="0"/>
       <c r="BX90" s="0"/>
       <c r="BY90" s="0"/>
       <c r="BZ90" s="0"/>
       <c r="CA90" s="0"/>
       <c r="CB90" s="0"/>
       <c r="CC90" s="0"/>
       <c r="CD90" s="0"/>
       <c r="CE90" s="0"/>
       <c r="CF90" s="0"/>
+      <c r="CG90" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0"/>
       <c r="D91" s="0"/>
       <c r="E91" s="0"/>
       <c r="F91" s="0"/>
       <c r="G91" s="0"/>
       <c r="H91" s="0"/>
       <c r="I91" s="0"/>
       <c r="J91" s="0"/>
       <c r="K91" s="0"/>
       <c r="L91" s="0"/>
       <c r="M91" s="0"/>
       <c r="N91" s="0"/>
       <c r="O91" s="0"/>
       <c r="P91" s="0"/>
       <c r="Q91" s="0"/>
       <c r="R91" s="0"/>
       <c r="S91" s="0"/>
       <c r="T91" s="0"/>
       <c r="U91" s="0"/>
       <c r="V91" s="0"/>
       <c r="W91" s="0"/>
@@ -8938,50 +9040,51 @@
       <c r="BH91" s="0"/>
       <c r="BI91" s="0"/>
       <c r="BJ91" s="0"/>
       <c r="BK91" s="0"/>
       <c r="BL91" s="0"/>
       <c r="BM91" s="0"/>
       <c r="BN91" s="0"/>
       <c r="BO91" s="0"/>
       <c r="BP91" s="0"/>
       <c r="BQ91" s="0"/>
       <c r="BR91" s="0"/>
       <c r="BS91" s="0"/>
       <c r="BT91" s="0"/>
       <c r="BU91" s="0"/>
       <c r="BV91" s="0"/>
       <c r="BW91" s="0"/>
       <c r="BX91" s="0"/>
       <c r="BY91" s="0"/>
       <c r="BZ91" s="0"/>
       <c r="CA91" s="0"/>
       <c r="CB91" s="0"/>
       <c r="CC91" s="0"/>
       <c r="CD91" s="0"/>
       <c r="CE91" s="0"/>
       <c r="CF91" s="0"/>
+      <c r="CG91" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0"/>
       <c r="D92" s="0"/>
       <c r="E92" s="0"/>
       <c r="F92" s="0"/>
       <c r="G92" s="0"/>
       <c r="H92" s="0"/>
       <c r="I92" s="0"/>
       <c r="J92" s="0"/>
       <c r="K92" s="0"/>
       <c r="L92" s="0"/>
       <c r="M92" s="0"/>
       <c r="N92" s="0"/>
       <c r="O92" s="0"/>
       <c r="P92" s="0"/>
       <c r="Q92" s="0"/>
       <c r="R92" s="0"/>
       <c r="S92" s="0"/>
       <c r="T92" s="0"/>
       <c r="U92" s="0"/>
       <c r="V92" s="0"/>
       <c r="W92" s="0"/>
@@ -9024,50 +9127,51 @@
       <c r="BH92" s="0"/>
       <c r="BI92" s="0"/>
       <c r="BJ92" s="0"/>
       <c r="BK92" s="0"/>
       <c r="BL92" s="0"/>
       <c r="BM92" s="0"/>
       <c r="BN92" s="0"/>
       <c r="BO92" s="0"/>
       <c r="BP92" s="0"/>
       <c r="BQ92" s="0"/>
       <c r="BR92" s="0"/>
       <c r="BS92" s="0"/>
       <c r="BT92" s="0"/>
       <c r="BU92" s="0"/>
       <c r="BV92" s="0"/>
       <c r="BW92" s="0"/>
       <c r="BX92" s="0"/>
       <c r="BY92" s="0"/>
       <c r="BZ92" s="0"/>
       <c r="CA92" s="0"/>
       <c r="CB92" s="0"/>
       <c r="CC92" s="0"/>
       <c r="CD92" s="0"/>
       <c r="CE92" s="0"/>
       <c r="CF92" s="0"/>
+      <c r="CG92" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0"/>
       <c r="D93" s="0"/>
       <c r="E93" s="0"/>
       <c r="F93" s="0"/>
       <c r="G93" s="0"/>
       <c r="H93" s="0"/>
       <c r="I93" s="0"/>
       <c r="J93" s="0"/>
       <c r="K93" s="0"/>
       <c r="L93" s="0"/>
       <c r="M93" s="0"/>
       <c r="N93" s="0"/>
       <c r="O93" s="0"/>
       <c r="P93" s="0"/>
       <c r="Q93" s="0"/>
       <c r="R93" s="0"/>
       <c r="S93" s="0"/>
       <c r="T93" s="0"/>
       <c r="U93" s="0"/>
       <c r="V93" s="0"/>
       <c r="W93" s="0"/>
@@ -9110,50 +9214,51 @@
       <c r="BH93" s="0"/>
       <c r="BI93" s="0"/>
       <c r="BJ93" s="0"/>
       <c r="BK93" s="0"/>
       <c r="BL93" s="0"/>
       <c r="BM93" s="0"/>
       <c r="BN93" s="0"/>
       <c r="BO93" s="0"/>
       <c r="BP93" s="0"/>
       <c r="BQ93" s="0"/>
       <c r="BR93" s="0"/>
       <c r="BS93" s="0"/>
       <c r="BT93" s="0"/>
       <c r="BU93" s="0"/>
       <c r="BV93" s="0"/>
       <c r="BW93" s="0"/>
       <c r="BX93" s="0"/>
       <c r="BY93" s="0"/>
       <c r="BZ93" s="0"/>
       <c r="CA93" s="0"/>
       <c r="CB93" s="0"/>
       <c r="CC93" s="0"/>
       <c r="CD93" s="0"/>
       <c r="CE93" s="0"/>
       <c r="CF93" s="0"/>
+      <c r="CG93" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0"/>
       <c r="D94" s="0"/>
       <c r="E94" s="0"/>
       <c r="F94" s="0"/>
       <c r="G94" s="0"/>
       <c r="H94" s="0"/>
       <c r="I94" s="0"/>
       <c r="J94" s="0"/>
       <c r="K94" s="0"/>
       <c r="L94" s="0"/>
       <c r="M94" s="0"/>
       <c r="N94" s="0"/>
       <c r="O94" s="0"/>
       <c r="P94" s="0"/>
       <c r="Q94" s="0"/>
       <c r="R94" s="0"/>
       <c r="S94" s="0"/>
       <c r="T94" s="0"/>
       <c r="U94" s="0"/>
       <c r="V94" s="0"/>
       <c r="W94" s="0"/>
@@ -9196,50 +9301,51 @@
       <c r="BH94" s="0"/>
       <c r="BI94" s="0"/>
       <c r="BJ94" s="0"/>
       <c r="BK94" s="0"/>
       <c r="BL94" s="0"/>
       <c r="BM94" s="0"/>
       <c r="BN94" s="0"/>
       <c r="BO94" s="0"/>
       <c r="BP94" s="0"/>
       <c r="BQ94" s="0"/>
       <c r="BR94" s="0"/>
       <c r="BS94" s="0"/>
       <c r="BT94" s="0"/>
       <c r="BU94" s="0"/>
       <c r="BV94" s="0"/>
       <c r="BW94" s="0"/>
       <c r="BX94" s="0"/>
       <c r="BY94" s="0"/>
       <c r="BZ94" s="0"/>
       <c r="CA94" s="0"/>
       <c r="CB94" s="0"/>
       <c r="CC94" s="0"/>
       <c r="CD94" s="0"/>
       <c r="CE94" s="0"/>
       <c r="CF94" s="0"/>
+      <c r="CG94" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0"/>
       <c r="D95" s="0"/>
       <c r="E95" s="0"/>
       <c r="F95" s="0"/>
       <c r="G95" s="0"/>
       <c r="H95" s="0"/>
       <c r="I95" s="0"/>
       <c r="J95" s="0"/>
       <c r="K95" s="0"/>
       <c r="L95" s="0"/>
       <c r="M95" s="0"/>
       <c r="N95" s="0"/>
       <c r="O95" s="0"/>
       <c r="P95" s="0"/>
       <c r="Q95" s="0"/>
       <c r="R95" s="0"/>
       <c r="S95" s="0"/>
       <c r="T95" s="0"/>
       <c r="U95" s="0"/>
       <c r="V95" s="0"/>
       <c r="W95" s="0"/>
@@ -9282,50 +9388,51 @@
       <c r="BH95" s="0"/>
       <c r="BI95" s="0"/>
       <c r="BJ95" s="0"/>
       <c r="BK95" s="0"/>
       <c r="BL95" s="0"/>
       <c r="BM95" s="0"/>
       <c r="BN95" s="0"/>
       <c r="BO95" s="0"/>
       <c r="BP95" s="0"/>
       <c r="BQ95" s="0"/>
       <c r="BR95" s="0"/>
       <c r="BS95" s="0"/>
       <c r="BT95" s="0"/>
       <c r="BU95" s="0"/>
       <c r="BV95" s="0"/>
       <c r="BW95" s="0"/>
       <c r="BX95" s="0"/>
       <c r="BY95" s="0"/>
       <c r="BZ95" s="0"/>
       <c r="CA95" s="0"/>
       <c r="CB95" s="0"/>
       <c r="CC95" s="0"/>
       <c r="CD95" s="0"/>
       <c r="CE95" s="0"/>
       <c r="CF95" s="0"/>
+      <c r="CG95" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0"/>
       <c r="D96" s="0"/>
       <c r="E96" s="0"/>
       <c r="F96" s="0"/>
       <c r="G96" s="0"/>
       <c r="H96" s="0"/>
       <c r="I96" s="0"/>
       <c r="J96" s="0"/>
       <c r="K96" s="0"/>
       <c r="L96" s="0"/>
       <c r="M96" s="0"/>
       <c r="N96" s="0"/>
       <c r="O96" s="0"/>
       <c r="P96" s="0"/>
       <c r="Q96" s="0"/>
       <c r="R96" s="0"/>
       <c r="S96" s="0"/>
       <c r="T96" s="0"/>
       <c r="U96" s="0"/>
       <c r="V96" s="0"/>
       <c r="W96" s="0"/>
@@ -9368,50 +9475,51 @@
       <c r="BH96" s="0"/>
       <c r="BI96" s="0"/>
       <c r="BJ96" s="0"/>
       <c r="BK96" s="0"/>
       <c r="BL96" s="0"/>
       <c r="BM96" s="0"/>
       <c r="BN96" s="0"/>
       <c r="BO96" s="0"/>
       <c r="BP96" s="0"/>
       <c r="BQ96" s="0"/>
       <c r="BR96" s="0"/>
       <c r="BS96" s="0"/>
       <c r="BT96" s="0"/>
       <c r="BU96" s="0"/>
       <c r="BV96" s="0"/>
       <c r="BW96" s="0"/>
       <c r="BX96" s="0"/>
       <c r="BY96" s="0"/>
       <c r="BZ96" s="0"/>
       <c r="CA96" s="0"/>
       <c r="CB96" s="0"/>
       <c r="CC96" s="0"/>
       <c r="CD96" s="0"/>
       <c r="CE96" s="0"/>
       <c r="CF96" s="0"/>
+      <c r="CG96" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0"/>
       <c r="D97" s="0"/>
       <c r="E97" s="0"/>
       <c r="F97" s="0"/>
       <c r="G97" s="0"/>
       <c r="H97" s="0"/>
       <c r="I97" s="0"/>
       <c r="J97" s="0"/>
       <c r="K97" s="0"/>
       <c r="L97" s="0"/>
       <c r="M97" s="0"/>
       <c r="N97" s="0"/>
       <c r="O97" s="0"/>
       <c r="P97" s="0"/>
       <c r="Q97" s="0"/>
       <c r="R97" s="0"/>
       <c r="S97" s="0"/>
       <c r="T97" s="0"/>
       <c r="U97" s="0"/>
       <c r="V97" s="0"/>
       <c r="W97" s="0"/>
@@ -9454,50 +9562,51 @@
       <c r="BH97" s="0"/>
       <c r="BI97" s="0"/>
       <c r="BJ97" s="0"/>
       <c r="BK97" s="0"/>
       <c r="BL97" s="0"/>
       <c r="BM97" s="0"/>
       <c r="BN97" s="0"/>
       <c r="BO97" s="0"/>
       <c r="BP97" s="0"/>
       <c r="BQ97" s="0"/>
       <c r="BR97" s="0"/>
       <c r="BS97" s="0"/>
       <c r="BT97" s="0"/>
       <c r="BU97" s="0"/>
       <c r="BV97" s="0"/>
       <c r="BW97" s="0"/>
       <c r="BX97" s="0"/>
       <c r="BY97" s="0"/>
       <c r="BZ97" s="0"/>
       <c r="CA97" s="0"/>
       <c r="CB97" s="0"/>
       <c r="CC97" s="0"/>
       <c r="CD97" s="0"/>
       <c r="CE97" s="0"/>
       <c r="CF97" s="0"/>
+      <c r="CG97" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0"/>
       <c r="D98" s="0"/>
       <c r="E98" s="0"/>
       <c r="F98" s="0"/>
       <c r="G98" s="0"/>
       <c r="H98" s="0"/>
       <c r="I98" s="0"/>
       <c r="J98" s="0"/>
       <c r="K98" s="0"/>
       <c r="L98" s="0"/>
       <c r="M98" s="0"/>
       <c r="N98" s="0"/>
       <c r="O98" s="0"/>
       <c r="P98" s="0"/>
       <c r="Q98" s="0"/>
       <c r="R98" s="0"/>
       <c r="S98" s="0"/>
       <c r="T98" s="0"/>
       <c r="U98" s="0"/>
       <c r="V98" s="0"/>
       <c r="W98" s="0"/>
@@ -9540,50 +9649,51 @@
       <c r="BH98" s="0"/>
       <c r="BI98" s="0"/>
       <c r="BJ98" s="0"/>
       <c r="BK98" s="0"/>
       <c r="BL98" s="0"/>
       <c r="BM98" s="0"/>
       <c r="BN98" s="0"/>
       <c r="BO98" s="0"/>
       <c r="BP98" s="0"/>
       <c r="BQ98" s="0"/>
       <c r="BR98" s="0"/>
       <c r="BS98" s="0"/>
       <c r="BT98" s="0"/>
       <c r="BU98" s="0"/>
       <c r="BV98" s="0"/>
       <c r="BW98" s="0"/>
       <c r="BX98" s="0"/>
       <c r="BY98" s="0"/>
       <c r="BZ98" s="0"/>
       <c r="CA98" s="0"/>
       <c r="CB98" s="0"/>
       <c r="CC98" s="0"/>
       <c r="CD98" s="0"/>
       <c r="CE98" s="0"/>
       <c r="CF98" s="0"/>
+      <c r="CG98" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0"/>
       <c r="D99" s="0"/>
       <c r="E99" s="0"/>
       <c r="F99" s="0"/>
       <c r="G99" s="0"/>
       <c r="H99" s="0"/>
       <c r="I99" s="0"/>
       <c r="J99" s="0"/>
       <c r="K99" s="0"/>
       <c r="L99" s="0"/>
       <c r="M99" s="0"/>
       <c r="N99" s="0"/>
       <c r="O99" s="0"/>
       <c r="P99" s="0"/>
       <c r="Q99" s="0"/>
       <c r="R99" s="0"/>
       <c r="S99" s="0"/>
       <c r="T99" s="0"/>
       <c r="U99" s="0"/>
       <c r="V99" s="0"/>
       <c r="W99" s="0"/>
@@ -9626,50 +9736,51 @@
       <c r="BH99" s="0"/>
       <c r="BI99" s="0"/>
       <c r="BJ99" s="0"/>
       <c r="BK99" s="0"/>
       <c r="BL99" s="0"/>
       <c r="BM99" s="0"/>
       <c r="BN99" s="0"/>
       <c r="BO99" s="0"/>
       <c r="BP99" s="0"/>
       <c r="BQ99" s="0"/>
       <c r="BR99" s="0"/>
       <c r="BS99" s="0"/>
       <c r="BT99" s="0"/>
       <c r="BU99" s="0"/>
       <c r="BV99" s="0"/>
       <c r="BW99" s="0"/>
       <c r="BX99" s="0"/>
       <c r="BY99" s="0"/>
       <c r="BZ99" s="0"/>
       <c r="CA99" s="0"/>
       <c r="CB99" s="0"/>
       <c r="CC99" s="0"/>
       <c r="CD99" s="0"/>
       <c r="CE99" s="0"/>
       <c r="CF99" s="0"/>
+      <c r="CG99" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0"/>
       <c r="D100" s="0"/>
       <c r="E100" s="0"/>
       <c r="F100" s="0"/>
       <c r="G100" s="0"/>
       <c r="H100" s="0"/>
       <c r="I100" s="0"/>
       <c r="J100" s="0"/>
       <c r="K100" s="0"/>
       <c r="L100" s="0"/>
       <c r="M100" s="0"/>
       <c r="N100" s="0"/>
       <c r="O100" s="0"/>
       <c r="P100" s="0"/>
       <c r="Q100" s="0"/>
       <c r="R100" s="0"/>
       <c r="S100" s="0"/>
       <c r="T100" s="0"/>
       <c r="U100" s="0"/>
       <c r="V100" s="0"/>
       <c r="W100" s="0"/>
@@ -9712,50 +9823,51 @@
       <c r="BH100" s="0"/>
       <c r="BI100" s="0"/>
       <c r="BJ100" s="0"/>
       <c r="BK100" s="0"/>
       <c r="BL100" s="0"/>
       <c r="BM100" s="0"/>
       <c r="BN100" s="0"/>
       <c r="BO100" s="0"/>
       <c r="BP100" s="0"/>
       <c r="BQ100" s="0"/>
       <c r="BR100" s="0"/>
       <c r="BS100" s="0"/>
       <c r="BT100" s="0"/>
       <c r="BU100" s="0"/>
       <c r="BV100" s="0"/>
       <c r="BW100" s="0"/>
       <c r="BX100" s="0"/>
       <c r="BY100" s="0"/>
       <c r="BZ100" s="0"/>
       <c r="CA100" s="0"/>
       <c r="CB100" s="0"/>
       <c r="CC100" s="0"/>
       <c r="CD100" s="0"/>
       <c r="CE100" s="0"/>
       <c r="CF100" s="0"/>
+      <c r="CG100" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>