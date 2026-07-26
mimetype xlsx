--- v0 (2026-05-25)
+++ v1 (2026-07-26)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:GW100"/>
+  <dimension ref="A1:HE100"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Týždeň</t>
         </is>
       </c>
       <c r="B1" s="0"/>
       <c r="C1" s="0"/>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>YYYY/WW</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>2022-27</t>
@@ -1130,51 +1130,91 @@
       <c r="GR1" s="0" t="inlineStr">
         <is>
           <t>2026-14</t>
         </is>
       </c>
       <c r="GS1" s="0" t="inlineStr">
         <is>
           <t>2026-15</t>
         </is>
       </c>
       <c r="GT1" s="0" t="inlineStr">
         <is>
           <t>2026-16</t>
         </is>
       </c>
       <c r="GU1" s="0" t="inlineStr">
         <is>
           <t>2026-17</t>
         </is>
       </c>
       <c r="GV1" s="0" t="inlineStr">
         <is>
           <t>2026-18</t>
         </is>
       </c>
-      <c r="GW1" s="0"/>
+      <c r="GW1" s="0" t="inlineStr">
+        <is>
+          <t>2026-19</t>
+        </is>
+      </c>
+      <c r="GX1" s="0" t="inlineStr">
+        <is>
+          <t>2026-20</t>
+        </is>
+      </c>
+      <c r="GY1" s="0" t="inlineStr">
+        <is>
+          <t>2026-21</t>
+        </is>
+      </c>
+      <c r="GZ1" s="0" t="inlineStr">
+        <is>
+          <t>2026-22</t>
+        </is>
+      </c>
+      <c r="HA1" s="0" t="inlineStr">
+        <is>
+          <t>2026-23</t>
+        </is>
+      </c>
+      <c r="HB1" s="0" t="inlineStr">
+        <is>
+          <t>2026-24</t>
+        </is>
+      </c>
+      <c r="HC1" s="0" t="inlineStr">
+        <is>
+          <t>2026-25</t>
+        </is>
+      </c>
+      <c r="HD1" s="0" t="inlineStr">
+        <is>
+          <t>2026-26</t>
+        </is>
+      </c>
+      <c r="HE1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Week</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>YYYY/WW</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>2022-27</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>2022-28</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
@@ -2145,51 +2185,91 @@
       <c r="GR2" s="0" t="inlineStr">
         <is>
           <t>2026-14</t>
         </is>
       </c>
       <c r="GS2" s="0" t="inlineStr">
         <is>
           <t>2026-15</t>
         </is>
       </c>
       <c r="GT2" s="0" t="inlineStr">
         <is>
           <t>2026-16</t>
         </is>
       </c>
       <c r="GU2" s="0" t="inlineStr">
         <is>
           <t>2026-17</t>
         </is>
       </c>
       <c r="GV2" s="0" t="inlineStr">
         <is>
           <t>2026-18</t>
         </is>
       </c>
-      <c r="GW2" s="0"/>
+      <c r="GW2" s="0" t="inlineStr">
+        <is>
+          <t>2026-19</t>
+        </is>
+      </c>
+      <c r="GX2" s="0" t="inlineStr">
+        <is>
+          <t>2026-20</t>
+        </is>
+      </c>
+      <c r="GY2" s="0" t="inlineStr">
+        <is>
+          <t>2026-21</t>
+        </is>
+      </c>
+      <c r="GZ2" s="0" t="inlineStr">
+        <is>
+          <t>2026-22</t>
+        </is>
+      </c>
+      <c r="HA2" s="0" t="inlineStr">
+        <is>
+          <t>2026-23</t>
+        </is>
+      </c>
+      <c r="HB2" s="0" t="inlineStr">
+        <is>
+          <t>2026-24</t>
+        </is>
+      </c>
+      <c r="HC2" s="0" t="inlineStr">
+        <is>
+          <t>2026-25</t>
+        </is>
+      </c>
+      <c r="HD2" s="0" t="inlineStr">
+        <is>
+          <t>2026-26</t>
+        </is>
+      </c>
+      <c r="HE2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Pokladnica - Android</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Cashier - Android</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E3" s="0" t="n">
         <v>135431</v>
       </c>
@@ -2401,50 +2481,58 @@
       <c r="FY3" s="0"/>
       <c r="FZ3" s="0"/>
       <c r="GA3" s="0"/>
       <c r="GB3" s="0"/>
       <c r="GC3" s="0"/>
       <c r="GD3" s="0"/>
       <c r="GE3" s="0"/>
       <c r="GF3" s="0"/>
       <c r="GG3" s="0"/>
       <c r="GH3" s="0"/>
       <c r="GI3" s="0"/>
       <c r="GJ3" s="0"/>
       <c r="GK3" s="0"/>
       <c r="GL3" s="0"/>
       <c r="GM3" s="0"/>
       <c r="GN3" s="0"/>
       <c r="GO3" s="0"/>
       <c r="GP3" s="0"/>
       <c r="GQ3" s="0"/>
       <c r="GR3" s="0"/>
       <c r="GS3" s="0"/>
       <c r="GT3" s="0"/>
       <c r="GU3" s="0"/>
       <c r="GV3" s="0"/>
       <c r="GW3" s="0"/>
+      <c r="GX3" s="0"/>
+      <c r="GY3" s="0"/>
+      <c r="GZ3" s="0"/>
+      <c r="HA3" s="0"/>
+      <c r="HB3" s="0"/>
+      <c r="HC3" s="0"/>
+      <c r="HD3" s="0"/>
+      <c r="HE3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Pokladnica - web</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Pokladnica - web</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E4" s="0" t="n">
         <v>83678</v>
       </c>
@@ -2656,50 +2744,58 @@
       <c r="FY4" s="0"/>
       <c r="FZ4" s="0"/>
       <c r="GA4" s="0"/>
       <c r="GB4" s="0"/>
       <c r="GC4" s="0"/>
       <c r="GD4" s="0"/>
       <c r="GE4" s="0"/>
       <c r="GF4" s="0"/>
       <c r="GG4" s="0"/>
       <c r="GH4" s="0"/>
       <c r="GI4" s="0"/>
       <c r="GJ4" s="0"/>
       <c r="GK4" s="0"/>
       <c r="GL4" s="0"/>
       <c r="GM4" s="0"/>
       <c r="GN4" s="0"/>
       <c r="GO4" s="0"/>
       <c r="GP4" s="0"/>
       <c r="GQ4" s="0"/>
       <c r="GR4" s="0"/>
       <c r="GS4" s="0"/>
       <c r="GT4" s="0"/>
       <c r="GU4" s="0"/>
       <c r="GV4" s="0"/>
       <c r="GW4" s="0"/>
+      <c r="GX4" s="0"/>
+      <c r="GY4" s="0"/>
+      <c r="GZ4" s="0"/>
+      <c r="HA4" s="0"/>
+      <c r="HB4" s="0"/>
+      <c r="HC4" s="0"/>
+      <c r="HD4" s="0"/>
+      <c r="HE4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - Android</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - Android</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E5" s="0" t="n">
         <v>18335</v>
       </c>
@@ -3278,51 +3374,75 @@
       </c>
       <c r="GO5" s="0" t="n">
         <v>215272</v>
       </c>
       <c r="GP5" s="0" t="n">
         <v>211319</v>
       </c>
       <c r="GQ5" s="0" t="n">
         <v>203748</v>
       </c>
       <c r="GR5" s="0" t="n">
         <v>180189</v>
       </c>
       <c r="GS5" s="0" t="n">
         <v>174108</v>
       </c>
       <c r="GT5" s="0" t="n">
         <v>233148</v>
       </c>
       <c r="GU5" s="0" t="n">
         <v>227407</v>
       </c>
       <c r="GV5" s="0" t="n">
         <v>235257</v>
       </c>
-      <c r="GW5" s="0"/>
+      <c r="GW5" s="0" t="n">
+        <v>234919</v>
+      </c>
+      <c r="GX5" s="0" t="n">
+        <v>243923</v>
+      </c>
+      <c r="GY5" s="0" t="n">
+        <v>261353</v>
+      </c>
+      <c r="GZ5" s="0" t="n">
+        <v>268164</v>
+      </c>
+      <c r="HA5" s="0" t="n">
+        <v>238875</v>
+      </c>
+      <c r="HB5" s="0" t="n">
+        <v>253938</v>
+      </c>
+      <c r="HC5" s="0" t="n">
+        <v>255747</v>
+      </c>
+      <c r="HD5" s="0" t="n">
+        <v>252391</v>
+      </c>
+      <c r="HE5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - web</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - web</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E6" s="0" t="n">
         <v>43705</v>
       </c>
@@ -3901,51 +4021,75 @@
       </c>
       <c r="GO6" s="0" t="n">
         <v>247886</v>
       </c>
       <c r="GP6" s="0" t="n">
         <v>247348</v>
       </c>
       <c r="GQ6" s="0" t="n">
         <v>242223</v>
       </c>
       <c r="GR6" s="0" t="n">
         <v>203752</v>
       </c>
       <c r="GS6" s="0" t="n">
         <v>199953</v>
       </c>
       <c r="GT6" s="0" t="n">
         <v>258719</v>
       </c>
       <c r="GU6" s="0" t="n">
         <v>254203</v>
       </c>
       <c r="GV6" s="0" t="n">
         <v>231202</v>
       </c>
-      <c r="GW6" s="0"/>
+      <c r="GW6" s="0" t="n">
+        <v>238071</v>
+      </c>
+      <c r="GX6" s="0" t="n">
+        <v>263683</v>
+      </c>
+      <c r="GY6" s="0" t="n">
+        <v>261825</v>
+      </c>
+      <c r="GZ6" s="0" t="n">
+        <v>267686</v>
+      </c>
+      <c r="HA6" s="0" t="n">
+        <v>242883</v>
+      </c>
+      <c r="HB6" s="0" t="n">
+        <v>245157</v>
+      </c>
+      <c r="HC6" s="0" t="n">
+        <v>249779</v>
+      </c>
+      <c r="HD6" s="0" t="n">
+        <v>239923</v>
+      </c>
+      <c r="HE6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - iOS</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - iOS</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E7" s="0" t="n">
         <v>0</v>
       </c>
@@ -4524,51 +4668,75 @@
       </c>
       <c r="GO7" s="0" t="n">
         <v>29492</v>
       </c>
       <c r="GP7" s="0" t="n">
         <v>27935</v>
       </c>
       <c r="GQ7" s="0" t="n">
         <v>27537</v>
       </c>
       <c r="GR7" s="0" t="n">
         <v>23362</v>
       </c>
       <c r="GS7" s="0" t="n">
         <v>23077</v>
       </c>
       <c r="GT7" s="0" t="n">
         <v>31116</v>
       </c>
       <c r="GU7" s="0" t="n">
         <v>27741</v>
       </c>
       <c r="GV7" s="0" t="n">
         <v>27958</v>
       </c>
-      <c r="GW7" s="0"/>
+      <c r="GW7" s="0" t="n">
+        <v>28195</v>
+      </c>
+      <c r="GX7" s="0" t="n">
+        <v>31181</v>
+      </c>
+      <c r="GY7" s="0" t="n">
+        <v>30962</v>
+      </c>
+      <c r="GZ7" s="0" t="n">
+        <v>31757</v>
+      </c>
+      <c r="HA7" s="0" t="n">
+        <v>27555</v>
+      </c>
+      <c r="HB7" s="0" t="n">
+        <v>29076</v>
+      </c>
+      <c r="HC7" s="0" t="n">
+        <v>28551</v>
+      </c>
+      <c r="HD7" s="0" t="n">
+        <v>26854</v>
+      </c>
+      <c r="HE7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0"/>
       <c r="D8" s="0"/>
       <c r="E8" s="0"/>
       <c r="F8" s="0"/>
       <c r="G8" s="0"/>
       <c r="H8" s="0"/>
       <c r="I8" s="0"/>
       <c r="J8" s="0"/>
       <c r="K8" s="0"/>
       <c r="L8" s="0"/>
       <c r="M8" s="0"/>
       <c r="N8" s="0"/>
       <c r="O8" s="0"/>
       <c r="P8" s="0"/>
       <c r="Q8" s="0"/>
       <c r="R8" s="0"/>
       <c r="S8" s="0"/>
       <c r="T8" s="0"/>
       <c r="U8" s="0"/>
       <c r="V8" s="0"/>
       <c r="W8" s="0"/>
@@ -4732,50 +4900,58 @@
       <c r="FY8" s="0"/>
       <c r="FZ8" s="0"/>
       <c r="GA8" s="0"/>
       <c r="GB8" s="0"/>
       <c r="GC8" s="0"/>
       <c r="GD8" s="0"/>
       <c r="GE8" s="0"/>
       <c r="GF8" s="0"/>
       <c r="GG8" s="0"/>
       <c r="GH8" s="0"/>
       <c r="GI8" s="0"/>
       <c r="GJ8" s="0"/>
       <c r="GK8" s="0"/>
       <c r="GL8" s="0"/>
       <c r="GM8" s="0"/>
       <c r="GN8" s="0"/>
       <c r="GO8" s="0"/>
       <c r="GP8" s="0"/>
       <c r="GQ8" s="0"/>
       <c r="GR8" s="0"/>
       <c r="GS8" s="0"/>
       <c r="GT8" s="0"/>
       <c r="GU8" s="0"/>
       <c r="GV8" s="0"/>
       <c r="GW8" s="0"/>
+      <c r="GX8" s="0"/>
+      <c r="GY8" s="0"/>
+      <c r="GZ8" s="0"/>
+      <c r="HA8" s="0"/>
+      <c r="HB8" s="0"/>
+      <c r="HC8" s="0"/>
+      <c r="HD8" s="0"/>
+      <c r="HE8" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
       <c r="H9" s="0"/>
       <c r="I9" s="0"/>
       <c r="J9" s="0"/>
       <c r="K9" s="0"/>
       <c r="L9" s="0"/>
       <c r="M9" s="0"/>
       <c r="N9" s="0"/>
       <c r="O9" s="0"/>
       <c r="P9" s="0"/>
       <c r="Q9" s="0"/>
       <c r="R9" s="0"/>
       <c r="S9" s="0"/>
       <c r="T9" s="0"/>
       <c r="U9" s="0"/>
       <c r="V9" s="0"/>
       <c r="W9" s="0"/>
@@ -4939,50 +5115,58 @@
       <c r="FY9" s="0"/>
       <c r="FZ9" s="0"/>
       <c r="GA9" s="0"/>
       <c r="GB9" s="0"/>
       <c r="GC9" s="0"/>
       <c r="GD9" s="0"/>
       <c r="GE9" s="0"/>
       <c r="GF9" s="0"/>
       <c r="GG9" s="0"/>
       <c r="GH9" s="0"/>
       <c r="GI9" s="0"/>
       <c r="GJ9" s="0"/>
       <c r="GK9" s="0"/>
       <c r="GL9" s="0"/>
       <c r="GM9" s="0"/>
       <c r="GN9" s="0"/>
       <c r="GO9" s="0"/>
       <c r="GP9" s="0"/>
       <c r="GQ9" s="0"/>
       <c r="GR9" s="0"/>
       <c r="GS9" s="0"/>
       <c r="GT9" s="0"/>
       <c r="GU9" s="0"/>
       <c r="GV9" s="0"/>
       <c r="GW9" s="0"/>
+      <c r="GX9" s="0"/>
+      <c r="GY9" s="0"/>
+      <c r="GZ9" s="0"/>
+      <c r="HA9" s="0"/>
+      <c r="HB9" s="0"/>
+      <c r="HC9" s="0"/>
+      <c r="HD9" s="0"/>
+      <c r="HE9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0"/>
       <c r="D10" s="0"/>
       <c r="E10" s="0"/>
       <c r="F10" s="0"/>
       <c r="G10" s="0"/>
       <c r="H10" s="0"/>
       <c r="I10" s="0"/>
       <c r="J10" s="0"/>
       <c r="K10" s="0"/>
       <c r="L10" s="0"/>
       <c r="M10" s="0"/>
       <c r="N10" s="0"/>
       <c r="O10" s="0"/>
       <c r="P10" s="0"/>
       <c r="Q10" s="0"/>
       <c r="R10" s="0"/>
       <c r="S10" s="0"/>
       <c r="T10" s="0"/>
       <c r="U10" s="0"/>
       <c r="V10" s="0"/>
       <c r="W10" s="0"/>
@@ -5146,50 +5330,58 @@
       <c r="FY10" s="0"/>
       <c r="FZ10" s="0"/>
       <c r="GA10" s="0"/>
       <c r="GB10" s="0"/>
       <c r="GC10" s="0"/>
       <c r="GD10" s="0"/>
       <c r="GE10" s="0"/>
       <c r="GF10" s="0"/>
       <c r="GG10" s="0"/>
       <c r="GH10" s="0"/>
       <c r="GI10" s="0"/>
       <c r="GJ10" s="0"/>
       <c r="GK10" s="0"/>
       <c r="GL10" s="0"/>
       <c r="GM10" s="0"/>
       <c r="GN10" s="0"/>
       <c r="GO10" s="0"/>
       <c r="GP10" s="0"/>
       <c r="GQ10" s="0"/>
       <c r="GR10" s="0"/>
       <c r="GS10" s="0"/>
       <c r="GT10" s="0"/>
       <c r="GU10" s="0"/>
       <c r="GV10" s="0"/>
       <c r="GW10" s="0"/>
+      <c r="GX10" s="0"/>
+      <c r="GY10" s="0"/>
+      <c r="GZ10" s="0"/>
+      <c r="HA10" s="0"/>
+      <c r="HB10" s="0"/>
+      <c r="HC10" s="0"/>
+      <c r="HD10" s="0"/>
+      <c r="HE10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0"/>
       <c r="D11" s="0"/>
       <c r="E11" s="0"/>
       <c r="F11" s="0"/>
       <c r="G11" s="0"/>
       <c r="H11" s="0"/>
       <c r="I11" s="0"/>
       <c r="J11" s="0"/>
       <c r="K11" s="0"/>
       <c r="L11" s="0"/>
       <c r="M11" s="0"/>
       <c r="N11" s="0"/>
       <c r="O11" s="0"/>
       <c r="P11" s="0"/>
       <c r="Q11" s="0"/>
       <c r="R11" s="0"/>
       <c r="S11" s="0"/>
       <c r="T11" s="0"/>
       <c r="U11" s="0"/>
       <c r="V11" s="0"/>
       <c r="W11" s="0"/>
@@ -5353,50 +5545,58 @@
       <c r="FY11" s="0"/>
       <c r="FZ11" s="0"/>
       <c r="GA11" s="0"/>
       <c r="GB11" s="0"/>
       <c r="GC11" s="0"/>
       <c r="GD11" s="0"/>
       <c r="GE11" s="0"/>
       <c r="GF11" s="0"/>
       <c r="GG11" s="0"/>
       <c r="GH11" s="0"/>
       <c r="GI11" s="0"/>
       <c r="GJ11" s="0"/>
       <c r="GK11" s="0"/>
       <c r="GL11" s="0"/>
       <c r="GM11" s="0"/>
       <c r="GN11" s="0"/>
       <c r="GO11" s="0"/>
       <c r="GP11" s="0"/>
       <c r="GQ11" s="0"/>
       <c r="GR11" s="0"/>
       <c r="GS11" s="0"/>
       <c r="GT11" s="0"/>
       <c r="GU11" s="0"/>
       <c r="GV11" s="0"/>
       <c r="GW11" s="0"/>
+      <c r="GX11" s="0"/>
+      <c r="GY11" s="0"/>
+      <c r="GZ11" s="0"/>
+      <c r="HA11" s="0"/>
+      <c r="HB11" s="0"/>
+      <c r="HC11" s="0"/>
+      <c r="HD11" s="0"/>
+      <c r="HE11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0"/>
       <c r="D12" s="0"/>
       <c r="E12" s="0"/>
       <c r="F12" s="0"/>
       <c r="G12" s="0"/>
       <c r="H12" s="0"/>
       <c r="I12" s="0"/>
       <c r="J12" s="0"/>
       <c r="K12" s="0"/>
       <c r="L12" s="0"/>
       <c r="M12" s="0"/>
       <c r="N12" s="0"/>
       <c r="O12" s="0"/>
       <c r="P12" s="0"/>
       <c r="Q12" s="0"/>
       <c r="R12" s="0"/>
       <c r="S12" s="0"/>
       <c r="T12" s="0"/>
       <c r="U12" s="0"/>
       <c r="V12" s="0"/>
       <c r="W12" s="0"/>
@@ -5560,50 +5760,58 @@
       <c r="FY12" s="0"/>
       <c r="FZ12" s="0"/>
       <c r="GA12" s="0"/>
       <c r="GB12" s="0"/>
       <c r="GC12" s="0"/>
       <c r="GD12" s="0"/>
       <c r="GE12" s="0"/>
       <c r="GF12" s="0"/>
       <c r="GG12" s="0"/>
       <c r="GH12" s="0"/>
       <c r="GI12" s="0"/>
       <c r="GJ12" s="0"/>
       <c r="GK12" s="0"/>
       <c r="GL12" s="0"/>
       <c r="GM12" s="0"/>
       <c r="GN12" s="0"/>
       <c r="GO12" s="0"/>
       <c r="GP12" s="0"/>
       <c r="GQ12" s="0"/>
       <c r="GR12" s="0"/>
       <c r="GS12" s="0"/>
       <c r="GT12" s="0"/>
       <c r="GU12" s="0"/>
       <c r="GV12" s="0"/>
       <c r="GW12" s="0"/>
+      <c r="GX12" s="0"/>
+      <c r="GY12" s="0"/>
+      <c r="GZ12" s="0"/>
+      <c r="HA12" s="0"/>
+      <c r="HB12" s="0"/>
+      <c r="HC12" s="0"/>
+      <c r="HD12" s="0"/>
+      <c r="HE12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0"/>
       <c r="D13" s="0"/>
       <c r="E13" s="0"/>
       <c r="F13" s="0"/>
       <c r="G13" s="0"/>
       <c r="H13" s="0"/>
       <c r="I13" s="0"/>
       <c r="J13" s="0"/>
       <c r="K13" s="0"/>
       <c r="L13" s="0"/>
       <c r="M13" s="0"/>
       <c r="N13" s="0"/>
       <c r="O13" s="0"/>
       <c r="P13" s="0"/>
       <c r="Q13" s="0"/>
       <c r="R13" s="0"/>
       <c r="S13" s="0"/>
       <c r="T13" s="0"/>
       <c r="U13" s="0"/>
       <c r="V13" s="0"/>
       <c r="W13" s="0"/>
@@ -5767,50 +5975,58 @@
       <c r="FY13" s="0"/>
       <c r="FZ13" s="0"/>
       <c r="GA13" s="0"/>
       <c r="GB13" s="0"/>
       <c r="GC13" s="0"/>
       <c r="GD13" s="0"/>
       <c r="GE13" s="0"/>
       <c r="GF13" s="0"/>
       <c r="GG13" s="0"/>
       <c r="GH13" s="0"/>
       <c r="GI13" s="0"/>
       <c r="GJ13" s="0"/>
       <c r="GK13" s="0"/>
       <c r="GL13" s="0"/>
       <c r="GM13" s="0"/>
       <c r="GN13" s="0"/>
       <c r="GO13" s="0"/>
       <c r="GP13" s="0"/>
       <c r="GQ13" s="0"/>
       <c r="GR13" s="0"/>
       <c r="GS13" s="0"/>
       <c r="GT13" s="0"/>
       <c r="GU13" s="0"/>
       <c r="GV13" s="0"/>
       <c r="GW13" s="0"/>
+      <c r="GX13" s="0"/>
+      <c r="GY13" s="0"/>
+      <c r="GZ13" s="0"/>
+      <c r="HA13" s="0"/>
+      <c r="HB13" s="0"/>
+      <c r="HC13" s="0"/>
+      <c r="HD13" s="0"/>
+      <c r="HE13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0"/>
       <c r="D14" s="0"/>
       <c r="E14" s="0"/>
       <c r="F14" s="0"/>
       <c r="G14" s="0"/>
       <c r="H14" s="0"/>
       <c r="I14" s="0"/>
       <c r="J14" s="0"/>
       <c r="K14" s="0"/>
       <c r="L14" s="0"/>
       <c r="M14" s="0"/>
       <c r="N14" s="0"/>
       <c r="O14" s="0"/>
       <c r="P14" s="0"/>
       <c r="Q14" s="0"/>
       <c r="R14" s="0"/>
       <c r="S14" s="0"/>
       <c r="T14" s="0"/>
       <c r="U14" s="0"/>
       <c r="V14" s="0"/>
       <c r="W14" s="0"/>
@@ -5974,50 +6190,58 @@
       <c r="FY14" s="0"/>
       <c r="FZ14" s="0"/>
       <c r="GA14" s="0"/>
       <c r="GB14" s="0"/>
       <c r="GC14" s="0"/>
       <c r="GD14" s="0"/>
       <c r="GE14" s="0"/>
       <c r="GF14" s="0"/>
       <c r="GG14" s="0"/>
       <c r="GH14" s="0"/>
       <c r="GI14" s="0"/>
       <c r="GJ14" s="0"/>
       <c r="GK14" s="0"/>
       <c r="GL14" s="0"/>
       <c r="GM14" s="0"/>
       <c r="GN14" s="0"/>
       <c r="GO14" s="0"/>
       <c r="GP14" s="0"/>
       <c r="GQ14" s="0"/>
       <c r="GR14" s="0"/>
       <c r="GS14" s="0"/>
       <c r="GT14" s="0"/>
       <c r="GU14" s="0"/>
       <c r="GV14" s="0"/>
       <c r="GW14" s="0"/>
+      <c r="GX14" s="0"/>
+      <c r="GY14" s="0"/>
+      <c r="GZ14" s="0"/>
+      <c r="HA14" s="0"/>
+      <c r="HB14" s="0"/>
+      <c r="HC14" s="0"/>
+      <c r="HD14" s="0"/>
+      <c r="HE14" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0"/>
       <c r="D15" s="0"/>
       <c r="E15" s="0"/>
       <c r="F15" s="0"/>
       <c r="G15" s="0"/>
       <c r="H15" s="0"/>
       <c r="I15" s="0"/>
       <c r="J15" s="0"/>
       <c r="K15" s="0"/>
       <c r="L15" s="0"/>
       <c r="M15" s="0"/>
       <c r="N15" s="0"/>
       <c r="O15" s="0"/>
       <c r="P15" s="0"/>
       <c r="Q15" s="0"/>
       <c r="R15" s="0"/>
       <c r="S15" s="0"/>
       <c r="T15" s="0"/>
       <c r="U15" s="0"/>
       <c r="V15" s="0"/>
       <c r="W15" s="0"/>
@@ -6181,50 +6405,58 @@
       <c r="FY15" s="0"/>
       <c r="FZ15" s="0"/>
       <c r="GA15" s="0"/>
       <c r="GB15" s="0"/>
       <c r="GC15" s="0"/>
       <c r="GD15" s="0"/>
       <c r="GE15" s="0"/>
       <c r="GF15" s="0"/>
       <c r="GG15" s="0"/>
       <c r="GH15" s="0"/>
       <c r="GI15" s="0"/>
       <c r="GJ15" s="0"/>
       <c r="GK15" s="0"/>
       <c r="GL15" s="0"/>
       <c r="GM15" s="0"/>
       <c r="GN15" s="0"/>
       <c r="GO15" s="0"/>
       <c r="GP15" s="0"/>
       <c r="GQ15" s="0"/>
       <c r="GR15" s="0"/>
       <c r="GS15" s="0"/>
       <c r="GT15" s="0"/>
       <c r="GU15" s="0"/>
       <c r="GV15" s="0"/>
       <c r="GW15" s="0"/>
+      <c r="GX15" s="0"/>
+      <c r="GY15" s="0"/>
+      <c r="GZ15" s="0"/>
+      <c r="HA15" s="0"/>
+      <c r="HB15" s="0"/>
+      <c r="HC15" s="0"/>
+      <c r="HD15" s="0"/>
+      <c r="HE15" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0"/>
       <c r="D16" s="0"/>
       <c r="E16" s="0"/>
       <c r="F16" s="0"/>
       <c r="G16" s="0"/>
       <c r="H16" s="0"/>
       <c r="I16" s="0"/>
       <c r="J16" s="0"/>
       <c r="K16" s="0"/>
       <c r="L16" s="0"/>
       <c r="M16" s="0"/>
       <c r="N16" s="0"/>
       <c r="O16" s="0"/>
       <c r="P16" s="0"/>
       <c r="Q16" s="0"/>
       <c r="R16" s="0"/>
       <c r="S16" s="0"/>
       <c r="T16" s="0"/>
       <c r="U16" s="0"/>
       <c r="V16" s="0"/>
       <c r="W16" s="0"/>
@@ -6388,50 +6620,58 @@
       <c r="FY16" s="0"/>
       <c r="FZ16" s="0"/>
       <c r="GA16" s="0"/>
       <c r="GB16" s="0"/>
       <c r="GC16" s="0"/>
       <c r="GD16" s="0"/>
       <c r="GE16" s="0"/>
       <c r="GF16" s="0"/>
       <c r="GG16" s="0"/>
       <c r="GH16" s="0"/>
       <c r="GI16" s="0"/>
       <c r="GJ16" s="0"/>
       <c r="GK16" s="0"/>
       <c r="GL16" s="0"/>
       <c r="GM16" s="0"/>
       <c r="GN16" s="0"/>
       <c r="GO16" s="0"/>
       <c r="GP16" s="0"/>
       <c r="GQ16" s="0"/>
       <c r="GR16" s="0"/>
       <c r="GS16" s="0"/>
       <c r="GT16" s="0"/>
       <c r="GU16" s="0"/>
       <c r="GV16" s="0"/>
       <c r="GW16" s="0"/>
+      <c r="GX16" s="0"/>
+      <c r="GY16" s="0"/>
+      <c r="GZ16" s="0"/>
+      <c r="HA16" s="0"/>
+      <c r="HB16" s="0"/>
+      <c r="HC16" s="0"/>
+      <c r="HD16" s="0"/>
+      <c r="HE16" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0"/>
       <c r="D17" s="0"/>
       <c r="E17" s="0"/>
       <c r="F17" s="0"/>
       <c r="G17" s="0"/>
       <c r="H17" s="0"/>
       <c r="I17" s="0"/>
       <c r="J17" s="0"/>
       <c r="K17" s="0"/>
       <c r="L17" s="0"/>
       <c r="M17" s="0"/>
       <c r="N17" s="0"/>
       <c r="O17" s="0"/>
       <c r="P17" s="0"/>
       <c r="Q17" s="0"/>
       <c r="R17" s="0"/>
       <c r="S17" s="0"/>
       <c r="T17" s="0"/>
       <c r="U17" s="0"/>
       <c r="V17" s="0"/>
       <c r="W17" s="0"/>
@@ -6595,50 +6835,58 @@
       <c r="FY17" s="0"/>
       <c r="FZ17" s="0"/>
       <c r="GA17" s="0"/>
       <c r="GB17" s="0"/>
       <c r="GC17" s="0"/>
       <c r="GD17" s="0"/>
       <c r="GE17" s="0"/>
       <c r="GF17" s="0"/>
       <c r="GG17" s="0"/>
       <c r="GH17" s="0"/>
       <c r="GI17" s="0"/>
       <c r="GJ17" s="0"/>
       <c r="GK17" s="0"/>
       <c r="GL17" s="0"/>
       <c r="GM17" s="0"/>
       <c r="GN17" s="0"/>
       <c r="GO17" s="0"/>
       <c r="GP17" s="0"/>
       <c r="GQ17" s="0"/>
       <c r="GR17" s="0"/>
       <c r="GS17" s="0"/>
       <c r="GT17" s="0"/>
       <c r="GU17" s="0"/>
       <c r="GV17" s="0"/>
       <c r="GW17" s="0"/>
+      <c r="GX17" s="0"/>
+      <c r="GY17" s="0"/>
+      <c r="GZ17" s="0"/>
+      <c r="HA17" s="0"/>
+      <c r="HB17" s="0"/>
+      <c r="HC17" s="0"/>
+      <c r="HD17" s="0"/>
+      <c r="HE17" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0"/>
       <c r="D18" s="0"/>
       <c r="E18" s="0"/>
       <c r="F18" s="0"/>
       <c r="G18" s="0"/>
       <c r="H18" s="0"/>
       <c r="I18" s="0"/>
       <c r="J18" s="0"/>
       <c r="K18" s="0"/>
       <c r="L18" s="0"/>
       <c r="M18" s="0"/>
       <c r="N18" s="0"/>
       <c r="O18" s="0"/>
       <c r="P18" s="0"/>
       <c r="Q18" s="0"/>
       <c r="R18" s="0"/>
       <c r="S18" s="0"/>
       <c r="T18" s="0"/>
       <c r="U18" s="0"/>
       <c r="V18" s="0"/>
       <c r="W18" s="0"/>
@@ -6802,50 +7050,58 @@
       <c r="FY18" s="0"/>
       <c r="FZ18" s="0"/>
       <c r="GA18" s="0"/>
       <c r="GB18" s="0"/>
       <c r="GC18" s="0"/>
       <c r="GD18" s="0"/>
       <c r="GE18" s="0"/>
       <c r="GF18" s="0"/>
       <c r="GG18" s="0"/>
       <c r="GH18" s="0"/>
       <c r="GI18" s="0"/>
       <c r="GJ18" s="0"/>
       <c r="GK18" s="0"/>
       <c r="GL18" s="0"/>
       <c r="GM18" s="0"/>
       <c r="GN18" s="0"/>
       <c r="GO18" s="0"/>
       <c r="GP18" s="0"/>
       <c r="GQ18" s="0"/>
       <c r="GR18" s="0"/>
       <c r="GS18" s="0"/>
       <c r="GT18" s="0"/>
       <c r="GU18" s="0"/>
       <c r="GV18" s="0"/>
       <c r="GW18" s="0"/>
+      <c r="GX18" s="0"/>
+      <c r="GY18" s="0"/>
+      <c r="GZ18" s="0"/>
+      <c r="HA18" s="0"/>
+      <c r="HB18" s="0"/>
+      <c r="HC18" s="0"/>
+      <c r="HD18" s="0"/>
+      <c r="HE18" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0"/>
       <c r="D19" s="0"/>
       <c r="E19" s="0"/>
       <c r="F19" s="0"/>
       <c r="G19" s="0"/>
       <c r="H19" s="0"/>
       <c r="I19" s="0"/>
       <c r="J19" s="0"/>
       <c r="K19" s="0"/>
       <c r="L19" s="0"/>
       <c r="M19" s="0"/>
       <c r="N19" s="0"/>
       <c r="O19" s="0"/>
       <c r="P19" s="0"/>
       <c r="Q19" s="0"/>
       <c r="R19" s="0"/>
       <c r="S19" s="0"/>
       <c r="T19" s="0"/>
       <c r="U19" s="0"/>
       <c r="V19" s="0"/>
       <c r="W19" s="0"/>
@@ -7009,50 +7265,58 @@
       <c r="FY19" s="0"/>
       <c r="FZ19" s="0"/>
       <c r="GA19" s="0"/>
       <c r="GB19" s="0"/>
       <c r="GC19" s="0"/>
       <c r="GD19" s="0"/>
       <c r="GE19" s="0"/>
       <c r="GF19" s="0"/>
       <c r="GG19" s="0"/>
       <c r="GH19" s="0"/>
       <c r="GI19" s="0"/>
       <c r="GJ19" s="0"/>
       <c r="GK19" s="0"/>
       <c r="GL19" s="0"/>
       <c r="GM19" s="0"/>
       <c r="GN19" s="0"/>
       <c r="GO19" s="0"/>
       <c r="GP19" s="0"/>
       <c r="GQ19" s="0"/>
       <c r="GR19" s="0"/>
       <c r="GS19" s="0"/>
       <c r="GT19" s="0"/>
       <c r="GU19" s="0"/>
       <c r="GV19" s="0"/>
       <c r="GW19" s="0"/>
+      <c r="GX19" s="0"/>
+      <c r="GY19" s="0"/>
+      <c r="GZ19" s="0"/>
+      <c r="HA19" s="0"/>
+      <c r="HB19" s="0"/>
+      <c r="HC19" s="0"/>
+      <c r="HD19" s="0"/>
+      <c r="HE19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0"/>
       <c r="D20" s="0"/>
       <c r="E20" s="0"/>
       <c r="F20" s="0"/>
       <c r="G20" s="0"/>
       <c r="H20" s="0"/>
       <c r="I20" s="0"/>
       <c r="J20" s="0"/>
       <c r="K20" s="0"/>
       <c r="L20" s="0"/>
       <c r="M20" s="0"/>
       <c r="N20" s="0"/>
       <c r="O20" s="0"/>
       <c r="P20" s="0"/>
       <c r="Q20" s="0"/>
       <c r="R20" s="0"/>
       <c r="S20" s="0"/>
       <c r="T20" s="0"/>
       <c r="U20" s="0"/>
       <c r="V20" s="0"/>
       <c r="W20" s="0"/>
@@ -7216,50 +7480,58 @@
       <c r="FY20" s="0"/>
       <c r="FZ20" s="0"/>
       <c r="GA20" s="0"/>
       <c r="GB20" s="0"/>
       <c r="GC20" s="0"/>
       <c r="GD20" s="0"/>
       <c r="GE20" s="0"/>
       <c r="GF20" s="0"/>
       <c r="GG20" s="0"/>
       <c r="GH20" s="0"/>
       <c r="GI20" s="0"/>
       <c r="GJ20" s="0"/>
       <c r="GK20" s="0"/>
       <c r="GL20" s="0"/>
       <c r="GM20" s="0"/>
       <c r="GN20" s="0"/>
       <c r="GO20" s="0"/>
       <c r="GP20" s="0"/>
       <c r="GQ20" s="0"/>
       <c r="GR20" s="0"/>
       <c r="GS20" s="0"/>
       <c r="GT20" s="0"/>
       <c r="GU20" s="0"/>
       <c r="GV20" s="0"/>
       <c r="GW20" s="0"/>
+      <c r="GX20" s="0"/>
+      <c r="GY20" s="0"/>
+      <c r="GZ20" s="0"/>
+      <c r="HA20" s="0"/>
+      <c r="HB20" s="0"/>
+      <c r="HC20" s="0"/>
+      <c r="HD20" s="0"/>
+      <c r="HE20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0"/>
       <c r="D21" s="0"/>
       <c r="E21" s="0"/>
       <c r="F21" s="0"/>
       <c r="G21" s="0"/>
       <c r="H21" s="0"/>
       <c r="I21" s="0"/>
       <c r="J21" s="0"/>
       <c r="K21" s="0"/>
       <c r="L21" s="0"/>
       <c r="M21" s="0"/>
       <c r="N21" s="0"/>
       <c r="O21" s="0"/>
       <c r="P21" s="0"/>
       <c r="Q21" s="0"/>
       <c r="R21" s="0"/>
       <c r="S21" s="0"/>
       <c r="T21" s="0"/>
       <c r="U21" s="0"/>
       <c r="V21" s="0"/>
       <c r="W21" s="0"/>
@@ -7423,50 +7695,58 @@
       <c r="FY21" s="0"/>
       <c r="FZ21" s="0"/>
       <c r="GA21" s="0"/>
       <c r="GB21" s="0"/>
       <c r="GC21" s="0"/>
       <c r="GD21" s="0"/>
       <c r="GE21" s="0"/>
       <c r="GF21" s="0"/>
       <c r="GG21" s="0"/>
       <c r="GH21" s="0"/>
       <c r="GI21" s="0"/>
       <c r="GJ21" s="0"/>
       <c r="GK21" s="0"/>
       <c r="GL21" s="0"/>
       <c r="GM21" s="0"/>
       <c r="GN21" s="0"/>
       <c r="GO21" s="0"/>
       <c r="GP21" s="0"/>
       <c r="GQ21" s="0"/>
       <c r="GR21" s="0"/>
       <c r="GS21" s="0"/>
       <c r="GT21" s="0"/>
       <c r="GU21" s="0"/>
       <c r="GV21" s="0"/>
       <c r="GW21" s="0"/>
+      <c r="GX21" s="0"/>
+      <c r="GY21" s="0"/>
+      <c r="GZ21" s="0"/>
+      <c r="HA21" s="0"/>
+      <c r="HB21" s="0"/>
+      <c r="HC21" s="0"/>
+      <c r="HD21" s="0"/>
+      <c r="HE21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0"/>
       <c r="D22" s="0"/>
       <c r="E22" s="0"/>
       <c r="F22" s="0"/>
       <c r="G22" s="0"/>
       <c r="H22" s="0"/>
       <c r="I22" s="0"/>
       <c r="J22" s="0"/>
       <c r="K22" s="0"/>
       <c r="L22" s="0"/>
       <c r="M22" s="0"/>
       <c r="N22" s="0"/>
       <c r="O22" s="0"/>
       <c r="P22" s="0"/>
       <c r="Q22" s="0"/>
       <c r="R22" s="0"/>
       <c r="S22" s="0"/>
       <c r="T22" s="0"/>
       <c r="U22" s="0"/>
       <c r="V22" s="0"/>
       <c r="W22" s="0"/>
@@ -7630,50 +7910,58 @@
       <c r="FY22" s="0"/>
       <c r="FZ22" s="0"/>
       <c r="GA22" s="0"/>
       <c r="GB22" s="0"/>
       <c r="GC22" s="0"/>
       <c r="GD22" s="0"/>
       <c r="GE22" s="0"/>
       <c r="GF22" s="0"/>
       <c r="GG22" s="0"/>
       <c r="GH22" s="0"/>
       <c r="GI22" s="0"/>
       <c r="GJ22" s="0"/>
       <c r="GK22" s="0"/>
       <c r="GL22" s="0"/>
       <c r="GM22" s="0"/>
       <c r="GN22" s="0"/>
       <c r="GO22" s="0"/>
       <c r="GP22" s="0"/>
       <c r="GQ22" s="0"/>
       <c r="GR22" s="0"/>
       <c r="GS22" s="0"/>
       <c r="GT22" s="0"/>
       <c r="GU22" s="0"/>
       <c r="GV22" s="0"/>
       <c r="GW22" s="0"/>
+      <c r="GX22" s="0"/>
+      <c r="GY22" s="0"/>
+      <c r="GZ22" s="0"/>
+      <c r="HA22" s="0"/>
+      <c r="HB22" s="0"/>
+      <c r="HC22" s="0"/>
+      <c r="HD22" s="0"/>
+      <c r="HE22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0"/>
       <c r="D23" s="0"/>
       <c r="E23" s="0"/>
       <c r="F23" s="0"/>
       <c r="G23" s="0"/>
       <c r="H23" s="0"/>
       <c r="I23" s="0"/>
       <c r="J23" s="0"/>
       <c r="K23" s="0"/>
       <c r="L23" s="0"/>
       <c r="M23" s="0"/>
       <c r="N23" s="0"/>
       <c r="O23" s="0"/>
       <c r="P23" s="0"/>
       <c r="Q23" s="0"/>
       <c r="R23" s="0"/>
       <c r="S23" s="0"/>
       <c r="T23" s="0"/>
       <c r="U23" s="0"/>
       <c r="V23" s="0"/>
       <c r="W23" s="0"/>
@@ -7837,50 +8125,58 @@
       <c r="FY23" s="0"/>
       <c r="FZ23" s="0"/>
       <c r="GA23" s="0"/>
       <c r="GB23" s="0"/>
       <c r="GC23" s="0"/>
       <c r="GD23" s="0"/>
       <c r="GE23" s="0"/>
       <c r="GF23" s="0"/>
       <c r="GG23" s="0"/>
       <c r="GH23" s="0"/>
       <c r="GI23" s="0"/>
       <c r="GJ23" s="0"/>
       <c r="GK23" s="0"/>
       <c r="GL23" s="0"/>
       <c r="GM23" s="0"/>
       <c r="GN23" s="0"/>
       <c r="GO23" s="0"/>
       <c r="GP23" s="0"/>
       <c r="GQ23" s="0"/>
       <c r="GR23" s="0"/>
       <c r="GS23" s="0"/>
       <c r="GT23" s="0"/>
       <c r="GU23" s="0"/>
       <c r="GV23" s="0"/>
       <c r="GW23" s="0"/>
+      <c r="GX23" s="0"/>
+      <c r="GY23" s="0"/>
+      <c r="GZ23" s="0"/>
+      <c r="HA23" s="0"/>
+      <c r="HB23" s="0"/>
+      <c r="HC23" s="0"/>
+      <c r="HD23" s="0"/>
+      <c r="HE23" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0"/>
       <c r="D24" s="0"/>
       <c r="E24" s="0"/>
       <c r="F24" s="0"/>
       <c r="G24" s="0"/>
       <c r="H24" s="0"/>
       <c r="I24" s="0"/>
       <c r="J24" s="0"/>
       <c r="K24" s="0"/>
       <c r="L24" s="0"/>
       <c r="M24" s="0"/>
       <c r="N24" s="0"/>
       <c r="O24" s="0"/>
       <c r="P24" s="0"/>
       <c r="Q24" s="0"/>
       <c r="R24" s="0"/>
       <c r="S24" s="0"/>
       <c r="T24" s="0"/>
       <c r="U24" s="0"/>
       <c r="V24" s="0"/>
       <c r="W24" s="0"/>
@@ -8044,50 +8340,58 @@
       <c r="FY24" s="0"/>
       <c r="FZ24" s="0"/>
       <c r="GA24" s="0"/>
       <c r="GB24" s="0"/>
       <c r="GC24" s="0"/>
       <c r="GD24" s="0"/>
       <c r="GE24" s="0"/>
       <c r="GF24" s="0"/>
       <c r="GG24" s="0"/>
       <c r="GH24" s="0"/>
       <c r="GI24" s="0"/>
       <c r="GJ24" s="0"/>
       <c r="GK24" s="0"/>
       <c r="GL24" s="0"/>
       <c r="GM24" s="0"/>
       <c r="GN24" s="0"/>
       <c r="GO24" s="0"/>
       <c r="GP24" s="0"/>
       <c r="GQ24" s="0"/>
       <c r="GR24" s="0"/>
       <c r="GS24" s="0"/>
       <c r="GT24" s="0"/>
       <c r="GU24" s="0"/>
       <c r="GV24" s="0"/>
       <c r="GW24" s="0"/>
+      <c r="GX24" s="0"/>
+      <c r="GY24" s="0"/>
+      <c r="GZ24" s="0"/>
+      <c r="HA24" s="0"/>
+      <c r="HB24" s="0"/>
+      <c r="HC24" s="0"/>
+      <c r="HD24" s="0"/>
+      <c r="HE24" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0"/>
       <c r="D25" s="0"/>
       <c r="E25" s="0"/>
       <c r="F25" s="0"/>
       <c r="G25" s="0"/>
       <c r="H25" s="0"/>
       <c r="I25" s="0"/>
       <c r="J25" s="0"/>
       <c r="K25" s="0"/>
       <c r="L25" s="0"/>
       <c r="M25" s="0"/>
       <c r="N25" s="0"/>
       <c r="O25" s="0"/>
       <c r="P25" s="0"/>
       <c r="Q25" s="0"/>
       <c r="R25" s="0"/>
       <c r="S25" s="0"/>
       <c r="T25" s="0"/>
       <c r="U25" s="0"/>
       <c r="V25" s="0"/>
       <c r="W25" s="0"/>
@@ -8251,50 +8555,58 @@
       <c r="FY25" s="0"/>
       <c r="FZ25" s="0"/>
       <c r="GA25" s="0"/>
       <c r="GB25" s="0"/>
       <c r="GC25" s="0"/>
       <c r="GD25" s="0"/>
       <c r="GE25" s="0"/>
       <c r="GF25" s="0"/>
       <c r="GG25" s="0"/>
       <c r="GH25" s="0"/>
       <c r="GI25" s="0"/>
       <c r="GJ25" s="0"/>
       <c r="GK25" s="0"/>
       <c r="GL25" s="0"/>
       <c r="GM25" s="0"/>
       <c r="GN25" s="0"/>
       <c r="GO25" s="0"/>
       <c r="GP25" s="0"/>
       <c r="GQ25" s="0"/>
       <c r="GR25" s="0"/>
       <c r="GS25" s="0"/>
       <c r="GT25" s="0"/>
       <c r="GU25" s="0"/>
       <c r="GV25" s="0"/>
       <c r="GW25" s="0"/>
+      <c r="GX25" s="0"/>
+      <c r="GY25" s="0"/>
+      <c r="GZ25" s="0"/>
+      <c r="HA25" s="0"/>
+      <c r="HB25" s="0"/>
+      <c r="HC25" s="0"/>
+      <c r="HD25" s="0"/>
+      <c r="HE25" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0"/>
       <c r="D26" s="0"/>
       <c r="E26" s="0"/>
       <c r="F26" s="0"/>
       <c r="G26" s="0"/>
       <c r="H26" s="0"/>
       <c r="I26" s="0"/>
       <c r="J26" s="0"/>
       <c r="K26" s="0"/>
       <c r="L26" s="0"/>
       <c r="M26" s="0"/>
       <c r="N26" s="0"/>
       <c r="O26" s="0"/>
       <c r="P26" s="0"/>
       <c r="Q26" s="0"/>
       <c r="R26" s="0"/>
       <c r="S26" s="0"/>
       <c r="T26" s="0"/>
       <c r="U26" s="0"/>
       <c r="V26" s="0"/>
       <c r="W26" s="0"/>
@@ -8458,50 +8770,58 @@
       <c r="FY26" s="0"/>
       <c r="FZ26" s="0"/>
       <c r="GA26" s="0"/>
       <c r="GB26" s="0"/>
       <c r="GC26" s="0"/>
       <c r="GD26" s="0"/>
       <c r="GE26" s="0"/>
       <c r="GF26" s="0"/>
       <c r="GG26" s="0"/>
       <c r="GH26" s="0"/>
       <c r="GI26" s="0"/>
       <c r="GJ26" s="0"/>
       <c r="GK26" s="0"/>
       <c r="GL26" s="0"/>
       <c r="GM26" s="0"/>
       <c r="GN26" s="0"/>
       <c r="GO26" s="0"/>
       <c r="GP26" s="0"/>
       <c r="GQ26" s="0"/>
       <c r="GR26" s="0"/>
       <c r="GS26" s="0"/>
       <c r="GT26" s="0"/>
       <c r="GU26" s="0"/>
       <c r="GV26" s="0"/>
       <c r="GW26" s="0"/>
+      <c r="GX26" s="0"/>
+      <c r="GY26" s="0"/>
+      <c r="GZ26" s="0"/>
+      <c r="HA26" s="0"/>
+      <c r="HB26" s="0"/>
+      <c r="HC26" s="0"/>
+      <c r="HD26" s="0"/>
+      <c r="HE26" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0"/>
       <c r="D27" s="0"/>
       <c r="E27" s="0"/>
       <c r="F27" s="0"/>
       <c r="G27" s="0"/>
       <c r="H27" s="0"/>
       <c r="I27" s="0"/>
       <c r="J27" s="0"/>
       <c r="K27" s="0"/>
       <c r="L27" s="0"/>
       <c r="M27" s="0"/>
       <c r="N27" s="0"/>
       <c r="O27" s="0"/>
       <c r="P27" s="0"/>
       <c r="Q27" s="0"/>
       <c r="R27" s="0"/>
       <c r="S27" s="0"/>
       <c r="T27" s="0"/>
       <c r="U27" s="0"/>
       <c r="V27" s="0"/>
       <c r="W27" s="0"/>
@@ -8665,50 +8985,58 @@
       <c r="FY27" s="0"/>
       <c r="FZ27" s="0"/>
       <c r="GA27" s="0"/>
       <c r="GB27" s="0"/>
       <c r="GC27" s="0"/>
       <c r="GD27" s="0"/>
       <c r="GE27" s="0"/>
       <c r="GF27" s="0"/>
       <c r="GG27" s="0"/>
       <c r="GH27" s="0"/>
       <c r="GI27" s="0"/>
       <c r="GJ27" s="0"/>
       <c r="GK27" s="0"/>
       <c r="GL27" s="0"/>
       <c r="GM27" s="0"/>
       <c r="GN27" s="0"/>
       <c r="GO27" s="0"/>
       <c r="GP27" s="0"/>
       <c r="GQ27" s="0"/>
       <c r="GR27" s="0"/>
       <c r="GS27" s="0"/>
       <c r="GT27" s="0"/>
       <c r="GU27" s="0"/>
       <c r="GV27" s="0"/>
       <c r="GW27" s="0"/>
+      <c r="GX27" s="0"/>
+      <c r="GY27" s="0"/>
+      <c r="GZ27" s="0"/>
+      <c r="HA27" s="0"/>
+      <c r="HB27" s="0"/>
+      <c r="HC27" s="0"/>
+      <c r="HD27" s="0"/>
+      <c r="HE27" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0"/>
       <c r="D28" s="0"/>
       <c r="E28" s="0"/>
       <c r="F28" s="0"/>
       <c r="G28" s="0"/>
       <c r="H28" s="0"/>
       <c r="I28" s="0"/>
       <c r="J28" s="0"/>
       <c r="K28" s="0"/>
       <c r="L28" s="0"/>
       <c r="M28" s="0"/>
       <c r="N28" s="0"/>
       <c r="O28" s="0"/>
       <c r="P28" s="0"/>
       <c r="Q28" s="0"/>
       <c r="R28" s="0"/>
       <c r="S28" s="0"/>
       <c r="T28" s="0"/>
       <c r="U28" s="0"/>
       <c r="V28" s="0"/>
       <c r="W28" s="0"/>
@@ -8872,50 +9200,58 @@
       <c r="FY28" s="0"/>
       <c r="FZ28" s="0"/>
       <c r="GA28" s="0"/>
       <c r="GB28" s="0"/>
       <c r="GC28" s="0"/>
       <c r="GD28" s="0"/>
       <c r="GE28" s="0"/>
       <c r="GF28" s="0"/>
       <c r="GG28" s="0"/>
       <c r="GH28" s="0"/>
       <c r="GI28" s="0"/>
       <c r="GJ28" s="0"/>
       <c r="GK28" s="0"/>
       <c r="GL28" s="0"/>
       <c r="GM28" s="0"/>
       <c r="GN28" s="0"/>
       <c r="GO28" s="0"/>
       <c r="GP28" s="0"/>
       <c r="GQ28" s="0"/>
       <c r="GR28" s="0"/>
       <c r="GS28" s="0"/>
       <c r="GT28" s="0"/>
       <c r="GU28" s="0"/>
       <c r="GV28" s="0"/>
       <c r="GW28" s="0"/>
+      <c r="GX28" s="0"/>
+      <c r="GY28" s="0"/>
+      <c r="GZ28" s="0"/>
+      <c r="HA28" s="0"/>
+      <c r="HB28" s="0"/>
+      <c r="HC28" s="0"/>
+      <c r="HD28" s="0"/>
+      <c r="HE28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0"/>
       <c r="D29" s="0"/>
       <c r="E29" s="0"/>
       <c r="F29" s="0"/>
       <c r="G29" s="0"/>
       <c r="H29" s="0"/>
       <c r="I29" s="0"/>
       <c r="J29" s="0"/>
       <c r="K29" s="0"/>
       <c r="L29" s="0"/>
       <c r="M29" s="0"/>
       <c r="N29" s="0"/>
       <c r="O29" s="0"/>
       <c r="P29" s="0"/>
       <c r="Q29" s="0"/>
       <c r="R29" s="0"/>
       <c r="S29" s="0"/>
       <c r="T29" s="0"/>
       <c r="U29" s="0"/>
       <c r="V29" s="0"/>
       <c r="W29" s="0"/>
@@ -9079,50 +9415,58 @@
       <c r="FY29" s="0"/>
       <c r="FZ29" s="0"/>
       <c r="GA29" s="0"/>
       <c r="GB29" s="0"/>
       <c r="GC29" s="0"/>
       <c r="GD29" s="0"/>
       <c r="GE29" s="0"/>
       <c r="GF29" s="0"/>
       <c r="GG29" s="0"/>
       <c r="GH29" s="0"/>
       <c r="GI29" s="0"/>
       <c r="GJ29" s="0"/>
       <c r="GK29" s="0"/>
       <c r="GL29" s="0"/>
       <c r="GM29" s="0"/>
       <c r="GN29" s="0"/>
       <c r="GO29" s="0"/>
       <c r="GP29" s="0"/>
       <c r="GQ29" s="0"/>
       <c r="GR29" s="0"/>
       <c r="GS29" s="0"/>
       <c r="GT29" s="0"/>
       <c r="GU29" s="0"/>
       <c r="GV29" s="0"/>
       <c r="GW29" s="0"/>
+      <c r="GX29" s="0"/>
+      <c r="GY29" s="0"/>
+      <c r="GZ29" s="0"/>
+      <c r="HA29" s="0"/>
+      <c r="HB29" s="0"/>
+      <c r="HC29" s="0"/>
+      <c r="HD29" s="0"/>
+      <c r="HE29" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0"/>
       <c r="D30" s="0"/>
       <c r="E30" s="0"/>
       <c r="F30" s="0"/>
       <c r="G30" s="0"/>
       <c r="H30" s="0"/>
       <c r="I30" s="0"/>
       <c r="J30" s="0"/>
       <c r="K30" s="0"/>
       <c r="L30" s="0"/>
       <c r="M30" s="0"/>
       <c r="N30" s="0"/>
       <c r="O30" s="0"/>
       <c r="P30" s="0"/>
       <c r="Q30" s="0"/>
       <c r="R30" s="0"/>
       <c r="S30" s="0"/>
       <c r="T30" s="0"/>
       <c r="U30" s="0"/>
       <c r="V30" s="0"/>
       <c r="W30" s="0"/>
@@ -9286,50 +9630,58 @@
       <c r="FY30" s="0"/>
       <c r="FZ30" s="0"/>
       <c r="GA30" s="0"/>
       <c r="GB30" s="0"/>
       <c r="GC30" s="0"/>
       <c r="GD30" s="0"/>
       <c r="GE30" s="0"/>
       <c r="GF30" s="0"/>
       <c r="GG30" s="0"/>
       <c r="GH30" s="0"/>
       <c r="GI30" s="0"/>
       <c r="GJ30" s="0"/>
       <c r="GK30" s="0"/>
       <c r="GL30" s="0"/>
       <c r="GM30" s="0"/>
       <c r="GN30" s="0"/>
       <c r="GO30" s="0"/>
       <c r="GP30" s="0"/>
       <c r="GQ30" s="0"/>
       <c r="GR30" s="0"/>
       <c r="GS30" s="0"/>
       <c r="GT30" s="0"/>
       <c r="GU30" s="0"/>
       <c r="GV30" s="0"/>
       <c r="GW30" s="0"/>
+      <c r="GX30" s="0"/>
+      <c r="GY30" s="0"/>
+      <c r="GZ30" s="0"/>
+      <c r="HA30" s="0"/>
+      <c r="HB30" s="0"/>
+      <c r="HC30" s="0"/>
+      <c r="HD30" s="0"/>
+      <c r="HE30" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0"/>
       <c r="D31" s="0"/>
       <c r="E31" s="0"/>
       <c r="F31" s="0"/>
       <c r="G31" s="0"/>
       <c r="H31" s="0"/>
       <c r="I31" s="0"/>
       <c r="J31" s="0"/>
       <c r="K31" s="0"/>
       <c r="L31" s="0"/>
       <c r="M31" s="0"/>
       <c r="N31" s="0"/>
       <c r="O31" s="0"/>
       <c r="P31" s="0"/>
       <c r="Q31" s="0"/>
       <c r="R31" s="0"/>
       <c r="S31" s="0"/>
       <c r="T31" s="0"/>
       <c r="U31" s="0"/>
       <c r="V31" s="0"/>
       <c r="W31" s="0"/>
@@ -9493,50 +9845,58 @@
       <c r="FY31" s="0"/>
       <c r="FZ31" s="0"/>
       <c r="GA31" s="0"/>
       <c r="GB31" s="0"/>
       <c r="GC31" s="0"/>
       <c r="GD31" s="0"/>
       <c r="GE31" s="0"/>
       <c r="GF31" s="0"/>
       <c r="GG31" s="0"/>
       <c r="GH31" s="0"/>
       <c r="GI31" s="0"/>
       <c r="GJ31" s="0"/>
       <c r="GK31" s="0"/>
       <c r="GL31" s="0"/>
       <c r="GM31" s="0"/>
       <c r="GN31" s="0"/>
       <c r="GO31" s="0"/>
       <c r="GP31" s="0"/>
       <c r="GQ31" s="0"/>
       <c r="GR31" s="0"/>
       <c r="GS31" s="0"/>
       <c r="GT31" s="0"/>
       <c r="GU31" s="0"/>
       <c r="GV31" s="0"/>
       <c r="GW31" s="0"/>
+      <c r="GX31" s="0"/>
+      <c r="GY31" s="0"/>
+      <c r="GZ31" s="0"/>
+      <c r="HA31" s="0"/>
+      <c r="HB31" s="0"/>
+      <c r="HC31" s="0"/>
+      <c r="HD31" s="0"/>
+      <c r="HE31" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0"/>
       <c r="D32" s="0"/>
       <c r="E32" s="0"/>
       <c r="F32" s="0"/>
       <c r="G32" s="0"/>
       <c r="H32" s="0"/>
       <c r="I32" s="0"/>
       <c r="J32" s="0"/>
       <c r="K32" s="0"/>
       <c r="L32" s="0"/>
       <c r="M32" s="0"/>
       <c r="N32" s="0"/>
       <c r="O32" s="0"/>
       <c r="P32" s="0"/>
       <c r="Q32" s="0"/>
       <c r="R32" s="0"/>
       <c r="S32" s="0"/>
       <c r="T32" s="0"/>
       <c r="U32" s="0"/>
       <c r="V32" s="0"/>
       <c r="W32" s="0"/>
@@ -9700,50 +10060,58 @@
       <c r="FY32" s="0"/>
       <c r="FZ32" s="0"/>
       <c r="GA32" s="0"/>
       <c r="GB32" s="0"/>
       <c r="GC32" s="0"/>
       <c r="GD32" s="0"/>
       <c r="GE32" s="0"/>
       <c r="GF32" s="0"/>
       <c r="GG32" s="0"/>
       <c r="GH32" s="0"/>
       <c r="GI32" s="0"/>
       <c r="GJ32" s="0"/>
       <c r="GK32" s="0"/>
       <c r="GL32" s="0"/>
       <c r="GM32" s="0"/>
       <c r="GN32" s="0"/>
       <c r="GO32" s="0"/>
       <c r="GP32" s="0"/>
       <c r="GQ32" s="0"/>
       <c r="GR32" s="0"/>
       <c r="GS32" s="0"/>
       <c r="GT32" s="0"/>
       <c r="GU32" s="0"/>
       <c r="GV32" s="0"/>
       <c r="GW32" s="0"/>
+      <c r="GX32" s="0"/>
+      <c r="GY32" s="0"/>
+      <c r="GZ32" s="0"/>
+      <c r="HA32" s="0"/>
+      <c r="HB32" s="0"/>
+      <c r="HC32" s="0"/>
+      <c r="HD32" s="0"/>
+      <c r="HE32" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0"/>
       <c r="D33" s="0"/>
       <c r="E33" s="0"/>
       <c r="F33" s="0"/>
       <c r="G33" s="0"/>
       <c r="H33" s="0"/>
       <c r="I33" s="0"/>
       <c r="J33" s="0"/>
       <c r="K33" s="0"/>
       <c r="L33" s="0"/>
       <c r="M33" s="0"/>
       <c r="N33" s="0"/>
       <c r="O33" s="0"/>
       <c r="P33" s="0"/>
       <c r="Q33" s="0"/>
       <c r="R33" s="0"/>
       <c r="S33" s="0"/>
       <c r="T33" s="0"/>
       <c r="U33" s="0"/>
       <c r="V33" s="0"/>
       <c r="W33" s="0"/>
@@ -9907,50 +10275,58 @@
       <c r="FY33" s="0"/>
       <c r="FZ33" s="0"/>
       <c r="GA33" s="0"/>
       <c r="GB33" s="0"/>
       <c r="GC33" s="0"/>
       <c r="GD33" s="0"/>
       <c r="GE33" s="0"/>
       <c r="GF33" s="0"/>
       <c r="GG33" s="0"/>
       <c r="GH33" s="0"/>
       <c r="GI33" s="0"/>
       <c r="GJ33" s="0"/>
       <c r="GK33" s="0"/>
       <c r="GL33" s="0"/>
       <c r="GM33" s="0"/>
       <c r="GN33" s="0"/>
       <c r="GO33" s="0"/>
       <c r="GP33" s="0"/>
       <c r="GQ33" s="0"/>
       <c r="GR33" s="0"/>
       <c r="GS33" s="0"/>
       <c r="GT33" s="0"/>
       <c r="GU33" s="0"/>
       <c r="GV33" s="0"/>
       <c r="GW33" s="0"/>
+      <c r="GX33" s="0"/>
+      <c r="GY33" s="0"/>
+      <c r="GZ33" s="0"/>
+      <c r="HA33" s="0"/>
+      <c r="HB33" s="0"/>
+      <c r="HC33" s="0"/>
+      <c r="HD33" s="0"/>
+      <c r="HE33" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0"/>
       <c r="D34" s="0"/>
       <c r="E34" s="0"/>
       <c r="F34" s="0"/>
       <c r="G34" s="0"/>
       <c r="H34" s="0"/>
       <c r="I34" s="0"/>
       <c r="J34" s="0"/>
       <c r="K34" s="0"/>
       <c r="L34" s="0"/>
       <c r="M34" s="0"/>
       <c r="N34" s="0"/>
       <c r="O34" s="0"/>
       <c r="P34" s="0"/>
       <c r="Q34" s="0"/>
       <c r="R34" s="0"/>
       <c r="S34" s="0"/>
       <c r="T34" s="0"/>
       <c r="U34" s="0"/>
       <c r="V34" s="0"/>
       <c r="W34" s="0"/>
@@ -10114,50 +10490,58 @@
       <c r="FY34" s="0"/>
       <c r="FZ34" s="0"/>
       <c r="GA34" s="0"/>
       <c r="GB34" s="0"/>
       <c r="GC34" s="0"/>
       <c r="GD34" s="0"/>
       <c r="GE34" s="0"/>
       <c r="GF34" s="0"/>
       <c r="GG34" s="0"/>
       <c r="GH34" s="0"/>
       <c r="GI34" s="0"/>
       <c r="GJ34" s="0"/>
       <c r="GK34" s="0"/>
       <c r="GL34" s="0"/>
       <c r="GM34" s="0"/>
       <c r="GN34" s="0"/>
       <c r="GO34" s="0"/>
       <c r="GP34" s="0"/>
       <c r="GQ34" s="0"/>
       <c r="GR34" s="0"/>
       <c r="GS34" s="0"/>
       <c r="GT34" s="0"/>
       <c r="GU34" s="0"/>
       <c r="GV34" s="0"/>
       <c r="GW34" s="0"/>
+      <c r="GX34" s="0"/>
+      <c r="GY34" s="0"/>
+      <c r="GZ34" s="0"/>
+      <c r="HA34" s="0"/>
+      <c r="HB34" s="0"/>
+      <c r="HC34" s="0"/>
+      <c r="HD34" s="0"/>
+      <c r="HE34" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0"/>
       <c r="D35" s="0"/>
       <c r="E35" s="0"/>
       <c r="F35" s="0"/>
       <c r="G35" s="0"/>
       <c r="H35" s="0"/>
       <c r="I35" s="0"/>
       <c r="J35" s="0"/>
       <c r="K35" s="0"/>
       <c r="L35" s="0"/>
       <c r="M35" s="0"/>
       <c r="N35" s="0"/>
       <c r="O35" s="0"/>
       <c r="P35" s="0"/>
       <c r="Q35" s="0"/>
       <c r="R35" s="0"/>
       <c r="S35" s="0"/>
       <c r="T35" s="0"/>
       <c r="U35" s="0"/>
       <c r="V35" s="0"/>
       <c r="W35" s="0"/>
@@ -10321,50 +10705,58 @@
       <c r="FY35" s="0"/>
       <c r="FZ35" s="0"/>
       <c r="GA35" s="0"/>
       <c r="GB35" s="0"/>
       <c r="GC35" s="0"/>
       <c r="GD35" s="0"/>
       <c r="GE35" s="0"/>
       <c r="GF35" s="0"/>
       <c r="GG35" s="0"/>
       <c r="GH35" s="0"/>
       <c r="GI35" s="0"/>
       <c r="GJ35" s="0"/>
       <c r="GK35" s="0"/>
       <c r="GL35" s="0"/>
       <c r="GM35" s="0"/>
       <c r="GN35" s="0"/>
       <c r="GO35" s="0"/>
       <c r="GP35" s="0"/>
       <c r="GQ35" s="0"/>
       <c r="GR35" s="0"/>
       <c r="GS35" s="0"/>
       <c r="GT35" s="0"/>
       <c r="GU35" s="0"/>
       <c r="GV35" s="0"/>
       <c r="GW35" s="0"/>
+      <c r="GX35" s="0"/>
+      <c r="GY35" s="0"/>
+      <c r="GZ35" s="0"/>
+      <c r="HA35" s="0"/>
+      <c r="HB35" s="0"/>
+      <c r="HC35" s="0"/>
+      <c r="HD35" s="0"/>
+      <c r="HE35" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0"/>
       <c r="D36" s="0"/>
       <c r="E36" s="0"/>
       <c r="F36" s="0"/>
       <c r="G36" s="0"/>
       <c r="H36" s="0"/>
       <c r="I36" s="0"/>
       <c r="J36" s="0"/>
       <c r="K36" s="0"/>
       <c r="L36" s="0"/>
       <c r="M36" s="0"/>
       <c r="N36" s="0"/>
       <c r="O36" s="0"/>
       <c r="P36" s="0"/>
       <c r="Q36" s="0"/>
       <c r="R36" s="0"/>
       <c r="S36" s="0"/>
       <c r="T36" s="0"/>
       <c r="U36" s="0"/>
       <c r="V36" s="0"/>
       <c r="W36" s="0"/>
@@ -10528,50 +10920,58 @@
       <c r="FY36" s="0"/>
       <c r="FZ36" s="0"/>
       <c r="GA36" s="0"/>
       <c r="GB36" s="0"/>
       <c r="GC36" s="0"/>
       <c r="GD36" s="0"/>
       <c r="GE36" s="0"/>
       <c r="GF36" s="0"/>
       <c r="GG36" s="0"/>
       <c r="GH36" s="0"/>
       <c r="GI36" s="0"/>
       <c r="GJ36" s="0"/>
       <c r="GK36" s="0"/>
       <c r="GL36" s="0"/>
       <c r="GM36" s="0"/>
       <c r="GN36" s="0"/>
       <c r="GO36" s="0"/>
       <c r="GP36" s="0"/>
       <c r="GQ36" s="0"/>
       <c r="GR36" s="0"/>
       <c r="GS36" s="0"/>
       <c r="GT36" s="0"/>
       <c r="GU36" s="0"/>
       <c r="GV36" s="0"/>
       <c r="GW36" s="0"/>
+      <c r="GX36" s="0"/>
+      <c r="GY36" s="0"/>
+      <c r="GZ36" s="0"/>
+      <c r="HA36" s="0"/>
+      <c r="HB36" s="0"/>
+      <c r="HC36" s="0"/>
+      <c r="HD36" s="0"/>
+      <c r="HE36" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0"/>
       <c r="D37" s="0"/>
       <c r="E37" s="0"/>
       <c r="F37" s="0"/>
       <c r="G37" s="0"/>
       <c r="H37" s="0"/>
       <c r="I37" s="0"/>
       <c r="J37" s="0"/>
       <c r="K37" s="0"/>
       <c r="L37" s="0"/>
       <c r="M37" s="0"/>
       <c r="N37" s="0"/>
       <c r="O37" s="0"/>
       <c r="P37" s="0"/>
       <c r="Q37" s="0"/>
       <c r="R37" s="0"/>
       <c r="S37" s="0"/>
       <c r="T37" s="0"/>
       <c r="U37" s="0"/>
       <c r="V37" s="0"/>
       <c r="W37" s="0"/>
@@ -10735,50 +11135,58 @@
       <c r="FY37" s="0"/>
       <c r="FZ37" s="0"/>
       <c r="GA37" s="0"/>
       <c r="GB37" s="0"/>
       <c r="GC37" s="0"/>
       <c r="GD37" s="0"/>
       <c r="GE37" s="0"/>
       <c r="GF37" s="0"/>
       <c r="GG37" s="0"/>
       <c r="GH37" s="0"/>
       <c r="GI37" s="0"/>
       <c r="GJ37" s="0"/>
       <c r="GK37" s="0"/>
       <c r="GL37" s="0"/>
       <c r="GM37" s="0"/>
       <c r="GN37" s="0"/>
       <c r="GO37" s="0"/>
       <c r="GP37" s="0"/>
       <c r="GQ37" s="0"/>
       <c r="GR37" s="0"/>
       <c r="GS37" s="0"/>
       <c r="GT37" s="0"/>
       <c r="GU37" s="0"/>
       <c r="GV37" s="0"/>
       <c r="GW37" s="0"/>
+      <c r="GX37" s="0"/>
+      <c r="GY37" s="0"/>
+      <c r="GZ37" s="0"/>
+      <c r="HA37" s="0"/>
+      <c r="HB37" s="0"/>
+      <c r="HC37" s="0"/>
+      <c r="HD37" s="0"/>
+      <c r="HE37" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0"/>
       <c r="D38" s="0"/>
       <c r="E38" s="0"/>
       <c r="F38" s="0"/>
       <c r="G38" s="0"/>
       <c r="H38" s="0"/>
       <c r="I38" s="0"/>
       <c r="J38" s="0"/>
       <c r="K38" s="0"/>
       <c r="L38" s="0"/>
       <c r="M38" s="0"/>
       <c r="N38" s="0"/>
       <c r="O38" s="0"/>
       <c r="P38" s="0"/>
       <c r="Q38" s="0"/>
       <c r="R38" s="0"/>
       <c r="S38" s="0"/>
       <c r="T38" s="0"/>
       <c r="U38" s="0"/>
       <c r="V38" s="0"/>
       <c r="W38" s="0"/>
@@ -10942,50 +11350,58 @@
       <c r="FY38" s="0"/>
       <c r="FZ38" s="0"/>
       <c r="GA38" s="0"/>
       <c r="GB38" s="0"/>
       <c r="GC38" s="0"/>
       <c r="GD38" s="0"/>
       <c r="GE38" s="0"/>
       <c r="GF38" s="0"/>
       <c r="GG38" s="0"/>
       <c r="GH38" s="0"/>
       <c r="GI38" s="0"/>
       <c r="GJ38" s="0"/>
       <c r="GK38" s="0"/>
       <c r="GL38" s="0"/>
       <c r="GM38" s="0"/>
       <c r="GN38" s="0"/>
       <c r="GO38" s="0"/>
       <c r="GP38" s="0"/>
       <c r="GQ38" s="0"/>
       <c r="GR38" s="0"/>
       <c r="GS38" s="0"/>
       <c r="GT38" s="0"/>
       <c r="GU38" s="0"/>
       <c r="GV38" s="0"/>
       <c r="GW38" s="0"/>
+      <c r="GX38" s="0"/>
+      <c r="GY38" s="0"/>
+      <c r="GZ38" s="0"/>
+      <c r="HA38" s="0"/>
+      <c r="HB38" s="0"/>
+      <c r="HC38" s="0"/>
+      <c r="HD38" s="0"/>
+      <c r="HE38" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0"/>
       <c r="D39" s="0"/>
       <c r="E39" s="0"/>
       <c r="F39" s="0"/>
       <c r="G39" s="0"/>
       <c r="H39" s="0"/>
       <c r="I39" s="0"/>
       <c r="J39" s="0"/>
       <c r="K39" s="0"/>
       <c r="L39" s="0"/>
       <c r="M39" s="0"/>
       <c r="N39" s="0"/>
       <c r="O39" s="0"/>
       <c r="P39" s="0"/>
       <c r="Q39" s="0"/>
       <c r="R39" s="0"/>
       <c r="S39" s="0"/>
       <c r="T39" s="0"/>
       <c r="U39" s="0"/>
       <c r="V39" s="0"/>
       <c r="W39" s="0"/>
@@ -11149,50 +11565,58 @@
       <c r="FY39" s="0"/>
       <c r="FZ39" s="0"/>
       <c r="GA39" s="0"/>
       <c r="GB39" s="0"/>
       <c r="GC39" s="0"/>
       <c r="GD39" s="0"/>
       <c r="GE39" s="0"/>
       <c r="GF39" s="0"/>
       <c r="GG39" s="0"/>
       <c r="GH39" s="0"/>
       <c r="GI39" s="0"/>
       <c r="GJ39" s="0"/>
       <c r="GK39" s="0"/>
       <c r="GL39" s="0"/>
       <c r="GM39" s="0"/>
       <c r="GN39" s="0"/>
       <c r="GO39" s="0"/>
       <c r="GP39" s="0"/>
       <c r="GQ39" s="0"/>
       <c r="GR39" s="0"/>
       <c r="GS39" s="0"/>
       <c r="GT39" s="0"/>
       <c r="GU39" s="0"/>
       <c r="GV39" s="0"/>
       <c r="GW39" s="0"/>
+      <c r="GX39" s="0"/>
+      <c r="GY39" s="0"/>
+      <c r="GZ39" s="0"/>
+      <c r="HA39" s="0"/>
+      <c r="HB39" s="0"/>
+      <c r="HC39" s="0"/>
+      <c r="HD39" s="0"/>
+      <c r="HE39" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0"/>
       <c r="D40" s="0"/>
       <c r="E40" s="0"/>
       <c r="F40" s="0"/>
       <c r="G40" s="0"/>
       <c r="H40" s="0"/>
       <c r="I40" s="0"/>
       <c r="J40" s="0"/>
       <c r="K40" s="0"/>
       <c r="L40" s="0"/>
       <c r="M40" s="0"/>
       <c r="N40" s="0"/>
       <c r="O40" s="0"/>
       <c r="P40" s="0"/>
       <c r="Q40" s="0"/>
       <c r="R40" s="0"/>
       <c r="S40" s="0"/>
       <c r="T40" s="0"/>
       <c r="U40" s="0"/>
       <c r="V40" s="0"/>
       <c r="W40" s="0"/>
@@ -11356,50 +11780,58 @@
       <c r="FY40" s="0"/>
       <c r="FZ40" s="0"/>
       <c r="GA40" s="0"/>
       <c r="GB40" s="0"/>
       <c r="GC40" s="0"/>
       <c r="GD40" s="0"/>
       <c r="GE40" s="0"/>
       <c r="GF40" s="0"/>
       <c r="GG40" s="0"/>
       <c r="GH40" s="0"/>
       <c r="GI40" s="0"/>
       <c r="GJ40" s="0"/>
       <c r="GK40" s="0"/>
       <c r="GL40" s="0"/>
       <c r="GM40" s="0"/>
       <c r="GN40" s="0"/>
       <c r="GO40" s="0"/>
       <c r="GP40" s="0"/>
       <c r="GQ40" s="0"/>
       <c r="GR40" s="0"/>
       <c r="GS40" s="0"/>
       <c r="GT40" s="0"/>
       <c r="GU40" s="0"/>
       <c r="GV40" s="0"/>
       <c r="GW40" s="0"/>
+      <c r="GX40" s="0"/>
+      <c r="GY40" s="0"/>
+      <c r="GZ40" s="0"/>
+      <c r="HA40" s="0"/>
+      <c r="HB40" s="0"/>
+      <c r="HC40" s="0"/>
+      <c r="HD40" s="0"/>
+      <c r="HE40" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0"/>
       <c r="D41" s="0"/>
       <c r="E41" s="0"/>
       <c r="F41" s="0"/>
       <c r="G41" s="0"/>
       <c r="H41" s="0"/>
       <c r="I41" s="0"/>
       <c r="J41" s="0"/>
       <c r="K41" s="0"/>
       <c r="L41" s="0"/>
       <c r="M41" s="0"/>
       <c r="N41" s="0"/>
       <c r="O41" s="0"/>
       <c r="P41" s="0"/>
       <c r="Q41" s="0"/>
       <c r="R41" s="0"/>
       <c r="S41" s="0"/>
       <c r="T41" s="0"/>
       <c r="U41" s="0"/>
       <c r="V41" s="0"/>
       <c r="W41" s="0"/>
@@ -11563,50 +11995,58 @@
       <c r="FY41" s="0"/>
       <c r="FZ41" s="0"/>
       <c r="GA41" s="0"/>
       <c r="GB41" s="0"/>
       <c r="GC41" s="0"/>
       <c r="GD41" s="0"/>
       <c r="GE41" s="0"/>
       <c r="GF41" s="0"/>
       <c r="GG41" s="0"/>
       <c r="GH41" s="0"/>
       <c r="GI41" s="0"/>
       <c r="GJ41" s="0"/>
       <c r="GK41" s="0"/>
       <c r="GL41" s="0"/>
       <c r="GM41" s="0"/>
       <c r="GN41" s="0"/>
       <c r="GO41" s="0"/>
       <c r="GP41" s="0"/>
       <c r="GQ41" s="0"/>
       <c r="GR41" s="0"/>
       <c r="GS41" s="0"/>
       <c r="GT41" s="0"/>
       <c r="GU41" s="0"/>
       <c r="GV41" s="0"/>
       <c r="GW41" s="0"/>
+      <c r="GX41" s="0"/>
+      <c r="GY41" s="0"/>
+      <c r="GZ41" s="0"/>
+      <c r="HA41" s="0"/>
+      <c r="HB41" s="0"/>
+      <c r="HC41" s="0"/>
+      <c r="HD41" s="0"/>
+      <c r="HE41" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0"/>
       <c r="D42" s="0"/>
       <c r="E42" s="0"/>
       <c r="F42" s="0"/>
       <c r="G42" s="0"/>
       <c r="H42" s="0"/>
       <c r="I42" s="0"/>
       <c r="J42" s="0"/>
       <c r="K42" s="0"/>
       <c r="L42" s="0"/>
       <c r="M42" s="0"/>
       <c r="N42" s="0"/>
       <c r="O42" s="0"/>
       <c r="P42" s="0"/>
       <c r="Q42" s="0"/>
       <c r="R42" s="0"/>
       <c r="S42" s="0"/>
       <c r="T42" s="0"/>
       <c r="U42" s="0"/>
       <c r="V42" s="0"/>
       <c r="W42" s="0"/>
@@ -11770,50 +12210,58 @@
       <c r="FY42" s="0"/>
       <c r="FZ42" s="0"/>
       <c r="GA42" s="0"/>
       <c r="GB42" s="0"/>
       <c r="GC42" s="0"/>
       <c r="GD42" s="0"/>
       <c r="GE42" s="0"/>
       <c r="GF42" s="0"/>
       <c r="GG42" s="0"/>
       <c r="GH42" s="0"/>
       <c r="GI42" s="0"/>
       <c r="GJ42" s="0"/>
       <c r="GK42" s="0"/>
       <c r="GL42" s="0"/>
       <c r="GM42" s="0"/>
       <c r="GN42" s="0"/>
       <c r="GO42" s="0"/>
       <c r="GP42" s="0"/>
       <c r="GQ42" s="0"/>
       <c r="GR42" s="0"/>
       <c r="GS42" s="0"/>
       <c r="GT42" s="0"/>
       <c r="GU42" s="0"/>
       <c r="GV42" s="0"/>
       <c r="GW42" s="0"/>
+      <c r="GX42" s="0"/>
+      <c r="GY42" s="0"/>
+      <c r="GZ42" s="0"/>
+      <c r="HA42" s="0"/>
+      <c r="HB42" s="0"/>
+      <c r="HC42" s="0"/>
+      <c r="HD42" s="0"/>
+      <c r="HE42" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0"/>
       <c r="D43" s="0"/>
       <c r="E43" s="0"/>
       <c r="F43" s="0"/>
       <c r="G43" s="0"/>
       <c r="H43" s="0"/>
       <c r="I43" s="0"/>
       <c r="J43" s="0"/>
       <c r="K43" s="0"/>
       <c r="L43" s="0"/>
       <c r="M43" s="0"/>
       <c r="N43" s="0"/>
       <c r="O43" s="0"/>
       <c r="P43" s="0"/>
       <c r="Q43" s="0"/>
       <c r="R43" s="0"/>
       <c r="S43" s="0"/>
       <c r="T43" s="0"/>
       <c r="U43" s="0"/>
       <c r="V43" s="0"/>
       <c r="W43" s="0"/>
@@ -11977,50 +12425,58 @@
       <c r="FY43" s="0"/>
       <c r="FZ43" s="0"/>
       <c r="GA43" s="0"/>
       <c r="GB43" s="0"/>
       <c r="GC43" s="0"/>
       <c r="GD43" s="0"/>
       <c r="GE43" s="0"/>
       <c r="GF43" s="0"/>
       <c r="GG43" s="0"/>
       <c r="GH43" s="0"/>
       <c r="GI43" s="0"/>
       <c r="GJ43" s="0"/>
       <c r="GK43" s="0"/>
       <c r="GL43" s="0"/>
       <c r="GM43" s="0"/>
       <c r="GN43" s="0"/>
       <c r="GO43" s="0"/>
       <c r="GP43" s="0"/>
       <c r="GQ43" s="0"/>
       <c r="GR43" s="0"/>
       <c r="GS43" s="0"/>
       <c r="GT43" s="0"/>
       <c r="GU43" s="0"/>
       <c r="GV43" s="0"/>
       <c r="GW43" s="0"/>
+      <c r="GX43" s="0"/>
+      <c r="GY43" s="0"/>
+      <c r="GZ43" s="0"/>
+      <c r="HA43" s="0"/>
+      <c r="HB43" s="0"/>
+      <c r="HC43" s="0"/>
+      <c r="HD43" s="0"/>
+      <c r="HE43" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0"/>
       <c r="D44" s="0"/>
       <c r="E44" s="0"/>
       <c r="F44" s="0"/>
       <c r="G44" s="0"/>
       <c r="H44" s="0"/>
       <c r="I44" s="0"/>
       <c r="J44" s="0"/>
       <c r="K44" s="0"/>
       <c r="L44" s="0"/>
       <c r="M44" s="0"/>
       <c r="N44" s="0"/>
       <c r="O44" s="0"/>
       <c r="P44" s="0"/>
       <c r="Q44" s="0"/>
       <c r="R44" s="0"/>
       <c r="S44" s="0"/>
       <c r="T44" s="0"/>
       <c r="U44" s="0"/>
       <c r="V44" s="0"/>
       <c r="W44" s="0"/>
@@ -12184,50 +12640,58 @@
       <c r="FY44" s="0"/>
       <c r="FZ44" s="0"/>
       <c r="GA44" s="0"/>
       <c r="GB44" s="0"/>
       <c r="GC44" s="0"/>
       <c r="GD44" s="0"/>
       <c r="GE44" s="0"/>
       <c r="GF44" s="0"/>
       <c r="GG44" s="0"/>
       <c r="GH44" s="0"/>
       <c r="GI44" s="0"/>
       <c r="GJ44" s="0"/>
       <c r="GK44" s="0"/>
       <c r="GL44" s="0"/>
       <c r="GM44" s="0"/>
       <c r="GN44" s="0"/>
       <c r="GO44" s="0"/>
       <c r="GP44" s="0"/>
       <c r="GQ44" s="0"/>
       <c r="GR44" s="0"/>
       <c r="GS44" s="0"/>
       <c r="GT44" s="0"/>
       <c r="GU44" s="0"/>
       <c r="GV44" s="0"/>
       <c r="GW44" s="0"/>
+      <c r="GX44" s="0"/>
+      <c r="GY44" s="0"/>
+      <c r="GZ44" s="0"/>
+      <c r="HA44" s="0"/>
+      <c r="HB44" s="0"/>
+      <c r="HC44" s="0"/>
+      <c r="HD44" s="0"/>
+      <c r="HE44" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0"/>
       <c r="D45" s="0"/>
       <c r="E45" s="0"/>
       <c r="F45" s="0"/>
       <c r="G45" s="0"/>
       <c r="H45" s="0"/>
       <c r="I45" s="0"/>
       <c r="J45" s="0"/>
       <c r="K45" s="0"/>
       <c r="L45" s="0"/>
       <c r="M45" s="0"/>
       <c r="N45" s="0"/>
       <c r="O45" s="0"/>
       <c r="P45" s="0"/>
       <c r="Q45" s="0"/>
       <c r="R45" s="0"/>
       <c r="S45" s="0"/>
       <c r="T45" s="0"/>
       <c r="U45" s="0"/>
       <c r="V45" s="0"/>
       <c r="W45" s="0"/>
@@ -12391,50 +12855,58 @@
       <c r="FY45" s="0"/>
       <c r="FZ45" s="0"/>
       <c r="GA45" s="0"/>
       <c r="GB45" s="0"/>
       <c r="GC45" s="0"/>
       <c r="GD45" s="0"/>
       <c r="GE45" s="0"/>
       <c r="GF45" s="0"/>
       <c r="GG45" s="0"/>
       <c r="GH45" s="0"/>
       <c r="GI45" s="0"/>
       <c r="GJ45" s="0"/>
       <c r="GK45" s="0"/>
       <c r="GL45" s="0"/>
       <c r="GM45" s="0"/>
       <c r="GN45" s="0"/>
       <c r="GO45" s="0"/>
       <c r="GP45" s="0"/>
       <c r="GQ45" s="0"/>
       <c r="GR45" s="0"/>
       <c r="GS45" s="0"/>
       <c r="GT45" s="0"/>
       <c r="GU45" s="0"/>
       <c r="GV45" s="0"/>
       <c r="GW45" s="0"/>
+      <c r="GX45" s="0"/>
+      <c r="GY45" s="0"/>
+      <c r="GZ45" s="0"/>
+      <c r="HA45" s="0"/>
+      <c r="HB45" s="0"/>
+      <c r="HC45" s="0"/>
+      <c r="HD45" s="0"/>
+      <c r="HE45" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0"/>
       <c r="D46" s="0"/>
       <c r="E46" s="0"/>
       <c r="F46" s="0"/>
       <c r="G46" s="0"/>
       <c r="H46" s="0"/>
       <c r="I46" s="0"/>
       <c r="J46" s="0"/>
       <c r="K46" s="0"/>
       <c r="L46" s="0"/>
       <c r="M46" s="0"/>
       <c r="N46" s="0"/>
       <c r="O46" s="0"/>
       <c r="P46" s="0"/>
       <c r="Q46" s="0"/>
       <c r="R46" s="0"/>
       <c r="S46" s="0"/>
       <c r="T46" s="0"/>
       <c r="U46" s="0"/>
       <c r="V46" s="0"/>
       <c r="W46" s="0"/>
@@ -12598,50 +13070,58 @@
       <c r="FY46" s="0"/>
       <c r="FZ46" s="0"/>
       <c r="GA46" s="0"/>
       <c r="GB46" s="0"/>
       <c r="GC46" s="0"/>
       <c r="GD46" s="0"/>
       <c r="GE46" s="0"/>
       <c r="GF46" s="0"/>
       <c r="GG46" s="0"/>
       <c r="GH46" s="0"/>
       <c r="GI46" s="0"/>
       <c r="GJ46" s="0"/>
       <c r="GK46" s="0"/>
       <c r="GL46" s="0"/>
       <c r="GM46" s="0"/>
       <c r="GN46" s="0"/>
       <c r="GO46" s="0"/>
       <c r="GP46" s="0"/>
       <c r="GQ46" s="0"/>
       <c r="GR46" s="0"/>
       <c r="GS46" s="0"/>
       <c r="GT46" s="0"/>
       <c r="GU46" s="0"/>
       <c r="GV46" s="0"/>
       <c r="GW46" s="0"/>
+      <c r="GX46" s="0"/>
+      <c r="GY46" s="0"/>
+      <c r="GZ46" s="0"/>
+      <c r="HA46" s="0"/>
+      <c r="HB46" s="0"/>
+      <c r="HC46" s="0"/>
+      <c r="HD46" s="0"/>
+      <c r="HE46" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0"/>
       <c r="D47" s="0"/>
       <c r="E47" s="0"/>
       <c r="F47" s="0"/>
       <c r="G47" s="0"/>
       <c r="H47" s="0"/>
       <c r="I47" s="0"/>
       <c r="J47" s="0"/>
       <c r="K47" s="0"/>
       <c r="L47" s="0"/>
       <c r="M47" s="0"/>
       <c r="N47" s="0"/>
       <c r="O47" s="0"/>
       <c r="P47" s="0"/>
       <c r="Q47" s="0"/>
       <c r="R47" s="0"/>
       <c r="S47" s="0"/>
       <c r="T47" s="0"/>
       <c r="U47" s="0"/>
       <c r="V47" s="0"/>
       <c r="W47" s="0"/>
@@ -12805,50 +13285,58 @@
       <c r="FY47" s="0"/>
       <c r="FZ47" s="0"/>
       <c r="GA47" s="0"/>
       <c r="GB47" s="0"/>
       <c r="GC47" s="0"/>
       <c r="GD47" s="0"/>
       <c r="GE47" s="0"/>
       <c r="GF47" s="0"/>
       <c r="GG47" s="0"/>
       <c r="GH47" s="0"/>
       <c r="GI47" s="0"/>
       <c r="GJ47" s="0"/>
       <c r="GK47" s="0"/>
       <c r="GL47" s="0"/>
       <c r="GM47" s="0"/>
       <c r="GN47" s="0"/>
       <c r="GO47" s="0"/>
       <c r="GP47" s="0"/>
       <c r="GQ47" s="0"/>
       <c r="GR47" s="0"/>
       <c r="GS47" s="0"/>
       <c r="GT47" s="0"/>
       <c r="GU47" s="0"/>
       <c r="GV47" s="0"/>
       <c r="GW47" s="0"/>
+      <c r="GX47" s="0"/>
+      <c r="GY47" s="0"/>
+      <c r="GZ47" s="0"/>
+      <c r="HA47" s="0"/>
+      <c r="HB47" s="0"/>
+      <c r="HC47" s="0"/>
+      <c r="HD47" s="0"/>
+      <c r="HE47" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0"/>
       <c r="D48" s="0"/>
       <c r="E48" s="0"/>
       <c r="F48" s="0"/>
       <c r="G48" s="0"/>
       <c r="H48" s="0"/>
       <c r="I48" s="0"/>
       <c r="J48" s="0"/>
       <c r="K48" s="0"/>
       <c r="L48" s="0"/>
       <c r="M48" s="0"/>
       <c r="N48" s="0"/>
       <c r="O48" s="0"/>
       <c r="P48" s="0"/>
       <c r="Q48" s="0"/>
       <c r="R48" s="0"/>
       <c r="S48" s="0"/>
       <c r="T48" s="0"/>
       <c r="U48" s="0"/>
       <c r="V48" s="0"/>
       <c r="W48" s="0"/>
@@ -13012,50 +13500,58 @@
       <c r="FY48" s="0"/>
       <c r="FZ48" s="0"/>
       <c r="GA48" s="0"/>
       <c r="GB48" s="0"/>
       <c r="GC48" s="0"/>
       <c r="GD48" s="0"/>
       <c r="GE48" s="0"/>
       <c r="GF48" s="0"/>
       <c r="GG48" s="0"/>
       <c r="GH48" s="0"/>
       <c r="GI48" s="0"/>
       <c r="GJ48" s="0"/>
       <c r="GK48" s="0"/>
       <c r="GL48" s="0"/>
       <c r="GM48" s="0"/>
       <c r="GN48" s="0"/>
       <c r="GO48" s="0"/>
       <c r="GP48" s="0"/>
       <c r="GQ48" s="0"/>
       <c r="GR48" s="0"/>
       <c r="GS48" s="0"/>
       <c r="GT48" s="0"/>
       <c r="GU48" s="0"/>
       <c r="GV48" s="0"/>
       <c r="GW48" s="0"/>
+      <c r="GX48" s="0"/>
+      <c r="GY48" s="0"/>
+      <c r="GZ48" s="0"/>
+      <c r="HA48" s="0"/>
+      <c r="HB48" s="0"/>
+      <c r="HC48" s="0"/>
+      <c r="HD48" s="0"/>
+      <c r="HE48" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0"/>
       <c r="D49" s="0"/>
       <c r="E49" s="0"/>
       <c r="F49" s="0"/>
       <c r="G49" s="0"/>
       <c r="H49" s="0"/>
       <c r="I49" s="0"/>
       <c r="J49" s="0"/>
       <c r="K49" s="0"/>
       <c r="L49" s="0"/>
       <c r="M49" s="0"/>
       <c r="N49" s="0"/>
       <c r="O49" s="0"/>
       <c r="P49" s="0"/>
       <c r="Q49" s="0"/>
       <c r="R49" s="0"/>
       <c r="S49" s="0"/>
       <c r="T49" s="0"/>
       <c r="U49" s="0"/>
       <c r="V49" s="0"/>
       <c r="W49" s="0"/>
@@ -13219,50 +13715,58 @@
       <c r="FY49" s="0"/>
       <c r="FZ49" s="0"/>
       <c r="GA49" s="0"/>
       <c r="GB49" s="0"/>
       <c r="GC49" s="0"/>
       <c r="GD49" s="0"/>
       <c r="GE49" s="0"/>
       <c r="GF49" s="0"/>
       <c r="GG49" s="0"/>
       <c r="GH49" s="0"/>
       <c r="GI49" s="0"/>
       <c r="GJ49" s="0"/>
       <c r="GK49" s="0"/>
       <c r="GL49" s="0"/>
       <c r="GM49" s="0"/>
       <c r="GN49" s="0"/>
       <c r="GO49" s="0"/>
       <c r="GP49" s="0"/>
       <c r="GQ49" s="0"/>
       <c r="GR49" s="0"/>
       <c r="GS49" s="0"/>
       <c r="GT49" s="0"/>
       <c r="GU49" s="0"/>
       <c r="GV49" s="0"/>
       <c r="GW49" s="0"/>
+      <c r="GX49" s="0"/>
+      <c r="GY49" s="0"/>
+      <c r="GZ49" s="0"/>
+      <c r="HA49" s="0"/>
+      <c r="HB49" s="0"/>
+      <c r="HC49" s="0"/>
+      <c r="HD49" s="0"/>
+      <c r="HE49" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0"/>
       <c r="D50" s="0"/>
       <c r="E50" s="0"/>
       <c r="F50" s="0"/>
       <c r="G50" s="0"/>
       <c r="H50" s="0"/>
       <c r="I50" s="0"/>
       <c r="J50" s="0"/>
       <c r="K50" s="0"/>
       <c r="L50" s="0"/>
       <c r="M50" s="0"/>
       <c r="N50" s="0"/>
       <c r="O50" s="0"/>
       <c r="P50" s="0"/>
       <c r="Q50" s="0"/>
       <c r="R50" s="0"/>
       <c r="S50" s="0"/>
       <c r="T50" s="0"/>
       <c r="U50" s="0"/>
       <c r="V50" s="0"/>
       <c r="W50" s="0"/>
@@ -13426,50 +13930,58 @@
       <c r="FY50" s="0"/>
       <c r="FZ50" s="0"/>
       <c r="GA50" s="0"/>
       <c r="GB50" s="0"/>
       <c r="GC50" s="0"/>
       <c r="GD50" s="0"/>
       <c r="GE50" s="0"/>
       <c r="GF50" s="0"/>
       <c r="GG50" s="0"/>
       <c r="GH50" s="0"/>
       <c r="GI50" s="0"/>
       <c r="GJ50" s="0"/>
       <c r="GK50" s="0"/>
       <c r="GL50" s="0"/>
       <c r="GM50" s="0"/>
       <c r="GN50" s="0"/>
       <c r="GO50" s="0"/>
       <c r="GP50" s="0"/>
       <c r="GQ50" s="0"/>
       <c r="GR50" s="0"/>
       <c r="GS50" s="0"/>
       <c r="GT50" s="0"/>
       <c r="GU50" s="0"/>
       <c r="GV50" s="0"/>
       <c r="GW50" s="0"/>
+      <c r="GX50" s="0"/>
+      <c r="GY50" s="0"/>
+      <c r="GZ50" s="0"/>
+      <c r="HA50" s="0"/>
+      <c r="HB50" s="0"/>
+      <c r="HC50" s="0"/>
+      <c r="HD50" s="0"/>
+      <c r="HE50" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0"/>
       <c r="D51" s="0"/>
       <c r="E51" s="0"/>
       <c r="F51" s="0"/>
       <c r="G51" s="0"/>
       <c r="H51" s="0"/>
       <c r="I51" s="0"/>
       <c r="J51" s="0"/>
       <c r="K51" s="0"/>
       <c r="L51" s="0"/>
       <c r="M51" s="0"/>
       <c r="N51" s="0"/>
       <c r="O51" s="0"/>
       <c r="P51" s="0"/>
       <c r="Q51" s="0"/>
       <c r="R51" s="0"/>
       <c r="S51" s="0"/>
       <c r="T51" s="0"/>
       <c r="U51" s="0"/>
       <c r="V51" s="0"/>
       <c r="W51" s="0"/>
@@ -13633,50 +14145,58 @@
       <c r="FY51" s="0"/>
       <c r="FZ51" s="0"/>
       <c r="GA51" s="0"/>
       <c r="GB51" s="0"/>
       <c r="GC51" s="0"/>
       <c r="GD51" s="0"/>
       <c r="GE51" s="0"/>
       <c r="GF51" s="0"/>
       <c r="GG51" s="0"/>
       <c r="GH51" s="0"/>
       <c r="GI51" s="0"/>
       <c r="GJ51" s="0"/>
       <c r="GK51" s="0"/>
       <c r="GL51" s="0"/>
       <c r="GM51" s="0"/>
       <c r="GN51" s="0"/>
       <c r="GO51" s="0"/>
       <c r="GP51" s="0"/>
       <c r="GQ51" s="0"/>
       <c r="GR51" s="0"/>
       <c r="GS51" s="0"/>
       <c r="GT51" s="0"/>
       <c r="GU51" s="0"/>
       <c r="GV51" s="0"/>
       <c r="GW51" s="0"/>
+      <c r="GX51" s="0"/>
+      <c r="GY51" s="0"/>
+      <c r="GZ51" s="0"/>
+      <c r="HA51" s="0"/>
+      <c r="HB51" s="0"/>
+      <c r="HC51" s="0"/>
+      <c r="HD51" s="0"/>
+      <c r="HE51" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0"/>
       <c r="D52" s="0"/>
       <c r="E52" s="0"/>
       <c r="F52" s="0"/>
       <c r="G52" s="0"/>
       <c r="H52" s="0"/>
       <c r="I52" s="0"/>
       <c r="J52" s="0"/>
       <c r="K52" s="0"/>
       <c r="L52" s="0"/>
       <c r="M52" s="0"/>
       <c r="N52" s="0"/>
       <c r="O52" s="0"/>
       <c r="P52" s="0"/>
       <c r="Q52" s="0"/>
       <c r="R52" s="0"/>
       <c r="S52" s="0"/>
       <c r="T52" s="0"/>
       <c r="U52" s="0"/>
       <c r="V52" s="0"/>
       <c r="W52" s="0"/>
@@ -13840,50 +14360,58 @@
       <c r="FY52" s="0"/>
       <c r="FZ52" s="0"/>
       <c r="GA52" s="0"/>
       <c r="GB52" s="0"/>
       <c r="GC52" s="0"/>
       <c r="GD52" s="0"/>
       <c r="GE52" s="0"/>
       <c r="GF52" s="0"/>
       <c r="GG52" s="0"/>
       <c r="GH52" s="0"/>
       <c r="GI52" s="0"/>
       <c r="GJ52" s="0"/>
       <c r="GK52" s="0"/>
       <c r="GL52" s="0"/>
       <c r="GM52" s="0"/>
       <c r="GN52" s="0"/>
       <c r="GO52" s="0"/>
       <c r="GP52" s="0"/>
       <c r="GQ52" s="0"/>
       <c r="GR52" s="0"/>
       <c r="GS52" s="0"/>
       <c r="GT52" s="0"/>
       <c r="GU52" s="0"/>
       <c r="GV52" s="0"/>
       <c r="GW52" s="0"/>
+      <c r="GX52" s="0"/>
+      <c r="GY52" s="0"/>
+      <c r="GZ52" s="0"/>
+      <c r="HA52" s="0"/>
+      <c r="HB52" s="0"/>
+      <c r="HC52" s="0"/>
+      <c r="HD52" s="0"/>
+      <c r="HE52" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0"/>
       <c r="D53" s="0"/>
       <c r="E53" s="0"/>
       <c r="F53" s="0"/>
       <c r="G53" s="0"/>
       <c r="H53" s="0"/>
       <c r="I53" s="0"/>
       <c r="J53" s="0"/>
       <c r="K53" s="0"/>
       <c r="L53" s="0"/>
       <c r="M53" s="0"/>
       <c r="N53" s="0"/>
       <c r="O53" s="0"/>
       <c r="P53" s="0"/>
       <c r="Q53" s="0"/>
       <c r="R53" s="0"/>
       <c r="S53" s="0"/>
       <c r="T53" s="0"/>
       <c r="U53" s="0"/>
       <c r="V53" s="0"/>
       <c r="W53" s="0"/>
@@ -14047,50 +14575,58 @@
       <c r="FY53" s="0"/>
       <c r="FZ53" s="0"/>
       <c r="GA53" s="0"/>
       <c r="GB53" s="0"/>
       <c r="GC53" s="0"/>
       <c r="GD53" s="0"/>
       <c r="GE53" s="0"/>
       <c r="GF53" s="0"/>
       <c r="GG53" s="0"/>
       <c r="GH53" s="0"/>
       <c r="GI53" s="0"/>
       <c r="GJ53" s="0"/>
       <c r="GK53" s="0"/>
       <c r="GL53" s="0"/>
       <c r="GM53" s="0"/>
       <c r="GN53" s="0"/>
       <c r="GO53" s="0"/>
       <c r="GP53" s="0"/>
       <c r="GQ53" s="0"/>
       <c r="GR53" s="0"/>
       <c r="GS53" s="0"/>
       <c r="GT53" s="0"/>
       <c r="GU53" s="0"/>
       <c r="GV53" s="0"/>
       <c r="GW53" s="0"/>
+      <c r="GX53" s="0"/>
+      <c r="GY53" s="0"/>
+      <c r="GZ53" s="0"/>
+      <c r="HA53" s="0"/>
+      <c r="HB53" s="0"/>
+      <c r="HC53" s="0"/>
+      <c r="HD53" s="0"/>
+      <c r="HE53" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0"/>
       <c r="D54" s="0"/>
       <c r="E54" s="0"/>
       <c r="F54" s="0"/>
       <c r="G54" s="0"/>
       <c r="H54" s="0"/>
       <c r="I54" s="0"/>
       <c r="J54" s="0"/>
       <c r="K54" s="0"/>
       <c r="L54" s="0"/>
       <c r="M54" s="0"/>
       <c r="N54" s="0"/>
       <c r="O54" s="0"/>
       <c r="P54" s="0"/>
       <c r="Q54" s="0"/>
       <c r="R54" s="0"/>
       <c r="S54" s="0"/>
       <c r="T54" s="0"/>
       <c r="U54" s="0"/>
       <c r="V54" s="0"/>
       <c r="W54" s="0"/>
@@ -14254,50 +14790,58 @@
       <c r="FY54" s="0"/>
       <c r="FZ54" s="0"/>
       <c r="GA54" s="0"/>
       <c r="GB54" s="0"/>
       <c r="GC54" s="0"/>
       <c r="GD54" s="0"/>
       <c r="GE54" s="0"/>
       <c r="GF54" s="0"/>
       <c r="GG54" s="0"/>
       <c r="GH54" s="0"/>
       <c r="GI54" s="0"/>
       <c r="GJ54" s="0"/>
       <c r="GK54" s="0"/>
       <c r="GL54" s="0"/>
       <c r="GM54" s="0"/>
       <c r="GN54" s="0"/>
       <c r="GO54" s="0"/>
       <c r="GP54" s="0"/>
       <c r="GQ54" s="0"/>
       <c r="GR54" s="0"/>
       <c r="GS54" s="0"/>
       <c r="GT54" s="0"/>
       <c r="GU54" s="0"/>
       <c r="GV54" s="0"/>
       <c r="GW54" s="0"/>
+      <c r="GX54" s="0"/>
+      <c r="GY54" s="0"/>
+      <c r="GZ54" s="0"/>
+      <c r="HA54" s="0"/>
+      <c r="HB54" s="0"/>
+      <c r="HC54" s="0"/>
+      <c r="HD54" s="0"/>
+      <c r="HE54" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0"/>
       <c r="D55" s="0"/>
       <c r="E55" s="0"/>
       <c r="F55" s="0"/>
       <c r="G55" s="0"/>
       <c r="H55" s="0"/>
       <c r="I55" s="0"/>
       <c r="J55" s="0"/>
       <c r="K55" s="0"/>
       <c r="L55" s="0"/>
       <c r="M55" s="0"/>
       <c r="N55" s="0"/>
       <c r="O55" s="0"/>
       <c r="P55" s="0"/>
       <c r="Q55" s="0"/>
       <c r="R55" s="0"/>
       <c r="S55" s="0"/>
       <c r="T55" s="0"/>
       <c r="U55" s="0"/>
       <c r="V55" s="0"/>
       <c r="W55" s="0"/>
@@ -14461,50 +15005,58 @@
       <c r="FY55" s="0"/>
       <c r="FZ55" s="0"/>
       <c r="GA55" s="0"/>
       <c r="GB55" s="0"/>
       <c r="GC55" s="0"/>
       <c r="GD55" s="0"/>
       <c r="GE55" s="0"/>
       <c r="GF55" s="0"/>
       <c r="GG55" s="0"/>
       <c r="GH55" s="0"/>
       <c r="GI55" s="0"/>
       <c r="GJ55" s="0"/>
       <c r="GK55" s="0"/>
       <c r="GL55" s="0"/>
       <c r="GM55" s="0"/>
       <c r="GN55" s="0"/>
       <c r="GO55" s="0"/>
       <c r="GP55" s="0"/>
       <c r="GQ55" s="0"/>
       <c r="GR55" s="0"/>
       <c r="GS55" s="0"/>
       <c r="GT55" s="0"/>
       <c r="GU55" s="0"/>
       <c r="GV55" s="0"/>
       <c r="GW55" s="0"/>
+      <c r="GX55" s="0"/>
+      <c r="GY55" s="0"/>
+      <c r="GZ55" s="0"/>
+      <c r="HA55" s="0"/>
+      <c r="HB55" s="0"/>
+      <c r="HC55" s="0"/>
+      <c r="HD55" s="0"/>
+      <c r="HE55" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0"/>
       <c r="D56" s="0"/>
       <c r="E56" s="0"/>
       <c r="F56" s="0"/>
       <c r="G56" s="0"/>
       <c r="H56" s="0"/>
       <c r="I56" s="0"/>
       <c r="J56" s="0"/>
       <c r="K56" s="0"/>
       <c r="L56" s="0"/>
       <c r="M56" s="0"/>
       <c r="N56" s="0"/>
       <c r="O56" s="0"/>
       <c r="P56" s="0"/>
       <c r="Q56" s="0"/>
       <c r="R56" s="0"/>
       <c r="S56" s="0"/>
       <c r="T56" s="0"/>
       <c r="U56" s="0"/>
       <c r="V56" s="0"/>
       <c r="W56" s="0"/>
@@ -14668,50 +15220,58 @@
       <c r="FY56" s="0"/>
       <c r="FZ56" s="0"/>
       <c r="GA56" s="0"/>
       <c r="GB56" s="0"/>
       <c r="GC56" s="0"/>
       <c r="GD56" s="0"/>
       <c r="GE56" s="0"/>
       <c r="GF56" s="0"/>
       <c r="GG56" s="0"/>
       <c r="GH56" s="0"/>
       <c r="GI56" s="0"/>
       <c r="GJ56" s="0"/>
       <c r="GK56" s="0"/>
       <c r="GL56" s="0"/>
       <c r="GM56" s="0"/>
       <c r="GN56" s="0"/>
       <c r="GO56" s="0"/>
       <c r="GP56" s="0"/>
       <c r="GQ56" s="0"/>
       <c r="GR56" s="0"/>
       <c r="GS56" s="0"/>
       <c r="GT56" s="0"/>
       <c r="GU56" s="0"/>
       <c r="GV56" s="0"/>
       <c r="GW56" s="0"/>
+      <c r="GX56" s="0"/>
+      <c r="GY56" s="0"/>
+      <c r="GZ56" s="0"/>
+      <c r="HA56" s="0"/>
+      <c r="HB56" s="0"/>
+      <c r="HC56" s="0"/>
+      <c r="HD56" s="0"/>
+      <c r="HE56" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0"/>
       <c r="D57" s="0"/>
       <c r="E57" s="0"/>
       <c r="F57" s="0"/>
       <c r="G57" s="0"/>
       <c r="H57" s="0"/>
       <c r="I57" s="0"/>
       <c r="J57" s="0"/>
       <c r="K57" s="0"/>
       <c r="L57" s="0"/>
       <c r="M57" s="0"/>
       <c r="N57" s="0"/>
       <c r="O57" s="0"/>
       <c r="P57" s="0"/>
       <c r="Q57" s="0"/>
       <c r="R57" s="0"/>
       <c r="S57" s="0"/>
       <c r="T57" s="0"/>
       <c r="U57" s="0"/>
       <c r="V57" s="0"/>
       <c r="W57" s="0"/>
@@ -14875,50 +15435,58 @@
       <c r="FY57" s="0"/>
       <c r="FZ57" s="0"/>
       <c r="GA57" s="0"/>
       <c r="GB57" s="0"/>
       <c r="GC57" s="0"/>
       <c r="GD57" s="0"/>
       <c r="GE57" s="0"/>
       <c r="GF57" s="0"/>
       <c r="GG57" s="0"/>
       <c r="GH57" s="0"/>
       <c r="GI57" s="0"/>
       <c r="GJ57" s="0"/>
       <c r="GK57" s="0"/>
       <c r="GL57" s="0"/>
       <c r="GM57" s="0"/>
       <c r="GN57" s="0"/>
       <c r="GO57" s="0"/>
       <c r="GP57" s="0"/>
       <c r="GQ57" s="0"/>
       <c r="GR57" s="0"/>
       <c r="GS57" s="0"/>
       <c r="GT57" s="0"/>
       <c r="GU57" s="0"/>
       <c r="GV57" s="0"/>
       <c r="GW57" s="0"/>
+      <c r="GX57" s="0"/>
+      <c r="GY57" s="0"/>
+      <c r="GZ57" s="0"/>
+      <c r="HA57" s="0"/>
+      <c r="HB57" s="0"/>
+      <c r="HC57" s="0"/>
+      <c r="HD57" s="0"/>
+      <c r="HE57" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0"/>
       <c r="D58" s="0"/>
       <c r="E58" s="0"/>
       <c r="F58" s="0"/>
       <c r="G58" s="0"/>
       <c r="H58" s="0"/>
       <c r="I58" s="0"/>
       <c r="J58" s="0"/>
       <c r="K58" s="0"/>
       <c r="L58" s="0"/>
       <c r="M58" s="0"/>
       <c r="N58" s="0"/>
       <c r="O58" s="0"/>
       <c r="P58" s="0"/>
       <c r="Q58" s="0"/>
       <c r="R58" s="0"/>
       <c r="S58" s="0"/>
       <c r="T58" s="0"/>
       <c r="U58" s="0"/>
       <c r="V58" s="0"/>
       <c r="W58" s="0"/>
@@ -15082,50 +15650,58 @@
       <c r="FY58" s="0"/>
       <c r="FZ58" s="0"/>
       <c r="GA58" s="0"/>
       <c r="GB58" s="0"/>
       <c r="GC58" s="0"/>
       <c r="GD58" s="0"/>
       <c r="GE58" s="0"/>
       <c r="GF58" s="0"/>
       <c r="GG58" s="0"/>
       <c r="GH58" s="0"/>
       <c r="GI58" s="0"/>
       <c r="GJ58" s="0"/>
       <c r="GK58" s="0"/>
       <c r="GL58" s="0"/>
       <c r="GM58" s="0"/>
       <c r="GN58" s="0"/>
       <c r="GO58" s="0"/>
       <c r="GP58" s="0"/>
       <c r="GQ58" s="0"/>
       <c r="GR58" s="0"/>
       <c r="GS58" s="0"/>
       <c r="GT58" s="0"/>
       <c r="GU58" s="0"/>
       <c r="GV58" s="0"/>
       <c r="GW58" s="0"/>
+      <c r="GX58" s="0"/>
+      <c r="GY58" s="0"/>
+      <c r="GZ58" s="0"/>
+      <c r="HA58" s="0"/>
+      <c r="HB58" s="0"/>
+      <c r="HC58" s="0"/>
+      <c r="HD58" s="0"/>
+      <c r="HE58" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0"/>
       <c r="D59" s="0"/>
       <c r="E59" s="0"/>
       <c r="F59" s="0"/>
       <c r="G59" s="0"/>
       <c r="H59" s="0"/>
       <c r="I59" s="0"/>
       <c r="J59" s="0"/>
       <c r="K59" s="0"/>
       <c r="L59" s="0"/>
       <c r="M59" s="0"/>
       <c r="N59" s="0"/>
       <c r="O59" s="0"/>
       <c r="P59" s="0"/>
       <c r="Q59" s="0"/>
       <c r="R59" s="0"/>
       <c r="S59" s="0"/>
       <c r="T59" s="0"/>
       <c r="U59" s="0"/>
       <c r="V59" s="0"/>
       <c r="W59" s="0"/>
@@ -15289,50 +15865,58 @@
       <c r="FY59" s="0"/>
       <c r="FZ59" s="0"/>
       <c r="GA59" s="0"/>
       <c r="GB59" s="0"/>
       <c r="GC59" s="0"/>
       <c r="GD59" s="0"/>
       <c r="GE59" s="0"/>
       <c r="GF59" s="0"/>
       <c r="GG59" s="0"/>
       <c r="GH59" s="0"/>
       <c r="GI59" s="0"/>
       <c r="GJ59" s="0"/>
       <c r="GK59" s="0"/>
       <c r="GL59" s="0"/>
       <c r="GM59" s="0"/>
       <c r="GN59" s="0"/>
       <c r="GO59" s="0"/>
       <c r="GP59" s="0"/>
       <c r="GQ59" s="0"/>
       <c r="GR59" s="0"/>
       <c r="GS59" s="0"/>
       <c r="GT59" s="0"/>
       <c r="GU59" s="0"/>
       <c r="GV59" s="0"/>
       <c r="GW59" s="0"/>
+      <c r="GX59" s="0"/>
+      <c r="GY59" s="0"/>
+      <c r="GZ59" s="0"/>
+      <c r="HA59" s="0"/>
+      <c r="HB59" s="0"/>
+      <c r="HC59" s="0"/>
+      <c r="HD59" s="0"/>
+      <c r="HE59" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0"/>
       <c r="D60" s="0"/>
       <c r="E60" s="0"/>
       <c r="F60" s="0"/>
       <c r="G60" s="0"/>
       <c r="H60" s="0"/>
       <c r="I60" s="0"/>
       <c r="J60" s="0"/>
       <c r="K60" s="0"/>
       <c r="L60" s="0"/>
       <c r="M60" s="0"/>
       <c r="N60" s="0"/>
       <c r="O60" s="0"/>
       <c r="P60" s="0"/>
       <c r="Q60" s="0"/>
       <c r="R60" s="0"/>
       <c r="S60" s="0"/>
       <c r="T60" s="0"/>
       <c r="U60" s="0"/>
       <c r="V60" s="0"/>
       <c r="W60" s="0"/>
@@ -15496,50 +16080,58 @@
       <c r="FY60" s="0"/>
       <c r="FZ60" s="0"/>
       <c r="GA60" s="0"/>
       <c r="GB60" s="0"/>
       <c r="GC60" s="0"/>
       <c r="GD60" s="0"/>
       <c r="GE60" s="0"/>
       <c r="GF60" s="0"/>
       <c r="GG60" s="0"/>
       <c r="GH60" s="0"/>
       <c r="GI60" s="0"/>
       <c r="GJ60" s="0"/>
       <c r="GK60" s="0"/>
       <c r="GL60" s="0"/>
       <c r="GM60" s="0"/>
       <c r="GN60" s="0"/>
       <c r="GO60" s="0"/>
       <c r="GP60" s="0"/>
       <c r="GQ60" s="0"/>
       <c r="GR60" s="0"/>
       <c r="GS60" s="0"/>
       <c r="GT60" s="0"/>
       <c r="GU60" s="0"/>
       <c r="GV60" s="0"/>
       <c r="GW60" s="0"/>
+      <c r="GX60" s="0"/>
+      <c r="GY60" s="0"/>
+      <c r="GZ60" s="0"/>
+      <c r="HA60" s="0"/>
+      <c r="HB60" s="0"/>
+      <c r="HC60" s="0"/>
+      <c r="HD60" s="0"/>
+      <c r="HE60" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0"/>
       <c r="D61" s="0"/>
       <c r="E61" s="0"/>
       <c r="F61" s="0"/>
       <c r="G61" s="0"/>
       <c r="H61" s="0"/>
       <c r="I61" s="0"/>
       <c r="J61" s="0"/>
       <c r="K61" s="0"/>
       <c r="L61" s="0"/>
       <c r="M61" s="0"/>
       <c r="N61" s="0"/>
       <c r="O61" s="0"/>
       <c r="P61" s="0"/>
       <c r="Q61" s="0"/>
       <c r="R61" s="0"/>
       <c r="S61" s="0"/>
       <c r="T61" s="0"/>
       <c r="U61" s="0"/>
       <c r="V61" s="0"/>
       <c r="W61" s="0"/>
@@ -15703,50 +16295,58 @@
       <c r="FY61" s="0"/>
       <c r="FZ61" s="0"/>
       <c r="GA61" s="0"/>
       <c r="GB61" s="0"/>
       <c r="GC61" s="0"/>
       <c r="GD61" s="0"/>
       <c r="GE61" s="0"/>
       <c r="GF61" s="0"/>
       <c r="GG61" s="0"/>
       <c r="GH61" s="0"/>
       <c r="GI61" s="0"/>
       <c r="GJ61" s="0"/>
       <c r="GK61" s="0"/>
       <c r="GL61" s="0"/>
       <c r="GM61" s="0"/>
       <c r="GN61" s="0"/>
       <c r="GO61" s="0"/>
       <c r="GP61" s="0"/>
       <c r="GQ61" s="0"/>
       <c r="GR61" s="0"/>
       <c r="GS61" s="0"/>
       <c r="GT61" s="0"/>
       <c r="GU61" s="0"/>
       <c r="GV61" s="0"/>
       <c r="GW61" s="0"/>
+      <c r="GX61" s="0"/>
+      <c r="GY61" s="0"/>
+      <c r="GZ61" s="0"/>
+      <c r="HA61" s="0"/>
+      <c r="HB61" s="0"/>
+      <c r="HC61" s="0"/>
+      <c r="HD61" s="0"/>
+      <c r="HE61" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0"/>
       <c r="D62" s="0"/>
       <c r="E62" s="0"/>
       <c r="F62" s="0"/>
       <c r="G62" s="0"/>
       <c r="H62" s="0"/>
       <c r="I62" s="0"/>
       <c r="J62" s="0"/>
       <c r="K62" s="0"/>
       <c r="L62" s="0"/>
       <c r="M62" s="0"/>
       <c r="N62" s="0"/>
       <c r="O62" s="0"/>
       <c r="P62" s="0"/>
       <c r="Q62" s="0"/>
       <c r="R62" s="0"/>
       <c r="S62" s="0"/>
       <c r="T62" s="0"/>
       <c r="U62" s="0"/>
       <c r="V62" s="0"/>
       <c r="W62" s="0"/>
@@ -15910,50 +16510,58 @@
       <c r="FY62" s="0"/>
       <c r="FZ62" s="0"/>
       <c r="GA62" s="0"/>
       <c r="GB62" s="0"/>
       <c r="GC62" s="0"/>
       <c r="GD62" s="0"/>
       <c r="GE62" s="0"/>
       <c r="GF62" s="0"/>
       <c r="GG62" s="0"/>
       <c r="GH62" s="0"/>
       <c r="GI62" s="0"/>
       <c r="GJ62" s="0"/>
       <c r="GK62" s="0"/>
       <c r="GL62" s="0"/>
       <c r="GM62" s="0"/>
       <c r="GN62" s="0"/>
       <c r="GO62" s="0"/>
       <c r="GP62" s="0"/>
       <c r="GQ62" s="0"/>
       <c r="GR62" s="0"/>
       <c r="GS62" s="0"/>
       <c r="GT62" s="0"/>
       <c r="GU62" s="0"/>
       <c r="GV62" s="0"/>
       <c r="GW62" s="0"/>
+      <c r="GX62" s="0"/>
+      <c r="GY62" s="0"/>
+      <c r="GZ62" s="0"/>
+      <c r="HA62" s="0"/>
+      <c r="HB62" s="0"/>
+      <c r="HC62" s="0"/>
+      <c r="HD62" s="0"/>
+      <c r="HE62" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0"/>
       <c r="D63" s="0"/>
       <c r="E63" s="0"/>
       <c r="F63" s="0"/>
       <c r="G63" s="0"/>
       <c r="H63" s="0"/>
       <c r="I63" s="0"/>
       <c r="J63" s="0"/>
       <c r="K63" s="0"/>
       <c r="L63" s="0"/>
       <c r="M63" s="0"/>
       <c r="N63" s="0"/>
       <c r="O63" s="0"/>
       <c r="P63" s="0"/>
       <c r="Q63" s="0"/>
       <c r="R63" s="0"/>
       <c r="S63" s="0"/>
       <c r="T63" s="0"/>
       <c r="U63" s="0"/>
       <c r="V63" s="0"/>
       <c r="W63" s="0"/>
@@ -16117,50 +16725,58 @@
       <c r="FY63" s="0"/>
       <c r="FZ63" s="0"/>
       <c r="GA63" s="0"/>
       <c r="GB63" s="0"/>
       <c r="GC63" s="0"/>
       <c r="GD63" s="0"/>
       <c r="GE63" s="0"/>
       <c r="GF63" s="0"/>
       <c r="GG63" s="0"/>
       <c r="GH63" s="0"/>
       <c r="GI63" s="0"/>
       <c r="GJ63" s="0"/>
       <c r="GK63" s="0"/>
       <c r="GL63" s="0"/>
       <c r="GM63" s="0"/>
       <c r="GN63" s="0"/>
       <c r="GO63" s="0"/>
       <c r="GP63" s="0"/>
       <c r="GQ63" s="0"/>
       <c r="GR63" s="0"/>
       <c r="GS63" s="0"/>
       <c r="GT63" s="0"/>
       <c r="GU63" s="0"/>
       <c r="GV63" s="0"/>
       <c r="GW63" s="0"/>
+      <c r="GX63" s="0"/>
+      <c r="GY63" s="0"/>
+      <c r="GZ63" s="0"/>
+      <c r="HA63" s="0"/>
+      <c r="HB63" s="0"/>
+      <c r="HC63" s="0"/>
+      <c r="HD63" s="0"/>
+      <c r="HE63" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0"/>
       <c r="D64" s="0"/>
       <c r="E64" s="0"/>
       <c r="F64" s="0"/>
       <c r="G64" s="0"/>
       <c r="H64" s="0"/>
       <c r="I64" s="0"/>
       <c r="J64" s="0"/>
       <c r="K64" s="0"/>
       <c r="L64" s="0"/>
       <c r="M64" s="0"/>
       <c r="N64" s="0"/>
       <c r="O64" s="0"/>
       <c r="P64" s="0"/>
       <c r="Q64" s="0"/>
       <c r="R64" s="0"/>
       <c r="S64" s="0"/>
       <c r="T64" s="0"/>
       <c r="U64" s="0"/>
       <c r="V64" s="0"/>
       <c r="W64" s="0"/>
@@ -16324,50 +16940,58 @@
       <c r="FY64" s="0"/>
       <c r="FZ64" s="0"/>
       <c r="GA64" s="0"/>
       <c r="GB64" s="0"/>
       <c r="GC64" s="0"/>
       <c r="GD64" s="0"/>
       <c r="GE64" s="0"/>
       <c r="GF64" s="0"/>
       <c r="GG64" s="0"/>
       <c r="GH64" s="0"/>
       <c r="GI64" s="0"/>
       <c r="GJ64" s="0"/>
       <c r="GK64" s="0"/>
       <c r="GL64" s="0"/>
       <c r="GM64" s="0"/>
       <c r="GN64" s="0"/>
       <c r="GO64" s="0"/>
       <c r="GP64" s="0"/>
       <c r="GQ64" s="0"/>
       <c r="GR64" s="0"/>
       <c r="GS64" s="0"/>
       <c r="GT64" s="0"/>
       <c r="GU64" s="0"/>
       <c r="GV64" s="0"/>
       <c r="GW64" s="0"/>
+      <c r="GX64" s="0"/>
+      <c r="GY64" s="0"/>
+      <c r="GZ64" s="0"/>
+      <c r="HA64" s="0"/>
+      <c r="HB64" s="0"/>
+      <c r="HC64" s="0"/>
+      <c r="HD64" s="0"/>
+      <c r="HE64" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0"/>
       <c r="D65" s="0"/>
       <c r="E65" s="0"/>
       <c r="F65" s="0"/>
       <c r="G65" s="0"/>
       <c r="H65" s="0"/>
       <c r="I65" s="0"/>
       <c r="J65" s="0"/>
       <c r="K65" s="0"/>
       <c r="L65" s="0"/>
       <c r="M65" s="0"/>
       <c r="N65" s="0"/>
       <c r="O65" s="0"/>
       <c r="P65" s="0"/>
       <c r="Q65" s="0"/>
       <c r="R65" s="0"/>
       <c r="S65" s="0"/>
       <c r="T65" s="0"/>
       <c r="U65" s="0"/>
       <c r="V65" s="0"/>
       <c r="W65" s="0"/>
@@ -16531,50 +17155,58 @@
       <c r="FY65" s="0"/>
       <c r="FZ65" s="0"/>
       <c r="GA65" s="0"/>
       <c r="GB65" s="0"/>
       <c r="GC65" s="0"/>
       <c r="GD65" s="0"/>
       <c r="GE65" s="0"/>
       <c r="GF65" s="0"/>
       <c r="GG65" s="0"/>
       <c r="GH65" s="0"/>
       <c r="GI65" s="0"/>
       <c r="GJ65" s="0"/>
       <c r="GK65" s="0"/>
       <c r="GL65" s="0"/>
       <c r="GM65" s="0"/>
       <c r="GN65" s="0"/>
       <c r="GO65" s="0"/>
       <c r="GP65" s="0"/>
       <c r="GQ65" s="0"/>
       <c r="GR65" s="0"/>
       <c r="GS65" s="0"/>
       <c r="GT65" s="0"/>
       <c r="GU65" s="0"/>
       <c r="GV65" s="0"/>
       <c r="GW65" s="0"/>
+      <c r="GX65" s="0"/>
+      <c r="GY65" s="0"/>
+      <c r="GZ65" s="0"/>
+      <c r="HA65" s="0"/>
+      <c r="HB65" s="0"/>
+      <c r="HC65" s="0"/>
+      <c r="HD65" s="0"/>
+      <c r="HE65" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0"/>
       <c r="D66" s="0"/>
       <c r="E66" s="0"/>
       <c r="F66" s="0"/>
       <c r="G66" s="0"/>
       <c r="H66" s="0"/>
       <c r="I66" s="0"/>
       <c r="J66" s="0"/>
       <c r="K66" s="0"/>
       <c r="L66" s="0"/>
       <c r="M66" s="0"/>
       <c r="N66" s="0"/>
       <c r="O66" s="0"/>
       <c r="P66" s="0"/>
       <c r="Q66" s="0"/>
       <c r="R66" s="0"/>
       <c r="S66" s="0"/>
       <c r="T66" s="0"/>
       <c r="U66" s="0"/>
       <c r="V66" s="0"/>
       <c r="W66" s="0"/>
@@ -16738,50 +17370,58 @@
       <c r="FY66" s="0"/>
       <c r="FZ66" s="0"/>
       <c r="GA66" s="0"/>
       <c r="GB66" s="0"/>
       <c r="GC66" s="0"/>
       <c r="GD66" s="0"/>
       <c r="GE66" s="0"/>
       <c r="GF66" s="0"/>
       <c r="GG66" s="0"/>
       <c r="GH66" s="0"/>
       <c r="GI66" s="0"/>
       <c r="GJ66" s="0"/>
       <c r="GK66" s="0"/>
       <c r="GL66" s="0"/>
       <c r="GM66" s="0"/>
       <c r="GN66" s="0"/>
       <c r="GO66" s="0"/>
       <c r="GP66" s="0"/>
       <c r="GQ66" s="0"/>
       <c r="GR66" s="0"/>
       <c r="GS66" s="0"/>
       <c r="GT66" s="0"/>
       <c r="GU66" s="0"/>
       <c r="GV66" s="0"/>
       <c r="GW66" s="0"/>
+      <c r="GX66" s="0"/>
+      <c r="GY66" s="0"/>
+      <c r="GZ66" s="0"/>
+      <c r="HA66" s="0"/>
+      <c r="HB66" s="0"/>
+      <c r="HC66" s="0"/>
+      <c r="HD66" s="0"/>
+      <c r="HE66" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0"/>
       <c r="D67" s="0"/>
       <c r="E67" s="0"/>
       <c r="F67" s="0"/>
       <c r="G67" s="0"/>
       <c r="H67" s="0"/>
       <c r="I67" s="0"/>
       <c r="J67" s="0"/>
       <c r="K67" s="0"/>
       <c r="L67" s="0"/>
       <c r="M67" s="0"/>
       <c r="N67" s="0"/>
       <c r="O67" s="0"/>
       <c r="P67" s="0"/>
       <c r="Q67" s="0"/>
       <c r="R67" s="0"/>
       <c r="S67" s="0"/>
       <c r="T67" s="0"/>
       <c r="U67" s="0"/>
       <c r="V67" s="0"/>
       <c r="W67" s="0"/>
@@ -16945,50 +17585,58 @@
       <c r="FY67" s="0"/>
       <c r="FZ67" s="0"/>
       <c r="GA67" s="0"/>
       <c r="GB67" s="0"/>
       <c r="GC67" s="0"/>
       <c r="GD67" s="0"/>
       <c r="GE67" s="0"/>
       <c r="GF67" s="0"/>
       <c r="GG67" s="0"/>
       <c r="GH67" s="0"/>
       <c r="GI67" s="0"/>
       <c r="GJ67" s="0"/>
       <c r="GK67" s="0"/>
       <c r="GL67" s="0"/>
       <c r="GM67" s="0"/>
       <c r="GN67" s="0"/>
       <c r="GO67" s="0"/>
       <c r="GP67" s="0"/>
       <c r="GQ67" s="0"/>
       <c r="GR67" s="0"/>
       <c r="GS67" s="0"/>
       <c r="GT67" s="0"/>
       <c r="GU67" s="0"/>
       <c r="GV67" s="0"/>
       <c r="GW67" s="0"/>
+      <c r="GX67" s="0"/>
+      <c r="GY67" s="0"/>
+      <c r="GZ67" s="0"/>
+      <c r="HA67" s="0"/>
+      <c r="HB67" s="0"/>
+      <c r="HC67" s="0"/>
+      <c r="HD67" s="0"/>
+      <c r="HE67" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0"/>
       <c r="D68" s="0"/>
       <c r="E68" s="0"/>
       <c r="F68" s="0"/>
       <c r="G68" s="0"/>
       <c r="H68" s="0"/>
       <c r="I68" s="0"/>
       <c r="J68" s="0"/>
       <c r="K68" s="0"/>
       <c r="L68" s="0"/>
       <c r="M68" s="0"/>
       <c r="N68" s="0"/>
       <c r="O68" s="0"/>
       <c r="P68" s="0"/>
       <c r="Q68" s="0"/>
       <c r="R68" s="0"/>
       <c r="S68" s="0"/>
       <c r="T68" s="0"/>
       <c r="U68" s="0"/>
       <c r="V68" s="0"/>
       <c r="W68" s="0"/>
@@ -17152,50 +17800,58 @@
       <c r="FY68" s="0"/>
       <c r="FZ68" s="0"/>
       <c r="GA68" s="0"/>
       <c r="GB68" s="0"/>
       <c r="GC68" s="0"/>
       <c r="GD68" s="0"/>
       <c r="GE68" s="0"/>
       <c r="GF68" s="0"/>
       <c r="GG68" s="0"/>
       <c r="GH68" s="0"/>
       <c r="GI68" s="0"/>
       <c r="GJ68" s="0"/>
       <c r="GK68" s="0"/>
       <c r="GL68" s="0"/>
       <c r="GM68" s="0"/>
       <c r="GN68" s="0"/>
       <c r="GO68" s="0"/>
       <c r="GP68" s="0"/>
       <c r="GQ68" s="0"/>
       <c r="GR68" s="0"/>
       <c r="GS68" s="0"/>
       <c r="GT68" s="0"/>
       <c r="GU68" s="0"/>
       <c r="GV68" s="0"/>
       <c r="GW68" s="0"/>
+      <c r="GX68" s="0"/>
+      <c r="GY68" s="0"/>
+      <c r="GZ68" s="0"/>
+      <c r="HA68" s="0"/>
+      <c r="HB68" s="0"/>
+      <c r="HC68" s="0"/>
+      <c r="HD68" s="0"/>
+      <c r="HE68" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0"/>
       <c r="D69" s="0"/>
       <c r="E69" s="0"/>
       <c r="F69" s="0"/>
       <c r="G69" s="0"/>
       <c r="H69" s="0"/>
       <c r="I69" s="0"/>
       <c r="J69" s="0"/>
       <c r="K69" s="0"/>
       <c r="L69" s="0"/>
       <c r="M69" s="0"/>
       <c r="N69" s="0"/>
       <c r="O69" s="0"/>
       <c r="P69" s="0"/>
       <c r="Q69" s="0"/>
       <c r="R69" s="0"/>
       <c r="S69" s="0"/>
       <c r="T69" s="0"/>
       <c r="U69" s="0"/>
       <c r="V69" s="0"/>
       <c r="W69" s="0"/>
@@ -17359,50 +18015,58 @@
       <c r="FY69" s="0"/>
       <c r="FZ69" s="0"/>
       <c r="GA69" s="0"/>
       <c r="GB69" s="0"/>
       <c r="GC69" s="0"/>
       <c r="GD69" s="0"/>
       <c r="GE69" s="0"/>
       <c r="GF69" s="0"/>
       <c r="GG69" s="0"/>
       <c r="GH69" s="0"/>
       <c r="GI69" s="0"/>
       <c r="GJ69" s="0"/>
       <c r="GK69" s="0"/>
       <c r="GL69" s="0"/>
       <c r="GM69" s="0"/>
       <c r="GN69" s="0"/>
       <c r="GO69" s="0"/>
       <c r="GP69" s="0"/>
       <c r="GQ69" s="0"/>
       <c r="GR69" s="0"/>
       <c r="GS69" s="0"/>
       <c r="GT69" s="0"/>
       <c r="GU69" s="0"/>
       <c r="GV69" s="0"/>
       <c r="GW69" s="0"/>
+      <c r="GX69" s="0"/>
+      <c r="GY69" s="0"/>
+      <c r="GZ69" s="0"/>
+      <c r="HA69" s="0"/>
+      <c r="HB69" s="0"/>
+      <c r="HC69" s="0"/>
+      <c r="HD69" s="0"/>
+      <c r="HE69" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0"/>
       <c r="D70" s="0"/>
       <c r="E70" s="0"/>
       <c r="F70" s="0"/>
       <c r="G70" s="0"/>
       <c r="H70" s="0"/>
       <c r="I70" s="0"/>
       <c r="J70" s="0"/>
       <c r="K70" s="0"/>
       <c r="L70" s="0"/>
       <c r="M70" s="0"/>
       <c r="N70" s="0"/>
       <c r="O70" s="0"/>
       <c r="P70" s="0"/>
       <c r="Q70" s="0"/>
       <c r="R70" s="0"/>
       <c r="S70" s="0"/>
       <c r="T70" s="0"/>
       <c r="U70" s="0"/>
       <c r="V70" s="0"/>
       <c r="W70" s="0"/>
@@ -17566,50 +18230,58 @@
       <c r="FY70" s="0"/>
       <c r="FZ70" s="0"/>
       <c r="GA70" s="0"/>
       <c r="GB70" s="0"/>
       <c r="GC70" s="0"/>
       <c r="GD70" s="0"/>
       <c r="GE70" s="0"/>
       <c r="GF70" s="0"/>
       <c r="GG70" s="0"/>
       <c r="GH70" s="0"/>
       <c r="GI70" s="0"/>
       <c r="GJ70" s="0"/>
       <c r="GK70" s="0"/>
       <c r="GL70" s="0"/>
       <c r="GM70" s="0"/>
       <c r="GN70" s="0"/>
       <c r="GO70" s="0"/>
       <c r="GP70" s="0"/>
       <c r="GQ70" s="0"/>
       <c r="GR70" s="0"/>
       <c r="GS70" s="0"/>
       <c r="GT70" s="0"/>
       <c r="GU70" s="0"/>
       <c r="GV70" s="0"/>
       <c r="GW70" s="0"/>
+      <c r="GX70" s="0"/>
+      <c r="GY70" s="0"/>
+      <c r="GZ70" s="0"/>
+      <c r="HA70" s="0"/>
+      <c r="HB70" s="0"/>
+      <c r="HC70" s="0"/>
+      <c r="HD70" s="0"/>
+      <c r="HE70" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0"/>
       <c r="D71" s="0"/>
       <c r="E71" s="0"/>
       <c r="F71" s="0"/>
       <c r="G71" s="0"/>
       <c r="H71" s="0"/>
       <c r="I71" s="0"/>
       <c r="J71" s="0"/>
       <c r="K71" s="0"/>
       <c r="L71" s="0"/>
       <c r="M71" s="0"/>
       <c r="N71" s="0"/>
       <c r="O71" s="0"/>
       <c r="P71" s="0"/>
       <c r="Q71" s="0"/>
       <c r="R71" s="0"/>
       <c r="S71" s="0"/>
       <c r="T71" s="0"/>
       <c r="U71" s="0"/>
       <c r="V71" s="0"/>
       <c r="W71" s="0"/>
@@ -17773,50 +18445,58 @@
       <c r="FY71" s="0"/>
       <c r="FZ71" s="0"/>
       <c r="GA71" s="0"/>
       <c r="GB71" s="0"/>
       <c r="GC71" s="0"/>
       <c r="GD71" s="0"/>
       <c r="GE71" s="0"/>
       <c r="GF71" s="0"/>
       <c r="GG71" s="0"/>
       <c r="GH71" s="0"/>
       <c r="GI71" s="0"/>
       <c r="GJ71" s="0"/>
       <c r="GK71" s="0"/>
       <c r="GL71" s="0"/>
       <c r="GM71" s="0"/>
       <c r="GN71" s="0"/>
       <c r="GO71" s="0"/>
       <c r="GP71" s="0"/>
       <c r="GQ71" s="0"/>
       <c r="GR71" s="0"/>
       <c r="GS71" s="0"/>
       <c r="GT71" s="0"/>
       <c r="GU71" s="0"/>
       <c r="GV71" s="0"/>
       <c r="GW71" s="0"/>
+      <c r="GX71" s="0"/>
+      <c r="GY71" s="0"/>
+      <c r="GZ71" s="0"/>
+      <c r="HA71" s="0"/>
+      <c r="HB71" s="0"/>
+      <c r="HC71" s="0"/>
+      <c r="HD71" s="0"/>
+      <c r="HE71" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0"/>
       <c r="D72" s="0"/>
       <c r="E72" s="0"/>
       <c r="F72" s="0"/>
       <c r="G72" s="0"/>
       <c r="H72" s="0"/>
       <c r="I72" s="0"/>
       <c r="J72" s="0"/>
       <c r="K72" s="0"/>
       <c r="L72" s="0"/>
       <c r="M72" s="0"/>
       <c r="N72" s="0"/>
       <c r="O72" s="0"/>
       <c r="P72" s="0"/>
       <c r="Q72" s="0"/>
       <c r="R72" s="0"/>
       <c r="S72" s="0"/>
       <c r="T72" s="0"/>
       <c r="U72" s="0"/>
       <c r="V72" s="0"/>
       <c r="W72" s="0"/>
@@ -17980,50 +18660,58 @@
       <c r="FY72" s="0"/>
       <c r="FZ72" s="0"/>
       <c r="GA72" s="0"/>
       <c r="GB72" s="0"/>
       <c r="GC72" s="0"/>
       <c r="GD72" s="0"/>
       <c r="GE72" s="0"/>
       <c r="GF72" s="0"/>
       <c r="GG72" s="0"/>
       <c r="GH72" s="0"/>
       <c r="GI72" s="0"/>
       <c r="GJ72" s="0"/>
       <c r="GK72" s="0"/>
       <c r="GL72" s="0"/>
       <c r="GM72" s="0"/>
       <c r="GN72" s="0"/>
       <c r="GO72" s="0"/>
       <c r="GP72" s="0"/>
       <c r="GQ72" s="0"/>
       <c r="GR72" s="0"/>
       <c r="GS72" s="0"/>
       <c r="GT72" s="0"/>
       <c r="GU72" s="0"/>
       <c r="GV72" s="0"/>
       <c r="GW72" s="0"/>
+      <c r="GX72" s="0"/>
+      <c r="GY72" s="0"/>
+      <c r="GZ72" s="0"/>
+      <c r="HA72" s="0"/>
+      <c r="HB72" s="0"/>
+      <c r="HC72" s="0"/>
+      <c r="HD72" s="0"/>
+      <c r="HE72" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0"/>
       <c r="D73" s="0"/>
       <c r="E73" s="0"/>
       <c r="F73" s="0"/>
       <c r="G73" s="0"/>
       <c r="H73" s="0"/>
       <c r="I73" s="0"/>
       <c r="J73" s="0"/>
       <c r="K73" s="0"/>
       <c r="L73" s="0"/>
       <c r="M73" s="0"/>
       <c r="N73" s="0"/>
       <c r="O73" s="0"/>
       <c r="P73" s="0"/>
       <c r="Q73" s="0"/>
       <c r="R73" s="0"/>
       <c r="S73" s="0"/>
       <c r="T73" s="0"/>
       <c r="U73" s="0"/>
       <c r="V73" s="0"/>
       <c r="W73" s="0"/>
@@ -18187,50 +18875,58 @@
       <c r="FY73" s="0"/>
       <c r="FZ73" s="0"/>
       <c r="GA73" s="0"/>
       <c r="GB73" s="0"/>
       <c r="GC73" s="0"/>
       <c r="GD73" s="0"/>
       <c r="GE73" s="0"/>
       <c r="GF73" s="0"/>
       <c r="GG73" s="0"/>
       <c r="GH73" s="0"/>
       <c r="GI73" s="0"/>
       <c r="GJ73" s="0"/>
       <c r="GK73" s="0"/>
       <c r="GL73" s="0"/>
       <c r="GM73" s="0"/>
       <c r="GN73" s="0"/>
       <c r="GO73" s="0"/>
       <c r="GP73" s="0"/>
       <c r="GQ73" s="0"/>
       <c r="GR73" s="0"/>
       <c r="GS73" s="0"/>
       <c r="GT73" s="0"/>
       <c r="GU73" s="0"/>
       <c r="GV73" s="0"/>
       <c r="GW73" s="0"/>
+      <c r="GX73" s="0"/>
+      <c r="GY73" s="0"/>
+      <c r="GZ73" s="0"/>
+      <c r="HA73" s="0"/>
+      <c r="HB73" s="0"/>
+      <c r="HC73" s="0"/>
+      <c r="HD73" s="0"/>
+      <c r="HE73" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0"/>
       <c r="D74" s="0"/>
       <c r="E74" s="0"/>
       <c r="F74" s="0"/>
       <c r="G74" s="0"/>
       <c r="H74" s="0"/>
       <c r="I74" s="0"/>
       <c r="J74" s="0"/>
       <c r="K74" s="0"/>
       <c r="L74" s="0"/>
       <c r="M74" s="0"/>
       <c r="N74" s="0"/>
       <c r="O74" s="0"/>
       <c r="P74" s="0"/>
       <c r="Q74" s="0"/>
       <c r="R74" s="0"/>
       <c r="S74" s="0"/>
       <c r="T74" s="0"/>
       <c r="U74" s="0"/>
       <c r="V74" s="0"/>
       <c r="W74" s="0"/>
@@ -18394,50 +19090,58 @@
       <c r="FY74" s="0"/>
       <c r="FZ74" s="0"/>
       <c r="GA74" s="0"/>
       <c r="GB74" s="0"/>
       <c r="GC74" s="0"/>
       <c r="GD74" s="0"/>
       <c r="GE74" s="0"/>
       <c r="GF74" s="0"/>
       <c r="GG74" s="0"/>
       <c r="GH74" s="0"/>
       <c r="GI74" s="0"/>
       <c r="GJ74" s="0"/>
       <c r="GK74" s="0"/>
       <c r="GL74" s="0"/>
       <c r="GM74" s="0"/>
       <c r="GN74" s="0"/>
       <c r="GO74" s="0"/>
       <c r="GP74" s="0"/>
       <c r="GQ74" s="0"/>
       <c r="GR74" s="0"/>
       <c r="GS74" s="0"/>
       <c r="GT74" s="0"/>
       <c r="GU74" s="0"/>
       <c r="GV74" s="0"/>
       <c r="GW74" s="0"/>
+      <c r="GX74" s="0"/>
+      <c r="GY74" s="0"/>
+      <c r="GZ74" s="0"/>
+      <c r="HA74" s="0"/>
+      <c r="HB74" s="0"/>
+      <c r="HC74" s="0"/>
+      <c r="HD74" s="0"/>
+      <c r="HE74" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0"/>
       <c r="D75" s="0"/>
       <c r="E75" s="0"/>
       <c r="F75" s="0"/>
       <c r="G75" s="0"/>
       <c r="H75" s="0"/>
       <c r="I75" s="0"/>
       <c r="J75" s="0"/>
       <c r="K75" s="0"/>
       <c r="L75" s="0"/>
       <c r="M75" s="0"/>
       <c r="N75" s="0"/>
       <c r="O75" s="0"/>
       <c r="P75" s="0"/>
       <c r="Q75" s="0"/>
       <c r="R75" s="0"/>
       <c r="S75" s="0"/>
       <c r="T75" s="0"/>
       <c r="U75" s="0"/>
       <c r="V75" s="0"/>
       <c r="W75" s="0"/>
@@ -18601,50 +19305,58 @@
       <c r="FY75" s="0"/>
       <c r="FZ75" s="0"/>
       <c r="GA75" s="0"/>
       <c r="GB75" s="0"/>
       <c r="GC75" s="0"/>
       <c r="GD75" s="0"/>
       <c r="GE75" s="0"/>
       <c r="GF75" s="0"/>
       <c r="GG75" s="0"/>
       <c r="GH75" s="0"/>
       <c r="GI75" s="0"/>
       <c r="GJ75" s="0"/>
       <c r="GK75" s="0"/>
       <c r="GL75" s="0"/>
       <c r="GM75" s="0"/>
       <c r="GN75" s="0"/>
       <c r="GO75" s="0"/>
       <c r="GP75" s="0"/>
       <c r="GQ75" s="0"/>
       <c r="GR75" s="0"/>
       <c r="GS75" s="0"/>
       <c r="GT75" s="0"/>
       <c r="GU75" s="0"/>
       <c r="GV75" s="0"/>
       <c r="GW75" s="0"/>
+      <c r="GX75" s="0"/>
+      <c r="GY75" s="0"/>
+      <c r="GZ75" s="0"/>
+      <c r="HA75" s="0"/>
+      <c r="HB75" s="0"/>
+      <c r="HC75" s="0"/>
+      <c r="HD75" s="0"/>
+      <c r="HE75" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0"/>
       <c r="D76" s="0"/>
       <c r="E76" s="0"/>
       <c r="F76" s="0"/>
       <c r="G76" s="0"/>
       <c r="H76" s="0"/>
       <c r="I76" s="0"/>
       <c r="J76" s="0"/>
       <c r="K76" s="0"/>
       <c r="L76" s="0"/>
       <c r="M76" s="0"/>
       <c r="N76" s="0"/>
       <c r="O76" s="0"/>
       <c r="P76" s="0"/>
       <c r="Q76" s="0"/>
       <c r="R76" s="0"/>
       <c r="S76" s="0"/>
       <c r="T76" s="0"/>
       <c r="U76" s="0"/>
       <c r="V76" s="0"/>
       <c r="W76" s="0"/>
@@ -18808,50 +19520,58 @@
       <c r="FY76" s="0"/>
       <c r="FZ76" s="0"/>
       <c r="GA76" s="0"/>
       <c r="GB76" s="0"/>
       <c r="GC76" s="0"/>
       <c r="GD76" s="0"/>
       <c r="GE76" s="0"/>
       <c r="GF76" s="0"/>
       <c r="GG76" s="0"/>
       <c r="GH76" s="0"/>
       <c r="GI76" s="0"/>
       <c r="GJ76" s="0"/>
       <c r="GK76" s="0"/>
       <c r="GL76" s="0"/>
       <c r="GM76" s="0"/>
       <c r="GN76" s="0"/>
       <c r="GO76" s="0"/>
       <c r="GP76" s="0"/>
       <c r="GQ76" s="0"/>
       <c r="GR76" s="0"/>
       <c r="GS76" s="0"/>
       <c r="GT76" s="0"/>
       <c r="GU76" s="0"/>
       <c r="GV76" s="0"/>
       <c r="GW76" s="0"/>
+      <c r="GX76" s="0"/>
+      <c r="GY76" s="0"/>
+      <c r="GZ76" s="0"/>
+      <c r="HA76" s="0"/>
+      <c r="HB76" s="0"/>
+      <c r="HC76" s="0"/>
+      <c r="HD76" s="0"/>
+      <c r="HE76" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0"/>
       <c r="D77" s="0"/>
       <c r="E77" s="0"/>
       <c r="F77" s="0"/>
       <c r="G77" s="0"/>
       <c r="H77" s="0"/>
       <c r="I77" s="0"/>
       <c r="J77" s="0"/>
       <c r="K77" s="0"/>
       <c r="L77" s="0"/>
       <c r="M77" s="0"/>
       <c r="N77" s="0"/>
       <c r="O77" s="0"/>
       <c r="P77" s="0"/>
       <c r="Q77" s="0"/>
       <c r="R77" s="0"/>
       <c r="S77" s="0"/>
       <c r="T77" s="0"/>
       <c r="U77" s="0"/>
       <c r="V77" s="0"/>
       <c r="W77" s="0"/>
@@ -19015,50 +19735,58 @@
       <c r="FY77" s="0"/>
       <c r="FZ77" s="0"/>
       <c r="GA77" s="0"/>
       <c r="GB77" s="0"/>
       <c r="GC77" s="0"/>
       <c r="GD77" s="0"/>
       <c r="GE77" s="0"/>
       <c r="GF77" s="0"/>
       <c r="GG77" s="0"/>
       <c r="GH77" s="0"/>
       <c r="GI77" s="0"/>
       <c r="GJ77" s="0"/>
       <c r="GK77" s="0"/>
       <c r="GL77" s="0"/>
       <c r="GM77" s="0"/>
       <c r="GN77" s="0"/>
       <c r="GO77" s="0"/>
       <c r="GP77" s="0"/>
       <c r="GQ77" s="0"/>
       <c r="GR77" s="0"/>
       <c r="GS77" s="0"/>
       <c r="GT77" s="0"/>
       <c r="GU77" s="0"/>
       <c r="GV77" s="0"/>
       <c r="GW77" s="0"/>
+      <c r="GX77" s="0"/>
+      <c r="GY77" s="0"/>
+      <c r="GZ77" s="0"/>
+      <c r="HA77" s="0"/>
+      <c r="HB77" s="0"/>
+      <c r="HC77" s="0"/>
+      <c r="HD77" s="0"/>
+      <c r="HE77" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0"/>
       <c r="D78" s="0"/>
       <c r="E78" s="0"/>
       <c r="F78" s="0"/>
       <c r="G78" s="0"/>
       <c r="H78" s="0"/>
       <c r="I78" s="0"/>
       <c r="J78" s="0"/>
       <c r="K78" s="0"/>
       <c r="L78" s="0"/>
       <c r="M78" s="0"/>
       <c r="N78" s="0"/>
       <c r="O78" s="0"/>
       <c r="P78" s="0"/>
       <c r="Q78" s="0"/>
       <c r="R78" s="0"/>
       <c r="S78" s="0"/>
       <c r="T78" s="0"/>
       <c r="U78" s="0"/>
       <c r="V78" s="0"/>
       <c r="W78" s="0"/>
@@ -19222,50 +19950,58 @@
       <c r="FY78" s="0"/>
       <c r="FZ78" s="0"/>
       <c r="GA78" s="0"/>
       <c r="GB78" s="0"/>
       <c r="GC78" s="0"/>
       <c r="GD78" s="0"/>
       <c r="GE78" s="0"/>
       <c r="GF78" s="0"/>
       <c r="GG78" s="0"/>
       <c r="GH78" s="0"/>
       <c r="GI78" s="0"/>
       <c r="GJ78" s="0"/>
       <c r="GK78" s="0"/>
       <c r="GL78" s="0"/>
       <c r="GM78" s="0"/>
       <c r="GN78" s="0"/>
       <c r="GO78" s="0"/>
       <c r="GP78" s="0"/>
       <c r="GQ78" s="0"/>
       <c r="GR78" s="0"/>
       <c r="GS78" s="0"/>
       <c r="GT78" s="0"/>
       <c r="GU78" s="0"/>
       <c r="GV78" s="0"/>
       <c r="GW78" s="0"/>
+      <c r="GX78" s="0"/>
+      <c r="GY78" s="0"/>
+      <c r="GZ78" s="0"/>
+      <c r="HA78" s="0"/>
+      <c r="HB78" s="0"/>
+      <c r="HC78" s="0"/>
+      <c r="HD78" s="0"/>
+      <c r="HE78" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0"/>
       <c r="D79" s="0"/>
       <c r="E79" s="0"/>
       <c r="F79" s="0"/>
       <c r="G79" s="0"/>
       <c r="H79" s="0"/>
       <c r="I79" s="0"/>
       <c r="J79" s="0"/>
       <c r="K79" s="0"/>
       <c r="L79" s="0"/>
       <c r="M79" s="0"/>
       <c r="N79" s="0"/>
       <c r="O79" s="0"/>
       <c r="P79" s="0"/>
       <c r="Q79" s="0"/>
       <c r="R79" s="0"/>
       <c r="S79" s="0"/>
       <c r="T79" s="0"/>
       <c r="U79" s="0"/>
       <c r="V79" s="0"/>
       <c r="W79" s="0"/>
@@ -19429,50 +20165,58 @@
       <c r="FY79" s="0"/>
       <c r="FZ79" s="0"/>
       <c r="GA79" s="0"/>
       <c r="GB79" s="0"/>
       <c r="GC79" s="0"/>
       <c r="GD79" s="0"/>
       <c r="GE79" s="0"/>
       <c r="GF79" s="0"/>
       <c r="GG79" s="0"/>
       <c r="GH79" s="0"/>
       <c r="GI79" s="0"/>
       <c r="GJ79" s="0"/>
       <c r="GK79" s="0"/>
       <c r="GL79" s="0"/>
       <c r="GM79" s="0"/>
       <c r="GN79" s="0"/>
       <c r="GO79" s="0"/>
       <c r="GP79" s="0"/>
       <c r="GQ79" s="0"/>
       <c r="GR79" s="0"/>
       <c r="GS79" s="0"/>
       <c r="GT79" s="0"/>
       <c r="GU79" s="0"/>
       <c r="GV79" s="0"/>
       <c r="GW79" s="0"/>
+      <c r="GX79" s="0"/>
+      <c r="GY79" s="0"/>
+      <c r="GZ79" s="0"/>
+      <c r="HA79" s="0"/>
+      <c r="HB79" s="0"/>
+      <c r="HC79" s="0"/>
+      <c r="HD79" s="0"/>
+      <c r="HE79" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0"/>
       <c r="D80" s="0"/>
       <c r="E80" s="0"/>
       <c r="F80" s="0"/>
       <c r="G80" s="0"/>
       <c r="H80" s="0"/>
       <c r="I80" s="0"/>
       <c r="J80" s="0"/>
       <c r="K80" s="0"/>
       <c r="L80" s="0"/>
       <c r="M80" s="0"/>
       <c r="N80" s="0"/>
       <c r="O80" s="0"/>
       <c r="P80" s="0"/>
       <c r="Q80" s="0"/>
       <c r="R80" s="0"/>
       <c r="S80" s="0"/>
       <c r="T80" s="0"/>
       <c r="U80" s="0"/>
       <c r="V80" s="0"/>
       <c r="W80" s="0"/>
@@ -19636,50 +20380,58 @@
       <c r="FY80" s="0"/>
       <c r="FZ80" s="0"/>
       <c r="GA80" s="0"/>
       <c r="GB80" s="0"/>
       <c r="GC80" s="0"/>
       <c r="GD80" s="0"/>
       <c r="GE80" s="0"/>
       <c r="GF80" s="0"/>
       <c r="GG80" s="0"/>
       <c r="GH80" s="0"/>
       <c r="GI80" s="0"/>
       <c r="GJ80" s="0"/>
       <c r="GK80" s="0"/>
       <c r="GL80" s="0"/>
       <c r="GM80" s="0"/>
       <c r="GN80" s="0"/>
       <c r="GO80" s="0"/>
       <c r="GP80" s="0"/>
       <c r="GQ80" s="0"/>
       <c r="GR80" s="0"/>
       <c r="GS80" s="0"/>
       <c r="GT80" s="0"/>
       <c r="GU80" s="0"/>
       <c r="GV80" s="0"/>
       <c r="GW80" s="0"/>
+      <c r="GX80" s="0"/>
+      <c r="GY80" s="0"/>
+      <c r="GZ80" s="0"/>
+      <c r="HA80" s="0"/>
+      <c r="HB80" s="0"/>
+      <c r="HC80" s="0"/>
+      <c r="HD80" s="0"/>
+      <c r="HE80" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0"/>
       <c r="D81" s="0"/>
       <c r="E81" s="0"/>
       <c r="F81" s="0"/>
       <c r="G81" s="0"/>
       <c r="H81" s="0"/>
       <c r="I81" s="0"/>
       <c r="J81" s="0"/>
       <c r="K81" s="0"/>
       <c r="L81" s="0"/>
       <c r="M81" s="0"/>
       <c r="N81" s="0"/>
       <c r="O81" s="0"/>
       <c r="P81" s="0"/>
       <c r="Q81" s="0"/>
       <c r="R81" s="0"/>
       <c r="S81" s="0"/>
       <c r="T81" s="0"/>
       <c r="U81" s="0"/>
       <c r="V81" s="0"/>
       <c r="W81" s="0"/>
@@ -19843,50 +20595,58 @@
       <c r="FY81" s="0"/>
       <c r="FZ81" s="0"/>
       <c r="GA81" s="0"/>
       <c r="GB81" s="0"/>
       <c r="GC81" s="0"/>
       <c r="GD81" s="0"/>
       <c r="GE81" s="0"/>
       <c r="GF81" s="0"/>
       <c r="GG81" s="0"/>
       <c r="GH81" s="0"/>
       <c r="GI81" s="0"/>
       <c r="GJ81" s="0"/>
       <c r="GK81" s="0"/>
       <c r="GL81" s="0"/>
       <c r="GM81" s="0"/>
       <c r="GN81" s="0"/>
       <c r="GO81" s="0"/>
       <c r="GP81" s="0"/>
       <c r="GQ81" s="0"/>
       <c r="GR81" s="0"/>
       <c r="GS81" s="0"/>
       <c r="GT81" s="0"/>
       <c r="GU81" s="0"/>
       <c r="GV81" s="0"/>
       <c r="GW81" s="0"/>
+      <c r="GX81" s="0"/>
+      <c r="GY81" s="0"/>
+      <c r="GZ81" s="0"/>
+      <c r="HA81" s="0"/>
+      <c r="HB81" s="0"/>
+      <c r="HC81" s="0"/>
+      <c r="HD81" s="0"/>
+      <c r="HE81" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0"/>
       <c r="D82" s="0"/>
       <c r="E82" s="0"/>
       <c r="F82" s="0"/>
       <c r="G82" s="0"/>
       <c r="H82" s="0"/>
       <c r="I82" s="0"/>
       <c r="J82" s="0"/>
       <c r="K82" s="0"/>
       <c r="L82" s="0"/>
       <c r="M82" s="0"/>
       <c r="N82" s="0"/>
       <c r="O82" s="0"/>
       <c r="P82" s="0"/>
       <c r="Q82" s="0"/>
       <c r="R82" s="0"/>
       <c r="S82" s="0"/>
       <c r="T82" s="0"/>
       <c r="U82" s="0"/>
       <c r="V82" s="0"/>
       <c r="W82" s="0"/>
@@ -20050,50 +20810,58 @@
       <c r="FY82" s="0"/>
       <c r="FZ82" s="0"/>
       <c r="GA82" s="0"/>
       <c r="GB82" s="0"/>
       <c r="GC82" s="0"/>
       <c r="GD82" s="0"/>
       <c r="GE82" s="0"/>
       <c r="GF82" s="0"/>
       <c r="GG82" s="0"/>
       <c r="GH82" s="0"/>
       <c r="GI82" s="0"/>
       <c r="GJ82" s="0"/>
       <c r="GK82" s="0"/>
       <c r="GL82" s="0"/>
       <c r="GM82" s="0"/>
       <c r="GN82" s="0"/>
       <c r="GO82" s="0"/>
       <c r="GP82" s="0"/>
       <c r="GQ82" s="0"/>
       <c r="GR82" s="0"/>
       <c r="GS82" s="0"/>
       <c r="GT82" s="0"/>
       <c r="GU82" s="0"/>
       <c r="GV82" s="0"/>
       <c r="GW82" s="0"/>
+      <c r="GX82" s="0"/>
+      <c r="GY82" s="0"/>
+      <c r="GZ82" s="0"/>
+      <c r="HA82" s="0"/>
+      <c r="HB82" s="0"/>
+      <c r="HC82" s="0"/>
+      <c r="HD82" s="0"/>
+      <c r="HE82" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0"/>
       <c r="D83" s="0"/>
       <c r="E83" s="0"/>
       <c r="F83" s="0"/>
       <c r="G83" s="0"/>
       <c r="H83" s="0"/>
       <c r="I83" s="0"/>
       <c r="J83" s="0"/>
       <c r="K83" s="0"/>
       <c r="L83" s="0"/>
       <c r="M83" s="0"/>
       <c r="N83" s="0"/>
       <c r="O83" s="0"/>
       <c r="P83" s="0"/>
       <c r="Q83" s="0"/>
       <c r="R83" s="0"/>
       <c r="S83" s="0"/>
       <c r="T83" s="0"/>
       <c r="U83" s="0"/>
       <c r="V83" s="0"/>
       <c r="W83" s="0"/>
@@ -20257,50 +21025,58 @@
       <c r="FY83" s="0"/>
       <c r="FZ83" s="0"/>
       <c r="GA83" s="0"/>
       <c r="GB83" s="0"/>
       <c r="GC83" s="0"/>
       <c r="GD83" s="0"/>
       <c r="GE83" s="0"/>
       <c r="GF83" s="0"/>
       <c r="GG83" s="0"/>
       <c r="GH83" s="0"/>
       <c r="GI83" s="0"/>
       <c r="GJ83" s="0"/>
       <c r="GK83" s="0"/>
       <c r="GL83" s="0"/>
       <c r="GM83" s="0"/>
       <c r="GN83" s="0"/>
       <c r="GO83" s="0"/>
       <c r="GP83" s="0"/>
       <c r="GQ83" s="0"/>
       <c r="GR83" s="0"/>
       <c r="GS83" s="0"/>
       <c r="GT83" s="0"/>
       <c r="GU83" s="0"/>
       <c r="GV83" s="0"/>
       <c r="GW83" s="0"/>
+      <c r="GX83" s="0"/>
+      <c r="GY83" s="0"/>
+      <c r="GZ83" s="0"/>
+      <c r="HA83" s="0"/>
+      <c r="HB83" s="0"/>
+      <c r="HC83" s="0"/>
+      <c r="HD83" s="0"/>
+      <c r="HE83" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0"/>
       <c r="D84" s="0"/>
       <c r="E84" s="0"/>
       <c r="F84" s="0"/>
       <c r="G84" s="0"/>
       <c r="H84" s="0"/>
       <c r="I84" s="0"/>
       <c r="J84" s="0"/>
       <c r="K84" s="0"/>
       <c r="L84" s="0"/>
       <c r="M84" s="0"/>
       <c r="N84" s="0"/>
       <c r="O84" s="0"/>
       <c r="P84" s="0"/>
       <c r="Q84" s="0"/>
       <c r="R84" s="0"/>
       <c r="S84" s="0"/>
       <c r="T84" s="0"/>
       <c r="U84" s="0"/>
       <c r="V84" s="0"/>
       <c r="W84" s="0"/>
@@ -20464,50 +21240,58 @@
       <c r="FY84" s="0"/>
       <c r="FZ84" s="0"/>
       <c r="GA84" s="0"/>
       <c r="GB84" s="0"/>
       <c r="GC84" s="0"/>
       <c r="GD84" s="0"/>
       <c r="GE84" s="0"/>
       <c r="GF84" s="0"/>
       <c r="GG84" s="0"/>
       <c r="GH84" s="0"/>
       <c r="GI84" s="0"/>
       <c r="GJ84" s="0"/>
       <c r="GK84" s="0"/>
       <c r="GL84" s="0"/>
       <c r="GM84" s="0"/>
       <c r="GN84" s="0"/>
       <c r="GO84" s="0"/>
       <c r="GP84" s="0"/>
       <c r="GQ84" s="0"/>
       <c r="GR84" s="0"/>
       <c r="GS84" s="0"/>
       <c r="GT84" s="0"/>
       <c r="GU84" s="0"/>
       <c r="GV84" s="0"/>
       <c r="GW84" s="0"/>
+      <c r="GX84" s="0"/>
+      <c r="GY84" s="0"/>
+      <c r="GZ84" s="0"/>
+      <c r="HA84" s="0"/>
+      <c r="HB84" s="0"/>
+      <c r="HC84" s="0"/>
+      <c r="HD84" s="0"/>
+      <c r="HE84" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0"/>
       <c r="D85" s="0"/>
       <c r="E85" s="0"/>
       <c r="F85" s="0"/>
       <c r="G85" s="0"/>
       <c r="H85" s="0"/>
       <c r="I85" s="0"/>
       <c r="J85" s="0"/>
       <c r="K85" s="0"/>
       <c r="L85" s="0"/>
       <c r="M85" s="0"/>
       <c r="N85" s="0"/>
       <c r="O85" s="0"/>
       <c r="P85" s="0"/>
       <c r="Q85" s="0"/>
       <c r="R85" s="0"/>
       <c r="S85" s="0"/>
       <c r="T85" s="0"/>
       <c r="U85" s="0"/>
       <c r="V85" s="0"/>
       <c r="W85" s="0"/>
@@ -20671,50 +21455,58 @@
       <c r="FY85" s="0"/>
       <c r="FZ85" s="0"/>
       <c r="GA85" s="0"/>
       <c r="GB85" s="0"/>
       <c r="GC85" s="0"/>
       <c r="GD85" s="0"/>
       <c r="GE85" s="0"/>
       <c r="GF85" s="0"/>
       <c r="GG85" s="0"/>
       <c r="GH85" s="0"/>
       <c r="GI85" s="0"/>
       <c r="GJ85" s="0"/>
       <c r="GK85" s="0"/>
       <c r="GL85" s="0"/>
       <c r="GM85" s="0"/>
       <c r="GN85" s="0"/>
       <c r="GO85" s="0"/>
       <c r="GP85" s="0"/>
       <c r="GQ85" s="0"/>
       <c r="GR85" s="0"/>
       <c r="GS85" s="0"/>
       <c r="GT85" s="0"/>
       <c r="GU85" s="0"/>
       <c r="GV85" s="0"/>
       <c r="GW85" s="0"/>
+      <c r="GX85" s="0"/>
+      <c r="GY85" s="0"/>
+      <c r="GZ85" s="0"/>
+      <c r="HA85" s="0"/>
+      <c r="HB85" s="0"/>
+      <c r="HC85" s="0"/>
+      <c r="HD85" s="0"/>
+      <c r="HE85" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0"/>
       <c r="D86" s="0"/>
       <c r="E86" s="0"/>
       <c r="F86" s="0"/>
       <c r="G86" s="0"/>
       <c r="H86" s="0"/>
       <c r="I86" s="0"/>
       <c r="J86" s="0"/>
       <c r="K86" s="0"/>
       <c r="L86" s="0"/>
       <c r="M86" s="0"/>
       <c r="N86" s="0"/>
       <c r="O86" s="0"/>
       <c r="P86" s="0"/>
       <c r="Q86" s="0"/>
       <c r="R86" s="0"/>
       <c r="S86" s="0"/>
       <c r="T86" s="0"/>
       <c r="U86" s="0"/>
       <c r="V86" s="0"/>
       <c r="W86" s="0"/>
@@ -20878,50 +21670,58 @@
       <c r="FY86" s="0"/>
       <c r="FZ86" s="0"/>
       <c r="GA86" s="0"/>
       <c r="GB86" s="0"/>
       <c r="GC86" s="0"/>
       <c r="GD86" s="0"/>
       <c r="GE86" s="0"/>
       <c r="GF86" s="0"/>
       <c r="GG86" s="0"/>
       <c r="GH86" s="0"/>
       <c r="GI86" s="0"/>
       <c r="GJ86" s="0"/>
       <c r="GK86" s="0"/>
       <c r="GL86" s="0"/>
       <c r="GM86" s="0"/>
       <c r="GN86" s="0"/>
       <c r="GO86" s="0"/>
       <c r="GP86" s="0"/>
       <c r="GQ86" s="0"/>
       <c r="GR86" s="0"/>
       <c r="GS86" s="0"/>
       <c r="GT86" s="0"/>
       <c r="GU86" s="0"/>
       <c r="GV86" s="0"/>
       <c r="GW86" s="0"/>
+      <c r="GX86" s="0"/>
+      <c r="GY86" s="0"/>
+      <c r="GZ86" s="0"/>
+      <c r="HA86" s="0"/>
+      <c r="HB86" s="0"/>
+      <c r="HC86" s="0"/>
+      <c r="HD86" s="0"/>
+      <c r="HE86" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0"/>
       <c r="D87" s="0"/>
       <c r="E87" s="0"/>
       <c r="F87" s="0"/>
       <c r="G87" s="0"/>
       <c r="H87" s="0"/>
       <c r="I87" s="0"/>
       <c r="J87" s="0"/>
       <c r="K87" s="0"/>
       <c r="L87" s="0"/>
       <c r="M87" s="0"/>
       <c r="N87" s="0"/>
       <c r="O87" s="0"/>
       <c r="P87" s="0"/>
       <c r="Q87" s="0"/>
       <c r="R87" s="0"/>
       <c r="S87" s="0"/>
       <c r="T87" s="0"/>
       <c r="U87" s="0"/>
       <c r="V87" s="0"/>
       <c r="W87" s="0"/>
@@ -21085,50 +21885,58 @@
       <c r="FY87" s="0"/>
       <c r="FZ87" s="0"/>
       <c r="GA87" s="0"/>
       <c r="GB87" s="0"/>
       <c r="GC87" s="0"/>
       <c r="GD87" s="0"/>
       <c r="GE87" s="0"/>
       <c r="GF87" s="0"/>
       <c r="GG87" s="0"/>
       <c r="GH87" s="0"/>
       <c r="GI87" s="0"/>
       <c r="GJ87" s="0"/>
       <c r="GK87" s="0"/>
       <c r="GL87" s="0"/>
       <c r="GM87" s="0"/>
       <c r="GN87" s="0"/>
       <c r="GO87" s="0"/>
       <c r="GP87" s="0"/>
       <c r="GQ87" s="0"/>
       <c r="GR87" s="0"/>
       <c r="GS87" s="0"/>
       <c r="GT87" s="0"/>
       <c r="GU87" s="0"/>
       <c r="GV87" s="0"/>
       <c r="GW87" s="0"/>
+      <c r="GX87" s="0"/>
+      <c r="GY87" s="0"/>
+      <c r="GZ87" s="0"/>
+      <c r="HA87" s="0"/>
+      <c r="HB87" s="0"/>
+      <c r="HC87" s="0"/>
+      <c r="HD87" s="0"/>
+      <c r="HE87" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0"/>
       <c r="D88" s="0"/>
       <c r="E88" s="0"/>
       <c r="F88" s="0"/>
       <c r="G88" s="0"/>
       <c r="H88" s="0"/>
       <c r="I88" s="0"/>
       <c r="J88" s="0"/>
       <c r="K88" s="0"/>
       <c r="L88" s="0"/>
       <c r="M88" s="0"/>
       <c r="N88" s="0"/>
       <c r="O88" s="0"/>
       <c r="P88" s="0"/>
       <c r="Q88" s="0"/>
       <c r="R88" s="0"/>
       <c r="S88" s="0"/>
       <c r="T88" s="0"/>
       <c r="U88" s="0"/>
       <c r="V88" s="0"/>
       <c r="W88" s="0"/>
@@ -21292,50 +22100,58 @@
       <c r="FY88" s="0"/>
       <c r="FZ88" s="0"/>
       <c r="GA88" s="0"/>
       <c r="GB88" s="0"/>
       <c r="GC88" s="0"/>
       <c r="GD88" s="0"/>
       <c r="GE88" s="0"/>
       <c r="GF88" s="0"/>
       <c r="GG88" s="0"/>
       <c r="GH88" s="0"/>
       <c r="GI88" s="0"/>
       <c r="GJ88" s="0"/>
       <c r="GK88" s="0"/>
       <c r="GL88" s="0"/>
       <c r="GM88" s="0"/>
       <c r="GN88" s="0"/>
       <c r="GO88" s="0"/>
       <c r="GP88" s="0"/>
       <c r="GQ88" s="0"/>
       <c r="GR88" s="0"/>
       <c r="GS88" s="0"/>
       <c r="GT88" s="0"/>
       <c r="GU88" s="0"/>
       <c r="GV88" s="0"/>
       <c r="GW88" s="0"/>
+      <c r="GX88" s="0"/>
+      <c r="GY88" s="0"/>
+      <c r="GZ88" s="0"/>
+      <c r="HA88" s="0"/>
+      <c r="HB88" s="0"/>
+      <c r="HC88" s="0"/>
+      <c r="HD88" s="0"/>
+      <c r="HE88" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0"/>
       <c r="D89" s="0"/>
       <c r="E89" s="0"/>
       <c r="F89" s="0"/>
       <c r="G89" s="0"/>
       <c r="H89" s="0"/>
       <c r="I89" s="0"/>
       <c r="J89" s="0"/>
       <c r="K89" s="0"/>
       <c r="L89" s="0"/>
       <c r="M89" s="0"/>
       <c r="N89" s="0"/>
       <c r="O89" s="0"/>
       <c r="P89" s="0"/>
       <c r="Q89" s="0"/>
       <c r="R89" s="0"/>
       <c r="S89" s="0"/>
       <c r="T89" s="0"/>
       <c r="U89" s="0"/>
       <c r="V89" s="0"/>
       <c r="W89" s="0"/>
@@ -21499,50 +22315,58 @@
       <c r="FY89" s="0"/>
       <c r="FZ89" s="0"/>
       <c r="GA89" s="0"/>
       <c r="GB89" s="0"/>
       <c r="GC89" s="0"/>
       <c r="GD89" s="0"/>
       <c r="GE89" s="0"/>
       <c r="GF89" s="0"/>
       <c r="GG89" s="0"/>
       <c r="GH89" s="0"/>
       <c r="GI89" s="0"/>
       <c r="GJ89" s="0"/>
       <c r="GK89" s="0"/>
       <c r="GL89" s="0"/>
       <c r="GM89" s="0"/>
       <c r="GN89" s="0"/>
       <c r="GO89" s="0"/>
       <c r="GP89" s="0"/>
       <c r="GQ89" s="0"/>
       <c r="GR89" s="0"/>
       <c r="GS89" s="0"/>
       <c r="GT89" s="0"/>
       <c r="GU89" s="0"/>
       <c r="GV89" s="0"/>
       <c r="GW89" s="0"/>
+      <c r="GX89" s="0"/>
+      <c r="GY89" s="0"/>
+      <c r="GZ89" s="0"/>
+      <c r="HA89" s="0"/>
+      <c r="HB89" s="0"/>
+      <c r="HC89" s="0"/>
+      <c r="HD89" s="0"/>
+      <c r="HE89" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0"/>
       <c r="D90" s="0"/>
       <c r="E90" s="0"/>
       <c r="F90" s="0"/>
       <c r="G90" s="0"/>
       <c r="H90" s="0"/>
       <c r="I90" s="0"/>
       <c r="J90" s="0"/>
       <c r="K90" s="0"/>
       <c r="L90" s="0"/>
       <c r="M90" s="0"/>
       <c r="N90" s="0"/>
       <c r="O90" s="0"/>
       <c r="P90" s="0"/>
       <c r="Q90" s="0"/>
       <c r="R90" s="0"/>
       <c r="S90" s="0"/>
       <c r="T90" s="0"/>
       <c r="U90" s="0"/>
       <c r="V90" s="0"/>
       <c r="W90" s="0"/>
@@ -21706,50 +22530,58 @@
       <c r="FY90" s="0"/>
       <c r="FZ90" s="0"/>
       <c r="GA90" s="0"/>
       <c r="GB90" s="0"/>
       <c r="GC90" s="0"/>
       <c r="GD90" s="0"/>
       <c r="GE90" s="0"/>
       <c r="GF90" s="0"/>
       <c r="GG90" s="0"/>
       <c r="GH90" s="0"/>
       <c r="GI90" s="0"/>
       <c r="GJ90" s="0"/>
       <c r="GK90" s="0"/>
       <c r="GL90" s="0"/>
       <c r="GM90" s="0"/>
       <c r="GN90" s="0"/>
       <c r="GO90" s="0"/>
       <c r="GP90" s="0"/>
       <c r="GQ90" s="0"/>
       <c r="GR90" s="0"/>
       <c r="GS90" s="0"/>
       <c r="GT90" s="0"/>
       <c r="GU90" s="0"/>
       <c r="GV90" s="0"/>
       <c r="GW90" s="0"/>
+      <c r="GX90" s="0"/>
+      <c r="GY90" s="0"/>
+      <c r="GZ90" s="0"/>
+      <c r="HA90" s="0"/>
+      <c r="HB90" s="0"/>
+      <c r="HC90" s="0"/>
+      <c r="HD90" s="0"/>
+      <c r="HE90" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0"/>
       <c r="D91" s="0"/>
       <c r="E91" s="0"/>
       <c r="F91" s="0"/>
       <c r="G91" s="0"/>
       <c r="H91" s="0"/>
       <c r="I91" s="0"/>
       <c r="J91" s="0"/>
       <c r="K91" s="0"/>
       <c r="L91" s="0"/>
       <c r="M91" s="0"/>
       <c r="N91" s="0"/>
       <c r="O91" s="0"/>
       <c r="P91" s="0"/>
       <c r="Q91" s="0"/>
       <c r="R91" s="0"/>
       <c r="S91" s="0"/>
       <c r="T91" s="0"/>
       <c r="U91" s="0"/>
       <c r="V91" s="0"/>
       <c r="W91" s="0"/>
@@ -21913,50 +22745,58 @@
       <c r="FY91" s="0"/>
       <c r="FZ91" s="0"/>
       <c r="GA91" s="0"/>
       <c r="GB91" s="0"/>
       <c r="GC91" s="0"/>
       <c r="GD91" s="0"/>
       <c r="GE91" s="0"/>
       <c r="GF91" s="0"/>
       <c r="GG91" s="0"/>
       <c r="GH91" s="0"/>
       <c r="GI91" s="0"/>
       <c r="GJ91" s="0"/>
       <c r="GK91" s="0"/>
       <c r="GL91" s="0"/>
       <c r="GM91" s="0"/>
       <c r="GN91" s="0"/>
       <c r="GO91" s="0"/>
       <c r="GP91" s="0"/>
       <c r="GQ91" s="0"/>
       <c r="GR91" s="0"/>
       <c r="GS91" s="0"/>
       <c r="GT91" s="0"/>
       <c r="GU91" s="0"/>
       <c r="GV91" s="0"/>
       <c r="GW91" s="0"/>
+      <c r="GX91" s="0"/>
+      <c r="GY91" s="0"/>
+      <c r="GZ91" s="0"/>
+      <c r="HA91" s="0"/>
+      <c r="HB91" s="0"/>
+      <c r="HC91" s="0"/>
+      <c r="HD91" s="0"/>
+      <c r="HE91" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0"/>
       <c r="D92" s="0"/>
       <c r="E92" s="0"/>
       <c r="F92" s="0"/>
       <c r="G92" s="0"/>
       <c r="H92" s="0"/>
       <c r="I92" s="0"/>
       <c r="J92" s="0"/>
       <c r="K92" s="0"/>
       <c r="L92" s="0"/>
       <c r="M92" s="0"/>
       <c r="N92" s="0"/>
       <c r="O92" s="0"/>
       <c r="P92" s="0"/>
       <c r="Q92" s="0"/>
       <c r="R92" s="0"/>
       <c r="S92" s="0"/>
       <c r="T92" s="0"/>
       <c r="U92" s="0"/>
       <c r="V92" s="0"/>
       <c r="W92" s="0"/>
@@ -22120,50 +22960,58 @@
       <c r="FY92" s="0"/>
       <c r="FZ92" s="0"/>
       <c r="GA92" s="0"/>
       <c r="GB92" s="0"/>
       <c r="GC92" s="0"/>
       <c r="GD92" s="0"/>
       <c r="GE92" s="0"/>
       <c r="GF92" s="0"/>
       <c r="GG92" s="0"/>
       <c r="GH92" s="0"/>
       <c r="GI92" s="0"/>
       <c r="GJ92" s="0"/>
       <c r="GK92" s="0"/>
       <c r="GL92" s="0"/>
       <c r="GM92" s="0"/>
       <c r="GN92" s="0"/>
       <c r="GO92" s="0"/>
       <c r="GP92" s="0"/>
       <c r="GQ92" s="0"/>
       <c r="GR92" s="0"/>
       <c r="GS92" s="0"/>
       <c r="GT92" s="0"/>
       <c r="GU92" s="0"/>
       <c r="GV92" s="0"/>
       <c r="GW92" s="0"/>
+      <c r="GX92" s="0"/>
+      <c r="GY92" s="0"/>
+      <c r="GZ92" s="0"/>
+      <c r="HA92" s="0"/>
+      <c r="HB92" s="0"/>
+      <c r="HC92" s="0"/>
+      <c r="HD92" s="0"/>
+      <c r="HE92" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0"/>
       <c r="D93" s="0"/>
       <c r="E93" s="0"/>
       <c r="F93" s="0"/>
       <c r="G93" s="0"/>
       <c r="H93" s="0"/>
       <c r="I93" s="0"/>
       <c r="J93" s="0"/>
       <c r="K93" s="0"/>
       <c r="L93" s="0"/>
       <c r="M93" s="0"/>
       <c r="N93" s="0"/>
       <c r="O93" s="0"/>
       <c r="P93" s="0"/>
       <c r="Q93" s="0"/>
       <c r="R93" s="0"/>
       <c r="S93" s="0"/>
       <c r="T93" s="0"/>
       <c r="U93" s="0"/>
       <c r="V93" s="0"/>
       <c r="W93" s="0"/>
@@ -22327,50 +23175,58 @@
       <c r="FY93" s="0"/>
       <c r="FZ93" s="0"/>
       <c r="GA93" s="0"/>
       <c r="GB93" s="0"/>
       <c r="GC93" s="0"/>
       <c r="GD93" s="0"/>
       <c r="GE93" s="0"/>
       <c r="GF93" s="0"/>
       <c r="GG93" s="0"/>
       <c r="GH93" s="0"/>
       <c r="GI93" s="0"/>
       <c r="GJ93" s="0"/>
       <c r="GK93" s="0"/>
       <c r="GL93" s="0"/>
       <c r="GM93" s="0"/>
       <c r="GN93" s="0"/>
       <c r="GO93" s="0"/>
       <c r="GP93" s="0"/>
       <c r="GQ93" s="0"/>
       <c r="GR93" s="0"/>
       <c r="GS93" s="0"/>
       <c r="GT93" s="0"/>
       <c r="GU93" s="0"/>
       <c r="GV93" s="0"/>
       <c r="GW93" s="0"/>
+      <c r="GX93" s="0"/>
+      <c r="GY93" s="0"/>
+      <c r="GZ93" s="0"/>
+      <c r="HA93" s="0"/>
+      <c r="HB93" s="0"/>
+      <c r="HC93" s="0"/>
+      <c r="HD93" s="0"/>
+      <c r="HE93" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0"/>
       <c r="D94" s="0"/>
       <c r="E94" s="0"/>
       <c r="F94" s="0"/>
       <c r="G94" s="0"/>
       <c r="H94" s="0"/>
       <c r="I94" s="0"/>
       <c r="J94" s="0"/>
       <c r="K94" s="0"/>
       <c r="L94" s="0"/>
       <c r="M94" s="0"/>
       <c r="N94" s="0"/>
       <c r="O94" s="0"/>
       <c r="P94" s="0"/>
       <c r="Q94" s="0"/>
       <c r="R94" s="0"/>
       <c r="S94" s="0"/>
       <c r="T94" s="0"/>
       <c r="U94" s="0"/>
       <c r="V94" s="0"/>
       <c r="W94" s="0"/>
@@ -22534,50 +23390,58 @@
       <c r="FY94" s="0"/>
       <c r="FZ94" s="0"/>
       <c r="GA94" s="0"/>
       <c r="GB94" s="0"/>
       <c r="GC94" s="0"/>
       <c r="GD94" s="0"/>
       <c r="GE94" s="0"/>
       <c r="GF94" s="0"/>
       <c r="GG94" s="0"/>
       <c r="GH94" s="0"/>
       <c r="GI94" s="0"/>
       <c r="GJ94" s="0"/>
       <c r="GK94" s="0"/>
       <c r="GL94" s="0"/>
       <c r="GM94" s="0"/>
       <c r="GN94" s="0"/>
       <c r="GO94" s="0"/>
       <c r="GP94" s="0"/>
       <c r="GQ94" s="0"/>
       <c r="GR94" s="0"/>
       <c r="GS94" s="0"/>
       <c r="GT94" s="0"/>
       <c r="GU94" s="0"/>
       <c r="GV94" s="0"/>
       <c r="GW94" s="0"/>
+      <c r="GX94" s="0"/>
+      <c r="GY94" s="0"/>
+      <c r="GZ94" s="0"/>
+      <c r="HA94" s="0"/>
+      <c r="HB94" s="0"/>
+      <c r="HC94" s="0"/>
+      <c r="HD94" s="0"/>
+      <c r="HE94" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0"/>
       <c r="D95" s="0"/>
       <c r="E95" s="0"/>
       <c r="F95" s="0"/>
       <c r="G95" s="0"/>
       <c r="H95" s="0"/>
       <c r="I95" s="0"/>
       <c r="J95" s="0"/>
       <c r="K95" s="0"/>
       <c r="L95" s="0"/>
       <c r="M95" s="0"/>
       <c r="N95" s="0"/>
       <c r="O95" s="0"/>
       <c r="P95" s="0"/>
       <c r="Q95" s="0"/>
       <c r="R95" s="0"/>
       <c r="S95" s="0"/>
       <c r="T95" s="0"/>
       <c r="U95" s="0"/>
       <c r="V95" s="0"/>
       <c r="W95" s="0"/>
@@ -22741,50 +23605,58 @@
       <c r="FY95" s="0"/>
       <c r="FZ95" s="0"/>
       <c r="GA95" s="0"/>
       <c r="GB95" s="0"/>
       <c r="GC95" s="0"/>
       <c r="GD95" s="0"/>
       <c r="GE95" s="0"/>
       <c r="GF95" s="0"/>
       <c r="GG95" s="0"/>
       <c r="GH95" s="0"/>
       <c r="GI95" s="0"/>
       <c r="GJ95" s="0"/>
       <c r="GK95" s="0"/>
       <c r="GL95" s="0"/>
       <c r="GM95" s="0"/>
       <c r="GN95" s="0"/>
       <c r="GO95" s="0"/>
       <c r="GP95" s="0"/>
       <c r="GQ95" s="0"/>
       <c r="GR95" s="0"/>
       <c r="GS95" s="0"/>
       <c r="GT95" s="0"/>
       <c r="GU95" s="0"/>
       <c r="GV95" s="0"/>
       <c r="GW95" s="0"/>
+      <c r="GX95" s="0"/>
+      <c r="GY95" s="0"/>
+      <c r="GZ95" s="0"/>
+      <c r="HA95" s="0"/>
+      <c r="HB95" s="0"/>
+      <c r="HC95" s="0"/>
+      <c r="HD95" s="0"/>
+      <c r="HE95" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0"/>
       <c r="D96" s="0"/>
       <c r="E96" s="0"/>
       <c r="F96" s="0"/>
       <c r="G96" s="0"/>
       <c r="H96" s="0"/>
       <c r="I96" s="0"/>
       <c r="J96" s="0"/>
       <c r="K96" s="0"/>
       <c r="L96" s="0"/>
       <c r="M96" s="0"/>
       <c r="N96" s="0"/>
       <c r="O96" s="0"/>
       <c r="P96" s="0"/>
       <c r="Q96" s="0"/>
       <c r="R96" s="0"/>
       <c r="S96" s="0"/>
       <c r="T96" s="0"/>
       <c r="U96" s="0"/>
       <c r="V96" s="0"/>
       <c r="W96" s="0"/>
@@ -22948,50 +23820,58 @@
       <c r="FY96" s="0"/>
       <c r="FZ96" s="0"/>
       <c r="GA96" s="0"/>
       <c r="GB96" s="0"/>
       <c r="GC96" s="0"/>
       <c r="GD96" s="0"/>
       <c r="GE96" s="0"/>
       <c r="GF96" s="0"/>
       <c r="GG96" s="0"/>
       <c r="GH96" s="0"/>
       <c r="GI96" s="0"/>
       <c r="GJ96" s="0"/>
       <c r="GK96" s="0"/>
       <c r="GL96" s="0"/>
       <c r="GM96" s="0"/>
       <c r="GN96" s="0"/>
       <c r="GO96" s="0"/>
       <c r="GP96" s="0"/>
       <c r="GQ96" s="0"/>
       <c r="GR96" s="0"/>
       <c r="GS96" s="0"/>
       <c r="GT96" s="0"/>
       <c r="GU96" s="0"/>
       <c r="GV96" s="0"/>
       <c r="GW96" s="0"/>
+      <c r="GX96" s="0"/>
+      <c r="GY96" s="0"/>
+      <c r="GZ96" s="0"/>
+      <c r="HA96" s="0"/>
+      <c r="HB96" s="0"/>
+      <c r="HC96" s="0"/>
+      <c r="HD96" s="0"/>
+      <c r="HE96" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0"/>
       <c r="D97" s="0"/>
       <c r="E97" s="0"/>
       <c r="F97" s="0"/>
       <c r="G97" s="0"/>
       <c r="H97" s="0"/>
       <c r="I97" s="0"/>
       <c r="J97" s="0"/>
       <c r="K97" s="0"/>
       <c r="L97" s="0"/>
       <c r="M97" s="0"/>
       <c r="N97" s="0"/>
       <c r="O97" s="0"/>
       <c r="P97" s="0"/>
       <c r="Q97" s="0"/>
       <c r="R97" s="0"/>
       <c r="S97" s="0"/>
       <c r="T97" s="0"/>
       <c r="U97" s="0"/>
       <c r="V97" s="0"/>
       <c r="W97" s="0"/>
@@ -23155,50 +24035,58 @@
       <c r="FY97" s="0"/>
       <c r="FZ97" s="0"/>
       <c r="GA97" s="0"/>
       <c r="GB97" s="0"/>
       <c r="GC97" s="0"/>
       <c r="GD97" s="0"/>
       <c r="GE97" s="0"/>
       <c r="GF97" s="0"/>
       <c r="GG97" s="0"/>
       <c r="GH97" s="0"/>
       <c r="GI97" s="0"/>
       <c r="GJ97" s="0"/>
       <c r="GK97" s="0"/>
       <c r="GL97" s="0"/>
       <c r="GM97" s="0"/>
       <c r="GN97" s="0"/>
       <c r="GO97" s="0"/>
       <c r="GP97" s="0"/>
       <c r="GQ97" s="0"/>
       <c r="GR97" s="0"/>
       <c r="GS97" s="0"/>
       <c r="GT97" s="0"/>
       <c r="GU97" s="0"/>
       <c r="GV97" s="0"/>
       <c r="GW97" s="0"/>
+      <c r="GX97" s="0"/>
+      <c r="GY97" s="0"/>
+      <c r="GZ97" s="0"/>
+      <c r="HA97" s="0"/>
+      <c r="HB97" s="0"/>
+      <c r="HC97" s="0"/>
+      <c r="HD97" s="0"/>
+      <c r="HE97" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0"/>
       <c r="D98" s="0"/>
       <c r="E98" s="0"/>
       <c r="F98" s="0"/>
       <c r="G98" s="0"/>
       <c r="H98" s="0"/>
       <c r="I98" s="0"/>
       <c r="J98" s="0"/>
       <c r="K98" s="0"/>
       <c r="L98" s="0"/>
       <c r="M98" s="0"/>
       <c r="N98" s="0"/>
       <c r="O98" s="0"/>
       <c r="P98" s="0"/>
       <c r="Q98" s="0"/>
       <c r="R98" s="0"/>
       <c r="S98" s="0"/>
       <c r="T98" s="0"/>
       <c r="U98" s="0"/>
       <c r="V98" s="0"/>
       <c r="W98" s="0"/>
@@ -23362,50 +24250,58 @@
       <c r="FY98" s="0"/>
       <c r="FZ98" s="0"/>
       <c r="GA98" s="0"/>
       <c r="GB98" s="0"/>
       <c r="GC98" s="0"/>
       <c r="GD98" s="0"/>
       <c r="GE98" s="0"/>
       <c r="GF98" s="0"/>
       <c r="GG98" s="0"/>
       <c r="GH98" s="0"/>
       <c r="GI98" s="0"/>
       <c r="GJ98" s="0"/>
       <c r="GK98" s="0"/>
       <c r="GL98" s="0"/>
       <c r="GM98" s="0"/>
       <c r="GN98" s="0"/>
       <c r="GO98" s="0"/>
       <c r="GP98" s="0"/>
       <c r="GQ98" s="0"/>
       <c r="GR98" s="0"/>
       <c r="GS98" s="0"/>
       <c r="GT98" s="0"/>
       <c r="GU98" s="0"/>
       <c r="GV98" s="0"/>
       <c r="GW98" s="0"/>
+      <c r="GX98" s="0"/>
+      <c r="GY98" s="0"/>
+      <c r="GZ98" s="0"/>
+      <c r="HA98" s="0"/>
+      <c r="HB98" s="0"/>
+      <c r="HC98" s="0"/>
+      <c r="HD98" s="0"/>
+      <c r="HE98" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0"/>
       <c r="D99" s="0"/>
       <c r="E99" s="0"/>
       <c r="F99" s="0"/>
       <c r="G99" s="0"/>
       <c r="H99" s="0"/>
       <c r="I99" s="0"/>
       <c r="J99" s="0"/>
       <c r="K99" s="0"/>
       <c r="L99" s="0"/>
       <c r="M99" s="0"/>
       <c r="N99" s="0"/>
       <c r="O99" s="0"/>
       <c r="P99" s="0"/>
       <c r="Q99" s="0"/>
       <c r="R99" s="0"/>
       <c r="S99" s="0"/>
       <c r="T99" s="0"/>
       <c r="U99" s="0"/>
       <c r="V99" s="0"/>
       <c r="W99" s="0"/>
@@ -23569,50 +24465,58 @@
       <c r="FY99" s="0"/>
       <c r="FZ99" s="0"/>
       <c r="GA99" s="0"/>
       <c r="GB99" s="0"/>
       <c r="GC99" s="0"/>
       <c r="GD99" s="0"/>
       <c r="GE99" s="0"/>
       <c r="GF99" s="0"/>
       <c r="GG99" s="0"/>
       <c r="GH99" s="0"/>
       <c r="GI99" s="0"/>
       <c r="GJ99" s="0"/>
       <c r="GK99" s="0"/>
       <c r="GL99" s="0"/>
       <c r="GM99" s="0"/>
       <c r="GN99" s="0"/>
       <c r="GO99" s="0"/>
       <c r="GP99" s="0"/>
       <c r="GQ99" s="0"/>
       <c r="GR99" s="0"/>
       <c r="GS99" s="0"/>
       <c r="GT99" s="0"/>
       <c r="GU99" s="0"/>
       <c r="GV99" s="0"/>
       <c r="GW99" s="0"/>
+      <c r="GX99" s="0"/>
+      <c r="GY99" s="0"/>
+      <c r="GZ99" s="0"/>
+      <c r="HA99" s="0"/>
+      <c r="HB99" s="0"/>
+      <c r="HC99" s="0"/>
+      <c r="HD99" s="0"/>
+      <c r="HE99" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0"/>
       <c r="D100" s="0"/>
       <c r="E100" s="0"/>
       <c r="F100" s="0"/>
       <c r="G100" s="0"/>
       <c r="H100" s="0"/>
       <c r="I100" s="0"/>
       <c r="J100" s="0"/>
       <c r="K100" s="0"/>
       <c r="L100" s="0"/>
       <c r="M100" s="0"/>
       <c r="N100" s="0"/>
       <c r="O100" s="0"/>
       <c r="P100" s="0"/>
       <c r="Q100" s="0"/>
       <c r="R100" s="0"/>
       <c r="S100" s="0"/>
       <c r="T100" s="0"/>
       <c r="U100" s="0"/>
       <c r="V100" s="0"/>
       <c r="W100" s="0"/>
@@ -23776,50 +24680,58 @@
       <c r="FY100" s="0"/>
       <c r="FZ100" s="0"/>
       <c r="GA100" s="0"/>
       <c r="GB100" s="0"/>
       <c r="GC100" s="0"/>
       <c r="GD100" s="0"/>
       <c r="GE100" s="0"/>
       <c r="GF100" s="0"/>
       <c r="GG100" s="0"/>
       <c r="GH100" s="0"/>
       <c r="GI100" s="0"/>
       <c r="GJ100" s="0"/>
       <c r="GK100" s="0"/>
       <c r="GL100" s="0"/>
       <c r="GM100" s="0"/>
       <c r="GN100" s="0"/>
       <c r="GO100" s="0"/>
       <c r="GP100" s="0"/>
       <c r="GQ100" s="0"/>
       <c r="GR100" s="0"/>
       <c r="GS100" s="0"/>
       <c r="GT100" s="0"/>
       <c r="GU100" s="0"/>
       <c r="GV100" s="0"/>
       <c r="GW100" s="0"/>
+      <c r="GX100" s="0"/>
+      <c r="GY100" s="0"/>
+      <c r="GZ100" s="0"/>
+      <c r="HA100" s="0"/>
+      <c r="HB100" s="0"/>
+      <c r="HC100" s="0"/>
+      <c r="HD100" s="0"/>
+      <c r="HE100" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>