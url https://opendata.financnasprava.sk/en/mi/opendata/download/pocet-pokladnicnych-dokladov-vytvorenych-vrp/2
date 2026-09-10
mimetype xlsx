--- v1 (2026-07-26)
+++ v2 (2026-09-10)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:HE100"/>
+  <dimension ref="A1:HN100"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Týždeň</t>
         </is>
       </c>
       <c r="B1" s="0"/>
       <c r="C1" s="0"/>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>YYYY/WW</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>2022-27</t>
@@ -1170,51 +1170,96 @@
       <c r="GZ1" s="0" t="inlineStr">
         <is>
           <t>2026-22</t>
         </is>
       </c>
       <c r="HA1" s="0" t="inlineStr">
         <is>
           <t>2026-23</t>
         </is>
       </c>
       <c r="HB1" s="0" t="inlineStr">
         <is>
           <t>2026-24</t>
         </is>
       </c>
       <c r="HC1" s="0" t="inlineStr">
         <is>
           <t>2026-25</t>
         </is>
       </c>
       <c r="HD1" s="0" t="inlineStr">
         <is>
           <t>2026-26</t>
         </is>
       </c>
-      <c r="HE1" s="0"/>
+      <c r="HE1" s="0" t="inlineStr">
+        <is>
+          <t>2026-27</t>
+        </is>
+      </c>
+      <c r="HF1" s="0" t="inlineStr">
+        <is>
+          <t>2026-28</t>
+        </is>
+      </c>
+      <c r="HG1" s="0" t="inlineStr">
+        <is>
+          <t>2026-29</t>
+        </is>
+      </c>
+      <c r="HH1" s="0" t="inlineStr">
+        <is>
+          <t>2026-30</t>
+        </is>
+      </c>
+      <c r="HI1" s="0" t="inlineStr">
+        <is>
+          <t>2026-31</t>
+        </is>
+      </c>
+      <c r="HJ1" s="0" t="inlineStr">
+        <is>
+          <t>2026-32</t>
+        </is>
+      </c>
+      <c r="HK1" s="0" t="inlineStr">
+        <is>
+          <t>2026-33</t>
+        </is>
+      </c>
+      <c r="HL1" s="0" t="inlineStr">
+        <is>
+          <t>2026-34</t>
+        </is>
+      </c>
+      <c r="HM1" s="0" t="inlineStr">
+        <is>
+          <t>2026-35</t>
+        </is>
+      </c>
+      <c r="HN1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Week</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>YYYY/WW</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>2022-27</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>2022-28</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
@@ -2225,51 +2270,96 @@
       <c r="GZ2" s="0" t="inlineStr">
         <is>
           <t>2026-22</t>
         </is>
       </c>
       <c r="HA2" s="0" t="inlineStr">
         <is>
           <t>2026-23</t>
         </is>
       </c>
       <c r="HB2" s="0" t="inlineStr">
         <is>
           <t>2026-24</t>
         </is>
       </c>
       <c r="HC2" s="0" t="inlineStr">
         <is>
           <t>2026-25</t>
         </is>
       </c>
       <c r="HD2" s="0" t="inlineStr">
         <is>
           <t>2026-26</t>
         </is>
       </c>
-      <c r="HE2" s="0"/>
+      <c r="HE2" s="0" t="inlineStr">
+        <is>
+          <t>2026-27</t>
+        </is>
+      </c>
+      <c r="HF2" s="0" t="inlineStr">
+        <is>
+          <t>2026-28</t>
+        </is>
+      </c>
+      <c r="HG2" s="0" t="inlineStr">
+        <is>
+          <t>2026-29</t>
+        </is>
+      </c>
+      <c r="HH2" s="0" t="inlineStr">
+        <is>
+          <t>2026-30</t>
+        </is>
+      </c>
+      <c r="HI2" s="0" t="inlineStr">
+        <is>
+          <t>2026-31</t>
+        </is>
+      </c>
+      <c r="HJ2" s="0" t="inlineStr">
+        <is>
+          <t>2026-32</t>
+        </is>
+      </c>
+      <c r="HK2" s="0" t="inlineStr">
+        <is>
+          <t>2026-33</t>
+        </is>
+      </c>
+      <c r="HL2" s="0" t="inlineStr">
+        <is>
+          <t>2026-34</t>
+        </is>
+      </c>
+      <c r="HM2" s="0" t="inlineStr">
+        <is>
+          <t>2026-35</t>
+        </is>
+      </c>
+      <c r="HN2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Pokladnica - Android</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Cashier - Android</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E3" s="0" t="n">
         <v>135431</v>
       </c>
@@ -2489,50 +2579,59 @@
       <c r="GG3" s="0"/>
       <c r="GH3" s="0"/>
       <c r="GI3" s="0"/>
       <c r="GJ3" s="0"/>
       <c r="GK3" s="0"/>
       <c r="GL3" s="0"/>
       <c r="GM3" s="0"/>
       <c r="GN3" s="0"/>
       <c r="GO3" s="0"/>
       <c r="GP3" s="0"/>
       <c r="GQ3" s="0"/>
       <c r="GR3" s="0"/>
       <c r="GS3" s="0"/>
       <c r="GT3" s="0"/>
       <c r="GU3" s="0"/>
       <c r="GV3" s="0"/>
       <c r="GW3" s="0"/>
       <c r="GX3" s="0"/>
       <c r="GY3" s="0"/>
       <c r="GZ3" s="0"/>
       <c r="HA3" s="0"/>
       <c r="HB3" s="0"/>
       <c r="HC3" s="0"/>
       <c r="HD3" s="0"/>
       <c r="HE3" s="0"/>
+      <c r="HF3" s="0"/>
+      <c r="HG3" s="0"/>
+      <c r="HH3" s="0"/>
+      <c r="HI3" s="0"/>
+      <c r="HJ3" s="0"/>
+      <c r="HK3" s="0"/>
+      <c r="HL3" s="0"/>
+      <c r="HM3" s="0"/>
+      <c r="HN3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Pokladnica - web</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Pokladnica - web</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E4" s="0" t="n">
         <v>83678</v>
       </c>
@@ -2752,50 +2851,59 @@
       <c r="GG4" s="0"/>
       <c r="GH4" s="0"/>
       <c r="GI4" s="0"/>
       <c r="GJ4" s="0"/>
       <c r="GK4" s="0"/>
       <c r="GL4" s="0"/>
       <c r="GM4" s="0"/>
       <c r="GN4" s="0"/>
       <c r="GO4" s="0"/>
       <c r="GP4" s="0"/>
       <c r="GQ4" s="0"/>
       <c r="GR4" s="0"/>
       <c r="GS4" s="0"/>
       <c r="GT4" s="0"/>
       <c r="GU4" s="0"/>
       <c r="GV4" s="0"/>
       <c r="GW4" s="0"/>
       <c r="GX4" s="0"/>
       <c r="GY4" s="0"/>
       <c r="GZ4" s="0"/>
       <c r="HA4" s="0"/>
       <c r="HB4" s="0"/>
       <c r="HC4" s="0"/>
       <c r="HD4" s="0"/>
       <c r="HE4" s="0"/>
+      <c r="HF4" s="0"/>
+      <c r="HG4" s="0"/>
+      <c r="HH4" s="0"/>
+      <c r="HI4" s="0"/>
+      <c r="HJ4" s="0"/>
+      <c r="HK4" s="0"/>
+      <c r="HL4" s="0"/>
+      <c r="HM4" s="0"/>
+      <c r="HN4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - Android</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - Android</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E5" s="0" t="n">
         <v>18335</v>
       </c>
@@ -3398,51 +3506,78 @@
       </c>
       <c r="GW5" s="0" t="n">
         <v>234919</v>
       </c>
       <c r="GX5" s="0" t="n">
         <v>243923</v>
       </c>
       <c r="GY5" s="0" t="n">
         <v>261353</v>
       </c>
       <c r="GZ5" s="0" t="n">
         <v>268164</v>
       </c>
       <c r="HA5" s="0" t="n">
         <v>238875</v>
       </c>
       <c r="HB5" s="0" t="n">
         <v>253938</v>
       </c>
       <c r="HC5" s="0" t="n">
         <v>255747</v>
       </c>
       <c r="HD5" s="0" t="n">
         <v>252391</v>
       </c>
-      <c r="HE5" s="0"/>
+      <c r="HE5" s="0" t="n">
+        <v>237883</v>
+      </c>
+      <c r="HF5" s="0" t="n">
+        <v>235680</v>
+      </c>
+      <c r="HG5" s="0" t="n">
+        <v>257439</v>
+      </c>
+      <c r="HH5" s="0" t="n">
+        <v>247137</v>
+      </c>
+      <c r="HI5" s="0" t="n">
+        <v>247660</v>
+      </c>
+      <c r="HJ5" s="0" t="n">
+        <v>239342</v>
+      </c>
+      <c r="HK5" s="0" t="n">
+        <v>277788</v>
+      </c>
+      <c r="HL5" s="0" t="n">
+        <v>259329</v>
+      </c>
+      <c r="HM5" s="0" t="n">
+        <v>260336</v>
+      </c>
+      <c r="HN5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - web</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - web</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E6" s="0" t="n">
         <v>43705</v>
       </c>
@@ -4045,51 +4180,78 @@
       </c>
       <c r="GW6" s="0" t="n">
         <v>238071</v>
       </c>
       <c r="GX6" s="0" t="n">
         <v>263683</v>
       </c>
       <c r="GY6" s="0" t="n">
         <v>261825</v>
       </c>
       <c r="GZ6" s="0" t="n">
         <v>267686</v>
       </c>
       <c r="HA6" s="0" t="n">
         <v>242883</v>
       </c>
       <c r="HB6" s="0" t="n">
         <v>245157</v>
       </c>
       <c r="HC6" s="0" t="n">
         <v>249779</v>
       </c>
       <c r="HD6" s="0" t="n">
         <v>239923</v>
       </c>
-      <c r="HE6" s="0"/>
+      <c r="HE6" s="0" t="n">
+        <v>226424</v>
+      </c>
+      <c r="HF6" s="0" t="n">
+        <v>224223</v>
+      </c>
+      <c r="HG6" s="0" t="n">
+        <v>232006</v>
+      </c>
+      <c r="HH6" s="0" t="n">
+        <v>226070</v>
+      </c>
+      <c r="HI6" s="0" t="n">
+        <v>214001</v>
+      </c>
+      <c r="HJ6" s="0" t="n">
+        <v>206769</v>
+      </c>
+      <c r="HK6" s="0" t="n">
+        <v>225871</v>
+      </c>
+      <c r="HL6" s="0" t="n">
+        <v>237945</v>
+      </c>
+      <c r="HM6" s="0" t="n">
+        <v>224666</v>
+      </c>
+      <c r="HN6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - iOS</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - iOS</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E7" s="0" t="n">
         <v>0</v>
       </c>
@@ -4692,51 +4854,78 @@
       </c>
       <c r="GW7" s="0" t="n">
         <v>28195</v>
       </c>
       <c r="GX7" s="0" t="n">
         <v>31181</v>
       </c>
       <c r="GY7" s="0" t="n">
         <v>30962</v>
       </c>
       <c r="GZ7" s="0" t="n">
         <v>31757</v>
       </c>
       <c r="HA7" s="0" t="n">
         <v>27555</v>
       </c>
       <c r="HB7" s="0" t="n">
         <v>29076</v>
       </c>
       <c r="HC7" s="0" t="n">
         <v>28551</v>
       </c>
       <c r="HD7" s="0" t="n">
         <v>26854</v>
       </c>
-      <c r="HE7" s="0"/>
+      <c r="HE7" s="0" t="n">
+        <v>24929</v>
+      </c>
+      <c r="HF7" s="0" t="n">
+        <v>24715</v>
+      </c>
+      <c r="HG7" s="0" t="n">
+        <v>27166</v>
+      </c>
+      <c r="HH7" s="0" t="n">
+        <v>26456</v>
+      </c>
+      <c r="HI7" s="0" t="n">
+        <v>25154</v>
+      </c>
+      <c r="HJ7" s="0" t="n">
+        <v>23781</v>
+      </c>
+      <c r="HK7" s="0" t="n">
+        <v>26669</v>
+      </c>
+      <c r="HL7" s="0" t="n">
+        <v>28487</v>
+      </c>
+      <c r="HM7" s="0" t="n">
+        <v>27881</v>
+      </c>
+      <c r="HN7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0"/>
       <c r="D8" s="0"/>
       <c r="E8" s="0"/>
       <c r="F8" s="0"/>
       <c r="G8" s="0"/>
       <c r="H8" s="0"/>
       <c r="I8" s="0"/>
       <c r="J8" s="0"/>
       <c r="K8" s="0"/>
       <c r="L8" s="0"/>
       <c r="M8" s="0"/>
       <c r="N8" s="0"/>
       <c r="O8" s="0"/>
       <c r="P8" s="0"/>
       <c r="Q8" s="0"/>
       <c r="R8" s="0"/>
       <c r="S8" s="0"/>
       <c r="T8" s="0"/>
       <c r="U8" s="0"/>
       <c r="V8" s="0"/>
       <c r="W8" s="0"/>
@@ -4908,50 +5097,59 @@
       <c r="GG8" s="0"/>
       <c r="GH8" s="0"/>
       <c r="GI8" s="0"/>
       <c r="GJ8" s="0"/>
       <c r="GK8" s="0"/>
       <c r="GL8" s="0"/>
       <c r="GM8" s="0"/>
       <c r="GN8" s="0"/>
       <c r="GO8" s="0"/>
       <c r="GP8" s="0"/>
       <c r="GQ8" s="0"/>
       <c r="GR8" s="0"/>
       <c r="GS8" s="0"/>
       <c r="GT8" s="0"/>
       <c r="GU8" s="0"/>
       <c r="GV8" s="0"/>
       <c r="GW8" s="0"/>
       <c r="GX8" s="0"/>
       <c r="GY8" s="0"/>
       <c r="GZ8" s="0"/>
       <c r="HA8" s="0"/>
       <c r="HB8" s="0"/>
       <c r="HC8" s="0"/>
       <c r="HD8" s="0"/>
       <c r="HE8" s="0"/>
+      <c r="HF8" s="0"/>
+      <c r="HG8" s="0"/>
+      <c r="HH8" s="0"/>
+      <c r="HI8" s="0"/>
+      <c r="HJ8" s="0"/>
+      <c r="HK8" s="0"/>
+      <c r="HL8" s="0"/>
+      <c r="HM8" s="0"/>
+      <c r="HN8" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
       <c r="H9" s="0"/>
       <c r="I9" s="0"/>
       <c r="J9" s="0"/>
       <c r="K9" s="0"/>
       <c r="L9" s="0"/>
       <c r="M9" s="0"/>
       <c r="N9" s="0"/>
       <c r="O9" s="0"/>
       <c r="P9" s="0"/>
       <c r="Q9" s="0"/>
       <c r="R9" s="0"/>
       <c r="S9" s="0"/>
       <c r="T9" s="0"/>
       <c r="U9" s="0"/>
       <c r="V9" s="0"/>
       <c r="W9" s="0"/>
@@ -5123,50 +5321,59 @@
       <c r="GG9" s="0"/>
       <c r="GH9" s="0"/>
       <c r="GI9" s="0"/>
       <c r="GJ9" s="0"/>
       <c r="GK9" s="0"/>
       <c r="GL9" s="0"/>
       <c r="GM9" s="0"/>
       <c r="GN9" s="0"/>
       <c r="GO9" s="0"/>
       <c r="GP9" s="0"/>
       <c r="GQ9" s="0"/>
       <c r="GR9" s="0"/>
       <c r="GS9" s="0"/>
       <c r="GT9" s="0"/>
       <c r="GU9" s="0"/>
       <c r="GV9" s="0"/>
       <c r="GW9" s="0"/>
       <c r="GX9" s="0"/>
       <c r="GY9" s="0"/>
       <c r="GZ9" s="0"/>
       <c r="HA9" s="0"/>
       <c r="HB9" s="0"/>
       <c r="HC9" s="0"/>
       <c r="HD9" s="0"/>
       <c r="HE9" s="0"/>
+      <c r="HF9" s="0"/>
+      <c r="HG9" s="0"/>
+      <c r="HH9" s="0"/>
+      <c r="HI9" s="0"/>
+      <c r="HJ9" s="0"/>
+      <c r="HK9" s="0"/>
+      <c r="HL9" s="0"/>
+      <c r="HM9" s="0"/>
+      <c r="HN9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0"/>
       <c r="D10" s="0"/>
       <c r="E10" s="0"/>
       <c r="F10" s="0"/>
       <c r="G10" s="0"/>
       <c r="H10" s="0"/>
       <c r="I10" s="0"/>
       <c r="J10" s="0"/>
       <c r="K10" s="0"/>
       <c r="L10" s="0"/>
       <c r="M10" s="0"/>
       <c r="N10" s="0"/>
       <c r="O10" s="0"/>
       <c r="P10" s="0"/>
       <c r="Q10" s="0"/>
       <c r="R10" s="0"/>
       <c r="S10" s="0"/>
       <c r="T10" s="0"/>
       <c r="U10" s="0"/>
       <c r="V10" s="0"/>
       <c r="W10" s="0"/>
@@ -5338,50 +5545,59 @@
       <c r="GG10" s="0"/>
       <c r="GH10" s="0"/>
       <c r="GI10" s="0"/>
       <c r="GJ10" s="0"/>
       <c r="GK10" s="0"/>
       <c r="GL10" s="0"/>
       <c r="GM10" s="0"/>
       <c r="GN10" s="0"/>
       <c r="GO10" s="0"/>
       <c r="GP10" s="0"/>
       <c r="GQ10" s="0"/>
       <c r="GR10" s="0"/>
       <c r="GS10" s="0"/>
       <c r="GT10" s="0"/>
       <c r="GU10" s="0"/>
       <c r="GV10" s="0"/>
       <c r="GW10" s="0"/>
       <c r="GX10" s="0"/>
       <c r="GY10" s="0"/>
       <c r="GZ10" s="0"/>
       <c r="HA10" s="0"/>
       <c r="HB10" s="0"/>
       <c r="HC10" s="0"/>
       <c r="HD10" s="0"/>
       <c r="HE10" s="0"/>
+      <c r="HF10" s="0"/>
+      <c r="HG10" s="0"/>
+      <c r="HH10" s="0"/>
+      <c r="HI10" s="0"/>
+      <c r="HJ10" s="0"/>
+      <c r="HK10" s="0"/>
+      <c r="HL10" s="0"/>
+      <c r="HM10" s="0"/>
+      <c r="HN10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0"/>
       <c r="D11" s="0"/>
       <c r="E11" s="0"/>
       <c r="F11" s="0"/>
       <c r="G11" s="0"/>
       <c r="H11" s="0"/>
       <c r="I11" s="0"/>
       <c r="J11" s="0"/>
       <c r="K11" s="0"/>
       <c r="L11" s="0"/>
       <c r="M11" s="0"/>
       <c r="N11" s="0"/>
       <c r="O11" s="0"/>
       <c r="P11" s="0"/>
       <c r="Q11" s="0"/>
       <c r="R11" s="0"/>
       <c r="S11" s="0"/>
       <c r="T11" s="0"/>
       <c r="U11" s="0"/>
       <c r="V11" s="0"/>
       <c r="W11" s="0"/>
@@ -5553,50 +5769,59 @@
       <c r="GG11" s="0"/>
       <c r="GH11" s="0"/>
       <c r="GI11" s="0"/>
       <c r="GJ11" s="0"/>
       <c r="GK11" s="0"/>
       <c r="GL11" s="0"/>
       <c r="GM11" s="0"/>
       <c r="GN11" s="0"/>
       <c r="GO11" s="0"/>
       <c r="GP11" s="0"/>
       <c r="GQ11" s="0"/>
       <c r="GR11" s="0"/>
       <c r="GS11" s="0"/>
       <c r="GT11" s="0"/>
       <c r="GU11" s="0"/>
       <c r="GV11" s="0"/>
       <c r="GW11" s="0"/>
       <c r="GX11" s="0"/>
       <c r="GY11" s="0"/>
       <c r="GZ11" s="0"/>
       <c r="HA11" s="0"/>
       <c r="HB11" s="0"/>
       <c r="HC11" s="0"/>
       <c r="HD11" s="0"/>
       <c r="HE11" s="0"/>
+      <c r="HF11" s="0"/>
+      <c r="HG11" s="0"/>
+      <c r="HH11" s="0"/>
+      <c r="HI11" s="0"/>
+      <c r="HJ11" s="0"/>
+      <c r="HK11" s="0"/>
+      <c r="HL11" s="0"/>
+      <c r="HM11" s="0"/>
+      <c r="HN11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0"/>
       <c r="D12" s="0"/>
       <c r="E12" s="0"/>
       <c r="F12" s="0"/>
       <c r="G12" s="0"/>
       <c r="H12" s="0"/>
       <c r="I12" s="0"/>
       <c r="J12" s="0"/>
       <c r="K12" s="0"/>
       <c r="L12" s="0"/>
       <c r="M12" s="0"/>
       <c r="N12" s="0"/>
       <c r="O12" s="0"/>
       <c r="P12" s="0"/>
       <c r="Q12" s="0"/>
       <c r="R12" s="0"/>
       <c r="S12" s="0"/>
       <c r="T12" s="0"/>
       <c r="U12" s="0"/>
       <c r="V12" s="0"/>
       <c r="W12" s="0"/>
@@ -5768,50 +5993,59 @@
       <c r="GG12" s="0"/>
       <c r="GH12" s="0"/>
       <c r="GI12" s="0"/>
       <c r="GJ12" s="0"/>
       <c r="GK12" s="0"/>
       <c r="GL12" s="0"/>
       <c r="GM12" s="0"/>
       <c r="GN12" s="0"/>
       <c r="GO12" s="0"/>
       <c r="GP12" s="0"/>
       <c r="GQ12" s="0"/>
       <c r="GR12" s="0"/>
       <c r="GS12" s="0"/>
       <c r="GT12" s="0"/>
       <c r="GU12" s="0"/>
       <c r="GV12" s="0"/>
       <c r="GW12" s="0"/>
       <c r="GX12" s="0"/>
       <c r="GY12" s="0"/>
       <c r="GZ12" s="0"/>
       <c r="HA12" s="0"/>
       <c r="HB12" s="0"/>
       <c r="HC12" s="0"/>
       <c r="HD12" s="0"/>
       <c r="HE12" s="0"/>
+      <c r="HF12" s="0"/>
+      <c r="HG12" s="0"/>
+      <c r="HH12" s="0"/>
+      <c r="HI12" s="0"/>
+      <c r="HJ12" s="0"/>
+      <c r="HK12" s="0"/>
+      <c r="HL12" s="0"/>
+      <c r="HM12" s="0"/>
+      <c r="HN12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0"/>
       <c r="D13" s="0"/>
       <c r="E13" s="0"/>
       <c r="F13" s="0"/>
       <c r="G13" s="0"/>
       <c r="H13" s="0"/>
       <c r="I13" s="0"/>
       <c r="J13" s="0"/>
       <c r="K13" s="0"/>
       <c r="L13" s="0"/>
       <c r="M13" s="0"/>
       <c r="N13" s="0"/>
       <c r="O13" s="0"/>
       <c r="P13" s="0"/>
       <c r="Q13" s="0"/>
       <c r="R13" s="0"/>
       <c r="S13" s="0"/>
       <c r="T13" s="0"/>
       <c r="U13" s="0"/>
       <c r="V13" s="0"/>
       <c r="W13" s="0"/>
@@ -5983,50 +6217,59 @@
       <c r="GG13" s="0"/>
       <c r="GH13" s="0"/>
       <c r="GI13" s="0"/>
       <c r="GJ13" s="0"/>
       <c r="GK13" s="0"/>
       <c r="GL13" s="0"/>
       <c r="GM13" s="0"/>
       <c r="GN13" s="0"/>
       <c r="GO13" s="0"/>
       <c r="GP13" s="0"/>
       <c r="GQ13" s="0"/>
       <c r="GR13" s="0"/>
       <c r="GS13" s="0"/>
       <c r="GT13" s="0"/>
       <c r="GU13" s="0"/>
       <c r="GV13" s="0"/>
       <c r="GW13" s="0"/>
       <c r="GX13" s="0"/>
       <c r="GY13" s="0"/>
       <c r="GZ13" s="0"/>
       <c r="HA13" s="0"/>
       <c r="HB13" s="0"/>
       <c r="HC13" s="0"/>
       <c r="HD13" s="0"/>
       <c r="HE13" s="0"/>
+      <c r="HF13" s="0"/>
+      <c r="HG13" s="0"/>
+      <c r="HH13" s="0"/>
+      <c r="HI13" s="0"/>
+      <c r="HJ13" s="0"/>
+      <c r="HK13" s="0"/>
+      <c r="HL13" s="0"/>
+      <c r="HM13" s="0"/>
+      <c r="HN13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0"/>
       <c r="D14" s="0"/>
       <c r="E14" s="0"/>
       <c r="F14" s="0"/>
       <c r="G14" s="0"/>
       <c r="H14" s="0"/>
       <c r="I14" s="0"/>
       <c r="J14" s="0"/>
       <c r="K14" s="0"/>
       <c r="L14" s="0"/>
       <c r="M14" s="0"/>
       <c r="N14" s="0"/>
       <c r="O14" s="0"/>
       <c r="P14" s="0"/>
       <c r="Q14" s="0"/>
       <c r="R14" s="0"/>
       <c r="S14" s="0"/>
       <c r="T14" s="0"/>
       <c r="U14" s="0"/>
       <c r="V14" s="0"/>
       <c r="W14" s="0"/>
@@ -6198,50 +6441,59 @@
       <c r="GG14" s="0"/>
       <c r="GH14" s="0"/>
       <c r="GI14" s="0"/>
       <c r="GJ14" s="0"/>
       <c r="GK14" s="0"/>
       <c r="GL14" s="0"/>
       <c r="GM14" s="0"/>
       <c r="GN14" s="0"/>
       <c r="GO14" s="0"/>
       <c r="GP14" s="0"/>
       <c r="GQ14" s="0"/>
       <c r="GR14" s="0"/>
       <c r="GS14" s="0"/>
       <c r="GT14" s="0"/>
       <c r="GU14" s="0"/>
       <c r="GV14" s="0"/>
       <c r="GW14" s="0"/>
       <c r="GX14" s="0"/>
       <c r="GY14" s="0"/>
       <c r="GZ14" s="0"/>
       <c r="HA14" s="0"/>
       <c r="HB14" s="0"/>
       <c r="HC14" s="0"/>
       <c r="HD14" s="0"/>
       <c r="HE14" s="0"/>
+      <c r="HF14" s="0"/>
+      <c r="HG14" s="0"/>
+      <c r="HH14" s="0"/>
+      <c r="HI14" s="0"/>
+      <c r="HJ14" s="0"/>
+      <c r="HK14" s="0"/>
+      <c r="HL14" s="0"/>
+      <c r="HM14" s="0"/>
+      <c r="HN14" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0"/>
       <c r="D15" s="0"/>
       <c r="E15" s="0"/>
       <c r="F15" s="0"/>
       <c r="G15" s="0"/>
       <c r="H15" s="0"/>
       <c r="I15" s="0"/>
       <c r="J15" s="0"/>
       <c r="K15" s="0"/>
       <c r="L15" s="0"/>
       <c r="M15" s="0"/>
       <c r="N15" s="0"/>
       <c r="O15" s="0"/>
       <c r="P15" s="0"/>
       <c r="Q15" s="0"/>
       <c r="R15" s="0"/>
       <c r="S15" s="0"/>
       <c r="T15" s="0"/>
       <c r="U15" s="0"/>
       <c r="V15" s="0"/>
       <c r="W15" s="0"/>
@@ -6413,50 +6665,59 @@
       <c r="GG15" s="0"/>
       <c r="GH15" s="0"/>
       <c r="GI15" s="0"/>
       <c r="GJ15" s="0"/>
       <c r="GK15" s="0"/>
       <c r="GL15" s="0"/>
       <c r="GM15" s="0"/>
       <c r="GN15" s="0"/>
       <c r="GO15" s="0"/>
       <c r="GP15" s="0"/>
       <c r="GQ15" s="0"/>
       <c r="GR15" s="0"/>
       <c r="GS15" s="0"/>
       <c r="GT15" s="0"/>
       <c r="GU15" s="0"/>
       <c r="GV15" s="0"/>
       <c r="GW15" s="0"/>
       <c r="GX15" s="0"/>
       <c r="GY15" s="0"/>
       <c r="GZ15" s="0"/>
       <c r="HA15" s="0"/>
       <c r="HB15" s="0"/>
       <c r="HC15" s="0"/>
       <c r="HD15" s="0"/>
       <c r="HE15" s="0"/>
+      <c r="HF15" s="0"/>
+      <c r="HG15" s="0"/>
+      <c r="HH15" s="0"/>
+      <c r="HI15" s="0"/>
+      <c r="HJ15" s="0"/>
+      <c r="HK15" s="0"/>
+      <c r="HL15" s="0"/>
+      <c r="HM15" s="0"/>
+      <c r="HN15" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0"/>
       <c r="D16" s="0"/>
       <c r="E16" s="0"/>
       <c r="F16" s="0"/>
       <c r="G16" s="0"/>
       <c r="H16" s="0"/>
       <c r="I16" s="0"/>
       <c r="J16" s="0"/>
       <c r="K16" s="0"/>
       <c r="L16" s="0"/>
       <c r="M16" s="0"/>
       <c r="N16" s="0"/>
       <c r="O16" s="0"/>
       <c r="P16" s="0"/>
       <c r="Q16" s="0"/>
       <c r="R16" s="0"/>
       <c r="S16" s="0"/>
       <c r="T16" s="0"/>
       <c r="U16" s="0"/>
       <c r="V16" s="0"/>
       <c r="W16" s="0"/>
@@ -6628,50 +6889,59 @@
       <c r="GG16" s="0"/>
       <c r="GH16" s="0"/>
       <c r="GI16" s="0"/>
       <c r="GJ16" s="0"/>
       <c r="GK16" s="0"/>
       <c r="GL16" s="0"/>
       <c r="GM16" s="0"/>
       <c r="GN16" s="0"/>
       <c r="GO16" s="0"/>
       <c r="GP16" s="0"/>
       <c r="GQ16" s="0"/>
       <c r="GR16" s="0"/>
       <c r="GS16" s="0"/>
       <c r="GT16" s="0"/>
       <c r="GU16" s="0"/>
       <c r="GV16" s="0"/>
       <c r="GW16" s="0"/>
       <c r="GX16" s="0"/>
       <c r="GY16" s="0"/>
       <c r="GZ16" s="0"/>
       <c r="HA16" s="0"/>
       <c r="HB16" s="0"/>
       <c r="HC16" s="0"/>
       <c r="HD16" s="0"/>
       <c r="HE16" s="0"/>
+      <c r="HF16" s="0"/>
+      <c r="HG16" s="0"/>
+      <c r="HH16" s="0"/>
+      <c r="HI16" s="0"/>
+      <c r="HJ16" s="0"/>
+      <c r="HK16" s="0"/>
+      <c r="HL16" s="0"/>
+      <c r="HM16" s="0"/>
+      <c r="HN16" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0"/>
       <c r="D17" s="0"/>
       <c r="E17" s="0"/>
       <c r="F17" s="0"/>
       <c r="G17" s="0"/>
       <c r="H17" s="0"/>
       <c r="I17" s="0"/>
       <c r="J17" s="0"/>
       <c r="K17" s="0"/>
       <c r="L17" s="0"/>
       <c r="M17" s="0"/>
       <c r="N17" s="0"/>
       <c r="O17" s="0"/>
       <c r="P17" s="0"/>
       <c r="Q17" s="0"/>
       <c r="R17" s="0"/>
       <c r="S17" s="0"/>
       <c r="T17" s="0"/>
       <c r="U17" s="0"/>
       <c r="V17" s="0"/>
       <c r="W17" s="0"/>
@@ -6843,50 +7113,59 @@
       <c r="GG17" s="0"/>
       <c r="GH17" s="0"/>
       <c r="GI17" s="0"/>
       <c r="GJ17" s="0"/>
       <c r="GK17" s="0"/>
       <c r="GL17" s="0"/>
       <c r="GM17" s="0"/>
       <c r="GN17" s="0"/>
       <c r="GO17" s="0"/>
       <c r="GP17" s="0"/>
       <c r="GQ17" s="0"/>
       <c r="GR17" s="0"/>
       <c r="GS17" s="0"/>
       <c r="GT17" s="0"/>
       <c r="GU17" s="0"/>
       <c r="GV17" s="0"/>
       <c r="GW17" s="0"/>
       <c r="GX17" s="0"/>
       <c r="GY17" s="0"/>
       <c r="GZ17" s="0"/>
       <c r="HA17" s="0"/>
       <c r="HB17" s="0"/>
       <c r="HC17" s="0"/>
       <c r="HD17" s="0"/>
       <c r="HE17" s="0"/>
+      <c r="HF17" s="0"/>
+      <c r="HG17" s="0"/>
+      <c r="HH17" s="0"/>
+      <c r="HI17" s="0"/>
+      <c r="HJ17" s="0"/>
+      <c r="HK17" s="0"/>
+      <c r="HL17" s="0"/>
+      <c r="HM17" s="0"/>
+      <c r="HN17" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0"/>
       <c r="D18" s="0"/>
       <c r="E18" s="0"/>
       <c r="F18" s="0"/>
       <c r="G18" s="0"/>
       <c r="H18" s="0"/>
       <c r="I18" s="0"/>
       <c r="J18" s="0"/>
       <c r="K18" s="0"/>
       <c r="L18" s="0"/>
       <c r="M18" s="0"/>
       <c r="N18" s="0"/>
       <c r="O18" s="0"/>
       <c r="P18" s="0"/>
       <c r="Q18" s="0"/>
       <c r="R18" s="0"/>
       <c r="S18" s="0"/>
       <c r="T18" s="0"/>
       <c r="U18" s="0"/>
       <c r="V18" s="0"/>
       <c r="W18" s="0"/>
@@ -7058,50 +7337,59 @@
       <c r="GG18" s="0"/>
       <c r="GH18" s="0"/>
       <c r="GI18" s="0"/>
       <c r="GJ18" s="0"/>
       <c r="GK18" s="0"/>
       <c r="GL18" s="0"/>
       <c r="GM18" s="0"/>
       <c r="GN18" s="0"/>
       <c r="GO18" s="0"/>
       <c r="GP18" s="0"/>
       <c r="GQ18" s="0"/>
       <c r="GR18" s="0"/>
       <c r="GS18" s="0"/>
       <c r="GT18" s="0"/>
       <c r="GU18" s="0"/>
       <c r="GV18" s="0"/>
       <c r="GW18" s="0"/>
       <c r="GX18" s="0"/>
       <c r="GY18" s="0"/>
       <c r="GZ18" s="0"/>
       <c r="HA18" s="0"/>
       <c r="HB18" s="0"/>
       <c r="HC18" s="0"/>
       <c r="HD18" s="0"/>
       <c r="HE18" s="0"/>
+      <c r="HF18" s="0"/>
+      <c r="HG18" s="0"/>
+      <c r="HH18" s="0"/>
+      <c r="HI18" s="0"/>
+      <c r="HJ18" s="0"/>
+      <c r="HK18" s="0"/>
+      <c r="HL18" s="0"/>
+      <c r="HM18" s="0"/>
+      <c r="HN18" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0"/>
       <c r="D19" s="0"/>
       <c r="E19" s="0"/>
       <c r="F19" s="0"/>
       <c r="G19" s="0"/>
       <c r="H19" s="0"/>
       <c r="I19" s="0"/>
       <c r="J19" s="0"/>
       <c r="K19" s="0"/>
       <c r="L19" s="0"/>
       <c r="M19" s="0"/>
       <c r="N19" s="0"/>
       <c r="O19" s="0"/>
       <c r="P19" s="0"/>
       <c r="Q19" s="0"/>
       <c r="R19" s="0"/>
       <c r="S19" s="0"/>
       <c r="T19" s="0"/>
       <c r="U19" s="0"/>
       <c r="V19" s="0"/>
       <c r="W19" s="0"/>
@@ -7273,50 +7561,59 @@
       <c r="GG19" s="0"/>
       <c r="GH19" s="0"/>
       <c r="GI19" s="0"/>
       <c r="GJ19" s="0"/>
       <c r="GK19" s="0"/>
       <c r="GL19" s="0"/>
       <c r="GM19" s="0"/>
       <c r="GN19" s="0"/>
       <c r="GO19" s="0"/>
       <c r="GP19" s="0"/>
       <c r="GQ19" s="0"/>
       <c r="GR19" s="0"/>
       <c r="GS19" s="0"/>
       <c r="GT19" s="0"/>
       <c r="GU19" s="0"/>
       <c r="GV19" s="0"/>
       <c r="GW19" s="0"/>
       <c r="GX19" s="0"/>
       <c r="GY19" s="0"/>
       <c r="GZ19" s="0"/>
       <c r="HA19" s="0"/>
       <c r="HB19" s="0"/>
       <c r="HC19" s="0"/>
       <c r="HD19" s="0"/>
       <c r="HE19" s="0"/>
+      <c r="HF19" s="0"/>
+      <c r="HG19" s="0"/>
+      <c r="HH19" s="0"/>
+      <c r="HI19" s="0"/>
+      <c r="HJ19" s="0"/>
+      <c r="HK19" s="0"/>
+      <c r="HL19" s="0"/>
+      <c r="HM19" s="0"/>
+      <c r="HN19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0"/>
       <c r="D20" s="0"/>
       <c r="E20" s="0"/>
       <c r="F20" s="0"/>
       <c r="G20" s="0"/>
       <c r="H20" s="0"/>
       <c r="I20" s="0"/>
       <c r="J20" s="0"/>
       <c r="K20" s="0"/>
       <c r="L20" s="0"/>
       <c r="M20" s="0"/>
       <c r="N20" s="0"/>
       <c r="O20" s="0"/>
       <c r="P20" s="0"/>
       <c r="Q20" s="0"/>
       <c r="R20" s="0"/>
       <c r="S20" s="0"/>
       <c r="T20" s="0"/>
       <c r="U20" s="0"/>
       <c r="V20" s="0"/>
       <c r="W20" s="0"/>
@@ -7488,50 +7785,59 @@
       <c r="GG20" s="0"/>
       <c r="GH20" s="0"/>
       <c r="GI20" s="0"/>
       <c r="GJ20" s="0"/>
       <c r="GK20" s="0"/>
       <c r="GL20" s="0"/>
       <c r="GM20" s="0"/>
       <c r="GN20" s="0"/>
       <c r="GO20" s="0"/>
       <c r="GP20" s="0"/>
       <c r="GQ20" s="0"/>
       <c r="GR20" s="0"/>
       <c r="GS20" s="0"/>
       <c r="GT20" s="0"/>
       <c r="GU20" s="0"/>
       <c r="GV20" s="0"/>
       <c r="GW20" s="0"/>
       <c r="GX20" s="0"/>
       <c r="GY20" s="0"/>
       <c r="GZ20" s="0"/>
       <c r="HA20" s="0"/>
       <c r="HB20" s="0"/>
       <c r="HC20" s="0"/>
       <c r="HD20" s="0"/>
       <c r="HE20" s="0"/>
+      <c r="HF20" s="0"/>
+      <c r="HG20" s="0"/>
+      <c r="HH20" s="0"/>
+      <c r="HI20" s="0"/>
+      <c r="HJ20" s="0"/>
+      <c r="HK20" s="0"/>
+      <c r="HL20" s="0"/>
+      <c r="HM20" s="0"/>
+      <c r="HN20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0"/>
       <c r="D21" s="0"/>
       <c r="E21" s="0"/>
       <c r="F21" s="0"/>
       <c r="G21" s="0"/>
       <c r="H21" s="0"/>
       <c r="I21" s="0"/>
       <c r="J21" s="0"/>
       <c r="K21" s="0"/>
       <c r="L21" s="0"/>
       <c r="M21" s="0"/>
       <c r="N21" s="0"/>
       <c r="O21" s="0"/>
       <c r="P21" s="0"/>
       <c r="Q21" s="0"/>
       <c r="R21" s="0"/>
       <c r="S21" s="0"/>
       <c r="T21" s="0"/>
       <c r="U21" s="0"/>
       <c r="V21" s="0"/>
       <c r="W21" s="0"/>
@@ -7703,50 +8009,59 @@
       <c r="GG21" s="0"/>
       <c r="GH21" s="0"/>
       <c r="GI21" s="0"/>
       <c r="GJ21" s="0"/>
       <c r="GK21" s="0"/>
       <c r="GL21" s="0"/>
       <c r="GM21" s="0"/>
       <c r="GN21" s="0"/>
       <c r="GO21" s="0"/>
       <c r="GP21" s="0"/>
       <c r="GQ21" s="0"/>
       <c r="GR21" s="0"/>
       <c r="GS21" s="0"/>
       <c r="GT21" s="0"/>
       <c r="GU21" s="0"/>
       <c r="GV21" s="0"/>
       <c r="GW21" s="0"/>
       <c r="GX21" s="0"/>
       <c r="GY21" s="0"/>
       <c r="GZ21" s="0"/>
       <c r="HA21" s="0"/>
       <c r="HB21" s="0"/>
       <c r="HC21" s="0"/>
       <c r="HD21" s="0"/>
       <c r="HE21" s="0"/>
+      <c r="HF21" s="0"/>
+      <c r="HG21" s="0"/>
+      <c r="HH21" s="0"/>
+      <c r="HI21" s="0"/>
+      <c r="HJ21" s="0"/>
+      <c r="HK21" s="0"/>
+      <c r="HL21" s="0"/>
+      <c r="HM21" s="0"/>
+      <c r="HN21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0"/>
       <c r="D22" s="0"/>
       <c r="E22" s="0"/>
       <c r="F22" s="0"/>
       <c r="G22" s="0"/>
       <c r="H22" s="0"/>
       <c r="I22" s="0"/>
       <c r="J22" s="0"/>
       <c r="K22" s="0"/>
       <c r="L22" s="0"/>
       <c r="M22" s="0"/>
       <c r="N22" s="0"/>
       <c r="O22" s="0"/>
       <c r="P22" s="0"/>
       <c r="Q22" s="0"/>
       <c r="R22" s="0"/>
       <c r="S22" s="0"/>
       <c r="T22" s="0"/>
       <c r="U22" s="0"/>
       <c r="V22" s="0"/>
       <c r="W22" s="0"/>
@@ -7918,50 +8233,59 @@
       <c r="GG22" s="0"/>
       <c r="GH22" s="0"/>
       <c r="GI22" s="0"/>
       <c r="GJ22" s="0"/>
       <c r="GK22" s="0"/>
       <c r="GL22" s="0"/>
       <c r="GM22" s="0"/>
       <c r="GN22" s="0"/>
       <c r="GO22" s="0"/>
       <c r="GP22" s="0"/>
       <c r="GQ22" s="0"/>
       <c r="GR22" s="0"/>
       <c r="GS22" s="0"/>
       <c r="GT22" s="0"/>
       <c r="GU22" s="0"/>
       <c r="GV22" s="0"/>
       <c r="GW22" s="0"/>
       <c r="GX22" s="0"/>
       <c r="GY22" s="0"/>
       <c r="GZ22" s="0"/>
       <c r="HA22" s="0"/>
       <c r="HB22" s="0"/>
       <c r="HC22" s="0"/>
       <c r="HD22" s="0"/>
       <c r="HE22" s="0"/>
+      <c r="HF22" s="0"/>
+      <c r="HG22" s="0"/>
+      <c r="HH22" s="0"/>
+      <c r="HI22" s="0"/>
+      <c r="HJ22" s="0"/>
+      <c r="HK22" s="0"/>
+      <c r="HL22" s="0"/>
+      <c r="HM22" s="0"/>
+      <c r="HN22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0"/>
       <c r="D23" s="0"/>
       <c r="E23" s="0"/>
       <c r="F23" s="0"/>
       <c r="G23" s="0"/>
       <c r="H23" s="0"/>
       <c r="I23" s="0"/>
       <c r="J23" s="0"/>
       <c r="K23" s="0"/>
       <c r="L23" s="0"/>
       <c r="M23" s="0"/>
       <c r="N23" s="0"/>
       <c r="O23" s="0"/>
       <c r="P23" s="0"/>
       <c r="Q23" s="0"/>
       <c r="R23" s="0"/>
       <c r="S23" s="0"/>
       <c r="T23" s="0"/>
       <c r="U23" s="0"/>
       <c r="V23" s="0"/>
       <c r="W23" s="0"/>
@@ -8133,50 +8457,59 @@
       <c r="GG23" s="0"/>
       <c r="GH23" s="0"/>
       <c r="GI23" s="0"/>
       <c r="GJ23" s="0"/>
       <c r="GK23" s="0"/>
       <c r="GL23" s="0"/>
       <c r="GM23" s="0"/>
       <c r="GN23" s="0"/>
       <c r="GO23" s="0"/>
       <c r="GP23" s="0"/>
       <c r="GQ23" s="0"/>
       <c r="GR23" s="0"/>
       <c r="GS23" s="0"/>
       <c r="GT23" s="0"/>
       <c r="GU23" s="0"/>
       <c r="GV23" s="0"/>
       <c r="GW23" s="0"/>
       <c r="GX23" s="0"/>
       <c r="GY23" s="0"/>
       <c r="GZ23" s="0"/>
       <c r="HA23" s="0"/>
       <c r="HB23" s="0"/>
       <c r="HC23" s="0"/>
       <c r="HD23" s="0"/>
       <c r="HE23" s="0"/>
+      <c r="HF23" s="0"/>
+      <c r="HG23" s="0"/>
+      <c r="HH23" s="0"/>
+      <c r="HI23" s="0"/>
+      <c r="HJ23" s="0"/>
+      <c r="HK23" s="0"/>
+      <c r="HL23" s="0"/>
+      <c r="HM23" s="0"/>
+      <c r="HN23" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0"/>
       <c r="D24" s="0"/>
       <c r="E24" s="0"/>
       <c r="F24" s="0"/>
       <c r="G24" s="0"/>
       <c r="H24" s="0"/>
       <c r="I24" s="0"/>
       <c r="J24" s="0"/>
       <c r="K24" s="0"/>
       <c r="L24" s="0"/>
       <c r="M24" s="0"/>
       <c r="N24" s="0"/>
       <c r="O24" s="0"/>
       <c r="P24" s="0"/>
       <c r="Q24" s="0"/>
       <c r="R24" s="0"/>
       <c r="S24" s="0"/>
       <c r="T24" s="0"/>
       <c r="U24" s="0"/>
       <c r="V24" s="0"/>
       <c r="W24" s="0"/>
@@ -8348,50 +8681,59 @@
       <c r="GG24" s="0"/>
       <c r="GH24" s="0"/>
       <c r="GI24" s="0"/>
       <c r="GJ24" s="0"/>
       <c r="GK24" s="0"/>
       <c r="GL24" s="0"/>
       <c r="GM24" s="0"/>
       <c r="GN24" s="0"/>
       <c r="GO24" s="0"/>
       <c r="GP24" s="0"/>
       <c r="GQ24" s="0"/>
       <c r="GR24" s="0"/>
       <c r="GS24" s="0"/>
       <c r="GT24" s="0"/>
       <c r="GU24" s="0"/>
       <c r="GV24" s="0"/>
       <c r="GW24" s="0"/>
       <c r="GX24" s="0"/>
       <c r="GY24" s="0"/>
       <c r="GZ24" s="0"/>
       <c r="HA24" s="0"/>
       <c r="HB24" s="0"/>
       <c r="HC24" s="0"/>
       <c r="HD24" s="0"/>
       <c r="HE24" s="0"/>
+      <c r="HF24" s="0"/>
+      <c r="HG24" s="0"/>
+      <c r="HH24" s="0"/>
+      <c r="HI24" s="0"/>
+      <c r="HJ24" s="0"/>
+      <c r="HK24" s="0"/>
+      <c r="HL24" s="0"/>
+      <c r="HM24" s="0"/>
+      <c r="HN24" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0"/>
       <c r="D25" s="0"/>
       <c r="E25" s="0"/>
       <c r="F25" s="0"/>
       <c r="G25" s="0"/>
       <c r="H25" s="0"/>
       <c r="I25" s="0"/>
       <c r="J25" s="0"/>
       <c r="K25" s="0"/>
       <c r="L25" s="0"/>
       <c r="M25" s="0"/>
       <c r="N25" s="0"/>
       <c r="O25" s="0"/>
       <c r="P25" s="0"/>
       <c r="Q25" s="0"/>
       <c r="R25" s="0"/>
       <c r="S25" s="0"/>
       <c r="T25" s="0"/>
       <c r="U25" s="0"/>
       <c r="V25" s="0"/>
       <c r="W25" s="0"/>
@@ -8563,50 +8905,59 @@
       <c r="GG25" s="0"/>
       <c r="GH25" s="0"/>
       <c r="GI25" s="0"/>
       <c r="GJ25" s="0"/>
       <c r="GK25" s="0"/>
       <c r="GL25" s="0"/>
       <c r="GM25" s="0"/>
       <c r="GN25" s="0"/>
       <c r="GO25" s="0"/>
       <c r="GP25" s="0"/>
       <c r="GQ25" s="0"/>
       <c r="GR25" s="0"/>
       <c r="GS25" s="0"/>
       <c r="GT25" s="0"/>
       <c r="GU25" s="0"/>
       <c r="GV25" s="0"/>
       <c r="GW25" s="0"/>
       <c r="GX25" s="0"/>
       <c r="GY25" s="0"/>
       <c r="GZ25" s="0"/>
       <c r="HA25" s="0"/>
       <c r="HB25" s="0"/>
       <c r="HC25" s="0"/>
       <c r="HD25" s="0"/>
       <c r="HE25" s="0"/>
+      <c r="HF25" s="0"/>
+      <c r="HG25" s="0"/>
+      <c r="HH25" s="0"/>
+      <c r="HI25" s="0"/>
+      <c r="HJ25" s="0"/>
+      <c r="HK25" s="0"/>
+      <c r="HL25" s="0"/>
+      <c r="HM25" s="0"/>
+      <c r="HN25" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0"/>
       <c r="D26" s="0"/>
       <c r="E26" s="0"/>
       <c r="F26" s="0"/>
       <c r="G26" s="0"/>
       <c r="H26" s="0"/>
       <c r="I26" s="0"/>
       <c r="J26" s="0"/>
       <c r="K26" s="0"/>
       <c r="L26" s="0"/>
       <c r="M26" s="0"/>
       <c r="N26" s="0"/>
       <c r="O26" s="0"/>
       <c r="P26" s="0"/>
       <c r="Q26" s="0"/>
       <c r="R26" s="0"/>
       <c r="S26" s="0"/>
       <c r="T26" s="0"/>
       <c r="U26" s="0"/>
       <c r="V26" s="0"/>
       <c r="W26" s="0"/>
@@ -8778,50 +9129,59 @@
       <c r="GG26" s="0"/>
       <c r="GH26" s="0"/>
       <c r="GI26" s="0"/>
       <c r="GJ26" s="0"/>
       <c r="GK26" s="0"/>
       <c r="GL26" s="0"/>
       <c r="GM26" s="0"/>
       <c r="GN26" s="0"/>
       <c r="GO26" s="0"/>
       <c r="GP26" s="0"/>
       <c r="GQ26" s="0"/>
       <c r="GR26" s="0"/>
       <c r="GS26" s="0"/>
       <c r="GT26" s="0"/>
       <c r="GU26" s="0"/>
       <c r="GV26" s="0"/>
       <c r="GW26" s="0"/>
       <c r="GX26" s="0"/>
       <c r="GY26" s="0"/>
       <c r="GZ26" s="0"/>
       <c r="HA26" s="0"/>
       <c r="HB26" s="0"/>
       <c r="HC26" s="0"/>
       <c r="HD26" s="0"/>
       <c r="HE26" s="0"/>
+      <c r="HF26" s="0"/>
+      <c r="HG26" s="0"/>
+      <c r="HH26" s="0"/>
+      <c r="HI26" s="0"/>
+      <c r="HJ26" s="0"/>
+      <c r="HK26" s="0"/>
+      <c r="HL26" s="0"/>
+      <c r="HM26" s="0"/>
+      <c r="HN26" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0"/>
       <c r="D27" s="0"/>
       <c r="E27" s="0"/>
       <c r="F27" s="0"/>
       <c r="G27" s="0"/>
       <c r="H27" s="0"/>
       <c r="I27" s="0"/>
       <c r="J27" s="0"/>
       <c r="K27" s="0"/>
       <c r="L27" s="0"/>
       <c r="M27" s="0"/>
       <c r="N27" s="0"/>
       <c r="O27" s="0"/>
       <c r="P27" s="0"/>
       <c r="Q27" s="0"/>
       <c r="R27" s="0"/>
       <c r="S27" s="0"/>
       <c r="T27" s="0"/>
       <c r="U27" s="0"/>
       <c r="V27" s="0"/>
       <c r="W27" s="0"/>
@@ -8993,50 +9353,59 @@
       <c r="GG27" s="0"/>
       <c r="GH27" s="0"/>
       <c r="GI27" s="0"/>
       <c r="GJ27" s="0"/>
       <c r="GK27" s="0"/>
       <c r="GL27" s="0"/>
       <c r="GM27" s="0"/>
       <c r="GN27" s="0"/>
       <c r="GO27" s="0"/>
       <c r="GP27" s="0"/>
       <c r="GQ27" s="0"/>
       <c r="GR27" s="0"/>
       <c r="GS27" s="0"/>
       <c r="GT27" s="0"/>
       <c r="GU27" s="0"/>
       <c r="GV27" s="0"/>
       <c r="GW27" s="0"/>
       <c r="GX27" s="0"/>
       <c r="GY27" s="0"/>
       <c r="GZ27" s="0"/>
       <c r="HA27" s="0"/>
       <c r="HB27" s="0"/>
       <c r="HC27" s="0"/>
       <c r="HD27" s="0"/>
       <c r="HE27" s="0"/>
+      <c r="HF27" s="0"/>
+      <c r="HG27" s="0"/>
+      <c r="HH27" s="0"/>
+      <c r="HI27" s="0"/>
+      <c r="HJ27" s="0"/>
+      <c r="HK27" s="0"/>
+      <c r="HL27" s="0"/>
+      <c r="HM27" s="0"/>
+      <c r="HN27" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0"/>
       <c r="D28" s="0"/>
       <c r="E28" s="0"/>
       <c r="F28" s="0"/>
       <c r="G28" s="0"/>
       <c r="H28" s="0"/>
       <c r="I28" s="0"/>
       <c r="J28" s="0"/>
       <c r="K28" s="0"/>
       <c r="L28" s="0"/>
       <c r="M28" s="0"/>
       <c r="N28" s="0"/>
       <c r="O28" s="0"/>
       <c r="P28" s="0"/>
       <c r="Q28" s="0"/>
       <c r="R28" s="0"/>
       <c r="S28" s="0"/>
       <c r="T28" s="0"/>
       <c r="U28" s="0"/>
       <c r="V28" s="0"/>
       <c r="W28" s="0"/>
@@ -9208,50 +9577,59 @@
       <c r="GG28" s="0"/>
       <c r="GH28" s="0"/>
       <c r="GI28" s="0"/>
       <c r="GJ28" s="0"/>
       <c r="GK28" s="0"/>
       <c r="GL28" s="0"/>
       <c r="GM28" s="0"/>
       <c r="GN28" s="0"/>
       <c r="GO28" s="0"/>
       <c r="GP28" s="0"/>
       <c r="GQ28" s="0"/>
       <c r="GR28" s="0"/>
       <c r="GS28" s="0"/>
       <c r="GT28" s="0"/>
       <c r="GU28" s="0"/>
       <c r="GV28" s="0"/>
       <c r="GW28" s="0"/>
       <c r="GX28" s="0"/>
       <c r="GY28" s="0"/>
       <c r="GZ28" s="0"/>
       <c r="HA28" s="0"/>
       <c r="HB28" s="0"/>
       <c r="HC28" s="0"/>
       <c r="HD28" s="0"/>
       <c r="HE28" s="0"/>
+      <c r="HF28" s="0"/>
+      <c r="HG28" s="0"/>
+      <c r="HH28" s="0"/>
+      <c r="HI28" s="0"/>
+      <c r="HJ28" s="0"/>
+      <c r="HK28" s="0"/>
+      <c r="HL28" s="0"/>
+      <c r="HM28" s="0"/>
+      <c r="HN28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0"/>
       <c r="D29" s="0"/>
       <c r="E29" s="0"/>
       <c r="F29" s="0"/>
       <c r="G29" s="0"/>
       <c r="H29" s="0"/>
       <c r="I29" s="0"/>
       <c r="J29" s="0"/>
       <c r="K29" s="0"/>
       <c r="L29" s="0"/>
       <c r="M29" s="0"/>
       <c r="N29" s="0"/>
       <c r="O29" s="0"/>
       <c r="P29" s="0"/>
       <c r="Q29" s="0"/>
       <c r="R29" s="0"/>
       <c r="S29" s="0"/>
       <c r="T29" s="0"/>
       <c r="U29" s="0"/>
       <c r="V29" s="0"/>
       <c r="W29" s="0"/>
@@ -9423,50 +9801,59 @@
       <c r="GG29" s="0"/>
       <c r="GH29" s="0"/>
       <c r="GI29" s="0"/>
       <c r="GJ29" s="0"/>
       <c r="GK29" s="0"/>
       <c r="GL29" s="0"/>
       <c r="GM29" s="0"/>
       <c r="GN29" s="0"/>
       <c r="GO29" s="0"/>
       <c r="GP29" s="0"/>
       <c r="GQ29" s="0"/>
       <c r="GR29" s="0"/>
       <c r="GS29" s="0"/>
       <c r="GT29" s="0"/>
       <c r="GU29" s="0"/>
       <c r="GV29" s="0"/>
       <c r="GW29" s="0"/>
       <c r="GX29" s="0"/>
       <c r="GY29" s="0"/>
       <c r="GZ29" s="0"/>
       <c r="HA29" s="0"/>
       <c r="HB29" s="0"/>
       <c r="HC29" s="0"/>
       <c r="HD29" s="0"/>
       <c r="HE29" s="0"/>
+      <c r="HF29" s="0"/>
+      <c r="HG29" s="0"/>
+      <c r="HH29" s="0"/>
+      <c r="HI29" s="0"/>
+      <c r="HJ29" s="0"/>
+      <c r="HK29" s="0"/>
+      <c r="HL29" s="0"/>
+      <c r="HM29" s="0"/>
+      <c r="HN29" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0"/>
       <c r="D30" s="0"/>
       <c r="E30" s="0"/>
       <c r="F30" s="0"/>
       <c r="G30" s="0"/>
       <c r="H30" s="0"/>
       <c r="I30" s="0"/>
       <c r="J30" s="0"/>
       <c r="K30" s="0"/>
       <c r="L30" s="0"/>
       <c r="M30" s="0"/>
       <c r="N30" s="0"/>
       <c r="O30" s="0"/>
       <c r="P30" s="0"/>
       <c r="Q30" s="0"/>
       <c r="R30" s="0"/>
       <c r="S30" s="0"/>
       <c r="T30" s="0"/>
       <c r="U30" s="0"/>
       <c r="V30" s="0"/>
       <c r="W30" s="0"/>
@@ -9638,50 +10025,59 @@
       <c r="GG30" s="0"/>
       <c r="GH30" s="0"/>
       <c r="GI30" s="0"/>
       <c r="GJ30" s="0"/>
       <c r="GK30" s="0"/>
       <c r="GL30" s="0"/>
       <c r="GM30" s="0"/>
       <c r="GN30" s="0"/>
       <c r="GO30" s="0"/>
       <c r="GP30" s="0"/>
       <c r="GQ30" s="0"/>
       <c r="GR30" s="0"/>
       <c r="GS30" s="0"/>
       <c r="GT30" s="0"/>
       <c r="GU30" s="0"/>
       <c r="GV30" s="0"/>
       <c r="GW30" s="0"/>
       <c r="GX30" s="0"/>
       <c r="GY30" s="0"/>
       <c r="GZ30" s="0"/>
       <c r="HA30" s="0"/>
       <c r="HB30" s="0"/>
       <c r="HC30" s="0"/>
       <c r="HD30" s="0"/>
       <c r="HE30" s="0"/>
+      <c r="HF30" s="0"/>
+      <c r="HG30" s="0"/>
+      <c r="HH30" s="0"/>
+      <c r="HI30" s="0"/>
+      <c r="HJ30" s="0"/>
+      <c r="HK30" s="0"/>
+      <c r="HL30" s="0"/>
+      <c r="HM30" s="0"/>
+      <c r="HN30" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0"/>
       <c r="D31" s="0"/>
       <c r="E31" s="0"/>
       <c r="F31" s="0"/>
       <c r="G31" s="0"/>
       <c r="H31" s="0"/>
       <c r="I31" s="0"/>
       <c r="J31" s="0"/>
       <c r="K31" s="0"/>
       <c r="L31" s="0"/>
       <c r="M31" s="0"/>
       <c r="N31" s="0"/>
       <c r="O31" s="0"/>
       <c r="P31" s="0"/>
       <c r="Q31" s="0"/>
       <c r="R31" s="0"/>
       <c r="S31" s="0"/>
       <c r="T31" s="0"/>
       <c r="U31" s="0"/>
       <c r="V31" s="0"/>
       <c r="W31" s="0"/>
@@ -9853,50 +10249,59 @@
       <c r="GG31" s="0"/>
       <c r="GH31" s="0"/>
       <c r="GI31" s="0"/>
       <c r="GJ31" s="0"/>
       <c r="GK31" s="0"/>
       <c r="GL31" s="0"/>
       <c r="GM31" s="0"/>
       <c r="GN31" s="0"/>
       <c r="GO31" s="0"/>
       <c r="GP31" s="0"/>
       <c r="GQ31" s="0"/>
       <c r="GR31" s="0"/>
       <c r="GS31" s="0"/>
       <c r="GT31" s="0"/>
       <c r="GU31" s="0"/>
       <c r="GV31" s="0"/>
       <c r="GW31" s="0"/>
       <c r="GX31" s="0"/>
       <c r="GY31" s="0"/>
       <c r="GZ31" s="0"/>
       <c r="HA31" s="0"/>
       <c r="HB31" s="0"/>
       <c r="HC31" s="0"/>
       <c r="HD31" s="0"/>
       <c r="HE31" s="0"/>
+      <c r="HF31" s="0"/>
+      <c r="HG31" s="0"/>
+      <c r="HH31" s="0"/>
+      <c r="HI31" s="0"/>
+      <c r="HJ31" s="0"/>
+      <c r="HK31" s="0"/>
+      <c r="HL31" s="0"/>
+      <c r="HM31" s="0"/>
+      <c r="HN31" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0"/>
       <c r="D32" s="0"/>
       <c r="E32" s="0"/>
       <c r="F32" s="0"/>
       <c r="G32" s="0"/>
       <c r="H32" s="0"/>
       <c r="I32" s="0"/>
       <c r="J32" s="0"/>
       <c r="K32" s="0"/>
       <c r="L32" s="0"/>
       <c r="M32" s="0"/>
       <c r="N32" s="0"/>
       <c r="O32" s="0"/>
       <c r="P32" s="0"/>
       <c r="Q32" s="0"/>
       <c r="R32" s="0"/>
       <c r="S32" s="0"/>
       <c r="T32" s="0"/>
       <c r="U32" s="0"/>
       <c r="V32" s="0"/>
       <c r="W32" s="0"/>
@@ -10068,50 +10473,59 @@
       <c r="GG32" s="0"/>
       <c r="GH32" s="0"/>
       <c r="GI32" s="0"/>
       <c r="GJ32" s="0"/>
       <c r="GK32" s="0"/>
       <c r="GL32" s="0"/>
       <c r="GM32" s="0"/>
       <c r="GN32" s="0"/>
       <c r="GO32" s="0"/>
       <c r="GP32" s="0"/>
       <c r="GQ32" s="0"/>
       <c r="GR32" s="0"/>
       <c r="GS32" s="0"/>
       <c r="GT32" s="0"/>
       <c r="GU32" s="0"/>
       <c r="GV32" s="0"/>
       <c r="GW32" s="0"/>
       <c r="GX32" s="0"/>
       <c r="GY32" s="0"/>
       <c r="GZ32" s="0"/>
       <c r="HA32" s="0"/>
       <c r="HB32" s="0"/>
       <c r="HC32" s="0"/>
       <c r="HD32" s="0"/>
       <c r="HE32" s="0"/>
+      <c r="HF32" s="0"/>
+      <c r="HG32" s="0"/>
+      <c r="HH32" s="0"/>
+      <c r="HI32" s="0"/>
+      <c r="HJ32" s="0"/>
+      <c r="HK32" s="0"/>
+      <c r="HL32" s="0"/>
+      <c r="HM32" s="0"/>
+      <c r="HN32" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0"/>
       <c r="D33" s="0"/>
       <c r="E33" s="0"/>
       <c r="F33" s="0"/>
       <c r="G33" s="0"/>
       <c r="H33" s="0"/>
       <c r="I33" s="0"/>
       <c r="J33" s="0"/>
       <c r="K33" s="0"/>
       <c r="L33" s="0"/>
       <c r="M33" s="0"/>
       <c r="N33" s="0"/>
       <c r="O33" s="0"/>
       <c r="P33" s="0"/>
       <c r="Q33" s="0"/>
       <c r="R33" s="0"/>
       <c r="S33" s="0"/>
       <c r="T33" s="0"/>
       <c r="U33" s="0"/>
       <c r="V33" s="0"/>
       <c r="W33" s="0"/>
@@ -10283,50 +10697,59 @@
       <c r="GG33" s="0"/>
       <c r="GH33" s="0"/>
       <c r="GI33" s="0"/>
       <c r="GJ33" s="0"/>
       <c r="GK33" s="0"/>
       <c r="GL33" s="0"/>
       <c r="GM33" s="0"/>
       <c r="GN33" s="0"/>
       <c r="GO33" s="0"/>
       <c r="GP33" s="0"/>
       <c r="GQ33" s="0"/>
       <c r="GR33" s="0"/>
       <c r="GS33" s="0"/>
       <c r="GT33" s="0"/>
       <c r="GU33" s="0"/>
       <c r="GV33" s="0"/>
       <c r="GW33" s="0"/>
       <c r="GX33" s="0"/>
       <c r="GY33" s="0"/>
       <c r="GZ33" s="0"/>
       <c r="HA33" s="0"/>
       <c r="HB33" s="0"/>
       <c r="HC33" s="0"/>
       <c r="HD33" s="0"/>
       <c r="HE33" s="0"/>
+      <c r="HF33" s="0"/>
+      <c r="HG33" s="0"/>
+      <c r="HH33" s="0"/>
+      <c r="HI33" s="0"/>
+      <c r="HJ33" s="0"/>
+      <c r="HK33" s="0"/>
+      <c r="HL33" s="0"/>
+      <c r="HM33" s="0"/>
+      <c r="HN33" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0"/>
       <c r="D34" s="0"/>
       <c r="E34" s="0"/>
       <c r="F34" s="0"/>
       <c r="G34" s="0"/>
       <c r="H34" s="0"/>
       <c r="I34" s="0"/>
       <c r="J34" s="0"/>
       <c r="K34" s="0"/>
       <c r="L34" s="0"/>
       <c r="M34" s="0"/>
       <c r="N34" s="0"/>
       <c r="O34" s="0"/>
       <c r="P34" s="0"/>
       <c r="Q34" s="0"/>
       <c r="R34" s="0"/>
       <c r="S34" s="0"/>
       <c r="T34" s="0"/>
       <c r="U34" s="0"/>
       <c r="V34" s="0"/>
       <c r="W34" s="0"/>
@@ -10498,50 +10921,59 @@
       <c r="GG34" s="0"/>
       <c r="GH34" s="0"/>
       <c r="GI34" s="0"/>
       <c r="GJ34" s="0"/>
       <c r="GK34" s="0"/>
       <c r="GL34" s="0"/>
       <c r="GM34" s="0"/>
       <c r="GN34" s="0"/>
       <c r="GO34" s="0"/>
       <c r="GP34" s="0"/>
       <c r="GQ34" s="0"/>
       <c r="GR34" s="0"/>
       <c r="GS34" s="0"/>
       <c r="GT34" s="0"/>
       <c r="GU34" s="0"/>
       <c r="GV34" s="0"/>
       <c r="GW34" s="0"/>
       <c r="GX34" s="0"/>
       <c r="GY34" s="0"/>
       <c r="GZ34" s="0"/>
       <c r="HA34" s="0"/>
       <c r="HB34" s="0"/>
       <c r="HC34" s="0"/>
       <c r="HD34" s="0"/>
       <c r="HE34" s="0"/>
+      <c r="HF34" s="0"/>
+      <c r="HG34" s="0"/>
+      <c r="HH34" s="0"/>
+      <c r="HI34" s="0"/>
+      <c r="HJ34" s="0"/>
+      <c r="HK34" s="0"/>
+      <c r="HL34" s="0"/>
+      <c r="HM34" s="0"/>
+      <c r="HN34" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0"/>
       <c r="D35" s="0"/>
       <c r="E35" s="0"/>
       <c r="F35" s="0"/>
       <c r="G35" s="0"/>
       <c r="H35" s="0"/>
       <c r="I35" s="0"/>
       <c r="J35" s="0"/>
       <c r="K35" s="0"/>
       <c r="L35" s="0"/>
       <c r="M35" s="0"/>
       <c r="N35" s="0"/>
       <c r="O35" s="0"/>
       <c r="P35" s="0"/>
       <c r="Q35" s="0"/>
       <c r="R35" s="0"/>
       <c r="S35" s="0"/>
       <c r="T35" s="0"/>
       <c r="U35" s="0"/>
       <c r="V35" s="0"/>
       <c r="W35" s="0"/>
@@ -10713,50 +11145,59 @@
       <c r="GG35" s="0"/>
       <c r="GH35" s="0"/>
       <c r="GI35" s="0"/>
       <c r="GJ35" s="0"/>
       <c r="GK35" s="0"/>
       <c r="GL35" s="0"/>
       <c r="GM35" s="0"/>
       <c r="GN35" s="0"/>
       <c r="GO35" s="0"/>
       <c r="GP35" s="0"/>
       <c r="GQ35" s="0"/>
       <c r="GR35" s="0"/>
       <c r="GS35" s="0"/>
       <c r="GT35" s="0"/>
       <c r="GU35" s="0"/>
       <c r="GV35" s="0"/>
       <c r="GW35" s="0"/>
       <c r="GX35" s="0"/>
       <c r="GY35" s="0"/>
       <c r="GZ35" s="0"/>
       <c r="HA35" s="0"/>
       <c r="HB35" s="0"/>
       <c r="HC35" s="0"/>
       <c r="HD35" s="0"/>
       <c r="HE35" s="0"/>
+      <c r="HF35" s="0"/>
+      <c r="HG35" s="0"/>
+      <c r="HH35" s="0"/>
+      <c r="HI35" s="0"/>
+      <c r="HJ35" s="0"/>
+      <c r="HK35" s="0"/>
+      <c r="HL35" s="0"/>
+      <c r="HM35" s="0"/>
+      <c r="HN35" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0"/>
       <c r="D36" s="0"/>
       <c r="E36" s="0"/>
       <c r="F36" s="0"/>
       <c r="G36" s="0"/>
       <c r="H36" s="0"/>
       <c r="I36" s="0"/>
       <c r="J36" s="0"/>
       <c r="K36" s="0"/>
       <c r="L36" s="0"/>
       <c r="M36" s="0"/>
       <c r="N36" s="0"/>
       <c r="O36" s="0"/>
       <c r="P36" s="0"/>
       <c r="Q36" s="0"/>
       <c r="R36" s="0"/>
       <c r="S36" s="0"/>
       <c r="T36" s="0"/>
       <c r="U36" s="0"/>
       <c r="V36" s="0"/>
       <c r="W36" s="0"/>
@@ -10928,50 +11369,59 @@
       <c r="GG36" s="0"/>
       <c r="GH36" s="0"/>
       <c r="GI36" s="0"/>
       <c r="GJ36" s="0"/>
       <c r="GK36" s="0"/>
       <c r="GL36" s="0"/>
       <c r="GM36" s="0"/>
       <c r="GN36" s="0"/>
       <c r="GO36" s="0"/>
       <c r="GP36" s="0"/>
       <c r="GQ36" s="0"/>
       <c r="GR36" s="0"/>
       <c r="GS36" s="0"/>
       <c r="GT36" s="0"/>
       <c r="GU36" s="0"/>
       <c r="GV36" s="0"/>
       <c r="GW36" s="0"/>
       <c r="GX36" s="0"/>
       <c r="GY36" s="0"/>
       <c r="GZ36" s="0"/>
       <c r="HA36" s="0"/>
       <c r="HB36" s="0"/>
       <c r="HC36" s="0"/>
       <c r="HD36" s="0"/>
       <c r="HE36" s="0"/>
+      <c r="HF36" s="0"/>
+      <c r="HG36" s="0"/>
+      <c r="HH36" s="0"/>
+      <c r="HI36" s="0"/>
+      <c r="HJ36" s="0"/>
+      <c r="HK36" s="0"/>
+      <c r="HL36" s="0"/>
+      <c r="HM36" s="0"/>
+      <c r="HN36" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0"/>
       <c r="D37" s="0"/>
       <c r="E37" s="0"/>
       <c r="F37" s="0"/>
       <c r="G37" s="0"/>
       <c r="H37" s="0"/>
       <c r="I37" s="0"/>
       <c r="J37" s="0"/>
       <c r="K37" s="0"/>
       <c r="L37" s="0"/>
       <c r="M37" s="0"/>
       <c r="N37" s="0"/>
       <c r="O37" s="0"/>
       <c r="P37" s="0"/>
       <c r="Q37" s="0"/>
       <c r="R37" s="0"/>
       <c r="S37" s="0"/>
       <c r="T37" s="0"/>
       <c r="U37" s="0"/>
       <c r="V37" s="0"/>
       <c r="W37" s="0"/>
@@ -11143,50 +11593,59 @@
       <c r="GG37" s="0"/>
       <c r="GH37" s="0"/>
       <c r="GI37" s="0"/>
       <c r="GJ37" s="0"/>
       <c r="GK37" s="0"/>
       <c r="GL37" s="0"/>
       <c r="GM37" s="0"/>
       <c r="GN37" s="0"/>
       <c r="GO37" s="0"/>
       <c r="GP37" s="0"/>
       <c r="GQ37" s="0"/>
       <c r="GR37" s="0"/>
       <c r="GS37" s="0"/>
       <c r="GT37" s="0"/>
       <c r="GU37" s="0"/>
       <c r="GV37" s="0"/>
       <c r="GW37" s="0"/>
       <c r="GX37" s="0"/>
       <c r="GY37" s="0"/>
       <c r="GZ37" s="0"/>
       <c r="HA37" s="0"/>
       <c r="HB37" s="0"/>
       <c r="HC37" s="0"/>
       <c r="HD37" s="0"/>
       <c r="HE37" s="0"/>
+      <c r="HF37" s="0"/>
+      <c r="HG37" s="0"/>
+      <c r="HH37" s="0"/>
+      <c r="HI37" s="0"/>
+      <c r="HJ37" s="0"/>
+      <c r="HK37" s="0"/>
+      <c r="HL37" s="0"/>
+      <c r="HM37" s="0"/>
+      <c r="HN37" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0"/>
       <c r="D38" s="0"/>
       <c r="E38" s="0"/>
       <c r="F38" s="0"/>
       <c r="G38" s="0"/>
       <c r="H38" s="0"/>
       <c r="I38" s="0"/>
       <c r="J38" s="0"/>
       <c r="K38" s="0"/>
       <c r="L38" s="0"/>
       <c r="M38" s="0"/>
       <c r="N38" s="0"/>
       <c r="O38" s="0"/>
       <c r="P38" s="0"/>
       <c r="Q38" s="0"/>
       <c r="R38" s="0"/>
       <c r="S38" s="0"/>
       <c r="T38" s="0"/>
       <c r="U38" s="0"/>
       <c r="V38" s="0"/>
       <c r="W38" s="0"/>
@@ -11358,50 +11817,59 @@
       <c r="GG38" s="0"/>
       <c r="GH38" s="0"/>
       <c r="GI38" s="0"/>
       <c r="GJ38" s="0"/>
       <c r="GK38" s="0"/>
       <c r="GL38" s="0"/>
       <c r="GM38" s="0"/>
       <c r="GN38" s="0"/>
       <c r="GO38" s="0"/>
       <c r="GP38" s="0"/>
       <c r="GQ38" s="0"/>
       <c r="GR38" s="0"/>
       <c r="GS38" s="0"/>
       <c r="GT38" s="0"/>
       <c r="GU38" s="0"/>
       <c r="GV38" s="0"/>
       <c r="GW38" s="0"/>
       <c r="GX38" s="0"/>
       <c r="GY38" s="0"/>
       <c r="GZ38" s="0"/>
       <c r="HA38" s="0"/>
       <c r="HB38" s="0"/>
       <c r="HC38" s="0"/>
       <c r="HD38" s="0"/>
       <c r="HE38" s="0"/>
+      <c r="HF38" s="0"/>
+      <c r="HG38" s="0"/>
+      <c r="HH38" s="0"/>
+      <c r="HI38" s="0"/>
+      <c r="HJ38" s="0"/>
+      <c r="HK38" s="0"/>
+      <c r="HL38" s="0"/>
+      <c r="HM38" s="0"/>
+      <c r="HN38" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0"/>
       <c r="D39" s="0"/>
       <c r="E39" s="0"/>
       <c r="F39" s="0"/>
       <c r="G39" s="0"/>
       <c r="H39" s="0"/>
       <c r="I39" s="0"/>
       <c r="J39" s="0"/>
       <c r="K39" s="0"/>
       <c r="L39" s="0"/>
       <c r="M39" s="0"/>
       <c r="N39" s="0"/>
       <c r="O39" s="0"/>
       <c r="P39" s="0"/>
       <c r="Q39" s="0"/>
       <c r="R39" s="0"/>
       <c r="S39" s="0"/>
       <c r="T39" s="0"/>
       <c r="U39" s="0"/>
       <c r="V39" s="0"/>
       <c r="W39" s="0"/>
@@ -11573,50 +12041,59 @@
       <c r="GG39" s="0"/>
       <c r="GH39" s="0"/>
       <c r="GI39" s="0"/>
       <c r="GJ39" s="0"/>
       <c r="GK39" s="0"/>
       <c r="GL39" s="0"/>
       <c r="GM39" s="0"/>
       <c r="GN39" s="0"/>
       <c r="GO39" s="0"/>
       <c r="GP39" s="0"/>
       <c r="GQ39" s="0"/>
       <c r="GR39" s="0"/>
       <c r="GS39" s="0"/>
       <c r="GT39" s="0"/>
       <c r="GU39" s="0"/>
       <c r="GV39" s="0"/>
       <c r="GW39" s="0"/>
       <c r="GX39" s="0"/>
       <c r="GY39" s="0"/>
       <c r="GZ39" s="0"/>
       <c r="HA39" s="0"/>
       <c r="HB39" s="0"/>
       <c r="HC39" s="0"/>
       <c r="HD39" s="0"/>
       <c r="HE39" s="0"/>
+      <c r="HF39" s="0"/>
+      <c r="HG39" s="0"/>
+      <c r="HH39" s="0"/>
+      <c r="HI39" s="0"/>
+      <c r="HJ39" s="0"/>
+      <c r="HK39" s="0"/>
+      <c r="HL39" s="0"/>
+      <c r="HM39" s="0"/>
+      <c r="HN39" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0"/>
       <c r="D40" s="0"/>
       <c r="E40" s="0"/>
       <c r="F40" s="0"/>
       <c r="G40" s="0"/>
       <c r="H40" s="0"/>
       <c r="I40" s="0"/>
       <c r="J40" s="0"/>
       <c r="K40" s="0"/>
       <c r="L40" s="0"/>
       <c r="M40" s="0"/>
       <c r="N40" s="0"/>
       <c r="O40" s="0"/>
       <c r="P40" s="0"/>
       <c r="Q40" s="0"/>
       <c r="R40" s="0"/>
       <c r="S40" s="0"/>
       <c r="T40" s="0"/>
       <c r="U40" s="0"/>
       <c r="V40" s="0"/>
       <c r="W40" s="0"/>
@@ -11788,50 +12265,59 @@
       <c r="GG40" s="0"/>
       <c r="GH40" s="0"/>
       <c r="GI40" s="0"/>
       <c r="GJ40" s="0"/>
       <c r="GK40" s="0"/>
       <c r="GL40" s="0"/>
       <c r="GM40" s="0"/>
       <c r="GN40" s="0"/>
       <c r="GO40" s="0"/>
       <c r="GP40" s="0"/>
       <c r="GQ40" s="0"/>
       <c r="GR40" s="0"/>
       <c r="GS40" s="0"/>
       <c r="GT40" s="0"/>
       <c r="GU40" s="0"/>
       <c r="GV40" s="0"/>
       <c r="GW40" s="0"/>
       <c r="GX40" s="0"/>
       <c r="GY40" s="0"/>
       <c r="GZ40" s="0"/>
       <c r="HA40" s="0"/>
       <c r="HB40" s="0"/>
       <c r="HC40" s="0"/>
       <c r="HD40" s="0"/>
       <c r="HE40" s="0"/>
+      <c r="HF40" s="0"/>
+      <c r="HG40" s="0"/>
+      <c r="HH40" s="0"/>
+      <c r="HI40" s="0"/>
+      <c r="HJ40" s="0"/>
+      <c r="HK40" s="0"/>
+      <c r="HL40" s="0"/>
+      <c r="HM40" s="0"/>
+      <c r="HN40" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0"/>
       <c r="D41" s="0"/>
       <c r="E41" s="0"/>
       <c r="F41" s="0"/>
       <c r="G41" s="0"/>
       <c r="H41" s="0"/>
       <c r="I41" s="0"/>
       <c r="J41" s="0"/>
       <c r="K41" s="0"/>
       <c r="L41" s="0"/>
       <c r="M41" s="0"/>
       <c r="N41" s="0"/>
       <c r="O41" s="0"/>
       <c r="P41" s="0"/>
       <c r="Q41" s="0"/>
       <c r="R41" s="0"/>
       <c r="S41" s="0"/>
       <c r="T41" s="0"/>
       <c r="U41" s="0"/>
       <c r="V41" s="0"/>
       <c r="W41" s="0"/>
@@ -12003,50 +12489,59 @@
       <c r="GG41" s="0"/>
       <c r="GH41" s="0"/>
       <c r="GI41" s="0"/>
       <c r="GJ41" s="0"/>
       <c r="GK41" s="0"/>
       <c r="GL41" s="0"/>
       <c r="GM41" s="0"/>
       <c r="GN41" s="0"/>
       <c r="GO41" s="0"/>
       <c r="GP41" s="0"/>
       <c r="GQ41" s="0"/>
       <c r="GR41" s="0"/>
       <c r="GS41" s="0"/>
       <c r="GT41" s="0"/>
       <c r="GU41" s="0"/>
       <c r="GV41" s="0"/>
       <c r="GW41" s="0"/>
       <c r="GX41" s="0"/>
       <c r="GY41" s="0"/>
       <c r="GZ41" s="0"/>
       <c r="HA41" s="0"/>
       <c r="HB41" s="0"/>
       <c r="HC41" s="0"/>
       <c r="HD41" s="0"/>
       <c r="HE41" s="0"/>
+      <c r="HF41" s="0"/>
+      <c r="HG41" s="0"/>
+      <c r="HH41" s="0"/>
+      <c r="HI41" s="0"/>
+      <c r="HJ41" s="0"/>
+      <c r="HK41" s="0"/>
+      <c r="HL41" s="0"/>
+      <c r="HM41" s="0"/>
+      <c r="HN41" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0"/>
       <c r="D42" s="0"/>
       <c r="E42" s="0"/>
       <c r="F42" s="0"/>
       <c r="G42" s="0"/>
       <c r="H42" s="0"/>
       <c r="I42" s="0"/>
       <c r="J42" s="0"/>
       <c r="K42" s="0"/>
       <c r="L42" s="0"/>
       <c r="M42" s="0"/>
       <c r="N42" s="0"/>
       <c r="O42" s="0"/>
       <c r="P42" s="0"/>
       <c r="Q42" s="0"/>
       <c r="R42" s="0"/>
       <c r="S42" s="0"/>
       <c r="T42" s="0"/>
       <c r="U42" s="0"/>
       <c r="V42" s="0"/>
       <c r="W42" s="0"/>
@@ -12218,50 +12713,59 @@
       <c r="GG42" s="0"/>
       <c r="GH42" s="0"/>
       <c r="GI42" s="0"/>
       <c r="GJ42" s="0"/>
       <c r="GK42" s="0"/>
       <c r="GL42" s="0"/>
       <c r="GM42" s="0"/>
       <c r="GN42" s="0"/>
       <c r="GO42" s="0"/>
       <c r="GP42" s="0"/>
       <c r="GQ42" s="0"/>
       <c r="GR42" s="0"/>
       <c r="GS42" s="0"/>
       <c r="GT42" s="0"/>
       <c r="GU42" s="0"/>
       <c r="GV42" s="0"/>
       <c r="GW42" s="0"/>
       <c r="GX42" s="0"/>
       <c r="GY42" s="0"/>
       <c r="GZ42" s="0"/>
       <c r="HA42" s="0"/>
       <c r="HB42" s="0"/>
       <c r="HC42" s="0"/>
       <c r="HD42" s="0"/>
       <c r="HE42" s="0"/>
+      <c r="HF42" s="0"/>
+      <c r="HG42" s="0"/>
+      <c r="HH42" s="0"/>
+      <c r="HI42" s="0"/>
+      <c r="HJ42" s="0"/>
+      <c r="HK42" s="0"/>
+      <c r="HL42" s="0"/>
+      <c r="HM42" s="0"/>
+      <c r="HN42" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0"/>
       <c r="D43" s="0"/>
       <c r="E43" s="0"/>
       <c r="F43" s="0"/>
       <c r="G43" s="0"/>
       <c r="H43" s="0"/>
       <c r="I43" s="0"/>
       <c r="J43" s="0"/>
       <c r="K43" s="0"/>
       <c r="L43" s="0"/>
       <c r="M43" s="0"/>
       <c r="N43" s="0"/>
       <c r="O43" s="0"/>
       <c r="P43" s="0"/>
       <c r="Q43" s="0"/>
       <c r="R43" s="0"/>
       <c r="S43" s="0"/>
       <c r="T43" s="0"/>
       <c r="U43" s="0"/>
       <c r="V43" s="0"/>
       <c r="W43" s="0"/>
@@ -12433,50 +12937,59 @@
       <c r="GG43" s="0"/>
       <c r="GH43" s="0"/>
       <c r="GI43" s="0"/>
       <c r="GJ43" s="0"/>
       <c r="GK43" s="0"/>
       <c r="GL43" s="0"/>
       <c r="GM43" s="0"/>
       <c r="GN43" s="0"/>
       <c r="GO43" s="0"/>
       <c r="GP43" s="0"/>
       <c r="GQ43" s="0"/>
       <c r="GR43" s="0"/>
       <c r="GS43" s="0"/>
       <c r="GT43" s="0"/>
       <c r="GU43" s="0"/>
       <c r="GV43" s="0"/>
       <c r="GW43" s="0"/>
       <c r="GX43" s="0"/>
       <c r="GY43" s="0"/>
       <c r="GZ43" s="0"/>
       <c r="HA43" s="0"/>
       <c r="HB43" s="0"/>
       <c r="HC43" s="0"/>
       <c r="HD43" s="0"/>
       <c r="HE43" s="0"/>
+      <c r="HF43" s="0"/>
+      <c r="HG43" s="0"/>
+      <c r="HH43" s="0"/>
+      <c r="HI43" s="0"/>
+      <c r="HJ43" s="0"/>
+      <c r="HK43" s="0"/>
+      <c r="HL43" s="0"/>
+      <c r="HM43" s="0"/>
+      <c r="HN43" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0"/>
       <c r="D44" s="0"/>
       <c r="E44" s="0"/>
       <c r="F44" s="0"/>
       <c r="G44" s="0"/>
       <c r="H44" s="0"/>
       <c r="I44" s="0"/>
       <c r="J44" s="0"/>
       <c r="K44" s="0"/>
       <c r="L44" s="0"/>
       <c r="M44" s="0"/>
       <c r="N44" s="0"/>
       <c r="O44" s="0"/>
       <c r="P44" s="0"/>
       <c r="Q44" s="0"/>
       <c r="R44" s="0"/>
       <c r="S44" s="0"/>
       <c r="T44" s="0"/>
       <c r="U44" s="0"/>
       <c r="V44" s="0"/>
       <c r="W44" s="0"/>
@@ -12648,50 +13161,59 @@
       <c r="GG44" s="0"/>
       <c r="GH44" s="0"/>
       <c r="GI44" s="0"/>
       <c r="GJ44" s="0"/>
       <c r="GK44" s="0"/>
       <c r="GL44" s="0"/>
       <c r="GM44" s="0"/>
       <c r="GN44" s="0"/>
       <c r="GO44" s="0"/>
       <c r="GP44" s="0"/>
       <c r="GQ44" s="0"/>
       <c r="GR44" s="0"/>
       <c r="GS44" s="0"/>
       <c r="GT44" s="0"/>
       <c r="GU44" s="0"/>
       <c r="GV44" s="0"/>
       <c r="GW44" s="0"/>
       <c r="GX44" s="0"/>
       <c r="GY44" s="0"/>
       <c r="GZ44" s="0"/>
       <c r="HA44" s="0"/>
       <c r="HB44" s="0"/>
       <c r="HC44" s="0"/>
       <c r="HD44" s="0"/>
       <c r="HE44" s="0"/>
+      <c r="HF44" s="0"/>
+      <c r="HG44" s="0"/>
+      <c r="HH44" s="0"/>
+      <c r="HI44" s="0"/>
+      <c r="HJ44" s="0"/>
+      <c r="HK44" s="0"/>
+      <c r="HL44" s="0"/>
+      <c r="HM44" s="0"/>
+      <c r="HN44" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0"/>
       <c r="D45" s="0"/>
       <c r="E45" s="0"/>
       <c r="F45" s="0"/>
       <c r="G45" s="0"/>
       <c r="H45" s="0"/>
       <c r="I45" s="0"/>
       <c r="J45" s="0"/>
       <c r="K45" s="0"/>
       <c r="L45" s="0"/>
       <c r="M45" s="0"/>
       <c r="N45" s="0"/>
       <c r="O45" s="0"/>
       <c r="P45" s="0"/>
       <c r="Q45" s="0"/>
       <c r="R45" s="0"/>
       <c r="S45" s="0"/>
       <c r="T45" s="0"/>
       <c r="U45" s="0"/>
       <c r="V45" s="0"/>
       <c r="W45" s="0"/>
@@ -12863,50 +13385,59 @@
       <c r="GG45" s="0"/>
       <c r="GH45" s="0"/>
       <c r="GI45" s="0"/>
       <c r="GJ45" s="0"/>
       <c r="GK45" s="0"/>
       <c r="GL45" s="0"/>
       <c r="GM45" s="0"/>
       <c r="GN45" s="0"/>
       <c r="GO45" s="0"/>
       <c r="GP45" s="0"/>
       <c r="GQ45" s="0"/>
       <c r="GR45" s="0"/>
       <c r="GS45" s="0"/>
       <c r="GT45" s="0"/>
       <c r="GU45" s="0"/>
       <c r="GV45" s="0"/>
       <c r="GW45" s="0"/>
       <c r="GX45" s="0"/>
       <c r="GY45" s="0"/>
       <c r="GZ45" s="0"/>
       <c r="HA45" s="0"/>
       <c r="HB45" s="0"/>
       <c r="HC45" s="0"/>
       <c r="HD45" s="0"/>
       <c r="HE45" s="0"/>
+      <c r="HF45" s="0"/>
+      <c r="HG45" s="0"/>
+      <c r="HH45" s="0"/>
+      <c r="HI45" s="0"/>
+      <c r="HJ45" s="0"/>
+      <c r="HK45" s="0"/>
+      <c r="HL45" s="0"/>
+      <c r="HM45" s="0"/>
+      <c r="HN45" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0"/>
       <c r="D46" s="0"/>
       <c r="E46" s="0"/>
       <c r="F46" s="0"/>
       <c r="G46" s="0"/>
       <c r="H46" s="0"/>
       <c r="I46" s="0"/>
       <c r="J46" s="0"/>
       <c r="K46" s="0"/>
       <c r="L46" s="0"/>
       <c r="M46" s="0"/>
       <c r="N46" s="0"/>
       <c r="O46" s="0"/>
       <c r="P46" s="0"/>
       <c r="Q46" s="0"/>
       <c r="R46" s="0"/>
       <c r="S46" s="0"/>
       <c r="T46" s="0"/>
       <c r="U46" s="0"/>
       <c r="V46" s="0"/>
       <c r="W46" s="0"/>
@@ -13078,50 +13609,59 @@
       <c r="GG46" s="0"/>
       <c r="GH46" s="0"/>
       <c r="GI46" s="0"/>
       <c r="GJ46" s="0"/>
       <c r="GK46" s="0"/>
       <c r="GL46" s="0"/>
       <c r="GM46" s="0"/>
       <c r="GN46" s="0"/>
       <c r="GO46" s="0"/>
       <c r="GP46" s="0"/>
       <c r="GQ46" s="0"/>
       <c r="GR46" s="0"/>
       <c r="GS46" s="0"/>
       <c r="GT46" s="0"/>
       <c r="GU46" s="0"/>
       <c r="GV46" s="0"/>
       <c r="GW46" s="0"/>
       <c r="GX46" s="0"/>
       <c r="GY46" s="0"/>
       <c r="GZ46" s="0"/>
       <c r="HA46" s="0"/>
       <c r="HB46" s="0"/>
       <c r="HC46" s="0"/>
       <c r="HD46" s="0"/>
       <c r="HE46" s="0"/>
+      <c r="HF46" s="0"/>
+      <c r="HG46" s="0"/>
+      <c r="HH46" s="0"/>
+      <c r="HI46" s="0"/>
+      <c r="HJ46" s="0"/>
+      <c r="HK46" s="0"/>
+      <c r="HL46" s="0"/>
+      <c r="HM46" s="0"/>
+      <c r="HN46" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0"/>
       <c r="D47" s="0"/>
       <c r="E47" s="0"/>
       <c r="F47" s="0"/>
       <c r="G47" s="0"/>
       <c r="H47" s="0"/>
       <c r="I47" s="0"/>
       <c r="J47" s="0"/>
       <c r="K47" s="0"/>
       <c r="L47" s="0"/>
       <c r="M47" s="0"/>
       <c r="N47" s="0"/>
       <c r="O47" s="0"/>
       <c r="P47" s="0"/>
       <c r="Q47" s="0"/>
       <c r="R47" s="0"/>
       <c r="S47" s="0"/>
       <c r="T47" s="0"/>
       <c r="U47" s="0"/>
       <c r="V47" s="0"/>
       <c r="W47" s="0"/>
@@ -13293,50 +13833,59 @@
       <c r="GG47" s="0"/>
       <c r="GH47" s="0"/>
       <c r="GI47" s="0"/>
       <c r="GJ47" s="0"/>
       <c r="GK47" s="0"/>
       <c r="GL47" s="0"/>
       <c r="GM47" s="0"/>
       <c r="GN47" s="0"/>
       <c r="GO47" s="0"/>
       <c r="GP47" s="0"/>
       <c r="GQ47" s="0"/>
       <c r="GR47" s="0"/>
       <c r="GS47" s="0"/>
       <c r="GT47" s="0"/>
       <c r="GU47" s="0"/>
       <c r="GV47" s="0"/>
       <c r="GW47" s="0"/>
       <c r="GX47" s="0"/>
       <c r="GY47" s="0"/>
       <c r="GZ47" s="0"/>
       <c r="HA47" s="0"/>
       <c r="HB47" s="0"/>
       <c r="HC47" s="0"/>
       <c r="HD47" s="0"/>
       <c r="HE47" s="0"/>
+      <c r="HF47" s="0"/>
+      <c r="HG47" s="0"/>
+      <c r="HH47" s="0"/>
+      <c r="HI47" s="0"/>
+      <c r="HJ47" s="0"/>
+      <c r="HK47" s="0"/>
+      <c r="HL47" s="0"/>
+      <c r="HM47" s="0"/>
+      <c r="HN47" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0"/>
       <c r="D48" s="0"/>
       <c r="E48" s="0"/>
       <c r="F48" s="0"/>
       <c r="G48" s="0"/>
       <c r="H48" s="0"/>
       <c r="I48" s="0"/>
       <c r="J48" s="0"/>
       <c r="K48" s="0"/>
       <c r="L48" s="0"/>
       <c r="M48" s="0"/>
       <c r="N48" s="0"/>
       <c r="O48" s="0"/>
       <c r="P48" s="0"/>
       <c r="Q48" s="0"/>
       <c r="R48" s="0"/>
       <c r="S48" s="0"/>
       <c r="T48" s="0"/>
       <c r="U48" s="0"/>
       <c r="V48" s="0"/>
       <c r="W48" s="0"/>
@@ -13508,50 +14057,59 @@
       <c r="GG48" s="0"/>
       <c r="GH48" s="0"/>
       <c r="GI48" s="0"/>
       <c r="GJ48" s="0"/>
       <c r="GK48" s="0"/>
       <c r="GL48" s="0"/>
       <c r="GM48" s="0"/>
       <c r="GN48" s="0"/>
       <c r="GO48" s="0"/>
       <c r="GP48" s="0"/>
       <c r="GQ48" s="0"/>
       <c r="GR48" s="0"/>
       <c r="GS48" s="0"/>
       <c r="GT48" s="0"/>
       <c r="GU48" s="0"/>
       <c r="GV48" s="0"/>
       <c r="GW48" s="0"/>
       <c r="GX48" s="0"/>
       <c r="GY48" s="0"/>
       <c r="GZ48" s="0"/>
       <c r="HA48" s="0"/>
       <c r="HB48" s="0"/>
       <c r="HC48" s="0"/>
       <c r="HD48" s="0"/>
       <c r="HE48" s="0"/>
+      <c r="HF48" s="0"/>
+      <c r="HG48" s="0"/>
+      <c r="HH48" s="0"/>
+      <c r="HI48" s="0"/>
+      <c r="HJ48" s="0"/>
+      <c r="HK48" s="0"/>
+      <c r="HL48" s="0"/>
+      <c r="HM48" s="0"/>
+      <c r="HN48" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0"/>
       <c r="D49" s="0"/>
       <c r="E49" s="0"/>
       <c r="F49" s="0"/>
       <c r="G49" s="0"/>
       <c r="H49" s="0"/>
       <c r="I49" s="0"/>
       <c r="J49" s="0"/>
       <c r="K49" s="0"/>
       <c r="L49" s="0"/>
       <c r="M49" s="0"/>
       <c r="N49" s="0"/>
       <c r="O49" s="0"/>
       <c r="P49" s="0"/>
       <c r="Q49" s="0"/>
       <c r="R49" s="0"/>
       <c r="S49" s="0"/>
       <c r="T49" s="0"/>
       <c r="U49" s="0"/>
       <c r="V49" s="0"/>
       <c r="W49" s="0"/>
@@ -13723,50 +14281,59 @@
       <c r="GG49" s="0"/>
       <c r="GH49" s="0"/>
       <c r="GI49" s="0"/>
       <c r="GJ49" s="0"/>
       <c r="GK49" s="0"/>
       <c r="GL49" s="0"/>
       <c r="GM49" s="0"/>
       <c r="GN49" s="0"/>
       <c r="GO49" s="0"/>
       <c r="GP49" s="0"/>
       <c r="GQ49" s="0"/>
       <c r="GR49" s="0"/>
       <c r="GS49" s="0"/>
       <c r="GT49" s="0"/>
       <c r="GU49" s="0"/>
       <c r="GV49" s="0"/>
       <c r="GW49" s="0"/>
       <c r="GX49" s="0"/>
       <c r="GY49" s="0"/>
       <c r="GZ49" s="0"/>
       <c r="HA49" s="0"/>
       <c r="HB49" s="0"/>
       <c r="HC49" s="0"/>
       <c r="HD49" s="0"/>
       <c r="HE49" s="0"/>
+      <c r="HF49" s="0"/>
+      <c r="HG49" s="0"/>
+      <c r="HH49" s="0"/>
+      <c r="HI49" s="0"/>
+      <c r="HJ49" s="0"/>
+      <c r="HK49" s="0"/>
+      <c r="HL49" s="0"/>
+      <c r="HM49" s="0"/>
+      <c r="HN49" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0"/>
       <c r="D50" s="0"/>
       <c r="E50" s="0"/>
       <c r="F50" s="0"/>
       <c r="G50" s="0"/>
       <c r="H50" s="0"/>
       <c r="I50" s="0"/>
       <c r="J50" s="0"/>
       <c r="K50" s="0"/>
       <c r="L50" s="0"/>
       <c r="M50" s="0"/>
       <c r="N50" s="0"/>
       <c r="O50" s="0"/>
       <c r="P50" s="0"/>
       <c r="Q50" s="0"/>
       <c r="R50" s="0"/>
       <c r="S50" s="0"/>
       <c r="T50" s="0"/>
       <c r="U50" s="0"/>
       <c r="V50" s="0"/>
       <c r="W50" s="0"/>
@@ -13938,50 +14505,59 @@
       <c r="GG50" s="0"/>
       <c r="GH50" s="0"/>
       <c r="GI50" s="0"/>
       <c r="GJ50" s="0"/>
       <c r="GK50" s="0"/>
       <c r="GL50" s="0"/>
       <c r="GM50" s="0"/>
       <c r="GN50" s="0"/>
       <c r="GO50" s="0"/>
       <c r="GP50" s="0"/>
       <c r="GQ50" s="0"/>
       <c r="GR50" s="0"/>
       <c r="GS50" s="0"/>
       <c r="GT50" s="0"/>
       <c r="GU50" s="0"/>
       <c r="GV50" s="0"/>
       <c r="GW50" s="0"/>
       <c r="GX50" s="0"/>
       <c r="GY50" s="0"/>
       <c r="GZ50" s="0"/>
       <c r="HA50" s="0"/>
       <c r="HB50" s="0"/>
       <c r="HC50" s="0"/>
       <c r="HD50" s="0"/>
       <c r="HE50" s="0"/>
+      <c r="HF50" s="0"/>
+      <c r="HG50" s="0"/>
+      <c r="HH50" s="0"/>
+      <c r="HI50" s="0"/>
+      <c r="HJ50" s="0"/>
+      <c r="HK50" s="0"/>
+      <c r="HL50" s="0"/>
+      <c r="HM50" s="0"/>
+      <c r="HN50" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0"/>
       <c r="D51" s="0"/>
       <c r="E51" s="0"/>
       <c r="F51" s="0"/>
       <c r="G51" s="0"/>
       <c r="H51" s="0"/>
       <c r="I51" s="0"/>
       <c r="J51" s="0"/>
       <c r="K51" s="0"/>
       <c r="L51" s="0"/>
       <c r="M51" s="0"/>
       <c r="N51" s="0"/>
       <c r="O51" s="0"/>
       <c r="P51" s="0"/>
       <c r="Q51" s="0"/>
       <c r="R51" s="0"/>
       <c r="S51" s="0"/>
       <c r="T51" s="0"/>
       <c r="U51" s="0"/>
       <c r="V51" s="0"/>
       <c r="W51" s="0"/>
@@ -14153,50 +14729,59 @@
       <c r="GG51" s="0"/>
       <c r="GH51" s="0"/>
       <c r="GI51" s="0"/>
       <c r="GJ51" s="0"/>
       <c r="GK51" s="0"/>
       <c r="GL51" s="0"/>
       <c r="GM51" s="0"/>
       <c r="GN51" s="0"/>
       <c r="GO51" s="0"/>
       <c r="GP51" s="0"/>
       <c r="GQ51" s="0"/>
       <c r="GR51" s="0"/>
       <c r="GS51" s="0"/>
       <c r="GT51" s="0"/>
       <c r="GU51" s="0"/>
       <c r="GV51" s="0"/>
       <c r="GW51" s="0"/>
       <c r="GX51" s="0"/>
       <c r="GY51" s="0"/>
       <c r="GZ51" s="0"/>
       <c r="HA51" s="0"/>
       <c r="HB51" s="0"/>
       <c r="HC51" s="0"/>
       <c r="HD51" s="0"/>
       <c r="HE51" s="0"/>
+      <c r="HF51" s="0"/>
+      <c r="HG51" s="0"/>
+      <c r="HH51" s="0"/>
+      <c r="HI51" s="0"/>
+      <c r="HJ51" s="0"/>
+      <c r="HK51" s="0"/>
+      <c r="HL51" s="0"/>
+      <c r="HM51" s="0"/>
+      <c r="HN51" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0"/>
       <c r="D52" s="0"/>
       <c r="E52" s="0"/>
       <c r="F52" s="0"/>
       <c r="G52" s="0"/>
       <c r="H52" s="0"/>
       <c r="I52" s="0"/>
       <c r="J52" s="0"/>
       <c r="K52" s="0"/>
       <c r="L52" s="0"/>
       <c r="M52" s="0"/>
       <c r="N52" s="0"/>
       <c r="O52" s="0"/>
       <c r="P52" s="0"/>
       <c r="Q52" s="0"/>
       <c r="R52" s="0"/>
       <c r="S52" s="0"/>
       <c r="T52" s="0"/>
       <c r="U52" s="0"/>
       <c r="V52" s="0"/>
       <c r="W52" s="0"/>
@@ -14368,50 +14953,59 @@
       <c r="GG52" s="0"/>
       <c r="GH52" s="0"/>
       <c r="GI52" s="0"/>
       <c r="GJ52" s="0"/>
       <c r="GK52" s="0"/>
       <c r="GL52" s="0"/>
       <c r="GM52" s="0"/>
       <c r="GN52" s="0"/>
       <c r="GO52" s="0"/>
       <c r="GP52" s="0"/>
       <c r="GQ52" s="0"/>
       <c r="GR52" s="0"/>
       <c r="GS52" s="0"/>
       <c r="GT52" s="0"/>
       <c r="GU52" s="0"/>
       <c r="GV52" s="0"/>
       <c r="GW52" s="0"/>
       <c r="GX52" s="0"/>
       <c r="GY52" s="0"/>
       <c r="GZ52" s="0"/>
       <c r="HA52" s="0"/>
       <c r="HB52" s="0"/>
       <c r="HC52" s="0"/>
       <c r="HD52" s="0"/>
       <c r="HE52" s="0"/>
+      <c r="HF52" s="0"/>
+      <c r="HG52" s="0"/>
+      <c r="HH52" s="0"/>
+      <c r="HI52" s="0"/>
+      <c r="HJ52" s="0"/>
+      <c r="HK52" s="0"/>
+      <c r="HL52" s="0"/>
+      <c r="HM52" s="0"/>
+      <c r="HN52" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0"/>
       <c r="D53" s="0"/>
       <c r="E53" s="0"/>
       <c r="F53" s="0"/>
       <c r="G53" s="0"/>
       <c r="H53" s="0"/>
       <c r="I53" s="0"/>
       <c r="J53" s="0"/>
       <c r="K53" s="0"/>
       <c r="L53" s="0"/>
       <c r="M53" s="0"/>
       <c r="N53" s="0"/>
       <c r="O53" s="0"/>
       <c r="P53" s="0"/>
       <c r="Q53" s="0"/>
       <c r="R53" s="0"/>
       <c r="S53" s="0"/>
       <c r="T53" s="0"/>
       <c r="U53" s="0"/>
       <c r="V53" s="0"/>
       <c r="W53" s="0"/>
@@ -14583,50 +15177,59 @@
       <c r="GG53" s="0"/>
       <c r="GH53" s="0"/>
       <c r="GI53" s="0"/>
       <c r="GJ53" s="0"/>
       <c r="GK53" s="0"/>
       <c r="GL53" s="0"/>
       <c r="GM53" s="0"/>
       <c r="GN53" s="0"/>
       <c r="GO53" s="0"/>
       <c r="GP53" s="0"/>
       <c r="GQ53" s="0"/>
       <c r="GR53" s="0"/>
       <c r="GS53" s="0"/>
       <c r="GT53" s="0"/>
       <c r="GU53" s="0"/>
       <c r="GV53" s="0"/>
       <c r="GW53" s="0"/>
       <c r="GX53" s="0"/>
       <c r="GY53" s="0"/>
       <c r="GZ53" s="0"/>
       <c r="HA53" s="0"/>
       <c r="HB53" s="0"/>
       <c r="HC53" s="0"/>
       <c r="HD53" s="0"/>
       <c r="HE53" s="0"/>
+      <c r="HF53" s="0"/>
+      <c r="HG53" s="0"/>
+      <c r="HH53" s="0"/>
+      <c r="HI53" s="0"/>
+      <c r="HJ53" s="0"/>
+      <c r="HK53" s="0"/>
+      <c r="HL53" s="0"/>
+      <c r="HM53" s="0"/>
+      <c r="HN53" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0"/>
       <c r="D54" s="0"/>
       <c r="E54" s="0"/>
       <c r="F54" s="0"/>
       <c r="G54" s="0"/>
       <c r="H54" s="0"/>
       <c r="I54" s="0"/>
       <c r="J54" s="0"/>
       <c r="K54" s="0"/>
       <c r="L54" s="0"/>
       <c r="M54" s="0"/>
       <c r="N54" s="0"/>
       <c r="O54" s="0"/>
       <c r="P54" s="0"/>
       <c r="Q54" s="0"/>
       <c r="R54" s="0"/>
       <c r="S54" s="0"/>
       <c r="T54" s="0"/>
       <c r="U54" s="0"/>
       <c r="V54" s="0"/>
       <c r="W54" s="0"/>
@@ -14798,50 +15401,59 @@
       <c r="GG54" s="0"/>
       <c r="GH54" s="0"/>
       <c r="GI54" s="0"/>
       <c r="GJ54" s="0"/>
       <c r="GK54" s="0"/>
       <c r="GL54" s="0"/>
       <c r="GM54" s="0"/>
       <c r="GN54" s="0"/>
       <c r="GO54" s="0"/>
       <c r="GP54" s="0"/>
       <c r="GQ54" s="0"/>
       <c r="GR54" s="0"/>
       <c r="GS54" s="0"/>
       <c r="GT54" s="0"/>
       <c r="GU54" s="0"/>
       <c r="GV54" s="0"/>
       <c r="GW54" s="0"/>
       <c r="GX54" s="0"/>
       <c r="GY54" s="0"/>
       <c r="GZ54" s="0"/>
       <c r="HA54" s="0"/>
       <c r="HB54" s="0"/>
       <c r="HC54" s="0"/>
       <c r="HD54" s="0"/>
       <c r="HE54" s="0"/>
+      <c r="HF54" s="0"/>
+      <c r="HG54" s="0"/>
+      <c r="HH54" s="0"/>
+      <c r="HI54" s="0"/>
+      <c r="HJ54" s="0"/>
+      <c r="HK54" s="0"/>
+      <c r="HL54" s="0"/>
+      <c r="HM54" s="0"/>
+      <c r="HN54" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0"/>
       <c r="D55" s="0"/>
       <c r="E55" s="0"/>
       <c r="F55" s="0"/>
       <c r="G55" s="0"/>
       <c r="H55" s="0"/>
       <c r="I55" s="0"/>
       <c r="J55" s="0"/>
       <c r="K55" s="0"/>
       <c r="L55" s="0"/>
       <c r="M55" s="0"/>
       <c r="N55" s="0"/>
       <c r="O55" s="0"/>
       <c r="P55" s="0"/>
       <c r="Q55" s="0"/>
       <c r="R55" s="0"/>
       <c r="S55" s="0"/>
       <c r="T55" s="0"/>
       <c r="U55" s="0"/>
       <c r="V55" s="0"/>
       <c r="W55" s="0"/>
@@ -15013,50 +15625,59 @@
       <c r="GG55" s="0"/>
       <c r="GH55" s="0"/>
       <c r="GI55" s="0"/>
       <c r="GJ55" s="0"/>
       <c r="GK55" s="0"/>
       <c r="GL55" s="0"/>
       <c r="GM55" s="0"/>
       <c r="GN55" s="0"/>
       <c r="GO55" s="0"/>
       <c r="GP55" s="0"/>
       <c r="GQ55" s="0"/>
       <c r="GR55" s="0"/>
       <c r="GS55" s="0"/>
       <c r="GT55" s="0"/>
       <c r="GU55" s="0"/>
       <c r="GV55" s="0"/>
       <c r="GW55" s="0"/>
       <c r="GX55" s="0"/>
       <c r="GY55" s="0"/>
       <c r="GZ55" s="0"/>
       <c r="HA55" s="0"/>
       <c r="HB55" s="0"/>
       <c r="HC55" s="0"/>
       <c r="HD55" s="0"/>
       <c r="HE55" s="0"/>
+      <c r="HF55" s="0"/>
+      <c r="HG55" s="0"/>
+      <c r="HH55" s="0"/>
+      <c r="HI55" s="0"/>
+      <c r="HJ55" s="0"/>
+      <c r="HK55" s="0"/>
+      <c r="HL55" s="0"/>
+      <c r="HM55" s="0"/>
+      <c r="HN55" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0"/>
       <c r="D56" s="0"/>
       <c r="E56" s="0"/>
       <c r="F56" s="0"/>
       <c r="G56" s="0"/>
       <c r="H56" s="0"/>
       <c r="I56" s="0"/>
       <c r="J56" s="0"/>
       <c r="K56" s="0"/>
       <c r="L56" s="0"/>
       <c r="M56" s="0"/>
       <c r="N56" s="0"/>
       <c r="O56" s="0"/>
       <c r="P56" s="0"/>
       <c r="Q56" s="0"/>
       <c r="R56" s="0"/>
       <c r="S56" s="0"/>
       <c r="T56" s="0"/>
       <c r="U56" s="0"/>
       <c r="V56" s="0"/>
       <c r="W56" s="0"/>
@@ -15228,50 +15849,59 @@
       <c r="GG56" s="0"/>
       <c r="GH56" s="0"/>
       <c r="GI56" s="0"/>
       <c r="GJ56" s="0"/>
       <c r="GK56" s="0"/>
       <c r="GL56" s="0"/>
       <c r="GM56" s="0"/>
       <c r="GN56" s="0"/>
       <c r="GO56" s="0"/>
       <c r="GP56" s="0"/>
       <c r="GQ56" s="0"/>
       <c r="GR56" s="0"/>
       <c r="GS56" s="0"/>
       <c r="GT56" s="0"/>
       <c r="GU56" s="0"/>
       <c r="GV56" s="0"/>
       <c r="GW56" s="0"/>
       <c r="GX56" s="0"/>
       <c r="GY56" s="0"/>
       <c r="GZ56" s="0"/>
       <c r="HA56" s="0"/>
       <c r="HB56" s="0"/>
       <c r="HC56" s="0"/>
       <c r="HD56" s="0"/>
       <c r="HE56" s="0"/>
+      <c r="HF56" s="0"/>
+      <c r="HG56" s="0"/>
+      <c r="HH56" s="0"/>
+      <c r="HI56" s="0"/>
+      <c r="HJ56" s="0"/>
+      <c r="HK56" s="0"/>
+      <c r="HL56" s="0"/>
+      <c r="HM56" s="0"/>
+      <c r="HN56" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0"/>
       <c r="D57" s="0"/>
       <c r="E57" s="0"/>
       <c r="F57" s="0"/>
       <c r="G57" s="0"/>
       <c r="H57" s="0"/>
       <c r="I57" s="0"/>
       <c r="J57" s="0"/>
       <c r="K57" s="0"/>
       <c r="L57" s="0"/>
       <c r="M57" s="0"/>
       <c r="N57" s="0"/>
       <c r="O57" s="0"/>
       <c r="P57" s="0"/>
       <c r="Q57" s="0"/>
       <c r="R57" s="0"/>
       <c r="S57" s="0"/>
       <c r="T57" s="0"/>
       <c r="U57" s="0"/>
       <c r="V57" s="0"/>
       <c r="W57" s="0"/>
@@ -15443,50 +16073,59 @@
       <c r="GG57" s="0"/>
       <c r="GH57" s="0"/>
       <c r="GI57" s="0"/>
       <c r="GJ57" s="0"/>
       <c r="GK57" s="0"/>
       <c r="GL57" s="0"/>
       <c r="GM57" s="0"/>
       <c r="GN57" s="0"/>
       <c r="GO57" s="0"/>
       <c r="GP57" s="0"/>
       <c r="GQ57" s="0"/>
       <c r="GR57" s="0"/>
       <c r="GS57" s="0"/>
       <c r="GT57" s="0"/>
       <c r="GU57" s="0"/>
       <c r="GV57" s="0"/>
       <c r="GW57" s="0"/>
       <c r="GX57" s="0"/>
       <c r="GY57" s="0"/>
       <c r="GZ57" s="0"/>
       <c r="HA57" s="0"/>
       <c r="HB57" s="0"/>
       <c r="HC57" s="0"/>
       <c r="HD57" s="0"/>
       <c r="HE57" s="0"/>
+      <c r="HF57" s="0"/>
+      <c r="HG57" s="0"/>
+      <c r="HH57" s="0"/>
+      <c r="HI57" s="0"/>
+      <c r="HJ57" s="0"/>
+      <c r="HK57" s="0"/>
+      <c r="HL57" s="0"/>
+      <c r="HM57" s="0"/>
+      <c r="HN57" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0"/>
       <c r="D58" s="0"/>
       <c r="E58" s="0"/>
       <c r="F58" s="0"/>
       <c r="G58" s="0"/>
       <c r="H58" s="0"/>
       <c r="I58" s="0"/>
       <c r="J58" s="0"/>
       <c r="K58" s="0"/>
       <c r="L58" s="0"/>
       <c r="M58" s="0"/>
       <c r="N58" s="0"/>
       <c r="O58" s="0"/>
       <c r="P58" s="0"/>
       <c r="Q58" s="0"/>
       <c r="R58" s="0"/>
       <c r="S58" s="0"/>
       <c r="T58" s="0"/>
       <c r="U58" s="0"/>
       <c r="V58" s="0"/>
       <c r="W58" s="0"/>
@@ -15658,50 +16297,59 @@
       <c r="GG58" s="0"/>
       <c r="GH58" s="0"/>
       <c r="GI58" s="0"/>
       <c r="GJ58" s="0"/>
       <c r="GK58" s="0"/>
       <c r="GL58" s="0"/>
       <c r="GM58" s="0"/>
       <c r="GN58" s="0"/>
       <c r="GO58" s="0"/>
       <c r="GP58" s="0"/>
       <c r="GQ58" s="0"/>
       <c r="GR58" s="0"/>
       <c r="GS58" s="0"/>
       <c r="GT58" s="0"/>
       <c r="GU58" s="0"/>
       <c r="GV58" s="0"/>
       <c r="GW58" s="0"/>
       <c r="GX58" s="0"/>
       <c r="GY58" s="0"/>
       <c r="GZ58" s="0"/>
       <c r="HA58" s="0"/>
       <c r="HB58" s="0"/>
       <c r="HC58" s="0"/>
       <c r="HD58" s="0"/>
       <c r="HE58" s="0"/>
+      <c r="HF58" s="0"/>
+      <c r="HG58" s="0"/>
+      <c r="HH58" s="0"/>
+      <c r="HI58" s="0"/>
+      <c r="HJ58" s="0"/>
+      <c r="HK58" s="0"/>
+      <c r="HL58" s="0"/>
+      <c r="HM58" s="0"/>
+      <c r="HN58" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0"/>
       <c r="D59" s="0"/>
       <c r="E59" s="0"/>
       <c r="F59" s="0"/>
       <c r="G59" s="0"/>
       <c r="H59" s="0"/>
       <c r="I59" s="0"/>
       <c r="J59" s="0"/>
       <c r="K59" s="0"/>
       <c r="L59" s="0"/>
       <c r="M59" s="0"/>
       <c r="N59" s="0"/>
       <c r="O59" s="0"/>
       <c r="P59" s="0"/>
       <c r="Q59" s="0"/>
       <c r="R59" s="0"/>
       <c r="S59" s="0"/>
       <c r="T59" s="0"/>
       <c r="U59" s="0"/>
       <c r="V59" s="0"/>
       <c r="W59" s="0"/>
@@ -15873,50 +16521,59 @@
       <c r="GG59" s="0"/>
       <c r="GH59" s="0"/>
       <c r="GI59" s="0"/>
       <c r="GJ59" s="0"/>
       <c r="GK59" s="0"/>
       <c r="GL59" s="0"/>
       <c r="GM59" s="0"/>
       <c r="GN59" s="0"/>
       <c r="GO59" s="0"/>
       <c r="GP59" s="0"/>
       <c r="GQ59" s="0"/>
       <c r="GR59" s="0"/>
       <c r="GS59" s="0"/>
       <c r="GT59" s="0"/>
       <c r="GU59" s="0"/>
       <c r="GV59" s="0"/>
       <c r="GW59" s="0"/>
       <c r="GX59" s="0"/>
       <c r="GY59" s="0"/>
       <c r="GZ59" s="0"/>
       <c r="HA59" s="0"/>
       <c r="HB59" s="0"/>
       <c r="HC59" s="0"/>
       <c r="HD59" s="0"/>
       <c r="HE59" s="0"/>
+      <c r="HF59" s="0"/>
+      <c r="HG59" s="0"/>
+      <c r="HH59" s="0"/>
+      <c r="HI59" s="0"/>
+      <c r="HJ59" s="0"/>
+      <c r="HK59" s="0"/>
+      <c r="HL59" s="0"/>
+      <c r="HM59" s="0"/>
+      <c r="HN59" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0"/>
       <c r="D60" s="0"/>
       <c r="E60" s="0"/>
       <c r="F60" s="0"/>
       <c r="G60" s="0"/>
       <c r="H60" s="0"/>
       <c r="I60" s="0"/>
       <c r="J60" s="0"/>
       <c r="K60" s="0"/>
       <c r="L60" s="0"/>
       <c r="M60" s="0"/>
       <c r="N60" s="0"/>
       <c r="O60" s="0"/>
       <c r="P60" s="0"/>
       <c r="Q60" s="0"/>
       <c r="R60" s="0"/>
       <c r="S60" s="0"/>
       <c r="T60" s="0"/>
       <c r="U60" s="0"/>
       <c r="V60" s="0"/>
       <c r="W60" s="0"/>
@@ -16088,50 +16745,59 @@
       <c r="GG60" s="0"/>
       <c r="GH60" s="0"/>
       <c r="GI60" s="0"/>
       <c r="GJ60" s="0"/>
       <c r="GK60" s="0"/>
       <c r="GL60" s="0"/>
       <c r="GM60" s="0"/>
       <c r="GN60" s="0"/>
       <c r="GO60" s="0"/>
       <c r="GP60" s="0"/>
       <c r="GQ60" s="0"/>
       <c r="GR60" s="0"/>
       <c r="GS60" s="0"/>
       <c r="GT60" s="0"/>
       <c r="GU60" s="0"/>
       <c r="GV60" s="0"/>
       <c r="GW60" s="0"/>
       <c r="GX60" s="0"/>
       <c r="GY60" s="0"/>
       <c r="GZ60" s="0"/>
       <c r="HA60" s="0"/>
       <c r="HB60" s="0"/>
       <c r="HC60" s="0"/>
       <c r="HD60" s="0"/>
       <c r="HE60" s="0"/>
+      <c r="HF60" s="0"/>
+      <c r="HG60" s="0"/>
+      <c r="HH60" s="0"/>
+      <c r="HI60" s="0"/>
+      <c r="HJ60" s="0"/>
+      <c r="HK60" s="0"/>
+      <c r="HL60" s="0"/>
+      <c r="HM60" s="0"/>
+      <c r="HN60" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0"/>
       <c r="D61" s="0"/>
       <c r="E61" s="0"/>
       <c r="F61" s="0"/>
       <c r="G61" s="0"/>
       <c r="H61" s="0"/>
       <c r="I61" s="0"/>
       <c r="J61" s="0"/>
       <c r="K61" s="0"/>
       <c r="L61" s="0"/>
       <c r="M61" s="0"/>
       <c r="N61" s="0"/>
       <c r="O61" s="0"/>
       <c r="P61" s="0"/>
       <c r="Q61" s="0"/>
       <c r="R61" s="0"/>
       <c r="S61" s="0"/>
       <c r="T61" s="0"/>
       <c r="U61" s="0"/>
       <c r="V61" s="0"/>
       <c r="W61" s="0"/>
@@ -16303,50 +16969,59 @@
       <c r="GG61" s="0"/>
       <c r="GH61" s="0"/>
       <c r="GI61" s="0"/>
       <c r="GJ61" s="0"/>
       <c r="GK61" s="0"/>
       <c r="GL61" s="0"/>
       <c r="GM61" s="0"/>
       <c r="GN61" s="0"/>
       <c r="GO61" s="0"/>
       <c r="GP61" s="0"/>
       <c r="GQ61" s="0"/>
       <c r="GR61" s="0"/>
       <c r="GS61" s="0"/>
       <c r="GT61" s="0"/>
       <c r="GU61" s="0"/>
       <c r="GV61" s="0"/>
       <c r="GW61" s="0"/>
       <c r="GX61" s="0"/>
       <c r="GY61" s="0"/>
       <c r="GZ61" s="0"/>
       <c r="HA61" s="0"/>
       <c r="HB61" s="0"/>
       <c r="HC61" s="0"/>
       <c r="HD61" s="0"/>
       <c r="HE61" s="0"/>
+      <c r="HF61" s="0"/>
+      <c r="HG61" s="0"/>
+      <c r="HH61" s="0"/>
+      <c r="HI61" s="0"/>
+      <c r="HJ61" s="0"/>
+      <c r="HK61" s="0"/>
+      <c r="HL61" s="0"/>
+      <c r="HM61" s="0"/>
+      <c r="HN61" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0"/>
       <c r="D62" s="0"/>
       <c r="E62" s="0"/>
       <c r="F62" s="0"/>
       <c r="G62" s="0"/>
       <c r="H62" s="0"/>
       <c r="I62" s="0"/>
       <c r="J62" s="0"/>
       <c r="K62" s="0"/>
       <c r="L62" s="0"/>
       <c r="M62" s="0"/>
       <c r="N62" s="0"/>
       <c r="O62" s="0"/>
       <c r="P62" s="0"/>
       <c r="Q62" s="0"/>
       <c r="R62" s="0"/>
       <c r="S62" s="0"/>
       <c r="T62" s="0"/>
       <c r="U62" s="0"/>
       <c r="V62" s="0"/>
       <c r="W62" s="0"/>
@@ -16518,50 +17193,59 @@
       <c r="GG62" s="0"/>
       <c r="GH62" s="0"/>
       <c r="GI62" s="0"/>
       <c r="GJ62" s="0"/>
       <c r="GK62" s="0"/>
       <c r="GL62" s="0"/>
       <c r="GM62" s="0"/>
       <c r="GN62" s="0"/>
       <c r="GO62" s="0"/>
       <c r="GP62" s="0"/>
       <c r="GQ62" s="0"/>
       <c r="GR62" s="0"/>
       <c r="GS62" s="0"/>
       <c r="GT62" s="0"/>
       <c r="GU62" s="0"/>
       <c r="GV62" s="0"/>
       <c r="GW62" s="0"/>
       <c r="GX62" s="0"/>
       <c r="GY62" s="0"/>
       <c r="GZ62" s="0"/>
       <c r="HA62" s="0"/>
       <c r="HB62" s="0"/>
       <c r="HC62" s="0"/>
       <c r="HD62" s="0"/>
       <c r="HE62" s="0"/>
+      <c r="HF62" s="0"/>
+      <c r="HG62" s="0"/>
+      <c r="HH62" s="0"/>
+      <c r="HI62" s="0"/>
+      <c r="HJ62" s="0"/>
+      <c r="HK62" s="0"/>
+      <c r="HL62" s="0"/>
+      <c r="HM62" s="0"/>
+      <c r="HN62" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0"/>
       <c r="D63" s="0"/>
       <c r="E63" s="0"/>
       <c r="F63" s="0"/>
       <c r="G63" s="0"/>
       <c r="H63" s="0"/>
       <c r="I63" s="0"/>
       <c r="J63" s="0"/>
       <c r="K63" s="0"/>
       <c r="L63" s="0"/>
       <c r="M63" s="0"/>
       <c r="N63" s="0"/>
       <c r="O63" s="0"/>
       <c r="P63" s="0"/>
       <c r="Q63" s="0"/>
       <c r="R63" s="0"/>
       <c r="S63" s="0"/>
       <c r="T63" s="0"/>
       <c r="U63" s="0"/>
       <c r="V63" s="0"/>
       <c r="W63" s="0"/>
@@ -16733,50 +17417,59 @@
       <c r="GG63" s="0"/>
       <c r="GH63" s="0"/>
       <c r="GI63" s="0"/>
       <c r="GJ63" s="0"/>
       <c r="GK63" s="0"/>
       <c r="GL63" s="0"/>
       <c r="GM63" s="0"/>
       <c r="GN63" s="0"/>
       <c r="GO63" s="0"/>
       <c r="GP63" s="0"/>
       <c r="GQ63" s="0"/>
       <c r="GR63" s="0"/>
       <c r="GS63" s="0"/>
       <c r="GT63" s="0"/>
       <c r="GU63" s="0"/>
       <c r="GV63" s="0"/>
       <c r="GW63" s="0"/>
       <c r="GX63" s="0"/>
       <c r="GY63" s="0"/>
       <c r="GZ63" s="0"/>
       <c r="HA63" s="0"/>
       <c r="HB63" s="0"/>
       <c r="HC63" s="0"/>
       <c r="HD63" s="0"/>
       <c r="HE63" s="0"/>
+      <c r="HF63" s="0"/>
+      <c r="HG63" s="0"/>
+      <c r="HH63" s="0"/>
+      <c r="HI63" s="0"/>
+      <c r="HJ63" s="0"/>
+      <c r="HK63" s="0"/>
+      <c r="HL63" s="0"/>
+      <c r="HM63" s="0"/>
+      <c r="HN63" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0"/>
       <c r="D64" s="0"/>
       <c r="E64" s="0"/>
       <c r="F64" s="0"/>
       <c r="G64" s="0"/>
       <c r="H64" s="0"/>
       <c r="I64" s="0"/>
       <c r="J64" s="0"/>
       <c r="K64" s="0"/>
       <c r="L64" s="0"/>
       <c r="M64" s="0"/>
       <c r="N64" s="0"/>
       <c r="O64" s="0"/>
       <c r="P64" s="0"/>
       <c r="Q64" s="0"/>
       <c r="R64" s="0"/>
       <c r="S64" s="0"/>
       <c r="T64" s="0"/>
       <c r="U64" s="0"/>
       <c r="V64" s="0"/>
       <c r="W64" s="0"/>
@@ -16948,50 +17641,59 @@
       <c r="GG64" s="0"/>
       <c r="GH64" s="0"/>
       <c r="GI64" s="0"/>
       <c r="GJ64" s="0"/>
       <c r="GK64" s="0"/>
       <c r="GL64" s="0"/>
       <c r="GM64" s="0"/>
       <c r="GN64" s="0"/>
       <c r="GO64" s="0"/>
       <c r="GP64" s="0"/>
       <c r="GQ64" s="0"/>
       <c r="GR64" s="0"/>
       <c r="GS64" s="0"/>
       <c r="GT64" s="0"/>
       <c r="GU64" s="0"/>
       <c r="GV64" s="0"/>
       <c r="GW64" s="0"/>
       <c r="GX64" s="0"/>
       <c r="GY64" s="0"/>
       <c r="GZ64" s="0"/>
       <c r="HA64" s="0"/>
       <c r="HB64" s="0"/>
       <c r="HC64" s="0"/>
       <c r="HD64" s="0"/>
       <c r="HE64" s="0"/>
+      <c r="HF64" s="0"/>
+      <c r="HG64" s="0"/>
+      <c r="HH64" s="0"/>
+      <c r="HI64" s="0"/>
+      <c r="HJ64" s="0"/>
+      <c r="HK64" s="0"/>
+      <c r="HL64" s="0"/>
+      <c r="HM64" s="0"/>
+      <c r="HN64" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0"/>
       <c r="D65" s="0"/>
       <c r="E65" s="0"/>
       <c r="F65" s="0"/>
       <c r="G65" s="0"/>
       <c r="H65" s="0"/>
       <c r="I65" s="0"/>
       <c r="J65" s="0"/>
       <c r="K65" s="0"/>
       <c r="L65" s="0"/>
       <c r="M65" s="0"/>
       <c r="N65" s="0"/>
       <c r="O65" s="0"/>
       <c r="P65" s="0"/>
       <c r="Q65" s="0"/>
       <c r="R65" s="0"/>
       <c r="S65" s="0"/>
       <c r="T65" s="0"/>
       <c r="U65" s="0"/>
       <c r="V65" s="0"/>
       <c r="W65" s="0"/>
@@ -17163,50 +17865,59 @@
       <c r="GG65" s="0"/>
       <c r="GH65" s="0"/>
       <c r="GI65" s="0"/>
       <c r="GJ65" s="0"/>
       <c r="GK65" s="0"/>
       <c r="GL65" s="0"/>
       <c r="GM65" s="0"/>
       <c r="GN65" s="0"/>
       <c r="GO65" s="0"/>
       <c r="GP65" s="0"/>
       <c r="GQ65" s="0"/>
       <c r="GR65" s="0"/>
       <c r="GS65" s="0"/>
       <c r="GT65" s="0"/>
       <c r="GU65" s="0"/>
       <c r="GV65" s="0"/>
       <c r="GW65" s="0"/>
       <c r="GX65" s="0"/>
       <c r="GY65" s="0"/>
       <c r="GZ65" s="0"/>
       <c r="HA65" s="0"/>
       <c r="HB65" s="0"/>
       <c r="HC65" s="0"/>
       <c r="HD65" s="0"/>
       <c r="HE65" s="0"/>
+      <c r="HF65" s="0"/>
+      <c r="HG65" s="0"/>
+      <c r="HH65" s="0"/>
+      <c r="HI65" s="0"/>
+      <c r="HJ65" s="0"/>
+      <c r="HK65" s="0"/>
+      <c r="HL65" s="0"/>
+      <c r="HM65" s="0"/>
+      <c r="HN65" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0"/>
       <c r="D66" s="0"/>
       <c r="E66" s="0"/>
       <c r="F66" s="0"/>
       <c r="G66" s="0"/>
       <c r="H66" s="0"/>
       <c r="I66" s="0"/>
       <c r="J66" s="0"/>
       <c r="K66" s="0"/>
       <c r="L66" s="0"/>
       <c r="M66" s="0"/>
       <c r="N66" s="0"/>
       <c r="O66" s="0"/>
       <c r="P66" s="0"/>
       <c r="Q66" s="0"/>
       <c r="R66" s="0"/>
       <c r="S66" s="0"/>
       <c r="T66" s="0"/>
       <c r="U66" s="0"/>
       <c r="V66" s="0"/>
       <c r="W66" s="0"/>
@@ -17378,50 +18089,59 @@
       <c r="GG66" s="0"/>
       <c r="GH66" s="0"/>
       <c r="GI66" s="0"/>
       <c r="GJ66" s="0"/>
       <c r="GK66" s="0"/>
       <c r="GL66" s="0"/>
       <c r="GM66" s="0"/>
       <c r="GN66" s="0"/>
       <c r="GO66" s="0"/>
       <c r="GP66" s="0"/>
       <c r="GQ66" s="0"/>
       <c r="GR66" s="0"/>
       <c r="GS66" s="0"/>
       <c r="GT66" s="0"/>
       <c r="GU66" s="0"/>
       <c r="GV66" s="0"/>
       <c r="GW66" s="0"/>
       <c r="GX66" s="0"/>
       <c r="GY66" s="0"/>
       <c r="GZ66" s="0"/>
       <c r="HA66" s="0"/>
       <c r="HB66" s="0"/>
       <c r="HC66" s="0"/>
       <c r="HD66" s="0"/>
       <c r="HE66" s="0"/>
+      <c r="HF66" s="0"/>
+      <c r="HG66" s="0"/>
+      <c r="HH66" s="0"/>
+      <c r="HI66" s="0"/>
+      <c r="HJ66" s="0"/>
+      <c r="HK66" s="0"/>
+      <c r="HL66" s="0"/>
+      <c r="HM66" s="0"/>
+      <c r="HN66" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0"/>
       <c r="D67" s="0"/>
       <c r="E67" s="0"/>
       <c r="F67" s="0"/>
       <c r="G67" s="0"/>
       <c r="H67" s="0"/>
       <c r="I67" s="0"/>
       <c r="J67" s="0"/>
       <c r="K67" s="0"/>
       <c r="L67" s="0"/>
       <c r="M67" s="0"/>
       <c r="N67" s="0"/>
       <c r="O67" s="0"/>
       <c r="P67" s="0"/>
       <c r="Q67" s="0"/>
       <c r="R67" s="0"/>
       <c r="S67" s="0"/>
       <c r="T67" s="0"/>
       <c r="U67" s="0"/>
       <c r="V67" s="0"/>
       <c r="W67" s="0"/>
@@ -17593,50 +18313,59 @@
       <c r="GG67" s="0"/>
       <c r="GH67" s="0"/>
       <c r="GI67" s="0"/>
       <c r="GJ67" s="0"/>
       <c r="GK67" s="0"/>
       <c r="GL67" s="0"/>
       <c r="GM67" s="0"/>
       <c r="GN67" s="0"/>
       <c r="GO67" s="0"/>
       <c r="GP67" s="0"/>
       <c r="GQ67" s="0"/>
       <c r="GR67" s="0"/>
       <c r="GS67" s="0"/>
       <c r="GT67" s="0"/>
       <c r="GU67" s="0"/>
       <c r="GV67" s="0"/>
       <c r="GW67" s="0"/>
       <c r="GX67" s="0"/>
       <c r="GY67" s="0"/>
       <c r="GZ67" s="0"/>
       <c r="HA67" s="0"/>
       <c r="HB67" s="0"/>
       <c r="HC67" s="0"/>
       <c r="HD67" s="0"/>
       <c r="HE67" s="0"/>
+      <c r="HF67" s="0"/>
+      <c r="HG67" s="0"/>
+      <c r="HH67" s="0"/>
+      <c r="HI67" s="0"/>
+      <c r="HJ67" s="0"/>
+      <c r="HK67" s="0"/>
+      <c r="HL67" s="0"/>
+      <c r="HM67" s="0"/>
+      <c r="HN67" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0"/>
       <c r="D68" s="0"/>
       <c r="E68" s="0"/>
       <c r="F68" s="0"/>
       <c r="G68" s="0"/>
       <c r="H68" s="0"/>
       <c r="I68" s="0"/>
       <c r="J68" s="0"/>
       <c r="K68" s="0"/>
       <c r="L68" s="0"/>
       <c r="M68" s="0"/>
       <c r="N68" s="0"/>
       <c r="O68" s="0"/>
       <c r="P68" s="0"/>
       <c r="Q68" s="0"/>
       <c r="R68" s="0"/>
       <c r="S68" s="0"/>
       <c r="T68" s="0"/>
       <c r="U68" s="0"/>
       <c r="V68" s="0"/>
       <c r="W68" s="0"/>
@@ -17808,50 +18537,59 @@
       <c r="GG68" s="0"/>
       <c r="GH68" s="0"/>
       <c r="GI68" s="0"/>
       <c r="GJ68" s="0"/>
       <c r="GK68" s="0"/>
       <c r="GL68" s="0"/>
       <c r="GM68" s="0"/>
       <c r="GN68" s="0"/>
       <c r="GO68" s="0"/>
       <c r="GP68" s="0"/>
       <c r="GQ68" s="0"/>
       <c r="GR68" s="0"/>
       <c r="GS68" s="0"/>
       <c r="GT68" s="0"/>
       <c r="GU68" s="0"/>
       <c r="GV68" s="0"/>
       <c r="GW68" s="0"/>
       <c r="GX68" s="0"/>
       <c r="GY68" s="0"/>
       <c r="GZ68" s="0"/>
       <c r="HA68" s="0"/>
       <c r="HB68" s="0"/>
       <c r="HC68" s="0"/>
       <c r="HD68" s="0"/>
       <c r="HE68" s="0"/>
+      <c r="HF68" s="0"/>
+      <c r="HG68" s="0"/>
+      <c r="HH68" s="0"/>
+      <c r="HI68" s="0"/>
+      <c r="HJ68" s="0"/>
+      <c r="HK68" s="0"/>
+      <c r="HL68" s="0"/>
+      <c r="HM68" s="0"/>
+      <c r="HN68" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0"/>
       <c r="D69" s="0"/>
       <c r="E69" s="0"/>
       <c r="F69" s="0"/>
       <c r="G69" s="0"/>
       <c r="H69" s="0"/>
       <c r="I69" s="0"/>
       <c r="J69" s="0"/>
       <c r="K69" s="0"/>
       <c r="L69" s="0"/>
       <c r="M69" s="0"/>
       <c r="N69" s="0"/>
       <c r="O69" s="0"/>
       <c r="P69" s="0"/>
       <c r="Q69" s="0"/>
       <c r="R69" s="0"/>
       <c r="S69" s="0"/>
       <c r="T69" s="0"/>
       <c r="U69" s="0"/>
       <c r="V69" s="0"/>
       <c r="W69" s="0"/>
@@ -18023,50 +18761,59 @@
       <c r="GG69" s="0"/>
       <c r="GH69" s="0"/>
       <c r="GI69" s="0"/>
       <c r="GJ69" s="0"/>
       <c r="GK69" s="0"/>
       <c r="GL69" s="0"/>
       <c r="GM69" s="0"/>
       <c r="GN69" s="0"/>
       <c r="GO69" s="0"/>
       <c r="GP69" s="0"/>
       <c r="GQ69" s="0"/>
       <c r="GR69" s="0"/>
       <c r="GS69" s="0"/>
       <c r="GT69" s="0"/>
       <c r="GU69" s="0"/>
       <c r="GV69" s="0"/>
       <c r="GW69" s="0"/>
       <c r="GX69" s="0"/>
       <c r="GY69" s="0"/>
       <c r="GZ69" s="0"/>
       <c r="HA69" s="0"/>
       <c r="HB69" s="0"/>
       <c r="HC69" s="0"/>
       <c r="HD69" s="0"/>
       <c r="HE69" s="0"/>
+      <c r="HF69" s="0"/>
+      <c r="HG69" s="0"/>
+      <c r="HH69" s="0"/>
+      <c r="HI69" s="0"/>
+      <c r="HJ69" s="0"/>
+      <c r="HK69" s="0"/>
+      <c r="HL69" s="0"/>
+      <c r="HM69" s="0"/>
+      <c r="HN69" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0"/>
       <c r="D70" s="0"/>
       <c r="E70" s="0"/>
       <c r="F70" s="0"/>
       <c r="G70" s="0"/>
       <c r="H70" s="0"/>
       <c r="I70" s="0"/>
       <c r="J70" s="0"/>
       <c r="K70" s="0"/>
       <c r="L70" s="0"/>
       <c r="M70" s="0"/>
       <c r="N70" s="0"/>
       <c r="O70" s="0"/>
       <c r="P70" s="0"/>
       <c r="Q70" s="0"/>
       <c r="R70" s="0"/>
       <c r="S70" s="0"/>
       <c r="T70" s="0"/>
       <c r="U70" s="0"/>
       <c r="V70" s="0"/>
       <c r="W70" s="0"/>
@@ -18238,50 +18985,59 @@
       <c r="GG70" s="0"/>
       <c r="GH70" s="0"/>
       <c r="GI70" s="0"/>
       <c r="GJ70" s="0"/>
       <c r="GK70" s="0"/>
       <c r="GL70" s="0"/>
       <c r="GM70" s="0"/>
       <c r="GN70" s="0"/>
       <c r="GO70" s="0"/>
       <c r="GP70" s="0"/>
       <c r="GQ70" s="0"/>
       <c r="GR70" s="0"/>
       <c r="GS70" s="0"/>
       <c r="GT70" s="0"/>
       <c r="GU70" s="0"/>
       <c r="GV70" s="0"/>
       <c r="GW70" s="0"/>
       <c r="GX70" s="0"/>
       <c r="GY70" s="0"/>
       <c r="GZ70" s="0"/>
       <c r="HA70" s="0"/>
       <c r="HB70" s="0"/>
       <c r="HC70" s="0"/>
       <c r="HD70" s="0"/>
       <c r="HE70" s="0"/>
+      <c r="HF70" s="0"/>
+      <c r="HG70" s="0"/>
+      <c r="HH70" s="0"/>
+      <c r="HI70" s="0"/>
+      <c r="HJ70" s="0"/>
+      <c r="HK70" s="0"/>
+      <c r="HL70" s="0"/>
+      <c r="HM70" s="0"/>
+      <c r="HN70" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0"/>
       <c r="D71" s="0"/>
       <c r="E71" s="0"/>
       <c r="F71" s="0"/>
       <c r="G71" s="0"/>
       <c r="H71" s="0"/>
       <c r="I71" s="0"/>
       <c r="J71" s="0"/>
       <c r="K71" s="0"/>
       <c r="L71" s="0"/>
       <c r="M71" s="0"/>
       <c r="N71" s="0"/>
       <c r="O71" s="0"/>
       <c r="P71" s="0"/>
       <c r="Q71" s="0"/>
       <c r="R71" s="0"/>
       <c r="S71" s="0"/>
       <c r="T71" s="0"/>
       <c r="U71" s="0"/>
       <c r="V71" s="0"/>
       <c r="W71" s="0"/>
@@ -18453,50 +19209,59 @@
       <c r="GG71" s="0"/>
       <c r="GH71" s="0"/>
       <c r="GI71" s="0"/>
       <c r="GJ71" s="0"/>
       <c r="GK71" s="0"/>
       <c r="GL71" s="0"/>
       <c r="GM71" s="0"/>
       <c r="GN71" s="0"/>
       <c r="GO71" s="0"/>
       <c r="GP71" s="0"/>
       <c r="GQ71" s="0"/>
       <c r="GR71" s="0"/>
       <c r="GS71" s="0"/>
       <c r="GT71" s="0"/>
       <c r="GU71" s="0"/>
       <c r="GV71" s="0"/>
       <c r="GW71" s="0"/>
       <c r="GX71" s="0"/>
       <c r="GY71" s="0"/>
       <c r="GZ71" s="0"/>
       <c r="HA71" s="0"/>
       <c r="HB71" s="0"/>
       <c r="HC71" s="0"/>
       <c r="HD71" s="0"/>
       <c r="HE71" s="0"/>
+      <c r="HF71" s="0"/>
+      <c r="HG71" s="0"/>
+      <c r="HH71" s="0"/>
+      <c r="HI71" s="0"/>
+      <c r="HJ71" s="0"/>
+      <c r="HK71" s="0"/>
+      <c r="HL71" s="0"/>
+      <c r="HM71" s="0"/>
+      <c r="HN71" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0"/>
       <c r="D72" s="0"/>
       <c r="E72" s="0"/>
       <c r="F72" s="0"/>
       <c r="G72" s="0"/>
       <c r="H72" s="0"/>
       <c r="I72" s="0"/>
       <c r="J72" s="0"/>
       <c r="K72" s="0"/>
       <c r="L72" s="0"/>
       <c r="M72" s="0"/>
       <c r="N72" s="0"/>
       <c r="O72" s="0"/>
       <c r="P72" s="0"/>
       <c r="Q72" s="0"/>
       <c r="R72" s="0"/>
       <c r="S72" s="0"/>
       <c r="T72" s="0"/>
       <c r="U72" s="0"/>
       <c r="V72" s="0"/>
       <c r="W72" s="0"/>
@@ -18668,50 +19433,59 @@
       <c r="GG72" s="0"/>
       <c r="GH72" s="0"/>
       <c r="GI72" s="0"/>
       <c r="GJ72" s="0"/>
       <c r="GK72" s="0"/>
       <c r="GL72" s="0"/>
       <c r="GM72" s="0"/>
       <c r="GN72" s="0"/>
       <c r="GO72" s="0"/>
       <c r="GP72" s="0"/>
       <c r="GQ72" s="0"/>
       <c r="GR72" s="0"/>
       <c r="GS72" s="0"/>
       <c r="GT72" s="0"/>
       <c r="GU72" s="0"/>
       <c r="GV72" s="0"/>
       <c r="GW72" s="0"/>
       <c r="GX72" s="0"/>
       <c r="GY72" s="0"/>
       <c r="GZ72" s="0"/>
       <c r="HA72" s="0"/>
       <c r="HB72" s="0"/>
       <c r="HC72" s="0"/>
       <c r="HD72" s="0"/>
       <c r="HE72" s="0"/>
+      <c r="HF72" s="0"/>
+      <c r="HG72" s="0"/>
+      <c r="HH72" s="0"/>
+      <c r="HI72" s="0"/>
+      <c r="HJ72" s="0"/>
+      <c r="HK72" s="0"/>
+      <c r="HL72" s="0"/>
+      <c r="HM72" s="0"/>
+      <c r="HN72" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0"/>
       <c r="D73" s="0"/>
       <c r="E73" s="0"/>
       <c r="F73" s="0"/>
       <c r="G73" s="0"/>
       <c r="H73" s="0"/>
       <c r="I73" s="0"/>
       <c r="J73" s="0"/>
       <c r="K73" s="0"/>
       <c r="L73" s="0"/>
       <c r="M73" s="0"/>
       <c r="N73" s="0"/>
       <c r="O73" s="0"/>
       <c r="P73" s="0"/>
       <c r="Q73" s="0"/>
       <c r="R73" s="0"/>
       <c r="S73" s="0"/>
       <c r="T73" s="0"/>
       <c r="U73" s="0"/>
       <c r="V73" s="0"/>
       <c r="W73" s="0"/>
@@ -18883,50 +19657,59 @@
       <c r="GG73" s="0"/>
       <c r="GH73" s="0"/>
       <c r="GI73" s="0"/>
       <c r="GJ73" s="0"/>
       <c r="GK73" s="0"/>
       <c r="GL73" s="0"/>
       <c r="GM73" s="0"/>
       <c r="GN73" s="0"/>
       <c r="GO73" s="0"/>
       <c r="GP73" s="0"/>
       <c r="GQ73" s="0"/>
       <c r="GR73" s="0"/>
       <c r="GS73" s="0"/>
       <c r="GT73" s="0"/>
       <c r="GU73" s="0"/>
       <c r="GV73" s="0"/>
       <c r="GW73" s="0"/>
       <c r="GX73" s="0"/>
       <c r="GY73" s="0"/>
       <c r="GZ73" s="0"/>
       <c r="HA73" s="0"/>
       <c r="HB73" s="0"/>
       <c r="HC73" s="0"/>
       <c r="HD73" s="0"/>
       <c r="HE73" s="0"/>
+      <c r="HF73" s="0"/>
+      <c r="HG73" s="0"/>
+      <c r="HH73" s="0"/>
+      <c r="HI73" s="0"/>
+      <c r="HJ73" s="0"/>
+      <c r="HK73" s="0"/>
+      <c r="HL73" s="0"/>
+      <c r="HM73" s="0"/>
+      <c r="HN73" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0"/>
       <c r="D74" s="0"/>
       <c r="E74" s="0"/>
       <c r="F74" s="0"/>
       <c r="G74" s="0"/>
       <c r="H74" s="0"/>
       <c r="I74" s="0"/>
       <c r="J74" s="0"/>
       <c r="K74" s="0"/>
       <c r="L74" s="0"/>
       <c r="M74" s="0"/>
       <c r="N74" s="0"/>
       <c r="O74" s="0"/>
       <c r="P74" s="0"/>
       <c r="Q74" s="0"/>
       <c r="R74" s="0"/>
       <c r="S74" s="0"/>
       <c r="T74" s="0"/>
       <c r="U74" s="0"/>
       <c r="V74" s="0"/>
       <c r="W74" s="0"/>
@@ -19098,50 +19881,59 @@
       <c r="GG74" s="0"/>
       <c r="GH74" s="0"/>
       <c r="GI74" s="0"/>
       <c r="GJ74" s="0"/>
       <c r="GK74" s="0"/>
       <c r="GL74" s="0"/>
       <c r="GM74" s="0"/>
       <c r="GN74" s="0"/>
       <c r="GO74" s="0"/>
       <c r="GP74" s="0"/>
       <c r="GQ74" s="0"/>
       <c r="GR74" s="0"/>
       <c r="GS74" s="0"/>
       <c r="GT74" s="0"/>
       <c r="GU74" s="0"/>
       <c r="GV74" s="0"/>
       <c r="GW74" s="0"/>
       <c r="GX74" s="0"/>
       <c r="GY74" s="0"/>
       <c r="GZ74" s="0"/>
       <c r="HA74" s="0"/>
       <c r="HB74" s="0"/>
       <c r="HC74" s="0"/>
       <c r="HD74" s="0"/>
       <c r="HE74" s="0"/>
+      <c r="HF74" s="0"/>
+      <c r="HG74" s="0"/>
+      <c r="HH74" s="0"/>
+      <c r="HI74" s="0"/>
+      <c r="HJ74" s="0"/>
+      <c r="HK74" s="0"/>
+      <c r="HL74" s="0"/>
+      <c r="HM74" s="0"/>
+      <c r="HN74" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0"/>
       <c r="D75" s="0"/>
       <c r="E75" s="0"/>
       <c r="F75" s="0"/>
       <c r="G75" s="0"/>
       <c r="H75" s="0"/>
       <c r="I75" s="0"/>
       <c r="J75" s="0"/>
       <c r="K75" s="0"/>
       <c r="L75" s="0"/>
       <c r="M75" s="0"/>
       <c r="N75" s="0"/>
       <c r="O75" s="0"/>
       <c r="P75" s="0"/>
       <c r="Q75" s="0"/>
       <c r="R75" s="0"/>
       <c r="S75" s="0"/>
       <c r="T75" s="0"/>
       <c r="U75" s="0"/>
       <c r="V75" s="0"/>
       <c r="W75" s="0"/>
@@ -19313,50 +20105,59 @@
       <c r="GG75" s="0"/>
       <c r="GH75" s="0"/>
       <c r="GI75" s="0"/>
       <c r="GJ75" s="0"/>
       <c r="GK75" s="0"/>
       <c r="GL75" s="0"/>
       <c r="GM75" s="0"/>
       <c r="GN75" s="0"/>
       <c r="GO75" s="0"/>
       <c r="GP75" s="0"/>
       <c r="GQ75" s="0"/>
       <c r="GR75" s="0"/>
       <c r="GS75" s="0"/>
       <c r="GT75" s="0"/>
       <c r="GU75" s="0"/>
       <c r="GV75" s="0"/>
       <c r="GW75" s="0"/>
       <c r="GX75" s="0"/>
       <c r="GY75" s="0"/>
       <c r="GZ75" s="0"/>
       <c r="HA75" s="0"/>
       <c r="HB75" s="0"/>
       <c r="HC75" s="0"/>
       <c r="HD75" s="0"/>
       <c r="HE75" s="0"/>
+      <c r="HF75" s="0"/>
+      <c r="HG75" s="0"/>
+      <c r="HH75" s="0"/>
+      <c r="HI75" s="0"/>
+      <c r="HJ75" s="0"/>
+      <c r="HK75" s="0"/>
+      <c r="HL75" s="0"/>
+      <c r="HM75" s="0"/>
+      <c r="HN75" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0"/>
       <c r="D76" s="0"/>
       <c r="E76" s="0"/>
       <c r="F76" s="0"/>
       <c r="G76" s="0"/>
       <c r="H76" s="0"/>
       <c r="I76" s="0"/>
       <c r="J76" s="0"/>
       <c r="K76" s="0"/>
       <c r="L76" s="0"/>
       <c r="M76" s="0"/>
       <c r="N76" s="0"/>
       <c r="O76" s="0"/>
       <c r="P76" s="0"/>
       <c r="Q76" s="0"/>
       <c r="R76" s="0"/>
       <c r="S76" s="0"/>
       <c r="T76" s="0"/>
       <c r="U76" s="0"/>
       <c r="V76" s="0"/>
       <c r="W76" s="0"/>
@@ -19528,50 +20329,59 @@
       <c r="GG76" s="0"/>
       <c r="GH76" s="0"/>
       <c r="GI76" s="0"/>
       <c r="GJ76" s="0"/>
       <c r="GK76" s="0"/>
       <c r="GL76" s="0"/>
       <c r="GM76" s="0"/>
       <c r="GN76" s="0"/>
       <c r="GO76" s="0"/>
       <c r="GP76" s="0"/>
       <c r="GQ76" s="0"/>
       <c r="GR76" s="0"/>
       <c r="GS76" s="0"/>
       <c r="GT76" s="0"/>
       <c r="GU76" s="0"/>
       <c r="GV76" s="0"/>
       <c r="GW76" s="0"/>
       <c r="GX76" s="0"/>
       <c r="GY76" s="0"/>
       <c r="GZ76" s="0"/>
       <c r="HA76" s="0"/>
       <c r="HB76" s="0"/>
       <c r="HC76" s="0"/>
       <c r="HD76" s="0"/>
       <c r="HE76" s="0"/>
+      <c r="HF76" s="0"/>
+      <c r="HG76" s="0"/>
+      <c r="HH76" s="0"/>
+      <c r="HI76" s="0"/>
+      <c r="HJ76" s="0"/>
+      <c r="HK76" s="0"/>
+      <c r="HL76" s="0"/>
+      <c r="HM76" s="0"/>
+      <c r="HN76" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0"/>
       <c r="D77" s="0"/>
       <c r="E77" s="0"/>
       <c r="F77" s="0"/>
       <c r="G77" s="0"/>
       <c r="H77" s="0"/>
       <c r="I77" s="0"/>
       <c r="J77" s="0"/>
       <c r="K77" s="0"/>
       <c r="L77" s="0"/>
       <c r="M77" s="0"/>
       <c r="N77" s="0"/>
       <c r="O77" s="0"/>
       <c r="P77" s="0"/>
       <c r="Q77" s="0"/>
       <c r="R77" s="0"/>
       <c r="S77" s="0"/>
       <c r="T77" s="0"/>
       <c r="U77" s="0"/>
       <c r="V77" s="0"/>
       <c r="W77" s="0"/>
@@ -19743,50 +20553,59 @@
       <c r="GG77" s="0"/>
       <c r="GH77" s="0"/>
       <c r="GI77" s="0"/>
       <c r="GJ77" s="0"/>
       <c r="GK77" s="0"/>
       <c r="GL77" s="0"/>
       <c r="GM77" s="0"/>
       <c r="GN77" s="0"/>
       <c r="GO77" s="0"/>
       <c r="GP77" s="0"/>
       <c r="GQ77" s="0"/>
       <c r="GR77" s="0"/>
       <c r="GS77" s="0"/>
       <c r="GT77" s="0"/>
       <c r="GU77" s="0"/>
       <c r="GV77" s="0"/>
       <c r="GW77" s="0"/>
       <c r="GX77" s="0"/>
       <c r="GY77" s="0"/>
       <c r="GZ77" s="0"/>
       <c r="HA77" s="0"/>
       <c r="HB77" s="0"/>
       <c r="HC77" s="0"/>
       <c r="HD77" s="0"/>
       <c r="HE77" s="0"/>
+      <c r="HF77" s="0"/>
+      <c r="HG77" s="0"/>
+      <c r="HH77" s="0"/>
+      <c r="HI77" s="0"/>
+      <c r="HJ77" s="0"/>
+      <c r="HK77" s="0"/>
+      <c r="HL77" s="0"/>
+      <c r="HM77" s="0"/>
+      <c r="HN77" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0"/>
       <c r="D78" s="0"/>
       <c r="E78" s="0"/>
       <c r="F78" s="0"/>
       <c r="G78" s="0"/>
       <c r="H78" s="0"/>
       <c r="I78" s="0"/>
       <c r="J78" s="0"/>
       <c r="K78" s="0"/>
       <c r="L78" s="0"/>
       <c r="M78" s="0"/>
       <c r="N78" s="0"/>
       <c r="O78" s="0"/>
       <c r="P78" s="0"/>
       <c r="Q78" s="0"/>
       <c r="R78" s="0"/>
       <c r="S78" s="0"/>
       <c r="T78" s="0"/>
       <c r="U78" s="0"/>
       <c r="V78" s="0"/>
       <c r="W78" s="0"/>
@@ -19958,50 +20777,59 @@
       <c r="GG78" s="0"/>
       <c r="GH78" s="0"/>
       <c r="GI78" s="0"/>
       <c r="GJ78" s="0"/>
       <c r="GK78" s="0"/>
       <c r="GL78" s="0"/>
       <c r="GM78" s="0"/>
       <c r="GN78" s="0"/>
       <c r="GO78" s="0"/>
       <c r="GP78" s="0"/>
       <c r="GQ78" s="0"/>
       <c r="GR78" s="0"/>
       <c r="GS78" s="0"/>
       <c r="GT78" s="0"/>
       <c r="GU78" s="0"/>
       <c r="GV78" s="0"/>
       <c r="GW78" s="0"/>
       <c r="GX78" s="0"/>
       <c r="GY78" s="0"/>
       <c r="GZ78" s="0"/>
       <c r="HA78" s="0"/>
       <c r="HB78" s="0"/>
       <c r="HC78" s="0"/>
       <c r="HD78" s="0"/>
       <c r="HE78" s="0"/>
+      <c r="HF78" s="0"/>
+      <c r="HG78" s="0"/>
+      <c r="HH78" s="0"/>
+      <c r="HI78" s="0"/>
+      <c r="HJ78" s="0"/>
+      <c r="HK78" s="0"/>
+      <c r="HL78" s="0"/>
+      <c r="HM78" s="0"/>
+      <c r="HN78" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0"/>
       <c r="D79" s="0"/>
       <c r="E79" s="0"/>
       <c r="F79" s="0"/>
       <c r="G79" s="0"/>
       <c r="H79" s="0"/>
       <c r="I79" s="0"/>
       <c r="J79" s="0"/>
       <c r="K79" s="0"/>
       <c r="L79" s="0"/>
       <c r="M79" s="0"/>
       <c r="N79" s="0"/>
       <c r="O79" s="0"/>
       <c r="P79" s="0"/>
       <c r="Q79" s="0"/>
       <c r="R79" s="0"/>
       <c r="S79" s="0"/>
       <c r="T79" s="0"/>
       <c r="U79" s="0"/>
       <c r="V79" s="0"/>
       <c r="W79" s="0"/>
@@ -20173,50 +21001,59 @@
       <c r="GG79" s="0"/>
       <c r="GH79" s="0"/>
       <c r="GI79" s="0"/>
       <c r="GJ79" s="0"/>
       <c r="GK79" s="0"/>
       <c r="GL79" s="0"/>
       <c r="GM79" s="0"/>
       <c r="GN79" s="0"/>
       <c r="GO79" s="0"/>
       <c r="GP79" s="0"/>
       <c r="GQ79" s="0"/>
       <c r="GR79" s="0"/>
       <c r="GS79" s="0"/>
       <c r="GT79" s="0"/>
       <c r="GU79" s="0"/>
       <c r="GV79" s="0"/>
       <c r="GW79" s="0"/>
       <c r="GX79" s="0"/>
       <c r="GY79" s="0"/>
       <c r="GZ79" s="0"/>
       <c r="HA79" s="0"/>
       <c r="HB79" s="0"/>
       <c r="HC79" s="0"/>
       <c r="HD79" s="0"/>
       <c r="HE79" s="0"/>
+      <c r="HF79" s="0"/>
+      <c r="HG79" s="0"/>
+      <c r="HH79" s="0"/>
+      <c r="HI79" s="0"/>
+      <c r="HJ79" s="0"/>
+      <c r="HK79" s="0"/>
+      <c r="HL79" s="0"/>
+      <c r="HM79" s="0"/>
+      <c r="HN79" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0"/>
       <c r="D80" s="0"/>
       <c r="E80" s="0"/>
       <c r="F80" s="0"/>
       <c r="G80" s="0"/>
       <c r="H80" s="0"/>
       <c r="I80" s="0"/>
       <c r="J80" s="0"/>
       <c r="K80" s="0"/>
       <c r="L80" s="0"/>
       <c r="M80" s="0"/>
       <c r="N80" s="0"/>
       <c r="O80" s="0"/>
       <c r="P80" s="0"/>
       <c r="Q80" s="0"/>
       <c r="R80" s="0"/>
       <c r="S80" s="0"/>
       <c r="T80" s="0"/>
       <c r="U80" s="0"/>
       <c r="V80" s="0"/>
       <c r="W80" s="0"/>
@@ -20388,50 +21225,59 @@
       <c r="GG80" s="0"/>
       <c r="GH80" s="0"/>
       <c r="GI80" s="0"/>
       <c r="GJ80" s="0"/>
       <c r="GK80" s="0"/>
       <c r="GL80" s="0"/>
       <c r="GM80" s="0"/>
       <c r="GN80" s="0"/>
       <c r="GO80" s="0"/>
       <c r="GP80" s="0"/>
       <c r="GQ80" s="0"/>
       <c r="GR80" s="0"/>
       <c r="GS80" s="0"/>
       <c r="GT80" s="0"/>
       <c r="GU80" s="0"/>
       <c r="GV80" s="0"/>
       <c r="GW80" s="0"/>
       <c r="GX80" s="0"/>
       <c r="GY80" s="0"/>
       <c r="GZ80" s="0"/>
       <c r="HA80" s="0"/>
       <c r="HB80" s="0"/>
       <c r="HC80" s="0"/>
       <c r="HD80" s="0"/>
       <c r="HE80" s="0"/>
+      <c r="HF80" s="0"/>
+      <c r="HG80" s="0"/>
+      <c r="HH80" s="0"/>
+      <c r="HI80" s="0"/>
+      <c r="HJ80" s="0"/>
+      <c r="HK80" s="0"/>
+      <c r="HL80" s="0"/>
+      <c r="HM80" s="0"/>
+      <c r="HN80" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0"/>
       <c r="D81" s="0"/>
       <c r="E81" s="0"/>
       <c r="F81" s="0"/>
       <c r="G81" s="0"/>
       <c r="H81" s="0"/>
       <c r="I81" s="0"/>
       <c r="J81" s="0"/>
       <c r="K81" s="0"/>
       <c r="L81" s="0"/>
       <c r="M81" s="0"/>
       <c r="N81" s="0"/>
       <c r="O81" s="0"/>
       <c r="P81" s="0"/>
       <c r="Q81" s="0"/>
       <c r="R81" s="0"/>
       <c r="S81" s="0"/>
       <c r="T81" s="0"/>
       <c r="U81" s="0"/>
       <c r="V81" s="0"/>
       <c r="W81" s="0"/>
@@ -20603,50 +21449,59 @@
       <c r="GG81" s="0"/>
       <c r="GH81" s="0"/>
       <c r="GI81" s="0"/>
       <c r="GJ81" s="0"/>
       <c r="GK81" s="0"/>
       <c r="GL81" s="0"/>
       <c r="GM81" s="0"/>
       <c r="GN81" s="0"/>
       <c r="GO81" s="0"/>
       <c r="GP81" s="0"/>
       <c r="GQ81" s="0"/>
       <c r="GR81" s="0"/>
       <c r="GS81" s="0"/>
       <c r="GT81" s="0"/>
       <c r="GU81" s="0"/>
       <c r="GV81" s="0"/>
       <c r="GW81" s="0"/>
       <c r="GX81" s="0"/>
       <c r="GY81" s="0"/>
       <c r="GZ81" s="0"/>
       <c r="HA81" s="0"/>
       <c r="HB81" s="0"/>
       <c r="HC81" s="0"/>
       <c r="HD81" s="0"/>
       <c r="HE81" s="0"/>
+      <c r="HF81" s="0"/>
+      <c r="HG81" s="0"/>
+      <c r="HH81" s="0"/>
+      <c r="HI81" s="0"/>
+      <c r="HJ81" s="0"/>
+      <c r="HK81" s="0"/>
+      <c r="HL81" s="0"/>
+      <c r="HM81" s="0"/>
+      <c r="HN81" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0"/>
       <c r="D82" s="0"/>
       <c r="E82" s="0"/>
       <c r="F82" s="0"/>
       <c r="G82" s="0"/>
       <c r="H82" s="0"/>
       <c r="I82" s="0"/>
       <c r="J82" s="0"/>
       <c r="K82" s="0"/>
       <c r="L82" s="0"/>
       <c r="M82" s="0"/>
       <c r="N82" s="0"/>
       <c r="O82" s="0"/>
       <c r="P82" s="0"/>
       <c r="Q82" s="0"/>
       <c r="R82" s="0"/>
       <c r="S82" s="0"/>
       <c r="T82" s="0"/>
       <c r="U82" s="0"/>
       <c r="V82" s="0"/>
       <c r="W82" s="0"/>
@@ -20818,50 +21673,59 @@
       <c r="GG82" s="0"/>
       <c r="GH82" s="0"/>
       <c r="GI82" s="0"/>
       <c r="GJ82" s="0"/>
       <c r="GK82" s="0"/>
       <c r="GL82" s="0"/>
       <c r="GM82" s="0"/>
       <c r="GN82" s="0"/>
       <c r="GO82" s="0"/>
       <c r="GP82" s="0"/>
       <c r="GQ82" s="0"/>
       <c r="GR82" s="0"/>
       <c r="GS82" s="0"/>
       <c r="GT82" s="0"/>
       <c r="GU82" s="0"/>
       <c r="GV82" s="0"/>
       <c r="GW82" s="0"/>
       <c r="GX82" s="0"/>
       <c r="GY82" s="0"/>
       <c r="GZ82" s="0"/>
       <c r="HA82" s="0"/>
       <c r="HB82" s="0"/>
       <c r="HC82" s="0"/>
       <c r="HD82" s="0"/>
       <c r="HE82" s="0"/>
+      <c r="HF82" s="0"/>
+      <c r="HG82" s="0"/>
+      <c r="HH82" s="0"/>
+      <c r="HI82" s="0"/>
+      <c r="HJ82" s="0"/>
+      <c r="HK82" s="0"/>
+      <c r="HL82" s="0"/>
+      <c r="HM82" s="0"/>
+      <c r="HN82" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0"/>
       <c r="D83" s="0"/>
       <c r="E83" s="0"/>
       <c r="F83" s="0"/>
       <c r="G83" s="0"/>
       <c r="H83" s="0"/>
       <c r="I83" s="0"/>
       <c r="J83" s="0"/>
       <c r="K83" s="0"/>
       <c r="L83" s="0"/>
       <c r="M83" s="0"/>
       <c r="N83" s="0"/>
       <c r="O83" s="0"/>
       <c r="P83" s="0"/>
       <c r="Q83" s="0"/>
       <c r="R83" s="0"/>
       <c r="S83" s="0"/>
       <c r="T83" s="0"/>
       <c r="U83" s="0"/>
       <c r="V83" s="0"/>
       <c r="W83" s="0"/>
@@ -21033,50 +21897,59 @@
       <c r="GG83" s="0"/>
       <c r="GH83" s="0"/>
       <c r="GI83" s="0"/>
       <c r="GJ83" s="0"/>
       <c r="GK83" s="0"/>
       <c r="GL83" s="0"/>
       <c r="GM83" s="0"/>
       <c r="GN83" s="0"/>
       <c r="GO83" s="0"/>
       <c r="GP83" s="0"/>
       <c r="GQ83" s="0"/>
       <c r="GR83" s="0"/>
       <c r="GS83" s="0"/>
       <c r="GT83" s="0"/>
       <c r="GU83" s="0"/>
       <c r="GV83" s="0"/>
       <c r="GW83" s="0"/>
       <c r="GX83" s="0"/>
       <c r="GY83" s="0"/>
       <c r="GZ83" s="0"/>
       <c r="HA83" s="0"/>
       <c r="HB83" s="0"/>
       <c r="HC83" s="0"/>
       <c r="HD83" s="0"/>
       <c r="HE83" s="0"/>
+      <c r="HF83" s="0"/>
+      <c r="HG83" s="0"/>
+      <c r="HH83" s="0"/>
+      <c r="HI83" s="0"/>
+      <c r="HJ83" s="0"/>
+      <c r="HK83" s="0"/>
+      <c r="HL83" s="0"/>
+      <c r="HM83" s="0"/>
+      <c r="HN83" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0"/>
       <c r="D84" s="0"/>
       <c r="E84" s="0"/>
       <c r="F84" s="0"/>
       <c r="G84" s="0"/>
       <c r="H84" s="0"/>
       <c r="I84" s="0"/>
       <c r="J84" s="0"/>
       <c r="K84" s="0"/>
       <c r="L84" s="0"/>
       <c r="M84" s="0"/>
       <c r="N84" s="0"/>
       <c r="O84" s="0"/>
       <c r="P84" s="0"/>
       <c r="Q84" s="0"/>
       <c r="R84" s="0"/>
       <c r="S84" s="0"/>
       <c r="T84" s="0"/>
       <c r="U84" s="0"/>
       <c r="V84" s="0"/>
       <c r="W84" s="0"/>
@@ -21248,50 +22121,59 @@
       <c r="GG84" s="0"/>
       <c r="GH84" s="0"/>
       <c r="GI84" s="0"/>
       <c r="GJ84" s="0"/>
       <c r="GK84" s="0"/>
       <c r="GL84" s="0"/>
       <c r="GM84" s="0"/>
       <c r="GN84" s="0"/>
       <c r="GO84" s="0"/>
       <c r="GP84" s="0"/>
       <c r="GQ84" s="0"/>
       <c r="GR84" s="0"/>
       <c r="GS84" s="0"/>
       <c r="GT84" s="0"/>
       <c r="GU84" s="0"/>
       <c r="GV84" s="0"/>
       <c r="GW84" s="0"/>
       <c r="GX84" s="0"/>
       <c r="GY84" s="0"/>
       <c r="GZ84" s="0"/>
       <c r="HA84" s="0"/>
       <c r="HB84" s="0"/>
       <c r="HC84" s="0"/>
       <c r="HD84" s="0"/>
       <c r="HE84" s="0"/>
+      <c r="HF84" s="0"/>
+      <c r="HG84" s="0"/>
+      <c r="HH84" s="0"/>
+      <c r="HI84" s="0"/>
+      <c r="HJ84" s="0"/>
+      <c r="HK84" s="0"/>
+      <c r="HL84" s="0"/>
+      <c r="HM84" s="0"/>
+      <c r="HN84" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0"/>
       <c r="D85" s="0"/>
       <c r="E85" s="0"/>
       <c r="F85" s="0"/>
       <c r="G85" s="0"/>
       <c r="H85" s="0"/>
       <c r="I85" s="0"/>
       <c r="J85" s="0"/>
       <c r="K85" s="0"/>
       <c r="L85" s="0"/>
       <c r="M85" s="0"/>
       <c r="N85" s="0"/>
       <c r="O85" s="0"/>
       <c r="P85" s="0"/>
       <c r="Q85" s="0"/>
       <c r="R85" s="0"/>
       <c r="S85" s="0"/>
       <c r="T85" s="0"/>
       <c r="U85" s="0"/>
       <c r="V85" s="0"/>
       <c r="W85" s="0"/>
@@ -21463,50 +22345,59 @@
       <c r="GG85" s="0"/>
       <c r="GH85" s="0"/>
       <c r="GI85" s="0"/>
       <c r="GJ85" s="0"/>
       <c r="GK85" s="0"/>
       <c r="GL85" s="0"/>
       <c r="GM85" s="0"/>
       <c r="GN85" s="0"/>
       <c r="GO85" s="0"/>
       <c r="GP85" s="0"/>
       <c r="GQ85" s="0"/>
       <c r="GR85" s="0"/>
       <c r="GS85" s="0"/>
       <c r="GT85" s="0"/>
       <c r="GU85" s="0"/>
       <c r="GV85" s="0"/>
       <c r="GW85" s="0"/>
       <c r="GX85" s="0"/>
       <c r="GY85" s="0"/>
       <c r="GZ85" s="0"/>
       <c r="HA85" s="0"/>
       <c r="HB85" s="0"/>
       <c r="HC85" s="0"/>
       <c r="HD85" s="0"/>
       <c r="HE85" s="0"/>
+      <c r="HF85" s="0"/>
+      <c r="HG85" s="0"/>
+      <c r="HH85" s="0"/>
+      <c r="HI85" s="0"/>
+      <c r="HJ85" s="0"/>
+      <c r="HK85" s="0"/>
+      <c r="HL85" s="0"/>
+      <c r="HM85" s="0"/>
+      <c r="HN85" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0"/>
       <c r="D86" s="0"/>
       <c r="E86" s="0"/>
       <c r="F86" s="0"/>
       <c r="G86" s="0"/>
       <c r="H86" s="0"/>
       <c r="I86" s="0"/>
       <c r="J86" s="0"/>
       <c r="K86" s="0"/>
       <c r="L86" s="0"/>
       <c r="M86" s="0"/>
       <c r="N86" s="0"/>
       <c r="O86" s="0"/>
       <c r="P86" s="0"/>
       <c r="Q86" s="0"/>
       <c r="R86" s="0"/>
       <c r="S86" s="0"/>
       <c r="T86" s="0"/>
       <c r="U86" s="0"/>
       <c r="V86" s="0"/>
       <c r="W86" s="0"/>
@@ -21678,50 +22569,59 @@
       <c r="GG86" s="0"/>
       <c r="GH86" s="0"/>
       <c r="GI86" s="0"/>
       <c r="GJ86" s="0"/>
       <c r="GK86" s="0"/>
       <c r="GL86" s="0"/>
       <c r="GM86" s="0"/>
       <c r="GN86" s="0"/>
       <c r="GO86" s="0"/>
       <c r="GP86" s="0"/>
       <c r="GQ86" s="0"/>
       <c r="GR86" s="0"/>
       <c r="GS86" s="0"/>
       <c r="GT86" s="0"/>
       <c r="GU86" s="0"/>
       <c r="GV86" s="0"/>
       <c r="GW86" s="0"/>
       <c r="GX86" s="0"/>
       <c r="GY86" s="0"/>
       <c r="GZ86" s="0"/>
       <c r="HA86" s="0"/>
       <c r="HB86" s="0"/>
       <c r="HC86" s="0"/>
       <c r="HD86" s="0"/>
       <c r="HE86" s="0"/>
+      <c r="HF86" s="0"/>
+      <c r="HG86" s="0"/>
+      <c r="HH86" s="0"/>
+      <c r="HI86" s="0"/>
+      <c r="HJ86" s="0"/>
+      <c r="HK86" s="0"/>
+      <c r="HL86" s="0"/>
+      <c r="HM86" s="0"/>
+      <c r="HN86" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0"/>
       <c r="D87" s="0"/>
       <c r="E87" s="0"/>
       <c r="F87" s="0"/>
       <c r="G87" s="0"/>
       <c r="H87" s="0"/>
       <c r="I87" s="0"/>
       <c r="J87" s="0"/>
       <c r="K87" s="0"/>
       <c r="L87" s="0"/>
       <c r="M87" s="0"/>
       <c r="N87" s="0"/>
       <c r="O87" s="0"/>
       <c r="P87" s="0"/>
       <c r="Q87" s="0"/>
       <c r="R87" s="0"/>
       <c r="S87" s="0"/>
       <c r="T87" s="0"/>
       <c r="U87" s="0"/>
       <c r="V87" s="0"/>
       <c r="W87" s="0"/>
@@ -21893,50 +22793,59 @@
       <c r="GG87" s="0"/>
       <c r="GH87" s="0"/>
       <c r="GI87" s="0"/>
       <c r="GJ87" s="0"/>
       <c r="GK87" s="0"/>
       <c r="GL87" s="0"/>
       <c r="GM87" s="0"/>
       <c r="GN87" s="0"/>
       <c r="GO87" s="0"/>
       <c r="GP87" s="0"/>
       <c r="GQ87" s="0"/>
       <c r="GR87" s="0"/>
       <c r="GS87" s="0"/>
       <c r="GT87" s="0"/>
       <c r="GU87" s="0"/>
       <c r="GV87" s="0"/>
       <c r="GW87" s="0"/>
       <c r="GX87" s="0"/>
       <c r="GY87" s="0"/>
       <c r="GZ87" s="0"/>
       <c r="HA87" s="0"/>
       <c r="HB87" s="0"/>
       <c r="HC87" s="0"/>
       <c r="HD87" s="0"/>
       <c r="HE87" s="0"/>
+      <c r="HF87" s="0"/>
+      <c r="HG87" s="0"/>
+      <c r="HH87" s="0"/>
+      <c r="HI87" s="0"/>
+      <c r="HJ87" s="0"/>
+      <c r="HK87" s="0"/>
+      <c r="HL87" s="0"/>
+      <c r="HM87" s="0"/>
+      <c r="HN87" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0"/>
       <c r="D88" s="0"/>
       <c r="E88" s="0"/>
       <c r="F88" s="0"/>
       <c r="G88" s="0"/>
       <c r="H88" s="0"/>
       <c r="I88" s="0"/>
       <c r="J88" s="0"/>
       <c r="K88" s="0"/>
       <c r="L88" s="0"/>
       <c r="M88" s="0"/>
       <c r="N88" s="0"/>
       <c r="O88" s="0"/>
       <c r="P88" s="0"/>
       <c r="Q88" s="0"/>
       <c r="R88" s="0"/>
       <c r="S88" s="0"/>
       <c r="T88" s="0"/>
       <c r="U88" s="0"/>
       <c r="V88" s="0"/>
       <c r="W88" s="0"/>
@@ -22108,50 +23017,59 @@
       <c r="GG88" s="0"/>
       <c r="GH88" s="0"/>
       <c r="GI88" s="0"/>
       <c r="GJ88" s="0"/>
       <c r="GK88" s="0"/>
       <c r="GL88" s="0"/>
       <c r="GM88" s="0"/>
       <c r="GN88" s="0"/>
       <c r="GO88" s="0"/>
       <c r="GP88" s="0"/>
       <c r="GQ88" s="0"/>
       <c r="GR88" s="0"/>
       <c r="GS88" s="0"/>
       <c r="GT88" s="0"/>
       <c r="GU88" s="0"/>
       <c r="GV88" s="0"/>
       <c r="GW88" s="0"/>
       <c r="GX88" s="0"/>
       <c r="GY88" s="0"/>
       <c r="GZ88" s="0"/>
       <c r="HA88" s="0"/>
       <c r="HB88" s="0"/>
       <c r="HC88" s="0"/>
       <c r="HD88" s="0"/>
       <c r="HE88" s="0"/>
+      <c r="HF88" s="0"/>
+      <c r="HG88" s="0"/>
+      <c r="HH88" s="0"/>
+      <c r="HI88" s="0"/>
+      <c r="HJ88" s="0"/>
+      <c r="HK88" s="0"/>
+      <c r="HL88" s="0"/>
+      <c r="HM88" s="0"/>
+      <c r="HN88" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0"/>
       <c r="D89" s="0"/>
       <c r="E89" s="0"/>
       <c r="F89" s="0"/>
       <c r="G89" s="0"/>
       <c r="H89" s="0"/>
       <c r="I89" s="0"/>
       <c r="J89" s="0"/>
       <c r="K89" s="0"/>
       <c r="L89" s="0"/>
       <c r="M89" s="0"/>
       <c r="N89" s="0"/>
       <c r="O89" s="0"/>
       <c r="P89" s="0"/>
       <c r="Q89" s="0"/>
       <c r="R89" s="0"/>
       <c r="S89" s="0"/>
       <c r="T89" s="0"/>
       <c r="U89" s="0"/>
       <c r="V89" s="0"/>
       <c r="W89" s="0"/>
@@ -22323,50 +23241,59 @@
       <c r="GG89" s="0"/>
       <c r="GH89" s="0"/>
       <c r="GI89" s="0"/>
       <c r="GJ89" s="0"/>
       <c r="GK89" s="0"/>
       <c r="GL89" s="0"/>
       <c r="GM89" s="0"/>
       <c r="GN89" s="0"/>
       <c r="GO89" s="0"/>
       <c r="GP89" s="0"/>
       <c r="GQ89" s="0"/>
       <c r="GR89" s="0"/>
       <c r="GS89" s="0"/>
       <c r="GT89" s="0"/>
       <c r="GU89" s="0"/>
       <c r="GV89" s="0"/>
       <c r="GW89" s="0"/>
       <c r="GX89" s="0"/>
       <c r="GY89" s="0"/>
       <c r="GZ89" s="0"/>
       <c r="HA89" s="0"/>
       <c r="HB89" s="0"/>
       <c r="HC89" s="0"/>
       <c r="HD89" s="0"/>
       <c r="HE89" s="0"/>
+      <c r="HF89" s="0"/>
+      <c r="HG89" s="0"/>
+      <c r="HH89" s="0"/>
+      <c r="HI89" s="0"/>
+      <c r="HJ89" s="0"/>
+      <c r="HK89" s="0"/>
+      <c r="HL89" s="0"/>
+      <c r="HM89" s="0"/>
+      <c r="HN89" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0"/>
       <c r="D90" s="0"/>
       <c r="E90" s="0"/>
       <c r="F90" s="0"/>
       <c r="G90" s="0"/>
       <c r="H90" s="0"/>
       <c r="I90" s="0"/>
       <c r="J90" s="0"/>
       <c r="K90" s="0"/>
       <c r="L90" s="0"/>
       <c r="M90" s="0"/>
       <c r="N90" s="0"/>
       <c r="O90" s="0"/>
       <c r="P90" s="0"/>
       <c r="Q90" s="0"/>
       <c r="R90" s="0"/>
       <c r="S90" s="0"/>
       <c r="T90" s="0"/>
       <c r="U90" s="0"/>
       <c r="V90" s="0"/>
       <c r="W90" s="0"/>
@@ -22538,50 +23465,59 @@
       <c r="GG90" s="0"/>
       <c r="GH90" s="0"/>
       <c r="GI90" s="0"/>
       <c r="GJ90" s="0"/>
       <c r="GK90" s="0"/>
       <c r="GL90" s="0"/>
       <c r="GM90" s="0"/>
       <c r="GN90" s="0"/>
       <c r="GO90" s="0"/>
       <c r="GP90" s="0"/>
       <c r="GQ90" s="0"/>
       <c r="GR90" s="0"/>
       <c r="GS90" s="0"/>
       <c r="GT90" s="0"/>
       <c r="GU90" s="0"/>
       <c r="GV90" s="0"/>
       <c r="GW90" s="0"/>
       <c r="GX90" s="0"/>
       <c r="GY90" s="0"/>
       <c r="GZ90" s="0"/>
       <c r="HA90" s="0"/>
       <c r="HB90" s="0"/>
       <c r="HC90" s="0"/>
       <c r="HD90" s="0"/>
       <c r="HE90" s="0"/>
+      <c r="HF90" s="0"/>
+      <c r="HG90" s="0"/>
+      <c r="HH90" s="0"/>
+      <c r="HI90" s="0"/>
+      <c r="HJ90" s="0"/>
+      <c r="HK90" s="0"/>
+      <c r="HL90" s="0"/>
+      <c r="HM90" s="0"/>
+      <c r="HN90" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0"/>
       <c r="D91" s="0"/>
       <c r="E91" s="0"/>
       <c r="F91" s="0"/>
       <c r="G91" s="0"/>
       <c r="H91" s="0"/>
       <c r="I91" s="0"/>
       <c r="J91" s="0"/>
       <c r="K91" s="0"/>
       <c r="L91" s="0"/>
       <c r="M91" s="0"/>
       <c r="N91" s="0"/>
       <c r="O91" s="0"/>
       <c r="P91" s="0"/>
       <c r="Q91" s="0"/>
       <c r="R91" s="0"/>
       <c r="S91" s="0"/>
       <c r="T91" s="0"/>
       <c r="U91" s="0"/>
       <c r="V91" s="0"/>
       <c r="W91" s="0"/>
@@ -22753,50 +23689,59 @@
       <c r="GG91" s="0"/>
       <c r="GH91" s="0"/>
       <c r="GI91" s="0"/>
       <c r="GJ91" s="0"/>
       <c r="GK91" s="0"/>
       <c r="GL91" s="0"/>
       <c r="GM91" s="0"/>
       <c r="GN91" s="0"/>
       <c r="GO91" s="0"/>
       <c r="GP91" s="0"/>
       <c r="GQ91" s="0"/>
       <c r="GR91" s="0"/>
       <c r="GS91" s="0"/>
       <c r="GT91" s="0"/>
       <c r="GU91" s="0"/>
       <c r="GV91" s="0"/>
       <c r="GW91" s="0"/>
       <c r="GX91" s="0"/>
       <c r="GY91" s="0"/>
       <c r="GZ91" s="0"/>
       <c r="HA91" s="0"/>
       <c r="HB91" s="0"/>
       <c r="HC91" s="0"/>
       <c r="HD91" s="0"/>
       <c r="HE91" s="0"/>
+      <c r="HF91" s="0"/>
+      <c r="HG91" s="0"/>
+      <c r="HH91" s="0"/>
+      <c r="HI91" s="0"/>
+      <c r="HJ91" s="0"/>
+      <c r="HK91" s="0"/>
+      <c r="HL91" s="0"/>
+      <c r="HM91" s="0"/>
+      <c r="HN91" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0"/>
       <c r="D92" s="0"/>
       <c r="E92" s="0"/>
       <c r="F92" s="0"/>
       <c r="G92" s="0"/>
       <c r="H92" s="0"/>
       <c r="I92" s="0"/>
       <c r="J92" s="0"/>
       <c r="K92" s="0"/>
       <c r="L92" s="0"/>
       <c r="M92" s="0"/>
       <c r="N92" s="0"/>
       <c r="O92" s="0"/>
       <c r="P92" s="0"/>
       <c r="Q92" s="0"/>
       <c r="R92" s="0"/>
       <c r="S92" s="0"/>
       <c r="T92" s="0"/>
       <c r="U92" s="0"/>
       <c r="V92" s="0"/>
       <c r="W92" s="0"/>
@@ -22968,50 +23913,59 @@
       <c r="GG92" s="0"/>
       <c r="GH92" s="0"/>
       <c r="GI92" s="0"/>
       <c r="GJ92" s="0"/>
       <c r="GK92" s="0"/>
       <c r="GL92" s="0"/>
       <c r="GM92" s="0"/>
       <c r="GN92" s="0"/>
       <c r="GO92" s="0"/>
       <c r="GP92" s="0"/>
       <c r="GQ92" s="0"/>
       <c r="GR92" s="0"/>
       <c r="GS92" s="0"/>
       <c r="GT92" s="0"/>
       <c r="GU92" s="0"/>
       <c r="GV92" s="0"/>
       <c r="GW92" s="0"/>
       <c r="GX92" s="0"/>
       <c r="GY92" s="0"/>
       <c r="GZ92" s="0"/>
       <c r="HA92" s="0"/>
       <c r="HB92" s="0"/>
       <c r="HC92" s="0"/>
       <c r="HD92" s="0"/>
       <c r="HE92" s="0"/>
+      <c r="HF92" s="0"/>
+      <c r="HG92" s="0"/>
+      <c r="HH92" s="0"/>
+      <c r="HI92" s="0"/>
+      <c r="HJ92" s="0"/>
+      <c r="HK92" s="0"/>
+      <c r="HL92" s="0"/>
+      <c r="HM92" s="0"/>
+      <c r="HN92" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0"/>
       <c r="D93" s="0"/>
       <c r="E93" s="0"/>
       <c r="F93" s="0"/>
       <c r="G93" s="0"/>
       <c r="H93" s="0"/>
       <c r="I93" s="0"/>
       <c r="J93" s="0"/>
       <c r="K93" s="0"/>
       <c r="L93" s="0"/>
       <c r="M93" s="0"/>
       <c r="N93" s="0"/>
       <c r="O93" s="0"/>
       <c r="P93" s="0"/>
       <c r="Q93" s="0"/>
       <c r="R93" s="0"/>
       <c r="S93" s="0"/>
       <c r="T93" s="0"/>
       <c r="U93" s="0"/>
       <c r="V93" s="0"/>
       <c r="W93" s="0"/>
@@ -23183,50 +24137,59 @@
       <c r="GG93" s="0"/>
       <c r="GH93" s="0"/>
       <c r="GI93" s="0"/>
       <c r="GJ93" s="0"/>
       <c r="GK93" s="0"/>
       <c r="GL93" s="0"/>
       <c r="GM93" s="0"/>
       <c r="GN93" s="0"/>
       <c r="GO93" s="0"/>
       <c r="GP93" s="0"/>
       <c r="GQ93" s="0"/>
       <c r="GR93" s="0"/>
       <c r="GS93" s="0"/>
       <c r="GT93" s="0"/>
       <c r="GU93" s="0"/>
       <c r="GV93" s="0"/>
       <c r="GW93" s="0"/>
       <c r="GX93" s="0"/>
       <c r="GY93" s="0"/>
       <c r="GZ93" s="0"/>
       <c r="HA93" s="0"/>
       <c r="HB93" s="0"/>
       <c r="HC93" s="0"/>
       <c r="HD93" s="0"/>
       <c r="HE93" s="0"/>
+      <c r="HF93" s="0"/>
+      <c r="HG93" s="0"/>
+      <c r="HH93" s="0"/>
+      <c r="HI93" s="0"/>
+      <c r="HJ93" s="0"/>
+      <c r="HK93" s="0"/>
+      <c r="HL93" s="0"/>
+      <c r="HM93" s="0"/>
+      <c r="HN93" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0"/>
       <c r="D94" s="0"/>
       <c r="E94" s="0"/>
       <c r="F94" s="0"/>
       <c r="G94" s="0"/>
       <c r="H94" s="0"/>
       <c r="I94" s="0"/>
       <c r="J94" s="0"/>
       <c r="K94" s="0"/>
       <c r="L94" s="0"/>
       <c r="M94" s="0"/>
       <c r="N94" s="0"/>
       <c r="O94" s="0"/>
       <c r="P94" s="0"/>
       <c r="Q94" s="0"/>
       <c r="R94" s="0"/>
       <c r="S94" s="0"/>
       <c r="T94" s="0"/>
       <c r="U94" s="0"/>
       <c r="V94" s="0"/>
       <c r="W94" s="0"/>
@@ -23398,50 +24361,59 @@
       <c r="GG94" s="0"/>
       <c r="GH94" s="0"/>
       <c r="GI94" s="0"/>
       <c r="GJ94" s="0"/>
       <c r="GK94" s="0"/>
       <c r="GL94" s="0"/>
       <c r="GM94" s="0"/>
       <c r="GN94" s="0"/>
       <c r="GO94" s="0"/>
       <c r="GP94" s="0"/>
       <c r="GQ94" s="0"/>
       <c r="GR94" s="0"/>
       <c r="GS94" s="0"/>
       <c r="GT94" s="0"/>
       <c r="GU94" s="0"/>
       <c r="GV94" s="0"/>
       <c r="GW94" s="0"/>
       <c r="GX94" s="0"/>
       <c r="GY94" s="0"/>
       <c r="GZ94" s="0"/>
       <c r="HA94" s="0"/>
       <c r="HB94" s="0"/>
       <c r="HC94" s="0"/>
       <c r="HD94" s="0"/>
       <c r="HE94" s="0"/>
+      <c r="HF94" s="0"/>
+      <c r="HG94" s="0"/>
+      <c r="HH94" s="0"/>
+      <c r="HI94" s="0"/>
+      <c r="HJ94" s="0"/>
+      <c r="HK94" s="0"/>
+      <c r="HL94" s="0"/>
+      <c r="HM94" s="0"/>
+      <c r="HN94" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0"/>
       <c r="D95" s="0"/>
       <c r="E95" s="0"/>
       <c r="F95" s="0"/>
       <c r="G95" s="0"/>
       <c r="H95" s="0"/>
       <c r="I95" s="0"/>
       <c r="J95" s="0"/>
       <c r="K95" s="0"/>
       <c r="L95" s="0"/>
       <c r="M95" s="0"/>
       <c r="N95" s="0"/>
       <c r="O95" s="0"/>
       <c r="P95" s="0"/>
       <c r="Q95" s="0"/>
       <c r="R95" s="0"/>
       <c r="S95" s="0"/>
       <c r="T95" s="0"/>
       <c r="U95" s="0"/>
       <c r="V95" s="0"/>
       <c r="W95" s="0"/>
@@ -23613,50 +24585,59 @@
       <c r="GG95" s="0"/>
       <c r="GH95" s="0"/>
       <c r="GI95" s="0"/>
       <c r="GJ95" s="0"/>
       <c r="GK95" s="0"/>
       <c r="GL95" s="0"/>
       <c r="GM95" s="0"/>
       <c r="GN95" s="0"/>
       <c r="GO95" s="0"/>
       <c r="GP95" s="0"/>
       <c r="GQ95" s="0"/>
       <c r="GR95" s="0"/>
       <c r="GS95" s="0"/>
       <c r="GT95" s="0"/>
       <c r="GU95" s="0"/>
       <c r="GV95" s="0"/>
       <c r="GW95" s="0"/>
       <c r="GX95" s="0"/>
       <c r="GY95" s="0"/>
       <c r="GZ95" s="0"/>
       <c r="HA95" s="0"/>
       <c r="HB95" s="0"/>
       <c r="HC95" s="0"/>
       <c r="HD95" s="0"/>
       <c r="HE95" s="0"/>
+      <c r="HF95" s="0"/>
+      <c r="HG95" s="0"/>
+      <c r="HH95" s="0"/>
+      <c r="HI95" s="0"/>
+      <c r="HJ95" s="0"/>
+      <c r="HK95" s="0"/>
+      <c r="HL95" s="0"/>
+      <c r="HM95" s="0"/>
+      <c r="HN95" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0"/>
       <c r="D96" s="0"/>
       <c r="E96" s="0"/>
       <c r="F96" s="0"/>
       <c r="G96" s="0"/>
       <c r="H96" s="0"/>
       <c r="I96" s="0"/>
       <c r="J96" s="0"/>
       <c r="K96" s="0"/>
       <c r="L96" s="0"/>
       <c r="M96" s="0"/>
       <c r="N96" s="0"/>
       <c r="O96" s="0"/>
       <c r="P96" s="0"/>
       <c r="Q96" s="0"/>
       <c r="R96" s="0"/>
       <c r="S96" s="0"/>
       <c r="T96" s="0"/>
       <c r="U96" s="0"/>
       <c r="V96" s="0"/>
       <c r="W96" s="0"/>
@@ -23828,50 +24809,59 @@
       <c r="GG96" s="0"/>
       <c r="GH96" s="0"/>
       <c r="GI96" s="0"/>
       <c r="GJ96" s="0"/>
       <c r="GK96" s="0"/>
       <c r="GL96" s="0"/>
       <c r="GM96" s="0"/>
       <c r="GN96" s="0"/>
       <c r="GO96" s="0"/>
       <c r="GP96" s="0"/>
       <c r="GQ96" s="0"/>
       <c r="GR96" s="0"/>
       <c r="GS96" s="0"/>
       <c r="GT96" s="0"/>
       <c r="GU96" s="0"/>
       <c r="GV96" s="0"/>
       <c r="GW96" s="0"/>
       <c r="GX96" s="0"/>
       <c r="GY96" s="0"/>
       <c r="GZ96" s="0"/>
       <c r="HA96" s="0"/>
       <c r="HB96" s="0"/>
       <c r="HC96" s="0"/>
       <c r="HD96" s="0"/>
       <c r="HE96" s="0"/>
+      <c r="HF96" s="0"/>
+      <c r="HG96" s="0"/>
+      <c r="HH96" s="0"/>
+      <c r="HI96" s="0"/>
+      <c r="HJ96" s="0"/>
+      <c r="HK96" s="0"/>
+      <c r="HL96" s="0"/>
+      <c r="HM96" s="0"/>
+      <c r="HN96" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0"/>
       <c r="D97" s="0"/>
       <c r="E97" s="0"/>
       <c r="F97" s="0"/>
       <c r="G97" s="0"/>
       <c r="H97" s="0"/>
       <c r="I97" s="0"/>
       <c r="J97" s="0"/>
       <c r="K97" s="0"/>
       <c r="L97" s="0"/>
       <c r="M97" s="0"/>
       <c r="N97" s="0"/>
       <c r="O97" s="0"/>
       <c r="P97" s="0"/>
       <c r="Q97" s="0"/>
       <c r="R97" s="0"/>
       <c r="S97" s="0"/>
       <c r="T97" s="0"/>
       <c r="U97" s="0"/>
       <c r="V97" s="0"/>
       <c r="W97" s="0"/>
@@ -24043,50 +25033,59 @@
       <c r="GG97" s="0"/>
       <c r="GH97" s="0"/>
       <c r="GI97" s="0"/>
       <c r="GJ97" s="0"/>
       <c r="GK97" s="0"/>
       <c r="GL97" s="0"/>
       <c r="GM97" s="0"/>
       <c r="GN97" s="0"/>
       <c r="GO97" s="0"/>
       <c r="GP97" s="0"/>
       <c r="GQ97" s="0"/>
       <c r="GR97" s="0"/>
       <c r="GS97" s="0"/>
       <c r="GT97" s="0"/>
       <c r="GU97" s="0"/>
       <c r="GV97" s="0"/>
       <c r="GW97" s="0"/>
       <c r="GX97" s="0"/>
       <c r="GY97" s="0"/>
       <c r="GZ97" s="0"/>
       <c r="HA97" s="0"/>
       <c r="HB97" s="0"/>
       <c r="HC97" s="0"/>
       <c r="HD97" s="0"/>
       <c r="HE97" s="0"/>
+      <c r="HF97" s="0"/>
+      <c r="HG97" s="0"/>
+      <c r="HH97" s="0"/>
+      <c r="HI97" s="0"/>
+      <c r="HJ97" s="0"/>
+      <c r="HK97" s="0"/>
+      <c r="HL97" s="0"/>
+      <c r="HM97" s="0"/>
+      <c r="HN97" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0"/>
       <c r="D98" s="0"/>
       <c r="E98" s="0"/>
       <c r="F98" s="0"/>
       <c r="G98" s="0"/>
       <c r="H98" s="0"/>
       <c r="I98" s="0"/>
       <c r="J98" s="0"/>
       <c r="K98" s="0"/>
       <c r="L98" s="0"/>
       <c r="M98" s="0"/>
       <c r="N98" s="0"/>
       <c r="O98" s="0"/>
       <c r="P98" s="0"/>
       <c r="Q98" s="0"/>
       <c r="R98" s="0"/>
       <c r="S98" s="0"/>
       <c r="T98" s="0"/>
       <c r="U98" s="0"/>
       <c r="V98" s="0"/>
       <c r="W98" s="0"/>
@@ -24258,50 +25257,59 @@
       <c r="GG98" s="0"/>
       <c r="GH98" s="0"/>
       <c r="GI98" s="0"/>
       <c r="GJ98" s="0"/>
       <c r="GK98" s="0"/>
       <c r="GL98" s="0"/>
       <c r="GM98" s="0"/>
       <c r="GN98" s="0"/>
       <c r="GO98" s="0"/>
       <c r="GP98" s="0"/>
       <c r="GQ98" s="0"/>
       <c r="GR98" s="0"/>
       <c r="GS98" s="0"/>
       <c r="GT98" s="0"/>
       <c r="GU98" s="0"/>
       <c r="GV98" s="0"/>
       <c r="GW98" s="0"/>
       <c r="GX98" s="0"/>
       <c r="GY98" s="0"/>
       <c r="GZ98" s="0"/>
       <c r="HA98" s="0"/>
       <c r="HB98" s="0"/>
       <c r="HC98" s="0"/>
       <c r="HD98" s="0"/>
       <c r="HE98" s="0"/>
+      <c r="HF98" s="0"/>
+      <c r="HG98" s="0"/>
+      <c r="HH98" s="0"/>
+      <c r="HI98" s="0"/>
+      <c r="HJ98" s="0"/>
+      <c r="HK98" s="0"/>
+      <c r="HL98" s="0"/>
+      <c r="HM98" s="0"/>
+      <c r="HN98" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0"/>
       <c r="D99" s="0"/>
       <c r="E99" s="0"/>
       <c r="F99" s="0"/>
       <c r="G99" s="0"/>
       <c r="H99" s="0"/>
       <c r="I99" s="0"/>
       <c r="J99" s="0"/>
       <c r="K99" s="0"/>
       <c r="L99" s="0"/>
       <c r="M99" s="0"/>
       <c r="N99" s="0"/>
       <c r="O99" s="0"/>
       <c r="P99" s="0"/>
       <c r="Q99" s="0"/>
       <c r="R99" s="0"/>
       <c r="S99" s="0"/>
       <c r="T99" s="0"/>
       <c r="U99" s="0"/>
       <c r="V99" s="0"/>
       <c r="W99" s="0"/>
@@ -24473,50 +25481,59 @@
       <c r="GG99" s="0"/>
       <c r="GH99" s="0"/>
       <c r="GI99" s="0"/>
       <c r="GJ99" s="0"/>
       <c r="GK99" s="0"/>
       <c r="GL99" s="0"/>
       <c r="GM99" s="0"/>
       <c r="GN99" s="0"/>
       <c r="GO99" s="0"/>
       <c r="GP99" s="0"/>
       <c r="GQ99" s="0"/>
       <c r="GR99" s="0"/>
       <c r="GS99" s="0"/>
       <c r="GT99" s="0"/>
       <c r="GU99" s="0"/>
       <c r="GV99" s="0"/>
       <c r="GW99" s="0"/>
       <c r="GX99" s="0"/>
       <c r="GY99" s="0"/>
       <c r="GZ99" s="0"/>
       <c r="HA99" s="0"/>
       <c r="HB99" s="0"/>
       <c r="HC99" s="0"/>
       <c r="HD99" s="0"/>
       <c r="HE99" s="0"/>
+      <c r="HF99" s="0"/>
+      <c r="HG99" s="0"/>
+      <c r="HH99" s="0"/>
+      <c r="HI99" s="0"/>
+      <c r="HJ99" s="0"/>
+      <c r="HK99" s="0"/>
+      <c r="HL99" s="0"/>
+      <c r="HM99" s="0"/>
+      <c r="HN99" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0"/>
       <c r="D100" s="0"/>
       <c r="E100" s="0"/>
       <c r="F100" s="0"/>
       <c r="G100" s="0"/>
       <c r="H100" s="0"/>
       <c r="I100" s="0"/>
       <c r="J100" s="0"/>
       <c r="K100" s="0"/>
       <c r="L100" s="0"/>
       <c r="M100" s="0"/>
       <c r="N100" s="0"/>
       <c r="O100" s="0"/>
       <c r="P100" s="0"/>
       <c r="Q100" s="0"/>
       <c r="R100" s="0"/>
       <c r="S100" s="0"/>
       <c r="T100" s="0"/>
       <c r="U100" s="0"/>
       <c r="V100" s="0"/>
       <c r="W100" s="0"/>
@@ -24688,50 +25705,59 @@
       <c r="GG100" s="0"/>
       <c r="GH100" s="0"/>
       <c r="GI100" s="0"/>
       <c r="GJ100" s="0"/>
       <c r="GK100" s="0"/>
       <c r="GL100" s="0"/>
       <c r="GM100" s="0"/>
       <c r="GN100" s="0"/>
       <c r="GO100" s="0"/>
       <c r="GP100" s="0"/>
       <c r="GQ100" s="0"/>
       <c r="GR100" s="0"/>
       <c r="GS100" s="0"/>
       <c r="GT100" s="0"/>
       <c r="GU100" s="0"/>
       <c r="GV100" s="0"/>
       <c r="GW100" s="0"/>
       <c r="GX100" s="0"/>
       <c r="GY100" s="0"/>
       <c r="GZ100" s="0"/>
       <c r="HA100" s="0"/>
       <c r="HB100" s="0"/>
       <c r="HC100" s="0"/>
       <c r="HD100" s="0"/>
       <c r="HE100" s="0"/>
+      <c r="HF100" s="0"/>
+      <c r="HG100" s="0"/>
+      <c r="HH100" s="0"/>
+      <c r="HI100" s="0"/>
+      <c r="HJ100" s="0"/>
+      <c r="HK100" s="0"/>
+      <c r="HL100" s="0"/>
+      <c r="HM100" s="0"/>
+      <c r="HN100" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>