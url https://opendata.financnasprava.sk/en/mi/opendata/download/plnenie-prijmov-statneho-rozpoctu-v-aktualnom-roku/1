--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\00004996\Desktop\OPENDATA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D2734810-E919-4F57-B1B8-232FE29FE4FE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98442FA8-217D-402D-A474-5F212076FD12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2021" sheetId="1" r:id="rId1"/>
     <sheet name="2022" sheetId="2" r:id="rId2"/>
     <sheet name="2023" sheetId="3" r:id="rId3"/>
     <sheet name="2024" sheetId="4" r:id="rId4"/>
     <sheet name="2025" sheetId="5" r:id="rId5"/>
     <sheet name="2026" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
@@ -13257,51 +13257,51 @@
     <row r="53" spans="1:25" x14ac:dyDescent="0.25">
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
     </row>
     <row r="54" spans="1:25" x14ac:dyDescent="0.25">
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
     </row>
     <row r="56" spans="1:25" x14ac:dyDescent="0.25">
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="R20:S20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3470899-88AD-4F15-9712-9354B8B314B6}">
   <dimension ref="A1:U59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="M5" sqref="M5"/>
+      <selection activeCell="K9" sqref="K9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="29.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="24.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="51.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="27.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="24.85546875" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="21" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="24.140625" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="24.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>38</v>
       </c>
       <c r="B1" s="4" t="s">
@@ -13636,60 +13636,80 @@
       </c>
       <c r="I8" s="6">
         <v>920341.44224</v>
       </c>
       <c r="J8" s="6">
         <v>243559.14399999991</v>
       </c>
       <c r="K8" s="6">
         <v>263554.02429000003</v>
       </c>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="2"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
     </row>
     <row r="9" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A9" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="B9" s="6"/>
-[...8 lines deleted...]
-      <c r="K9" s="6"/>
+      <c r="B9" s="6">
+        <v>1849226.051245414</v>
+      </c>
+      <c r="C9" s="6">
+        <v>1754275.70523</v>
+      </c>
+      <c r="D9" s="6">
+        <v>231840</v>
+      </c>
+      <c r="E9" s="6">
+        <v>230422.86863999997</v>
+      </c>
+      <c r="F9" s="6">
+        <v>4769208</v>
+      </c>
+      <c r="G9" s="6">
+        <v>4664501.4760199999</v>
+      </c>
+      <c r="H9" s="3">
+        <v>1114232.2999999998</v>
+      </c>
+      <c r="I9" s="3">
+        <v>1154310.8513499999</v>
+      </c>
+      <c r="J9" s="6">
+        <v>552366.53600000008</v>
+      </c>
+      <c r="K9" s="6">
+        <v>432455.21140999976</v>
+      </c>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="2"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
     </row>
     <row r="10" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A10" s="2" t="s">
         <v>115</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
@@ -14324,175 +14344,216 @@
       <c r="N26" s="6">
         <v>4450.2</v>
       </c>
       <c r="O26" s="6">
         <v>3997.261</v>
       </c>
       <c r="P26" s="6">
         <v>9540.4000000000015</v>
       </c>
       <c r="Q26" s="6">
         <v>9847.8066899999994</v>
       </c>
       <c r="R26" s="6">
         <v>25386</v>
       </c>
       <c r="S26" s="6">
         <v>28675.167899999997</v>
       </c>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
     </row>
     <row r="27" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A27" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="R27" s="6"/>
-      <c r="S27" s="6"/>
+      <c r="B27" s="6">
+        <v>533867</v>
+      </c>
+      <c r="C27" s="6">
+        <v>559000.56174000003</v>
+      </c>
+      <c r="D27" s="6">
+        <v>105051</v>
+      </c>
+      <c r="E27" s="6">
+        <v>100896.1618</v>
+      </c>
+      <c r="F27" s="6">
+        <v>19987</v>
+      </c>
+      <c r="G27" s="6">
+        <v>19135.197179999999</v>
+      </c>
+      <c r="H27" s="6">
+        <v>1870.2</v>
+      </c>
+      <c r="I27" s="6">
+        <v>1926.0381299999999</v>
+      </c>
+      <c r="J27" s="6">
+        <v>402281</v>
+      </c>
+      <c r="K27" s="6">
+        <v>419474.59604000003</v>
+      </c>
+      <c r="L27" s="6">
+        <v>67.900000000000006</v>
+      </c>
+      <c r="M27" s="6">
+        <v>128.81828999999999</v>
+      </c>
+      <c r="N27" s="6">
+        <v>5546.7999999999993</v>
+      </c>
+      <c r="O27" s="6">
+        <v>5052.6573200000003</v>
+      </c>
+      <c r="P27" s="6">
+        <v>11334.400000000001</v>
+      </c>
+      <c r="Q27" s="6">
+        <v>11761.87672</v>
+      </c>
+      <c r="R27" s="6">
+        <v>34227</v>
+      </c>
+      <c r="S27" s="6">
+        <v>36934.944130000003</v>
+      </c>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
     </row>
     <row r="28" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A28" s="2" t="s">
         <v>115</v>
       </c>
       <c r="R28" s="6"/>
       <c r="S28" s="6"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
     </row>
     <row r="29" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A29" s="2" t="s">
         <v>116</v>
       </c>
-      <c r="N29" s="6"/>
-      <c r="O29" s="6"/>
       <c r="P29" s="6"/>
       <c r="Q29" s="6"/>
       <c r="R29" s="6"/>
       <c r="S29" s="6"/>
       <c r="T29" s="2"/>
       <c r="U29" s="2"/>
     </row>
     <row r="30" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A30" s="2" t="s">
         <v>117</v>
       </c>
-      <c r="L30" s="6"/>
-      <c r="M30" s="6"/>
+      <c r="D30" s="1"/>
+      <c r="E30" s="1"/>
       <c r="N30" s="6"/>
       <c r="O30" s="6"/>
       <c r="P30" s="6"/>
       <c r="Q30" s="6"/>
       <c r="R30" s="6"/>
       <c r="S30" s="6"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
     </row>
     <row r="31" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A31" s="2" t="s">
         <v>118</v>
       </c>
-      <c r="J31" s="6"/>
-      <c r="K31" s="6"/>
       <c r="L31" s="6"/>
       <c r="M31" s="6"/>
       <c r="N31" s="6"/>
       <c r="O31" s="6"/>
       <c r="P31" s="6"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="6"/>
       <c r="S31" s="6"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
     </row>
     <row r="32" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A32" s="2" t="s">
         <v>119</v>
       </c>
-      <c r="H32" s="6"/>
-      <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
       <c r="N32" s="6"/>
       <c r="O32" s="6"/>
       <c r="P32" s="6"/>
       <c r="Q32" s="6"/>
       <c r="R32" s="6"/>
       <c r="S32" s="6"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
     </row>
     <row r="33" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A33" s="2" t="s">
         <v>120</v>
       </c>
-      <c r="F33" s="6"/>
-      <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="6"/>
       <c r="L33" s="6"/>
       <c r="M33" s="6"/>
       <c r="N33" s="6"/>
       <c r="O33" s="6"/>
       <c r="P33" s="6"/>
       <c r="Q33" s="6"/>
       <c r="R33" s="6"/>
       <c r="S33" s="6"/>
       <c r="T33" s="2"/>
       <c r="U33" s="2"/>
     </row>
     <row r="34" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A34" s="2" t="s">
         <v>121</v>
       </c>
-      <c r="D34" s="6"/>
-      <c r="E34" s="6"/>
       <c r="F34" s="6"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="6"/>
       <c r="J34" s="6"/>
       <c r="K34" s="6"/>
       <c r="L34" s="6"/>
       <c r="M34" s="6"/>
       <c r="N34" s="6"/>
       <c r="O34" s="6"/>
       <c r="P34" s="6"/>
       <c r="Q34" s="6"/>
       <c r="R34" s="6"/>
       <c r="S34" s="6"/>
       <c r="T34" s="2"/>
       <c r="U34" s="2"/>
     </row>
     <row r="35" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A35" s="2"/>
-      <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="F35" s="2"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
       <c r="N35" s="2"/>
       <c r="O35" s="2"/>
       <c r="R35" s="2"/>
       <c r="S35" s="2"/>
       <c r="T35" s="2"/>
       <c r="U35" s="2"/>
     </row>
     <row r="36" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A36" s="2"/>
       <c r="D36" s="2"/>
       <c r="E36" s="2"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="2"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
@@ -14915,82 +14976,113 @@
       <c r="L44" s="6">
         <v>-210748.27827999997</v>
       </c>
       <c r="M44" s="6">
         <v>161908.59999999998</v>
       </c>
       <c r="N44" s="6">
         <v>151149.73353</v>
       </c>
       <c r="O44" s="6">
         <v>1.4170499999999999</v>
       </c>
       <c r="P44" s="6">
         <v>176140</v>
       </c>
       <c r="Q44" s="6">
         <v>165135.15502999999</v>
       </c>
       <c r="R44" s="6"/>
       <c r="S44" s="6"/>
     </row>
     <row r="45" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A45" s="2" t="s">
         <v>114</v>
       </c>
-      <c r="B45" s="6"/>
-[...12 lines deleted...]
-      <c r="Q45" s="6"/>
+      <c r="B45" s="6">
+        <v>19317</v>
+      </c>
+      <c r="C45" s="6">
+        <v>18359.357789999998</v>
+      </c>
+      <c r="D45" s="6">
+        <v>8.08718</v>
+      </c>
+      <c r="E45" s="6">
+        <v>84600</v>
+      </c>
+      <c r="F45" s="6">
+        <v>79081.202219999992</v>
+      </c>
+      <c r="G45" s="6">
+        <v>804</v>
+      </c>
+      <c r="H45" s="6">
+        <v>1590.04594</v>
+      </c>
+      <c r="I45" s="6">
+        <v>67959</v>
+      </c>
+      <c r="J45" s="6">
+        <v>70510.407609999995</v>
+      </c>
+      <c r="K45" s="6">
+        <v>-27702.263999999966</v>
+      </c>
+      <c r="L45" s="6">
+        <v>-104167.3622800002</v>
+      </c>
+      <c r="M45" s="6">
+        <v>188748.79999999999</v>
+      </c>
+      <c r="N45" s="6">
+        <v>170058.90984000001</v>
+      </c>
+      <c r="O45" s="6">
+        <v>11.302680000000001</v>
+      </c>
+      <c r="P45" s="6">
+        <v>218640</v>
+      </c>
+      <c r="Q45" s="6">
+        <v>197003.26042999999</v>
+      </c>
       <c r="R45" s="6"/>
       <c r="S45" s="6"/>
       <c r="T45" s="6"/>
       <c r="U45" s="6"/>
     </row>
     <row r="46" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A46" s="2" t="s">
         <v>115</v>
       </c>
       <c r="B46" s="6"/>
       <c r="C46" s="6"/>
-      <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="6"/>
       <c r="G46" s="6"/>
       <c r="H46" s="6"/>
-      <c r="I46" s="6"/>
-      <c r="J46" s="6"/>
       <c r="K46" s="6"/>
       <c r="L46" s="6"/>
       <c r="M46" s="6"/>
       <c r="N46" s="6"/>
       <c r="O46" s="6"/>
       <c r="P46" s="6"/>
       <c r="Q46" s="6"/>
       <c r="R46" s="6"/>
       <c r="S46" s="6"/>
       <c r="T46" s="6"/>
       <c r="U46" s="6"/>
     </row>
     <row r="47" spans="1:21" x14ac:dyDescent="0.25">
       <c r="A47" s="2" t="s">
         <v>116</v>
       </c>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
       <c r="F47" s="6"/>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
       <c r="I47" s="6"/>
       <c r="J47" s="6"/>