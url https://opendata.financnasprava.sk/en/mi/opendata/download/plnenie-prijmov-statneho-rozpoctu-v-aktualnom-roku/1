--- v1 (2026-06-27)
+++ v2 (2026-08-11)
@@ -4,91 +4,91 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\00004996\Desktop\OPENDATA\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98442FA8-217D-402D-A474-5F212076FD12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{01FAB33F-D823-4A9C-8096-B2FE3EC10D5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2021" sheetId="1" r:id="rId1"/>
     <sheet name="2022" sheetId="2" r:id="rId2"/>
     <sheet name="2023" sheetId="3" r:id="rId3"/>
     <sheet name="2024" sheetId="4" r:id="rId4"/>
     <sheet name="2025" sheetId="5" r:id="rId5"/>
     <sheet name="2026" sheetId="6" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1170" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1178" uniqueCount="124">
   <si>
     <t>Daň z príjmov PO</t>
   </si>
   <si>
     <t>Dane z príjmov vyberané zrážkou</t>
   </si>
   <si>
     <t>Daň z pridanej hodnoty</t>
   </si>
   <si>
     <t>Corporate income tax</t>
   </si>
   <si>
     <t>Withholding tax</t>
   </si>
   <si>
     <t>Value added tax</t>
   </si>
   <si>
     <t>Excise duties</t>
   </si>
   <si>
     <t>Other taxes</t>
   </si>
   <si>
@@ -437,50 +437,56 @@
   </si>
   <si>
     <t>k 31.5.2026</t>
   </si>
   <si>
     <t>k 30.6.2026</t>
   </si>
   <si>
     <t>k 31.7.2026</t>
   </si>
   <si>
     <t>k 31.8.2026</t>
   </si>
   <si>
     <t>k 30.9.2026</t>
   </si>
   <si>
     <t>k 31.10.2026</t>
   </si>
   <si>
     <t>k 30.11.2026</t>
   </si>
   <si>
     <t>k 31.12.2026</t>
   </si>
+  <si>
+    <t>Dorovnávacia daň</t>
+  </si>
+  <si>
+    <t>top-up tax</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
     <numFmt numFmtId="165" formatCode="#,##0.0000"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
@@ -528,82 +534,73 @@
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Čiarka" xfId="1" builtinId="3"/>
     <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -859,110 +856,110 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B2:Z63"/>
+  <dimension ref="B2:T53"/>
   <sheetViews>
     <sheetView topLeftCell="C20" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C52" sqref="C52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="35" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="21" customWidth="1"/>
     <col min="4" max="4" width="22.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" customWidth="1"/>
     <col min="6" max="6" width="27.28515625" customWidth="1"/>
     <col min="7" max="7" width="18.140625" customWidth="1"/>
     <col min="8" max="8" width="17" customWidth="1"/>
     <col min="9" max="9" width="18.5703125" customWidth="1"/>
     <col min="10" max="10" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="13.42578125" customWidth="1"/>
     <col min="12" max="12" width="20.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="18.42578125" customWidth="1"/>
     <col min="14" max="14" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="18.7109375" customWidth="1"/>
     <col min="17" max="17" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="18.42578125" customWidth="1"/>
     <col min="20" max="20" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:18" x14ac:dyDescent="0.25">
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="C2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="D2" s="4" t="s">
+      <c r="D2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="4" t="s">
+      <c r="E2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="F2" s="4" t="s">
+      <c r="F2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="G2" s="4" t="s">
+      <c r="G2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="H2" s="4" t="s">
+      <c r="H2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="I2" s="4" t="s">
+      <c r="I2" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="J2" s="4" t="s">
+      <c r="J2" s="2" t="s">
         <v>43</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3" spans="2:18" x14ac:dyDescent="0.25">
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
       <c r="E3" t="s">
         <v>4</v>
       </c>
       <c r="F3" t="s">
         <v>4</v>
       </c>
       <c r="G3" t="s">
         <v>5</v>
       </c>
       <c r="H3" t="s">
         <v>5</v>
       </c>
       <c r="I3" t="s">
         <v>6</v>
       </c>
@@ -1022,2660 +1019,2183 @@
         <v>41</v>
       </c>
       <c r="G5" t="s">
         <v>40</v>
       </c>
       <c r="H5" t="s">
         <v>41</v>
       </c>
       <c r="I5" t="s">
         <v>40</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="K5" t="s">
         <v>40</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
         <v>9</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C6" s="4">
         <v>154200</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D6" s="4">
         <v>121410.91123</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E6" s="4">
         <v>65177.399511941352</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F6" s="4">
         <v>63758.207399999999</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G6" s="4">
         <v>626845</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H6" s="4">
         <v>650436.06085999962</v>
       </c>
-      <c r="I6" s="6">
+      <c r="I6" s="4">
         <v>191066</v>
       </c>
-      <c r="J6" s="6">
+      <c r="J6" s="4">
         <v>172456.20152999999</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K6" s="4">
         <v>-58473</v>
       </c>
-      <c r="L6" s="6">
+      <c r="L6" s="4">
         <v>-61200.892040000006</v>
       </c>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
       <c r="Q6" s="1"/>
       <c r="R6" s="1"/>
     </row>
     <row r="7" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
         <v>10</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C7" s="4">
         <v>313500</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D7" s="4">
         <v>309340</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E7" s="4">
         <v>75771.709093734389</v>
       </c>
-      <c r="F7" s="6">
+      <c r="F7" s="4">
         <v>76330</v>
       </c>
-      <c r="G7" s="6">
+      <c r="G7" s="4">
         <v>1020075</v>
       </c>
-      <c r="H7" s="6">
+      <c r="H7" s="4">
         <v>1027477</v>
       </c>
-      <c r="I7" s="6">
+      <c r="I7" s="4">
         <v>362979</v>
       </c>
-      <c r="J7" s="6">
+      <c r="J7" s="4">
         <v>329261</v>
       </c>
-      <c r="K7" s="6">
+      <c r="K7" s="4">
         <v>-68278</v>
       </c>
-      <c r="L7" s="6">
+      <c r="L7" s="4">
         <v>-80835</v>
       </c>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
       <c r="Q7" s="1"/>
       <c r="R7" s="1"/>
     </row>
     <row r="8" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="4">
         <v>603460</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D8" s="4">
         <v>740164</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E8" s="4">
         <v>95160.158671145124</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F8" s="4">
         <v>97654</v>
       </c>
-      <c r="G8" s="6">
+      <c r="G8" s="4">
         <v>1402465</v>
       </c>
-      <c r="H8" s="6">
+      <c r="H8" s="4">
         <v>1562860</v>
       </c>
-      <c r="I8" s="6">
+      <c r="I8" s="4">
         <v>528645</v>
       </c>
-      <c r="J8" s="6">
+      <c r="J8" s="4">
         <v>472418</v>
       </c>
-      <c r="K8" s="6">
+      <c r="K8" s="4">
         <v>-23463</v>
       </c>
-      <c r="L8" s="6">
+      <c r="L8" s="4">
         <v>-39974</v>
       </c>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
       <c r="Q8" s="1"/>
       <c r="R8" s="1"/>
     </row>
     <row r="9" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C9" s="4">
         <v>693930</v>
       </c>
-      <c r="D9" s="6">
+      <c r="D9" s="4">
         <v>910818.48459000001</v>
       </c>
-      <c r="E9" s="6">
+      <c r="E9" s="4">
         <v>108779.70303911745</v>
       </c>
-      <c r="F9" s="6">
+      <c r="F9" s="4">
         <v>113087.90426000001</v>
       </c>
-      <c r="G9" s="6">
+      <c r="G9" s="4">
         <v>2028297</v>
       </c>
-      <c r="H9" s="6">
+      <c r="H9" s="4">
         <v>2278921.2836099989</v>
       </c>
-      <c r="I9" s="6">
+      <c r="I9" s="4">
         <v>719791</v>
       </c>
-      <c r="J9" s="6">
+      <c r="J9" s="4">
         <v>685242.28118999989</v>
       </c>
-      <c r="K9" s="6">
+      <c r="K9" s="4">
         <v>-70398</v>
       </c>
-      <c r="L9" s="6">
+      <c r="L9" s="4">
         <v>-132521.19350999975</v>
       </c>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
       <c r="Q9" s="1"/>
       <c r="R9" s="1"/>
     </row>
     <row r="10" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
         <v>13</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C10" s="4">
         <v>726456</v>
       </c>
-      <c r="D10" s="6">
+      <c r="D10" s="4">
         <v>1043195</v>
       </c>
-      <c r="E10" s="6">
+      <c r="E10" s="4">
         <v>122465.09195705921</v>
       </c>
-      <c r="F10" s="6">
+      <c r="F10" s="4">
         <v>132404</v>
       </c>
-      <c r="G10" s="6">
+      <c r="G10" s="4">
         <v>2625234</v>
       </c>
-      <c r="H10" s="6">
+      <c r="H10" s="4">
         <v>2856554</v>
       </c>
-      <c r="I10" s="6">
+      <c r="I10" s="4">
         <v>919592</v>
       </c>
-      <c r="J10" s="6">
+      <c r="J10" s="4">
         <v>875936</v>
       </c>
-      <c r="K10" s="6">
+      <c r="K10" s="4">
         <v>-8739</v>
       </c>
-      <c r="L10" s="6">
+      <c r="L10" s="4">
         <v>-61535</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
       <c r="Q10" s="1"/>
       <c r="R10" s="1"/>
     </row>
     <row r="11" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="6">
+      <c r="C11" s="4">
         <v>928322</v>
       </c>
-      <c r="D11" s="6">
+      <c r="D11" s="4">
         <v>1538253.3414700001</v>
       </c>
-      <c r="E11" s="6">
+      <c r="E11" s="4">
         <v>139273.66208627788</v>
       </c>
-      <c r="F11" s="6">
+      <c r="F11" s="4">
         <v>160944.67079</v>
       </c>
-      <c r="G11" s="6">
+      <c r="G11" s="4">
         <v>3158946</v>
       </c>
-      <c r="H11" s="6">
+      <c r="H11" s="4">
         <v>3434711.9747499991</v>
       </c>
-      <c r="I11" s="6">
+      <c r="I11" s="4">
         <v>1121506</v>
       </c>
-      <c r="J11" s="6">
+      <c r="J11" s="4">
         <v>1073554.3821700001</v>
       </c>
-      <c r="K11" s="6">
+      <c r="K11" s="4">
         <v>37659</v>
       </c>
-      <c r="L11" s="6">
+      <c r="L11" s="4">
         <v>71721.863610000059</v>
       </c>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
       <c r="Q11" s="1"/>
       <c r="R11" s="1"/>
     </row>
     <row r="12" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="6">
+      <c r="C12" s="4">
         <v>1108089</v>
       </c>
-      <c r="D12" s="6">
+      <c r="D12" s="4">
         <v>1790394.98389</v>
       </c>
-      <c r="E12" s="6">
+      <c r="E12" s="4">
         <v>153848.1470914458</v>
       </c>
-      <c r="F12" s="6">
+      <c r="F12" s="4">
         <v>182280.84006000002</v>
       </c>
-      <c r="G12" s="6">
+      <c r="G12" s="4">
         <v>3808231</v>
       </c>
-      <c r="H12" s="6">
+      <c r="H12" s="4">
         <v>4143488.2796799992</v>
       </c>
-      <c r="I12" s="6">
+      <c r="I12" s="4">
         <v>1339884</v>
       </c>
-      <c r="J12" s="6">
+      <c r="J12" s="4">
         <v>1297947.7992999998</v>
       </c>
-      <c r="K12" s="6">
+      <c r="K12" s="4">
         <v>63243</v>
       </c>
-      <c r="L12" s="6">
+      <c r="L12" s="4">
         <v>53292.949699999866</v>
       </c>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
       <c r="Q12" s="1"/>
       <c r="R12" s="1"/>
     </row>
     <row r="13" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="4">
         <v>1229042</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="4">
         <v>1982444.58494</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="4">
         <v>168733.38398044516</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="4">
         <v>197342.62003999998</v>
       </c>
-      <c r="G13" s="6">
+      <c r="G13" s="4">
         <v>4288835</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="4">
         <v>4748420.5761599997</v>
       </c>
-      <c r="I13" s="6">
+      <c r="I13" s="4">
         <v>1578994</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="4">
         <v>1519876.7618199997</v>
       </c>
-      <c r="K13" s="6">
+      <c r="K13" s="4">
         <v>84820</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="4">
         <v>54597.890940000296</v>
       </c>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
       <c r="Q13" s="1"/>
       <c r="R13" s="1"/>
     </row>
     <row r="14" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="4">
         <v>1391692</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="4">
         <v>2235519</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="4">
         <v>187565.20223998919</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="4">
         <v>221798</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="4">
         <v>4864283</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="4">
         <v>5308496</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="4">
         <v>1802488</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="4">
         <v>1744265</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="4">
         <v>94994</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="4">
         <v>73113</v>
       </c>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
       <c r="Q14" s="1"/>
       <c r="R14" s="1"/>
     </row>
     <row r="15" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
         <v>46</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="4">
         <v>1507605</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="4">
         <v>2404986.2919200002</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="4">
         <v>201944.10392999125</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="4">
         <v>246608.10971000002</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="4">
         <v>5690391</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="4">
         <v>6123000.9717299994</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="4">
         <v>2021004</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="4">
         <v>1955277.1754400001</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="4">
         <v>124112</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="4">
         <v>93816.701650000236</v>
       </c>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
       <c r="Q15" s="1"/>
       <c r="R15" s="1"/>
     </row>
     <row r="16" spans="2:18" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
         <v>47</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="4">
         <v>1642461</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="4">
         <v>2613202.55327</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="4">
         <v>216884.48453509898</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="4">
         <v>262444.83756999997</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="4">
         <v>6406196</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="4">
         <v>6939062.8156199986</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="4">
         <v>2235623</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="4">
         <v>2167163.7785500004</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="4">
         <v>138271</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="4">
         <v>111813.96255000007</v>
       </c>
       <c r="M16" s="1"/>
-      <c r="N16" s="21"/>
-      <c r="O16" s="20"/>
+      <c r="N16" s="14"/>
+      <c r="O16" s="13"/>
       <c r="P16" s="1"/>
       <c r="Q16" s="1"/>
       <c r="R16" s="1"/>
     </row>
-    <row r="17" spans="2:26" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:20" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
         <v>48</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="4">
         <v>1819459</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="4">
         <v>2867247.7006299999</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="4">
         <v>239761</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="4">
         <v>289843.40781999996</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="4">
         <v>7044914</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="4">
         <v>7770136.8220699998</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="4">
         <v>2438989</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="4">
         <v>2370046.6118300003</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="4">
         <v>255629</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="4">
         <v>249667.63046000001</v>
       </c>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
-      <c r="O17" s="20"/>
+      <c r="O17" s="13"/>
       <c r="P17" s="1"/>
       <c r="Q17" s="1"/>
       <c r="R17" s="1"/>
     </row>
-    <row r="18" spans="2:26" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="L18" s="6"/>
+    <row r="18" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
+      <c r="I18" s="4"/>
+      <c r="J18" s="4"/>
+      <c r="K18" s="4"/>
+      <c r="L18" s="4"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
       <c r="Q18" s="1"/>
       <c r="R18" s="1"/>
     </row>
-    <row r="19" spans="2:26" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:20" x14ac:dyDescent="0.25">
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
       <c r="Q19" s="1"/>
       <c r="R19" s="1"/>
     </row>
-    <row r="20" spans="2:26" x14ac:dyDescent="0.25">
-      <c r="B20" s="2" t="s">
+    <row r="20" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
         <v>39</v>
       </c>
-      <c r="C20" s="3"/>
-[...26 lines deleted...]
-      <c r="C21" s="9" t="s">
+      <c r="C20" s="1"/>
+      <c r="D20" s="1"/>
+      <c r="E20" s="1"/>
+      <c r="F20" s="1"/>
+      <c r="G20" s="1"/>
+      <c r="H20" s="1"/>
+      <c r="I20" s="1"/>
+      <c r="J20" s="1"/>
+      <c r="K20" s="1"/>
+      <c r="L20" s="1"/>
+      <c r="M20" s="1"/>
+      <c r="N20" s="1"/>
+      <c r="O20" s="1"/>
+      <c r="P20" s="1"/>
+      <c r="Q20" s="1"/>
+      <c r="R20" s="1"/>
+    </row>
+    <row r="21" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="C21" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="D21" s="9" t="s">
+      <c r="D21" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="E21" s="9" t="s">
+      <c r="E21" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="F21" s="9" t="s">
+      <c r="F21" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="G21" s="9" t="s">
+      <c r="G21" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="H21" s="9" t="s">
+      <c r="H21" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="I21" s="9" t="s">
+      <c r="I21" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="J21" s="9" t="s">
+      <c r="J21" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="K21" s="9" t="s">
+      <c r="K21" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="L21" s="9" t="s">
+      <c r="L21" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="M21" s="9" t="s">
+      <c r="M21" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="N21" s="9" t="s">
+      <c r="N21" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="O21" s="9" t="s">
+      <c r="O21" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="P21" s="9" t="s">
+      <c r="P21" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="Q21" s="9" t="s">
+      <c r="Q21" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="R21" s="9" t="s">
+      <c r="R21" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="S21" s="2"/>
-[...69 lines deleted...]
-      <c r="C23" s="3" t="s">
+    </row>
+    <row r="22" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="C22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="I22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="K22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="L22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="M22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="N22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="O22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="P22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q22" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="R22" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="C23" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D23" s="3" t="s">
+      <c r="D23" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="E23" s="3" t="s">
+      <c r="E23" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="F23" s="3" t="s">
+      <c r="F23" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="G23" s="3" t="s">
+      <c r="G23" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="H23" s="3" t="s">
+      <c r="H23" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="I23" s="3" t="s">
+      <c r="I23" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="J23" s="3" t="s">
+      <c r="J23" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="K23" s="3" t="s">
+      <c r="K23" s="1" t="s">
         <v>40</v>
       </c>
       <c r="L23" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="M23" s="3" t="s">
+      <c r="M23" s="1" t="s">
         <v>40</v>
       </c>
       <c r="N23" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="O23" s="3" t="s">
+      <c r="O23" s="1" t="s">
         <v>40</v>
       </c>
       <c r="P23" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="Q23" s="3" t="s">
+      <c r="Q23" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="R23" s="3" t="s">
+      <c r="R23" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="S23" s="2"/>
-[...9 lines deleted...]
-      <c r="B24" s="2" t="s">
+    </row>
+    <row r="24" spans="2:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
         <v>9</v>
       </c>
-      <c r="C24" s="17">
+      <c r="C24" s="11">
         <v>96200</v>
       </c>
-      <c r="D24" s="7">
+      <c r="D24" s="5">
         <v>96547.248330000002</v>
       </c>
-      <c r="E24" s="17">
+      <c r="E24" s="11">
         <v>19800</v>
       </c>
-      <c r="F24" s="8">
+      <c r="F24" s="6">
         <v>23301.353760000002</v>
       </c>
-      <c r="G24" s="17">
+      <c r="G24" s="11">
         <v>3127</v>
       </c>
-      <c r="H24" s="7">
+      <c r="H24" s="5">
         <v>3972.0392900000002</v>
       </c>
-      <c r="I24" s="17">
+      <c r="I24" s="11">
         <v>850</v>
       </c>
-      <c r="J24" s="7">
+      <c r="J24" s="5">
         <v>874.49504999999999</v>
       </c>
-      <c r="K24" s="17">
+      <c r="K24" s="11">
         <v>67800</v>
       </c>
-      <c r="L24" s="7">
+      <c r="L24" s="5">
         <v>44096.694459999999</v>
       </c>
-      <c r="M24" s="17">
+      <c r="M24" s="11">
         <v>31</v>
       </c>
-      <c r="N24" s="7">
+      <c r="N24" s="5">
         <v>43.873539999999998</v>
       </c>
-      <c r="O24" s="17">
+      <c r="O24" s="11">
         <v>1011</v>
       </c>
-      <c r="P24" s="7">
+      <c r="P24" s="5">
         <v>1032.67281</v>
       </c>
-      <c r="Q24" s="17">
+      <c r="Q24" s="11">
         <v>2247</v>
       </c>
-      <c r="R24" s="7">
+      <c r="R24" s="5">
         <v>2587.82429</v>
       </c>
-      <c r="S24" s="12"/>
-[...9 lines deleted...]
-      <c r="B25" s="2" t="s">
+      <c r="T24" s="1"/>
+    </row>
+    <row r="25" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B25" t="s">
         <v>10</v>
       </c>
-      <c r="C25" s="17">
+      <c r="C25" s="11">
         <v>190300</v>
       </c>
-      <c r="D25" s="7">
+      <c r="D25" s="5">
         <v>169290.69331999999</v>
       </c>
-      <c r="E25" s="17">
+      <c r="E25" s="11">
         <v>34300</v>
       </c>
-      <c r="F25" s="8">
+      <c r="F25" s="6">
         <v>36222.880090000006</v>
       </c>
-      <c r="G25" s="17">
+      <c r="G25" s="11">
         <v>6877</v>
       </c>
-      <c r="H25" s="7">
+      <c r="H25" s="5">
         <v>6453.8037800000002</v>
       </c>
-      <c r="I25" s="17">
+      <c r="I25" s="11">
         <v>1078</v>
       </c>
-      <c r="J25" s="7">
+      <c r="J25" s="5">
         <v>1077.2835600000001</v>
       </c>
-      <c r="K25" s="17">
+      <c r="K25" s="11">
         <v>123000</v>
       </c>
-      <c r="L25" s="7">
+      <c r="L25" s="5">
         <v>108538.5333</v>
       </c>
-      <c r="M25" s="17">
+      <c r="M25" s="11">
         <v>67</v>
       </c>
-      <c r="N25" s="7">
+      <c r="N25" s="5">
         <v>70.42313</v>
       </c>
-      <c r="O25" s="17">
+      <c r="O25" s="11">
         <v>2220</v>
       </c>
-      <c r="P25" s="7">
+      <c r="P25" s="5">
         <v>2054.62635</v>
       </c>
-      <c r="Q25" s="17">
+      <c r="Q25" s="11">
         <v>5137</v>
       </c>
-      <c r="R25" s="7">
+      <c r="R25" s="5">
         <v>5553.0112499999996</v>
       </c>
-      <c r="S25" s="12"/>
-[...9 lines deleted...]
-      <c r="B26" s="2" t="s">
+      <c r="T25" s="1"/>
+    </row>
+    <row r="26" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B26" t="s">
         <v>11</v>
       </c>
-      <c r="C26" s="17">
+      <c r="C26" s="11">
         <v>285900</v>
       </c>
-      <c r="D26" s="7">
+      <c r="D26" s="5">
         <v>248784.46961</v>
       </c>
-      <c r="E26" s="17">
+      <c r="E26" s="11">
         <v>49200</v>
       </c>
-      <c r="F26" s="8">
+      <c r="F26" s="6">
         <v>50947.496220000001</v>
       </c>
-      <c r="G26" s="17">
+      <c r="G26" s="11">
         <v>10477</v>
       </c>
-      <c r="H26" s="7">
+      <c r="H26" s="5">
         <v>10269.8143</v>
       </c>
-      <c r="I26" s="17">
+      <c r="I26" s="11">
         <v>1290</v>
       </c>
-      <c r="J26" s="7">
+      <c r="J26" s="5">
         <v>1246.6084799999999</v>
       </c>
-      <c r="K26" s="17">
+      <c r="K26" s="11">
         <v>170702</v>
       </c>
-      <c r="L26" s="7">
+      <c r="L26" s="5">
         <v>149492.20749</v>
       </c>
-      <c r="M26" s="17">
+      <c r="M26" s="11">
         <v>97</v>
       </c>
-      <c r="N26" s="7">
+      <c r="N26" s="5">
         <v>107.28649</v>
       </c>
-      <c r="O26" s="17">
+      <c r="O26" s="11">
         <v>3190</v>
       </c>
-      <c r="P26" s="7">
+      <c r="P26" s="5">
         <v>3020.1390099999999</v>
       </c>
-      <c r="Q26" s="17">
+      <c r="Q26" s="11">
         <v>7789</v>
       </c>
-      <c r="R26" s="7">
+      <c r="R26" s="5">
         <v>8550.0692799999997</v>
       </c>
-      <c r="S26" s="12"/>
-[...9 lines deleted...]
-      <c r="B27" s="2" t="s">
+      <c r="T26" s="1"/>
+    </row>
+    <row r="27" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B27" t="s">
         <v>12</v>
       </c>
-      <c r="C27" s="8">
+      <c r="C27" s="6">
         <v>382870</v>
       </c>
-      <c r="D27" s="18">
+      <c r="D27" s="11">
         <v>343490.08191000001</v>
       </c>
-      <c r="E27" s="8">
+      <c r="E27" s="6">
         <v>67600</v>
       </c>
-      <c r="F27" s="17">
+      <c r="F27" s="11">
         <v>71562.302549999993</v>
       </c>
-      <c r="G27" s="8">
+      <c r="G27" s="6">
         <v>14837</v>
       </c>
-      <c r="H27" s="18">
+      <c r="H27" s="11">
         <v>14947.642210000002</v>
       </c>
-      <c r="I27" s="8">
+      <c r="I27" s="6">
         <v>1561</v>
       </c>
-      <c r="J27" s="18">
+      <c r="J27" s="11">
         <v>1529.48855</v>
       </c>
-      <c r="K27" s="8">
+      <c r="K27" s="6">
         <v>238302</v>
       </c>
-      <c r="L27" s="18">
+      <c r="L27" s="11">
         <v>238806.38705000002</v>
       </c>
-      <c r="M27" s="8">
+      <c r="M27" s="6">
         <v>111</v>
       </c>
-      <c r="N27" s="18">
+      <c r="N27" s="11">
         <v>128.14500000000001</v>
       </c>
-      <c r="O27" s="8">
+      <c r="O27" s="6">
         <v>4211</v>
       </c>
-      <c r="P27" s="18">
+      <c r="P27" s="11">
         <v>3539.2931200000003</v>
       </c>
-      <c r="Q27" s="8">
+      <c r="Q27" s="6">
         <v>10299</v>
       </c>
-      <c r="R27" s="18">
+      <c r="R27" s="11">
         <v>11238.9408</v>
       </c>
-      <c r="S27" s="12"/>
-[...9 lines deleted...]
-      <c r="B28" s="2" t="s">
+      <c r="T27" s="1"/>
+    </row>
+    <row r="28" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B28" t="s">
         <v>13</v>
       </c>
-      <c r="C28" s="17">
+      <c r="C28" s="11">
         <v>486470</v>
       </c>
-      <c r="D28" s="7">
+      <c r="D28" s="5">
         <v>440320.01938999997</v>
       </c>
-      <c r="E28" s="17">
+      <c r="E28" s="11">
         <v>80800</v>
       </c>
-      <c r="F28" s="8">
+      <c r="F28" s="6">
         <v>85864.883819999988</v>
       </c>
-      <c r="G28" s="17">
+      <c r="G28" s="11">
         <v>20184</v>
       </c>
-      <c r="H28" s="7">
+      <c r="H28" s="5">
         <v>19664.598739999998</v>
       </c>
-      <c r="I28" s="17">
+      <c r="I28" s="11">
         <v>1769</v>
       </c>
-      <c r="J28" s="7">
+      <c r="J28" s="5">
         <v>1725.1729499999999</v>
       </c>
-      <c r="K28" s="17">
+      <c r="K28" s="11">
         <v>313102</v>
       </c>
-      <c r="L28" s="7">
+      <c r="L28" s="5">
         <v>310310.27854000003</v>
       </c>
-      <c r="M28" s="17">
+      <c r="M28" s="11">
         <v>117</v>
       </c>
-      <c r="N28" s="7">
+      <c r="N28" s="5">
         <v>146.8441</v>
       </c>
-      <c r="O28" s="17">
+      <c r="O28" s="11">
         <v>5059</v>
       </c>
-      <c r="P28" s="7">
+      <c r="P28" s="5">
         <v>4385.5029999999997</v>
       </c>
-      <c r="Q28" s="17">
+      <c r="Q28" s="11">
         <v>12091</v>
       </c>
-      <c r="R28" s="7">
+      <c r="R28" s="5">
         <v>13518.702569999999</v>
       </c>
-      <c r="S28" s="12"/>
-[...9 lines deleted...]
-      <c r="B29" s="2" t="s">
+      <c r="T28" s="1"/>
+    </row>
+    <row r="29" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B29" t="s">
         <v>14</v>
       </c>
-      <c r="C29" s="17">
+      <c r="C29" s="11">
         <v>585830</v>
       </c>
-      <c r="D29" s="7">
+      <c r="D29" s="5">
         <v>546235.55080999993</v>
       </c>
-      <c r="E29" s="17">
+      <c r="E29" s="11">
         <v>95507</v>
       </c>
-      <c r="F29" s="8">
+      <c r="F29" s="6">
         <v>103323.40119</v>
       </c>
-      <c r="G29" s="17">
+      <c r="G29" s="11">
         <v>25974</v>
       </c>
-      <c r="H29" s="7">
+      <c r="H29" s="5">
         <v>24911.573800000002</v>
       </c>
-      <c r="I29" s="17">
+      <c r="I29" s="11">
         <v>2098</v>
       </c>
-      <c r="J29" s="7">
+      <c r="J29" s="5">
         <v>2010.9232</v>
       </c>
-      <c r="K29" s="17">
+      <c r="K29" s="11">
         <v>392902</v>
       </c>
-      <c r="L29" s="7">
+      <c r="L29" s="5">
         <v>376429.28769000003</v>
       </c>
-      <c r="M29" s="17">
+      <c r="M29" s="11">
         <v>120</v>
       </c>
-      <c r="N29" s="7">
+      <c r="N29" s="5">
         <v>153.96270000000001</v>
       </c>
-      <c r="O29" s="17">
+      <c r="O29" s="11">
         <v>5699</v>
       </c>
-      <c r="P29" s="7">
+      <c r="P29" s="5">
         <v>5303.4546799999998</v>
       </c>
-      <c r="Q29" s="17">
+      <c r="Q29" s="11">
         <v>13376</v>
       </c>
-      <c r="R29" s="7">
+      <c r="R29" s="5">
         <v>15186.2281</v>
       </c>
-      <c r="S29" s="12"/>
-[...9 lines deleted...]
-      <c r="B30" s="2" t="s">
+      <c r="T29" s="1"/>
+    </row>
+    <row r="30" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B30" t="s">
         <v>15</v>
       </c>
-      <c r="C30" s="17">
+      <c r="C30" s="11">
         <v>694560</v>
       </c>
-      <c r="D30" s="7">
+      <c r="D30" s="5">
         <v>661687.86655999999</v>
       </c>
-      <c r="E30" s="17">
+      <c r="E30" s="11">
         <v>113707</v>
       </c>
-      <c r="F30" s="8">
+      <c r="F30" s="6">
         <v>120950.38859</v>
       </c>
-      <c r="G30" s="17">
+      <c r="G30" s="11">
         <v>32355</v>
       </c>
-      <c r="H30" s="7">
+      <c r="H30" s="5">
         <v>30854.808659999999</v>
       </c>
-      <c r="I30" s="17">
+      <c r="I30" s="11">
         <v>2475</v>
       </c>
-      <c r="J30" s="7">
+      <c r="J30" s="5">
         <v>2399.4251300000001</v>
       </c>
-      <c r="K30" s="17">
+      <c r="K30" s="11">
         <v>475402</v>
       </c>
-      <c r="L30" s="7">
+      <c r="L30" s="5">
         <v>459557.17236999999</v>
       </c>
-      <c r="M30" s="17">
+      <c r="M30" s="11">
         <v>122</v>
       </c>
-      <c r="N30" s="7">
+      <c r="N30" s="5">
         <v>158.18314000000001</v>
       </c>
-      <c r="O30" s="17">
+      <c r="O30" s="11">
         <v>6589</v>
       </c>
-      <c r="P30" s="7">
+      <c r="P30" s="5">
         <v>5987.5408299999999</v>
       </c>
-      <c r="Q30" s="17">
+      <c r="Q30" s="11">
         <v>14674</v>
       </c>
-      <c r="R30" s="7">
+      <c r="R30" s="5">
         <v>16352.41402</v>
       </c>
-      <c r="S30" s="12"/>
-[...9 lines deleted...]
-      <c r="B31" s="2" t="s">
+      <c r="T30" s="1"/>
+    </row>
+    <row r="31" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B31" t="s">
         <v>16</v>
       </c>
-      <c r="C31" s="17">
+      <c r="C31" s="11">
         <v>815960</v>
       </c>
-      <c r="D31" s="7">
+      <c r="D31" s="5">
         <v>781306.01191999996</v>
       </c>
-      <c r="E31" s="17">
+      <c r="E31" s="11">
         <v>134107</v>
       </c>
-      <c r="F31" s="8">
+      <c r="F31" s="6">
         <v>138138.33132</v>
       </c>
-      <c r="G31" s="17">
+      <c r="G31" s="11">
         <v>39715</v>
       </c>
-      <c r="H31" s="7">
+      <c r="H31" s="5">
         <v>37535.779139999999</v>
       </c>
-      <c r="I31" s="17">
+      <c r="I31" s="11">
         <v>2701</v>
       </c>
-      <c r="J31" s="7">
+      <c r="J31" s="5">
         <v>2847.60691</v>
       </c>
-      <c r="K31" s="17">
+      <c r="K31" s="11">
         <v>562802</v>
       </c>
-      <c r="L31" s="7">
+      <c r="L31" s="5">
         <v>535639.39925999998</v>
       </c>
-      <c r="M31" s="17">
+      <c r="M31" s="11">
         <v>124</v>
       </c>
-      <c r="N31" s="7">
+      <c r="N31" s="5">
         <v>161.29585999999998</v>
       </c>
-      <c r="O31" s="17">
+      <c r="O31" s="11">
         <v>7543</v>
       </c>
-      <c r="P31" s="7">
+      <c r="P31" s="5">
         <v>6820.8953700000002</v>
       </c>
-      <c r="Q31" s="17">
+      <c r="Q31" s="11">
         <v>16042</v>
       </c>
-      <c r="R31" s="7">
+      <c r="R31" s="5">
         <v>17427.442039999998</v>
       </c>
-      <c r="S31" s="12"/>
-[...9 lines deleted...]
-      <c r="B32" s="2" t="s">
+      <c r="T31" s="1"/>
+    </row>
+    <row r="32" spans="2:20" x14ac:dyDescent="0.25">
+      <c r="B32" t="s">
         <v>17</v>
       </c>
-      <c r="C32" s="17">
+      <c r="C32" s="11">
         <v>930510</v>
       </c>
-      <c r="D32" s="7">
+      <c r="D32" s="5">
         <v>897240.10492999991</v>
       </c>
-      <c r="E32" s="17">
+      <c r="E32" s="11">
         <v>150907</v>
       </c>
-      <c r="F32" s="8">
+      <c r="F32" s="6">
         <v>156230.17200999998</v>
       </c>
-      <c r="G32" s="17">
+      <c r="G32" s="11">
         <v>45727</v>
       </c>
-      <c r="H32" s="7">
+      <c r="H32" s="5">
         <v>43875.503090000006</v>
       </c>
-      <c r="I32" s="17">
+      <c r="I32" s="11">
         <v>3023</v>
       </c>
-      <c r="J32" s="7">
+      <c r="J32" s="5">
         <v>3296.4540099999999</v>
       </c>
-      <c r="K32" s="17">
+      <c r="K32" s="11">
         <v>646302</v>
       </c>
-      <c r="L32" s="7">
+      <c r="L32" s="5">
         <v>617322.10436</v>
       </c>
-      <c r="M32" s="17">
+      <c r="M32" s="11">
         <v>136</v>
       </c>
-      <c r="N32" s="7">
+      <c r="N32" s="5">
         <v>168.20479</v>
       </c>
-      <c r="O32" s="17">
+      <c r="O32" s="11">
         <v>8548</v>
       </c>
-      <c r="P32" s="7">
+      <c r="P32" s="5">
         <v>7658.5045599999994</v>
       </c>
-      <c r="Q32" s="17">
+      <c r="Q32" s="11">
         <v>17335</v>
       </c>
-      <c r="R32" s="7">
+      <c r="R32" s="5">
         <v>18474.33726</v>
       </c>
-      <c r="S32" s="12"/>
-[...9 lines deleted...]
-      <c r="B33" s="2" t="s">
+      <c r="T32" s="1"/>
+    </row>
+    <row r="33" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B33" t="s">
         <v>46</v>
       </c>
-      <c r="C33" s="13">
+      <c r="C33" s="10">
         <v>1047230</v>
       </c>
-      <c r="D33" s="13">
+      <c r="D33" s="10">
         <v>1011315.98112</v>
       </c>
-      <c r="E33" s="13">
+      <c r="E33" s="10">
         <v>169227</v>
       </c>
-      <c r="F33" s="13">
+      <c r="F33" s="10">
         <v>174218.01577</v>
       </c>
-      <c r="G33" s="13">
+      <c r="G33" s="10">
         <v>50598</v>
       </c>
-      <c r="H33" s="13">
+      <c r="H33" s="10">
         <v>47843.485710000001</v>
       </c>
-      <c r="I33" s="13">
+      <c r="I33" s="10">
         <v>3422</v>
       </c>
-      <c r="J33" s="13">
+      <c r="J33" s="10">
         <v>3714.6332699999998</v>
       </c>
-      <c r="K33" s="13">
+      <c r="K33" s="10">
         <v>722202</v>
       </c>
-      <c r="L33" s="13">
+      <c r="L33" s="10">
         <v>689479.09077000001</v>
       </c>
-      <c r="M33" s="13">
+      <c r="M33" s="10">
         <v>157</v>
       </c>
-      <c r="N33" s="13">
+      <c r="N33" s="10">
         <v>205.10235</v>
       </c>
-      <c r="O33" s="13">
+      <c r="O33" s="10">
         <v>9538</v>
       </c>
-      <c r="P33" s="13">
+      <c r="P33" s="10">
         <v>8357.5207499999997</v>
       </c>
-      <c r="Q33" s="13">
+      <c r="Q33" s="10">
         <v>18630</v>
       </c>
-      <c r="R33" s="13">
+      <c r="R33" s="10">
         <v>20143.345699999998</v>
       </c>
-      <c r="S33" s="12"/>
-[...9 lines deleted...]
-      <c r="B34" s="2" t="s">
+    </row>
+    <row r="34" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B34" t="s">
         <v>47</v>
       </c>
-      <c r="C34" s="13">
+      <c r="C34" s="10">
         <v>1161634</v>
       </c>
-      <c r="D34" s="13">
+      <c r="D34" s="10">
         <v>1129007.0088800001</v>
       </c>
-      <c r="E34" s="13">
+      <c r="E34" s="10">
         <v>189427</v>
       </c>
-      <c r="F34" s="13">
+      <c r="F34" s="10">
         <v>193476.85169000001</v>
       </c>
-      <c r="G34" s="13">
+      <c r="G34" s="10">
         <v>55051</v>
       </c>
-      <c r="H34" s="13">
+      <c r="H34" s="10">
         <v>51637.395349999999</v>
       </c>
-      <c r="I34" s="13">
+      <c r="I34" s="10">
         <v>4010</v>
       </c>
-      <c r="J34" s="13">
+      <c r="J34" s="10">
         <v>4212.6033399999997</v>
       </c>
-      <c r="K34" s="13">
+      <c r="K34" s="10">
         <v>793802</v>
       </c>
-      <c r="L34" s="13">
+      <c r="L34" s="10">
         <v>757427.58983000007</v>
       </c>
-      <c r="M34" s="13">
+      <c r="M34" s="10">
         <v>181</v>
       </c>
-      <c r="N34" s="13">
+      <c r="N34" s="10">
         <v>238.48796999999999</v>
       </c>
-      <c r="O34" s="13">
+      <c r="O34" s="10">
         <v>10651</v>
       </c>
-      <c r="P34" s="13">
+      <c r="P34" s="10">
         <v>8939.5213299999996</v>
       </c>
-      <c r="Q34" s="13">
+      <c r="Q34" s="10">
         <v>20867</v>
       </c>
-      <c r="R34" s="13">
+      <c r="R34" s="10">
         <v>22224.320159999999</v>
       </c>
-      <c r="S34" s="12"/>
-[...9 lines deleted...]
-      <c r="B35" s="2" t="s">
+    </row>
+    <row r="35" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B35" t="s">
         <v>48</v>
       </c>
-      <c r="C35" s="13">
+      <c r="C35" s="10">
         <v>1269234</v>
       </c>
-      <c r="D35" s="13">
+      <c r="D35" s="10">
         <v>1236708.1356300001</v>
       </c>
-      <c r="E35" s="13">
+      <c r="E35" s="10">
         <v>210227</v>
       </c>
-      <c r="F35" s="13">
+      <c r="F35" s="10">
         <v>214837.08799999999</v>
       </c>
-      <c r="G35" s="13">
+      <c r="G35" s="10">
         <v>58991</v>
       </c>
-      <c r="H35" s="13">
+      <c r="H35" s="10">
         <v>55321.352759999994</v>
       </c>
-      <c r="I35" s="13">
+      <c r="I35" s="10">
         <v>4741</v>
       </c>
-      <c r="J35" s="13">
+      <c r="J35" s="10">
         <v>5151.8553499999998</v>
       </c>
-      <c r="K35" s="13">
+      <c r="K35" s="10">
         <v>860266</v>
       </c>
-      <c r="L35" s="13">
+      <c r="L35" s="10">
         <v>823279.17819000001</v>
       </c>
-      <c r="M35" s="13">
+      <c r="M35" s="10">
         <v>212</v>
       </c>
-      <c r="N35" s="13">
+      <c r="N35" s="10">
         <v>273.25990000000002</v>
       </c>
-      <c r="O35" s="13">
+      <c r="O35" s="10">
         <v>11703</v>
       </c>
-      <c r="P35" s="13">
+      <c r="P35" s="10">
         <v>10069.50311</v>
       </c>
-      <c r="Q35" s="13">
+      <c r="Q35" s="10">
         <v>23615</v>
       </c>
-      <c r="R35" s="13">
+      <c r="R35" s="10">
         <v>24406.238890000001</v>
       </c>
-      <c r="S35" s="12"/>
-[...63 lines deleted...]
-      <c r="B38" s="2" t="s">
+    </row>
+    <row r="36" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="I36" s="1"/>
+      <c r="J36" s="1"/>
+      <c r="N36" s="1"/>
+      <c r="O36" s="1"/>
+      <c r="P36" s="1"/>
+      <c r="Q36" s="1"/>
+      <c r="R36" s="1"/>
+    </row>
+    <row r="37" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="C37" s="1"/>
+      <c r="D37" s="1"/>
+      <c r="E37" s="1"/>
+      <c r="F37" s="1"/>
+      <c r="G37" s="1"/>
+      <c r="H37" s="1"/>
+      <c r="I37" s="1"/>
+      <c r="J37" s="1"/>
+      <c r="K37" s="1"/>
+      <c r="L37" s="1"/>
+      <c r="M37" s="1"/>
+      <c r="N37" s="1"/>
+      <c r="O37" s="1"/>
+      <c r="P37" s="1"/>
+      <c r="Q37" s="1"/>
+      <c r="R37" s="1"/>
+    </row>
+    <row r="38" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B38" t="s">
         <v>42</v>
       </c>
-      <c r="C38" s="16" t="s">
+      <c r="C38" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="D38" s="16" t="s">
+      <c r="D38" s="7" t="s">
         <v>18</v>
       </c>
-      <c r="E38" s="16" t="s">
+      <c r="E38" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="F38" s="16" t="s">
+      <c r="F38" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="G38" s="16" t="s">
+      <c r="G38" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="H38" s="16" t="s">
+      <c r="H38" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="I38" s="10" t="s">
+      <c r="I38" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="J38" s="10" t="s">
+      <c r="J38" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="K38" s="16" t="s">
+      <c r="K38" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="L38" s="16" t="s">
+      <c r="L38" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="M38" s="16" t="s">
+      <c r="M38" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="N38" s="16" t="s">
+      <c r="N38" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="O38" s="15"/>
-[...14 lines deleted...]
-      <c r="C39" s="3" t="s">
+      <c r="O38" s="1"/>
+      <c r="P38" s="1"/>
+      <c r="Q38" s="1"/>
+      <c r="R38" s="1"/>
+    </row>
+    <row r="39" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="C39" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="D39" s="3" t="s">
+      <c r="D39" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="E39" s="3" t="s">
+      <c r="E39" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="F39" s="3" t="s">
+      <c r="F39" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="G39" s="3" t="s">
+      <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="H39" s="3" t="s">
+      <c r="H39" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="I39" s="3" t="s">
+      <c r="I39" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="J39" s="3" t="s">
+      <c r="J39" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="K39" s="3" t="s">
+      <c r="K39" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="L39" s="3" t="s">
+      <c r="L39" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="M39" s="3" t="s">
+      <c r="M39" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="N39" s="3" t="s">
+      <c r="N39" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="O39" s="3"/>
-[...65 lines deleted...]
-      <c r="C41" s="3" t="s">
+      <c r="O39" s="1"/>
+      <c r="P39" s="1"/>
+      <c r="Q39" s="1"/>
+      <c r="R39" s="1"/>
+    </row>
+    <row r="40" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="C40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="D40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="I40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="M40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="N40" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="O40" s="1"/>
+      <c r="P40" s="1"/>
+      <c r="Q40" s="1"/>
+      <c r="R40" s="1"/>
+    </row>
+    <row r="41" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="C41" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D41" s="3" t="s">
+      <c r="D41" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="E41" s="3" t="s">
+      <c r="E41" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="F41" s="3" t="s">
+      <c r="F41" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="G41" s="3" t="s">
+      <c r="G41" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="H41" s="3" t="s">
+      <c r="H41" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="I41" s="3" t="s">
+      <c r="I41" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="J41" s="3" t="s">
+      <c r="J41" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="K41" s="3" t="s">
+      <c r="K41" s="1" t="s">
         <v>40</v>
       </c>
       <c r="L41" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="M41" s="3" t="s">
+      <c r="M41" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="N41" s="3" t="s">
+      <c r="N41" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="O41" s="3"/>
-[...13 lines deleted...]
-      <c r="B42" s="2" t="s">
+      <c r="O41" s="1"/>
+      <c r="P41" s="1"/>
+      <c r="Q41" s="1"/>
+      <c r="R41" s="1"/>
+    </row>
+    <row r="42" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B42" t="s">
         <v>9</v>
       </c>
-      <c r="C42" s="6">
+      <c r="C42" s="4">
         <v>1864</v>
       </c>
-      <c r="D42" s="6">
+      <c r="D42" s="4">
         <v>1902.9220800000001</v>
       </c>
-      <c r="E42" s="11" t="s">
+      <c r="E42" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="F42" s="6">
+      <c r="F42" s="4">
         <v>0.69823999999999997</v>
       </c>
-      <c r="G42" s="6">
+      <c r="G42" s="4">
         <v>12090</v>
       </c>
-      <c r="H42" s="6">
+      <c r="H42" s="4">
         <v>4329.4325899999994</v>
       </c>
-      <c r="I42" s="6">
+      <c r="I42" s="4">
         <v>100</v>
       </c>
-      <c r="J42" s="6">
+      <c r="J42" s="4">
         <v>36.871180000000003</v>
       </c>
-      <c r="K42" s="6">
+      <c r="K42" s="4">
         <v>16000</v>
       </c>
-      <c r="L42" s="6">
+      <c r="L42" s="4">
         <v>8244.68462</v>
       </c>
-      <c r="M42" s="6">
+      <c r="M42" s="4">
         <v>-88527</v>
       </c>
-      <c r="N42" s="6">
+      <c r="N42" s="4">
         <v>-75715.500750000007</v>
       </c>
-      <c r="O42" s="3"/>
-[...13 lines deleted...]
-      <c r="B43" s="2" t="s">
+      <c r="O42" s="1"/>
+      <c r="P42" s="1"/>
+      <c r="Q42" s="1"/>
+      <c r="R42" s="1"/>
+    </row>
+    <row r="43" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B43" t="s">
         <v>10</v>
       </c>
-      <c r="C43" s="6">
+      <c r="C43" s="4">
         <v>3384</v>
       </c>
-      <c r="D43" s="6">
+      <c r="D43" s="4">
         <v>3620</v>
       </c>
-      <c r="E43" s="11" t="s">
+      <c r="E43" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="F43" s="6">
+      <c r="F43" s="4">
         <v>2</v>
       </c>
-      <c r="G43" s="6">
+      <c r="G43" s="4">
         <v>23400</v>
       </c>
-      <c r="H43" s="6">
+      <c r="H43" s="4">
         <v>14458</v>
       </c>
-      <c r="I43" s="6">
+      <c r="I43" s="4">
         <v>200</v>
       </c>
-      <c r="J43" s="6">
+      <c r="J43" s="4">
         <v>89</v>
       </c>
-      <c r="K43" s="6">
+      <c r="K43" s="4">
         <v>19500</v>
       </c>
-      <c r="L43" s="6">
+      <c r="L43" s="4">
         <v>18214</v>
       </c>
-      <c r="M43" s="6">
+      <c r="M43" s="4">
         <v>-114762</v>
       </c>
-      <c r="N43" s="6">
+      <c r="N43" s="4">
         <v>-117218</v>
       </c>
-      <c r="O43" s="3"/>
-[...13 lines deleted...]
-      <c r="B44" s="2" t="s">
+      <c r="O43" s="1"/>
+      <c r="P43" s="1"/>
+      <c r="Q43" s="1"/>
+      <c r="R43" s="1"/>
+    </row>
+    <row r="44" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B44" t="s">
         <v>11</v>
       </c>
-      <c r="C44" s="6">
+      <c r="C44" s="4">
         <v>5373</v>
       </c>
-      <c r="D44" s="6">
+      <c r="D44" s="4">
         <v>5539</v>
       </c>
-      <c r="E44" s="11" t="s">
+      <c r="E44" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="F44" s="6">
+      <c r="F44" s="4">
         <v>5</v>
       </c>
-      <c r="G44" s="6">
+      <c r="G44" s="4">
         <v>50405</v>
       </c>
-      <c r="H44" s="6">
+      <c r="H44" s="4">
         <v>44726</v>
       </c>
-      <c r="I44" s="6">
+      <c r="I44" s="4">
         <v>300</v>
       </c>
-      <c r="J44" s="6">
+      <c r="J44" s="4">
         <v>188</v>
       </c>
-      <c r="K44" s="6">
+      <c r="K44" s="4">
         <v>19525</v>
       </c>
-      <c r="L44" s="6">
+      <c r="L44" s="4">
         <v>18217</v>
       </c>
-      <c r="M44" s="6">
+      <c r="M44" s="4">
         <v>-99066</v>
       </c>
-      <c r="N44" s="6">
+      <c r="N44" s="4">
         <v>-108649</v>
       </c>
-      <c r="O44" s="3"/>
-[...13 lines deleted...]
-      <c r="B45" s="2" t="s">
+      <c r="O44" s="1"/>
+      <c r="P44" s="1"/>
+      <c r="Q44" s="1"/>
+      <c r="R44" s="1"/>
+    </row>
+    <row r="45" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B45" t="s">
         <v>12</v>
       </c>
-      <c r="C45" s="6">
+      <c r="C45" s="4">
         <v>7203</v>
       </c>
-      <c r="D45" s="6">
+      <c r="D45" s="4">
         <v>7362.8255600000002</v>
       </c>
-      <c r="E45" s="11" t="s">
+      <c r="E45" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="F45" s="6">
+      <c r="F45" s="4">
         <v>7</v>
       </c>
-      <c r="G45" s="6">
+      <c r="G45" s="4">
         <v>60505</v>
       </c>
-      <c r="H45" s="6">
+      <c r="H45" s="4">
         <v>51553.987270000005</v>
       </c>
-      <c r="I45" s="6">
+      <c r="I45" s="4">
         <v>400</v>
       </c>
-      <c r="J45" s="6">
+      <c r="J45" s="4">
         <v>228.25435000000002</v>
       </c>
-      <c r="K45" s="6">
+      <c r="K45" s="4">
         <v>39025</v>
       </c>
-      <c r="L45" s="6">
+      <c r="L45" s="4">
         <v>40247.527800000003</v>
       </c>
-      <c r="M45" s="6">
+      <c r="M45" s="4">
         <v>-177531</v>
       </c>
-      <c r="N45" s="6">
+      <c r="N45" s="4">
         <v>-231920.78848999977</v>
       </c>
-      <c r="O45" s="3"/>
-[...13 lines deleted...]
-      <c r="B46" s="2" t="s">
+      <c r="O45" s="1"/>
+      <c r="P45" s="1"/>
+      <c r="Q45" s="1"/>
+      <c r="R45" s="1"/>
+    </row>
+    <row r="46" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B46" t="s">
         <v>13</v>
       </c>
-      <c r="C46" s="6">
+      <c r="C46" s="4">
         <v>9067</v>
       </c>
-      <c r="D46" s="6">
+      <c r="D46" s="4">
         <v>9827</v>
       </c>
-      <c r="E46" s="11" t="s">
+      <c r="E46" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="F46" s="6">
+      <c r="F46" s="4">
         <v>19</v>
       </c>
-      <c r="G46" s="6">
+      <c r="G46" s="4">
         <v>64555</v>
       </c>
-      <c r="H46" s="6">
+      <c r="H46" s="4">
         <v>53497</v>
       </c>
-      <c r="I46" s="6">
+      <c r="I46" s="4">
         <v>500</v>
       </c>
-      <c r="J46" s="6">
+      <c r="J46" s="4">
         <v>338</v>
       </c>
-      <c r="K46" s="6">
+      <c r="K46" s="4">
         <v>41525</v>
       </c>
-      <c r="L46" s="6">
+      <c r="L46" s="4">
         <v>40378</v>
       </c>
-      <c r="M46" s="6">
+      <c r="M46" s="4">
         <v>-124386</v>
       </c>
-      <c r="N46" s="6">
+      <c r="N46" s="4">
         <v>-165594</v>
       </c>
-      <c r="O46" s="3"/>
-[...13 lines deleted...]
-      <c r="B47" s="2" t="s">
+      <c r="O46" s="1"/>
+      <c r="P46" s="1"/>
+      <c r="Q46" s="1"/>
+      <c r="R46" s="1"/>
+    </row>
+    <row r="47" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B47" t="s">
         <v>14</v>
       </c>
-      <c r="C47" s="6">
+      <c r="C47" s="4">
         <v>11048</v>
       </c>
-      <c r="D47" s="6">
+      <c r="D47" s="4">
         <v>12256.450640000001</v>
       </c>
-      <c r="E47" s="11" t="s">
+      <c r="E47" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="F47" s="6">
+      <c r="F47" s="4">
         <v>19.915329999999997</v>
       </c>
-      <c r="G47" s="6">
+      <c r="G47" s="4">
         <v>72305</v>
       </c>
-      <c r="H47" s="6">
+      <c r="H47" s="4">
         <v>64700.70145</v>
       </c>
-      <c r="I47" s="6">
+      <c r="I47" s="4">
         <v>600</v>
       </c>
-      <c r="J47" s="6">
+      <c r="J47" s="4">
         <v>778.05237999999997</v>
       </c>
-      <c r="K47" s="6">
+      <c r="K47" s="4">
         <v>41545</v>
       </c>
-      <c r="L47" s="6">
+      <c r="L47" s="4">
         <v>40385.621359999997</v>
       </c>
-      <c r="M47" s="6">
+      <c r="M47" s="4">
         <v>-87839</v>
       </c>
-      <c r="N47" s="6">
+      <c r="N47" s="4">
         <v>-46418.877549999954</v>
       </c>
-      <c r="O47" s="3"/>
-[...13 lines deleted...]
-      <c r="B48" s="2" t="s">
+      <c r="O47" s="1"/>
+      <c r="P47" s="1"/>
+      <c r="Q47" s="1"/>
+      <c r="R47" s="1"/>
+    </row>
+    <row r="48" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B48" t="s">
         <v>15</v>
       </c>
-      <c r="C48" s="6">
+      <c r="C48" s="4">
         <v>15110</v>
       </c>
-      <c r="D48" s="6">
+      <c r="D48" s="4">
         <v>15110.467379999998</v>
       </c>
-      <c r="E48" s="11" t="s">
+      <c r="E48" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="F48" s="6">
+      <c r="F48" s="4">
         <v>22.656939999999999</v>
       </c>
-      <c r="G48" s="6">
+      <c r="G48" s="4">
         <v>78935</v>
       </c>
-      <c r="H48" s="6">
+      <c r="H48" s="4">
         <v>72812.344740000015</v>
       </c>
-      <c r="I48" s="6">
+      <c r="I48" s="4">
         <v>750</v>
       </c>
-      <c r="J48" s="6">
+      <c r="J48" s="4">
         <v>921.65503000000001</v>
       </c>
-      <c r="K48" s="6">
+      <c r="K48" s="4">
         <v>56545</v>
       </c>
-      <c r="L48" s="6">
+      <c r="L48" s="4">
         <v>51960.819210000001</v>
       </c>
-      <c r="M48" s="6">
+      <c r="M48" s="4">
         <v>-85967</v>
       </c>
-      <c r="N48" s="6">
+      <c r="N48" s="4">
         <v>-87534.993600000147</v>
       </c>
-      <c r="O48" s="3"/>
-[...13 lines deleted...]
-      <c r="B49" s="2" t="s">
+      <c r="O48" s="1"/>
+      <c r="P48" s="1"/>
+      <c r="Q48" s="1"/>
+      <c r="R48" s="1"/>
+    </row>
+    <row r="49" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B49" t="s">
         <v>16</v>
       </c>
-      <c r="C49" s="6">
+      <c r="C49" s="4">
         <v>14974</v>
       </c>
-      <c r="D49" s="6">
+      <c r="D49" s="4">
         <v>18046.903120000003</v>
       </c>
-      <c r="E49" s="11" t="s">
+      <c r="E49" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="F49" s="6">
+      <c r="F49" s="4">
         <v>27.130499999999998</v>
       </c>
-      <c r="G49" s="6">
+      <c r="G49" s="4">
         <v>84705</v>
       </c>
-      <c r="H49" s="6">
+      <c r="H49" s="4">
         <v>78218.925000000003</v>
       </c>
-      <c r="I49" s="6">
+      <c r="I49" s="4">
         <v>900</v>
       </c>
-      <c r="J49" s="6">
+      <c r="J49" s="4">
         <v>909.00305000000003</v>
       </c>
-      <c r="K49" s="6">
+      <c r="K49" s="4">
         <v>61045</v>
       </c>
-      <c r="L49" s="6">
+      <c r="L49" s="4">
         <v>59487.292829999999</v>
       </c>
-      <c r="M49" s="6">
+      <c r="M49" s="4">
         <v>-76804</v>
       </c>
-      <c r="N49" s="6">
+      <c r="N49" s="4">
         <v>-102091.36355999971</v>
       </c>
-      <c r="O49" s="3"/>
-[...13 lines deleted...]
-      <c r="B50" s="2" t="s">
+      <c r="O49" s="1"/>
+      <c r="P49" s="1"/>
+      <c r="Q49" s="1"/>
+      <c r="R49" s="1"/>
+    </row>
+    <row r="50" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B50" t="s">
         <v>17</v>
       </c>
-      <c r="C50" s="6">
+      <c r="C50" s="4">
         <v>17139</v>
       </c>
-      <c r="D50" s="6">
+      <c r="D50" s="4">
         <v>20624</v>
       </c>
-      <c r="E50" s="11" t="s">
+      <c r="E50" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="F50" s="6">
+      <c r="F50" s="4">
         <v>29</v>
       </c>
-      <c r="G50" s="6">
+      <c r="G50" s="4">
         <v>92775</v>
       </c>
-      <c r="H50" s="6">
+      <c r="H50" s="4">
         <v>89574</v>
       </c>
-      <c r="I50" s="6">
+      <c r="I50" s="4">
         <v>1050</v>
       </c>
-      <c r="J50" s="6">
+      <c r="J50" s="4">
         <v>1091</v>
       </c>
-      <c r="K50" s="6">
+      <c r="K50" s="4">
         <v>61095</v>
       </c>
-      <c r="L50" s="6">
+      <c r="L50" s="4">
         <v>59518</v>
       </c>
-      <c r="M50" s="6">
+      <c r="M50" s="4">
         <v>-77065</v>
       </c>
-      <c r="N50" s="6">
+      <c r="N50" s="4">
         <v>-97723</v>
       </c>
-      <c r="O50" s="3"/>
-[...13 lines deleted...]
-      <c r="B51" s="2" t="s">
+      <c r="O50" s="1"/>
+      <c r="P50" s="1"/>
+      <c r="Q50" s="1"/>
+      <c r="R50" s="1"/>
+    </row>
+    <row r="51" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B51" t="s">
         <v>46</v>
       </c>
-      <c r="C51" s="3">
+      <c r="C51" s="1">
         <v>19383</v>
       </c>
-      <c r="D51" s="3">
+      <c r="D51" s="1">
         <v>23434.413929999999</v>
       </c>
-      <c r="E51" s="19" t="s">
+      <c r="E51" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="F51" s="3">
+      <c r="F51" s="1">
         <v>30.351999999999997</v>
       </c>
-      <c r="G51" s="3">
+      <c r="G51" s="1">
         <v>99545</v>
       </c>
-      <c r="H51" s="3">
+      <c r="H51" s="1">
         <v>98430.652279999995</v>
       </c>
-      <c r="I51" s="3">
+      <c r="I51" s="1">
         <v>1200</v>
       </c>
-      <c r="J51" s="3">
+      <c r="J51" s="1">
         <v>1308.2705700000001</v>
       </c>
-      <c r="K51" s="3">
+      <c r="K51" s="1">
         <v>76095</v>
       </c>
-      <c r="L51" s="3">
+      <c r="L51" s="1">
         <v>69992.35861000001</v>
       </c>
-      <c r="M51" s="3">
+      <c r="M51" s="1">
         <v>-72111</v>
       </c>
-      <c r="N51" s="3">
+      <c r="N51" s="1">
         <v>-99379.345739999771</v>
       </c>
-      <c r="O51" s="3"/>
-[...13 lines deleted...]
-      <c r="B52" s="2" t="s">
+      <c r="O51" s="1"/>
+      <c r="P51" s="1"/>
+      <c r="Q51" s="1"/>
+      <c r="R51" s="1"/>
+    </row>
+    <row r="52" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B52" t="s">
         <v>47</v>
       </c>
-      <c r="C52" s="3">
+      <c r="C52" s="1">
         <v>21742</v>
       </c>
-      <c r="D52" s="3">
+      <c r="D52" s="1">
         <v>26418.685010000001</v>
       </c>
-      <c r="E52" s="19" t="s">
+      <c r="E52" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="F52" s="3">
+      <c r="F52" s="1">
         <v>31.970089999999995</v>
       </c>
-      <c r="G52" s="3">
+      <c r="G52" s="1">
         <v>104295</v>
       </c>
-      <c r="H52" s="3">
+      <c r="H52" s="1">
         <v>104013.96268000001</v>
       </c>
-      <c r="I52" s="3">
+      <c r="I52" s="1">
         <v>1350</v>
       </c>
-      <c r="J52" s="3">
+      <c r="J52" s="1">
         <v>1494.6503700000001</v>
       </c>
-      <c r="K52" s="3">
+      <c r="K52" s="1">
         <v>78595</v>
       </c>
-      <c r="L52" s="3">
+      <c r="L52" s="1">
         <v>79149.17773000001</v>
       </c>
-      <c r="M52" s="3">
+      <c r="M52" s="1">
         <v>-67711</v>
       </c>
-      <c r="N52" s="3">
+      <c r="N52" s="1">
         <v>-99294.48332999993</v>
       </c>
-      <c r="O52" s="2"/>
-[...13 lines deleted...]
-      <c r="B53" s="2" t="s">
+      <c r="P52" s="1"/>
+      <c r="Q52" s="1"/>
+    </row>
+    <row r="53" spans="2:18" x14ac:dyDescent="0.25">
+      <c r="B53" t="s">
         <v>48</v>
       </c>
-      <c r="C53" s="3">
+      <c r="C53" s="1">
         <v>23960</v>
       </c>
-      <c r="D53" s="3">
+      <c r="D53" s="1">
         <v>29601.393010000003</v>
       </c>
-      <c r="E53" s="19" t="s">
+      <c r="E53" s="12" t="s">
         <v>45</v>
       </c>
-      <c r="F53" s="3">
+      <c r="F53" s="1">
         <v>34.702030000000001</v>
       </c>
-      <c r="G53" s="3">
+      <c r="G53" s="1">
         <v>114515</v>
       </c>
-      <c r="H53" s="3">
+      <c r="H53" s="1">
         <v>117915.34228</v>
       </c>
-      <c r="I53" s="3">
+      <c r="I53" s="1">
         <v>1586</v>
       </c>
-      <c r="J53" s="3">
+      <c r="J53" s="1">
         <v>1660.6609900000001</v>
       </c>
-      <c r="K53" s="3">
+      <c r="K53" s="1">
         <v>79195</v>
       </c>
-      <c r="L53" s="3">
+      <c r="L53" s="1">
         <v>79572.504189999992</v>
       </c>
-      <c r="M53" s="3">
+      <c r="M53" s="1">
         <v>36373</v>
       </c>
-      <c r="N53" s="3">
+      <c r="N53" s="1">
         <v>20883.027960000039</v>
       </c>
-      <c r="O53" s="3"/>
-[...203 lines deleted...]
-      <c r="Z63" s="2"/>
+      <c r="O53" s="1"/>
+      <c r="P53" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:U57"/>
   <sheetViews>
     <sheetView topLeftCell="A19" workbookViewId="0">
       <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="14.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="4" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="6" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="21.85546875" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="24.7109375" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="13.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="18" width="20.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="C2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="D2" s="4" t="s">
+      <c r="D2" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="E2" s="4" t="s">
+      <c r="E2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="F2" s="4" t="s">
+      <c r="F2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="G2" s="4" t="s">
+      <c r="G2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="H2" s="4" t="s">
+      <c r="H2" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="I2" s="4" t="s">
+      <c r="I2" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="J2" s="4" t="s">
+      <c r="J2" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="K2" s="4" t="s">
+      <c r="K2" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="L2" s="4" t="s">
+      <c r="L2" s="2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="3" spans="2:14" x14ac:dyDescent="0.25">
       <c r="C3" t="s">
         <v>3</v>
       </c>
       <c r="D3" t="s">
         <v>3</v>
       </c>
       <c r="E3" t="s">
         <v>4</v>
       </c>
       <c r="F3" t="s">
         <v>4</v>
       </c>
       <c r="G3" t="s">
         <v>5</v>
       </c>
       <c r="H3" t="s">
         <v>5</v>
       </c>
       <c r="I3" t="s">
         <v>6</v>
       </c>
@@ -3735,497 +3255,497 @@
         <v>41</v>
       </c>
       <c r="G5" t="s">
         <v>40</v>
       </c>
       <c r="H5" t="s">
         <v>41</v>
       </c>
       <c r="I5" t="s">
         <v>40</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="K5" t="s">
         <v>40</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B6" t="s">
         <v>51</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C6" s="4">
         <v>189895</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D6" s="4">
         <v>175872.19881</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E6" s="4">
         <v>77372</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F6" s="4">
         <v>80981.255599999989</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G6" s="4">
         <v>746500</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H6" s="4">
         <v>793603.56852999993</v>
       </c>
-      <c r="I6" s="6">
+      <c r="I6" s="4">
         <v>197406.7</v>
       </c>
-      <c r="J6" s="6">
+      <c r="J6" s="4">
         <v>201867.04633000004</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K6" s="4">
         <v>-27517.135028723642</v>
       </c>
-      <c r="L6" s="6">
+      <c r="L6" s="4">
         <v>-2628.0780700000178</v>
       </c>
     </row>
     <row r="7" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B7" t="s">
         <v>53</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C7" s="4">
         <v>379645</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D7" s="4">
         <v>379957.92378000001</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E7" s="4">
         <v>89632</v>
       </c>
-      <c r="F7" s="6">
+      <c r="F7" s="4">
         <v>93607.621920000005</v>
       </c>
-      <c r="G7" s="6">
+      <c r="G7" s="4">
         <v>1205620</v>
       </c>
-      <c r="H7" s="6">
+      <c r="H7" s="4">
         <v>1368317.79581</v>
       </c>
-      <c r="I7" s="6">
+      <c r="I7" s="4">
         <v>376509.80024000001</v>
       </c>
-      <c r="J7" s="6">
+      <c r="J7" s="4">
         <v>372796.13760999992</v>
       </c>
-      <c r="K7" s="6">
+      <c r="K7" s="4">
         <v>-49442.254915773447</v>
       </c>
-      <c r="L7" s="6">
+      <c r="L7" s="4">
         <v>-30896.803830000063</v>
       </c>
     </row>
     <row r="8" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
         <v>54</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="4">
         <v>874495</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D8" s="4">
         <v>941083.23233999999</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E8" s="4">
         <v>110469</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F8" s="4">
         <v>115959.89907</v>
       </c>
-      <c r="G8" s="6">
+      <c r="G8" s="4">
         <v>1686420</v>
       </c>
-      <c r="H8" s="6">
+      <c r="H8" s="4">
         <v>1884259.0942500003</v>
       </c>
-      <c r="I8" s="6">
+      <c r="I8" s="4">
         <v>562768.50023999996</v>
       </c>
-      <c r="J8" s="6">
+      <c r="J8" s="4">
         <v>557356.54822999996</v>
       </c>
-      <c r="K8" s="6">
+      <c r="K8" s="4">
         <v>-38918.996924569787</v>
       </c>
-      <c r="L8" s="6">
+      <c r="L8" s="4">
         <v>-25714.257819999912</v>
       </c>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B9" t="s">
         <v>55</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C9" s="4">
         <v>1104410</v>
       </c>
-      <c r="D9" s="6">
+      <c r="D9" s="4">
         <v>1122437.05247</v>
       </c>
-      <c r="E9" s="6">
+      <c r="E9" s="4">
         <v>125119</v>
       </c>
-      <c r="F9" s="6">
+      <c r="F9" s="4">
         <v>132530.34487</v>
       </c>
-      <c r="G9" s="6">
+      <c r="G9" s="4">
         <v>2433390</v>
       </c>
-      <c r="H9" s="6">
+      <c r="H9" s="4">
         <v>2737530.1242300007</v>
       </c>
-      <c r="I9" s="6">
+      <c r="I9" s="4">
         <v>765401.20023999992</v>
       </c>
-      <c r="J9" s="6">
+      <c r="J9" s="4">
         <v>781439.3529399999</v>
       </c>
-      <c r="K9" s="6">
+      <c r="K9" s="4">
         <v>-114534.14430208108</v>
       </c>
-      <c r="L9" s="6">
+      <c r="L9" s="4">
         <v>-175876.30775999988</v>
       </c>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
     </row>
     <row r="10" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B10" t="s">
         <v>56</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C10" s="4">
         <v>1289760</v>
       </c>
-      <c r="D10" s="6">
+      <c r="D10" s="4">
         <v>1334796.1354699999</v>
       </c>
-      <c r="E10" s="6">
+      <c r="E10" s="4">
         <v>143359</v>
       </c>
-      <c r="F10" s="6">
+      <c r="F10" s="4">
         <v>153372.48566000001</v>
       </c>
-      <c r="G10" s="6">
+      <c r="G10" s="4">
         <v>3069920</v>
       </c>
-      <c r="H10" s="6">
+      <c r="H10" s="4">
         <v>3398275.4520700006</v>
       </c>
       <c r="I10" s="1">
         <v>956291.60024000006</v>
       </c>
       <c r="J10" s="1">
         <v>982412.28358999989</v>
       </c>
-      <c r="K10" s="6">
+      <c r="K10" s="4">
         <v>-27490.371508133874</v>
       </c>
-      <c r="L10" s="6">
+      <c r="L10" s="4">
         <v>-18576.915019999899</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
     </row>
     <row r="11" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B11" t="s">
         <v>57</v>
       </c>
-      <c r="C11" s="6">
+      <c r="C11" s="4">
         <v>1796683</v>
       </c>
-      <c r="D11" s="6">
+      <c r="D11" s="4">
         <v>2038079.0384299997</v>
       </c>
-      <c r="E11" s="6">
+      <c r="E11" s="4">
         <v>170434</v>
       </c>
-      <c r="F11" s="6">
+      <c r="F11" s="4">
         <v>178568.22876</v>
       </c>
-      <c r="G11" s="6">
+      <c r="G11" s="4">
         <v>3688160</v>
       </c>
       <c r="H11" s="1">
         <v>4122177.083550001</v>
       </c>
       <c r="I11" s="1">
         <v>1172216.80024</v>
       </c>
       <c r="J11" s="1">
         <v>1197969.31962</v>
       </c>
-      <c r="K11" s="6">
+      <c r="K11" s="4">
         <v>43298.841009407683</v>
       </c>
-      <c r="L11" s="6">
+      <c r="L11" s="4">
         <v>85172.635090000025</v>
       </c>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
     </row>
     <row r="12" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B12" t="s">
         <v>58</v>
       </c>
-      <c r="C12" s="6">
+      <c r="C12" s="4">
         <v>2071883</v>
       </c>
-      <c r="D12" s="6">
+      <c r="D12" s="4">
         <v>2355558.6296600001</v>
       </c>
-      <c r="E12" s="6">
+      <c r="E12" s="4">
         <v>188684</v>
       </c>
-      <c r="F12" s="6">
+      <c r="F12" s="4">
         <v>201868.44908000002</v>
       </c>
-      <c r="G12" s="6">
+      <c r="G12" s="4">
         <v>4441430</v>
       </c>
       <c r="H12" s="1">
         <v>4871494.8730600011</v>
       </c>
       <c r="I12" s="1">
         <v>1397610.2002399999</v>
       </c>
       <c r="J12" s="1">
         <v>1421110.8617700003</v>
       </c>
-      <c r="K12" s="6">
+      <c r="K12" s="4">
         <v>52171.352275304816</v>
       </c>
-      <c r="L12" s="6">
+      <c r="L12" s="4">
         <v>56276.535099999957</v>
       </c>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
     </row>
     <row r="13" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B13" t="s">
         <v>59</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="4">
         <v>2259383</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="4">
         <v>2585575.6759200003</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="4">
         <v>203114</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="4">
         <v>217795.60743999999</v>
       </c>
-      <c r="G13" s="6">
+      <c r="G13" s="4">
         <v>5030760</v>
       </c>
       <c r="H13" s="1">
         <v>5470994.3967200015</v>
       </c>
       <c r="I13" s="1">
         <v>1623002.9002399999</v>
       </c>
       <c r="J13" s="1">
         <v>1647180.8575900001</v>
       </c>
-      <c r="K13" s="6">
+      <c r="K13" s="4">
         <v>65980.987328884104</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="4">
         <v>59255.545260000181</v>
       </c>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
     </row>
     <row r="14" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B14" t="s">
         <v>60</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="4">
         <v>2535883</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="4">
         <v>3028326.83745</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="4">
         <v>226769</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="4">
         <v>247140.71325999999</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="4">
         <v>5667770</v>
       </c>
       <c r="H14" s="1">
         <v>6179196.8303999994</v>
       </c>
       <c r="I14" s="1">
         <v>1849951.9002400001</v>
       </c>
       <c r="J14" s="1">
         <v>1882522.8156000003</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="4">
         <v>81788.483329222247</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="4">
         <v>99345.326540000344</v>
       </c>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
     </row>
     <row r="15" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B15" t="s">
         <v>61</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="4">
         <v>3284962.7156400001</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="4">
         <v>3283107.7443899997</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="4">
         <v>270650.71325999999</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="4">
         <v>265902.36904000002</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="4">
         <v>7081307.8304000003</v>
       </c>
       <c r="H15" s="1">
         <v>7006921.9253400005</v>
       </c>
       <c r="I15" s="1">
         <v>2095459.9156000004</v>
       </c>
       <c r="J15" s="1">
         <v>2099390.9479300003</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="4">
         <v>122058.95863692043</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="4">
         <v>118527.05473000037</v>
       </c>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
     </row>
     <row r="16" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B16" t="s">
         <v>62</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="4">
         <v>3543462.7156400001</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="4">
         <v>3520637.8360799998</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="4">
         <v>290000.71325999999</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="4">
         <v>285438.59782999998</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="4">
         <v>7960751</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="4">
         <v>7881427.4064599993</v>
       </c>
       <c r="I16" s="1">
         <v>2306411.4526400003</v>
       </c>
       <c r="J16" s="1">
         <v>2313947.5286499998</v>
       </c>
       <c r="K16" s="1">
         <v>125791.26119025963</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="4">
         <v>117866.94823000013</v>
       </c>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
     </row>
     <row r="17" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B17" t="s">
         <v>63</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="4">
         <v>3928622</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="4">
         <v>3818218.3391700001</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="4">
         <v>320427</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="4">
         <v>315110.80763</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="4">
         <v>8807075</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="4">
         <v>8599538.2977499999</v>
       </c>
       <c r="I17" s="1">
         <v>2512063</v>
       </c>
       <c r="J17" s="1">
         <v>2524966.8446099996</v>
       </c>
       <c r="K17" s="1">
         <v>277585.34626000002</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="4">
         <v>260593.03431999989</v>
       </c>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
     </row>
     <row r="18" spans="2:21" x14ac:dyDescent="0.25">
-      <c r="C18" s="6"/>
-[...4 lines deleted...]
-      <c r="H18" s="6"/>
+      <c r="C18" s="4"/>
+      <c r="D18" s="4"/>
+      <c r="E18" s="4"/>
+      <c r="F18" s="4"/>
+      <c r="G18" s="4"/>
+      <c r="H18" s="4"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
-      <c r="L18" s="6"/>
+      <c r="L18" s="4"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
     </row>
     <row r="19" spans="2:21" x14ac:dyDescent="0.25">
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="1"/>
       <c r="J19" s="1"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
     </row>
     <row r="20" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="21" spans="2:21" x14ac:dyDescent="0.25">
       <c r="C21" t="s">
         <v>30</v>
       </c>
       <c r="D21" t="s">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>31</v>
@@ -4352,715 +3872,715 @@
         <v>41</v>
       </c>
       <c r="M23" t="s">
         <v>40</v>
       </c>
       <c r="N23" t="s">
         <v>41</v>
       </c>
       <c r="O23" t="s">
         <v>40</v>
       </c>
       <c r="P23" t="s">
         <v>41</v>
       </c>
       <c r="Q23" t="s">
         <v>40</v>
       </c>
       <c r="R23" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="24" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B24" t="s">
         <v>52</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="4">
         <v>101200</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="4">
         <v>96812.071949999998</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="4">
         <v>22400</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="4">
         <v>24040.687910000001</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G24" s="4">
         <v>4035</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="4">
         <v>3658.8139500000002</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="4">
         <v>855</v>
       </c>
-      <c r="J24" s="6">
+      <c r="J24" s="4">
         <v>836.07015000000001</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="4">
         <v>65200</v>
       </c>
-      <c r="L24" s="6">
+      <c r="L24" s="4">
         <v>72581.376499999998</v>
       </c>
-      <c r="M24" s="6">
+      <c r="M24" s="4">
         <v>37.200000000000003</v>
       </c>
-      <c r="N24" s="6">
+      <c r="N24" s="4">
         <v>29.133490000000002</v>
       </c>
-      <c r="O24" s="6">
+      <c r="O24" s="4">
         <v>1112.3</v>
       </c>
-      <c r="P24" s="6">
+      <c r="P24" s="4">
         <v>988.74883</v>
       </c>
-      <c r="Q24" s="6">
+      <c r="Q24" s="4">
         <v>2567.1999999999998</v>
       </c>
-      <c r="R24" s="6">
+      <c r="R24" s="4">
         <v>2920.1435499999998</v>
       </c>
     </row>
     <row r="25" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B25" t="s">
         <v>53</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="4">
         <v>192500</v>
       </c>
-      <c r="D25" s="6">
+      <c r="D25" s="4">
         <v>186822.13278000001</v>
       </c>
-      <c r="E25" s="6">
+      <c r="E25" s="4">
         <v>35511</v>
       </c>
-      <c r="F25" s="6">
+      <c r="F25" s="4">
         <v>39179.397299999997</v>
       </c>
-      <c r="G25" s="6">
+      <c r="G25" s="4">
         <v>6596</v>
       </c>
-      <c r="H25" s="6">
+      <c r="H25" s="4">
         <v>7083.0564100000001</v>
       </c>
-      <c r="I25" s="6">
+      <c r="I25" s="4">
         <v>1050.2</v>
       </c>
-      <c r="J25" s="6">
+      <c r="J25" s="4">
         <v>1052.57447</v>
       </c>
-      <c r="K25" s="6">
+      <c r="K25" s="4">
         <v>133100</v>
       </c>
-      <c r="L25" s="6">
+      <c r="L25" s="4">
         <v>130030.25185</v>
       </c>
-      <c r="M25" s="6">
+      <c r="M25" s="4">
         <v>62.600239999999999</v>
       </c>
-      <c r="N25" s="6">
+      <c r="N25" s="4">
         <v>52.816589999999998</v>
       </c>
-      <c r="O25" s="6">
+      <c r="O25" s="4">
         <v>2211.6999999999998</v>
       </c>
-      <c r="P25" s="6">
+      <c r="P25" s="4">
         <v>2048.7781299999997</v>
       </c>
-      <c r="Q25" s="6">
+      <c r="Q25" s="4">
         <v>5478.2999999999993</v>
       </c>
-      <c r="R25" s="6">
+      <c r="R25" s="4">
         <v>6527.1300799999999</v>
       </c>
     </row>
     <row r="26" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B26" t="s">
         <v>54</v>
       </c>
-      <c r="C26" s="6">
+      <c r="C26" s="4">
         <v>287700</v>
       </c>
-      <c r="D26" s="6">
+      <c r="D26" s="4">
         <v>279436.91001999995</v>
       </c>
-      <c r="E26" s="6">
+      <c r="E26" s="4">
         <v>49831</v>
       </c>
-      <c r="F26" s="6">
+      <c r="F26" s="4">
         <v>54060.669419999998</v>
       </c>
-      <c r="G26" s="6">
+      <c r="G26" s="4">
         <v>10503</v>
       </c>
-      <c r="H26" s="6">
+      <c r="H26" s="4">
         <v>10257.902269999999</v>
       </c>
-      <c r="I26" s="6">
+      <c r="I26" s="4">
         <v>1211.6000000000001</v>
       </c>
-      <c r="J26" s="6">
+      <c r="J26" s="4">
         <v>1271.9828799999998</v>
       </c>
-      <c r="K26" s="6">
+      <c r="K26" s="4">
         <v>201700.3</v>
       </c>
-      <c r="L26" s="6">
+      <c r="L26" s="4">
         <v>199324.88705000002</v>
       </c>
-      <c r="M26" s="6">
+      <c r="M26" s="4">
         <v>86.400239999999997</v>
       </c>
-      <c r="N26" s="6">
+      <c r="N26" s="4">
         <v>74.899910000000006</v>
       </c>
-      <c r="O26" s="6">
+      <c r="O26" s="4">
         <v>3252.2999999999997</v>
       </c>
-      <c r="P26" s="6">
+      <c r="P26" s="4">
         <v>3080.6443100000001</v>
       </c>
-      <c r="Q26" s="6">
+      <c r="Q26" s="4">
         <v>8483.9</v>
       </c>
-      <c r="R26" s="6">
+      <c r="R26" s="4">
         <v>9848.6523699999998</v>
       </c>
       <c r="T26" s="1"/>
       <c r="U26" s="1"/>
     </row>
     <row r="27" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B27" t="s">
         <v>55</v>
       </c>
-      <c r="C27" s="6">
+      <c r="C27" s="4">
         <v>387100</v>
       </c>
-      <c r="D27" s="6">
+      <c r="D27" s="4">
         <v>399062.27812000003</v>
       </c>
-      <c r="E27" s="6">
+      <c r="E27" s="4">
         <v>70032</v>
       </c>
-      <c r="F27" s="6">
+      <c r="F27" s="4">
         <v>73730.550220000005</v>
       </c>
-      <c r="G27" s="6">
+      <c r="G27" s="4">
         <v>15193.2</v>
       </c>
-      <c r="H27" s="6">
+      <c r="H27" s="4">
         <v>15514.65094</v>
       </c>
-      <c r="I27" s="6">
+      <c r="I27" s="4">
         <v>1478.3000000000002</v>
       </c>
-      <c r="J27" s="6">
+      <c r="J27" s="4">
         <v>1564.7745199999999</v>
       </c>
-      <c r="K27" s="6">
+      <c r="K27" s="4">
         <v>276500.8</v>
       </c>
-      <c r="L27" s="6">
+      <c r="L27" s="4">
         <v>274935.46772000002</v>
       </c>
-      <c r="M27" s="6">
+      <c r="M27" s="4">
         <v>105.50023999999999</v>
       </c>
-      <c r="N27" s="6">
+      <c r="N27" s="4">
         <v>101.24550000000001</v>
       </c>
-      <c r="O27" s="6">
+      <c r="O27" s="4">
         <v>3855.2</v>
       </c>
-      <c r="P27" s="6">
+      <c r="P27" s="4">
         <v>4144.6201499999997</v>
       </c>
-      <c r="Q27" s="6">
+      <c r="Q27" s="4">
         <v>11136.2</v>
       </c>
-      <c r="R27" s="6">
+      <c r="R27" s="4">
         <v>12385.76577</v>
       </c>
       <c r="T27" s="1"/>
       <c r="U27" s="1"/>
     </row>
     <row r="28" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B28" t="s">
         <v>56</v>
       </c>
-      <c r="C28" s="6">
+      <c r="C28" s="4">
         <v>485844.2</v>
       </c>
-      <c r="D28" s="6">
+      <c r="D28" s="4">
         <v>500281.47791000002</v>
       </c>
-      <c r="E28" s="6">
+      <c r="E28" s="4">
         <v>83833.2</v>
       </c>
-      <c r="F28" s="6">
+      <c r="F28" s="4">
         <v>91466.340459999992</v>
       </c>
-      <c r="G28" s="6">
+      <c r="G28" s="4">
         <v>19955.5</v>
       </c>
-      <c r="H28" s="6">
+      <c r="H28" s="4">
         <v>20314.68291</v>
       </c>
-      <c r="I28" s="6">
+      <c r="I28" s="4">
         <v>1662.2000000000003</v>
       </c>
-      <c r="J28" s="6">
+      <c r="J28" s="4">
         <v>1965.5020400000001</v>
       </c>
-      <c r="K28" s="6">
+      <c r="K28" s="4">
         <v>346711.4</v>
       </c>
-      <c r="L28" s="6">
+      <c r="L28" s="4">
         <v>348511.39630999998</v>
       </c>
-      <c r="M28" s="6">
+      <c r="M28" s="4">
         <v>123.90024</v>
       </c>
-      <c r="N28" s="6">
+      <c r="N28" s="4">
         <v>114.00346</v>
       </c>
-      <c r="O28" s="6">
+      <c r="O28" s="4">
         <v>4802.8999999999996</v>
       </c>
-      <c r="P28" s="6">
+      <c r="P28" s="4">
         <v>5206.8399300000001</v>
       </c>
-      <c r="Q28" s="6">
+      <c r="Q28" s="4">
         <v>13358.300000000001</v>
       </c>
-      <c r="R28" s="6">
+      <c r="R28" s="4">
         <v>14552.040570000001</v>
       </c>
       <c r="T28" s="1"/>
       <c r="U28" s="1"/>
     </row>
     <row r="29" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B29" t="s">
         <v>57</v>
       </c>
-      <c r="C29" s="6">
+      <c r="C29" s="4">
         <v>593658.5</v>
       </c>
-      <c r="D29" s="6">
+      <c r="D29" s="4">
         <v>611434.61560999998</v>
       </c>
-      <c r="E29" s="6">
+      <c r="E29" s="4">
         <v>101120.6</v>
       </c>
-      <c r="F29" s="6">
+      <c r="F29" s="4">
         <v>109645.27056</v>
       </c>
-      <c r="G29" s="6">
+      <c r="G29" s="4">
         <v>25267.1</v>
       </c>
-      <c r="H29" s="6">
+      <c r="H29" s="4">
         <v>26118.175870000003</v>
       </c>
-      <c r="I29" s="6">
+      <c r="I29" s="4">
         <v>1919.5000000000002</v>
       </c>
-      <c r="J29" s="6">
+      <c r="J29" s="4">
         <v>2318.46776</v>
       </c>
-      <c r="K29" s="6">
+      <c r="K29" s="4">
         <v>429371.7</v>
       </c>
-      <c r="L29" s="6">
+      <c r="L29" s="4">
         <v>422130.42892999999</v>
       </c>
-      <c r="M29" s="6">
+      <c r="M29" s="4">
         <v>130.40024</v>
       </c>
-      <c r="N29" s="6">
+      <c r="N29" s="4">
         <v>122.77585000000001</v>
       </c>
-      <c r="O29" s="6">
+      <c r="O29" s="4">
         <v>5749.4</v>
       </c>
-      <c r="P29" s="6">
+      <c r="P29" s="4">
         <v>10240.875330000001</v>
       </c>
-      <c r="Q29" s="6">
+      <c r="Q29" s="4">
         <v>14999.6</v>
       </c>
-      <c r="R29" s="6">
+      <c r="R29" s="4">
         <v>15958.709710000001</v>
       </c>
       <c r="T29" s="1"/>
       <c r="U29" s="1"/>
     </row>
     <row r="30" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B30" t="s">
         <v>58</v>
       </c>
-      <c r="C30" s="6">
+      <c r="C30" s="4">
         <v>710094.6</v>
       </c>
-      <c r="D30" s="6">
+      <c r="D30" s="4">
         <v>725908.86209000007</v>
       </c>
-      <c r="E30" s="6">
+      <c r="E30" s="4">
         <v>118974.90000000001</v>
       </c>
-      <c r="F30" s="6">
+      <c r="F30" s="4">
         <v>126945.95776</v>
       </c>
-      <c r="G30" s="6">
+      <c r="G30" s="4">
         <v>30754.5</v>
       </c>
-      <c r="H30" s="6">
+      <c r="H30" s="4">
         <v>31684.964809999998</v>
       </c>
-      <c r="I30" s="6">
+      <c r="I30" s="4">
         <v>2276.9</v>
       </c>
-      <c r="J30" s="6">
+      <c r="J30" s="4">
         <v>2693.1594500000001</v>
       </c>
-      <c r="K30" s="6">
+      <c r="K30" s="4">
         <v>512762.6</v>
       </c>
-      <c r="L30" s="6">
+      <c r="L30" s="4">
         <v>509385.63411000004</v>
       </c>
-      <c r="M30" s="6">
+      <c r="M30" s="4">
         <v>133.20024000000001</v>
       </c>
-      <c r="N30" s="6">
+      <c r="N30" s="4">
         <v>137.34245000000001</v>
       </c>
-      <c r="O30" s="6">
+      <c r="O30" s="4">
         <v>6493.2</v>
       </c>
-      <c r="P30" s="6">
+      <c r="P30" s="4">
         <v>7115.2136700000001</v>
       </c>
-      <c r="Q30" s="6">
+      <c r="Q30" s="4">
         <v>16120.300000000001</v>
       </c>
-      <c r="R30" s="6">
+      <c r="R30" s="4">
         <v>17239.727429999999</v>
       </c>
       <c r="T30" s="1"/>
       <c r="U30" s="1"/>
     </row>
     <row r="31" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B31" t="s">
         <v>59</v>
       </c>
-      <c r="C31" s="6">
+      <c r="C31" s="4">
         <v>830241.4</v>
       </c>
-      <c r="D31" s="6">
+      <c r="D31" s="4">
         <v>837575.64801999996</v>
       </c>
-      <c r="E31" s="6">
+      <c r="E31" s="4">
         <v>135826</v>
       </c>
-      <c r="F31" s="6">
+      <c r="F31" s="4">
         <v>143099.17208000002</v>
       </c>
-      <c r="G31" s="6">
+      <c r="G31" s="4">
         <v>37955.4</v>
       </c>
-      <c r="H31" s="6">
+      <c r="H31" s="4">
         <v>37622.870219999997</v>
       </c>
-      <c r="I31" s="6">
+      <c r="I31" s="4">
         <v>2703</v>
       </c>
-      <c r="J31" s="6">
+      <c r="J31" s="4">
         <v>2995.27864</v>
       </c>
-      <c r="K31" s="6">
+      <c r="K31" s="4">
         <v>591603.1</v>
       </c>
-      <c r="L31" s="6">
+      <c r="L31" s="4">
         <v>599509.18122000003</v>
       </c>
-      <c r="M31" s="6">
+      <c r="M31" s="4">
         <v>136.20024000000001</v>
       </c>
-      <c r="N31" s="6">
+      <c r="N31" s="4">
         <v>155.23917</v>
       </c>
-      <c r="O31" s="6">
+      <c r="O31" s="4">
         <v>7380.3</v>
       </c>
-      <c r="P31" s="6">
+      <c r="P31" s="4">
         <v>7942.3852200000001</v>
       </c>
-      <c r="Q31" s="6">
+      <c r="Q31" s="4">
         <v>17157.5</v>
       </c>
-      <c r="R31" s="6">
+      <c r="R31" s="4">
         <v>18281.083019999998</v>
       </c>
       <c r="T31" s="1"/>
       <c r="U31" s="1"/>
     </row>
     <row r="32" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B32" t="s">
         <v>60</v>
       </c>
-      <c r="C32" s="6">
+      <c r="C32" s="4">
         <v>947004.8</v>
       </c>
-      <c r="D32" s="6">
+      <c r="D32" s="4">
         <v>950216.26296000008</v>
       </c>
-      <c r="E32" s="6">
+      <c r="E32" s="4">
         <v>153468.6</v>
       </c>
-      <c r="F32" s="6">
+      <c r="F32" s="4">
         <v>163306.50349</v>
       </c>
-      <c r="G32" s="6">
+      <c r="G32" s="4">
         <v>44411</v>
       </c>
-      <c r="H32" s="6">
+      <c r="H32" s="4">
         <v>43653.760649999997</v>
       </c>
-      <c r="I32" s="6">
+      <c r="I32" s="4">
         <v>3122.7</v>
       </c>
-      <c r="J32" s="6">
+      <c r="J32" s="4">
         <v>3387.0593599999997</v>
       </c>
-      <c r="K32" s="6">
+      <c r="K32" s="4">
         <v>675344.4</v>
       </c>
-      <c r="L32" s="6">
+      <c r="L32" s="4">
         <v>693409.22513000004</v>
       </c>
-      <c r="M32" s="6">
+      <c r="M32" s="4">
         <v>141.60024000000001</v>
       </c>
-      <c r="N32" s="6">
+      <c r="N32" s="4">
         <v>179.81642000000002</v>
       </c>
-      <c r="O32" s="6">
+      <c r="O32" s="4">
         <v>8283</v>
       </c>
-      <c r="P32" s="6">
+      <c r="P32" s="4">
         <v>8890.3916499999996</v>
       </c>
-      <c r="Q32" s="6">
+      <c r="Q32" s="4">
         <v>18175.8</v>
       </c>
-      <c r="R32" s="6">
+      <c r="R32" s="4">
         <v>19479.79594</v>
       </c>
       <c r="T32" s="1"/>
       <c r="U32" s="1"/>
     </row>
     <row r="33" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B33" t="s">
         <v>61</v>
       </c>
-      <c r="C33" s="6">
+      <c r="C33" s="4">
         <v>1065768.1629600001</v>
       </c>
-      <c r="D33" s="6">
+      <c r="D33" s="4">
         <v>1061169.5732499999</v>
       </c>
-      <c r="E33" s="6">
+      <c r="E33" s="4">
         <v>180499.30348999999</v>
       </c>
-      <c r="F33" s="6">
+      <c r="F33" s="4">
         <v>186175.30599000002</v>
       </c>
-      <c r="G33" s="6">
+      <c r="G33" s="4">
         <v>48305.760649999997</v>
       </c>
-      <c r="H33" s="6">
+      <c r="H33" s="4">
         <v>48218.893729999996</v>
       </c>
-      <c r="I33" s="6">
+      <c r="I33" s="4">
         <v>3781.0593599999997</v>
       </c>
-      <c r="J33" s="6">
+      <c r="J33" s="4">
         <v>3767.5242000000003</v>
       </c>
-      <c r="K33" s="6">
+      <c r="K33" s="4">
         <v>766353.92512999999</v>
       </c>
-      <c r="L33" s="6">
+      <c r="L33" s="4">
         <v>769356.08525999996</v>
       </c>
-      <c r="M33" s="6">
+      <c r="M33" s="4">
         <v>204.81642000000002</v>
       </c>
-      <c r="N33" s="6">
+      <c r="N33" s="4">
         <v>207.61802</v>
       </c>
-      <c r="O33" s="6">
+      <c r="O33" s="4">
         <v>9652.2916499999992</v>
       </c>
-      <c r="P33" s="6">
+      <c r="P33" s="4">
         <v>9839.7790000000005</v>
       </c>
-      <c r="Q33" s="6">
+      <c r="Q33" s="4">
         <v>20894.595939999999</v>
       </c>
-      <c r="R33" s="6">
+      <c r="R33" s="4">
         <v>20656.16848</v>
       </c>
       <c r="T33" s="1"/>
       <c r="U33" s="1"/>
     </row>
     <row r="34" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B34" t="s">
         <v>62</v>
       </c>
-      <c r="C34" s="6">
+      <c r="C34" s="4">
         <v>1178273.2000000002</v>
       </c>
-      <c r="D34" s="6">
+      <c r="D34" s="4">
         <v>1175810.9208199999</v>
       </c>
-      <c r="E34" s="6">
+      <c r="E34" s="4">
         <v>200411.00349</v>
       </c>
-      <c r="F34" s="6">
+      <c r="F34" s="4">
         <v>206410.10587999999</v>
       </c>
-      <c r="G34" s="6">
+      <c r="G34" s="4">
         <v>52107.460649999994</v>
       </c>
-      <c r="H34" s="6">
+      <c r="H34" s="4">
         <v>51950.259299999998</v>
       </c>
-      <c r="I34" s="6">
+      <c r="I34" s="4">
         <v>4279.0593599999993</v>
       </c>
-      <c r="J34" s="6">
+      <c r="J34" s="4">
         <v>4232.1546200000003</v>
       </c>
-      <c r="K34" s="6">
+      <c r="K34" s="4">
         <v>837880.92512999999</v>
       </c>
-      <c r="L34" s="6">
+      <c r="L34" s="4">
         <v>842310.01779999991</v>
       </c>
-      <c r="M34" s="6">
+      <c r="M34" s="4">
         <v>231.81642000000002</v>
       </c>
-      <c r="N34" s="6">
+      <c r="N34" s="4">
         <v>242.24942000000001</v>
       </c>
-      <c r="O34" s="6">
+      <c r="O34" s="4">
         <v>10284.591649999998</v>
       </c>
-      <c r="P34" s="6">
+      <c r="P34" s="4">
         <v>10579.690919999999</v>
       </c>
-      <c r="Q34" s="6">
+      <c r="Q34" s="4">
         <v>22943.395939999999</v>
       </c>
-      <c r="R34" s="6">
+      <c r="R34" s="4">
         <v>22412.12989</v>
       </c>
     </row>
     <row r="35" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B35" t="s">
         <v>63</v>
       </c>
-      <c r="C35" s="6">
+      <c r="C35" s="4">
         <v>1286685</v>
       </c>
-      <c r="D35" s="6">
+      <c r="D35" s="4">
         <v>1285591.8518099999</v>
       </c>
-      <c r="E35" s="6">
+      <c r="E35" s="4">
         <v>222395</v>
       </c>
-      <c r="F35" s="6">
+      <c r="F35" s="4">
         <v>232509.04579</v>
       </c>
-      <c r="G35" s="6">
+      <c r="G35" s="4">
         <v>56029</v>
       </c>
-      <c r="H35" s="6">
+      <c r="H35" s="4">
         <v>55878.49757</v>
       </c>
-      <c r="I35" s="6">
+      <c r="I35" s="4">
         <v>5173</v>
       </c>
-      <c r="J35" s="6">
+      <c r="J35" s="4">
         <v>5033.0642199999993</v>
       </c>
-      <c r="K35" s="6">
+      <c r="K35" s="4">
         <v>904464</v>
       </c>
-      <c r="L35" s="6">
+      <c r="L35" s="4">
         <v>909370.14971999999</v>
       </c>
-      <c r="M35" s="6">
+      <c r="M35" s="4">
         <v>262</v>
       </c>
-      <c r="N35" s="6">
+      <c r="N35" s="4">
         <v>265.46334000000002</v>
       </c>
-      <c r="O35" s="6">
+      <c r="O35" s="4">
         <v>11420</v>
       </c>
-      <c r="P35" s="6">
+      <c r="P35" s="4">
         <v>11560.588679999999</v>
       </c>
-      <c r="Q35" s="6">
+      <c r="Q35" s="4">
         <v>25635</v>
       </c>
-      <c r="R35" s="6">
+      <c r="R35" s="4">
         <v>24758.18348</v>
       </c>
     </row>
     <row r="36" spans="2:21" x14ac:dyDescent="0.25">
-      <c r="C36" s="6"/>
-[...14 lines deleted...]
-      <c r="R36" s="6"/>
+      <c r="C36" s="4"/>
+      <c r="D36" s="4"/>
+      <c r="E36" s="4"/>
+      <c r="F36" s="4"/>
+      <c r="G36" s="4"/>
+      <c r="H36" s="4"/>
+      <c r="I36" s="4"/>
+      <c r="J36" s="4"/>
+      <c r="K36" s="4"/>
+      <c r="L36" s="4"/>
+      <c r="M36" s="4"/>
+      <c r="N36" s="4"/>
+      <c r="O36" s="4"/>
+      <c r="P36" s="4"/>
+      <c r="Q36" s="4"/>
+      <c r="R36" s="4"/>
     </row>
     <row r="37" spans="2:21" x14ac:dyDescent="0.25">
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="P37" s="1"/>
       <c r="Q37" s="1"/>
     </row>
     <row r="38" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B38" t="s">
         <v>42</v>
       </c>
       <c r="C38" t="s">
         <v>18</v>
       </c>
       <c r="D38" t="s">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
       <c r="F38" t="s">
         <v>19</v>
       </c>
       <c r="G38" t="s">
         <v>20</v>
@@ -5183,619 +4703,619 @@
         <v>41</v>
       </c>
       <c r="I41" t="s">
         <v>40</v>
       </c>
       <c r="J41" t="s">
         <v>41</v>
       </c>
       <c r="K41" t="s">
         <v>40</v>
       </c>
       <c r="L41" t="s">
         <v>41</v>
       </c>
       <c r="M41" t="s">
         <v>40</v>
       </c>
       <c r="N41" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="42" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B42" t="s">
         <v>52</v>
       </c>
-      <c r="C42" s="6">
+      <c r="C42" s="4">
         <v>1631.2</v>
       </c>
-      <c r="D42" s="6">
+      <c r="D42" s="4">
         <v>2994.6798699999999</v>
       </c>
-      <c r="E42" s="6" t="s">
+      <c r="E42" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="F42" s="6">
+      <c r="F42" s="4">
         <v>0.76617999999999997</v>
       </c>
-      <c r="G42" s="6">
+      <c r="G42" s="4">
         <v>33630</v>
       </c>
-      <c r="H42" s="6">
+      <c r="H42" s="4">
         <v>35914.472110000002</v>
       </c>
-      <c r="I42" s="6">
+      <c r="I42" s="4">
         <v>19</v>
       </c>
-      <c r="J42" s="6">
+      <c r="J42" s="4">
         <v>139.20319000000001</v>
       </c>
-      <c r="K42" s="6">
+      <c r="K42" s="4">
         <v>18500</v>
       </c>
-      <c r="L42" s="6">
+      <c r="L42" s="4">
         <v>14120.524609999999</v>
       </c>
-      <c r="M42" s="6">
+      <c r="M42" s="4">
         <v>-81297.335028723639</v>
       </c>
-      <c r="N42" s="6">
+      <c r="N42" s="4">
         <v>-55796.957850000021</v>
       </c>
     </row>
     <row r="43" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B43" t="s">
         <v>53</v>
       </c>
-      <c r="C43" s="6">
+      <c r="C43" s="4">
         <v>3073.8</v>
       </c>
-      <c r="D43" s="6">
+      <c r="D43" s="4">
         <v>5828.8054700000002</v>
       </c>
       <c r="E43" t="s">
         <v>45</v>
       </c>
-      <c r="F43" s="6">
+      <c r="F43" s="4">
         <v>1.39255</v>
       </c>
-      <c r="G43" s="6">
+      <c r="G43" s="4">
         <v>52301</v>
       </c>
-      <c r="H43" s="6">
+      <c r="H43" s="4">
         <v>57622.246059999998</v>
       </c>
-      <c r="I43" s="6">
+      <c r="I43" s="4">
         <v>45</v>
       </c>
-      <c r="J43" s="6">
+      <c r="J43" s="4">
         <v>281.47803000000005</v>
       </c>
-      <c r="K43" s="6">
+      <c r="K43" s="4">
         <v>19500</v>
       </c>
-      <c r="L43" s="6">
+      <c r="L43" s="4">
         <v>19568.91375</v>
       </c>
-      <c r="M43" s="6">
+      <c r="M43" s="4">
         <v>-124362.05491577345</v>
       </c>
-      <c r="N43" s="6">
+      <c r="N43" s="4">
         <v>-114199.63969000005</v>
       </c>
     </row>
     <row r="44" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B44" t="s">
         <v>54</v>
       </c>
-      <c r="C44" s="6">
+      <c r="C44" s="4">
         <v>4700.2000000000007</v>
       </c>
-      <c r="D44" s="6">
+      <c r="D44" s="4">
         <v>8839.2289899999996</v>
       </c>
-      <c r="E44" s="6" t="s">
+      <c r="E44" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="F44" s="6">
+      <c r="F44" s="4">
         <v>2.6505300000000003</v>
       </c>
-      <c r="G44" s="6">
+      <c r="G44" s="4">
         <v>61621</v>
       </c>
-      <c r="H44" s="6">
+      <c r="H44" s="4">
         <v>68296.864780000004</v>
       </c>
-      <c r="I44" s="6">
+      <c r="I44" s="4">
         <v>94</v>
       </c>
-      <c r="J44" s="6">
+      <c r="J44" s="4">
         <v>489.99847</v>
       </c>
-      <c r="K44" s="6">
+      <c r="K44" s="4">
         <v>19505</v>
       </c>
-      <c r="L44" s="6">
+      <c r="L44" s="4">
         <v>19573.575629999999</v>
       </c>
-      <c r="M44" s="6">
+      <c r="M44" s="4">
         <v>-124839.19692456978</v>
       </c>
-      <c r="N44" s="6">
+      <c r="N44" s="4">
         <v>-122916.57621999992</v>
       </c>
       <c r="P44" s="1"/>
       <c r="Q44" s="1"/>
       <c r="R44" s="1"/>
     </row>
     <row r="45" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B45" t="s">
         <v>55</v>
       </c>
-      <c r="C45" s="6">
+      <c r="C45" s="4">
         <v>6238.0000000000009</v>
       </c>
-      <c r="D45" s="6">
+      <c r="D45" s="4">
         <v>11674.34384</v>
       </c>
       <c r="E45" t="s">
         <v>45</v>
       </c>
-      <c r="F45" s="6">
+      <c r="F45" s="4">
         <v>7.4897999999999998</v>
       </c>
-      <c r="G45" s="6">
+      <c r="G45" s="4">
         <v>70031</v>
       </c>
-      <c r="H45" s="6">
+      <c r="H45" s="4">
         <v>75236.293739999994</v>
       </c>
-      <c r="I45" s="6">
+      <c r="I45" s="4">
         <v>140</v>
       </c>
-      <c r="J45" s="6">
+      <c r="J45" s="4">
         <v>631.77532999999994</v>
       </c>
-      <c r="K45" s="6">
+      <c r="K45" s="4">
         <v>40265</v>
       </c>
-      <c r="L45" s="6">
+      <c r="L45" s="4">
         <v>30260.398020000001</v>
       </c>
-      <c r="M45" s="6">
+      <c r="M45" s="4">
         <v>-231208.14430208108</v>
       </c>
-      <c r="N45" s="6">
+      <c r="N45" s="4">
         <v>-293686.6084899999</v>
       </c>
       <c r="P45" s="1"/>
       <c r="Q45" s="1"/>
     </row>
     <row r="46" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B46" t="s">
         <v>56</v>
       </c>
-      <c r="C46" s="6">
+      <c r="C46" s="4">
         <v>8403.3000000000011</v>
       </c>
-      <c r="D46" s="6">
+      <c r="D46" s="4">
         <v>14814.535780000002</v>
       </c>
-      <c r="E46" s="6" t="s">
+      <c r="E46" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="F46" s="6">
+      <c r="F46" s="4">
         <v>12.695380000000002</v>
       </c>
-      <c r="G46" s="6">
+      <c r="G46" s="4">
         <v>76021</v>
       </c>
-      <c r="H46" s="6">
+      <c r="H46" s="4">
         <v>80177.794650000011</v>
       </c>
-      <c r="I46" s="6">
+      <c r="I46" s="4">
         <v>196</v>
       </c>
-      <c r="J46" s="6">
+      <c r="J46" s="4">
         <v>831.20987000000002</v>
       </c>
-      <c r="K46" s="6">
+      <c r="K46" s="4">
         <v>40465</v>
       </c>
-      <c r="L46" s="6">
+      <c r="L46" s="4">
         <v>44177.926899999999</v>
       </c>
-      <c r="M46" s="6">
+      <c r="M46" s="4">
         <v>-152575.67150813388</v>
       </c>
-      <c r="N46" s="6">
+      <c r="N46" s="4">
         <v>-158591.0775999999</v>
       </c>
       <c r="O46" s="1"/>
       <c r="P46" s="1"/>
     </row>
     <row r="47" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B47" t="s">
         <v>57</v>
       </c>
-      <c r="C47" s="6">
+      <c r="C47" s="4">
         <v>10521.600000000002</v>
       </c>
-      <c r="D47" s="6">
+      <c r="D47" s="4">
         <v>18213.271829999998</v>
       </c>
-      <c r="E47" s="6" t="s">
+      <c r="E47" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="F47" s="6">
+      <c r="F47" s="4">
         <v>12.42029</v>
       </c>
-      <c r="G47" s="6">
+      <c r="G47" s="4">
         <v>87221</v>
       </c>
-      <c r="H47" s="6">
+      <c r="H47" s="4">
         <v>90177.014399999985</v>
       </c>
-      <c r="I47" s="6">
+      <c r="I47" s="4">
         <v>320</v>
       </c>
-      <c r="J47" s="6">
+      <c r="J47" s="4">
         <v>898.89781000000005</v>
       </c>
-      <c r="K47" s="6">
+      <c r="K47" s="4">
         <v>40471</v>
       </c>
-      <c r="L47" s="6">
+      <c r="L47" s="4">
         <v>44201.075069999999</v>
       </c>
-      <c r="M47" s="6">
+      <c r="M47" s="4">
         <v>-95234.758990592323</v>
       </c>
-      <c r="N47" s="6">
+      <c r="N47" s="4">
         <v>-68330.044309999939</v>
       </c>
     </row>
     <row r="48" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B48" t="s">
         <v>58</v>
       </c>
-      <c r="C48" s="6">
+      <c r="C48" s="4">
         <v>13072.900000000001</v>
       </c>
-      <c r="D48" s="6">
+      <c r="D48" s="4">
         <v>21786.812460000001</v>
       </c>
-      <c r="E48" s="6" t="s">
+      <c r="E48" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="F48" s="6">
+      <c r="F48" s="4">
         <v>13.451199999999998</v>
       </c>
-      <c r="G48" s="6">
+      <c r="G48" s="4">
         <v>95661</v>
       </c>
-      <c r="H48" s="6">
+      <c r="H48" s="4">
         <v>97165.058780000007</v>
       </c>
-      <c r="I48" s="6">
+      <c r="I48" s="4">
         <v>393</v>
       </c>
-      <c r="J48" s="6">
+      <c r="J48" s="4">
         <v>991.49815000000001</v>
       </c>
-      <c r="K48" s="6">
+      <c r="K48" s="4">
         <v>52471</v>
       </c>
-      <c r="L48" s="6">
+      <c r="L48" s="4">
         <v>57143.406949999997</v>
       </c>
-      <c r="M48" s="6">
+      <c r="M48" s="4">
         <v>-109426.54772469518</v>
       </c>
-      <c r="N48" s="6">
+      <c r="N48" s="4">
         <v>-120823.69244000006</v>
       </c>
     </row>
     <row r="49" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B49" t="s">
         <v>59</v>
       </c>
-      <c r="C49" s="6">
+      <c r="C49" s="4">
         <v>15711.100000000002</v>
       </c>
-      <c r="D49" s="6">
+      <c r="D49" s="4">
         <v>25285.688899999997</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>45</v>
       </c>
       <c r="F49" s="1">
         <v>17.646519999999999</v>
       </c>
-      <c r="G49" s="6">
+      <c r="G49" s="4">
         <v>101946</v>
       </c>
-      <c r="H49" s="6">
+      <c r="H49" s="4">
         <v>102025.23194</v>
       </c>
-      <c r="I49" s="6">
+      <c r="I49" s="4">
         <v>463</v>
       </c>
-      <c r="J49" s="6">
+      <c r="J49" s="4">
         <v>1090.8170600000001</v>
       </c>
-      <c r="K49" s="6">
+      <c r="K49" s="4">
         <v>59971</v>
       </c>
-      <c r="L49" s="6">
+      <c r="L49" s="4">
         <v>65802.052020000003</v>
       </c>
-      <c r="M49" s="6">
+      <c r="M49" s="4">
         <v>-112110.1126711159</v>
       </c>
-      <c r="N49" s="6">
+      <c r="N49" s="4">
         <v>-134965.89117999983</v>
       </c>
     </row>
     <row r="50" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B50" t="s">
         <v>60</v>
       </c>
-      <c r="C50" s="6">
+      <c r="C50" s="4">
         <v>17990.300000000003</v>
       </c>
-      <c r="D50" s="6">
+      <c r="D50" s="4">
         <v>28329.117819999999</v>
       </c>
-      <c r="E50" s="6" t="s">
+      <c r="E50" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="F50" s="6">
+      <c r="F50" s="4">
         <v>18.346259999999994</v>
       </c>
-      <c r="G50" s="6">
+      <c r="G50" s="4">
         <v>113046</v>
       </c>
-      <c r="H50" s="6">
+      <c r="H50" s="4">
         <v>111793.72899</v>
       </c>
-      <c r="I50" s="6">
+      <c r="I50" s="4">
         <v>555</v>
       </c>
-      <c r="J50" s="6">
+      <c r="J50" s="4">
         <v>1249.4086200000002</v>
       </c>
-      <c r="K50" s="6">
+      <c r="K50" s="4">
         <v>59985</v>
       </c>
-      <c r="L50" s="6">
+      <c r="L50" s="4">
         <v>65804.780459999994</v>
       </c>
-      <c r="M50" s="6">
+      <c r="M50" s="4">
         <v>-109787.81667077774</v>
       </c>
-      <c r="N50" s="6">
+      <c r="N50" s="4">
         <v>-107850.05560999966</v>
       </c>
     </row>
     <row r="51" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B51" t="s">
         <v>61</v>
       </c>
-      <c r="C51" s="6">
+      <c r="C51" s="4">
         <v>31441.217819999991</v>
       </c>
-      <c r="D51" s="6">
+      <c r="D51" s="4">
         <v>32095.831570000002</v>
       </c>
-      <c r="E51" s="6">
+      <c r="E51" s="4">
         <v>18</v>
       </c>
-      <c r="F51" s="6">
+      <c r="F51" s="4">
         <v>21.332399999999996</v>
       </c>
-      <c r="G51" s="6">
+      <c r="G51" s="4">
         <v>118493.72899</v>
       </c>
-      <c r="H51" s="6">
+      <c r="H51" s="4">
         <v>119209.74545</v>
       </c>
-      <c r="I51" s="6">
+      <c r="I51" s="4">
         <v>1114.4086200000002</v>
       </c>
-      <c r="J51" s="6">
+      <c r="J51" s="4">
         <v>1352.1336999999999</v>
       </c>
-      <c r="K51" s="6">
+      <c r="K51" s="4">
         <v>84289</v>
       </c>
-      <c r="L51" s="6">
+      <c r="L51" s="4">
         <v>85807.018720000007</v>
       </c>
-      <c r="M51" s="6">
+      <c r="M51" s="4">
         <v>-113297.39679307956</v>
       </c>
-      <c r="N51" s="6">
+      <c r="N51" s="4">
         <v>-119959.00710999966</v>
       </c>
     </row>
     <row r="52" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B52" t="s">
         <v>62</v>
       </c>
-      <c r="C52" s="6">
+      <c r="C52" s="4">
         <v>34191.117819999992</v>
       </c>
-      <c r="D52" s="6">
+      <c r="D52" s="4">
         <v>36507.811160000005</v>
       </c>
-      <c r="E52" s="6">
+      <c r="E52" s="4">
         <v>18.34625999999999</v>
       </c>
-      <c r="F52" s="6">
+      <c r="F52" s="4">
         <v>24.618929999999995</v>
       </c>
-      <c r="G52" s="6">
+      <c r="G52" s="4">
         <v>122344.02899000001</v>
       </c>
-      <c r="H52" s="6">
+      <c r="H52" s="4">
         <v>123948.53689</v>
       </c>
-      <c r="I52" s="6">
+      <c r="I52" s="4">
         <v>979.40862000000016</v>
       </c>
-      <c r="J52" s="6">
+      <c r="J52" s="4">
         <v>1477.4732799999999</v>
       </c>
-      <c r="K52" s="6">
+      <c r="K52" s="4">
         <v>85789</v>
       </c>
-      <c r="L52" s="6">
+      <c r="L52" s="4">
         <v>88151.113629999993</v>
       </c>
-      <c r="M52" s="6">
+      <c r="M52" s="4">
         <v>-117530.64049974037</v>
       </c>
-      <c r="N52" s="6">
+      <c r="N52" s="4">
         <v>-132242.60565999986</v>
       </c>
     </row>
     <row r="53" spans="2:14" x14ac:dyDescent="0.25">
       <c r="B53" t="s">
         <v>63</v>
       </c>
-      <c r="C53" s="6">
+      <c r="C53" s="4">
         <v>37098</v>
       </c>
-      <c r="D53" s="6">
+      <c r="D53" s="4">
         <v>41195.765009999996</v>
       </c>
-      <c r="E53" s="6">
+      <c r="E53" s="4">
         <v>18.346260000000001</v>
       </c>
-      <c r="F53" s="6">
+      <c r="F53" s="4">
         <v>27.966049999999999</v>
       </c>
-      <c r="G53" s="6">
+      <c r="G53" s="4">
         <v>132956</v>
       </c>
-      <c r="H53" s="6">
+      <c r="H53" s="4">
         <v>134470.92383000001</v>
       </c>
-      <c r="I53" s="6">
+      <c r="I53" s="4">
         <v>844</v>
       </c>
-      <c r="J53" s="6">
+      <c r="J53" s="4">
         <v>1625.4150199999999</v>
       </c>
-      <c r="K53" s="6">
+      <c r="K53" s="4">
         <v>85794</v>
       </c>
-      <c r="L53" s="6">
+      <c r="L53" s="4">
         <v>88211.963270000007</v>
       </c>
-      <c r="M53" s="6">
+      <c r="M53" s="4">
         <v>20875</v>
       </c>
-      <c r="N53" s="6">
+      <c r="N53" s="4">
         <v>-4938.9988600001334</v>
       </c>
     </row>
     <row r="55" spans="2:14" x14ac:dyDescent="0.25">
       <c r="F55" s="1"/>
       <c r="G55" s="1"/>
     </row>
     <row r="56" spans="2:14" x14ac:dyDescent="0.25">
       <c r="F56" s="1"/>
       <c r="G56" s="1"/>
     </row>
     <row r="57" spans="2:14" x14ac:dyDescent="0.25">
       <c r="F57" s="1"/>
       <c r="G57" s="1"/>
       <c r="K57" s="1"/>
       <c r="L57" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:Q60"/>
   <sheetViews>
     <sheetView topLeftCell="B21" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B37" sqref="B37:C37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.42578125" customWidth="1"/>
     <col min="2" max="3" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="29.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="24.7109375" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="29.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="26" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="20.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A1" s="5" t="s">
+      <c r="A1" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="4" t="s">
+      <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="4" t="s">
+      <c r="D1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E1" s="4" t="s">
+      <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="4" t="s">
+      <c r="F1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="4" t="s">
+      <c r="G1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="H1" s="4" t="s">
+      <c r="H1" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="I1" s="4" t="s">
+      <c r="I1" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="J1" s="4" t="s">
+      <c r="J1" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="K1" s="4" t="s">
+      <c r="K1" s="2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>4</v>
       </c>
       <c r="F2" t="s">
         <v>5</v>
       </c>
       <c r="G2" t="s">
         <v>5</v>
       </c>
       <c r="H2" t="s">
         <v>6</v>
       </c>
@@ -5855,497 +5375,497 @@
         <v>41</v>
       </c>
       <c r="F4" t="s">
         <v>40</v>
       </c>
       <c r="G4" t="s">
         <v>41</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="I4" t="s">
         <v>41</v>
       </c>
       <c r="J4" t="s">
         <v>40</v>
       </c>
       <c r="K4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>64</v>
       </c>
-      <c r="B5" s="6">
+      <c r="B5" s="4">
         <v>242785.16665999999</v>
       </c>
-      <c r="C5" s="6">
+      <c r="C5" s="4">
         <v>235464.54094000001</v>
       </c>
-      <c r="D5" s="6">
+      <c r="D5" s="4">
         <v>94809</v>
       </c>
-      <c r="E5" s="6">
+      <c r="E5" s="4">
         <v>93512.980459999992</v>
       </c>
-      <c r="F5" s="6">
+      <c r="F5" s="4">
         <v>915469</v>
       </c>
-      <c r="G5" s="6">
+      <c r="G5" s="4">
         <v>898973.04237999988</v>
       </c>
-      <c r="H5" s="6">
+      <c r="H5" s="4">
         <v>203409</v>
       </c>
-      <c r="I5" s="6">
+      <c r="I5" s="4">
         <v>208315.71383000005</v>
       </c>
-      <c r="J5" s="6">
+      <c r="J5" s="4">
         <v>1318.9402000000118</v>
       </c>
-      <c r="K5" s="6">
+      <c r="K5" s="4">
         <v>28554.063490000044</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>65</v>
       </c>
-      <c r="B6" s="6">
+      <c r="B6" s="4">
         <v>435485.33331999998</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C6" s="4">
         <v>457027.89384999999</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D6" s="4">
         <v>109579</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E6" s="4">
         <v>109660.64056999999</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F6" s="4">
         <v>1550130</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G6" s="4">
         <v>1486647.8209300004</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H6" s="4">
         <v>375894</v>
       </c>
-      <c r="I6" s="6">
+      <c r="I6" s="4">
         <v>396000.83373000001</v>
       </c>
-      <c r="J6" s="6">
+      <c r="J6" s="4">
         <v>-45121.05979999993</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K6" s="4">
         <v>-52436.72868999996</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>66</v>
       </c>
-      <c r="B7" s="6">
+      <c r="B7" s="4">
         <v>993258.49997999996</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C7" s="4">
         <v>1019439.9072600002</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D7" s="4">
         <v>135729</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E7" s="4">
         <v>137614.41675</v>
       </c>
-      <c r="F7" s="6">
+      <c r="F7" s="4">
         <v>2141304</v>
       </c>
-      <c r="G7" s="6">
+      <c r="G7" s="4">
         <v>2052628.9610299997</v>
       </c>
-      <c r="H7" s="6">
+      <c r="H7" s="4">
         <v>562020</v>
       </c>
-      <c r="I7" s="6">
+      <c r="I7" s="4">
         <v>593568.49090999993</v>
       </c>
-      <c r="J7" s="6">
+      <c r="J7" s="4">
         <v>-79381</v>
       </c>
-      <c r="K7" s="6">
+      <c r="K7" s="4">
         <v>-27970.653060000099</v>
       </c>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>67</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B8" s="4">
         <v>948720</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="4">
         <v>922270.34166000003</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D8" s="4">
         <v>155129</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E8" s="4">
         <v>166942.37000999998</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F8" s="4">
         <v>3125512</v>
       </c>
-      <c r="G8" s="6">
+      <c r="G8" s="4">
         <v>2944072.9662299994</v>
       </c>
-      <c r="H8" s="6">
+      <c r="H8" s="4">
         <v>787615</v>
       </c>
-      <c r="I8" s="6">
+      <c r="I8" s="4">
         <v>858136.18141999992</v>
       </c>
-      <c r="J8" s="6">
+      <c r="J8" s="4">
         <v>-261644</v>
       </c>
-      <c r="K8" s="6">
+      <c r="K8" s="4">
         <v>-212189.10313999999</v>
       </c>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>68</v>
       </c>
-      <c r="B9" s="6">
+      <c r="B9" s="4">
         <v>1172520</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C9" s="4">
         <v>1101601.1708900002</v>
       </c>
-      <c r="D9" s="6">
+      <c r="D9" s="4">
         <v>179519</v>
       </c>
-      <c r="E9" s="6">
+      <c r="E9" s="4">
         <v>196116.99812</v>
       </c>
-      <c r="F9" s="6">
+      <c r="F9" s="4">
         <v>3885415</v>
       </c>
-      <c r="G9" s="6">
+      <c r="G9" s="4">
         <v>3678787.1526299985</v>
       </c>
       <c r="H9" s="1">
         <v>990154</v>
       </c>
       <c r="I9" s="1">
         <v>1050644.5935799999</v>
       </c>
-      <c r="J9" s="6">
+      <c r="J9" s="4">
         <v>-76531</v>
       </c>
-      <c r="K9" s="6">
+      <c r="K9" s="4">
         <v>-74677.989780000295</v>
       </c>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>69</v>
       </c>
-      <c r="B10" s="6">
+      <c r="B10" s="4">
         <v>1815520</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C10" s="4">
         <v>2032754.9805600001</v>
       </c>
-      <c r="D10" s="6">
+      <c r="D10" s="4">
         <v>208999</v>
       </c>
-      <c r="E10" s="6">
+      <c r="E10" s="4">
         <v>229981.82808000001</v>
       </c>
-      <c r="F10" s="6">
+      <c r="F10" s="4">
         <v>4804909</v>
       </c>
       <c r="G10" s="1">
         <v>4487295.4667599984</v>
       </c>
       <c r="H10" s="1">
         <v>1203219</v>
       </c>
       <c r="I10" s="1">
         <v>1254236.8797999998</v>
       </c>
-      <c r="J10" s="6">
+      <c r="J10" s="4">
         <v>28071</v>
       </c>
-      <c r="K10" s="6">
+      <c r="K10" s="4">
         <v>344233.03524999996</v>
       </c>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>70</v>
       </c>
-      <c r="B11" s="6">
+      <c r="B11" s="4">
         <v>2144670</v>
       </c>
-      <c r="C11" s="6">
+      <c r="C11" s="4">
         <v>2404509.1032000002</v>
       </c>
-      <c r="D11" s="6">
+      <c r="D11" s="4">
         <v>236259</v>
       </c>
-      <c r="E11" s="6">
+      <c r="E11" s="4">
         <v>259176.04078000001</v>
       </c>
-      <c r="F11" s="6">
+      <c r="F11" s="4">
         <v>5676488</v>
       </c>
       <c r="G11" s="1">
         <v>5362983.4586799964</v>
       </c>
       <c r="H11" s="1">
         <v>1431960</v>
       </c>
       <c r="I11" s="1">
         <v>1472623.4565000003</v>
       </c>
-      <c r="J11" s="6">
+      <c r="J11" s="4">
         <v>1707</v>
       </c>
-      <c r="K11" s="6">
+      <c r="K11" s="4">
         <v>333881.36812000017</v>
       </c>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>71</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="4">
         <v>2380305</v>
       </c>
-      <c r="C12" s="6">
+      <c r="C12" s="4">
         <v>2640743.4423099998</v>
       </c>
-      <c r="D12" s="6">
+      <c r="D12" s="4">
         <v>254889</v>
       </c>
-      <c r="E12" s="6">
+      <c r="E12" s="4">
         <v>282802.30680999998</v>
       </c>
-      <c r="F12" s="6">
+      <c r="F12" s="4">
         <v>6374907</v>
       </c>
       <c r="G12" s="1">
         <v>6036864.9147499967</v>
       </c>
       <c r="H12" s="1">
         <v>1659541</v>
       </c>
       <c r="I12" s="1">
         <v>1688494.5207700001</v>
       </c>
-      <c r="J12" s="6">
+      <c r="J12" s="4">
         <v>-720</v>
       </c>
-      <c r="K12" s="6">
+      <c r="K12" s="4">
         <v>336647.2926599994</v>
       </c>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>72</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="4">
         <v>2846705</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="4">
         <v>2974365.4024200002</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="4">
         <v>289229</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="4">
         <v>319743.79670999997</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="4">
         <v>7200109</v>
       </c>
       <c r="G13" s="1">
         <v>6749853.798229997</v>
       </c>
       <c r="H13" s="1">
         <v>1896241</v>
       </c>
       <c r="I13" s="1">
         <v>1917460.8550700003</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="4">
         <v>39667</v>
       </c>
-      <c r="K13" s="6">
+      <c r="K13" s="4">
         <v>492157.39362999977</v>
       </c>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>73</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="4">
         <v>3115005</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="4">
         <v>3375207.1424900005</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="4">
         <v>311179</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="4">
         <v>348596.00782999996</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="4">
         <v>8165581</v>
       </c>
       <c r="G14" s="1">
         <v>7751564.5716899969</v>
       </c>
       <c r="H14" s="1">
         <v>2114673</v>
       </c>
       <c r="I14" s="1">
         <v>2126373.2260700003</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="4">
         <v>59064</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="4">
         <v>537412.10682999983</v>
       </c>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>74</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="4">
         <v>3355231</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="4">
         <v>3632711.4180600001</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="4">
         <v>334039</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="4">
         <v>383279.80761999998</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="4">
         <v>9183561</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="4">
         <v>8768913.2795799952</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="4">
         <v>2330791</v>
       </c>
       <c r="I15" s="1">
         <v>2347228.1964999996</v>
       </c>
       <c r="J15" s="1">
         <v>52374</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="4">
         <v>554345.37332000001</v>
       </c>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>75</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="4">
         <v>3664241</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="4">
         <v>3936998.9130299995</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="4">
         <v>368759</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="4">
         <v>431151.90574000002</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="4">
         <v>10020309</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="4">
         <v>9667115.7378399968</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="4">
         <v>2543316</v>
       </c>
       <c r="I16" s="1">
         <v>2565564.2060400001</v>
       </c>
       <c r="J16" s="1">
         <v>198702</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="4">
         <v>841927.41786999977</v>
       </c>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="B17" s="6"/>
-[...4 lines deleted...]
-      <c r="G17" s="6"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
-      <c r="K17" s="6"/>
+      <c r="K17" s="4"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.25">
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
         <v>30</v>
       </c>
       <c r="C20" t="s">
         <v>30</v>
       </c>
       <c r="D20" t="s">
         <v>31</v>
@@ -6472,695 +5992,695 @@
         <v>41</v>
       </c>
       <c r="L22" t="s">
         <v>40</v>
       </c>
       <c r="M22" t="s">
         <v>41</v>
       </c>
       <c r="N22" t="s">
         <v>40</v>
       </c>
       <c r="O22" t="s">
         <v>41</v>
       </c>
       <c r="P22" t="s">
         <v>40</v>
       </c>
       <c r="Q22" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>64</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="4">
         <v>97369</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="4">
         <v>105380.2613</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="4">
         <v>22727</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="4">
         <v>29498.584280000003</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="4">
         <v>3556</v>
       </c>
-      <c r="G23" s="6">
+      <c r="G23" s="4">
         <v>4129.5103300000001</v>
       </c>
-      <c r="H23" s="6">
+      <c r="H23" s="4">
         <v>839</v>
       </c>
-      <c r="I23" s="6">
+      <c r="I23" s="4">
         <v>1042.5038999999999</v>
       </c>
-      <c r="J23" s="6">
+      <c r="J23" s="4">
         <v>75019</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K23" s="4">
         <v>64668.244420000003</v>
       </c>
-      <c r="L23" s="6">
+      <c r="L23" s="4">
         <v>25</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="4">
         <v>27.081769999999999</v>
       </c>
-      <c r="N23" s="6">
+      <c r="N23" s="4">
         <v>934</v>
       </c>
-      <c r="O23" s="6">
+      <c r="O23" s="4">
         <v>1045.18021</v>
       </c>
-      <c r="P23" s="6">
+      <c r="P23" s="4">
         <v>2940</v>
       </c>
-      <c r="Q23" s="6">
+      <c r="Q23" s="4">
         <v>2524.34762</v>
       </c>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>65</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="4">
         <v>187937</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="4">
         <v>198708.42915000001</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="4">
         <v>36552</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="4">
         <v>47173.236680000002</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="4">
         <v>6877</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G24" s="4">
         <v>6916.3843899999993</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="4">
         <v>1069</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="4">
         <v>1308.9430300000001</v>
       </c>
-      <c r="J24" s="6">
+      <c r="J24" s="4">
         <v>134916</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="4">
         <v>135013.62637000001</v>
       </c>
-      <c r="L24" s="6">
+      <c r="L24" s="4">
         <v>45</v>
       </c>
-      <c r="M24" s="6">
+      <c r="M24" s="4">
         <v>41.917070000000002</v>
       </c>
-      <c r="N24" s="6">
+      <c r="N24" s="4">
         <v>1939</v>
       </c>
-      <c r="O24" s="6">
+      <c r="O24" s="4">
         <v>2165.7858200000001</v>
       </c>
-      <c r="P24" s="6">
+      <c r="P24" s="4">
         <v>6559</v>
       </c>
-      <c r="Q24" s="6">
+      <c r="Q24" s="4">
         <v>4672.5112199999994</v>
       </c>
     </row>
     <row r="25" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>66</v>
       </c>
-      <c r="B25" s="6">
+      <c r="B25" s="4">
         <v>281110</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="4">
         <v>294321.69845999999</v>
       </c>
-      <c r="D25" s="6">
+      <c r="D25" s="4">
         <v>50119</v>
       </c>
-      <c r="E25" s="6">
+      <c r="E25" s="4">
         <v>77951.300969999997</v>
       </c>
-      <c r="F25" s="6">
+      <c r="F25" s="4">
         <v>9948</v>
       </c>
-      <c r="G25" s="6">
+      <c r="G25" s="4">
         <v>9765.0380000000005</v>
       </c>
-      <c r="H25" s="6">
+      <c r="H25" s="4">
         <v>1302</v>
       </c>
-      <c r="I25" s="6">
+      <c r="I25" s="4">
         <v>1566.0022900000001</v>
       </c>
-      <c r="J25" s="6">
+      <c r="J25" s="4">
         <v>206659</v>
       </c>
-      <c r="K25" s="6">
+      <c r="K25" s="4">
         <v>199563.96093</v>
       </c>
-      <c r="L25" s="6">
+      <c r="L25" s="4">
         <v>63</v>
       </c>
-      <c r="M25" s="6">
+      <c r="M25" s="4">
         <v>61.631140000000002</v>
       </c>
-      <c r="N25" s="6">
+      <c r="N25" s="4">
         <v>2916</v>
       </c>
-      <c r="O25" s="6">
+      <c r="O25" s="4">
         <v>3054.4282200000002</v>
       </c>
-      <c r="P25" s="6">
+      <c r="P25" s="4">
         <v>9903</v>
       </c>
-      <c r="Q25" s="6">
+      <c r="Q25" s="4">
         <v>7284.4309000000003</v>
       </c>
     </row>
     <row r="26" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>67</v>
       </c>
-      <c r="B26" s="6">
+      <c r="B26" s="4">
         <v>401240</v>
       </c>
-      <c r="C26" s="6">
+      <c r="C26" s="4">
         <v>403702.40132999996</v>
       </c>
-      <c r="D26" s="6">
+      <c r="D26" s="4">
         <v>68475</v>
       </c>
-      <c r="E26" s="6">
+      <c r="E26" s="4">
         <v>142615.7923</v>
       </c>
-      <c r="F26" s="6">
+      <c r="F26" s="4">
         <v>15102</v>
       </c>
-      <c r="G26" s="6">
+      <c r="G26" s="4">
         <v>13916.45721</v>
       </c>
-      <c r="H26" s="6">
+      <c r="H26" s="4">
         <v>1608</v>
       </c>
-      <c r="I26" s="6">
+      <c r="I26" s="4">
         <v>1881.6131599999999</v>
       </c>
-      <c r="J26" s="6">
+      <c r="J26" s="4">
         <v>284718</v>
       </c>
-      <c r="K26" s="6">
+      <c r="K26" s="4">
         <v>282503.00704</v>
       </c>
-      <c r="L26" s="6">
+      <c r="L26" s="4">
         <v>85</v>
       </c>
-      <c r="M26" s="6">
+      <c r="M26" s="4">
         <v>74.383409999999998</v>
       </c>
-      <c r="N26" s="6">
+      <c r="N26" s="4">
         <v>3925</v>
       </c>
-      <c r="O26" s="6">
+      <c r="O26" s="4">
         <v>4220.4816000000001</v>
       </c>
-      <c r="P26" s="6">
+      <c r="P26" s="4">
         <v>12462</v>
       </c>
-      <c r="Q26" s="6">
+      <c r="Q26" s="4">
         <v>9222.0453699999998</v>
       </c>
     </row>
     <row r="27" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>68</v>
       </c>
-      <c r="B27" s="6">
+      <c r="B27" s="4">
         <v>503017</v>
       </c>
-      <c r="C27" s="6">
+      <c r="C27" s="4">
         <v>506940.24716000003</v>
       </c>
-      <c r="D27" s="6">
+      <c r="D27" s="4">
         <v>84897</v>
       </c>
-      <c r="E27" s="6">
+      <c r="E27" s="4">
         <v>145185.59771999999</v>
       </c>
-      <c r="F27" s="6">
+      <c r="F27" s="4">
         <v>19798</v>
       </c>
-      <c r="G27" s="6">
+      <c r="G27" s="4">
         <v>18262.02118</v>
       </c>
-      <c r="H27" s="6">
+      <c r="H27" s="4">
         <v>2023</v>
       </c>
-      <c r="I27" s="6">
+      <c r="I27" s="4">
         <v>2196.5064900000002</v>
       </c>
-      <c r="J27" s="6">
+      <c r="J27" s="4">
         <v>360743</v>
       </c>
-      <c r="K27" s="6">
+      <c r="K27" s="4">
         <v>361585.55786</v>
       </c>
-      <c r="L27" s="6">
+      <c r="L27" s="4">
         <v>94</v>
       </c>
-      <c r="M27" s="6">
+      <c r="M27" s="4">
         <v>84.169809999999998</v>
       </c>
-      <c r="N27" s="6">
+      <c r="N27" s="4">
         <v>4932</v>
       </c>
-      <c r="O27" s="6">
+      <c r="O27" s="4">
         <v>5318.64743</v>
       </c>
-      <c r="P27" s="6">
+      <c r="P27" s="4">
         <v>14650</v>
       </c>
-      <c r="Q27" s="6">
+      <c r="Q27" s="4">
         <v>11071.845929999999</v>
       </c>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>69</v>
       </c>
-      <c r="B28" s="6">
+      <c r="B28" s="4">
         <v>614727</v>
       </c>
-      <c r="C28" s="6">
+      <c r="C28" s="4">
         <v>623563.49361</v>
       </c>
-      <c r="D28" s="6">
+      <c r="D28" s="4">
         <v>101762</v>
       </c>
-      <c r="E28" s="6">
+      <c r="E28" s="4">
         <v>149011.96943</v>
       </c>
-      <c r="F28" s="6">
+      <c r="F28" s="4">
         <v>25498</v>
       </c>
-      <c r="G28" s="6">
+      <c r="G28" s="4">
         <v>23636.724050000001</v>
       </c>
-      <c r="H28" s="6">
+      <c r="H28" s="4">
         <v>2389</v>
       </c>
-      <c r="I28" s="6">
+      <c r="I28" s="4">
         <v>2580.4893700000002</v>
       </c>
-      <c r="J28" s="6">
+      <c r="J28" s="4">
         <v>436810</v>
       </c>
-      <c r="K28" s="6">
+      <c r="K28" s="4">
         <v>436554.25702999998</v>
       </c>
-      <c r="L28" s="6">
+      <c r="L28" s="4">
         <v>99</v>
       </c>
-      <c r="M28" s="6">
+      <c r="M28" s="4">
         <v>92.884679999999989</v>
       </c>
-      <c r="N28" s="6">
+      <c r="N28" s="4">
         <v>5855</v>
       </c>
-      <c r="O28" s="6">
+      <c r="O28" s="4">
         <v>6427.1160799999998</v>
       </c>
-      <c r="P28" s="6">
+      <c r="P28" s="4">
         <v>16079</v>
       </c>
-      <c r="Q28" s="6">
+      <c r="Q28" s="4">
         <v>12369.94555</v>
       </c>
     </row>
     <row r="29" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>70</v>
       </c>
-      <c r="B29" s="6">
+      <c r="B29" s="4">
         <v>729759</v>
       </c>
-      <c r="C29" s="6">
+      <c r="C29" s="4">
         <v>740341.55820000009</v>
       </c>
-      <c r="D29" s="6">
+      <c r="D29" s="4">
         <v>117749</v>
       </c>
-      <c r="E29" s="6">
+      <c r="E29" s="4">
         <v>155919.86119999998</v>
       </c>
-      <c r="F29" s="6">
+      <c r="F29" s="4">
         <v>30962</v>
       </c>
-      <c r="G29" s="6">
+      <c r="G29" s="4">
         <v>29356.55299</v>
       </c>
-      <c r="H29" s="6">
+      <c r="H29" s="4">
         <v>2778</v>
       </c>
-      <c r="I29" s="6">
+      <c r="I29" s="4">
         <v>2949.08745</v>
       </c>
-      <c r="J29" s="6">
+      <c r="J29" s="4">
         <v>526513</v>
       </c>
-      <c r="K29" s="6">
+      <c r="K29" s="4">
         <v>522773.02023999998</v>
       </c>
-      <c r="L29" s="6">
+      <c r="L29" s="4">
         <v>110</v>
       </c>
-      <c r="M29" s="6">
+      <c r="M29" s="4">
         <v>98.059509999999989</v>
       </c>
-      <c r="N29" s="6">
+      <c r="N29" s="4">
         <v>6707</v>
       </c>
-      <c r="O29" s="6">
+      <c r="O29" s="4">
         <v>7502.9044999999996</v>
       </c>
-      <c r="P29" s="6">
+      <c r="P29" s="4">
         <v>17382</v>
       </c>
-      <c r="Q29" s="6">
+      <c r="Q29" s="4">
         <v>13682.412410000001</v>
       </c>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>71</v>
       </c>
-      <c r="B30" s="6">
+      <c r="B30" s="4">
         <v>841983</v>
       </c>
-      <c r="C30" s="6">
+      <c r="C30" s="4">
         <v>856663.59779999999</v>
       </c>
-      <c r="D30" s="6">
+      <c r="D30" s="4">
         <v>132588</v>
       </c>
-      <c r="E30" s="6">
+      <c r="E30" s="4">
         <v>166098.53888000001</v>
       </c>
-      <c r="F30" s="6">
+      <c r="F30" s="4">
         <v>36792</v>
       </c>
-      <c r="G30" s="6">
+      <c r="G30" s="4">
         <v>35714.34633</v>
       </c>
-      <c r="H30" s="6">
+      <c r="H30" s="4">
         <v>3093</v>
       </c>
-      <c r="I30" s="6">
+      <c r="I30" s="4">
         <v>3244.3312000000001</v>
       </c>
-      <c r="J30" s="6">
+      <c r="J30" s="4">
         <v>619037</v>
       </c>
-      <c r="K30" s="6">
+      <c r="K30" s="4">
         <v>603329.16204999993</v>
       </c>
-      <c r="L30" s="6">
+      <c r="L30" s="4">
         <v>124</v>
       </c>
-      <c r="M30" s="6">
+      <c r="M30" s="4">
         <v>100.45835000000001</v>
       </c>
-      <c r="N30" s="6">
+      <c r="N30" s="4">
         <v>7479</v>
       </c>
-      <c r="O30" s="6">
+      <c r="O30" s="4">
         <v>8614.4044400000002</v>
       </c>
-      <c r="P30" s="6">
+      <c r="P30" s="4">
         <v>18445</v>
       </c>
-      <c r="Q30" s="6">
+      <c r="Q30" s="4">
         <v>14729.68172</v>
       </c>
     </row>
     <row r="31" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>72</v>
       </c>
-      <c r="B31" s="6">
+      <c r="B31" s="4">
         <v>955182</v>
       </c>
-      <c r="C31" s="6">
+      <c r="C31" s="4">
         <v>975725.20723000006</v>
       </c>
-      <c r="D31" s="6">
+      <c r="D31" s="4">
         <v>151481</v>
       </c>
-      <c r="E31" s="6">
+      <c r="E31" s="4">
         <v>179422.21240000002</v>
       </c>
-      <c r="F31" s="6">
+      <c r="F31" s="4">
         <v>42719</v>
       </c>
-      <c r="G31" s="6">
+      <c r="G31" s="4">
         <v>40927.240899999997</v>
       </c>
-      <c r="H31" s="6">
+      <c r="H31" s="4">
         <v>3499</v>
       </c>
-      <c r="I31" s="6">
+      <c r="I31" s="4">
         <v>3572.0597699999998</v>
       </c>
-      <c r="J31" s="6">
+      <c r="J31" s="4">
         <v>715177</v>
       </c>
-      <c r="K31" s="6">
+      <c r="K31" s="4">
         <v>691908.30976999993</v>
       </c>
-      <c r="L31" s="6">
+      <c r="L31" s="4">
         <v>145</v>
       </c>
-      <c r="M31" s="6">
+      <c r="M31" s="4">
         <v>108.19741999999999</v>
       </c>
-      <c r="N31" s="6">
+      <c r="N31" s="4">
         <v>8372</v>
       </c>
-      <c r="O31" s="6">
+      <c r="O31" s="4">
         <v>9724.8655699999999</v>
       </c>
-      <c r="P31" s="6">
+      <c r="P31" s="4">
         <v>19666</v>
       </c>
-      <c r="Q31" s="6">
+      <c r="Q31" s="4">
         <v>16072.76201</v>
       </c>
     </row>
     <row r="32" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>73</v>
       </c>
-      <c r="B32" s="6">
+      <c r="B32" s="4">
         <v>1066692</v>
       </c>
-      <c r="C32" s="6">
+      <c r="C32" s="4">
         <v>1088896.9352299999</v>
       </c>
-      <c r="D32" s="6">
+      <c r="D32" s="4">
         <v>173036</v>
       </c>
-      <c r="E32" s="6">
+      <c r="E32" s="4">
         <v>191053.40289</v>
       </c>
-      <c r="F32" s="6">
+      <c r="F32" s="4">
         <v>47181</v>
       </c>
-      <c r="G32" s="6">
+      <c r="G32" s="4">
         <v>45570.690450000002</v>
       </c>
-      <c r="H32" s="6">
+      <c r="H32" s="4">
         <v>3892</v>
       </c>
-      <c r="I32" s="6">
+      <c r="I32" s="4">
         <v>3921.6401700000001</v>
       </c>
-      <c r="J32" s="6">
+      <c r="J32" s="4">
         <v>793572</v>
       </c>
-      <c r="K32" s="6">
+      <c r="K32" s="4">
         <v>768707.75865999993</v>
       </c>
-      <c r="L32" s="6">
+      <c r="L32" s="4">
         <v>169</v>
       </c>
-      <c r="M32" s="6">
+      <c r="M32" s="4">
         <v>125.53093</v>
       </c>
-      <c r="N32" s="6">
+      <c r="N32" s="4">
         <v>9266</v>
       </c>
-      <c r="O32" s="6">
+      <c r="O32" s="4">
         <v>10801.5497</v>
       </c>
-      <c r="P32" s="6">
+      <c r="P32" s="4">
         <v>20865</v>
       </c>
-      <c r="Q32" s="6">
+      <c r="Q32" s="4">
         <v>17295.71804</v>
       </c>
     </row>
     <row r="33" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>74</v>
       </c>
-      <c r="B33" s="6">
+      <c r="B33" s="4">
         <v>1181890</v>
       </c>
-      <c r="C33" s="6">
+      <c r="C33" s="4">
         <v>1206760.6255599998</v>
       </c>
-      <c r="D33" s="6">
+      <c r="D33" s="4">
         <v>191957</v>
       </c>
-      <c r="E33" s="6">
+      <c r="E33" s="4">
         <v>207794.26333000002</v>
       </c>
-      <c r="F33" s="6">
+      <c r="F33" s="4">
         <v>50809</v>
       </c>
-      <c r="G33" s="6">
+      <c r="G33" s="4">
         <v>49447.282049999994</v>
       </c>
-      <c r="H33" s="6">
+      <c r="H33" s="4">
         <v>4370</v>
       </c>
-      <c r="I33" s="6">
+      <c r="I33" s="4">
         <v>4480.2773200000001</v>
       </c>
-      <c r="J33" s="6">
+      <c r="J33" s="4">
         <v>868974</v>
       </c>
-      <c r="K33" s="6">
+      <c r="K33" s="4">
         <v>848000.50341</v>
       </c>
-      <c r="L33" s="6">
+      <c r="L33" s="4">
         <v>199</v>
       </c>
-      <c r="M33" s="6">
+      <c r="M33" s="4">
         <v>170.59923000000001</v>
       </c>
-      <c r="N33" s="6">
+      <c r="N33" s="4">
         <v>9951</v>
       </c>
-      <c r="O33" s="6">
+      <c r="O33" s="4">
         <v>11913.53493</v>
       </c>
-      <c r="P33" s="6">
+      <c r="P33" s="4">
         <v>22641</v>
       </c>
-      <c r="Q33" s="6">
+      <c r="Q33" s="4">
         <v>18661.110670000002</v>
       </c>
     </row>
     <row r="34" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>75</v>
       </c>
-      <c r="B34" s="6">
+      <c r="B34" s="4">
         <v>1292229</v>
       </c>
-      <c r="C34" s="6">
+      <c r="C34" s="4">
         <v>1317538.0445000001</v>
       </c>
-      <c r="D34" s="6">
+      <c r="D34" s="4">
         <v>216699</v>
       </c>
-      <c r="E34" s="6">
+      <c r="E34" s="4">
         <v>233042.55380000002</v>
       </c>
-      <c r="F34" s="6">
+      <c r="F34" s="4">
         <v>54633</v>
       </c>
-      <c r="G34" s="6">
+      <c r="G34" s="4">
         <v>53486.99826</v>
       </c>
-      <c r="H34" s="6">
+      <c r="H34" s="4">
         <v>5179</v>
       </c>
-      <c r="I34" s="6">
+      <c r="I34" s="4">
         <v>5206.3538399999998</v>
       </c>
-      <c r="J34" s="6">
+      <c r="J34" s="4">
         <v>938474</v>
       </c>
-      <c r="K34" s="6">
+      <c r="K34" s="4">
         <v>921904.09294</v>
       </c>
-      <c r="L34" s="6">
+      <c r="L34" s="4">
         <v>218</v>
       </c>
-      <c r="M34" s="6">
+      <c r="M34" s="4">
         <v>202.42166</v>
       </c>
-      <c r="N34" s="6">
+      <c r="N34" s="4">
         <v>10877</v>
       </c>
-      <c r="O34" s="6">
+      <c r="O34" s="4">
         <v>13133.702070000001</v>
       </c>
-      <c r="P34" s="6">
+      <c r="P34" s="4">
         <v>25007</v>
       </c>
-      <c r="Q34" s="6">
+      <c r="Q34" s="4">
         <v>21050.038969999998</v>
       </c>
     </row>
     <row r="35" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="D35" s="6"/>
-      <c r="E35" s="6"/>
+      <c r="D35" s="4"/>
+      <c r="E35" s="4"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
-      <c r="H35" s="6"/>
-[...6 lines deleted...]
-      <c r="Q35" s="6"/>
+      <c r="H35" s="4"/>
+      <c r="I35" s="4"/>
+      <c r="J35" s="4"/>
+      <c r="K35" s="4"/>
+      <c r="N35" s="4"/>
+      <c r="O35" s="4"/>
+      <c r="P35" s="4"/>
+      <c r="Q35" s="4"/>
     </row>
     <row r="36" spans="1:17" x14ac:dyDescent="0.25">
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
     </row>
     <row r="37" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37" t="s">
         <v>18</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
         <v>20</v>
@@ -7316,621 +6836,621 @@
         <v>40</v>
       </c>
       <c r="K40" t="s">
         <v>41</v>
       </c>
       <c r="L40" t="s">
         <v>40</v>
       </c>
       <c r="M40" t="s">
         <v>41</v>
       </c>
       <c r="N40" t="s">
         <v>41</v>
       </c>
       <c r="O40" t="s">
         <v>41</v>
       </c>
       <c r="P40" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>64</v>
       </c>
-      <c r="B41" s="6">
+      <c r="B41" s="4">
         <v>2998</v>
       </c>
-      <c r="C41" s="6">
+      <c r="C41" s="4">
         <v>3828.1485600000001</v>
       </c>
-      <c r="D41" s="6" t="s">
+      <c r="D41" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="E41" s="6">
+      <c r="E41" s="4">
         <v>1.4288799999999999</v>
       </c>
-      <c r="F41" s="6">
+      <c r="F41" s="4">
         <v>36015</v>
       </c>
-      <c r="G41" s="6">
+      <c r="G41" s="4">
         <v>40307.886189999997</v>
       </c>
-      <c r="H41" s="6">
+      <c r="H41" s="4">
         <v>75</v>
       </c>
-      <c r="I41" s="6">
+      <c r="I41" s="4">
         <v>130.91783000000001</v>
       </c>
-      <c r="J41" s="6">
+      <c r="J41" s="4">
         <v>15500</v>
       </c>
-      <c r="K41" s="6">
+      <c r="K41" s="4">
         <v>21719.737519999999</v>
       </c>
-      <c r="L41" s="6">
+      <c r="L41" s="4">
         <v>-53269.059799999988</v>
       </c>
-      <c r="M41" s="6">
+      <c r="M41" s="4">
         <v>-37434.055489999948</v>
       </c>
       <c r="O41">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>65</v>
       </c>
-      <c r="B42" s="6">
+      <c r="B42" s="4">
         <v>5835</v>
       </c>
-      <c r="C42" s="6">
+      <c r="C42" s="4">
         <v>7144.8010400000003</v>
       </c>
       <c r="D42" t="s">
         <v>45</v>
       </c>
-      <c r="E42" s="6">
+      <c r="E42" s="4">
         <v>6.9305200000000005</v>
       </c>
-      <c r="F42" s="6">
+      <c r="F42" s="4">
         <v>57448</v>
       </c>
-      <c r="G42" s="6">
+      <c r="G42" s="4">
         <v>60158.619829999996</v>
       </c>
-      <c r="H42" s="6">
+      <c r="H42" s="4">
         <v>150</v>
       </c>
-      <c r="I42" s="6">
+      <c r="I42" s="4">
         <v>243.21848</v>
       </c>
-      <c r="J42" s="6">
+      <c r="J42" s="4">
         <v>20220</v>
       </c>
-      <c r="K42" s="6">
+      <c r="K42" s="4">
         <v>21865.959609999998</v>
       </c>
-      <c r="L42" s="6">
+      <c r="L42" s="4">
         <v>-128774.05979999993</v>
       </c>
-      <c r="M42" s="6">
+      <c r="M42" s="4">
         <v>-141856.25816999996</v>
       </c>
       <c r="O42">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>66</v>
       </c>
-      <c r="B43" s="6">
+      <c r="B43" s="4">
         <v>8848</v>
       </c>
-      <c r="C43" s="6">
+      <c r="C43" s="4">
         <v>10739.688399999999</v>
       </c>
-      <c r="D43" s="6" t="s">
+      <c r="D43" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="E43" s="6">
+      <c r="E43" s="4">
         <v>10.809200000000001</v>
       </c>
-      <c r="F43" s="6">
+      <c r="F43" s="4">
         <v>68148</v>
       </c>
-      <c r="G43" s="6">
+      <c r="G43" s="4">
         <v>71465.993730000002</v>
       </c>
-      <c r="H43" s="6">
+      <c r="H43" s="4">
         <v>257</v>
       </c>
-      <c r="I43" s="6">
+      <c r="I43" s="4">
         <v>387.00959999999998</v>
       </c>
-      <c r="J43" s="6">
+      <c r="J43" s="4">
         <v>20225</v>
       </c>
-      <c r="K43" s="6">
+      <c r="K43" s="4">
         <v>21884.506109999998</v>
       </c>
-      <c r="L43" s="6">
+      <c r="L43" s="4">
         <v>-176859</v>
       </c>
-      <c r="M43" s="6">
+      <c r="M43" s="4">
         <v>-136787.98825000011</v>
       </c>
       <c r="N43" s="1">
         <v>4329.3281500000003</v>
       </c>
       <c r="O43" s="1">
         <v>0</v>
       </c>
       <c r="P43" s="1"/>
     </row>
     <row r="44" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>67</v>
       </c>
       <c r="B44">
         <v>11686</v>
       </c>
-      <c r="C44" s="6">
+      <c r="C44" s="4">
         <v>13815.227750000002</v>
       </c>
       <c r="D44" t="s">
         <v>45</v>
       </c>
-      <c r="E44" s="6">
+      <c r="E44" s="4">
         <v>14.697419999999999</v>
       </c>
-      <c r="F44" s="6">
+      <c r="F44" s="4">
         <v>74813</v>
       </c>
-      <c r="G44" s="6">
+      <c r="G44" s="4">
         <v>78653.057589999982</v>
       </c>
-      <c r="H44" s="6">
+      <c r="H44" s="4">
         <v>332</v>
       </c>
-      <c r="I44" s="6">
+      <c r="I44" s="4">
         <v>493.97889000000004</v>
       </c>
-      <c r="J44" s="6">
+      <c r="J44" s="4">
         <v>29725</v>
       </c>
-      <c r="K44" s="6">
+      <c r="K44" s="4">
         <v>36916.574560000001</v>
       </c>
-      <c r="L44" s="6">
+      <c r="L44" s="4">
         <v>-378200</v>
       </c>
-      <c r="M44" s="6">
+      <c r="M44" s="4">
         <v>-350397.59366999997</v>
       </c>
       <c r="N44" s="1">
         <v>8314.9543200000007</v>
       </c>
       <c r="O44" s="1">
         <v>0</v>
       </c>
       <c r="P44" s="1"/>
     </row>
     <row r="45" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>68</v>
       </c>
-      <c r="B45" s="6">
+      <c r="B45" s="4">
         <v>14829</v>
       </c>
-      <c r="C45" s="6">
+      <c r="C45" s="4">
         <v>17326.378420000001</v>
       </c>
-      <c r="D45" s="6" t="s">
+      <c r="D45" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="E45" s="6">
+      <c r="E45" s="4">
         <v>25.366910000000004</v>
       </c>
-      <c r="F45" s="6">
+      <c r="F45" s="4">
         <v>79773</v>
       </c>
-      <c r="G45" s="6">
+      <c r="G45" s="4">
         <v>83542.520329999999</v>
       </c>
-      <c r="H45" s="6">
+      <c r="H45" s="4">
         <v>432</v>
       </c>
-      <c r="I45" s="6">
+      <c r="I45" s="4">
         <v>733.22086999999999</v>
       </c>
-      <c r="J45" s="6">
+      <c r="J45" s="4">
         <v>43725</v>
       </c>
-      <c r="K45" s="6">
+      <c r="K45" s="4">
         <v>49128.016160000006</v>
       </c>
-      <c r="L45" s="6">
+      <c r="L45" s="4">
         <v>-215290</v>
       </c>
-      <c r="M45" s="6">
+      <c r="M45" s="4">
         <v>-236365.25069000031</v>
       </c>
-      <c r="N45" s="6">
+      <c r="N45" s="4">
         <v>10931.758220000002</v>
       </c>
-      <c r="O45" s="6">
+      <c r="O45" s="4">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>69</v>
       </c>
-      <c r="B46" s="6">
+      <c r="B46" s="4">
         <v>18231</v>
       </c>
-      <c r="C46" s="6">
+      <c r="C46" s="4">
         <v>20473.302179999995</v>
       </c>
-      <c r="D46" s="6" t="s">
+      <c r="D46" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="E46" s="6">
+      <c r="E46" s="4">
         <v>29.903500000000001</v>
       </c>
-      <c r="F46" s="6">
+      <c r="F46" s="4">
         <v>89823</v>
       </c>
-      <c r="G46" s="6">
+      <c r="G46" s="4">
         <v>94050.614220000003</v>
       </c>
-      <c r="H46" s="6">
+      <c r="H46" s="4">
         <v>467</v>
       </c>
-      <c r="I46" s="6">
+      <c r="I46" s="4">
         <v>878.43844999999999</v>
       </c>
-      <c r="J46" s="6">
+      <c r="J46" s="4">
         <v>43740</v>
       </c>
-      <c r="K46" s="6">
+      <c r="K46" s="4">
         <v>49171.588769999995</v>
       </c>
-      <c r="L46" s="6">
+      <c r="L46" s="4">
         <v>-124190</v>
       </c>
-      <c r="M46" s="6">
+      <c r="M46" s="4">
         <v>-93445.041200000051</v>
       </c>
-      <c r="N46" s="6">
+      <c r="N46" s="4">
         <v>13189.62933</v>
       </c>
-      <c r="O46" s="6">
+      <c r="O46" s="4">
         <v>259884.6</v>
       </c>
     </row>
     <row r="47" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>70</v>
       </c>
-      <c r="B47" s="6">
+      <c r="B47" s="4">
         <v>21808</v>
       </c>
-      <c r="C47" s="6">
+      <c r="C47" s="4">
         <v>23879.817110000004</v>
       </c>
-      <c r="D47" s="6" t="s">
+      <c r="D47" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="E47" s="6">
+      <c r="E47" s="4">
         <v>31.19087</v>
       </c>
-      <c r="F47" s="6">
+      <c r="F47" s="4">
         <v>96853</v>
       </c>
-      <c r="G47" s="6">
+      <c r="G47" s="4">
         <v>101102.59301000001</v>
       </c>
       <c r="H47">
         <v>515</v>
       </c>
-      <c r="I47" s="6">
+      <c r="I47" s="4">
         <v>4085.6399200000001</v>
       </c>
-      <c r="J47" s="6">
+      <c r="J47" s="4">
         <v>56740</v>
       </c>
-      <c r="K47" s="6">
+      <c r="K47" s="4">
         <v>73432.619819999993</v>
       </c>
-      <c r="L47" s="6">
+      <c r="L47" s="4">
         <v>-174209</v>
       </c>
-      <c r="M47" s="6">
+      <c r="M47" s="4">
         <v>-144083.62412999987</v>
       </c>
-      <c r="N47" s="6">
+      <c r="N47" s="4">
         <v>15666.519380000002</v>
       </c>
-      <c r="O47" s="6">
+      <c r="O47" s="4">
         <v>259884.6</v>
       </c>
-      <c r="P47" s="6">
+      <c r="P47" s="4">
         <v>-117.98786</v>
       </c>
     </row>
     <row r="48" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>71</v>
       </c>
-      <c r="B48" s="6">
+      <c r="B48" s="4">
         <v>25310</v>
       </c>
-      <c r="C48" s="6">
+      <c r="C48" s="4">
         <v>27153.122410000004</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="E48" s="6">
+      <c r="E48" s="4">
         <v>32.358400000000003</v>
       </c>
-      <c r="F48" s="6">
+      <c r="F48" s="4">
         <v>101853</v>
       </c>
-      <c r="G48" s="6">
+      <c r="G48" s="4">
         <v>105796.94287</v>
       </c>
-      <c r="H48" s="6">
+      <c r="H48" s="4">
         <v>567</v>
       </c>
-      <c r="I48" s="6">
+      <c r="I48" s="4">
         <v>4111.1161300000003</v>
       </c>
-      <c r="J48" s="6">
+      <c r="J48" s="4">
         <v>63740</v>
       </c>
-      <c r="K48" s="6">
+      <c r="K48" s="4">
         <v>73737.527400000006</v>
       </c>
-      <c r="L48" s="6">
+      <c r="L48" s="4">
         <v>-192190</v>
       </c>
-      <c r="M48" s="6">
+      <c r="M48" s="4">
         <v>-154851.76984000063</v>
       </c>
-      <c r="N48" s="6">
+      <c r="N48" s="4">
         <v>20899.486539999998</v>
       </c>
-      <c r="O48" s="6">
+      <c r="O48" s="4">
         <v>259884.6</v>
       </c>
-      <c r="P48" s="6">
+      <c r="P48" s="4">
         <v>-116.09125</v>
       </c>
     </row>
     <row r="49" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>72</v>
       </c>
-      <c r="B49" s="6">
+      <c r="B49" s="4">
         <v>28356</v>
       </c>
-      <c r="C49" s="6">
+      <c r="C49" s="4">
         <v>29984.375419999997</v>
       </c>
-      <c r="D49" s="6" t="s">
+      <c r="D49" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="E49" s="6">
+      <c r="E49" s="4">
         <v>33.243859999999998</v>
       </c>
-      <c r="F49" s="6">
+      <c r="F49" s="4">
         <v>110933</v>
       </c>
-      <c r="G49" s="6">
+      <c r="G49" s="4">
         <v>114744.70459000001</v>
       </c>
-      <c r="H49" s="6">
+      <c r="H49" s="4">
         <v>649</v>
       </c>
-      <c r="I49" s="6">
+      <c r="I49" s="4">
         <v>4235.5644499999999</v>
       </c>
-      <c r="J49" s="6">
+      <c r="J49" s="4">
         <v>63742</v>
       </c>
-      <c r="K49" s="6">
+      <c r="K49" s="4">
         <v>73746.462220000001</v>
       </c>
-      <c r="L49" s="6">
+      <c r="L49" s="4">
         <v>-164013</v>
       </c>
-      <c r="M49" s="6">
+      <c r="M49" s="4">
         <v>-143085.24772000028</v>
       </c>
-      <c r="N49" s="6">
+      <c r="N49" s="4">
         <v>22773.88493</v>
       </c>
-      <c r="O49" s="6">
+      <c r="O49" s="4">
         <v>389826.9</v>
       </c>
-      <c r="P49" s="6">
+      <c r="P49" s="4">
         <v>-102.49412</v>
       </c>
     </row>
     <row r="50" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>73</v>
       </c>
-      <c r="B50" s="6">
+      <c r="B50" s="4">
         <v>32126</v>
       </c>
-      <c r="C50" s="6">
+      <c r="C50" s="4">
         <v>33145.303160000003</v>
       </c>
-      <c r="D50" s="6" t="s">
+      <c r="D50" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="E50" s="6">
+      <c r="E50" s="4">
         <v>35.41395</v>
       </c>
-      <c r="F50" s="6">
+      <c r="F50" s="4">
         <v>118384</v>
       </c>
-      <c r="G50" s="6">
+      <c r="G50" s="4">
         <v>123220.86068</v>
       </c>
-      <c r="H50" s="6">
+      <c r="H50" s="4">
         <v>702</v>
       </c>
-      <c r="I50" s="6">
+      <c r="I50" s="4">
         <v>4359.2422000000006</v>
       </c>
-      <c r="J50" s="6">
+      <c r="J50" s="4">
         <v>83742</v>
       </c>
-      <c r="K50" s="6">
+      <c r="K50" s="4">
         <v>97386.298739999998</v>
       </c>
-      <c r="L50" s="6">
+      <c r="L50" s="4">
         <v>-175890</v>
       </c>
-      <c r="M50" s="6">
+      <c r="M50" s="4">
         <v>-137452.69561000014</v>
       </c>
-      <c r="N50" s="6">
+      <c r="N50" s="4">
         <v>26991.787829999997</v>
       </c>
-      <c r="O50" s="6">
+      <c r="O50" s="4">
         <v>389826.9</v>
       </c>
-      <c r="P50" s="6">
+      <c r="P50" s="4">
         <v>-101.00412</v>
       </c>
     </row>
     <row r="51" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>74</v>
       </c>
-      <c r="B51" s="6">
+      <c r="B51" s="4">
         <v>36541</v>
       </c>
-      <c r="C51" s="6">
+      <c r="C51" s="4">
         <v>36232.942829999993</v>
       </c>
-      <c r="D51" s="6" t="s">
+      <c r="D51" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="E51" s="6">
+      <c r="E51" s="4">
         <v>36.907089999999997</v>
       </c>
-      <c r="F51" s="6">
+      <c r="F51" s="4">
         <v>123114</v>
       </c>
-      <c r="G51" s="6">
+      <c r="G51" s="4">
         <v>127920.18587999999</v>
       </c>
-      <c r="H51" s="6">
+      <c r="H51" s="4">
         <v>767</v>
       </c>
-      <c r="I51" s="6">
+      <c r="I51" s="4">
         <v>4451.7061199999998</v>
       </c>
-      <c r="J51" s="6">
+      <c r="J51" s="4">
         <v>85742</v>
       </c>
-      <c r="K51" s="6">
+      <c r="K51" s="4">
         <v>99990.470189999993</v>
       </c>
-      <c r="L51" s="6">
+      <c r="L51" s="4">
         <v>-193790</v>
       </c>
-      <c r="M51" s="6">
+      <c r="M51" s="4">
         <v>-138941.50049999999</v>
       </c>
-      <c r="N51" s="6">
+      <c r="N51" s="4">
         <v>34928.67583</v>
       </c>
-      <c r="O51" s="6">
+      <c r="O51" s="4">
         <v>389826.9</v>
       </c>
-      <c r="P51" s="6">
+      <c r="P51" s="4">
         <v>-100.91412</v>
       </c>
     </row>
     <row r="52" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>75</v>
       </c>
-      <c r="B52" s="6">
+      <c r="B52" s="4">
         <v>41232</v>
       </c>
-      <c r="C52" s="6">
+      <c r="C52" s="4">
         <v>39455.42669</v>
       </c>
-      <c r="D52" s="6" t="s">
+      <c r="D52" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="E52" s="6">
+      <c r="E52" s="4">
         <v>39.108199999999997</v>
       </c>
-      <c r="F52" s="6">
+      <c r="F52" s="4">
         <v>133664</v>
       </c>
-      <c r="G52" s="6">
+      <c r="G52" s="4">
         <v>138179.55082000003</v>
       </c>
-      <c r="H52" s="6">
+      <c r="H52" s="4">
         <v>844</v>
       </c>
-      <c r="I52" s="6">
+      <c r="I52" s="4">
         <v>4599.4487900000004</v>
       </c>
-      <c r="J52" s="6">
+      <c r="J52" s="4">
         <v>85752</v>
       </c>
-      <c r="K52" s="6">
+      <c r="K52" s="4">
         <v>100584.45959</v>
       </c>
-      <c r="L52" s="6">
+      <c r="L52" s="4">
         <v>-62790</v>
       </c>
-      <c r="M52" s="6">
+      <c r="M52" s="4">
         <v>1768.0109299998282</v>
       </c>
-      <c r="N52" s="6">
+      <c r="N52" s="4">
         <v>37624.289870000001</v>
       </c>
-      <c r="O52" s="6">
+      <c r="O52" s="4">
         <v>519769.20010000002</v>
       </c>
-      <c r="P52" s="6">
+      <c r="P52" s="4">
         <v>-92.077119999999994</v>
       </c>
     </row>
     <row r="54" spans="1:16" x14ac:dyDescent="0.25">
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
       <c r="F54" s="1"/>
       <c r="G54" s="1"/>
     </row>
     <row r="55" spans="1:16" x14ac:dyDescent="0.25">
       <c r="C55" s="1"/>
       <c r="D55" s="1"/>
       <c r="E55" s="1"/>
       <c r="F55" s="1"/>
     </row>
     <row r="56" spans="1:16" x14ac:dyDescent="0.25">
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
       <c r="F56" s="1"/>
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
     </row>
     <row r="57" spans="1:16" x14ac:dyDescent="0.25">
       <c r="D57" s="1"/>
     </row>
@@ -7949,81 +7469,81 @@
   <dimension ref="A1:S57"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.42578125" customWidth="1"/>
     <col min="2" max="3" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="9" width="29.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="12" max="13" width="24.7109375" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="28.140625" customWidth="1"/>
     <col min="15" max="15" width="29.28515625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="26.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="23.5703125" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="26.28515625" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="23.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="26.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A1" s="5" t="s">
+      <c r="A1" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="4" t="s">
+      <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="4" t="s">
+      <c r="D1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E1" s="4" t="s">
+      <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="4" t="s">
+      <c r="F1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="4" t="s">
+      <c r="G1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="H1" s="4" t="s">
+      <c r="H1" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="I1" s="4" t="s">
+      <c r="I1" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="J1" s="4" t="s">
+      <c r="J1" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="K1" s="4" t="s">
+      <c r="K1" s="2" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.25">
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>4</v>
       </c>
       <c r="F2" t="s">
         <v>5</v>
       </c>
       <c r="G2" t="s">
         <v>5</v>
       </c>
       <c r="H2" t="s">
         <v>6</v>
       </c>
@@ -8083,493 +7603,493 @@
         <v>41</v>
       </c>
       <c r="F4" t="s">
         <v>40</v>
       </c>
       <c r="G4" t="s">
         <v>41</v>
       </c>
       <c r="H4" t="s">
         <v>40</v>
       </c>
       <c r="I4" t="s">
         <v>41</v>
       </c>
       <c r="J4" t="s">
         <v>40</v>
       </c>
       <c r="K4" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>79</v>
       </c>
-      <c r="B5" s="6">
+      <c r="B5" s="4">
         <v>282307.75</v>
       </c>
-      <c r="C5" s="6">
+      <c r="C5" s="4">
         <v>252335.37145000004</v>
       </c>
-      <c r="D5" s="6">
+      <c r="D5" s="4">
         <v>90100</v>
       </c>
-      <c r="E5" s="6">
+      <c r="E5" s="4">
         <v>91921.639490000001</v>
       </c>
-      <c r="F5" s="6">
+      <c r="F5" s="4">
         <v>936020</v>
       </c>
-      <c r="G5" s="6">
+      <c r="G5" s="4">
         <v>939778.17645000003</v>
       </c>
-      <c r="H5" s="6">
+      <c r="H5" s="4">
         <v>220646</v>
       </c>
-      <c r="I5" s="6">
+      <c r="I5" s="4">
         <v>243192.87677999993</v>
       </c>
-      <c r="J5" s="23">
+      <c r="J5" s="15">
         <v>30743.860570000019</v>
       </c>
-      <c r="K5" s="23">
+      <c r="K5" s="15">
         <v>16671.051329999947</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>80</v>
       </c>
-      <c r="B6" s="6">
+      <c r="B6" s="4">
         <v>533847.5</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C6" s="4">
         <v>511536.69704000006</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D6" s="4">
         <v>107658</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E6" s="4">
         <v>123116.01188999999</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F6" s="4">
         <v>1582134</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G6" s="4">
         <v>1574587.3698200001</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H6" s="4">
         <v>423583</v>
       </c>
-      <c r="I6" s="6">
+      <c r="I6" s="4">
         <v>509421.90416000009</v>
       </c>
-      <c r="J6" s="6">
+      <c r="J6" s="4">
         <v>15716.841977650998</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K6" s="4">
         <v>17431.32268999991</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>81</v>
       </c>
-      <c r="B7" s="6">
+      <c r="B7" s="4">
         <v>1225187.25</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C7" s="4">
         <v>1016576.86249</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D7" s="4">
         <v>133592</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E7" s="4">
         <v>162741.76297000001</v>
       </c>
-      <c r="F7" s="6">
+      <c r="F7" s="4">
         <v>2188147</v>
       </c>
-      <c r="G7" s="6">
+      <c r="G7" s="4">
         <v>2164918.7541800006</v>
       </c>
-      <c r="H7" s="6">
+      <c r="H7" s="4">
         <v>622940</v>
       </c>
-      <c r="I7" s="6">
+      <c r="I7" s="4">
         <v>646013.29162999999</v>
       </c>
-      <c r="J7" s="6">
+      <c r="J7" s="4">
         <v>5766.0185923490208</v>
       </c>
-      <c r="K7" s="6">
+      <c r="K7" s="4">
         <v>22169.491009999983</v>
       </c>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>82</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B8" s="4">
         <v>1426627</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="4">
         <v>1244058.1903199998</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D8" s="4">
         <v>160850</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E8" s="4">
         <v>197545.55334000001</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F8" s="4">
         <v>3138155</v>
       </c>
-      <c r="G8" s="6">
+      <c r="G8" s="4">
         <v>3064002.67026</v>
       </c>
-      <c r="H8" s="6">
+      <c r="H8" s="4">
         <v>860310</v>
       </c>
-      <c r="I8" s="6">
+      <c r="I8" s="4">
         <v>824595.11525999987</v>
       </c>
-      <c r="J8" s="6">
+      <c r="J8" s="4">
         <v>-185938</v>
       </c>
-      <c r="K8" s="6">
+      <c r="K8" s="4">
         <v>-205699.45701000013</v>
       </c>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>83</v>
       </c>
-      <c r="B9" s="6">
+      <c r="B9" s="4">
         <v>1422845</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C9" s="4">
         <v>1252705.51257</v>
       </c>
-      <c r="D9" s="6">
+      <c r="D9" s="4">
         <v>188960</v>
       </c>
-      <c r="E9" s="6">
+      <c r="E9" s="4">
         <v>240176.5189</v>
       </c>
-      <c r="F9" s="6">
+      <c r="F9" s="4">
         <v>3875965</v>
       </c>
-      <c r="G9" s="6">
+      <c r="G9" s="4">
         <v>3900866.8793500005</v>
       </c>
       <c r="H9" s="1">
         <v>1085774</v>
       </c>
       <c r="I9" s="1">
         <v>1052037.8496399999</v>
       </c>
-      <c r="J9" s="6">
+      <c r="J9" s="4">
         <v>86577</v>
       </c>
-      <c r="K9" s="6">
+      <c r="K9" s="4">
         <v>44399.361489999967</v>
       </c>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>84</v>
       </c>
-      <c r="B10" s="6">
+      <c r="B10" s="4">
         <v>2464345</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C10" s="4">
         <v>2055227.6116999998</v>
       </c>
-      <c r="D10" s="6">
+      <c r="D10" s="4">
         <v>221589</v>
       </c>
-      <c r="E10" s="6">
+      <c r="E10" s="4">
         <v>284169.92337000003</v>
       </c>
-      <c r="F10" s="6">
+      <c r="F10" s="4">
         <v>4690024</v>
       </c>
       <c r="G10" s="1">
         <v>4654917.45737</v>
       </c>
       <c r="H10" s="1">
         <v>1321498</v>
       </c>
       <c r="I10" s="1">
         <v>1285975.6069799999</v>
       </c>
-      <c r="J10" s="6">
+      <c r="J10" s="4">
         <v>263679</v>
       </c>
-      <c r="K10" s="6">
+      <c r="K10" s="4">
         <v>261899.16763000004</v>
       </c>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>85</v>
       </c>
-      <c r="B11" s="6">
+      <c r="B11" s="4">
         <v>2881945</v>
       </c>
-      <c r="C11" s="6">
+      <c r="C11" s="4">
         <v>2742138.9626599997</v>
       </c>
-      <c r="D11" s="6">
+      <c r="D11" s="4">
         <v>249718</v>
       </c>
-      <c r="E11" s="6">
+      <c r="E11" s="4">
         <v>325245.04667000001</v>
       </c>
-      <c r="F11" s="6">
+      <c r="F11" s="4">
         <v>5571134</v>
       </c>
-      <c r="G11" s="6">
+      <c r="G11" s="4">
         <v>5451241.8702199999</v>
       </c>
       <c r="H11" s="1">
         <v>1568070</v>
       </c>
       <c r="I11" s="1">
         <v>1503573.1747999999</v>
       </c>
-      <c r="J11" s="6">
+      <c r="J11" s="4">
         <v>649246</v>
       </c>
-      <c r="K11" s="6">
+      <c r="K11" s="4">
         <v>357989.35737999983</v>
       </c>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>86</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="4">
         <v>3133816</v>
       </c>
-      <c r="C12" s="6">
+      <c r="C12" s="4">
         <v>2948206.2785099996</v>
       </c>
-      <c r="D12" s="6">
+      <c r="D12" s="4">
         <v>272482</v>
       </c>
-      <c r="E12" s="6">
+      <c r="E12" s="4">
         <v>360876.05648000003</v>
       </c>
-      <c r="F12" s="6">
+      <c r="F12" s="4">
         <v>6263002</v>
       </c>
-      <c r="G12" s="6">
+      <c r="G12" s="4">
         <v>6240336.6057399986</v>
       </c>
       <c r="H12" s="1">
         <v>1807707</v>
       </c>
       <c r="I12" s="1">
         <v>1763066.1033000001</v>
       </c>
-      <c r="J12" s="6">
+      <c r="J12" s="4">
         <v>688767</v>
       </c>
-      <c r="K12" s="6">
+      <c r="K12" s="4">
         <v>403103.63648999995</v>
       </c>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>87</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="4">
         <v>3601116</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="4">
         <v>3428088.9586700001</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="4">
         <v>308075</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="4">
         <v>403328.32263999997</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="4">
         <v>7017696</v>
       </c>
       <c r="G13" s="1">
         <v>6981646.6097199982</v>
       </c>
       <c r="H13" s="1">
         <v>2061065</v>
       </c>
       <c r="I13" s="1">
         <v>2005064.6791300001</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="4">
         <v>762041</v>
       </c>
-      <c r="K13" s="6">
+      <c r="K13" s="4">
         <v>476967.5400299998</v>
       </c>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>88</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="4">
         <v>3885166</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="4">
         <v>3757299.1530499998</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="4">
         <v>335874</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="4">
         <v>446107.79317000002</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="4">
         <v>7977827</v>
       </c>
       <c r="G14" s="1">
         <v>7936460.8845599983</v>
       </c>
       <c r="H14" s="1">
         <v>2299001</v>
       </c>
       <c r="I14" s="1">
         <v>2238376.79794</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="4">
         <v>838402</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="4">
         <v>562819.01063999988</v>
       </c>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>89</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="4">
         <v>4150566</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="4">
         <v>4038258.5763500002</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="4">
         <v>369292</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="4">
         <v>489507.25679000001</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="4">
         <v>8951984</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="4">
         <v>8915091.4755699988</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="4">
         <v>2541127</v>
       </c>
       <c r="I15" s="1">
         <v>2486228.14041</v>
       </c>
       <c r="J15" s="1">
         <v>894895</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="4">
         <v>626560.25307999994</v>
       </c>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>90</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="4">
         <v>4496966</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="4">
         <v>4431022.8928099992</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="4">
         <v>415417</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="4">
         <v>529734.48560000001</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="4">
         <v>9841603</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="4">
         <v>9833249.0294799991</v>
       </c>
       <c r="H16" s="1">
         <v>2778568</v>
       </c>
       <c r="I16" s="1">
         <v>2702696.81061</v>
       </c>
       <c r="J16" s="1">
         <v>1101220</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="4">
         <v>857328.33038999955</v>
       </c>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="B17" s="6"/>
-[...4 lines deleted...]
-      <c r="G17" s="6"/>
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
       <c r="H17" s="1"/>
       <c r="I17" s="1"/>
       <c r="J17" s="1"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.25">
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="1"/>
       <c r="J18" s="1"/>
       <c r="K18" s="1"/>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.25">
       <c r="B20" t="s">
         <v>30</v>
       </c>
@@ -8701,688 +8221,688 @@
         <v>41</v>
       </c>
       <c r="L22" t="s">
         <v>40</v>
       </c>
       <c r="M22" t="s">
         <v>41</v>
       </c>
       <c r="N22" t="s">
         <v>40</v>
       </c>
       <c r="O22" t="s">
         <v>41</v>
       </c>
       <c r="P22" t="s">
         <v>40</v>
       </c>
       <c r="Q22" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>79</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="4">
         <v>107599</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="4">
         <v>102952.96285</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="4">
         <v>30210</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="4">
         <v>52461.113979999995</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="4">
         <v>4236</v>
       </c>
-      <c r="G23" s="6">
+      <c r="G23" s="4">
         <v>3639.8657899999998</v>
       </c>
-      <c r="H23" s="6">
+      <c r="H23" s="4">
         <v>1050</v>
       </c>
-      <c r="I23" s="6">
+      <c r="I23" s="4">
         <v>922.27993000000004</v>
       </c>
-      <c r="J23" s="6">
+      <c r="J23" s="4">
         <v>73886</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K23" s="4">
         <v>79432.946159999992</v>
       </c>
-      <c r="L23" s="6">
+      <c r="L23" s="4">
         <v>23</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="4">
         <v>24.93695</v>
       </c>
-      <c r="N23" s="6">
+      <c r="N23" s="4">
         <v>997</v>
       </c>
-      <c r="O23" s="6">
+      <c r="O23" s="4">
         <v>1077.7752</v>
       </c>
-      <c r="P23" s="6">
+      <c r="P23" s="4">
         <v>2645</v>
       </c>
-      <c r="Q23" s="6">
+      <c r="Q23" s="4">
         <v>2680.9959199999998</v>
       </c>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>80</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="4">
         <v>203146</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="4">
         <v>201846.3279</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="4">
         <v>51518</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="4">
         <v>60216.835930000001</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="4">
         <v>7129</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G24" s="4">
         <v>6868.9007799999999</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="4">
         <v>1323</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="4">
         <v>1095.7673</v>
       </c>
-      <c r="J24" s="6">
+      <c r="J24" s="4">
         <v>153449</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="4">
         <v>231754.66602</v>
       </c>
-      <c r="L24" s="6">
+      <c r="L24" s="4">
         <v>34</v>
       </c>
-      <c r="M24" s="6">
+      <c r="M24" s="4">
         <v>49.453420000000001</v>
       </c>
-      <c r="N24" s="6">
+      <c r="N24" s="4">
         <v>2070</v>
       </c>
-      <c r="O24" s="6">
+      <c r="O24" s="4">
         <v>2324.5493799999999</v>
       </c>
-      <c r="P24" s="6">
+      <c r="P24" s="4">
         <v>4914</v>
       </c>
-      <c r="Q24" s="6">
+      <c r="Q24" s="4">
         <v>5265.4034299999994</v>
       </c>
     </row>
     <row r="25" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>81</v>
       </c>
-      <c r="B25" s="6">
+      <c r="B25" s="4">
         <v>300978</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="4">
         <v>298192.99195</v>
       </c>
-      <c r="D25" s="6">
+      <c r="D25" s="4">
         <v>72560</v>
       </c>
-      <c r="E25" s="6">
+      <c r="E25" s="4">
         <v>73184.76758</v>
       </c>
-      <c r="F25" s="6">
+      <c r="F25" s="4">
         <v>10084</v>
       </c>
-      <c r="G25" s="6">
+      <c r="G25" s="4">
         <v>10636.556769999999</v>
       </c>
-      <c r="H25" s="6">
+      <c r="H25" s="4">
         <v>1587</v>
       </c>
-      <c r="I25" s="6">
+      <c r="I25" s="4">
         <v>1365.72307</v>
       </c>
-      <c r="J25" s="6">
+      <c r="J25" s="4">
         <v>227217</v>
       </c>
-      <c r="K25" s="6">
+      <c r="K25" s="4">
         <v>252031.29816999999</v>
       </c>
-      <c r="L25" s="6">
+      <c r="L25" s="4">
         <v>50</v>
       </c>
-      <c r="M25" s="6">
+      <c r="M25" s="4">
         <v>62.873989999999999</v>
       </c>
-      <c r="N25" s="6">
+      <c r="N25" s="4">
         <v>2911</v>
       </c>
-      <c r="O25" s="6">
+      <c r="O25" s="4">
         <v>3412.2519900000002</v>
       </c>
-      <c r="P25" s="6">
+      <c r="P25" s="4">
         <v>7553</v>
       </c>
-      <c r="Q25" s="6">
+      <c r="Q25" s="4">
         <v>7126.8281100000004</v>
       </c>
     </row>
     <row r="26" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>82</v>
       </c>
-      <c r="B26" s="6">
+      <c r="B26" s="4">
         <v>412578</v>
       </c>
-      <c r="C26" s="6">
+      <c r="C26" s="4">
         <v>405683.67933999997</v>
       </c>
-      <c r="D26" s="6">
+      <c r="D26" s="4">
         <v>98406</v>
       </c>
-      <c r="E26" s="6">
+      <c r="E26" s="4">
         <v>90129.347689999995</v>
       </c>
-      <c r="F26" s="6">
+      <c r="F26" s="4">
         <v>14342</v>
       </c>
-      <c r="G26" s="6">
+      <c r="G26" s="4">
         <v>14899.365689999999</v>
       </c>
-      <c r="H26" s="6">
+      <c r="H26" s="4">
         <v>1910</v>
       </c>
-      <c r="I26" s="6">
+      <c r="I26" s="4">
         <v>1607.36626</v>
       </c>
-      <c r="J26" s="6">
+      <c r="J26" s="4">
         <v>319374</v>
       </c>
-      <c r="K26" s="6">
+      <c r="K26" s="4">
         <v>298507.08558999997</v>
       </c>
-      <c r="L26" s="6">
+      <c r="L26" s="4">
         <v>59</v>
       </c>
-      <c r="M26" s="6">
+      <c r="M26" s="4">
         <v>76.720729999999989</v>
       </c>
-      <c r="N26" s="6">
+      <c r="N26" s="4">
         <v>4029</v>
       </c>
-      <c r="O26" s="6">
+      <c r="O26" s="4">
         <v>4510.7660300000007</v>
       </c>
-      <c r="P26" s="6">
+      <c r="P26" s="4">
         <v>9612</v>
       </c>
-      <c r="Q26" s="6">
+      <c r="Q26" s="4">
         <v>9180.7839299999996</v>
       </c>
     </row>
     <row r="27" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>83</v>
       </c>
-      <c r="B27" s="6">
+      <c r="B27" s="4">
         <v>518035</v>
       </c>
-      <c r="C27" s="6">
+      <c r="C27" s="4">
         <v>518038.56258999999</v>
       </c>
-      <c r="D27" s="6">
+      <c r="D27" s="4">
         <v>122311</v>
       </c>
-      <c r="E27" s="6">
+      <c r="E27" s="4">
         <v>107011.71322000001</v>
       </c>
-      <c r="F27" s="6">
+      <c r="F27" s="4">
         <v>18794</v>
       </c>
-      <c r="G27" s="6">
+      <c r="G27" s="4">
         <v>19876.917949999999</v>
       </c>
-      <c r="H27" s="6">
+      <c r="H27" s="4">
         <v>2232</v>
       </c>
-      <c r="I27" s="6">
+      <c r="I27" s="4">
         <v>1939.45099</v>
       </c>
-      <c r="J27" s="6">
+      <c r="J27" s="4">
         <v>407675</v>
       </c>
-      <c r="K27" s="6">
+      <c r="K27" s="4">
         <v>388471.14058999997</v>
       </c>
-      <c r="L27" s="6">
+      <c r="L27" s="4">
         <v>65</v>
       </c>
-      <c r="M27" s="6">
+      <c r="M27" s="4">
         <v>85.988669999999999</v>
       </c>
-      <c r="N27" s="6">
+      <c r="N27" s="4">
         <v>5079</v>
       </c>
-      <c r="O27" s="6">
+      <c r="O27" s="4">
         <v>5569.0432300000002</v>
       </c>
-      <c r="P27" s="6">
+      <c r="P27" s="4">
         <v>11583</v>
       </c>
-      <c r="Q27" s="6">
+      <c r="Q27" s="4">
         <v>11045.0324</v>
       </c>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>84</v>
       </c>
-      <c r="B28" s="6">
+      <c r="B28" s="4">
         <v>636877</v>
       </c>
-      <c r="C28" s="6">
+      <c r="C28" s="4">
         <v>635109.35371000005</v>
       </c>
-      <c r="D28" s="6">
+      <c r="D28" s="4">
         <v>146650</v>
       </c>
-      <c r="E28" s="6">
+      <c r="E28" s="4">
         <v>125447.51251</v>
       </c>
-      <c r="F28" s="6">
+      <c r="F28" s="4">
         <v>24275</v>
       </c>
-      <c r="G28" s="6">
+      <c r="G28" s="4">
         <v>25958.408190000002</v>
       </c>
-      <c r="H28" s="6">
+      <c r="H28" s="4">
         <v>2623</v>
       </c>
-      <c r="I28" s="6">
+      <c r="I28" s="4">
         <v>2296.06835</v>
       </c>
-      <c r="J28" s="6">
+      <c r="J28" s="4">
         <v>491862</v>
       </c>
-      <c r="K28" s="6">
+      <c r="K28" s="4">
         <v>478283.98729000002</v>
       </c>
-      <c r="L28" s="6">
+      <c r="L28" s="4">
         <v>70</v>
       </c>
-      <c r="M28" s="6">
+      <c r="M28" s="4">
         <v>89.287329999999997</v>
       </c>
-      <c r="N28" s="6">
+      <c r="N28" s="4">
         <v>6139</v>
       </c>
-      <c r="O28" s="6">
+      <c r="O28" s="4">
         <v>6606.7010099999998</v>
       </c>
-      <c r="P28" s="6">
+      <c r="P28" s="4">
         <v>13002</v>
       </c>
-      <c r="Q28" s="6">
+      <c r="Q28" s="4">
         <v>12184.28859</v>
       </c>
     </row>
     <row r="29" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>85</v>
       </c>
-      <c r="B29" s="6">
+      <c r="B29" s="4">
         <v>755874</v>
       </c>
-      <c r="C29" s="6">
+      <c r="C29" s="4">
         <v>748944.01030999993</v>
       </c>
-      <c r="D29" s="6">
+      <c r="D29" s="4">
         <v>170124</v>
       </c>
-      <c r="E29" s="6">
+      <c r="E29" s="4">
         <v>143452.55183000001</v>
       </c>
-      <c r="F29" s="6">
+      <c r="F29" s="4">
         <v>30101</v>
       </c>
-      <c r="G29" s="6">
+      <c r="G29" s="4">
         <v>31401.953379999999</v>
       </c>
-      <c r="H29" s="6">
+      <c r="H29" s="4">
         <v>2999</v>
       </c>
-      <c r="I29" s="6">
+      <c r="I29" s="4">
         <v>2603.7660099999998</v>
       </c>
-      <c r="J29" s="6">
+      <c r="J29" s="4">
         <v>587299</v>
       </c>
-      <c r="K29" s="6">
+      <c r="K29" s="4">
         <v>556061.39895000006</v>
       </c>
-      <c r="L29" s="6">
+      <c r="L29" s="4">
         <v>71</v>
       </c>
-      <c r="M29" s="6">
+      <c r="M29" s="4">
         <v>94.033539999999988</v>
       </c>
-      <c r="N29" s="6">
+      <c r="N29" s="4">
         <v>7167</v>
       </c>
-      <c r="O29" s="6">
+      <c r="O29" s="4">
         <v>7637.3777900000005</v>
       </c>
-      <c r="P29" s="6">
+      <c r="P29" s="4">
         <v>14435</v>
       </c>
-      <c r="Q29" s="6">
+      <c r="Q29" s="4">
         <v>13378.082990000001</v>
       </c>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>86</v>
       </c>
-      <c r="B30" s="6">
+      <c r="B30" s="4">
         <v>874415</v>
       </c>
-      <c r="C30" s="6">
+      <c r="C30" s="4">
         <v>872902.84886000003</v>
       </c>
-      <c r="D30" s="6">
+      <c r="D30" s="4">
         <v>192447</v>
       </c>
-      <c r="E30" s="6">
+      <c r="E30" s="4">
         <v>163205.77358000001</v>
       </c>
-      <c r="F30" s="6">
+      <c r="F30" s="4">
         <v>36565</v>
       </c>
-      <c r="G30" s="6">
+      <c r="G30" s="4">
         <v>38466.209139999999</v>
       </c>
-      <c r="H30" s="6">
+      <c r="H30" s="4">
         <v>3301</v>
       </c>
-      <c r="I30" s="6">
+      <c r="I30" s="4">
         <v>3067.2617799999998</v>
       </c>
-      <c r="J30" s="6">
+      <c r="J30" s="4">
         <v>677073</v>
       </c>
-      <c r="K30" s="6">
+      <c r="K30" s="4">
         <v>662175.92211000004</v>
       </c>
-      <c r="L30" s="6">
+      <c r="L30" s="4">
         <v>73</v>
       </c>
-      <c r="M30" s="6">
+      <c r="M30" s="4">
         <v>108.33931</v>
       </c>
-      <c r="N30" s="6">
+      <c r="N30" s="4">
         <v>8230</v>
       </c>
-      <c r="O30" s="6">
+      <c r="O30" s="4">
         <v>8714.0720299999994</v>
       </c>
-      <c r="P30" s="6">
+      <c r="P30" s="4">
         <v>15603</v>
       </c>
-      <c r="Q30" s="6">
+      <c r="Q30" s="4">
         <v>14425.67649</v>
       </c>
     </row>
     <row r="31" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>87</v>
       </c>
-      <c r="B31" s="6">
+      <c r="B31" s="4">
         <v>995647</v>
       </c>
-      <c r="C31" s="6">
+      <c r="C31" s="4">
         <v>994105.26925999997</v>
       </c>
-      <c r="D31" s="6">
+      <c r="D31" s="4">
         <v>218822</v>
       </c>
-      <c r="E31" s="6">
+      <c r="E31" s="4">
         <v>182740.75949</v>
       </c>
-      <c r="F31" s="6">
+      <c r="F31" s="4">
         <v>41775</v>
       </c>
-      <c r="G31" s="6">
+      <c r="G31" s="4">
         <v>43887.450689999998</v>
       </c>
-      <c r="H31" s="6">
+      <c r="H31" s="4">
         <v>3636</v>
       </c>
-      <c r="I31" s="6">
+      <c r="I31" s="4">
         <v>3422.6480299999998</v>
       </c>
-      <c r="J31" s="6">
+      <c r="J31" s="4">
         <v>774746</v>
       </c>
-      <c r="K31" s="6">
+      <c r="K31" s="4">
         <v>755516.01465999999</v>
       </c>
-      <c r="L31" s="6">
+      <c r="L31" s="4">
         <v>80</v>
       </c>
-      <c r="M31" s="6">
+      <c r="M31" s="4">
         <v>130.37598</v>
       </c>
-      <c r="N31" s="6">
+      <c r="N31" s="4">
         <v>9292</v>
       </c>
-      <c r="O31" s="6">
+      <c r="O31" s="4">
         <v>9800.5584099999996</v>
       </c>
-      <c r="P31" s="6">
+      <c r="P31" s="4">
         <v>17067</v>
       </c>
-      <c r="Q31" s="6">
+      <c r="Q31" s="4">
         <v>15461.60261</v>
       </c>
     </row>
     <row r="32" spans="1:17" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>88</v>
       </c>
-      <c r="B32" s="6">
+      <c r="B32" s="4">
         <v>1111038</v>
       </c>
-      <c r="C32" s="6">
+      <c r="C32" s="4">
         <v>1107823.95093</v>
       </c>
-      <c r="D32" s="6">
+      <c r="D32" s="4">
         <v>247858</v>
       </c>
-      <c r="E32" s="6">
+      <c r="E32" s="4">
         <v>205821.79957</v>
       </c>
-      <c r="F32" s="6">
+      <c r="F32" s="4">
         <v>46524</v>
       </c>
-      <c r="G32" s="6">
+      <c r="G32" s="4">
         <v>48312.90885</v>
       </c>
-      <c r="H32" s="6">
+      <c r="H32" s="4">
         <v>3993</v>
       </c>
-      <c r="I32" s="6">
+      <c r="I32" s="4">
         <v>3834.8704900000002</v>
       </c>
-      <c r="J32" s="6">
+      <c r="J32" s="4">
         <v>860763</v>
       </c>
-      <c r="K32" s="6">
+      <c r="K32" s="4">
         <v>845053.53333000001</v>
       </c>
-      <c r="L32" s="6">
+      <c r="L32" s="4">
         <v>93</v>
       </c>
-      <c r="M32" s="6">
+      <c r="M32" s="4">
         <v>151.10451999999998</v>
       </c>
-      <c r="N32" s="6">
+      <c r="N32" s="4">
         <v>10321</v>
       </c>
-      <c r="O32" s="6">
+      <c r="O32" s="4">
         <v>10535.31531</v>
       </c>
-      <c r="P32" s="6">
+      <c r="P32" s="4">
         <v>18411</v>
       </c>
-      <c r="Q32" s="6">
+      <c r="Q32" s="4">
         <v>16843.31494</v>
       </c>
     </row>
     <row r="33" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>89</v>
       </c>
-      <c r="B33" s="6">
+      <c r="B33" s="4">
         <v>1231121</v>
       </c>
-      <c r="C33" s="6">
+      <c r="C33" s="4">
         <v>1232934.8320299999</v>
       </c>
-      <c r="D33" s="6">
+      <c r="D33" s="4">
         <v>274259</v>
       </c>
-      <c r="E33" s="6">
+      <c r="E33" s="4">
         <v>231535.62894</v>
       </c>
-      <c r="F33" s="6">
+      <c r="F33" s="4">
         <v>50507</v>
       </c>
-      <c r="G33" s="6">
+      <c r="G33" s="4">
         <v>52356.921969999996</v>
       </c>
-      <c r="H33" s="6">
+      <c r="H33" s="4">
         <v>4559</v>
       </c>
-      <c r="I33" s="6">
+      <c r="I33" s="4">
         <v>4295.3045999999995</v>
       </c>
-      <c r="J33" s="6">
+      <c r="J33" s="4">
         <v>949274</v>
       </c>
-      <c r="K33" s="6">
+      <c r="K33" s="4">
         <v>934741.01282000006</v>
       </c>
-      <c r="L33" s="6">
+      <c r="L33" s="4">
         <v>125</v>
       </c>
-      <c r="M33" s="6">
+      <c r="M33" s="4">
         <v>166.46511999999998</v>
       </c>
-      <c r="N33" s="6">
+      <c r="N33" s="4">
         <v>11385</v>
       </c>
-      <c r="O33" s="6">
+      <c r="O33" s="4">
         <v>11629.515289999999</v>
       </c>
-      <c r="P33" s="6">
+      <c r="P33" s="4">
         <v>19897</v>
       </c>
-      <c r="Q33" s="6">
+      <c r="Q33" s="4">
         <v>18568.459640000001</v>
       </c>
     </row>
     <row r="34" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>90</v>
       </c>
-      <c r="B34" s="6">
+      <c r="B34" s="4">
         <v>1344117</v>
       </c>
-      <c r="C34" s="6">
+      <c r="C34" s="4">
         <v>1349819.5871600001</v>
       </c>
-      <c r="D34" s="6">
+      <c r="D34" s="4">
         <v>307037</v>
       </c>
-      <c r="E34" s="6">
+      <c r="E34" s="4">
         <v>258756.08778999999</v>
       </c>
-      <c r="F34" s="6">
+      <c r="F34" s="4">
         <v>54653</v>
       </c>
-      <c r="G34" s="6">
+      <c r="G34" s="4">
         <v>56009.985209999999</v>
       </c>
-      <c r="H34" s="6">
+      <c r="H34" s="4">
         <v>5273</v>
       </c>
-      <c r="I34" s="6">
+      <c r="I34" s="4">
         <v>4979.6723099999999</v>
       </c>
-      <c r="J34" s="6">
+      <c r="J34" s="4">
         <v>1032396</v>
       </c>
-      <c r="K34" s="6">
+      <c r="K34" s="4">
         <v>998984.81333999999</v>
       </c>
-      <c r="L34" s="6">
+      <c r="L34" s="4">
         <v>153</v>
       </c>
-      <c r="M34" s="6">
+      <c r="M34" s="4">
         <v>192.79454999999999</v>
       </c>
-      <c r="N34" s="6">
+      <c r="N34" s="4">
         <v>12532</v>
       </c>
-      <c r="O34" s="6">
+      <c r="O34" s="4">
         <v>12788.969160000001</v>
       </c>
-      <c r="P34" s="6">
+      <c r="P34" s="4">
         <v>22407</v>
       </c>
-      <c r="Q34" s="6">
+      <c r="Q34" s="4">
         <v>21164.901089999999</v>
       </c>
     </row>
     <row r="35" spans="1:19" x14ac:dyDescent="0.25">
-      <c r="H35" s="6"/>
-[...3 lines deleted...]
-      <c r="Q35" s="6"/>
+      <c r="H35" s="4"/>
+      <c r="I35" s="4"/>
+      <c r="J35" s="4"/>
+      <c r="K35" s="4"/>
+      <c r="Q35" s="4"/>
     </row>
     <row r="36" spans="1:19" x14ac:dyDescent="0.25">
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
     </row>
     <row r="37" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37" t="s">
         <v>18</v>
       </c>
       <c r="C37" t="s">
         <v>18</v>
       </c>
       <c r="D37" t="s">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>20</v>
@@ -9574,5680 +9094,5197 @@
         <v>40</v>
       </c>
       <c r="N40" t="s">
         <v>41</v>
       </c>
       <c r="O40" t="s">
         <v>40</v>
       </c>
       <c r="P40" t="s">
         <v>41</v>
       </c>
       <c r="Q40" t="s">
         <v>40</v>
       </c>
       <c r="R40" t="s">
         <v>41</v>
       </c>
       <c r="S40" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>79</v>
       </c>
-      <c r="B41" s="6">
+      <c r="B41" s="4">
         <v>3145</v>
       </c>
-      <c r="C41" s="6">
+      <c r="C41" s="4">
         <v>2787.7681099999995</v>
       </c>
-      <c r="D41" s="6">
+      <c r="D41" s="4">
         <v>1.0742100000000001</v>
       </c>
-      <c r="E41" s="6">
+      <c r="E41" s="4">
         <v>42885</v>
       </c>
-      <c r="F41" s="6">
+      <c r="F41" s="4">
         <v>43913.568669999993</v>
       </c>
-      <c r="G41" s="6">
+      <c r="G41" s="4">
         <v>159</v>
       </c>
-      <c r="H41" s="6">
+      <c r="H41" s="4">
         <v>280.48126999999999</v>
       </c>
-      <c r="I41" s="6">
+      <c r="I41" s="4">
         <v>21400</v>
       </c>
-      <c r="J41" s="6">
+      <c r="J41" s="4">
         <v>23758.513449999999</v>
       </c>
-      <c r="K41" s="6">
+      <c r="K41" s="4">
         <v>-70801.139429999981</v>
       </c>
-      <c r="L41" s="6">
+      <c r="L41" s="4">
         <v>-92878.884270000039</v>
       </c>
-      <c r="M41" s="6">
+      <c r="M41" s="4">
         <v>32000</v>
       </c>
-      <c r="N41" s="6">
+      <c r="N41" s="4">
         <v>32745.343010000001</v>
       </c>
-      <c r="O41" s="6">
+      <c r="O41" s="4">
         <v>1956</v>
       </c>
-      <c r="P41" s="6">
+      <c r="P41" s="4">
         <v>4066.23173</v>
       </c>
       <c r="Q41">
         <v>0</v>
       </c>
-      <c r="R41" s="6">
+      <c r="R41" s="4">
         <v>1956.5721899999999</v>
       </c>
-      <c r="S41" s="6">
+      <c r="S41" s="4">
         <v>40.382959999999997</v>
       </c>
     </row>
     <row r="42" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>80</v>
       </c>
-      <c r="B42" s="6">
+      <c r="B42" s="4">
         <v>6579</v>
       </c>
-      <c r="C42" s="6">
+      <c r="C42" s="4">
         <v>5094.0123099999992</v>
       </c>
-      <c r="D42" s="6">
+      <c r="D42" s="4">
         <v>7.8482699999999994</v>
       </c>
-      <c r="E42" s="6">
+      <c r="E42" s="4">
         <v>64005</v>
       </c>
-      <c r="F42" s="6">
+      <c r="F42" s="4">
         <v>61962.455869999998</v>
       </c>
-      <c r="G42" s="6">
+      <c r="G42" s="4">
         <v>296</v>
       </c>
-      <c r="H42" s="6">
+      <c r="H42" s="4">
         <v>386.15363000000002</v>
       </c>
-      <c r="I42" s="6">
+      <c r="I42" s="4">
         <v>23916</v>
       </c>
-      <c r="J42" s="6">
+      <c r="J42" s="4">
         <v>24287.100160000002</v>
       </c>
-      <c r="K42" s="6">
+      <c r="K42" s="4">
         <v>-146313.158022349</v>
       </c>
-      <c r="L42" s="6">
+      <c r="L42" s="4">
         <v>-147908.25565000009</v>
       </c>
-      <c r="M42" s="6">
+      <c r="M42" s="4">
         <v>65278</v>
       </c>
-      <c r="N42" s="6">
+      <c r="N42" s="4">
         <v>66525.522620000003</v>
       </c>
-      <c r="O42" s="6">
+      <c r="O42" s="4">
         <v>1956</v>
       </c>
-      <c r="P42" s="6">
+      <c r="P42" s="4">
         <v>5070.5584500000004</v>
       </c>
-      <c r="Q42" s="6">
+      <c r="Q42" s="4">
         <v>0</v>
       </c>
-      <c r="R42" s="6">
+      <c r="R42" s="4">
         <v>1956.5393999999999</v>
       </c>
-      <c r="S42" s="6">
+      <c r="S42" s="4">
         <v>49.387629999999994</v>
       </c>
     </row>
     <row r="43" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>81</v>
       </c>
-      <c r="B43" s="6">
+      <c r="B43" s="4">
         <v>10291</v>
       </c>
-      <c r="C43" s="6">
+      <c r="C43" s="4">
         <v>7820.5552200000002</v>
       </c>
-      <c r="D43" s="6">
+      <c r="D43" s="4">
         <v>8.9962499999999999</v>
       </c>
-      <c r="E43" s="6">
+      <c r="E43" s="4">
         <v>73529</v>
       </c>
-      <c r="F43" s="6">
+      <c r="F43" s="4">
         <v>71953.213729999989</v>
       </c>
-      <c r="G43" s="6">
+      <c r="G43" s="4">
         <v>471</v>
       </c>
-      <c r="H43" s="6">
+      <c r="H43" s="4">
         <v>510.66015000000004</v>
       </c>
-      <c r="I43" s="6">
+      <c r="I43" s="4">
         <v>23921</v>
       </c>
-      <c r="J43" s="6">
+      <c r="J43" s="4">
         <v>24594.429310000003</v>
       </c>
-      <c r="K43" s="6">
+      <c r="K43" s="4">
         <v>-202957.98140765098</v>
       </c>
-      <c r="L43" s="6">
+      <c r="L43" s="4">
         <v>-190162.58374</v>
       </c>
-      <c r="M43" s="6">
+      <c r="M43" s="4">
         <v>98556</v>
       </c>
-      <c r="N43" s="6">
+      <c r="N43" s="4">
         <v>99608.046979999999</v>
       </c>
-      <c r="O43" s="6">
+      <c r="O43" s="4">
         <v>1956</v>
       </c>
-      <c r="P43" s="6">
+      <c r="P43" s="4">
         <v>5829.2837300000001</v>
       </c>
-      <c r="Q43" s="6">
+      <c r="Q43" s="4">
         <v>0</v>
       </c>
-      <c r="R43" s="6">
+      <c r="R43" s="4">
         <v>1956.84175</v>
       </c>
-      <c r="S43" s="6">
+      <c r="S43" s="4">
         <v>50.047629999999998</v>
       </c>
     </row>
     <row r="44" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>82</v>
       </c>
-      <c r="B44" s="6">
+      <c r="B44" s="4">
         <v>13684</v>
       </c>
-      <c r="C44" s="6">
+      <c r="C44" s="4">
         <v>10628.324960000004</v>
       </c>
-      <c r="D44" s="6">
+      <c r="D44" s="4">
         <v>6.4634200000000002</v>
       </c>
-      <c r="E44" s="6">
+      <c r="E44" s="4">
         <v>81574</v>
       </c>
-      <c r="F44" s="6">
+      <c r="F44" s="4">
         <v>81448.223689999999</v>
       </c>
-      <c r="G44" s="6">
+      <c r="G44" s="4">
         <v>601</v>
       </c>
-      <c r="H44" s="6">
+      <c r="H44" s="4">
         <v>587.39851999999996</v>
       </c>
-      <c r="I44" s="6">
+      <c r="I44" s="4">
         <v>39421</v>
       </c>
-      <c r="J44" s="6">
+      <c r="J44" s="4">
         <v>46406.987810000006</v>
       </c>
-      <c r="K44" s="6">
+      <c r="K44" s="4">
         <v>-455008</v>
       </c>
-      <c r="L44" s="6">
+      <c r="L44" s="4">
         <v>-491093.96077000012</v>
       </c>
-      <c r="M44" s="6">
+      <c r="M44" s="4">
         <v>131834</v>
       </c>
-      <c r="N44" s="6">
+      <c r="N44" s="4">
         <v>137881.38847999999</v>
       </c>
-      <c r="O44" s="6">
+      <c r="O44" s="4">
         <v>1956</v>
       </c>
-      <c r="P44" s="6">
+      <c r="P44" s="4">
         <v>6425.7752399999999</v>
       </c>
-      <c r="Q44" s="6">
+      <c r="Q44" s="4">
         <v>0</v>
       </c>
-      <c r="R44" s="6">
+      <c r="R44" s="4">
         <v>1956.5393999999999</v>
       </c>
-      <c r="S44" s="6">
+      <c r="S44" s="4">
         <v>53.402239999999999</v>
       </c>
     </row>
     <row r="45" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>83</v>
       </c>
-      <c r="B45" s="6">
+      <c r="B45" s="4">
         <v>17412</v>
       </c>
-      <c r="C45" s="6">
+      <c r="C45" s="4">
         <v>13676.918099999999</v>
       </c>
-      <c r="D45" s="6">
+      <c r="D45" s="4">
         <v>9.6012900000000005</v>
       </c>
-      <c r="E45" s="6">
+      <c r="E45" s="4">
         <v>85790</v>
       </c>
-      <c r="F45" s="6">
+      <c r="F45" s="4">
         <v>86552.496070000008</v>
       </c>
-      <c r="G45" s="6">
+      <c r="G45" s="4">
         <v>892</v>
       </c>
-      <c r="H45" s="6">
+      <c r="H45" s="4">
         <v>715.05098999999996</v>
       </c>
-      <c r="I45" s="6">
+      <c r="I45" s="4">
         <v>51921</v>
       </c>
-      <c r="J45" s="6">
+      <c r="J45" s="4">
         <v>55149.751859999997</v>
       </c>
-      <c r="K45" s="6">
+      <c r="K45" s="4">
         <v>-236506</v>
       </c>
-      <c r="L45" s="6">
+      <c r="L45" s="4">
         <v>-299484.94070000004</v>
       </c>
-      <c r="M45" s="6">
+      <c r="M45" s="4">
         <v>165112</v>
       </c>
-      <c r="N45" s="6">
+      <c r="N45" s="4">
         <v>178984.20666</v>
       </c>
-      <c r="O45" s="6">
+      <c r="O45" s="4">
         <v>1956</v>
       </c>
-      <c r="P45" s="6">
+      <c r="P45" s="4">
         <v>6786.0755799999997</v>
       </c>
-      <c r="Q45" s="6">
+      <c r="Q45" s="4">
         <v>0</v>
       </c>
-      <c r="R45" s="6">
+      <c r="R45" s="4">
         <v>1956.5393999999999</v>
       </c>
-      <c r="S45" s="6">
+      <c r="S45" s="4">
         <v>53.662239999999997</v>
       </c>
     </row>
     <row r="46" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>84</v>
       </c>
-      <c r="B46" s="6">
+      <c r="B46" s="4">
         <v>20876</v>
       </c>
-      <c r="C46" s="6">
+      <c r="C46" s="4">
         <v>17042.88479</v>
       </c>
-      <c r="D46" s="6">
+      <c r="D46" s="4">
         <v>11.248140000000001</v>
       </c>
-      <c r="E46" s="6">
+      <c r="E46" s="4">
         <v>94253</v>
       </c>
-      <c r="F46" s="6">
+      <c r="F46" s="4">
         <v>95742.353560000003</v>
       </c>
-      <c r="G46" s="6">
+      <c r="G46" s="4">
         <v>1069</v>
       </c>
-      <c r="H46" s="6">
+      <c r="H46" s="4">
         <v>859.26963000000001</v>
       </c>
-      <c r="I46" s="6">
+      <c r="I46" s="4">
         <v>52021</v>
       </c>
-      <c r="J46" s="6">
+      <c r="J46" s="4">
         <v>55478.01165</v>
       </c>
-      <c r="K46" s="6">
+      <c r="K46" s="4">
         <v>-116006</v>
       </c>
-      <c r="L46" s="6">
+      <c r="L46" s="4">
         <v>-129549.34577999997</v>
       </c>
-      <c r="M46" s="6">
+      <c r="M46" s="4">
         <v>209510</v>
       </c>
-      <c r="N46" s="6">
+      <c r="N46" s="4">
         <v>213410.26161000002</v>
       </c>
-      <c r="O46" s="6">
+      <c r="O46" s="4">
         <v>1956</v>
       </c>
-      <c r="P46" s="6">
+      <c r="P46" s="4">
         <v>6890.9676399999998</v>
       </c>
-      <c r="Q46" s="6">
+      <c r="Q46" s="4">
         <v>0</v>
       </c>
-      <c r="R46" s="6">
+      <c r="R46" s="4">
         <v>1956.84175</v>
       </c>
-      <c r="S46" s="6">
+      <c r="S46" s="4">
         <v>56.674639999999997</v>
       </c>
     </row>
     <row r="47" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>85</v>
       </c>
-      <c r="B47" s="6">
+      <c r="B47" s="4">
         <v>24600</v>
       </c>
-      <c r="C47" s="6">
+      <c r="C47" s="4">
         <v>20363.266080000001</v>
       </c>
-      <c r="D47" s="6">
+      <c r="D47" s="4">
         <v>12.320900000000002</v>
       </c>
-      <c r="E47" s="6">
+      <c r="E47" s="4">
         <v>102290</v>
       </c>
-      <c r="F47" s="6">
+      <c r="F47" s="4">
         <v>105180.14816</v>
       </c>
-      <c r="G47" s="6">
+      <c r="G47" s="4">
         <v>1271</v>
       </c>
-      <c r="H47" s="6">
+      <c r="H47" s="4">
         <v>996.40955000000008</v>
       </c>
-      <c r="I47" s="6">
+      <c r="I47" s="4">
         <v>77521</v>
       </c>
-      <c r="J47" s="6">
+      <c r="J47" s="4">
         <v>82333.032149999999</v>
       </c>
-      <c r="K47" s="6">
+      <c r="K47" s="4">
         <v>-166406</v>
       </c>
-      <c r="L47" s="6">
+      <c r="L47" s="4">
         <v>-151531.74059000015</v>
       </c>
-      <c r="M47" s="6">
+      <c r="M47" s="4">
         <v>253901</v>
       </c>
-      <c r="N47" s="6">
+      <c r="N47" s="4">
         <v>291636.67683999997</v>
       </c>
-      <c r="O47" s="6">
+      <c r="O47" s="4">
         <v>1956</v>
       </c>
-      <c r="P47" s="6">
+      <c r="P47" s="4">
         <v>6984.5439900000001</v>
       </c>
-      <c r="Q47" s="6">
+      <c r="Q47" s="4">
         <v>354113</v>
       </c>
-      <c r="R47" s="6">
+      <c r="R47" s="4">
         <v>1956.5393999999999</v>
       </c>
-      <c r="S47" s="6">
+      <c r="S47" s="4">
         <v>58.160899999999998</v>
       </c>
     </row>
     <row r="48" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>86</v>
       </c>
-      <c r="B48" s="6">
+      <c r="B48" s="4">
         <v>28154</v>
       </c>
-      <c r="C48" s="6">
+      <c r="C48" s="4">
         <v>23526.30875</v>
       </c>
-      <c r="D48" s="6">
+      <c r="D48" s="4">
         <v>15.2963</v>
       </c>
-      <c r="E48" s="6">
+      <c r="E48" s="4">
         <v>106285</v>
       </c>
-      <c r="F48" s="6">
+      <c r="F48" s="4">
         <v>108831.85844</v>
       </c>
-      <c r="G48" s="6">
+      <c r="G48" s="4">
         <v>1352</v>
       </c>
-      <c r="H48" s="6">
+      <c r="H48" s="4">
         <v>1059.1551299999999</v>
       </c>
-      <c r="I48" s="6">
+      <c r="I48" s="4">
         <v>78121</v>
       </c>
-      <c r="J48" s="6">
+      <c r="J48" s="4">
         <v>82842.100059999997</v>
       </c>
-      <c r="K48" s="6">
+      <c r="K48" s="4">
         <v>-179506</v>
       </c>
-      <c r="L48" s="6">
+      <c r="L48" s="4">
         <v>-165784.67173000003</v>
       </c>
-      <c r="M48" s="6">
+      <c r="M48" s="4">
         <v>298292</v>
       </c>
-      <c r="N48" s="6">
+      <c r="N48" s="4">
         <v>343557.81212999998</v>
       </c>
-      <c r="O48" s="6">
+      <c r="O48" s="4">
         <v>1956</v>
       </c>
-      <c r="P48" s="6">
+      <c r="P48" s="4">
         <v>7040.1371100000006</v>
       </c>
-      <c r="Q48" s="6">
+      <c r="Q48" s="4">
         <v>354113</v>
       </c>
-      <c r="R48" s="6">
+      <c r="R48" s="4">
         <v>1956.5393999999999</v>
       </c>
-      <c r="S48" s="6">
+      <c r="S48" s="4">
         <v>59.100900000000003</v>
       </c>
     </row>
     <row r="49" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>87</v>
       </c>
-      <c r="B49" s="6">
+      <c r="B49" s="4">
         <v>31302</v>
       </c>
-      <c r="C49" s="6">
+      <c r="C49" s="4">
         <v>27133.951229999999</v>
       </c>
-      <c r="D49" s="6">
+      <c r="D49" s="4">
         <v>16.229430000000001</v>
       </c>
-      <c r="E49" s="6">
+      <c r="E49" s="4">
         <v>116619</v>
       </c>
-      <c r="F49" s="6">
+      <c r="F49" s="4">
         <v>119007.88502</v>
       </c>
-      <c r="G49" s="6">
+      <c r="G49" s="4">
         <v>1503</v>
       </c>
-      <c r="H49" s="6">
+      <c r="H49" s="4">
         <v>1220.93309</v>
       </c>
-      <c r="I49" s="6">
+      <c r="I49" s="4">
         <v>78171</v>
       </c>
-      <c r="J49" s="6">
+      <c r="J49" s="4">
         <v>82847.039940000017</v>
       </c>
-      <c r="K49" s="6">
+      <c r="K49" s="4">
         <v>-164306</v>
       </c>
-      <c r="L49" s="6">
+      <c r="L49" s="4">
         <v>-155673.73699000024</v>
       </c>
-      <c r="M49" s="6">
+      <c r="M49" s="4">
         <v>342683</v>
       </c>
-      <c r="N49" s="6">
+      <c r="N49" s="4">
         <v>393308.79112000001</v>
       </c>
-      <c r="O49" s="6">
+      <c r="O49" s="4">
         <v>1956</v>
       </c>
-      <c r="P49" s="6">
+      <c r="P49" s="4">
         <v>7082.97991</v>
       </c>
-      <c r="Q49" s="6">
+      <c r="Q49" s="4">
         <v>354113</v>
       </c>
-      <c r="R49" s="6">
+      <c r="R49" s="4">
         <v>1956.84175</v>
       </c>
-      <c r="S49" s="6">
+      <c r="S49" s="4">
         <v>66.625529999999998</v>
       </c>
     </row>
     <row r="50" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
         <v>88</v>
       </c>
-      <c r="B50" s="6">
+      <c r="B50" s="4">
         <v>34780</v>
       </c>
-      <c r="C50" s="6">
+      <c r="C50" s="4">
         <v>30784.435170000001</v>
       </c>
-      <c r="D50" s="6">
+      <c r="D50" s="4">
         <v>17.297019999999996</v>
       </c>
-      <c r="E50" s="6">
+      <c r="E50" s="4">
         <v>124666</v>
       </c>
-      <c r="F50" s="6">
+      <c r="F50" s="4">
         <v>126997.931</v>
       </c>
-      <c r="G50" s="6">
+      <c r="G50" s="4">
         <v>1653</v>
       </c>
-      <c r="H50" s="6">
+      <c r="H50" s="4">
         <v>1333.74459</v>
       </c>
-      <c r="I50" s="6">
+      <c r="I50" s="4">
         <v>103371</v>
       </c>
-      <c r="J50" s="6">
+      <c r="J50" s="4">
         <v>110728.538</v>
       </c>
-      <c r="K50" s="6">
+      <c r="K50" s="4">
         <v>-169211</v>
       </c>
-      <c r="L50" s="6">
+      <c r="L50" s="4">
         <v>-159405.81578000021</v>
       </c>
-      <c r="M50" s="6">
+      <c r="M50" s="4">
         <v>387074</v>
       </c>
-      <c r="N50" s="6">
+      <c r="N50" s="4">
         <v>443196.97858999996</v>
       </c>
-      <c r="O50" s="6">
+      <c r="O50" s="4">
         <v>1956</v>
       </c>
-      <c r="P50" s="6">
+      <c r="P50" s="4">
         <v>7142.0645100000002</v>
       </c>
-      <c r="Q50" s="6">
+      <c r="Q50" s="4">
         <v>354113</v>
       </c>
-      <c r="R50" s="6">
+      <c r="R50" s="4">
         <v>1956.84175</v>
       </c>
-      <c r="S50" s="6">
+      <c r="S50" s="4">
         <v>66.99579</v>
       </c>
     </row>
     <row r="51" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
         <v>89</v>
       </c>
-      <c r="B51" s="6">
+      <c r="B51" s="4">
         <v>38185</v>
       </c>
-      <c r="C51" s="6">
+      <c r="C51" s="4">
         <v>34534.181079999995</v>
       </c>
-      <c r="D51" s="6">
+      <c r="D51" s="4">
         <v>25.276979999999998</v>
       </c>
-      <c r="E51" s="6">
+      <c r="E51" s="4">
         <v>129266</v>
       </c>
-      <c r="F51" s="6">
+      <c r="F51" s="4">
         <v>130954.35264</v>
       </c>
-      <c r="G51" s="6">
+      <c r="G51" s="4">
         <v>1765</v>
       </c>
-      <c r="H51" s="6">
+      <c r="H51" s="4">
         <v>1550.32203</v>
       </c>
-      <c r="I51" s="6">
+      <c r="I51" s="4">
         <v>106371</v>
       </c>
-      <c r="J51" s="6">
+      <c r="J51" s="4">
         <v>111020.7724</v>
       </c>
-      <c r="K51" s="6">
+      <c r="K51" s="4">
         <v>-168226</v>
       </c>
-      <c r="L51" s="6">
+      <c r="L51" s="4">
         <v>-156915.4421500001</v>
       </c>
-      <c r="M51" s="6">
+      <c r="M51" s="4">
         <v>431465</v>
       </c>
-      <c r="N51" s="6">
+      <c r="N51" s="4">
         <v>496063.5147</v>
       </c>
-      <c r="O51" s="6">
+      <c r="O51" s="4">
         <v>1956</v>
       </c>
-      <c r="P51" s="6">
+      <c r="P51" s="4">
         <v>7303.5402100000001</v>
       </c>
-      <c r="Q51" s="6">
+      <c r="Q51" s="4">
         <v>354113</v>
       </c>
-      <c r="R51" s="6">
+      <c r="R51" s="4">
         <v>1956.5393999999999</v>
       </c>
-      <c r="S51" s="6">
+      <c r="S51" s="4">
         <v>67.195789999999988</v>
       </c>
     </row>
     <row r="52" spans="1:19" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>90</v>
       </c>
-      <c r="B52" s="6">
+      <c r="B52" s="4">
         <v>41724</v>
       </c>
-      <c r="C52" s="6">
+      <c r="C52" s="4">
         <v>38746.001500000006</v>
       </c>
-      <c r="D52" s="6">
+      <c r="D52" s="4">
         <v>20.83295</v>
       </c>
-      <c r="E52" s="6">
+      <c r="E52" s="4">
         <v>141631</v>
       </c>
-      <c r="F52" s="6">
+      <c r="F52" s="4">
         <v>143145.87236000001</v>
       </c>
-      <c r="G52" s="6">
+      <c r="G52" s="4">
         <v>1945</v>
       </c>
-      <c r="H52" s="6">
+      <c r="H52" s="4">
         <v>1746.81666</v>
       </c>
-      <c r="I52" s="6">
+      <c r="I52" s="4">
         <v>106971</v>
       </c>
-      <c r="J52" s="6">
+      <c r="J52" s="4">
         <v>111032.52458</v>
       </c>
-      <c r="K52" s="6">
+      <c r="K52" s="4">
         <v>-22976</v>
       </c>
-      <c r="L52" s="6">
+      <c r="L52" s="4">
         <v>-1616.332960000515</v>
       </c>
-      <c r="M52" s="6">
+      <c r="M52" s="4">
         <v>475856</v>
       </c>
-      <c r="N52" s="6">
+      <c r="N52" s="4">
         <v>554665.00185</v>
       </c>
-      <c r="O52" s="6">
+      <c r="O52" s="4">
         <v>1956</v>
       </c>
-      <c r="P52" s="6">
+      <c r="P52" s="4">
         <v>7557.6159100000004</v>
       </c>
-      <c r="Q52" s="6">
+      <c r="Q52" s="4">
         <v>354113</v>
       </c>
-      <c r="R52" s="6">
+      <c r="R52" s="4">
         <v>1956.84175</v>
       </c>
-      <c r="S52" s="6">
+      <c r="S52" s="4">
         <v>73.155789999999996</v>
       </c>
     </row>
     <row r="53" spans="1:19" x14ac:dyDescent="0.25">
       <c r="E53" s="1"/>
       <c r="F53" s="1"/>
     </row>
     <row r="54" spans="1:19" x14ac:dyDescent="0.25">
       <c r="G54" s="1"/>
       <c r="I54" s="1"/>
       <c r="J54" s="1"/>
     </row>
     <row r="55" spans="1:19" x14ac:dyDescent="0.25">
       <c r="G55" s="1"/>
       <c r="H55" s="1"/>
     </row>
     <row r="56" spans="1:19" x14ac:dyDescent="0.25">
       <c r="J56" s="1"/>
       <c r="K56" s="1"/>
     </row>
     <row r="57" spans="1:19" x14ac:dyDescent="0.25">
       <c r="D57" s="1"/>
       <c r="E57" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:Y56"/>
+  <dimension ref="A1:U56"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="23.42578125" customWidth="1"/>
     <col min="2" max="3" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="29.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="24.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="51.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="27.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="18" width="21" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="24.140625" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="23.85546875" customWidth="1"/>
     <col min="21" max="21" width="18.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A1" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="4" t="s">
+      <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="4" t="s">
+      <c r="D1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E1" s="4" t="s">
+      <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="4" t="s">
+      <c r="F1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="4" t="s">
+      <c r="G1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="H1" s="4" t="s">
+      <c r="H1" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="I1" s="4" t="s">
+      <c r="I1" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="J1" s="4" t="s">
+      <c r="J1" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="K1" s="4" t="s">
+      <c r="K1" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="L1" s="2"/>
-[...16 lines deleted...]
-      <c r="B2" s="2" t="s">
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B2" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="C2" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="2" t="s">
+      <c r="E2" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="2" t="s">
+      <c r="F2" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="2" t="s">
+      <c r="G2" t="s">
         <v>5</v>
       </c>
-      <c r="H2" s="2" t="s">
+      <c r="H2" t="s">
         <v>6</v>
       </c>
-      <c r="I2" s="2" t="s">
+      <c r="I2" t="s">
         <v>6</v>
       </c>
-      <c r="J2" s="2" t="s">
+      <c r="J2" t="s">
         <v>7</v>
       </c>
-      <c r="K2" s="2" t="s">
+      <c r="K2" t="s">
         <v>7</v>
       </c>
-      <c r="L2" s="2"/>
-[...63 lines deleted...]
-      <c r="B4" s="2" t="s">
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="I3" t="s">
+        <v>8</v>
+      </c>
+      <c r="J3" t="s">
+        <v>8</v>
+      </c>
+      <c r="K3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="2" t="s">
+      <c r="C4" t="s">
         <v>41</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D4" t="s">
         <v>40</v>
       </c>
-      <c r="E4" s="2" t="s">
+      <c r="E4" t="s">
         <v>41</v>
       </c>
-      <c r="F4" s="2" t="s">
+      <c r="F4" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="2" t="s">
+      <c r="G4" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="2" t="s">
+      <c r="H4" t="s">
         <v>40</v>
       </c>
-      <c r="I4" s="2" t="s">
+      <c r="I4" t="s">
         <v>41</v>
       </c>
-      <c r="J4" s="2" t="s">
+      <c r="J4" t="s">
         <v>40</v>
       </c>
-      <c r="K4" s="2" t="s">
+      <c r="K4" t="s">
         <v>41</v>
       </c>
-      <c r="L4" s="2"/>
-[...15 lines deleted...]
-      <c r="A5" s="2" t="s">
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>95</v>
       </c>
-      <c r="B5" s="6">
+      <c r="B5" s="4">
         <v>299885.61717826093</v>
       </c>
-      <c r="C5" s="6">
+      <c r="C5" s="4">
         <v>306624.27671000001</v>
       </c>
-      <c r="D5" s="6">
+      <c r="D5" s="4">
         <v>73790</v>
       </c>
-      <c r="E5" s="6">
+      <c r="E5" s="4">
         <v>74498.078900000008</v>
       </c>
-      <c r="F5" s="6">
+      <c r="F5" s="4">
         <v>1070491</v>
       </c>
-      <c r="G5" s="6">
+      <c r="G5" s="4">
         <v>1090006.4475399998</v>
       </c>
-      <c r="H5" s="6">
+      <c r="H5" s="4">
         <v>216952</v>
       </c>
-      <c r="I5" s="6">
+      <c r="I5" s="4">
         <v>242355.85094000003</v>
       </c>
-      <c r="J5" s="23">
+      <c r="J5" s="15">
         <v>88286.167000000016</v>
       </c>
-      <c r="K5" s="23">
+      <c r="K5" s="15">
         <v>93799.650290000005</v>
       </c>
-      <c r="L5" s="2"/>
-[...15 lines deleted...]
-      <c r="A6" s="2" t="s">
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>96</v>
       </c>
-      <c r="B6" s="6">
+      <c r="B6" s="4">
         <v>620315.81332943169</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C6" s="4">
         <v>599601.13446999993</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D6" s="4">
         <v>104984</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E6" s="4">
         <v>118719.83993</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F6" s="4">
         <v>1804527</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G6" s="4">
         <v>2031818.1683600002</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H6" s="4">
         <v>424924</v>
       </c>
-      <c r="I6" s="6">
+      <c r="I6" s="4">
         <v>441177.77970000001</v>
       </c>
-      <c r="J6" s="6">
+      <c r="J6" s="4">
         <v>203512.56900000002</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K6" s="4">
         <v>217169.64075000002</v>
       </c>
-      <c r="L6" s="2"/>
-[...15 lines deleted...]
-      <c r="A7" s="2" t="s">
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
         <v>97</v>
       </c>
-      <c r="B7" s="6">
+      <c r="B7" s="4">
         <v>1315883.065979524</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C7" s="4">
         <v>1201814.8968000002</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D7" s="4">
         <v>142728</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E7" s="4">
         <v>167822.56102000002</v>
       </c>
-      <c r="F7" s="6">
+      <c r="F7" s="4">
         <v>2496606</v>
       </c>
-      <c r="G7" s="6">
+      <c r="G7" s="4">
         <v>2770392.1512100007</v>
       </c>
-      <c r="H7" s="6">
+      <c r="H7" s="4">
         <v>631344</v>
       </c>
-      <c r="I7" s="6">
+      <c r="I7" s="4">
         <v>618361.21713999985</v>
       </c>
-      <c r="J7" s="6">
+      <c r="J7" s="4">
         <v>289616.87799999991</v>
       </c>
-      <c r="K7" s="6">
+      <c r="K7" s="4">
         <v>316455.02900999988</v>
       </c>
-      <c r="L7" s="3"/>
-[...15 lines deleted...]
-      <c r="A8" s="2" t="s">
+      <c r="L7" s="1"/>
+      <c r="M7" s="1"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
         <v>98</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B8" s="4">
         <v>1547032.7580424307</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="4">
         <v>1449175.6550500002</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D8" s="4">
         <v>179802</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E8" s="4">
         <v>213832.82996999999</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F8" s="4">
         <v>3724886</v>
       </c>
-      <c r="G8" s="6">
+      <c r="G8" s="4">
         <v>3840895.2326900014</v>
       </c>
-      <c r="H8" s="6">
+      <c r="H8" s="4">
         <v>862783</v>
       </c>
-      <c r="I8" s="6">
+      <c r="I8" s="4">
         <v>819512.55137999996</v>
       </c>
-      <c r="J8" s="6">
+      <c r="J8" s="4">
         <v>102954.03599999985</v>
       </c>
-      <c r="K8" s="6">
+      <c r="K8" s="4">
         <v>90925.723480000059</v>
       </c>
-      <c r="L8" s="3"/>
-[...15 lines deleted...]
-      <c r="A9" s="2" t="s">
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
         <v>99</v>
       </c>
-      <c r="B9" s="6">
+      <c r="B9" s="4">
         <v>1794843.1970265491</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C9" s="4">
         <v>1656764.2705399999</v>
       </c>
-      <c r="D9" s="6">
+      <c r="D9" s="4">
         <v>220622</v>
       </c>
-      <c r="E9" s="6">
+      <c r="E9" s="4">
         <v>256185.22738999999</v>
       </c>
-      <c r="F9" s="6">
+      <c r="F9" s="4">
         <v>4780393</v>
       </c>
-      <c r="G9" s="6">
+      <c r="G9" s="4">
         <v>4663207.7094900021</v>
       </c>
-      <c r="H9" s="3">
+      <c r="H9" s="1">
         <v>1115416</v>
       </c>
-      <c r="I9" s="3">
+      <c r="I9" s="1">
         <v>1066168.4580899999</v>
       </c>
-      <c r="J9" s="6">
+      <c r="J9" s="4">
         <v>376751.15399999986</v>
       </c>
-      <c r="K9" s="6">
+      <c r="K9" s="4">
         <v>234819.86788999994</v>
       </c>
-      <c r="L9" s="3"/>
-[...15 lines deleted...]
-      <c r="A10" s="2" t="s">
+      <c r="L9" s="1"/>
+      <c r="M9" s="1"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>100</v>
       </c>
-      <c r="B10" s="6">
+      <c r="B10" s="4">
         <v>2775280.7120048981</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C10" s="4">
         <v>2566489.6581100002</v>
       </c>
-      <c r="D10" s="6">
+      <c r="D10" s="4">
         <v>263100</v>
       </c>
-      <c r="E10" s="6">
+      <c r="E10" s="4">
         <v>296574.48774000001</v>
       </c>
-      <c r="F10" s="6">
+      <c r="F10" s="4">
         <v>5768383</v>
       </c>
-      <c r="G10" s="3">
+      <c r="G10" s="1">
         <v>5465063.8601900004</v>
       </c>
-      <c r="H10" s="3">
+      <c r="H10" s="1">
         <v>1359709</v>
       </c>
-      <c r="I10" s="3">
+      <c r="I10" s="1">
         <v>1306767.7790800002</v>
       </c>
-      <c r="J10" s="6">
+      <c r="J10" s="4">
         <v>813281.09399999981</v>
       </c>
-      <c r="K10" s="6">
+      <c r="K10" s="4">
         <v>627799.98069000023</v>
       </c>
-      <c r="L10" s="3"/>
-[...15 lines deleted...]
-      <c r="A11" s="2" t="s">
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
         <v>101</v>
       </c>
-      <c r="B11" s="6">
+      <c r="B11" s="4">
         <v>3303740.596148802</v>
       </c>
-      <c r="C11" s="6">
+      <c r="C11" s="4">
         <v>2962996.4819499999</v>
       </c>
-      <c r="D11" s="6">
+      <c r="D11" s="4">
         <v>303168</v>
       </c>
-      <c r="E11" s="6">
+      <c r="E11" s="4">
         <v>343346.96119</v>
       </c>
-      <c r="F11" s="6">
+      <c r="F11" s="4">
         <v>6597344</v>
       </c>
-      <c r="G11" s="6">
+      <c r="G11" s="4">
         <v>6233226.3161900016</v>
       </c>
-      <c r="H11" s="3">
+      <c r="H11" s="1">
         <v>1614525</v>
       </c>
-      <c r="I11" s="3">
+      <c r="I11" s="1">
         <v>1581351.1058700001</v>
       </c>
-      <c r="J11" s="6">
+      <c r="J11" s="4">
         <v>1044269.9819999998</v>
       </c>
-      <c r="K11" s="6">
+      <c r="K11" s="4">
         <v>819550.22155000002</v>
       </c>
-      <c r="L11" s="3"/>
-[...15 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="L11" s="1"/>
+      <c r="M11" s="1"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
         <v>102</v>
       </c>
-      <c r="B12" s="6">
+      <c r="B12" s="4">
         <v>3512608.4464678988</v>
       </c>
-      <c r="C12" s="6">
+      <c r="C12" s="4">
         <v>3174319.5599600002</v>
       </c>
-      <c r="D12" s="6">
+      <c r="D12" s="4">
         <v>339723</v>
       </c>
-      <c r="E12" s="6">
+      <c r="E12" s="4">
         <v>380694.13569000002</v>
       </c>
-      <c r="F12" s="6">
+      <c r="F12" s="4">
         <v>7379249</v>
       </c>
-      <c r="G12" s="6">
+      <c r="G12" s="4">
         <v>6921875.1062800009</v>
       </c>
-      <c r="H12" s="3">
+      <c r="H12" s="1">
         <v>1876914</v>
       </c>
-      <c r="I12" s="3">
+      <c r="I12" s="1">
         <v>1806743.8737100002</v>
       </c>
-      <c r="J12" s="6">
+      <c r="J12" s="4">
         <v>1217077.946</v>
       </c>
-      <c r="K12" s="6">
+      <c r="K12" s="4">
         <v>968531.45262000011</v>
       </c>
-      <c r="L12" s="3"/>
-[...15 lines deleted...]
-      <c r="A13" s="2" t="s">
+      <c r="L12" s="1"/>
+      <c r="M12" s="1"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
         <v>103</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="4">
         <v>3991694.0747741694</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="4">
         <v>3644360.0087200003</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="4">
         <v>380861</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="4">
         <v>420579.47820999997</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="4">
         <v>8144627</v>
       </c>
-      <c r="G13" s="6">
+      <c r="G13" s="4">
         <v>7589109.2721800003</v>
       </c>
-      <c r="H13" s="3">
+      <c r="H13" s="1">
         <v>2144118</v>
       </c>
-      <c r="I13" s="3">
+      <c r="I13" s="1">
         <v>2097454.5642100004</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="4">
         <v>1479288.6859999998</v>
       </c>
-      <c r="K13" s="6">
+      <c r="K13" s="4">
         <v>1190664.9592300002</v>
       </c>
-      <c r="L13" s="3"/>
-[...15 lines deleted...]
-      <c r="A14" s="2" t="s">
+      <c r="L13" s="1"/>
+      <c r="M13" s="1"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
         <v>104</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="4">
         <v>4321088.8878657296</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="4">
         <v>3988931.3251</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="4">
         <v>421535</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="4">
         <v>457869.23569999996</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="4">
         <v>9325288</v>
       </c>
-      <c r="G14" s="3">
+      <c r="G14" s="1">
         <v>8561703.6266400013</v>
       </c>
-      <c r="H14" s="3">
+      <c r="H14" s="1">
         <v>2385422</v>
       </c>
-      <c r="I14" s="3">
+      <c r="I14" s="1">
         <v>2296434.8179100002</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="4">
         <v>1691623.5499999998</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="4">
         <v>1461769.8226799995</v>
       </c>
-      <c r="L14" s="3"/>
-[...15 lines deleted...]
-      <c r="A15" s="2" t="s">
+      <c r="L14" s="1"/>
+      <c r="M14" s="1"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
         <v>105</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="4">
         <v>4638961.8463222859</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="4">
         <v>4215568.7913800003</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="4">
         <v>464192</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="4">
         <v>500605.71532000002</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="4">
         <v>10532635</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="4">
         <v>9695035.1844800003</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="4">
         <v>2643718</v>
       </c>
-      <c r="I15" s="3">
+      <c r="I15" s="1">
         <v>2537011.3907199996</v>
       </c>
-      <c r="J15" s="3">
+      <c r="J15" s="1">
         <v>1877271.662</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="4">
         <v>1617475.2135100001</v>
       </c>
-      <c r="L15" s="3"/>
-[...15 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="L15" s="1"/>
+      <c r="M15" s="1"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
         <v>106</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="4">
         <v>5055746</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="4">
         <v>4619735.1227700002</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="4">
         <v>511151</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="4">
         <v>549790.02507000009</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="4">
         <v>11680408</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="4">
         <v>10712880.75846</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="4">
         <v>2890795</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="4">
         <v>2760801.1924399999</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="4">
         <v>2314300</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="4">
         <v>2014189.1966999993</v>
       </c>
-      <c r="L16" s="3"/>
-[...69 lines deleted...]
-      <c r="A19" s="2" t="s">
+      <c r="L16" s="1"/>
+      <c r="M16" s="1"/>
+    </row>
+    <row r="17" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1"/>
+    </row>
+    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="D18" s="13"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1"/>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
         <v>39</v>
       </c>
-      <c r="B19" s="2"/>
-[...24 lines deleted...]
-      <c r="B20" s="2" t="s">
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="2" t="s">
+      <c r="C20" t="s">
         <v>30</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="D20" t="s">
         <v>31</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="E20" t="s">
         <v>31</v>
       </c>
-      <c r="F20" s="2" t="s">
+      <c r="F20" t="s">
         <v>32</v>
       </c>
-      <c r="G20" s="2" t="s">
+      <c r="G20" t="s">
         <v>32</v>
       </c>
-      <c r="H20" s="2" t="s">
+      <c r="H20" t="s">
         <v>33</v>
       </c>
-      <c r="I20" s="2" t="s">
+      <c r="I20" t="s">
         <v>33</v>
       </c>
-      <c r="J20" s="2" t="s">
+      <c r="J20" t="s">
         <v>34</v>
       </c>
-      <c r="K20" s="2" t="s">
+      <c r="K20" t="s">
         <v>34</v>
       </c>
-      <c r="L20" s="2" t="s">
+      <c r="L20" t="s">
         <v>35</v>
       </c>
-      <c r="M20" s="2" t="s">
+      <c r="M20" t="s">
         <v>35</v>
       </c>
-      <c r="N20" s="2" t="s">
+      <c r="N20" t="s">
         <v>36</v>
       </c>
-      <c r="O20" s="2" t="s">
+      <c r="O20" t="s">
         <v>36</v>
       </c>
-      <c r="P20" s="2" t="s">
+      <c r="P20" t="s">
         <v>37</v>
       </c>
-      <c r="Q20" s="2" t="s">
+      <c r="Q20" t="s">
         <v>37</v>
       </c>
-      <c r="R20" s="26" t="s">
+      <c r="R20" s="17" t="s">
         <v>107</v>
       </c>
-      <c r="S20" s="26"/>
-[...54 lines deleted...]
-      <c r="Q21" s="2" t="s">
+      <c r="S20" s="17"/>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21" t="s">
+        <v>8</v>
+      </c>
+      <c r="H21" t="s">
+        <v>8</v>
+      </c>
+      <c r="I21" t="s">
+        <v>8</v>
+      </c>
+      <c r="J21" t="s">
+        <v>8</v>
+      </c>
+      <c r="K21" t="s">
+        <v>8</v>
+      </c>
+      <c r="L21" t="s">
+        <v>8</v>
+      </c>
+      <c r="M21" t="s">
+        <v>8</v>
+      </c>
+      <c r="N21" t="s">
+        <v>8</v>
+      </c>
+      <c r="O21" t="s">
+        <v>8</v>
+      </c>
+      <c r="P21" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q21" t="s">
         <v>8</v>
       </c>
       <c r="R21" t="s">
         <v>8</v>
       </c>
-      <c r="S21" s="2" t="s">
-[...11 lines deleted...]
-      <c r="B22" s="2" t="s">
+      <c r="S21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
         <v>40</v>
       </c>
-      <c r="C22" s="2" t="s">
+      <c r="C22" t="s">
         <v>41</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="D22" t="s">
         <v>40</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="E22" t="s">
         <v>41</v>
       </c>
-      <c r="F22" s="2" t="s">
+      <c r="F22" t="s">
         <v>40</v>
       </c>
-      <c r="G22" s="2" t="s">
+      <c r="G22" t="s">
         <v>41</v>
       </c>
-      <c r="H22" s="2" t="s">
+      <c r="H22" t="s">
         <v>40</v>
       </c>
-      <c r="I22" s="2" t="s">
+      <c r="I22" t="s">
         <v>41</v>
       </c>
-      <c r="J22" s="2" t="s">
+      <c r="J22" t="s">
         <v>40</v>
       </c>
-      <c r="K22" s="2" t="s">
+      <c r="K22" t="s">
         <v>41</v>
       </c>
-      <c r="L22" s="2" t="s">
+      <c r="L22" t="s">
         <v>40</v>
       </c>
-      <c r="M22" s="2" t="s">
+      <c r="M22" t="s">
         <v>41</v>
       </c>
-      <c r="N22" s="2" t="s">
+      <c r="N22" t="s">
         <v>40</v>
       </c>
-      <c r="O22" s="2" t="s">
+      <c r="O22" t="s">
         <v>41</v>
       </c>
-      <c r="P22" s="2" t="s">
+      <c r="P22" t="s">
         <v>40</v>
       </c>
-      <c r="Q22" s="2" t="s">
+      <c r="Q22" t="s">
         <v>41</v>
       </c>
       <c r="R22" t="s">
         <v>40</v>
       </c>
-      <c r="S22" s="2" t="s">
+      <c r="S22" t="s">
         <v>41</v>
       </c>
-      <c r="T22" s="2"/>
-[...7 lines deleted...]
-      <c r="A23" s="2" t="s">
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
         <v>95</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="4">
         <v>104238</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="4">
         <v>105285.05542</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="4">
         <v>27870</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="4">
         <v>27218.618010000002</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="4">
         <v>3583</v>
       </c>
-      <c r="G23" s="6">
+      <c r="G23" s="4">
         <v>3476.0200099999997</v>
       </c>
-      <c r="H23" s="6">
+      <c r="H23" s="4">
         <v>952</v>
       </c>
-      <c r="I23" s="6">
+      <c r="I23" s="4">
         <v>960.17548999999997</v>
       </c>
-      <c r="J23" s="6">
+      <c r="J23" s="4">
         <v>76542</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K23" s="4">
         <v>101579.86006000001</v>
       </c>
-      <c r="L23" s="6">
+      <c r="L23" s="4">
         <v>24</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="4">
         <v>27.625790000000002</v>
       </c>
-      <c r="N23" s="6">
+      <c r="N23" s="4">
         <v>1068</v>
       </c>
-      <c r="O23" s="6">
+      <c r="O23" s="4">
         <v>1151.8507999999999</v>
       </c>
-      <c r="P23" s="6">
+      <c r="P23" s="4">
         <v>2675</v>
       </c>
-      <c r="Q23" s="6">
+      <c r="Q23" s="4">
         <v>2656.64536</v>
       </c>
-      <c r="R23" s="2"/>
-[...9 lines deleted...]
-      <c r="A24" s="2" t="s">
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
         <v>96</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="4">
         <v>204366</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="4">
         <v>203286.69499000002</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="4">
         <v>47310</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="4">
         <v>45841.528789999997</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="4">
         <v>6509</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G24" s="4">
         <v>6919.4200899999996</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="4">
         <v>1159</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="4">
         <v>1179.8430900000001</v>
       </c>
-      <c r="J24" s="6">
+      <c r="J24" s="4">
         <v>158071</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="4">
         <v>176628.75868</v>
       </c>
-      <c r="L24" s="6">
+      <c r="L24" s="4">
         <v>43</v>
       </c>
-      <c r="M24" s="6">
+      <c r="M24" s="4">
         <v>50.032539999999997</v>
       </c>
-      <c r="N24" s="6">
+      <c r="N24" s="4">
         <v>2214</v>
       </c>
-      <c r="O24" s="6">
+      <c r="O24" s="4">
         <v>2367.9154399999998</v>
       </c>
-      <c r="P24" s="6">
+      <c r="P24" s="4">
         <v>5252</v>
       </c>
-      <c r="Q24" s="6">
+      <c r="Q24" s="4">
         <v>4903.58608</v>
       </c>
-      <c r="R24" s="6">
+      <c r="R24" s="4">
         <v>3920</v>
       </c>
-      <c r="S24" s="6">
+      <c r="S24" s="4">
         <v>5105.7569699999995</v>
       </c>
-      <c r="T24" s="2"/>
-[...7 lines deleted...]
-      <c r="A25" s="2" t="s">
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
         <v>97</v>
       </c>
-      <c r="B25" s="6">
+      <c r="B25" s="4">
         <v>301921</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="4">
         <v>301998.66418999998</v>
       </c>
-      <c r="D25" s="6">
+      <c r="D25" s="4">
         <v>67178</v>
       </c>
-      <c r="E25" s="6">
+      <c r="E25" s="4">
         <v>61209.12371</v>
       </c>
-      <c r="F25" s="6">
+      <c r="F25" s="4">
         <v>10384</v>
       </c>
-      <c r="G25" s="6">
+      <c r="G25" s="4">
         <v>10367.809800000001</v>
       </c>
-      <c r="H25" s="6">
+      <c r="H25" s="4">
         <v>1442</v>
       </c>
-      <c r="I25" s="6">
+      <c r="I25" s="4">
         <v>1346.7844499999999</v>
       </c>
-      <c r="J25" s="6">
+      <c r="J25" s="4">
         <v>240130</v>
       </c>
-      <c r="K25" s="6">
+      <c r="K25" s="4">
         <v>232744.95804</v>
       </c>
-      <c r="L25" s="6">
+      <c r="L25" s="4">
         <v>53</v>
       </c>
-      <c r="M25" s="6">
+      <c r="M25" s="4">
         <v>65.305390000000003</v>
       </c>
-      <c r="N25" s="6">
+      <c r="N25" s="4">
         <v>3128</v>
       </c>
-      <c r="O25" s="6">
+      <c r="O25" s="4">
         <v>3109.8270000000002</v>
       </c>
-      <c r="P25" s="6">
+      <c r="P25" s="4">
         <v>7108</v>
       </c>
-      <c r="Q25" s="6">
+      <c r="Q25" s="4">
         <v>7518.7445599999992</v>
       </c>
-      <c r="R25" s="6">
+      <c r="R25" s="4">
         <v>8429</v>
       </c>
-      <c r="S25" s="6">
+      <c r="S25" s="4">
         <v>10176.12283</v>
       </c>
-      <c r="T25" s="2"/>
-[...7 lines deleted...]
-      <c r="A26" s="2" t="s">
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
         <v>98</v>
       </c>
-      <c r="B26" s="6">
+      <c r="B26" s="4">
         <v>410754</v>
       </c>
-      <c r="C26" s="6">
+      <c r="C26" s="4">
         <v>412391.25147000002</v>
       </c>
-      <c r="D26" s="6">
+      <c r="D26" s="4">
         <v>90993</v>
       </c>
-      <c r="E26" s="6">
+      <c r="E26" s="4">
         <v>83065.517069999987</v>
       </c>
-      <c r="F26" s="6">
+      <c r="F26" s="4">
         <v>15134</v>
       </c>
-      <c r="G26" s="6">
+      <c r="G26" s="4">
         <v>14499.56734</v>
       </c>
-      <c r="H26" s="6">
+      <c r="H26" s="4">
         <v>1695</v>
       </c>
-      <c r="I26" s="6">
+      <c r="I26" s="4">
         <v>1592.01848</v>
       </c>
-      <c r="J26" s="6">
+      <c r="J26" s="4">
         <v>330667</v>
       </c>
-      <c r="K26" s="6">
+      <c r="K26" s="4">
         <v>294253.24410000001</v>
       </c>
-      <c r="L26" s="6">
+      <c r="L26" s="4">
         <v>64</v>
       </c>
-      <c r="M26" s="6">
+      <c r="M26" s="4">
         <v>77.824300000000008</v>
       </c>
-      <c r="N26" s="6">
+      <c r="N26" s="4">
         <v>4320</v>
       </c>
-      <c r="O26" s="6">
+      <c r="O26" s="4">
         <v>4170.5643499999996</v>
       </c>
-      <c r="P26" s="6">
+      <c r="P26" s="4">
         <v>9156</v>
       </c>
-      <c r="Q26" s="6">
+      <c r="Q26" s="4">
         <v>9462.5642699999989</v>
       </c>
-      <c r="R26" s="6">
+      <c r="R26" s="4">
         <v>13483</v>
       </c>
-      <c r="S26" s="6">
+      <c r="S26" s="4">
         <v>18814.249059999998</v>
       </c>
-      <c r="T26" s="2"/>
-[...7 lines deleted...]
-      <c r="A27" s="2" t="s">
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
         <v>99</v>
       </c>
-      <c r="B27" s="6">
+      <c r="B27" s="4">
         <v>524512</v>
       </c>
-      <c r="C27" s="6">
+      <c r="C27" s="4">
         <v>524435.87968000001</v>
       </c>
-      <c r="D27" s="6">
+      <c r="D27" s="4">
         <v>113291</v>
       </c>
-      <c r="E27" s="6">
+      <c r="E27" s="4">
         <v>103122.14276999999</v>
       </c>
-      <c r="F27" s="6">
+      <c r="F27" s="4">
         <v>19924</v>
       </c>
-      <c r="G27" s="6">
+      <c r="G27" s="4">
         <v>19319.218199999999</v>
       </c>
-      <c r="H27" s="6">
+      <c r="H27" s="4">
         <v>2043</v>
       </c>
-      <c r="I27" s="6">
+      <c r="I27" s="4">
         <v>1858.0331699999999</v>
       </c>
-      <c r="J27" s="6">
+      <c r="J27" s="4">
         <v>419794</v>
       </c>
-      <c r="K27" s="6">
+      <c r="K27" s="4">
         <v>373449.34216</v>
       </c>
-      <c r="L27" s="6">
+      <c r="L27" s="4">
         <v>71</v>
       </c>
-      <c r="M27" s="6">
+      <c r="M27" s="4">
         <v>87.680520000000001</v>
       </c>
-      <c r="N27" s="6">
+      <c r="N27" s="4">
         <v>5443</v>
       </c>
-      <c r="O27" s="6">
+      <c r="O27" s="4">
         <v>5198.2235199999996</v>
       </c>
-      <c r="P27" s="6">
+      <c r="P27" s="4">
         <v>11015</v>
       </c>
-      <c r="Q27" s="6">
+      <c r="Q27" s="4">
         <v>11242.02817</v>
       </c>
-      <c r="R27" s="6">
+      <c r="R27" s="4">
         <v>19323</v>
       </c>
-      <c r="S27" s="6">
+      <c r="S27" s="4">
         <v>27455.909899999999</v>
       </c>
-      <c r="T27" s="2"/>
-[...7 lines deleted...]
-      <c r="A28" s="2" t="s">
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
         <v>100</v>
       </c>
-      <c r="B28" s="6">
+      <c r="B28" s="4">
         <v>643044</v>
       </c>
-      <c r="C28" s="6">
+      <c r="C28" s="4">
         <v>641365.04233000008</v>
       </c>
-      <c r="D28" s="6">
+      <c r="D28" s="4">
         <v>136847</v>
       </c>
-      <c r="E28" s="6">
+      <c r="E28" s="4">
         <v>121403.52232999999</v>
       </c>
-      <c r="F28" s="6">
+      <c r="F28" s="4">
         <v>25252</v>
       </c>
-      <c r="G28" s="6">
+      <c r="G28" s="4">
         <v>24700.005730000001</v>
       </c>
-      <c r="H28" s="6">
+      <c r="H28" s="4">
         <v>2417</v>
       </c>
-      <c r="I28" s="6">
+      <c r="I28" s="4">
         <v>2160.9024800000002</v>
       </c>
-      <c r="J28" s="6">
+      <c r="J28" s="4">
         <v>506972</v>
       </c>
-      <c r="K28" s="6">
+      <c r="K28" s="4">
         <v>460952.43405000004</v>
       </c>
-      <c r="L28" s="6">
+      <c r="L28" s="4">
         <v>73</v>
       </c>
-      <c r="M28" s="6">
+      <c r="M28" s="4">
         <v>100.91239999999999</v>
       </c>
-      <c r="N28" s="6">
+      <c r="N28" s="4">
         <v>6576</v>
       </c>
-      <c r="O28" s="6">
+      <c r="O28" s="4">
         <v>6249.6500300000007</v>
       </c>
-      <c r="P28" s="6">
+      <c r="P28" s="4">
         <v>12151</v>
       </c>
-      <c r="Q28" s="6">
+      <c r="Q28" s="4">
         <v>12664.205179999999</v>
       </c>
-      <c r="R28" s="6">
+      <c r="R28" s="4">
         <v>26377</v>
       </c>
-      <c r="S28" s="6">
+      <c r="S28" s="4">
         <v>37171.104549999996</v>
       </c>
-      <c r="T28" s="2"/>
-[...7 lines deleted...]
-      <c r="A29" s="2" t="s">
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
         <v>101</v>
       </c>
-      <c r="B29" s="6">
+      <c r="B29" s="4">
         <v>758300</v>
       </c>
-      <c r="C29" s="6">
+      <c r="C29" s="4">
         <v>790534.39471999998</v>
       </c>
-      <c r="D29" s="6">
+      <c r="D29" s="4">
         <v>160631</v>
       </c>
-      <c r="E29" s="6">
+      <c r="E29" s="4">
         <v>139911.10091000001</v>
       </c>
-      <c r="F29" s="6">
+      <c r="F29" s="4">
         <v>31287</v>
       </c>
-      <c r="G29" s="6">
+      <c r="G29" s="4">
         <v>30393.574359999999</v>
       </c>
-      <c r="H29" s="6">
+      <c r="H29" s="4">
         <v>2744</v>
       </c>
-      <c r="I29" s="6">
+      <c r="I29" s="4">
         <v>2508.4585000000002</v>
       </c>
-      <c r="J29" s="6">
+      <c r="J29" s="4">
         <v>607741</v>
       </c>
-      <c r="K29" s="6">
+      <c r="K29" s="4">
         <v>549572.99147999997</v>
       </c>
-      <c r="L29" s="6">
+      <c r="L29" s="4">
         <v>76</v>
       </c>
-      <c r="M29" s="6">
+      <c r="M29" s="4">
         <v>103.7834</v>
       </c>
-      <c r="N29" s="6">
+      <c r="N29" s="4">
         <v>7676</v>
       </c>
-      <c r="O29" s="6">
+      <c r="O29" s="4">
         <v>7291.8164200000001</v>
       </c>
-      <c r="P29" s="6">
+      <c r="P29" s="4">
         <v>13341</v>
       </c>
-      <c r="Q29" s="6">
+      <c r="Q29" s="4">
         <v>13901.803260000001</v>
       </c>
-      <c r="R29" s="6">
+      <c r="R29" s="4">
         <v>32729</v>
       </c>
-      <c r="S29" s="6">
+      <c r="S29" s="4">
         <v>47133.182820000002</v>
       </c>
-      <c r="T29" s="2"/>
-[...7 lines deleted...]
-      <c r="A30" s="2" t="s">
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
         <v>102</v>
       </c>
-      <c r="B30" s="6">
+      <c r="B30" s="4">
         <v>883806</v>
       </c>
-      <c r="C30" s="6">
+      <c r="C30" s="4">
         <v>881253.10735000006</v>
       </c>
-      <c r="D30" s="6">
+      <c r="D30" s="4">
         <v>183822</v>
       </c>
-      <c r="E30" s="6">
+      <c r="E30" s="4">
         <v>158847.31724</v>
       </c>
-      <c r="F30" s="6">
+      <c r="F30" s="4">
         <v>38071</v>
       </c>
-      <c r="G30" s="6">
+      <c r="G30" s="4">
         <v>36402.680770000006</v>
       </c>
-      <c r="H30" s="6">
+      <c r="H30" s="4">
         <v>3230</v>
       </c>
-      <c r="I30" s="6">
+      <c r="I30" s="4">
         <v>2908.2518599999999</v>
       </c>
-      <c r="J30" s="6">
+      <c r="J30" s="4">
         <v>703836</v>
       </c>
-      <c r="K30" s="6">
+      <c r="K30" s="4">
         <v>646333.63721000007</v>
       </c>
-      <c r="L30" s="6">
+      <c r="L30" s="4">
         <v>87</v>
       </c>
-      <c r="M30" s="6">
+      <c r="M30" s="4">
         <v>106.32089999999999</v>
       </c>
-      <c r="N30" s="6">
+      <c r="N30" s="4">
         <v>8812</v>
       </c>
-      <c r="O30" s="6">
+      <c r="O30" s="4">
         <v>8310.8020500000002</v>
       </c>
-      <c r="P30" s="6">
+      <c r="P30" s="4">
         <v>14386</v>
       </c>
-      <c r="Q30" s="6">
+      <c r="Q30" s="4">
         <v>14776.3369</v>
       </c>
-      <c r="R30" s="6">
+      <c r="R30" s="4">
         <v>40864</v>
       </c>
-      <c r="S30" s="6">
+      <c r="S30" s="4">
         <v>57805.419430000002</v>
       </c>
-      <c r="T30" s="2"/>
-[...7 lines deleted...]
-      <c r="A31" s="2" t="s">
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
         <v>103</v>
       </c>
-      <c r="B31" s="6">
+      <c r="B31" s="4">
         <v>1006522</v>
       </c>
-      <c r="C31" s="6">
+      <c r="C31" s="4">
         <v>1048177.43413</v>
       </c>
-      <c r="D31" s="6">
+      <c r="D31" s="4">
         <v>209581</v>
       </c>
-      <c r="E31" s="6">
+      <c r="E31" s="4">
         <v>178285.34009000001</v>
       </c>
-      <c r="F31" s="6">
+      <c r="F31" s="4">
         <v>44448</v>
       </c>
-      <c r="G31" s="6">
+      <c r="G31" s="4">
         <v>41427.841740000003</v>
       </c>
-      <c r="H31" s="6">
+      <c r="H31" s="4">
         <v>3602</v>
       </c>
-      <c r="I31" s="6">
+      <c r="I31" s="4">
         <v>3300.7856299999999</v>
       </c>
-      <c r="J31" s="6">
+      <c r="J31" s="4">
         <v>807303</v>
       </c>
-      <c r="K31" s="6">
+      <c r="K31" s="4">
         <v>733822.37086000002</v>
       </c>
-      <c r="L31" s="6">
+      <c r="L31" s="4">
         <v>104</v>
       </c>
-      <c r="M31" s="6">
+      <c r="M31" s="4">
         <v>118.02541000000001</v>
       </c>
-      <c r="N31" s="6">
+      <c r="N31" s="4">
         <v>9947</v>
       </c>
-      <c r="O31" s="6">
+      <c r="O31" s="4">
         <v>9379.5645700000005</v>
       </c>
-      <c r="P31" s="6">
+      <c r="P31" s="4">
         <v>15419</v>
       </c>
-      <c r="Q31" s="6">
+      <c r="Q31" s="4">
         <v>15881.565909999999</v>
       </c>
-      <c r="R31" s="6">
+      <c r="R31" s="4">
         <v>47192</v>
       </c>
-      <c r="S31" s="6">
+      <c r="S31" s="4">
         <v>67061.635869999998</v>
       </c>
-      <c r="T31" s="2"/>
-[...7 lines deleted...]
-      <c r="A32" s="2" t="s">
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
         <v>104</v>
       </c>
-      <c r="B32" s="6">
+      <c r="B32" s="4">
         <v>1121660</v>
       </c>
-      <c r="C32" s="6">
+      <c r="C32" s="4">
         <v>1114652.7539000001</v>
       </c>
-      <c r="D32" s="6">
+      <c r="D32" s="4">
         <v>233852</v>
       </c>
-      <c r="E32" s="6">
+      <c r="E32" s="4">
         <v>198994.71268</v>
       </c>
-      <c r="F32" s="6">
+      <c r="F32" s="4">
         <v>48477</v>
       </c>
-      <c r="G32" s="6">
+      <c r="G32" s="4">
         <v>45681.921249999999</v>
       </c>
-      <c r="H32" s="6">
+      <c r="H32" s="4">
         <v>4034</v>
       </c>
-      <c r="I32" s="6">
+      <c r="I32" s="4">
         <v>3737.0237099999999</v>
       </c>
-      <c r="J32" s="6">
+      <c r="J32" s="4">
         <v>897010</v>
       </c>
-      <c r="K32" s="6">
+      <c r="K32" s="4">
         <v>830658.18322999997</v>
       </c>
-      <c r="L32" s="6">
+      <c r="L32" s="4">
         <v>120</v>
       </c>
-      <c r="M32" s="6">
+      <c r="M32" s="4">
         <v>138.70469</v>
       </c>
-      <c r="N32" s="6">
+      <c r="N32" s="4">
         <v>11048</v>
       </c>
-      <c r="O32" s="6">
+      <c r="O32" s="4">
         <v>9899.7242100000003</v>
       </c>
-      <c r="P32" s="6">
+      <c r="P32" s="4">
         <v>16797</v>
       </c>
-      <c r="Q32" s="6">
+      <c r="Q32" s="4">
         <v>17054.85945</v>
       </c>
-      <c r="R32" s="6">
+      <c r="R32" s="4">
         <v>52424</v>
       </c>
-      <c r="S32" s="6">
+      <c r="S32" s="4">
         <v>75616.934789999999</v>
       </c>
-      <c r="T32" s="2"/>
-[...7 lines deleted...]
-      <c r="A33" s="2" t="s">
+    </row>
+    <row r="33" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
         <v>105</v>
       </c>
-      <c r="B33" s="6">
+      <c r="B33" s="4">
         <v>1248333</v>
       </c>
-      <c r="C33" s="6">
+      <c r="C33" s="4">
         <v>1239032.66368</v>
       </c>
-      <c r="D33" s="6">
+      <c r="D33" s="4">
         <v>260838</v>
       </c>
-      <c r="E33" s="6">
+      <c r="E33" s="4">
         <v>223061.21565999999</v>
       </c>
-      <c r="F33" s="6">
+      <c r="F33" s="4">
         <v>52329</v>
       </c>
-      <c r="G33" s="6">
+      <c r="G33" s="4">
         <v>49141.144359999998</v>
       </c>
-      <c r="H33" s="6">
+      <c r="H33" s="4">
         <v>4517</v>
       </c>
-      <c r="I33" s="6">
+      <c r="I33" s="4">
         <v>4209.6691200000005</v>
       </c>
-      <c r="J33" s="6">
+      <c r="J33" s="4">
         <v>989630</v>
       </c>
-      <c r="K33" s="6">
+      <c r="K33" s="4">
         <v>908897.85654999991</v>
       </c>
-      <c r="L33" s="6">
+      <c r="L33" s="4">
         <v>133</v>
       </c>
-      <c r="M33" s="6">
+      <c r="M33" s="4">
         <v>170.87049999999999</v>
       </c>
-      <c r="N33" s="6">
+      <c r="N33" s="4">
         <v>12185</v>
       </c>
-      <c r="O33" s="6">
+      <c r="O33" s="4">
         <v>10731.21327</v>
       </c>
-      <c r="P33" s="6">
+      <c r="P33" s="4">
         <v>18517</v>
       </c>
-      <c r="Q33" s="6">
+      <c r="Q33" s="4">
         <v>18731.04448</v>
       </c>
-      <c r="R33" s="6">
+      <c r="R33" s="4">
         <v>57236</v>
       </c>
-      <c r="S33" s="6">
+      <c r="S33" s="4">
         <v>83035.713099999994</v>
       </c>
-      <c r="T33" s="2"/>
-[...7 lines deleted...]
-      <c r="A34" s="2" t="s">
+    </row>
+    <row r="34" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
         <v>106</v>
       </c>
-      <c r="B34" s="6">
+      <c r="B34" s="4">
         <v>1366677</v>
       </c>
-      <c r="C34" s="6">
+      <c r="C34" s="4">
         <v>1352758.6943599998</v>
       </c>
-      <c r="D34" s="6">
+      <c r="D34" s="4">
         <v>289659</v>
       </c>
-      <c r="E34" s="6">
+      <c r="E34" s="4">
         <v>246282.06492999999</v>
       </c>
-      <c r="F34" s="6">
+      <c r="F34" s="4">
         <v>56070</v>
       </c>
-      <c r="G34" s="6">
+      <c r="G34" s="4">
         <v>52682.69238</v>
       </c>
-      <c r="H34" s="6">
+      <c r="H34" s="4">
         <v>5224</v>
       </c>
-      <c r="I34" s="6">
+      <c r="I34" s="4">
         <v>4751.4028799999996</v>
       </c>
-      <c r="J34" s="6">
+      <c r="J34" s="4">
         <v>1076855</v>
       </c>
-      <c r="K34" s="6">
+      <c r="K34" s="4">
         <v>981691.40032000002</v>
       </c>
-      <c r="L34" s="6">
+      <c r="L34" s="4">
         <v>154</v>
       </c>
-      <c r="M34" s="6">
+      <c r="M34" s="4">
         <v>202.22246999999999</v>
       </c>
-      <c r="N34" s="6">
+      <c r="N34" s="4">
         <v>13432</v>
       </c>
-      <c r="O34" s="6">
+      <c r="O34" s="4">
         <v>11673.75848</v>
       </c>
-      <c r="P34" s="6">
+      <c r="P34" s="4">
         <v>21106</v>
       </c>
-      <c r="Q34" s="6">
+      <c r="Q34" s="4">
         <v>21017.382850000002</v>
       </c>
-      <c r="R34" s="6">
+      <c r="R34" s="4">
         <v>61618</v>
       </c>
-      <c r="S34" s="6">
+      <c r="S34" s="4">
         <v>89741.573770000003</v>
       </c>
-      <c r="T34" s="2"/>
-[...7 lines deleted...]
-      <c r="A35" s="2"/>
+    </row>
+    <row r="35" spans="1:21" x14ac:dyDescent="0.25">
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
-      <c r="F35" s="2"/>
-[...44 lines deleted...]
-      <c r="A37" s="2" t="s">
+      <c r="G35" s="1"/>
+      <c r="H35" s="1"/>
+      <c r="I35" s="4"/>
+      <c r="J35" s="4"/>
+      <c r="K35" s="4"/>
+    </row>
+    <row r="36" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="F36" s="1"/>
+      <c r="G36" s="1"/>
+      <c r="O36" s="1"/>
+      <c r="P36" s="1"/>
+    </row>
+    <row r="37" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
         <v>42</v>
       </c>
-      <c r="B37" s="2" t="s">
+      <c r="B37" t="s">
         <v>18</v>
       </c>
-      <c r="C37" s="2" t="s">
+      <c r="C37" t="s">
         <v>18</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="D37" t="s">
         <v>19</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="E37" t="s">
         <v>20</v>
       </c>
-      <c r="F37" s="2" t="s">
+      <c r="F37" t="s">
         <v>20</v>
       </c>
-      <c r="G37" s="2" t="s">
+      <c r="G37" t="s">
         <v>21</v>
       </c>
-      <c r="H37" s="2" t="s">
+      <c r="H37" t="s">
         <v>21</v>
       </c>
-      <c r="I37" s="2" t="s">
+      <c r="I37" t="s">
         <v>22</v>
       </c>
-      <c r="J37" s="2" t="s">
+      <c r="J37" t="s">
         <v>22</v>
       </c>
-      <c r="K37" s="2" t="s">
+      <c r="K37" t="s">
         <v>28</v>
       </c>
-      <c r="L37" s="2" t="s">
+      <c r="L37" t="s">
         <v>28</v>
       </c>
-      <c r="M37" s="2" t="s">
+      <c r="M37" t="s">
         <v>93</v>
       </c>
-      <c r="N37" s="2" t="s">
+      <c r="N37" t="s">
         <v>93</v>
       </c>
-      <c r="O37" s="2" t="s">
+      <c r="O37" t="s">
         <v>91</v>
       </c>
-      <c r="P37" s="2" t="s">
+      <c r="P37" t="s">
         <v>91</v>
       </c>
-      <c r="Q37" s="2" t="s">
+      <c r="Q37" t="s">
         <v>76</v>
       </c>
-      <c r="R37" s="2" t="s">
+      <c r="R37" t="s">
         <v>76</v>
       </c>
-      <c r="S37" s="2" t="s">
+      <c r="S37" t="s">
         <v>78</v>
       </c>
       <c r="T37" t="s">
         <v>108</v>
       </c>
-      <c r="V37" s="2"/>
-[...6 lines deleted...]
-      <c r="B38" s="2" t="s">
+    </row>
+    <row r="38" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="B38" t="s">
         <v>23</v>
       </c>
-      <c r="C38" s="2" t="s">
+      <c r="C38" t="s">
         <v>23</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="D38" t="s">
         <v>24</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="E38" t="s">
         <v>25</v>
       </c>
-      <c r="F38" s="2" t="s">
+      <c r="F38" t="s">
         <v>25</v>
       </c>
-      <c r="G38" s="2" t="s">
+      <c r="G38" t="s">
         <v>26</v>
       </c>
-      <c r="H38" s="2" t="s">
+      <c r="H38" t="s">
         <v>26</v>
       </c>
-      <c r="I38" s="2" t="s">
+      <c r="I38" t="s">
         <v>27</v>
       </c>
-      <c r="J38" s="2" t="s">
+      <c r="J38" t="s">
         <v>27</v>
       </c>
-      <c r="K38" s="2" t="s">
+      <c r="K38" t="s">
         <v>29</v>
       </c>
-      <c r="L38" s="2" t="s">
+      <c r="L38" t="s">
         <v>29</v>
       </c>
-      <c r="M38" s="2" t="s">
+      <c r="M38" t="s">
         <v>94</v>
       </c>
-      <c r="N38" s="2" t="s">
+      <c r="N38" t="s">
         <v>94</v>
       </c>
-      <c r="O38" s="2" t="s">
+      <c r="O38" t="s">
         <v>92</v>
       </c>
-      <c r="P38" s="2" t="s">
+      <c r="P38" t="s">
         <v>92</v>
       </c>
-      <c r="Q38" s="2" t="s">
+      <c r="Q38" t="s">
         <v>77</v>
       </c>
-      <c r="R38" s="2" t="s">
+      <c r="R38" t="s">
         <v>77</v>
       </c>
-      <c r="S38" s="2"/>
       <c r="T38" t="s">
         <v>109</v>
       </c>
-      <c r="V38" s="2"/>
-[...57 lines deleted...]
-      <c r="S39" s="2" t="s">
+    </row>
+    <row r="39" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="B39" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H39" t="s">
+        <v>8</v>
+      </c>
+      <c r="I39" t="s">
+        <v>8</v>
+      </c>
+      <c r="J39" t="s">
+        <v>8</v>
+      </c>
+      <c r="K39" t="s">
+        <v>8</v>
+      </c>
+      <c r="L39" t="s">
+        <v>8</v>
+      </c>
+      <c r="M39" t="s">
+        <v>8</v>
+      </c>
+      <c r="N39" t="s">
+        <v>8</v>
+      </c>
+      <c r="O39" t="s">
+        <v>8</v>
+      </c>
+      <c r="P39" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>8</v>
+      </c>
+      <c r="R39" t="s">
+        <v>8</v>
+      </c>
+      <c r="S39" t="s">
         <v>8</v>
       </c>
       <c r="T39" t="s">
         <v>8</v>
       </c>
-      <c r="V39" s="2"/>
-[...6 lines deleted...]
-      <c r="B40" s="2" t="s">
+    </row>
+    <row r="40" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="B40" t="s">
         <v>40</v>
       </c>
-      <c r="C40" s="2" t="s">
+      <c r="C40" t="s">
         <v>41</v>
       </c>
-      <c r="D40" s="2" t="s">
+      <c r="D40" t="s">
         <v>41</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="E40" t="s">
         <v>40</v>
       </c>
-      <c r="F40" s="2" t="s">
+      <c r="F40" t="s">
         <v>41</v>
       </c>
-      <c r="G40" s="2" t="s">
+      <c r="G40" t="s">
         <v>40</v>
       </c>
-      <c r="H40" s="2" t="s">
+      <c r="H40" t="s">
         <v>41</v>
       </c>
-      <c r="I40" s="2" t="s">
+      <c r="I40" t="s">
         <v>40</v>
       </c>
-      <c r="J40" s="2" t="s">
+      <c r="J40" t="s">
         <v>41</v>
       </c>
-      <c r="K40" s="2" t="s">
+      <c r="K40" t="s">
         <v>40</v>
       </c>
-      <c r="L40" s="2" t="s">
+      <c r="L40" t="s">
         <v>41</v>
       </c>
-      <c r="M40" s="2" t="s">
+      <c r="M40" t="s">
         <v>40</v>
       </c>
-      <c r="N40" s="2" t="s">
+      <c r="N40" t="s">
         <v>41</v>
       </c>
-      <c r="O40" s="2" t="s">
+      <c r="O40" t="s">
         <v>40</v>
       </c>
-      <c r="P40" s="2" t="s">
+      <c r="P40" t="s">
         <v>41</v>
       </c>
-      <c r="Q40" s="2" t="s">
+      <c r="Q40" t="s">
         <v>40</v>
       </c>
-      <c r="R40" s="2" t="s">
+      <c r="R40" t="s">
         <v>41</v>
       </c>
-      <c r="S40" s="2" t="s">
+      <c r="S40" t="s">
         <v>41</v>
       </c>
       <c r="T40" t="s">
         <v>40</v>
       </c>
       <c r="U40" t="s">
         <v>41</v>
       </c>
-      <c r="V40" s="2"/>
-[...5 lines deleted...]
-      <c r="A41" s="2" t="s">
+    </row>
+    <row r="41" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
         <v>95</v>
       </c>
-      <c r="B41" s="6">
+      <c r="B41" s="4">
         <v>3473</v>
       </c>
-      <c r="C41" s="6">
+      <c r="C41" s="4">
         <v>3640.0207500000001</v>
       </c>
-      <c r="D41" s="6">
+      <c r="D41" s="4">
         <v>-1.3792800000000001</v>
       </c>
-      <c r="E41" s="6">
+      <c r="E41" s="4">
         <v>43180</v>
       </c>
-      <c r="F41" s="6">
+      <c r="F41" s="4">
         <v>45284.529139999999</v>
       </c>
-      <c r="G41" s="6">
+      <c r="G41" s="4">
         <v>415</v>
       </c>
-      <c r="H41" s="6">
+      <c r="H41" s="4">
         <v>197.65109000000001</v>
       </c>
-      <c r="I41" s="6">
+      <c r="I41" s="4">
         <v>27773</v>
       </c>
-      <c r="J41" s="6">
+      <c r="J41" s="4">
         <v>25696.843370000002</v>
       </c>
-      <c r="K41" s="6">
+      <c r="K41" s="4">
         <v>-26799.832999999984</v>
       </c>
-      <c r="L41" s="6">
+      <c r="L41" s="4">
         <v>-34610.958620000005</v>
       </c>
-      <c r="M41" s="6">
+      <c r="M41" s="4">
         <v>40245</v>
       </c>
-      <c r="N41" s="6">
+      <c r="N41" s="4">
         <v>53245.02089</v>
       </c>
-      <c r="O41" s="6"/>
-      <c r="P41" s="6">
+      <c r="O41" s="4"/>
+      <c r="P41" s="4">
         <v>347.46530000000001</v>
       </c>
-      <c r="Q41" s="6"/>
-      <c r="R41" s="6">
+      <c r="Q41" s="4"/>
+      <c r="R41" s="4">
         <v>-0.30235000000000001</v>
       </c>
-      <c r="S41" s="6">
+      <c r="S41" s="4">
         <v>0.76</v>
       </c>
-      <c r="V41" s="2"/>
-[...5 lines deleted...]
-      <c r="A42" s="2" t="s">
+    </row>
+    <row r="42" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
         <v>96</v>
       </c>
-      <c r="B42" s="6">
+      <c r="B42" s="4">
         <v>6479</v>
       </c>
-      <c r="C42" s="6">
+      <c r="C42" s="4">
         <v>6845.2463200000011</v>
       </c>
-      <c r="D42" s="6">
+      <c r="D42" s="4">
         <v>-1.03939</v>
       </c>
-      <c r="E42" s="6">
+      <c r="E42" s="4">
         <v>62995</v>
       </c>
-      <c r="F42" s="6">
+      <c r="F42" s="4">
         <v>57601.910889999999</v>
       </c>
-      <c r="G42" s="6">
+      <c r="G42" s="4">
         <v>738</v>
       </c>
-      <c r="H42" s="6">
+      <c r="H42" s="4">
         <v>449.68883</v>
       </c>
-      <c r="I42" s="6">
+      <c r="I42" s="4">
         <v>28273</v>
       </c>
-      <c r="J42" s="6">
+      <c r="J42" s="4">
         <v>25992.247230000001</v>
       </c>
-      <c r="K42" s="6">
+      <c r="K42" s="4">
         <v>17617.569000000018</v>
       </c>
-      <c r="L42" s="6">
+      <c r="L42" s="4">
         <v>12630.79523000002</v>
       </c>
-      <c r="M42" s="6">
+      <c r="M42" s="4">
         <v>83490</v>
       </c>
-      <c r="N42" s="6">
+      <c r="N42" s="4">
         <v>108196.91172</v>
       </c>
-      <c r="O42" s="6"/>
-      <c r="P42" s="6">
+      <c r="O42" s="4"/>
+      <c r="P42" s="4">
         <v>347.46530000000001</v>
       </c>
-      <c r="Q42" s="6"/>
-      <c r="R42" s="6">
+      <c r="Q42" s="4"/>
+      <c r="R42" s="4">
         <v>-0.30235000000000001</v>
       </c>
-      <c r="S42" s="6">
+      <c r="S42" s="4">
         <v>0.96</v>
       </c>
-      <c r="V42" s="2"/>
-[...5 lines deleted...]
-      <c r="A43" s="2" t="s">
+    </row>
+    <row r="43" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
         <v>97</v>
       </c>
-      <c r="B43" s="6">
+      <c r="B43" s="4">
         <v>9604</v>
       </c>
-      <c r="C43" s="6">
+      <c r="C43" s="4">
         <v>10801.392719999998</v>
       </c>
-      <c r="D43" s="6">
+      <c r="D43" s="4">
         <v>2.8913699999999998</v>
       </c>
-      <c r="E43" s="6">
+      <c r="E43" s="4">
         <v>73407</v>
       </c>
-      <c r="F43" s="6">
+      <c r="F43" s="4">
         <v>68836.354989999993</v>
       </c>
-      <c r="G43" s="6">
+      <c r="G43" s="4">
         <v>1135</v>
       </c>
-      <c r="H43" s="6">
+      <c r="H43" s="4">
         <v>758.28165000000001</v>
       </c>
-      <c r="I43" s="6">
+      <c r="I43" s="4">
         <v>29773</v>
       </c>
-      <c r="J43" s="6">
+      <c r="J43" s="4">
         <v>26025.82058</v>
       </c>
-      <c r="K43" s="6">
+      <c r="K43" s="4">
         <v>40533.87799999991</v>
       </c>
-      <c r="L43" s="6">
+      <c r="L43" s="4">
         <v>35253.792699999925</v>
       </c>
-      <c r="M43" s="6">
+      <c r="M43" s="4">
         <v>126735</v>
       </c>
-      <c r="N43" s="6">
+      <c r="N43" s="4">
         <v>164241.25894999999</v>
       </c>
-      <c r="O43" s="6"/>
-      <c r="P43" s="6">
+      <c r="O43" s="4"/>
+      <c r="P43" s="4">
         <v>347.46530000000001</v>
       </c>
-      <c r="Q43" s="6"/>
-      <c r="R43" s="6">
+      <c r="Q43" s="4"/>
+      <c r="R43" s="4">
         <v>-0.30235000000000001</v>
       </c>
-      <c r="S43" s="6">
+      <c r="S43" s="4">
         <v>11.95027</v>
       </c>
-      <c r="V43" s="2"/>
-[...5 lines deleted...]
-      <c r="A44" s="2" t="s">
+    </row>
+    <row r="44" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
         <v>98</v>
       </c>
-      <c r="B44" s="6">
+      <c r="B44" s="4">
         <v>12798</v>
       </c>
-      <c r="C44" s="6">
+      <c r="C44" s="4">
         <v>14977.65295</v>
       </c>
-      <c r="D44" s="6">
+      <c r="D44" s="4">
         <v>2.0034700000000001</v>
       </c>
-      <c r="E44" s="6">
+      <c r="E44" s="4">
         <v>81107</v>
       </c>
-      <c r="F44" s="6">
+      <c r="F44" s="4">
         <v>76332.554099999994</v>
       </c>
-      <c r="G44" s="6">
+      <c r="G44" s="4">
         <v>1407</v>
       </c>
-      <c r="H44" s="6">
+      <c r="H44" s="4">
         <v>1172.2664199999999</v>
       </c>
-      <c r="I44" s="6">
+      <c r="I44" s="4">
         <v>56773</v>
       </c>
-      <c r="J44" s="6">
+      <c r="J44" s="4">
         <v>58346.968650000003</v>
       </c>
-      <c r="K44" s="6">
+      <c r="K44" s="4">
         <v>-232593.96400000015</v>
       </c>
-      <c r="L44" s="6">
+      <c r="L44" s="4">
         <v>-299559.94749999989</v>
       </c>
-      <c r="M44" s="6">
+      <c r="M44" s="4">
         <v>169980</v>
       </c>
-      <c r="N44" s="6">
+      <c r="N44" s="4">
         <v>220478.66311000002</v>
       </c>
-      <c r="O44" s="6"/>
-      <c r="P44" s="6">
+      <c r="O44" s="4"/>
+      <c r="P44" s="4">
         <v>347.46530000000001</v>
       </c>
-      <c r="Q44" s="6"/>
-      <c r="R44" s="6">
+      <c r="Q44" s="4"/>
+      <c r="R44" s="4">
         <v>-0.30235000000000001</v>
       </c>
-      <c r="S44" s="6">
+      <c r="S44" s="4">
         <v>14.150270000000001</v>
       </c>
-      <c r="V44" s="2"/>
-[...5 lines deleted...]
-      <c r="A45" s="2" t="s">
+    </row>
+    <row r="45" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
         <v>99</v>
       </c>
-      <c r="B45" s="6">
+      <c r="B45" s="4">
         <v>15938</v>
       </c>
-      <c r="C45" s="6">
+      <c r="C45" s="4">
         <v>19187.905300000002</v>
       </c>
-      <c r="D45" s="6">
+      <c r="D45" s="4">
         <v>2.3914499999999999</v>
       </c>
-      <c r="E45" s="6">
+      <c r="E45" s="4">
         <v>85860</v>
       </c>
-      <c r="F45" s="6">
+      <c r="F45" s="4">
         <v>80245.35590000001</v>
       </c>
-      <c r="G45" s="6">
+      <c r="G45" s="4">
         <v>1951</v>
       </c>
-      <c r="H45" s="6">
+      <c r="H45" s="4">
         <v>1491.11193</v>
       </c>
-      <c r="I45" s="6">
+      <c r="I45" s="4">
         <v>59773</v>
       </c>
-      <c r="J45" s="6">
+      <c r="J45" s="4">
         <v>58884.005469999996</v>
       </c>
-      <c r="K45" s="6">
+      <c r="K45" s="4">
         <v>-3054.846000000136</v>
       </c>
-      <c r="L45" s="6">
+      <c r="L45" s="4">
         <v>-202110.52993000008</v>
       </c>
-      <c r="M45" s="6">
+      <c r="M45" s="4">
         <v>211284</v>
       </c>
-      <c r="N45" s="6">
+      <c r="N45" s="4">
         <v>257028.26221000002</v>
       </c>
-      <c r="O45" s="6"/>
-      <c r="P45" s="6">
+      <c r="O45" s="4"/>
+      <c r="P45" s="4">
         <v>345.46530000000001</v>
       </c>
-      <c r="Q45" s="6"/>
-      <c r="R45" s="6">
+      <c r="Q45" s="4"/>
+      <c r="R45" s="4">
         <v>0</v>
       </c>
-      <c r="S45" s="6">
+      <c r="S45" s="4">
         <v>-146.46136999999999</v>
       </c>
-      <c r="T45" s="6">
+      <c r="T45" s="4">
         <v>5000</v>
       </c>
-      <c r="U45" s="6">
+      <c r="U45" s="4">
         <v>19892.361629999999</v>
       </c>
-      <c r="V45" s="2"/>
-[...5 lines deleted...]
-      <c r="A46" s="2" t="s">
+    </row>
+    <row r="46" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
         <v>100</v>
       </c>
-      <c r="B46" s="6">
+      <c r="B46" s="4">
         <v>19478</v>
       </c>
-      <c r="C46" s="6">
+      <c r="C46" s="4">
         <v>23590.803889999999</v>
       </c>
-      <c r="D46" s="6">
+      <c r="D46" s="4">
         <v>2.6319699999999999</v>
       </c>
-      <c r="E46" s="6">
+      <c r="E46" s="4">
         <v>96978</v>
       </c>
-      <c r="F46" s="6">
+      <c r="F46" s="4">
         <v>90591.772040000011</v>
       </c>
-      <c r="G46" s="6">
+      <c r="G46" s="4">
         <v>2380</v>
       </c>
-      <c r="H46" s="6">
+      <c r="H46" s="4">
         <v>1723.80133</v>
       </c>
-      <c r="I46" s="6">
+      <c r="I46" s="4">
         <v>60273</v>
       </c>
-      <c r="J46" s="6">
+      <c r="J46" s="4">
         <v>58884.581199999993</v>
       </c>
-      <c r="K46" s="6">
+      <c r="K46" s="4">
         <v>234968.09399999981</v>
       </c>
-      <c r="L46" s="6">
+      <c r="L46" s="4">
         <v>64252.615170000077</v>
       </c>
-      <c r="M46" s="6">
+      <c r="M46" s="4">
         <v>256738</v>
       </c>
-      <c r="N46" s="6">
+      <c r="N46" s="4">
         <v>319196.88679000002</v>
       </c>
-      <c r="O46" s="6"/>
-      <c r="P46" s="6">
+      <c r="O46" s="4"/>
+      <c r="P46" s="4">
         <v>345.46530000000001</v>
       </c>
-      <c r="Q46" s="6">
+      <c r="Q46" s="4">
         <v>122466</v>
       </c>
-      <c r="R46" s="6">
+      <c r="R46" s="4">
         <v>27835.78355</v>
       </c>
-      <c r="S46" s="6">
+      <c r="S46" s="4">
         <v>-144.02136999999999</v>
       </c>
-      <c r="T46" s="6">
+      <c r="T46" s="4">
         <v>20000</v>
       </c>
-      <c r="U46" s="6">
+      <c r="U46" s="4">
         <v>41519.660819999997</v>
       </c>
-      <c r="V46" s="2"/>
-[...5 lines deleted...]
-      <c r="A47" s="2" t="s">
+    </row>
+    <row r="47" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
         <v>101</v>
       </c>
-      <c r="B47" s="6">
+      <c r="B47" s="4">
         <v>22920</v>
       </c>
-      <c r="C47" s="6">
+      <c r="C47" s="4">
         <v>27844.635849999999</v>
       </c>
-      <c r="D47" s="6">
+      <c r="D47" s="4">
         <v>2.9551499999999997</v>
       </c>
-      <c r="E47" s="6">
+      <c r="E47" s="4">
         <v>106478</v>
       </c>
-      <c r="F47" s="6">
+      <c r="F47" s="4">
         <v>97103.679380000001</v>
       </c>
-      <c r="G47" s="6">
+      <c r="G47" s="4">
         <v>2890</v>
       </c>
-      <c r="H47" s="6">
+      <c r="H47" s="4">
         <v>1981.9453500000002</v>
       </c>
-      <c r="I47" s="6">
+      <c r="I47" s="4">
         <v>87273</v>
       </c>
-      <c r="J47" s="6">
+      <c r="J47" s="4">
         <v>88506.571119999993</v>
       </c>
-      <c r="K47" s="6">
+      <c r="K47" s="4">
         <v>244378.98199999984</v>
       </c>
-      <c r="L47" s="6">
+      <c r="L47" s="4">
         <v>73256.184859999892</v>
       </c>
-      <c r="M47" s="6">
+      <c r="M47" s="4">
         <v>297214</v>
       </c>
-      <c r="N47" s="6">
+      <c r="N47" s="4">
         <v>378256.53333000001</v>
       </c>
-      <c r="O47" s="6"/>
-      <c r="P47" s="6">
+      <c r="O47" s="4"/>
+      <c r="P47" s="4">
         <v>345.46530000000001</v>
       </c>
-      <c r="Q47" s="6">
+      <c r="Q47" s="4">
         <v>122466</v>
       </c>
-      <c r="R47" s="6">
+      <c r="R47" s="4">
         <v>27835.78355</v>
       </c>
-      <c r="S47" s="6">
+      <c r="S47" s="4">
         <v>-117.85932000000001</v>
       </c>
-      <c r="T47" s="6">
+      <c r="T47" s="4">
         <v>160650</v>
       </c>
-      <c r="U47" s="6">
+      <c r="U47" s="4">
         <v>124534.32698</v>
       </c>
-      <c r="V47" s="2"/>
-[...5 lines deleted...]
-      <c r="A48" s="2" t="s">
+    </row>
+    <row r="48" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
         <v>102</v>
       </c>
-      <c r="B48" s="6">
+      <c r="B48" s="4">
         <v>26423</v>
       </c>
-      <c r="C48" s="6">
+      <c r="C48" s="4">
         <v>31739.906979999996</v>
       </c>
-      <c r="D48" s="6">
+      <c r="D48" s="4">
         <v>4.1565900000000005</v>
       </c>
-      <c r="E48" s="6">
+      <c r="E48" s="4">
         <v>111113</v>
       </c>
-      <c r="F48" s="6">
+      <c r="F48" s="4">
         <v>100049.39565999999</v>
       </c>
-      <c r="G48" s="6">
+      <c r="G48" s="4">
         <v>3020</v>
       </c>
-      <c r="H48" s="6">
+      <c r="H48" s="4">
         <v>2185.4766800000002</v>
       </c>
-      <c r="I48" s="6">
+      <c r="I48" s="4">
         <v>88273</v>
       </c>
-      <c r="J48" s="6">
+      <c r="J48" s="4">
         <v>88510.89151999999</v>
       </c>
-      <c r="K48" s="6">
+      <c r="K48" s="4">
         <v>286906.946</v>
       </c>
-      <c r="L48" s="6">
+      <c r="L48" s="4">
         <v>148344.43817000007</v>
       </c>
-      <c r="M48" s="6">
+      <c r="M48" s="4">
         <v>333459</v>
       </c>
-      <c r="N48" s="6">
+      <c r="N48" s="4">
         <v>401633.27870999998</v>
       </c>
-      <c r="O48" s="6"/>
-      <c r="P48" s="6">
+      <c r="O48" s="4"/>
+      <c r="P48" s="4">
         <v>345.46530000000001</v>
       </c>
-      <c r="Q48" s="6">
+      <c r="Q48" s="4">
         <v>122466</v>
       </c>
-      <c r="R48" s="6">
+      <c r="R48" s="4">
         <v>27835.78355</v>
       </c>
-      <c r="S48" s="6">
+      <c r="S48" s="4">
         <v>-116.94205000000001</v>
       </c>
-      <c r="T48" s="6">
+      <c r="T48" s="4">
         <v>245417</v>
       </c>
-      <c r="U48" s="6">
+      <c r="U48" s="4">
         <v>167999.60150999998</v>
       </c>
-      <c r="V48" s="2"/>
-[...5 lines deleted...]
-      <c r="A49" s="2" t="s">
+    </row>
+    <row r="49" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
         <v>103</v>
       </c>
-      <c r="B49" s="6">
+      <c r="B49" s="4">
         <v>29736</v>
       </c>
-      <c r="C49" s="6">
+      <c r="C49" s="4">
         <v>35756.993870000006</v>
       </c>
-      <c r="D49" s="6">
+      <c r="D49" s="4">
         <v>4.4818199999999999</v>
       </c>
-      <c r="E49" s="6">
+      <c r="E49" s="4">
         <v>121499</v>
       </c>
-      <c r="F49" s="6">
+      <c r="F49" s="4">
         <v>110707.25865999999</v>
       </c>
-      <c r="G49" s="6">
+      <c r="G49" s="4">
         <v>3444</v>
       </c>
-      <c r="H49" s="6">
+      <c r="H49" s="4">
         <v>2444.8574100000001</v>
       </c>
-      <c r="I49" s="6">
+      <c r="I49" s="4">
         <v>88283</v>
       </c>
-      <c r="J49" s="6">
+      <c r="J49" s="4">
         <v>88914.721049999993</v>
       </c>
-      <c r="K49" s="6">
+      <c r="K49" s="4">
         <v>352739.68599999975</v>
       </c>
-      <c r="L49" s="6">
+      <c r="L49" s="4">
         <v>249831.4233000002</v>
       </c>
-      <c r="M49" s="6">
+      <c r="M49" s="4">
         <v>369704</v>
       </c>
-      <c r="N49" s="6">
+      <c r="N49" s="4">
         <v>453098.58886999998</v>
       </c>
-      <c r="O49" s="6"/>
-      <c r="P49" s="6">
+      <c r="O49" s="4"/>
+      <c r="P49" s="4">
         <v>345.46530000000001</v>
       </c>
-      <c r="Q49" s="6">
+      <c r="Q49" s="4">
         <v>183699</v>
       </c>
-      <c r="R49" s="6">
+      <c r="R49" s="4">
         <v>41753.826500000003</v>
       </c>
-      <c r="S49" s="6">
+      <c r="S49" s="4">
         <v>-115.08205000000001</v>
       </c>
-      <c r="T49" s="6">
+      <c r="T49" s="4">
         <v>330184</v>
       </c>
-      <c r="U49" s="6">
+      <c r="U49" s="4">
         <v>207922.42449999999</v>
       </c>
-      <c r="V49" s="2"/>
-[...5 lines deleted...]
-      <c r="A50" s="2" t="s">
+    </row>
+    <row r="50" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
         <v>104</v>
       </c>
-      <c r="B50" s="6">
+      <c r="B50" s="4">
         <v>33170</v>
       </c>
-      <c r="C50" s="6">
+      <c r="C50" s="4">
         <v>39720.843270000005</v>
       </c>
-      <c r="D50" s="6">
+      <c r="D50" s="4">
         <v>4.77705</v>
       </c>
-      <c r="E50" s="6">
+      <c r="E50" s="4">
         <v>129735</v>
       </c>
-      <c r="F50" s="6">
+      <c r="F50" s="4">
         <v>117201.12534999999</v>
       </c>
-      <c r="G50" s="6">
+      <c r="G50" s="4">
         <v>3794</v>
       </c>
-      <c r="H50" s="6">
+      <c r="H50" s="4">
         <v>2707.36807</v>
       </c>
-      <c r="I50" s="6">
+      <c r="I50" s="4">
         <v>115283</v>
       </c>
-      <c r="J50" s="6">
+      <c r="J50" s="4">
         <v>119515.48235999999</v>
       </c>
-      <c r="K50" s="6">
+      <c r="K50" s="4">
         <v>407388.54999999981</v>
       </c>
-      <c r="L50" s="6">
+      <c r="L50" s="4">
         <v>335026.38795999956</v>
       </c>
-      <c r="M50" s="6">
+      <c r="M50" s="4">
         <v>405949</v>
       </c>
-      <c r="N50" s="6">
+      <c r="N50" s="4">
         <v>553821.86387</v>
       </c>
-      <c r="O50" s="6"/>
-      <c r="P50" s="6">
+      <c r="O50" s="4"/>
+      <c r="P50" s="4">
         <v>345.46530000000001</v>
       </c>
-      <c r="Q50" s="6">
+      <c r="Q50" s="4">
         <v>183699</v>
       </c>
-      <c r="R50" s="6">
+      <c r="R50" s="4">
         <v>41753.826500000003</v>
       </c>
-      <c r="S50" s="6">
+      <c r="S50" s="4">
         <v>-116.71563</v>
       </c>
-      <c r="T50" s="6">
+      <c r="T50" s="4">
         <v>412605</v>
       </c>
-      <c r="U50" s="6">
+      <c r="U50" s="4">
         <v>251789.39858000001</v>
       </c>
-      <c r="V50" s="2"/>
-[...5 lines deleted...]
-      <c r="A51" s="2" t="s">
+    </row>
+    <row r="51" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
         <v>105</v>
       </c>
-      <c r="B51" s="6">
+      <c r="B51" s="4">
         <v>36676</v>
       </c>
-      <c r="C51" s="6">
+      <c r="C51" s="4">
         <v>44622.497790000009</v>
       </c>
-      <c r="D51" s="6">
+      <c r="D51" s="4">
         <v>5.0822799999999999</v>
       </c>
-      <c r="E51" s="6">
+      <c r="E51" s="4">
         <v>133847</v>
       </c>
-      <c r="F51" s="6">
+      <c r="F51" s="4">
         <v>120438.55219</v>
       </c>
-      <c r="G51" s="6">
+      <c r="G51" s="4">
         <v>4251</v>
       </c>
-      <c r="H51" s="6">
+      <c r="H51" s="4">
         <v>2941.78451</v>
       </c>
-      <c r="I51" s="6">
+      <c r="I51" s="4">
         <v>115783</v>
       </c>
-      <c r="J51" s="6">
+      <c r="J51" s="4">
         <v>120179.05192</v>
       </c>
-      <c r="K51" s="6">
+      <c r="K51" s="4">
         <v>467449.66200000001</v>
       </c>
-      <c r="L51" s="6">
+      <c r="L51" s="4">
         <v>415842.54527</v>
       </c>
-      <c r="M51" s="6">
+      <c r="M51" s="4">
         <v>442194</v>
       </c>
-      <c r="N51" s="6">
+      <c r="N51" s="4">
         <v>588111.02951000002</v>
       </c>
-      <c r="O51" s="6"/>
-      <c r="P51" s="6">
+      <c r="O51" s="4"/>
+      <c r="P51" s="4">
         <v>345.46530000000001</v>
       </c>
-      <c r="Q51" s="6">
+      <c r="Q51" s="4">
         <v>183699</v>
       </c>
-      <c r="R51" s="6">
+      <c r="R51" s="4">
         <v>41753.826500000003</v>
       </c>
-      <c r="S51" s="6">
+      <c r="S51" s="4">
         <v>-61.769589999999994</v>
       </c>
-      <c r="T51" s="6">
+      <c r="T51" s="4">
         <v>493372</v>
       </c>
-      <c r="U51" s="6">
+      <c r="U51" s="4">
         <v>283297.14782999997</v>
       </c>
-      <c r="V51" s="2"/>
-[...5 lines deleted...]
-      <c r="A52" s="2" t="s">
+    </row>
+    <row r="52" spans="1:21" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
         <v>106</v>
       </c>
-      <c r="B52" s="6">
+      <c r="B52" s="4">
         <v>40335</v>
       </c>
-      <c r="C52" s="6">
+      <c r="C52" s="4">
         <v>48904.745179999998</v>
       </c>
-      <c r="D52" s="6">
+      <c r="D52" s="4">
         <v>6.0902299999999991</v>
       </c>
-      <c r="E52" s="6">
+      <c r="E52" s="4">
         <v>146222</v>
       </c>
-      <c r="F52" s="6">
+      <c r="F52" s="4">
         <v>132240.08065000002</v>
       </c>
-      <c r="G52" s="6">
+      <c r="G52" s="4">
         <v>4761</v>
       </c>
-      <c r="H52" s="6">
+      <c r="H52" s="4">
         <v>3239.4466899999998</v>
       </c>
-      <c r="I52" s="6">
+      <c r="I52" s="4">
         <v>115803</v>
       </c>
-      <c r="J52" s="6">
+      <c r="J52" s="4">
         <v>120389.56691000001</v>
       </c>
-      <c r="K52" s="6">
+      <c r="K52" s="4">
         <v>709667</v>
       </c>
-      <c r="L52" s="6">
+      <c r="L52" s="4">
         <v>674969.63330999902</v>
       </c>
-      <c r="M52" s="6">
+      <c r="M52" s="4">
         <v>478439</v>
       </c>
-      <c r="N52" s="6">
+      <c r="N52" s="4">
         <v>639557.70437000005</v>
       </c>
-      <c r="O52" s="6">
+      <c r="O52" s="4">
         <v>0</v>
       </c>
-      <c r="P52" s="6">
+      <c r="P52" s="4">
         <v>345.46530000000001</v>
       </c>
-      <c r="Q52" s="6">
+      <c r="Q52" s="4">
         <v>244933</v>
       </c>
-      <c r="R52" s="6">
+      <c r="R52" s="4">
         <v>55671.869450000006</v>
       </c>
-      <c r="S52" s="6">
+      <c r="S52" s="4">
         <v>-61.619589999999995</v>
       </c>
-      <c r="T52" s="6">
+      <c r="T52" s="4">
         <v>574140</v>
       </c>
-      <c r="U52" s="6">
+      <c r="U52" s="4">
         <v>338926.21419999999</v>
       </c>
-      <c r="V52" s="2"/>
-[...4 lines deleted...]
-    <row r="53" spans="1:25" x14ac:dyDescent="0.25">
+    </row>
+    <row r="53" spans="1:21" x14ac:dyDescent="0.25">
       <c r="D53" s="1"/>
       <c r="E53" s="1"/>
     </row>
-    <row r="54" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:21" x14ac:dyDescent="0.25">
       <c r="D54" s="1"/>
       <c r="E54" s="1"/>
     </row>
-    <row r="56" spans="1:25" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:21" x14ac:dyDescent="0.25">
       <c r="D56" s="1"/>
       <c r="E56" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="R20:S20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C3470899-88AD-4F15-9712-9354B8B314B6}">
   <dimension ref="A1:U59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="K9" sqref="K9"/>
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="35" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="35.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="30.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="29.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="16.28515625" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="20.28515625" bestFit="1" customWidth="1"/>
     <col min="11" max="12" width="24.7109375" bestFit="1" customWidth="1"/>
     <col min="13" max="14" width="51.85546875" bestFit="1" customWidth="1"/>
     <col min="15" max="16" width="27.28515625" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="24.85546875" bestFit="1" customWidth="1"/>
-    <col min="18" max="18" width="21" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="24.140625" bestFit="1" customWidth="1"/>
+    <col min="18" max="19" width="16.7109375" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="24.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A1" s="5" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A1" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="4" t="s">
+      <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="4" t="s">
+      <c r="C1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="4" t="s">
+      <c r="D1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="E1" s="4" t="s">
+      <c r="E1" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="F1" s="4" t="s">
+      <c r="F1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G1" s="4" t="s">
+      <c r="G1" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="H1" s="4" t="s">
+      <c r="H1" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="I1" s="4" t="s">
+      <c r="I1" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="J1" s="4" t="s">
+      <c r="J1" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="K1" s="4" t="s">
+      <c r="K1" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="L1" s="2"/>
-[...12 lines deleted...]
-      <c r="B2" s="2" t="s">
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B2" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="2" t="s">
+      <c r="C2" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="2" t="s">
+      <c r="D2" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="2" t="s">
+      <c r="E2" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="2" t="s">
+      <c r="F2" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="2" t="s">
+      <c r="G2" t="s">
         <v>5</v>
       </c>
-      <c r="H2" s="2" t="s">
+      <c r="H2" t="s">
         <v>6</v>
       </c>
-      <c r="I2" s="2" t="s">
+      <c r="I2" t="s">
         <v>6</v>
       </c>
-      <c r="J2" s="2" t="s">
+      <c r="J2" t="s">
         <v>7</v>
       </c>
-      <c r="K2" s="2" t="s">
+      <c r="K2" t="s">
         <v>7</v>
       </c>
-      <c r="L2" s="2"/>
-[...55 lines deleted...]
-      <c r="B4" s="2" t="s">
+    </row>
+    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
+        <v>8</v>
+      </c>
+      <c r="F3" t="s">
+        <v>8</v>
+      </c>
+      <c r="G3" t="s">
+        <v>8</v>
+      </c>
+      <c r="H3" t="s">
+        <v>8</v>
+      </c>
+      <c r="I3" t="s">
+        <v>8</v>
+      </c>
+      <c r="J3" t="s">
+        <v>8</v>
+      </c>
+      <c r="K3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="B4" t="s">
         <v>40</v>
       </c>
-      <c r="C4" s="2" t="s">
+      <c r="C4" t="s">
         <v>41</v>
       </c>
-      <c r="D4" s="2" t="s">
+      <c r="D4" t="s">
         <v>40</v>
       </c>
-      <c r="E4" s="2" t="s">
+      <c r="E4" t="s">
         <v>41</v>
       </c>
-      <c r="F4" s="2" t="s">
+      <c r="F4" t="s">
         <v>40</v>
       </c>
-      <c r="G4" s="2" t="s">
+      <c r="G4" t="s">
         <v>41</v>
       </c>
-      <c r="H4" s="2" t="s">
+      <c r="H4" t="s">
         <v>40</v>
       </c>
-      <c r="I4" s="2" t="s">
+      <c r="I4" t="s">
         <v>41</v>
       </c>
-      <c r="J4" s="2" t="s">
+      <c r="J4" t="s">
         <v>40</v>
       </c>
-      <c r="K4" s="2" t="s">
+      <c r="K4" t="s">
         <v>41</v>
       </c>
-      <c r="L4" s="2"/>
-[...11 lines deleted...]
-      <c r="A5" s="2" t="s">
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>110</v>
       </c>
-      <c r="B5" s="6">
+      <c r="B5" s="4">
         <v>299941.88157165877</v>
       </c>
-      <c r="C5" s="6">
+      <c r="C5" s="4">
         <v>253273.29118999999</v>
       </c>
-      <c r="D5" s="6">
+      <c r="D5" s="4">
         <v>59920</v>
       </c>
-      <c r="E5" s="6">
+      <c r="E5" s="4">
         <v>66516.439549999996</v>
       </c>
-      <c r="F5" s="6">
+      <c r="F5" s="4">
         <v>1124981</v>
       </c>
-      <c r="G5" s="6">
+      <c r="G5" s="4">
         <v>1061863.04669</v>
       </c>
-      <c r="H5" s="6">
+      <c r="H5" s="4">
         <v>234717.7</v>
       </c>
-      <c r="I5" s="6">
+      <c r="I5" s="4">
         <v>242015.07365999994</v>
       </c>
-      <c r="J5" s="23">
+      <c r="J5" s="15">
         <v>130996.28300000002</v>
       </c>
-      <c r="K5" s="23">
+      <c r="K5" s="15">
         <v>144840.46307999996</v>
       </c>
-      <c r="L5" s="2"/>
-[...11 lines deleted...]
-      <c r="A6" s="2" t="s">
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>111</v>
       </c>
-      <c r="B6" s="6">
+      <c r="B6" s="4">
         <v>628746.41056913091</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C6" s="4">
         <v>565258.82614000014</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D6" s="4">
         <v>95716</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E6" s="4">
         <v>99204.440730000002</v>
       </c>
-      <c r="F6" s="6">
+      <c r="F6" s="4">
         <v>1919993</v>
       </c>
-      <c r="G6" s="6">
+      <c r="G6" s="4">
         <v>1900579.6997399998</v>
       </c>
-      <c r="H6" s="6">
+      <c r="H6" s="4">
         <v>444432.5</v>
       </c>
-      <c r="I6" s="6">
+      <c r="I6" s="4">
         <v>458952.51934000006</v>
       </c>
-      <c r="J6" s="6">
+      <c r="J6" s="4">
         <v>262278.91099999996</v>
       </c>
-      <c r="K6" s="6">
+      <c r="K6" s="4">
         <v>277084.27541000006</v>
       </c>
-      <c r="L6" s="2"/>
-[...11 lines deleted...]
-      <c r="A7" s="2" t="s">
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
         <v>112</v>
       </c>
-      <c r="B7" s="6">
+      <c r="B7" s="4">
         <v>1318603.849503523</v>
       </c>
-      <c r="C7" s="6">
+      <c r="C7" s="4">
         <v>1279172.17132</v>
       </c>
-      <c r="D7" s="6">
+      <c r="D7" s="4">
         <v>141618</v>
       </c>
-      <c r="E7" s="6">
+      <c r="E7" s="4">
         <v>141414.45821000001</v>
       </c>
-      <c r="F7" s="6">
+      <c r="F7" s="4">
         <v>2672201</v>
       </c>
-      <c r="G7" s="6">
+      <c r="G7" s="4">
         <v>2605977.6068199999</v>
       </c>
-      <c r="H7" s="6">
+      <c r="H7" s="4">
         <v>647255.39999999991</v>
       </c>
-      <c r="I7" s="6">
+      <c r="I7" s="4">
         <v>641402.41693999991</v>
       </c>
-      <c r="J7" s="6">
+      <c r="J7" s="4">
         <v>335280.62800000003</v>
       </c>
-      <c r="K7" s="6">
+      <c r="K7" s="4">
         <v>388114.78398999997</v>
       </c>
-      <c r="L7" s="3"/>
-[...11 lines deleted...]
-      <c r="A8" s="2" t="s">
+      <c r="L7" s="1"/>
+      <c r="M7" s="1"/>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
         <v>113</v>
       </c>
-      <c r="B8" s="6">
+      <c r="B8" s="4">
         <v>1576398.0338009542</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C8" s="4">
         <v>1497983.36821</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D8" s="4">
         <v>188663</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E8" s="4">
         <v>184156.89336000002</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F8" s="4">
         <v>3816339</v>
       </c>
-      <c r="G8" s="6">
+      <c r="G8" s="4">
         <v>3684698.6179799996</v>
       </c>
-      <c r="H8" s="6">
+      <c r="H8" s="4">
         <v>878076.6</v>
       </c>
-      <c r="I8" s="6">
+      <c r="I8" s="4">
         <v>920341.44224</v>
       </c>
-      <c r="J8" s="6">
+      <c r="J8" s="4">
         <v>243559.14399999991</v>
       </c>
-      <c r="K8" s="6">
+      <c r="K8" s="4">
         <v>263554.02429000003</v>
       </c>
-      <c r="L8" s="3"/>
-[...11 lines deleted...]
-      <c r="A9" s="2" t="s">
+      <c r="L8" s="1"/>
+      <c r="M8" s="1"/>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
         <v>114</v>
       </c>
-      <c r="B9" s="6">
+      <c r="B9" s="4">
         <v>1849226.051245414</v>
       </c>
-      <c r="C9" s="6">
+      <c r="C9" s="4">
         <v>1754275.70523</v>
       </c>
-      <c r="D9" s="6">
+      <c r="D9" s="4">
         <v>231840</v>
       </c>
-      <c r="E9" s="6">
+      <c r="E9" s="4">
         <v>230422.86863999997</v>
       </c>
-      <c r="F9" s="6">
+      <c r="F9" s="4">
         <v>4769208</v>
       </c>
-      <c r="G9" s="6">
+      <c r="G9" s="4">
         <v>4664501.4760199999</v>
       </c>
-      <c r="H9" s="3">
+      <c r="H9" s="1">
         <v>1114232.2999999998</v>
       </c>
-      <c r="I9" s="3">
+      <c r="I9" s="1">
         <v>1154310.8513499999</v>
       </c>
-      <c r="J9" s="6">
+      <c r="J9" s="4">
         <v>552366.53600000008</v>
       </c>
-      <c r="K9" s="6">
+      <c r="K9" s="4">
         <v>432455.21140999976</v>
       </c>
-      <c r="L9" s="3"/>
-[...11 lines deleted...]
-      <c r="A10" s="2" t="s">
+      <c r="L9" s="1"/>
+      <c r="M9" s="1"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
         <v>115</v>
       </c>
-      <c r="B10" s="6"/>
-[...21 lines deleted...]
-      <c r="A11" s="2" t="s">
+      <c r="B10" s="4">
+        <v>2780431.6736817854</v>
+      </c>
+      <c r="C10" s="4">
+        <v>2846926.5813699998</v>
+      </c>
+      <c r="D10" s="4">
+        <v>272135</v>
+      </c>
+      <c r="E10" s="4">
+        <v>274188.42537999997</v>
+      </c>
+      <c r="F10" s="4">
+        <v>5765040</v>
+      </c>
+      <c r="G10" s="1">
+        <v>5621843.4055199996</v>
+      </c>
+      <c r="H10" s="1">
+        <v>1363827.2</v>
+      </c>
+      <c r="I10" s="1">
+        <v>1385038.8432799997</v>
+      </c>
+      <c r="J10" s="4">
+        <v>965986.75200000009</v>
+      </c>
+      <c r="K10" s="4">
+        <v>774098.54806000041</v>
+      </c>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
         <v>116</v>
       </c>
-      <c r="B11" s="6"/>
-[...21 lines deleted...]
-      <c r="A12" s="2" t="s">
+      <c r="B11" s="4">
+        <v>3317349.0834191083</v>
+      </c>
+      <c r="C11" s="4">
+        <v>3279278.1238899999</v>
+      </c>
+      <c r="D11" s="4">
+        <v>310836</v>
+      </c>
+      <c r="E11" s="4">
+        <v>323981.58522000001</v>
+      </c>
+      <c r="F11" s="4">
+        <v>6829970</v>
+      </c>
+      <c r="G11" s="4">
+        <v>6654293.6032099985</v>
+      </c>
+      <c r="H11" s="1">
+        <v>1614674.7</v>
+      </c>
+      <c r="I11" s="1">
+        <v>1635934.8787000002</v>
+      </c>
+      <c r="J11" s="4">
+        <v>1110198.6359999999</v>
+      </c>
+      <c r="K11" s="4">
+        <v>891322.73951999983</v>
+      </c>
+      <c r="L11" s="1"/>
+      <c r="M11" s="1"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
         <v>117</v>
       </c>
-      <c r="B12" s="6"/>
-[...21 lines deleted...]
-      <c r="A13" s="2" t="s">
+      <c r="B12" s="4"/>
+      <c r="C12" s="4"/>
+      <c r="D12" s="4"/>
+      <c r="E12" s="4"/>
+      <c r="F12" s="4"/>
+      <c r="G12" s="4"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="1"/>
+      <c r="J12" s="4"/>
+      <c r="K12" s="4"/>
+      <c r="L12" s="1"/>
+      <c r="M12" s="1"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
         <v>118</v>
       </c>
-      <c r="B13" s="6"/>
-[...21 lines deleted...]
-      <c r="A14" s="2" t="s">
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="4"/>
+      <c r="E13" s="4"/>
+      <c r="F13" s="4"/>
+      <c r="G13" s="4"/>
+      <c r="H13" s="1"/>
+      <c r="I13" s="1"/>
+      <c r="J13" s="4"/>
+      <c r="K13" s="4"/>
+      <c r="L13" s="1"/>
+      <c r="M13" s="1"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
         <v>119</v>
       </c>
-      <c r="B14" s="6"/>
-[...21 lines deleted...]
-      <c r="A15" s="2" t="s">
+      <c r="B14" s="4"/>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4"/>
+      <c r="E14" s="4"/>
+      <c r="F14" s="4"/>
+      <c r="G14" s="1"/>
+      <c r="H14" s="1"/>
+      <c r="I14" s="1"/>
+      <c r="J14" s="4"/>
+      <c r="K14" s="4"/>
+      <c r="L14" s="1"/>
+      <c r="M14" s="1"/>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
         <v>120</v>
       </c>
-      <c r="B15" s="6"/>
-[...21 lines deleted...]
-      <c r="A16" s="2" t="s">
+      <c r="B15" s="4"/>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4"/>
+      <c r="E15" s="4"/>
+      <c r="F15" s="4"/>
+      <c r="G15" s="4"/>
+      <c r="H15" s="4"/>
+      <c r="I15" s="1"/>
+      <c r="J15" s="1"/>
+      <c r="K15" s="4"/>
+      <c r="L15" s="1"/>
+      <c r="M15" s="1"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
         <v>121</v>
       </c>
-      <c r="B16" s="6"/>
-[...67 lines deleted...]
-      <c r="A19" s="2" t="s">
+      <c r="B16" s="4"/>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4"/>
+      <c r="E16" s="4"/>
+      <c r="F16" s="4"/>
+      <c r="G16" s="4"/>
+      <c r="H16" s="4"/>
+      <c r="I16" s="4"/>
+      <c r="J16" s="4"/>
+      <c r="K16" s="4"/>
+      <c r="L16" s="1"/>
+      <c r="M16" s="1"/>
+    </row>
+    <row r="17" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="B17" s="4"/>
+      <c r="C17" s="4"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="1"/>
+      <c r="I17" s="1"/>
+      <c r="J17" s="1"/>
+      <c r="K17" s="1"/>
+      <c r="L17" s="1"/>
+      <c r="M17" s="1"/>
+    </row>
+    <row r="18" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="D18" s="13"/>
+      <c r="E18" s="1"/>
+      <c r="F18" s="1"/>
+      <c r="G18" s="1"/>
+      <c r="H18" s="1"/>
+      <c r="I18" s="1"/>
+      <c r="J18" s="1"/>
+      <c r="K18" s="1"/>
+    </row>
+    <row r="19" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
         <v>39</v>
       </c>
-      <c r="B19" s="2"/>
-[...20 lines deleted...]
-      <c r="B20" s="2" t="s">
+    </row>
+    <row r="20" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="B20" t="s">
         <v>30</v>
       </c>
-      <c r="C20" s="2" t="s">
+      <c r="C20" t="s">
         <v>30</v>
       </c>
-      <c r="D20" s="2" t="s">
+      <c r="D20" t="s">
         <v>31</v>
       </c>
-      <c r="E20" s="2" t="s">
+      <c r="E20" t="s">
         <v>31</v>
       </c>
-      <c r="F20" s="2" t="s">
+      <c r="F20" t="s">
         <v>32</v>
       </c>
-      <c r="G20" s="2" t="s">
+      <c r="G20" t="s">
         <v>32</v>
       </c>
-      <c r="H20" s="2" t="s">
+      <c r="H20" t="s">
         <v>33</v>
       </c>
-      <c r="I20" s="2" t="s">
+      <c r="I20" t="s">
         <v>33</v>
       </c>
-      <c r="J20" s="2" t="s">
+      <c r="J20" t="s">
         <v>34</v>
       </c>
-      <c r="K20" s="2" t="s">
+      <c r="K20" t="s">
         <v>34</v>
       </c>
-      <c r="L20" s="2" t="s">
+      <c r="L20" t="s">
         <v>35</v>
       </c>
-      <c r="M20" s="2" t="s">
+      <c r="M20" t="s">
         <v>35</v>
       </c>
-      <c r="N20" s="2" t="s">
+      <c r="N20" t="s">
         <v>36</v>
       </c>
-      <c r="O20" s="2" t="s">
+      <c r="O20" t="s">
         <v>36</v>
       </c>
-      <c r="P20" s="2" t="s">
+      <c r="P20" t="s">
         <v>37</v>
       </c>
-      <c r="Q20" s="2" t="s">
+      <c r="Q20" t="s">
         <v>37</v>
       </c>
-      <c r="R20" s="26" t="s">
+      <c r="R20" s="17" t="s">
         <v>107</v>
       </c>
-      <c r="S20" s="26"/>
-[...50 lines deleted...]
-      <c r="Q21" s="2" t="s">
+      <c r="S20" s="17"/>
+    </row>
+    <row r="21" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="B21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" t="s">
+        <v>8</v>
+      </c>
+      <c r="D21" t="s">
+        <v>8</v>
+      </c>
+      <c r="E21" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21" t="s">
+        <v>8</v>
+      </c>
+      <c r="G21" t="s">
+        <v>8</v>
+      </c>
+      <c r="H21" t="s">
+        <v>8</v>
+      </c>
+      <c r="I21" t="s">
+        <v>8</v>
+      </c>
+      <c r="J21" t="s">
+        <v>8</v>
+      </c>
+      <c r="K21" t="s">
+        <v>8</v>
+      </c>
+      <c r="L21" t="s">
+        <v>8</v>
+      </c>
+      <c r="M21" t="s">
+        <v>8</v>
+      </c>
+      <c r="N21" t="s">
+        <v>8</v>
+      </c>
+      <c r="O21" t="s">
+        <v>8</v>
+      </c>
+      <c r="P21" t="s">
+        <v>8</v>
+      </c>
+      <c r="Q21" t="s">
         <v>8</v>
       </c>
       <c r="R21" t="s">
         <v>8</v>
       </c>
-      <c r="S21" s="2" t="s">
-[...7 lines deleted...]
-      <c r="B22" s="2" t="s">
+      <c r="S21" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
         <v>40</v>
       </c>
-      <c r="C22" s="2" t="s">
+      <c r="C22" t="s">
         <v>41</v>
       </c>
-      <c r="D22" s="2" t="s">
+      <c r="D22" t="s">
         <v>40</v>
       </c>
-      <c r="E22" s="2" t="s">
+      <c r="E22" t="s">
         <v>41</v>
       </c>
-      <c r="F22" s="2" t="s">
+      <c r="F22" t="s">
         <v>40</v>
       </c>
-      <c r="G22" s="2" t="s">
+      <c r="G22" t="s">
         <v>41</v>
       </c>
-      <c r="H22" s="2" t="s">
+      <c r="H22" t="s">
         <v>40</v>
       </c>
-      <c r="I22" s="2" t="s">
+      <c r="I22" t="s">
         <v>41</v>
       </c>
-      <c r="J22" s="2" t="s">
+      <c r="J22" t="s">
         <v>40</v>
       </c>
-      <c r="K22" s="2" t="s">
+      <c r="K22" t="s">
         <v>41</v>
       </c>
-      <c r="L22" s="2" t="s">
+      <c r="L22" t="s">
         <v>40</v>
       </c>
-      <c r="M22" s="2" t="s">
+      <c r="M22" t="s">
         <v>41</v>
       </c>
-      <c r="N22" s="2" t="s">
+      <c r="N22" t="s">
         <v>40</v>
       </c>
-      <c r="O22" s="2" t="s">
+      <c r="O22" t="s">
         <v>41</v>
       </c>
-      <c r="P22" s="2" t="s">
+      <c r="P22" t="s">
         <v>40</v>
       </c>
-      <c r="Q22" s="2" t="s">
+      <c r="Q22" t="s">
         <v>41</v>
       </c>
       <c r="R22" t="s">
         <v>40</v>
       </c>
-      <c r="S22" s="2" t="s">
+      <c r="S22" t="s">
         <v>41</v>
       </c>
-      <c r="T22" s="2"/>
-[...3 lines deleted...]
-      <c r="A23" s="2" t="s">
+    </row>
+    <row r="23" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
         <v>110</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="4">
         <v>108977</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="4">
         <v>110065.39795</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="4">
         <v>27726</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="4">
         <v>26438.797340000001</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="4">
         <v>3596</v>
       </c>
-      <c r="G23" s="6">
+      <c r="G23" s="4">
         <v>3897.8667799999998</v>
       </c>
-      <c r="H23" s="6">
+      <c r="H23" s="4">
         <v>965.7</v>
       </c>
-      <c r="I23" s="6">
+      <c r="I23" s="4">
         <v>898.40939000000003</v>
       </c>
-      <c r="J23" s="6">
+      <c r="J23" s="4">
         <v>84083</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K23" s="4">
         <v>88337.059640000007</v>
       </c>
-      <c r="L23" s="6">
+      <c r="L23" s="4">
         <v>21.3</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="4">
         <v>35.511060000000001</v>
       </c>
-      <c r="N23" s="6">
+      <c r="N23" s="4">
         <v>1229.0999999999999</v>
       </c>
-      <c r="O23" s="6">
+      <c r="O23" s="4">
         <v>927.49404000000004</v>
       </c>
-      <c r="P23" s="6">
+      <c r="P23" s="4">
         <v>2678.6</v>
       </c>
-      <c r="Q23" s="6">
+      <c r="Q23" s="4">
         <v>2549.22876</v>
       </c>
-      <c r="R23" s="6">
+      <c r="R23" s="4">
         <v>5441</v>
       </c>
-      <c r="S23" s="6">
+      <c r="S23" s="4">
         <v>8865.3086999999996</v>
       </c>
-      <c r="T23" s="2"/>
-[...3 lines deleted...]
-      <c r="A24" s="2" t="s">
+    </row>
+    <row r="24" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
         <v>111</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="4">
         <v>208556</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="4">
         <v>210767.17780999999</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="4">
         <v>46700</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="4">
         <v>42243.004430000001</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="4">
         <v>7158</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G24" s="4">
         <v>6916.4075599999996</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="4">
         <v>1186.7</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="4">
         <v>1090.2992099999999</v>
       </c>
-      <c r="J24" s="6">
+      <c r="J24" s="4">
         <v>162320</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="4">
         <v>175739.60444</v>
       </c>
-      <c r="L24" s="6">
+      <c r="L24" s="4">
         <v>39</v>
       </c>
-      <c r="M24" s="6">
+      <c r="M24" s="4">
         <v>70.511119999999991</v>
       </c>
-      <c r="N24" s="6">
+      <c r="N24" s="4">
         <v>2526.6999999999998</v>
       </c>
-      <c r="O24" s="6">
+      <c r="O24" s="4">
         <v>2136.4401200000002</v>
       </c>
-      <c r="P24" s="6">
+      <c r="P24" s="4">
         <v>4944.1000000000004</v>
       </c>
-      <c r="Q24" s="6">
+      <c r="Q24" s="4">
         <v>5758.5504500000006</v>
       </c>
-      <c r="R24" s="6">
+      <c r="R24" s="4">
         <v>11002</v>
       </c>
-      <c r="S24" s="6">
+      <c r="S24" s="4">
         <v>14230.5242</v>
       </c>
-      <c r="T24" s="2"/>
-[...3 lines deleted...]
-      <c r="A25" s="2" t="s">
+    </row>
+    <row r="25" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
         <v>112</v>
       </c>
-      <c r="B25" s="6">
+      <c r="B25" s="4">
         <v>307854</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="4">
         <v>310123.82363999996</v>
       </c>
-      <c r="D25" s="6">
+      <c r="D25" s="4">
         <v>62355</v>
       </c>
-      <c r="E25" s="6">
+      <c r="E25" s="4">
         <v>60479.149319999997</v>
       </c>
-      <c r="F25" s="6">
+      <c r="F25" s="4">
         <v>10726</v>
       </c>
-      <c r="G25" s="6">
+      <c r="G25" s="4">
         <v>10177.91008</v>
       </c>
-      <c r="H25" s="6">
+      <c r="H25" s="4">
         <v>1354.7</v>
       </c>
-      <c r="I25" s="6">
+      <c r="I25" s="4">
         <v>1345.96009</v>
       </c>
-      <c r="J25" s="6">
+      <c r="J25" s="4">
         <v>237468</v>
       </c>
-      <c r="K25" s="6">
+      <c r="K25" s="4">
         <v>227827.64152</v>
       </c>
-      <c r="L25" s="6">
+      <c r="L25" s="4">
         <v>50.7</v>
       </c>
-      <c r="M25" s="6">
+      <c r="M25" s="4">
         <v>97.926690000000008</v>
       </c>
-      <c r="N25" s="6">
+      <c r="N25" s="4">
         <v>3318.2999999999997</v>
       </c>
-      <c r="O25" s="6">
+      <c r="O25" s="4">
         <v>3067.9034300000003</v>
       </c>
-      <c r="P25" s="6">
+      <c r="P25" s="4">
         <v>7580.7000000000007</v>
       </c>
-      <c r="Q25" s="6">
+      <c r="Q25" s="4">
         <v>8137.8549000000003</v>
       </c>
-      <c r="R25" s="6">
+      <c r="R25" s="4">
         <v>16548</v>
       </c>
-      <c r="S25" s="6">
+      <c r="S25" s="4">
         <v>20144.24727</v>
       </c>
-      <c r="T25" s="2"/>
-[...3 lines deleted...]
-      <c r="A26" s="2" t="s">
+    </row>
+    <row r="26" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
         <v>113</v>
       </c>
-      <c r="B26" s="6">
+      <c r="B26" s="4">
         <v>420022</v>
       </c>
-      <c r="C26" s="6">
+      <c r="C26" s="4">
         <v>445288.04725</v>
       </c>
-      <c r="D26" s="6">
+      <c r="D26" s="4">
         <v>84620</v>
       </c>
-      <c r="E26" s="6">
+      <c r="E26" s="4">
         <v>82653.62840999999</v>
       </c>
-      <c r="F26" s="6">
+      <c r="F26" s="4">
         <v>15001</v>
       </c>
-      <c r="G26" s="6">
+      <c r="G26" s="4">
         <v>14733.68369</v>
       </c>
-      <c r="H26" s="6">
+      <c r="H26" s="4">
         <v>1601.7</v>
       </c>
-      <c r="I26" s="6">
+      <c r="I26" s="4">
         <v>1659.2996799999999</v>
       </c>
-      <c r="J26" s="6">
+      <c r="J26" s="4">
         <v>317395</v>
       </c>
-      <c r="K26" s="6">
+      <c r="K26" s="4">
         <v>333369.66144</v>
       </c>
-      <c r="L26" s="6">
+      <c r="L26" s="4">
         <v>60.300000000000004</v>
       </c>
-      <c r="M26" s="6">
+      <c r="M26" s="4">
         <v>116.88618</v>
       </c>
-      <c r="N26" s="6">
+      <c r="N26" s="4">
         <v>4450.2</v>
       </c>
-      <c r="O26" s="6">
+      <c r="O26" s="4">
         <v>3997.261</v>
       </c>
-      <c r="P26" s="6">
+      <c r="P26" s="4">
         <v>9540.4000000000015</v>
       </c>
-      <c r="Q26" s="6">
+      <c r="Q26" s="4">
         <v>9847.8066899999994</v>
       </c>
-      <c r="R26" s="6">
+      <c r="R26" s="4">
         <v>25386</v>
       </c>
-      <c r="S26" s="6">
+      <c r="S26" s="4">
         <v>28675.167899999997</v>
       </c>
-      <c r="T26" s="2"/>
-[...3 lines deleted...]
-      <c r="A27" s="2" t="s">
+    </row>
+    <row r="27" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
         <v>114</v>
       </c>
-      <c r="B27" s="6">
+      <c r="B27" s="4">
         <v>533867</v>
       </c>
-      <c r="C27" s="6">
+      <c r="C27" s="4">
         <v>559000.56174000003</v>
       </c>
-      <c r="D27" s="6">
+      <c r="D27" s="4">
         <v>105051</v>
       </c>
-      <c r="E27" s="6">
+      <c r="E27" s="4">
         <v>100896.1618</v>
       </c>
-      <c r="F27" s="6">
+      <c r="F27" s="4">
         <v>19987</v>
       </c>
-      <c r="G27" s="6">
+      <c r="G27" s="4">
         <v>19135.197179999999</v>
       </c>
-      <c r="H27" s="6">
+      <c r="H27" s="4">
         <v>1870.2</v>
       </c>
-      <c r="I27" s="6">
+      <c r="I27" s="4">
         <v>1926.0381299999999</v>
       </c>
-      <c r="J27" s="6">
+      <c r="J27" s="4">
         <v>402281</v>
       </c>
-      <c r="K27" s="6">
+      <c r="K27" s="4">
         <v>419474.59604000003</v>
       </c>
-      <c r="L27" s="6">
+      <c r="L27" s="4">
         <v>67.900000000000006</v>
       </c>
-      <c r="M27" s="6">
+      <c r="M27" s="4">
         <v>128.81828999999999</v>
       </c>
-      <c r="N27" s="6">
+      <c r="N27" s="4">
         <v>5546.7999999999993</v>
       </c>
-      <c r="O27" s="6">
+      <c r="O27" s="4">
         <v>5052.6573200000003</v>
       </c>
-      <c r="P27" s="6">
+      <c r="P27" s="4">
         <v>11334.400000000001</v>
       </c>
-      <c r="Q27" s="6">
+      <c r="Q27" s="4">
         <v>11761.87672</v>
       </c>
-      <c r="R27" s="6">
+      <c r="R27" s="4">
         <v>34227</v>
       </c>
-      <c r="S27" s="6">
+      <c r="S27" s="4">
         <v>36934.944130000003</v>
       </c>
-      <c r="T27" s="2"/>
-[...3 lines deleted...]
-      <c r="A28" s="2" t="s">
+    </row>
+    <row r="28" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
         <v>115</v>
       </c>
-      <c r="R28" s="6"/>
-[...5 lines deleted...]
-      <c r="A29" s="2" t="s">
+      <c r="B28" s="4">
+        <v>652676</v>
+      </c>
+      <c r="C28" s="4">
+        <v>669113.45811000001</v>
+      </c>
+      <c r="D28" s="4">
+        <v>123674</v>
+      </c>
+      <c r="E28" s="4">
+        <v>118526.64236</v>
+      </c>
+      <c r="F28" s="4">
+        <v>25554</v>
+      </c>
+      <c r="G28" s="4">
+        <v>24131.130659999999</v>
+      </c>
+      <c r="H28" s="4">
+        <v>2174.1999999999998</v>
+      </c>
+      <c r="I28" s="4">
+        <v>2204.2418900000002</v>
+      </c>
+      <c r="J28" s="4">
+        <v>496078</v>
+      </c>
+      <c r="K28" s="4">
+        <v>504449.89610000001</v>
+      </c>
+      <c r="L28" s="4">
+        <v>78.100000000000009</v>
+      </c>
+      <c r="M28" s="4">
+        <v>142.30342999999999</v>
+      </c>
+      <c r="N28" s="4">
+        <v>6668.6999999999989</v>
+      </c>
+      <c r="O28" s="4">
+        <v>6054.5058600000002</v>
+      </c>
+      <c r="P28" s="4">
+        <v>12768.2</v>
+      </c>
+      <c r="Q28" s="4">
+        <v>12974.40128</v>
+      </c>
+      <c r="R28" s="4">
+        <v>44156</v>
+      </c>
+      <c r="S28" s="4">
+        <v>47442.263590000002</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
         <v>116</v>
       </c>
-      <c r="P29" s="6"/>
-[...7 lines deleted...]
-      <c r="A30" s="2" t="s">
+      <c r="B29" s="4">
+        <v>770978</v>
+      </c>
+      <c r="C29" s="4">
+        <v>788556.43846000009</v>
+      </c>
+      <c r="D29" s="4">
+        <v>142527</v>
+      </c>
+      <c r="E29" s="4">
+        <v>137769.80496000001</v>
+      </c>
+      <c r="F29" s="4">
+        <v>31445</v>
+      </c>
+      <c r="G29" s="4">
+        <v>29755.333019999998</v>
+      </c>
+      <c r="H29" s="4">
+        <v>2523.6999999999998</v>
+      </c>
+      <c r="I29" s="4">
+        <v>2576.13744</v>
+      </c>
+      <c r="J29" s="4">
+        <v>591066</v>
+      </c>
+      <c r="K29" s="4">
+        <v>598646.48002999998</v>
+      </c>
+      <c r="L29" s="4">
+        <v>80.300000000000011</v>
+      </c>
+      <c r="M29" s="4">
+        <v>145.29146</v>
+      </c>
+      <c r="N29" s="4">
+        <v>7780.7999999999993</v>
+      </c>
+      <c r="O29" s="4">
+        <v>7088.2056299999995</v>
+      </c>
+      <c r="P29" s="4">
+        <v>14015.900000000001</v>
+      </c>
+      <c r="Q29" s="4">
+        <v>14116.836509999999</v>
+      </c>
+      <c r="R29" s="4">
+        <v>54258</v>
+      </c>
+      <c r="S29" s="4">
+        <v>57280.351190000001</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
         <v>117</v>
       </c>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
-      <c r="N30" s="6"/>
-[...9 lines deleted...]
-      <c r="A31" s="2" t="s">
+      <c r="R30" s="4"/>
+      <c r="S30" s="4"/>
+    </row>
+    <row r="31" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
         <v>118</v>
       </c>
-      <c r="L31" s="6"/>
-[...11 lines deleted...]
-      <c r="A32" s="2" t="s">
+      <c r="E31" s="1"/>
+      <c r="F31" s="1"/>
+      <c r="P31" s="4"/>
+      <c r="Q31" s="4"/>
+      <c r="R31" s="4"/>
+      <c r="S31" s="4"/>
+    </row>
+    <row r="32" spans="1:19" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
         <v>119</v>
       </c>
-      <c r="J32" s="6"/>
-[...10 lines deleted...]
-      <c r="U32" s="2"/>
+      <c r="E32" s="1"/>
+      <c r="F32" s="1"/>
+      <c r="N32" s="4"/>
+      <c r="O32" s="4"/>
+      <c r="P32" s="4"/>
+      <c r="Q32" s="4"/>
+      <c r="R32" s="4"/>
+      <c r="S32" s="4"/>
     </row>
     <row r="33" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A33" s="2" t="s">
+      <c r="A33" t="s">
         <v>120</v>
       </c>
-      <c r="H33" s="6"/>
-[...12 lines deleted...]
-      <c r="U33" s="2"/>
+      <c r="F33" s="1"/>
+      <c r="G33" s="1"/>
+      <c r="H33" s="4"/>
+      <c r="I33" s="4"/>
+      <c r="L33" s="4"/>
+      <c r="M33" s="4"/>
+      <c r="N33" s="4"/>
+      <c r="O33" s="4"/>
+      <c r="P33" s="4"/>
+      <c r="Q33" s="4"/>
+      <c r="R33" s="4"/>
+      <c r="S33" s="4"/>
     </row>
     <row r="34" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A34" s="2" t="s">
+      <c r="A34" t="s">
         <v>121</v>
       </c>
-      <c r="F34" s="6"/>
-[...14 lines deleted...]
-      <c r="U34" s="2"/>
+      <c r="F34" s="4"/>
+      <c r="G34" s="4"/>
+      <c r="H34" s="4"/>
+      <c r="I34" s="4"/>
+      <c r="J34" s="4"/>
+      <c r="K34" s="4"/>
+      <c r="L34" s="4"/>
+      <c r="M34" s="4"/>
+      <c r="N34" s="4"/>
+      <c r="O34" s="4"/>
+      <c r="P34" s="4"/>
+      <c r="Q34" s="4"/>
+      <c r="R34" s="4"/>
+      <c r="S34" s="4"/>
     </row>
     <row r="35" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A35" s="2"/>
       <c r="D35" s="1"/>
-      <c r="F35" s="2"/>
-[...12 lines deleted...]
-      <c r="U35" s="2"/>
+      <c r="G35" s="1"/>
+      <c r="H35" s="1"/>
+      <c r="I35" s="4"/>
+      <c r="J35" s="4"/>
+      <c r="K35" s="4"/>
     </row>
     <row r="36" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A36" s="2"/>
-[...17 lines deleted...]
-      <c r="U36" s="2"/>
+      <c r="F36" s="1"/>
+      <c r="G36" s="1"/>
+      <c r="O36" s="1"/>
+      <c r="P36" s="1"/>
     </row>
     <row r="37" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A37" s="2" t="s">
+      <c r="A37" t="s">
         <v>42</v>
       </c>
-      <c r="B37" s="2" t="s">
+      <c r="B37" t="s">
         <v>18</v>
       </c>
-      <c r="C37" s="2" t="s">
+      <c r="C37" t="s">
         <v>18</v>
       </c>
-      <c r="D37" s="2" t="s">
+      <c r="D37" t="s">
         <v>19</v>
       </c>
-      <c r="E37" s="2" t="s">
+      <c r="E37" t="s">
         <v>20</v>
       </c>
-      <c r="F37" s="2" t="s">
+      <c r="F37" t="s">
         <v>20</v>
       </c>
-      <c r="G37" s="2" t="s">
+      <c r="G37" t="s">
         <v>21</v>
       </c>
-      <c r="H37" s="2" t="s">
+      <c r="H37" t="s">
         <v>21</v>
       </c>
-      <c r="I37" s="2" t="s">
+      <c r="I37" t="s">
         <v>22</v>
       </c>
-      <c r="J37" s="2" t="s">
+      <c r="J37" t="s">
         <v>22</v>
       </c>
-      <c r="K37" s="2" t="s">
+      <c r="K37" t="s">
         <v>28</v>
       </c>
-      <c r="L37" s="2" t="s">
+      <c r="L37" t="s">
         <v>28</v>
       </c>
-      <c r="M37" s="2" t="s">
+      <c r="M37" t="s">
         <v>93</v>
       </c>
-      <c r="N37" s="2" t="s">
+      <c r="N37" t="s">
         <v>93</v>
       </c>
-      <c r="O37" s="2" t="s">
+      <c r="O37" t="s">
         <v>78</v>
       </c>
       <c r="P37" t="s">
         <v>108</v>
       </c>
       <c r="Q37" t="s">
         <v>108</v>
       </c>
-      <c r="R37" s="2"/>
+      <c r="R37" t="s">
+        <v>122</v>
+      </c>
+      <c r="S37" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="38" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A38" s="2"/>
-      <c r="B38" s="2" t="s">
+      <c r="B38" t="s">
         <v>23</v>
       </c>
-      <c r="C38" s="2" t="s">
+      <c r="C38" t="s">
         <v>23</v>
       </c>
-      <c r="D38" s="2" t="s">
+      <c r="D38" t="s">
         <v>24</v>
       </c>
-      <c r="E38" s="2" t="s">
+      <c r="E38" t="s">
         <v>25</v>
       </c>
-      <c r="F38" s="2" t="s">
+      <c r="F38" t="s">
         <v>25</v>
       </c>
-      <c r="G38" s="2" t="s">
+      <c r="G38" t="s">
         <v>26</v>
       </c>
-      <c r="H38" s="2" t="s">
+      <c r="H38" t="s">
         <v>26</v>
       </c>
-      <c r="I38" s="2" t="s">
+      <c r="I38" t="s">
         <v>27</v>
       </c>
-      <c r="J38" s="2" t="s">
+      <c r="J38" t="s">
         <v>27</v>
       </c>
-      <c r="K38" s="2" t="s">
+      <c r="K38" t="s">
         <v>29</v>
       </c>
-      <c r="L38" s="2" t="s">
+      <c r="L38" t="s">
         <v>29</v>
       </c>
-      <c r="M38" s="2" t="s">
+      <c r="M38" t="s">
         <v>94</v>
       </c>
-      <c r="N38" s="2" t="s">
+      <c r="N38" t="s">
         <v>94</v>
       </c>
-      <c r="O38" s="2"/>
       <c r="P38" t="s">
         <v>109</v>
       </c>
       <c r="Q38" t="s">
         <v>109</v>
       </c>
-      <c r="R38" s="2"/>
+      <c r="R38" t="s">
+        <v>123</v>
+      </c>
+      <c r="S38" t="s">
+        <v>123</v>
+      </c>
     </row>
     <row r="39" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A39" s="2"/>
-[...39 lines deleted...]
-      <c r="O39" s="2" t="s">
+      <c r="B39" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" t="s">
+        <v>8</v>
+      </c>
+      <c r="D39" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" t="s">
+        <v>8</v>
+      </c>
+      <c r="F39" t="s">
+        <v>8</v>
+      </c>
+      <c r="G39" t="s">
+        <v>8</v>
+      </c>
+      <c r="H39" t="s">
+        <v>8</v>
+      </c>
+      <c r="I39" t="s">
+        <v>8</v>
+      </c>
+      <c r="J39" t="s">
+        <v>8</v>
+      </c>
+      <c r="K39" t="s">
+        <v>8</v>
+      </c>
+      <c r="L39" t="s">
+        <v>8</v>
+      </c>
+      <c r="M39" t="s">
+        <v>8</v>
+      </c>
+      <c r="N39" t="s">
+        <v>8</v>
+      </c>
+      <c r="O39" t="s">
         <v>8</v>
       </c>
       <c r="P39" t="s">
         <v>8</v>
       </c>
       <c r="Q39" t="s">
         <v>8</v>
       </c>
-      <c r="R39" s="2"/>
+      <c r="R39" t="s">
+        <v>8</v>
+      </c>
+      <c r="S39" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="40" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A40" s="2"/>
-      <c r="B40" s="2" t="s">
+      <c r="B40" t="s">
         <v>40</v>
       </c>
-      <c r="C40" s="2" t="s">
+      <c r="C40" t="s">
         <v>41</v>
       </c>
-      <c r="D40" s="2" t="s">
+      <c r="D40" t="s">
         <v>41</v>
       </c>
-      <c r="E40" s="2" t="s">
+      <c r="E40" t="s">
         <v>40</v>
       </c>
-      <c r="F40" s="2" t="s">
+      <c r="F40" t="s">
         <v>41</v>
       </c>
-      <c r="G40" s="2" t="s">
+      <c r="G40" t="s">
         <v>40</v>
       </c>
-      <c r="H40" s="2" t="s">
+      <c r="H40" t="s">
         <v>41</v>
       </c>
-      <c r="I40" s="2" t="s">
+      <c r="I40" t="s">
         <v>40</v>
       </c>
-      <c r="J40" s="2" t="s">
+      <c r="J40" t="s">
         <v>41</v>
       </c>
-      <c r="K40" s="2" t="s">
+      <c r="K40" t="s">
         <v>40</v>
       </c>
-      <c r="L40" s="2" t="s">
+      <c r="L40" t="s">
         <v>41</v>
       </c>
-      <c r="M40" s="2" t="s">
+      <c r="M40" t="s">
         <v>40</v>
       </c>
-      <c r="N40" s="2" t="s">
+      <c r="N40" t="s">
         <v>41</v>
       </c>
-      <c r="O40" s="2" t="s">
+      <c r="O40" t="s">
         <v>41</v>
       </c>
       <c r="P40" t="s">
         <v>40</v>
       </c>
       <c r="Q40" t="s">
         <v>41</v>
       </c>
-      <c r="R40" s="2"/>
+      <c r="R40" t="s">
+        <v>40</v>
+      </c>
+      <c r="S40" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="41" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A41" s="2" t="s">
+      <c r="A41" t="s">
         <v>110</v>
       </c>
-      <c r="B41" s="6">
+      <c r="B41" s="4">
         <v>3831</v>
       </c>
-      <c r="C41" s="6">
+      <c r="C41" s="4">
         <v>4027.9685399999998</v>
       </c>
-      <c r="D41" s="6">
+      <c r="D41" s="4">
         <v>2.0026700000000002</v>
       </c>
-      <c r="E41" s="6">
+      <c r="E41" s="4">
         <v>42706</v>
       </c>
-      <c r="F41" s="6">
+      <c r="F41" s="4">
         <v>44042.485130000001</v>
       </c>
-      <c r="G41" s="6">
+      <c r="G41" s="4">
         <v>114.1</v>
       </c>
-      <c r="H41" s="6">
+      <c r="H41" s="4">
         <v>231.23382999999998</v>
       </c>
-      <c r="I41" s="6">
+      <c r="I41" s="4">
         <v>24500</v>
       </c>
-      <c r="J41" s="6">
+      <c r="J41" s="4">
         <v>20488.207609999998</v>
       </c>
-      <c r="K41" s="6">
+      <c r="K41" s="4">
         <v>-24525.316999999981</v>
       </c>
-      <c r="L41" s="6">
+      <c r="L41" s="4">
         <v>-5820.2968000000119</v>
       </c>
-      <c r="M41" s="6">
+      <c r="M41" s="4">
         <v>39100.5</v>
       </c>
-      <c r="N41" s="6">
+      <c r="N41" s="4">
         <v>31453.204120000002</v>
       </c>
-      <c r="O41" s="6">
+      <c r="O41" s="4">
         <v>1.21705</v>
       </c>
-      <c r="P41" s="6">
+      <c r="P41" s="4">
         <v>45270</v>
       </c>
-      <c r="Q41" s="6">
+      <c r="Q41" s="4">
         <v>50414.440929999997</v>
       </c>
-      <c r="R41" s="6"/>
+      <c r="R41" s="4"/>
     </row>
     <row r="42" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A42" s="2" t="s">
+      <c r="A42" t="s">
         <v>111</v>
       </c>
-      <c r="B42" s="6">
+      <c r="B42" s="4">
         <v>7088</v>
       </c>
-      <c r="C42" s="6">
+      <c r="C42" s="4">
         <v>7938.9413599999998</v>
       </c>
-      <c r="D42" s="6">
+      <c r="D42" s="4">
         <v>2.4664000000000001</v>
       </c>
-      <c r="E42" s="6">
+      <c r="E42" s="4">
         <v>59926</v>
       </c>
-      <c r="F42" s="6">
+      <c r="F42" s="4">
         <v>60098.634489999997</v>
       </c>
-      <c r="G42" s="6">
+      <c r="G42" s="4">
         <v>259.7</v>
       </c>
-      <c r="H42" s="6">
+      <c r="H42" s="4">
         <v>452.8716</v>
       </c>
-      <c r="I42" s="6">
+      <c r="I42" s="4">
         <v>31000</v>
       </c>
-      <c r="J42" s="6">
+      <c r="J42" s="4">
         <v>29044.260429999998</v>
       </c>
-      <c r="K42" s="6">
+      <c r="K42" s="4">
         <v>-1589.189000000013</v>
       </c>
-      <c r="L42" s="6">
+      <c r="L42" s="4">
         <v>27178.616220000029</v>
       </c>
-      <c r="M42" s="6">
+      <c r="M42" s="4">
         <v>77454.399999999994</v>
       </c>
-      <c r="N42" s="6">
+      <c r="N42" s="4">
         <v>64436.778180000001</v>
       </c>
-      <c r="O42" s="6">
+      <c r="O42" s="4">
         <v>1.3170500000000001</v>
       </c>
-      <c r="P42" s="6">
+      <c r="P42" s="4">
         <v>88140</v>
       </c>
-      <c r="Q42" s="6">
+      <c r="Q42" s="4">
         <v>87930.389680000008</v>
       </c>
-      <c r="R42" s="6"/>
+      <c r="R42" s="4"/>
     </row>
     <row r="43" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A43" s="2" t="s">
+      <c r="A43" t="s">
         <v>112</v>
       </c>
-      <c r="B43" s="6">
+      <c r="B43" s="4">
         <v>11024</v>
       </c>
-      <c r="C43" s="6">
+      <c r="C43" s="4">
         <v>11914.767530000001</v>
       </c>
-      <c r="D43" s="6">
+      <c r="D43" s="4">
         <v>7.83901</v>
       </c>
-      <c r="E43" s="6">
+      <c r="E43" s="4">
         <v>72517</v>
       </c>
-      <c r="F43" s="6">
+      <c r="F43" s="4">
         <v>71226.204030000008</v>
       </c>
-      <c r="G43" s="6">
+      <c r="G43" s="4">
         <v>437.9</v>
       </c>
-      <c r="H43" s="6">
+      <c r="H43" s="4">
         <v>995.87774000000002</v>
       </c>
-      <c r="I43" s="6">
+      <c r="I43" s="4">
         <v>31100</v>
       </c>
-      <c r="J43" s="6">
+      <c r="J43" s="4">
         <v>29064.17741</v>
       </c>
-      <c r="K43" s="6">
+      <c r="K43" s="4">
         <v>-33448.871999999974</v>
       </c>
-      <c r="L43" s="6">
+      <c r="L43" s="4">
         <v>35348.086289999963</v>
       </c>
-      <c r="M43" s="6">
+      <c r="M43" s="4">
         <v>120610.59999999999</v>
       </c>
-      <c r="N43" s="6">
+      <c r="N43" s="4">
         <v>115278.16634000001</v>
       </c>
-      <c r="O43" s="6">
+      <c r="O43" s="4">
         <v>1.3670499999999999</v>
       </c>
-      <c r="P43" s="6">
+      <c r="P43" s="4">
         <v>133040</v>
       </c>
-      <c r="Q43" s="6">
+      <c r="Q43" s="4">
         <v>124278.29859000001</v>
       </c>
-      <c r="R43" s="6"/>
+      <c r="R43" s="4"/>
     </row>
     <row r="44" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A44" s="2" t="s">
+      <c r="A44" t="s">
         <v>113</v>
       </c>
-      <c r="B44" s="6">
+      <c r="B44" s="4">
         <v>15177</v>
       </c>
-      <c r="C44" s="6">
+      <c r="C44" s="4">
         <v>14610.915490000001</v>
       </c>
-      <c r="D44" s="6">
+      <c r="D44" s="4">
         <v>7.9697000000000005</v>
       </c>
-      <c r="E44" s="6">
+      <c r="E44" s="4">
         <v>80547</v>
       </c>
-      <c r="F44" s="6">
+      <c r="F44" s="4">
         <v>76250.550039999987</v>
       </c>
-      <c r="G44" s="6">
+      <c r="G44" s="4">
         <v>619.79999999999995</v>
       </c>
-      <c r="H44" s="6">
+      <c r="H44" s="4">
         <v>1366.3326299999999</v>
       </c>
-      <c r="I44" s="6">
+      <c r="I44" s="4">
         <v>67000</v>
       </c>
-      <c r="J44" s="6">
+      <c r="J44" s="4">
         <v>65780.229099999997</v>
       </c>
-      <c r="K44" s="6">
+      <c r="K44" s="4">
         <v>-257833.25600000005</v>
       </c>
-      <c r="L44" s="6">
+      <c r="L44" s="4">
         <v>-210748.27827999997</v>
       </c>
-      <c r="M44" s="6">
+      <c r="M44" s="4">
         <v>161908.59999999998</v>
       </c>
-      <c r="N44" s="6">
+      <c r="N44" s="4">
         <v>151149.73353</v>
       </c>
-      <c r="O44" s="6">
+      <c r="O44" s="4">
         <v>1.4170499999999999</v>
       </c>
-      <c r="P44" s="6">
+      <c r="P44" s="4">
         <v>176140</v>
       </c>
-      <c r="Q44" s="6">
+      <c r="Q44" s="4">
         <v>165135.15502999999</v>
       </c>
-      <c r="R44" s="6"/>
-      <c r="S44" s="6"/>
+      <c r="R44" s="4"/>
+      <c r="S44" s="4"/>
     </row>
     <row r="45" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A45" s="2" t="s">
+      <c r="A45" t="s">
         <v>114</v>
       </c>
-      <c r="B45" s="6">
+      <c r="B45" s="4">
         <v>19317</v>
       </c>
-      <c r="C45" s="6">
+      <c r="C45" s="4">
         <v>18359.357789999998</v>
       </c>
-      <c r="D45" s="6">
+      <c r="D45" s="4">
         <v>8.08718</v>
       </c>
-      <c r="E45" s="6">
+      <c r="E45" s="4">
         <v>84600</v>
       </c>
-      <c r="F45" s="6">
+      <c r="F45" s="4">
         <v>79081.202219999992</v>
       </c>
-      <c r="G45" s="6">
+      <c r="G45" s="4">
         <v>804</v>
       </c>
-      <c r="H45" s="6">
+      <c r="H45" s="4">
         <v>1590.04594</v>
       </c>
-      <c r="I45" s="6">
+      <c r="I45" s="4">
         <v>67959</v>
       </c>
-      <c r="J45" s="6">
+      <c r="J45" s="4">
         <v>70510.407609999995</v>
       </c>
-      <c r="K45" s="6">
+      <c r="K45" s="4">
         <v>-27702.263999999966</v>
       </c>
-      <c r="L45" s="6">
+      <c r="L45" s="4">
         <v>-104167.3622800002</v>
       </c>
-      <c r="M45" s="6">
+      <c r="M45" s="4">
         <v>188748.79999999999</v>
       </c>
-      <c r="N45" s="6">
+      <c r="N45" s="4">
         <v>170058.90984000001</v>
       </c>
-      <c r="O45" s="6">
+      <c r="O45" s="4">
         <v>11.302680000000001</v>
       </c>
-      <c r="P45" s="6">
+      <c r="P45" s="4">
         <v>218640</v>
       </c>
-      <c r="Q45" s="6">
+      <c r="Q45" s="4">
         <v>197003.26042999999</v>
       </c>
-      <c r="R45" s="6"/>
-[...2 lines deleted...]
-      <c r="U45" s="6"/>
+      <c r="R45" s="4"/>
+      <c r="S45" s="4"/>
+      <c r="T45" s="4"/>
+      <c r="U45" s="4"/>
     </row>
     <row r="46" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A46" s="2" t="s">
+      <c r="A46" t="s">
         <v>115</v>
       </c>
-      <c r="B46" s="6"/>
-[...15 lines deleted...]
-      <c r="U46" s="6"/>
+      <c r="B46" s="4">
+        <v>23754</v>
+      </c>
+      <c r="C46" s="4">
+        <v>22494.550159999999</v>
+      </c>
+      <c r="D46" s="4">
+        <v>7.6554200000000003</v>
+      </c>
+      <c r="E46" s="4">
+        <v>95255</v>
+      </c>
+      <c r="F46" s="4">
+        <v>89519.110179999989</v>
+      </c>
+      <c r="G46" s="4">
+        <v>971.8</v>
+      </c>
+      <c r="H46" s="4">
+        <v>1994.6287399999999</v>
+      </c>
+      <c r="I46" s="4">
+        <v>68009</v>
+      </c>
+      <c r="J46" s="4">
+        <v>70848.575859999997</v>
+      </c>
+      <c r="K46" s="4">
+        <v>231584.55200000014</v>
+      </c>
+      <c r="L46" s="4">
+        <v>131375.07534000039</v>
+      </c>
+      <c r="M46" s="4">
+        <v>234402.4</v>
+      </c>
+      <c r="N46" s="4">
+        <v>210235.84753999999</v>
+      </c>
+      <c r="O46" s="4">
+        <v>13.643040000000001</v>
+      </c>
+      <c r="P46" s="4">
+        <v>263510</v>
+      </c>
+      <c r="Q46" s="4">
+        <v>246959.67397999999</v>
+      </c>
+      <c r="R46" s="4">
+        <v>48500</v>
+      </c>
+      <c r="S46" s="4">
+        <v>649.78780000000006</v>
+      </c>
+      <c r="T46" s="4"/>
+      <c r="U46" s="4"/>
     </row>
     <row r="47" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A47" s="2" t="s">
+      <c r="A47" t="s">
         <v>116</v>
       </c>
-      <c r="B47" s="6"/>
-[...18 lines deleted...]
-      <c r="U47" s="6"/>
+      <c r="B47" s="4">
+        <v>27965</v>
+      </c>
+      <c r="C47" s="4">
+        <v>26817.787200000002</v>
+      </c>
+      <c r="D47" s="4">
+        <v>7.6407700000000007</v>
+      </c>
+      <c r="E47" s="4">
+        <v>102217</v>
+      </c>
+      <c r="F47" s="4">
+        <v>94574.348299999998</v>
+      </c>
+      <c r="G47" s="4">
+        <v>1123</v>
+      </c>
+      <c r="H47" s="4">
+        <v>2449.00821</v>
+      </c>
+      <c r="I47" s="4">
+        <v>104509</v>
+      </c>
+      <c r="J47" s="4">
+        <v>108579.57393</v>
+      </c>
+      <c r="K47" s="4">
+        <v>240701.73600000003</v>
+      </c>
+      <c r="L47" s="4">
+        <v>144844.06912999964</v>
+      </c>
+      <c r="M47" s="4">
+        <v>277772.90000000002</v>
+      </c>
+      <c r="N47" s="4">
+        <v>232814.26549000002</v>
+      </c>
+      <c r="O47" s="4">
+        <v>13.693040000000002</v>
+      </c>
+      <c r="P47" s="4">
+        <v>307410</v>
+      </c>
+      <c r="Q47" s="4">
+        <v>280333.55185000005</v>
+      </c>
+      <c r="R47" s="4">
+        <v>48500</v>
+      </c>
+      <c r="S47" s="4">
+        <v>888.80160000000001</v>
+      </c>
+      <c r="T47" s="4"/>
+      <c r="U47" s="4"/>
     </row>
     <row r="48" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A48" s="2" t="s">
+      <c r="A48" t="s">
         <v>117</v>
       </c>
-      <c r="B48" s="6"/>
-[...18 lines deleted...]
-      <c r="U48" s="6"/>
+      <c r="B48" s="4"/>
+      <c r="C48" s="4"/>
+      <c r="F48" s="4"/>
+      <c r="G48" s="4"/>
+      <c r="H48" s="4"/>
+      <c r="I48" s="4"/>
+      <c r="J48" s="4"/>
+      <c r="K48" s="4"/>
+      <c r="L48" s="4"/>
+      <c r="M48" s="4"/>
+      <c r="N48" s="4"/>
+      <c r="O48" s="4"/>
+      <c r="P48" s="4"/>
+      <c r="Q48" s="4"/>
+      <c r="R48" s="4"/>
+      <c r="S48" s="4"/>
+      <c r="T48" s="4"/>
+      <c r="U48" s="4"/>
     </row>
     <row r="49" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A49" s="2" t="s">
+      <c r="A49" t="s">
         <v>118</v>
       </c>
-      <c r="B49" s="6"/>
-[...18 lines deleted...]
-      <c r="U49" s="6"/>
+      <c r="B49" s="4"/>
+      <c r="C49" s="4"/>
+      <c r="F49" s="4"/>
+      <c r="G49" s="4"/>
+      <c r="H49" s="4"/>
+      <c r="I49" s="4"/>
+      <c r="J49" s="4"/>
+      <c r="K49" s="4"/>
+      <c r="L49" s="4"/>
+      <c r="M49" s="4"/>
+      <c r="N49" s="4"/>
+      <c r="O49" s="4"/>
+      <c r="P49" s="4"/>
+      <c r="Q49" s="4"/>
+      <c r="R49" s="4"/>
+      <c r="S49" s="4"/>
+      <c r="T49" s="4"/>
+      <c r="U49" s="4"/>
     </row>
     <row r="50" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A50" s="2" t="s">
+      <c r="A50" t="s">
         <v>119</v>
       </c>
-      <c r="B50" s="6"/>
-[...18 lines deleted...]
-      <c r="U50" s="6"/>
+      <c r="B50" s="4"/>
+      <c r="C50" s="4"/>
+      <c r="F50" s="4"/>
+      <c r="G50" s="4"/>
+      <c r="H50" s="4"/>
+      <c r="I50" s="4"/>
+      <c r="J50" s="4"/>
+      <c r="K50" s="4"/>
+      <c r="L50" s="4"/>
+      <c r="M50" s="4"/>
+      <c r="N50" s="4"/>
+      <c r="O50" s="4"/>
+      <c r="P50" s="4"/>
+      <c r="Q50" s="4"/>
+      <c r="R50" s="4"/>
+      <c r="S50" s="4"/>
+      <c r="T50" s="4"/>
+      <c r="U50" s="4"/>
     </row>
     <row r="51" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A51" s="2" t="s">
+      <c r="A51" t="s">
         <v>120</v>
       </c>
-      <c r="B51" s="6"/>
-[...18 lines deleted...]
-      <c r="U51" s="6"/>
+      <c r="B51" s="4"/>
+      <c r="C51" s="4"/>
+      <c r="F51" s="4"/>
+      <c r="G51" s="4"/>
+      <c r="H51" s="4"/>
+      <c r="I51" s="4"/>
+      <c r="J51" s="4"/>
+      <c r="K51" s="4"/>
+      <c r="L51" s="4"/>
+      <c r="M51" s="4"/>
+      <c r="N51" s="4"/>
+      <c r="O51" s="4"/>
+      <c r="P51" s="4"/>
+      <c r="Q51" s="4"/>
+      <c r="R51" s="4"/>
+      <c r="S51" s="4"/>
+      <c r="T51" s="4"/>
+      <c r="U51" s="4"/>
     </row>
     <row r="52" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="A52" s="2" t="s">
+      <c r="A52" t="s">
         <v>121</v>
       </c>
-      <c r="B52" s="6"/>
-[...18 lines deleted...]
-      <c r="U52" s="6"/>
+      <c r="B52" s="4"/>
+      <c r="C52" s="4"/>
+      <c r="F52" s="4"/>
+      <c r="G52" s="4"/>
+      <c r="H52" s="4"/>
+      <c r="I52" s="4"/>
+      <c r="J52" s="4"/>
+      <c r="K52" s="4"/>
+      <c r="L52" s="4"/>
+      <c r="M52" s="4"/>
+      <c r="N52" s="4"/>
+      <c r="O52" s="4"/>
+      <c r="P52" s="4"/>
+      <c r="Q52" s="4"/>
+      <c r="R52" s="4"/>
+      <c r="S52" s="4"/>
+      <c r="T52" s="4"/>
+      <c r="U52" s="4"/>
     </row>
     <row r="53" spans="1:21" x14ac:dyDescent="0.25">
-      <c r="D53" s="1"/>
-      <c r="E53" s="1"/>
+      <c r="F53" s="1"/>
     </row>
     <row r="59" spans="1:21" x14ac:dyDescent="0.25">
       <c r="H59" s="1"/>
       <c r="I59" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="R20:S20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>