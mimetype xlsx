--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -552,96 +552,96 @@
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="E18" s="0" t="n">
         <v>5411796</v>
       </c>
       <c r="F18" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>2026 Počet marec</t>
+          <t>2026 Počet apríl</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E19" s="0" t="n">
-        <v>155</v>
+        <v>205</v>
       </c>
       <c r="F19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>2026 Suma v Eur  marec</t>
+          <t>2026 Suma v Eur  apríl</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="E20" s="0" t="n">
-        <v>2821221</v>
+        <v>3209963</v>
       </c>
       <c r="F20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0"/>
       <c r="D21" s="0"/>
       <c r="E21" s="0"/>
       <c r="F21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0"/>
       <c r="D22" s="0"/>
       <c r="E22" s="0"/>
       <c r="F22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0"/>
       <c r="D23" s="0"/>
       <c r="E23" s="0"/>