--- v1 (2026-06-13)
+++ v2 (2026-07-31)
@@ -552,96 +552,96 @@
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="E18" s="0" t="n">
         <v>5411796</v>
       </c>
       <c r="F18" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>2026 Počet apríl</t>
+          <t>2026 Počet jún</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E19" s="0" t="n">
-        <v>205</v>
+        <v>323</v>
       </c>
       <c r="F19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>2026 Suma v Eur  apríl</t>
+          <t>2026 Suma v Eur  jún</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="E20" s="0" t="n">
-        <v>3209963</v>
+        <v>3565283</v>
       </c>
       <c r="F20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0"/>
       <c r="D21" s="0"/>
       <c r="E21" s="0"/>
       <c r="F21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0"/>
       <c r="D22" s="0"/>
       <c r="E22" s="0"/>
       <c r="F22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0"/>
       <c r="D23" s="0"/>
       <c r="E23" s="0"/>