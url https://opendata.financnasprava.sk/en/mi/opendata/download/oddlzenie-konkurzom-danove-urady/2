--- v2 (2026-07-31)
+++ v3 (2026-09-18)
@@ -552,96 +552,96 @@
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="E18" s="0" t="n">
         <v>5411796</v>
       </c>
       <c r="F18" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>2026 Počet jún</t>
+          <t>2026 Počet júl</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E19" s="0" t="n">
-        <v>323</v>
+        <v>358</v>
       </c>
       <c r="F19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>2026 Suma v Eur  jún</t>
+          <t>2026 Suma v Eur  júl</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="E20" s="0" t="n">
-        <v>3565283</v>
+        <v>3963077</v>
       </c>
       <c r="F20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0"/>
       <c r="D21" s="0"/>
       <c r="E21" s="0"/>
       <c r="F21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0"/>
       <c r="D22" s="0"/>
       <c r="E22" s="0"/>
       <c r="F22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0"/>
       <c r="D23" s="0"/>
       <c r="E23" s="0"/>