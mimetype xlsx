--- v3 (2026-09-18)
+++ v4 (2026-11-06)
@@ -552,96 +552,96 @@
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="E18" s="0" t="n">
         <v>5411796</v>
       </c>
       <c r="F18" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>2026 Počet júl</t>
+          <t>2026 Počet september</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E19" s="0" t="n">
-        <v>358</v>
+        <v>447</v>
       </c>
       <c r="F19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>2026 Suma v Eur  júl</t>
+          <t>2026 Suma v Eur  september</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="E20" s="0" t="n">
-        <v>3963077</v>
+        <v>4180507</v>
       </c>
       <c r="F20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0"/>
       <c r="D21" s="0"/>
       <c r="E21" s="0"/>
       <c r="F21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0"/>
       <c r="D22" s="0"/>
       <c r="E22" s="0"/>
       <c r="F22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0"/>
       <c r="D23" s="0"/>
       <c r="E23" s="0"/>