--- v0 (2026-05-06)
+++ v1 (2026-11-02)
@@ -195,51 +195,55 @@
       <c r="M1" s="0" t="inlineStr">
         <is>
           <t>k 31.12.2023</t>
         </is>
       </c>
       <c r="N1" s="0" t="inlineStr">
         <is>
           <t>k 30.06.2024</t>
         </is>
       </c>
       <c r="O1" s="0" t="inlineStr">
         <is>
           <t>k 31.12.2024</t>
         </is>
       </c>
       <c r="P1" s="0" t="inlineStr">
         <is>
           <t>k 30.06.2025</t>
         </is>
       </c>
       <c r="Q1" s="0" t="inlineStr">
         <is>
           <t>k 31.12.2025</t>
         </is>
       </c>
-      <c r="R1" s="0"/>
+      <c r="R1" s="0" t="inlineStr">
+        <is>
+          <t>k 30.06.2026</t>
+        </is>
+      </c>
       <c r="S1" s="0"/>
       <c r="T1" s="0"/>
       <c r="U1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>YYYY-MM</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>to 31.12.2018</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>to 31.12.2019</t>
@@ -278,51 +282,55 @@
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>to 31.12.2023</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>to 30.06.2024</t>
         </is>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>to 31.12.2024</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t>to 30.06.2025</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>to 31.12.2025</t>
         </is>
       </c>
-      <c r="R2" s="0"/>
+      <c r="R2" s="0" t="inlineStr">
+        <is>
+          <t>to 30.06.2026</t>
+        </is>
+      </c>
       <c r="S2" s="0"/>
       <c r="T2" s="0"/>
       <c r="U2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>CLO</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Customs</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
@@ -343,51 +351,53 @@
       </c>
       <c r="J3" s="0" t="n">
         <v>301719.66</v>
       </c>
       <c r="K3" s="0" t="n">
         <v>374416.07</v>
       </c>
       <c r="L3" s="0" t="n">
         <v>569996.63</v>
       </c>
       <c r="M3" s="0" t="n">
         <v>854217.10</v>
       </c>
       <c r="N3" s="0" t="n">
         <v>447609.50</v>
       </c>
       <c r="O3" s="0" t="n">
         <v>751928.64</v>
       </c>
       <c r="P3" s="0" t="n">
         <v>831548.62</v>
       </c>
       <c r="Q3" s="0" t="n">
         <v>1330384.37</v>
       </c>
-      <c r="R3" s="0"/>
+      <c r="R3" s="0" t="n">
+        <v>932558.71</v>
+      </c>
       <c r="S3" s="0"/>
       <c r="T3" s="0"/>
       <c r="U3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>DPH</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>VAT</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
@@ -408,51 +418,53 @@
       </c>
       <c r="J4" s="0" t="n">
         <v>2834285.54</v>
       </c>
       <c r="K4" s="0" t="n">
         <v>3070027.09</v>
       </c>
       <c r="L4" s="0" t="n">
         <v>2223387.78</v>
       </c>
       <c r="M4" s="0" t="n">
         <v>4494158.85</v>
       </c>
       <c r="N4" s="0" t="n">
         <v>3033068.89</v>
       </c>
       <c r="O4" s="0" t="n">
         <v>4848103.07</v>
       </c>
       <c r="P4" s="0" t="n">
         <v>3304297.59</v>
       </c>
       <c r="Q4" s="0" t="n">
         <v>4843429.71</v>
       </c>
-      <c r="R4" s="0"/>
+      <c r="R4" s="0" t="n">
+        <v>3136081.40</v>
+      </c>
       <c r="S4" s="0"/>
       <c r="T4" s="0"/>
       <c r="U4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>SPD z minerálnych olejov</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Excise duty on mineral oils</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
@@ -473,51 +485,53 @@
       </c>
       <c r="J5" s="0" t="n">
         <v>3526550.80</v>
       </c>
       <c r="K5" s="0" t="n">
         <v>3560117.37</v>
       </c>
       <c r="L5" s="0" t="n">
         <v>3460920.63</v>
       </c>
       <c r="M5" s="0" t="n">
         <v>1301391.26</v>
       </c>
       <c r="N5" s="0" t="n">
         <v>1288231.24</v>
       </c>
       <c r="O5" s="0" t="n">
         <v>1265343.45</v>
       </c>
       <c r="P5" s="0" t="n">
         <v>8072066.85</v>
       </c>
       <c r="Q5" s="0" t="n">
         <v>2363812.70</v>
       </c>
-      <c r="R5" s="0"/>
+      <c r="R5" s="0" t="n">
+        <v>3159828.28</v>
+      </c>
       <c r="S5" s="0"/>
       <c r="T5" s="0"/>
       <c r="U5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>SPD z liehu</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Excise duty on alcohol</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
@@ -538,51 +552,53 @@
       </c>
       <c r="J6" s="0" t="n">
         <v>965633.05</v>
       </c>
       <c r="K6" s="0" t="n">
         <v>1005555.87</v>
       </c>
       <c r="L6" s="0" t="n">
         <v>1018864.35</v>
       </c>
       <c r="M6" s="0" t="n">
         <v>871343.06</v>
       </c>
       <c r="N6" s="0" t="n">
         <v>903507.04</v>
       </c>
       <c r="O6" s="0" t="n">
         <v>996847.55</v>
       </c>
       <c r="P6" s="0" t="n">
         <v>877868.13</v>
       </c>
       <c r="Q6" s="0" t="n">
         <v>841823.49</v>
       </c>
-      <c r="R6" s="0"/>
+      <c r="R6" s="0" t="n">
+        <v>850361.06</v>
+      </c>
       <c r="S6" s="0"/>
       <c r="T6" s="0"/>
       <c r="U6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>SPD z piva</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Excise duty on beer</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
@@ -603,51 +619,53 @@
       </c>
       <c r="J7" s="0" t="n">
         <v>16595.22</v>
       </c>
       <c r="K7" s="0" t="n">
         <v>16344.30</v>
       </c>
       <c r="L7" s="0" t="n">
         <v>18854.79</v>
       </c>
       <c r="M7" s="0" t="n">
         <v>11283.17</v>
       </c>
       <c r="N7" s="0" t="n">
         <v>26354.28</v>
       </c>
       <c r="O7" s="0" t="n">
         <v>19203.24</v>
       </c>
       <c r="P7" s="0" t="n">
         <v>17171.33</v>
       </c>
       <c r="Q7" s="0" t="n">
         <v>16411.52</v>
       </c>
-      <c r="R7" s="0"/>
+      <c r="R7" s="0" t="n">
+        <v>12564.47</v>
+      </c>
       <c r="S7" s="0"/>
       <c r="T7" s="0"/>
       <c r="U7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>SPD z vína</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Excise duty on wine</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
@@ -668,51 +686,53 @@
       </c>
       <c r="J8" s="0" t="n">
         <v>8974.44</v>
       </c>
       <c r="K8" s="0" t="n">
         <v>7176.75</v>
       </c>
       <c r="L8" s="0" t="n">
         <v>7362.55</v>
       </c>
       <c r="M8" s="0" t="n">
         <v>9310.84</v>
       </c>
       <c r="N8" s="0" t="n">
         <v>8862.50</v>
       </c>
       <c r="O8" s="0" t="n">
         <v>2265.52</v>
       </c>
       <c r="P8" s="0" t="n">
         <v>6359.23</v>
       </c>
       <c r="Q8" s="0" t="n">
         <v>4156.94</v>
       </c>
-      <c r="R8" s="0"/>
+      <c r="R8" s="0" t="n">
+        <v>33461.31</v>
+      </c>
       <c r="S8" s="0"/>
       <c r="T8" s="0"/>
       <c r="U8" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>SPD z tabakových výrobkov</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Excise duty on tobacco products</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
@@ -733,51 +753,53 @@
       </c>
       <c r="J9" s="0" t="n">
         <v>26001541.78</v>
       </c>
       <c r="K9" s="0" t="n">
         <v>28820932.29</v>
       </c>
       <c r="L9" s="0" t="n">
         <v>44125325.92</v>
       </c>
       <c r="M9" s="0" t="n">
         <v>60657690.60</v>
       </c>
       <c r="N9" s="0" t="n">
         <v>78932852.73</v>
       </c>
       <c r="O9" s="0" t="n">
         <v>80267884.55</v>
       </c>
       <c r="P9" s="0" t="n">
         <v>77281207.45</v>
       </c>
       <c r="Q9" s="0" t="n">
         <v>126882701.61</v>
       </c>
-      <c r="R9" s="0"/>
+      <c r="R9" s="0" t="n">
+        <v>124707756.68</v>
+      </c>
       <c r="S9" s="0"/>
       <c r="T9" s="0"/>
       <c r="U9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>SPD z elektriny</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Excise duty on electricity</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
@@ -798,51 +820,53 @@
       </c>
       <c r="J10" s="0" t="n">
         <v>29579.45</v>
       </c>
       <c r="K10" s="0" t="n">
         <v>9513.08</v>
       </c>
       <c r="L10" s="0" t="n">
         <v>5225.32</v>
       </c>
       <c r="M10" s="0" t="n">
         <v>12829.94</v>
       </c>
       <c r="N10" s="0" t="n">
         <v>14413.98</v>
       </c>
       <c r="O10" s="0" t="n">
         <v>43066.80</v>
       </c>
       <c r="P10" s="0" t="n">
         <v>51549.26</v>
       </c>
       <c r="Q10" s="0" t="n">
         <v>24170.88</v>
       </c>
-      <c r="R10" s="0"/>
+      <c r="R10" s="0" t="n">
+        <v>20056.18</v>
+      </c>
       <c r="S10" s="0"/>
       <c r="T10" s="0"/>
       <c r="U10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>SPD z uhlia</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Excise duty on coal</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
@@ -863,51 +887,53 @@
       </c>
       <c r="J11" s="0" t="n">
         <v>24371.16</v>
       </c>
       <c r="K11" s="0" t="n">
         <v>26446.62</v>
       </c>
       <c r="L11" s="0" t="n">
         <v>24577.72</v>
       </c>
       <c r="M11" s="0" t="n">
         <v>25088.76</v>
       </c>
       <c r="N11" s="0" t="n">
         <v>24737.34</v>
       </c>
       <c r="O11" s="0" t="n">
         <v>24402.81</v>
       </c>
       <c r="P11" s="0" t="n">
         <v>561.06</v>
       </c>
       <c r="Q11" s="0" t="n">
         <v>895.38</v>
       </c>
-      <c r="R11" s="0"/>
+      <c r="R11" s="0" t="n">
+        <v>0.00</v>
+      </c>
       <c r="S11" s="0"/>
       <c r="T11" s="0"/>
       <c r="U11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>SPD zo zemného plynu</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Excise duty on natural gas</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
@@ -928,51 +954,53 @@
       </c>
       <c r="J12" s="0" t="n">
         <v>38708.96</v>
       </c>
       <c r="K12" s="0" t="n">
         <v>4613.68</v>
       </c>
       <c r="L12" s="0" t="n">
         <v>24098.84</v>
       </c>
       <c r="M12" s="0" t="n">
         <v>17239.87</v>
       </c>
       <c r="N12" s="0" t="n">
         <v>6687.54</v>
       </c>
       <c r="O12" s="0" t="n">
         <v>26640.84</v>
       </c>
       <c r="P12" s="0" t="n">
         <v>24424.50</v>
       </c>
       <c r="Q12" s="0" t="n">
         <v>70952.83</v>
       </c>
-      <c r="R12" s="0"/>
+      <c r="R12" s="0" t="n">
+        <v>24310.00</v>
+      </c>
       <c r="S12" s="0"/>
       <c r="T12" s="0"/>
       <c r="U12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>Dovozná prirážka</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Import mark-up</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
@@ -993,51 +1021,53 @@
       </c>
       <c r="J13" s="0" t="n">
         <v>33684.41</v>
       </c>
       <c r="K13" s="0" t="n">
         <v>33655</v>
       </c>
       <c r="L13" s="0" t="n">
         <v>32920.92</v>
       </c>
       <c r="M13" s="0" t="n">
         <v>32418.60</v>
       </c>
       <c r="N13" s="0" t="n">
         <v>19984.62</v>
       </c>
       <c r="O13" s="0" t="n">
         <v>19984.62</v>
       </c>
       <c r="P13" s="0" t="n">
         <v>19984.62</v>
       </c>
       <c r="Q13" s="0" t="n">
         <v>19040.29</v>
       </c>
-      <c r="R13" s="0"/>
+      <c r="R13" s="0" t="n">
+        <v>18415.08</v>
+      </c>
       <c r="S13" s="0"/>
       <c r="T13" s="0"/>
       <c r="U13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>Vyrovnávacia dovozná dávka</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Countervailing import duty</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
@@ -1058,51 +1088,53 @@
       </c>
       <c r="J14" s="0" t="n">
         <v>0.00</v>
       </c>
       <c r="K14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="P14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Q14" s="0" t="n">
         <v>0</v>
       </c>
-      <c r="R14" s="0"/>
+      <c r="R14" s="0" t="n">
+        <v>0</v>
+      </c>
       <c r="S14" s="0"/>
       <c r="T14" s="0"/>
       <c r="U14" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>Sankcie z colného konania</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Customs procedure sanctions</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>EUR</t>
         </is>
       </c>
@@ -1123,51 +1155,53 @@
       </c>
       <c r="J15" s="0" t="n">
         <v>891009.17</v>
       </c>
       <c r="K15" s="0" t="n">
         <v>819920.76</v>
       </c>
       <c r="L15" s="0" t="n">
         <v>778215.97</v>
       </c>
       <c r="M15" s="0" t="n">
         <v>712433.86</v>
       </c>
       <c r="N15" s="0" t="n">
         <v>1062937.37</v>
       </c>
       <c r="O15" s="0" t="n">
         <v>1195388.34</v>
       </c>
       <c r="P15" s="0" t="n">
         <v>1423967.03</v>
       </c>
       <c r="Q15" s="0" t="n">
         <v>1569617.64</v>
       </c>
-      <c r="R15" s="0"/>
+      <c r="R15" s="0" t="n">
+        <v>1502650.31</v>
+      </c>
       <c r="S15" s="0"/>
       <c r="T15" s="0"/>
       <c r="U15" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>Sankcie z daňového konania</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Tax procedure sanctions</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>EUR*</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>EUR*</t>
         </is>
       </c>
@@ -1188,51 +1222,53 @@
       </c>
       <c r="J16" s="0" t="n">
         <v>13082366.30</v>
       </c>
       <c r="K16" s="0" t="n">
         <v>13091385.87</v>
       </c>
       <c r="L16" s="0" t="n">
         <v>13977157.83</v>
       </c>
       <c r="M16" s="0" t="n">
         <v>13765153.22</v>
       </c>
       <c r="N16" s="0" t="n">
         <v>12851286.31</v>
       </c>
       <c r="O16" s="0" t="n">
         <v>12930742.19</v>
       </c>
       <c r="P16" s="0" t="n">
         <v>16445882.65</v>
       </c>
       <c r="Q16" s="0" t="n">
         <v>9187020.30</v>
       </c>
-      <c r="R16" s="0"/>
+      <c r="R16" s="0" t="n">
+        <v>11797464.49</v>
+      </c>
       <c r="S16" s="0"/>
       <c r="T16" s="0"/>
       <c r="U16" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>Nedoplatky celkom</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Total arrears</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>EUR*</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>EUR*</t>
         </is>
       </c>
@@ -1253,51 +1289,53 @@
       </c>
       <c r="J17" s="0" t="n">
         <v>47755019.94</v>
       </c>
       <c r="K17" s="0" t="n">
         <v>50840104.75</v>
       </c>
       <c r="L17" s="0" t="n">
         <v>66266909.25</v>
       </c>
       <c r="M17" s="0" t="n">
         <v>82764559.13</v>
       </c>
       <c r="N17" s="0" t="n">
         <v>98620533.34</v>
       </c>
       <c r="O17" s="0" t="n">
         <v>102391801.62</v>
       </c>
       <c r="P17" s="0" t="n">
         <v>108356888.32</v>
       </c>
       <c r="Q17" s="0" t="n">
         <v>147154417.66</v>
       </c>
-      <c r="R17" s="0"/>
+      <c r="R17" s="0" t="n">
+        <v>146195507.97</v>
+      </c>
       <c r="S17" s="0"/>
       <c r="T17" s="0"/>
       <c r="U17" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0"/>
       <c r="D18" s="0"/>
       <c r="E18" s="0"/>
       <c r="F18" s="0"/>
       <c r="G18" s="0"/>
       <c r="H18" s="0"/>
       <c r="I18" s="0"/>
       <c r="J18" s="0"/>
       <c r="K18" s="0"/>
       <c r="L18" s="0"/>
       <c r="M18" s="0"/>
       <c r="N18" s="0"/>
       <c r="O18" s="0"/>
       <c r="P18" s="0"/>
       <c r="Q18" s="0"/>
       <c r="R18" s="0"/>
       <c r="S18" s="0"/>
       <c r="T18" s="0"/>