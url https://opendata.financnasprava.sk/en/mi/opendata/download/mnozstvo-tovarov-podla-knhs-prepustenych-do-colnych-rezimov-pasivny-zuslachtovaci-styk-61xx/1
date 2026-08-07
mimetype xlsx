--- v0 (2026-05-05)
+++ v1 (2026-08-07)
@@ -107,1635 +107,1827 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:F100"/>
+  <dimension ref="A1:G100"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Kvartál</t>
         </is>
       </c>
       <c r="B1" s="0"/>
       <c r="C1" s="0"/>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>YYYY-QQ</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>2026-Q1</t>
         </is>
       </c>
-      <c r="F1" s="0"/>
+      <c r="F1" s="0" t="inlineStr">
+        <is>
+          <t>2026-Q2</t>
+        </is>
+      </c>
+      <c r="G1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Quater</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>YYYY-QQ</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>2026-Q1</t>
         </is>
       </c>
-      <c r="F2" s="0"/>
+      <c r="F2" s="0" t="inlineStr">
+        <is>
+          <t>2026-Q2</t>
+        </is>
+      </c>
+      <c r="G2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.I</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 1</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E3" s="0"/>
-      <c r="F3" s="0"/>
+      <c r="F3" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="G3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. I</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 1</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E4" s="0"/>
-      <c r="F4" s="0"/>
+      <c r="F4" s="0" t="n">
+        <v>2.00</v>
+      </c>
+      <c r="G4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.II</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 2</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E5" s="0" t="n">
         <v>14</v>
       </c>
-      <c r="F5" s="0"/>
+      <c r="F5" s="0" t="n">
+        <v>27</v>
+      </c>
+      <c r="G5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. II</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 2</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E6" s="0" t="n">
         <v>4012.90</v>
       </c>
-      <c r="F6" s="0"/>
+      <c r="F6" s="0" t="n">
+        <v>20188.81</v>
+      </c>
+      <c r="G6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.III</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 3</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E7" s="0" t="n">
         <v>1</v>
       </c>
-      <c r="F7" s="0"/>
+      <c r="F7" s="0" t="n">
+        <v>4</v>
+      </c>
+      <c r="G7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. III</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 3</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E8" s="0" t="n">
         <v>1.00</v>
       </c>
-      <c r="F8" s="0"/>
+      <c r="F8" s="0" t="n">
+        <v>2.42</v>
+      </c>
+      <c r="G8" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.IV</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 4</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E9" s="0" t="n">
         <v>68</v>
       </c>
-      <c r="F9" s="0"/>
+      <c r="F9" s="0" t="n">
+        <v>80</v>
+      </c>
+      <c r="G9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. IV</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 4</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E10" s="0" t="n">
         <v>32932.24</v>
       </c>
-      <c r="F10" s="0"/>
+      <c r="F10" s="0" t="n">
+        <v>59438.39</v>
+      </c>
+      <c r="G10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.V</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 5</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E11" s="0" t="n">
         <v>7</v>
       </c>
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="n">
+        <v>14</v>
+      </c>
+      <c r="G11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. V</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 5</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E12" s="0" t="n">
         <v>1.40</v>
       </c>
-      <c r="F12" s="0"/>
+      <c r="F12" s="0" t="n">
+        <v>51256.22</v>
+      </c>
+      <c r="G12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.VI</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 6</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E13" s="0" t="n">
         <v>521</v>
       </c>
-      <c r="F13" s="0"/>
+      <c r="F13" s="0" t="n">
+        <v>1268</v>
+      </c>
+      <c r="G13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. VI</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 6</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E14" s="0" t="n">
         <v>26519.60</v>
       </c>
-      <c r="F14" s="0"/>
+      <c r="F14" s="0" t="n">
+        <v>41674.90</v>
+      </c>
+      <c r="G14" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.VII</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 7</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E15" s="0" t="n">
         <v>3538</v>
       </c>
-      <c r="F15" s="0"/>
+      <c r="F15" s="0" t="n">
+        <v>5894</v>
+      </c>
+      <c r="G15" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. VII</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 7</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E16" s="0" t="n">
         <v>1769549.62</v>
       </c>
-      <c r="F16" s="0"/>
+      <c r="F16" s="0" t="n">
+        <v>1919035.10</v>
+      </c>
+      <c r="G16" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.VIII</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 8</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E17" s="0" t="n">
         <v>1167</v>
       </c>
-      <c r="F17" s="0"/>
+      <c r="F17" s="0" t="n">
+        <v>1537</v>
+      </c>
+      <c r="G17" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. VIII</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 8</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E18" s="0" t="n">
         <v>903.15</v>
       </c>
-      <c r="F18" s="0"/>
+      <c r="F18" s="0" t="n">
+        <v>215.32</v>
+      </c>
+      <c r="G18" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.IX</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 9</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E19" s="0" t="n">
         <v>277</v>
       </c>
-      <c r="F19" s="0"/>
+      <c r="F19" s="0" t="n">
+        <v>368</v>
+      </c>
+      <c r="G19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. IX</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 9</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E20" s="0" t="n">
         <v>171416.37</v>
       </c>
-      <c r="F20" s="0"/>
+      <c r="F20" s="0" t="n">
+        <v>149921.35</v>
+      </c>
+      <c r="G20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.X</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 10</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E21" s="0" t="n">
         <v>1206</v>
       </c>
-      <c r="F21" s="0"/>
+      <c r="F21" s="0" t="n">
+        <v>1580</v>
+      </c>
+      <c r="G21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. X</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 10</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E22" s="0" t="n">
         <v>36842.47</v>
       </c>
-      <c r="F22" s="0"/>
+      <c r="F22" s="0" t="n">
+        <v>936.87</v>
+      </c>
+      <c r="G22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.XI</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 11</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E23" s="0" t="n">
         <v>4479</v>
       </c>
-      <c r="F23" s="0"/>
+      <c r="F23" s="0" t="n">
+        <v>6539</v>
+      </c>
+      <c r="G23" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. XI</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 11</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E24" s="0" t="n">
         <v>494344.00</v>
       </c>
-      <c r="F24" s="0"/>
+      <c r="F24" s="0" t="n">
+        <v>492480.70</v>
+      </c>
+      <c r="G24" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.XII</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 12</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E25" s="0" t="n">
         <v>4403</v>
       </c>
-      <c r="F25" s="0"/>
+      <c r="F25" s="0" t="n">
+        <v>5737</v>
+      </c>
+      <c r="G25" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. XII</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 12</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E26" s="0" t="n">
         <v>27395.16</v>
       </c>
-      <c r="F26" s="0"/>
+      <c r="F26" s="0" t="n">
+        <v>25973.45</v>
+      </c>
+      <c r="G26" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.XIII</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 13</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E27" s="0" t="n">
         <v>414</v>
       </c>
-      <c r="F27" s="0"/>
+      <c r="F27" s="0" t="n">
+        <v>606</v>
+      </c>
+      <c r="G27" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. XIII</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 13</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E28" s="0" t="n">
         <v>293.42</v>
       </c>
-      <c r="F28" s="0"/>
+      <c r="F28" s="0" t="n">
+        <v>1806.04</v>
+      </c>
+      <c r="G28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.XIV</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 14</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E29" s="0" t="n">
         <v>168</v>
       </c>
-      <c r="F29" s="0"/>
+      <c r="F29" s="0" t="n">
+        <v>369</v>
+      </c>
+      <c r="G29" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. XIV</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 14</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E30" s="0" t="n">
         <v>22.53</v>
       </c>
-      <c r="F30" s="0"/>
+      <c r="F30" s="0" t="n">
+        <v>42.33</v>
+      </c>
+      <c r="G30" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.XV</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 15</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E31" s="0" t="n">
         <v>1721</v>
       </c>
-      <c r="F31" s="0"/>
+      <c r="F31" s="0" t="n">
+        <v>2283</v>
+      </c>
+      <c r="G31" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. XV</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 15</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E32" s="0" t="n">
         <v>351021.43</v>
       </c>
-      <c r="F32" s="0"/>
+      <c r="F32" s="0" t="n">
+        <v>328363.96</v>
+      </c>
+      <c r="G32" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.XVI</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 16</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E33" s="0" t="n">
         <v>5704</v>
       </c>
-      <c r="F33" s="0"/>
+      <c r="F33" s="0" t="n">
+        <v>8710</v>
+      </c>
+      <c r="G33" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. XVI</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 16</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E34" s="0" t="n">
         <v>160794.95</v>
       </c>
-      <c r="F34" s="0"/>
+      <c r="F34" s="0" t="n">
+        <v>131398.04</v>
+      </c>
+      <c r="G34" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.XVII</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 17</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E35" s="0" t="n">
         <v>195</v>
       </c>
-      <c r="F35" s="0"/>
+      <c r="F35" s="0" t="n">
+        <v>368</v>
+      </c>
+      <c r="G35" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. XVII</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 17</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E36" s="0" t="n">
         <v>754098.27</v>
       </c>
-      <c r="F36" s="0"/>
+      <c r="F36" s="0" t="n">
+        <v>2171740.40</v>
+      </c>
+      <c r="G36" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.XVIII</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 18</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E37" s="0" t="n">
         <v>785</v>
       </c>
-      <c r="F37" s="0"/>
+      <c r="F37" s="0" t="n">
+        <v>1556</v>
+      </c>
+      <c r="G37" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. XVIII</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 18</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E38" s="0" t="n">
         <v>25861.45</v>
       </c>
-      <c r="F38" s="0"/>
+      <c r="F38" s="0" t="n">
+        <v>24124.61</v>
+      </c>
+      <c r="G38" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.XIX</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 19</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E39" s="0" t="n">
         <v>3</v>
       </c>
-      <c r="F39" s="0"/>
+      <c r="F39" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="G39" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. XIX</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 19</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E40" s="0" t="n">
         <v>11.00</v>
       </c>
-      <c r="F40" s="0"/>
+      <c r="F40" s="0" t="n">
+        <v>27000.00</v>
+      </c>
+      <c r="G40" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.XX</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 20</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E41" s="0" t="n">
         <v>2558</v>
       </c>
-      <c r="F41" s="0"/>
+      <c r="F41" s="0" t="n">
+        <v>4319</v>
+      </c>
+      <c r="G41" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. XX</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 20</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E42" s="0" t="n">
         <v>166245.33</v>
       </c>
-      <c r="F42" s="0"/>
+      <c r="F42" s="0" t="n">
+        <v>154213.81</v>
+      </c>
+      <c r="G42" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="inlineStr">
         <is>
           <t>Počet Tr.XXI</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Quantity of class 21</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E43" s="0" t="n">
         <v>4</v>
       </c>
-      <c r="F43" s="0"/>
+      <c r="F43" s="0" t="n">
+        <v>11</v>
+      </c>
+      <c r="G43" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="inlineStr">
         <is>
           <t>Čistá hmotnosť Tr. XXI</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Net weight of class 21</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
           <t>kg</t>
         </is>
       </c>
       <c r="E44" s="0" t="n">
         <v>20.80</v>
       </c>
-      <c r="F44" s="0"/>
+      <c r="F44" s="0" t="n">
+        <v>1648.45</v>
+      </c>
+      <c r="G44" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0"/>
       <c r="D45" s="0"/>
       <c r="E45" s="0"/>
       <c r="F45" s="0"/>
+      <c r="G45" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0"/>
       <c r="D46" s="0"/>
       <c r="E46" s="0"/>
       <c r="F46" s="0"/>
+      <c r="G46" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0"/>
       <c r="D47" s="0"/>
       <c r="E47" s="0"/>
       <c r="F47" s="0"/>
+      <c r="G47" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0"/>
       <c r="D48" s="0"/>
       <c r="E48" s="0"/>
       <c r="F48" s="0"/>
+      <c r="G48" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0"/>
       <c r="D49" s="0"/>
       <c r="E49" s="0"/>
       <c r="F49" s="0"/>
+      <c r="G49" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0"/>
       <c r="D50" s="0"/>
       <c r="E50" s="0"/>
       <c r="F50" s="0"/>
+      <c r="G50" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0"/>
       <c r="D51" s="0"/>
       <c r="E51" s="0"/>
       <c r="F51" s="0"/>
+      <c r="G51" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0"/>
       <c r="D52" s="0"/>
       <c r="E52" s="0"/>
       <c r="F52" s="0"/>
+      <c r="G52" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0"/>
       <c r="D53" s="0"/>
       <c r="E53" s="0"/>
       <c r="F53" s="0"/>
+      <c r="G53" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0"/>
       <c r="D54" s="0"/>
       <c r="E54" s="0"/>
       <c r="F54" s="0"/>
+      <c r="G54" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0"/>
       <c r="D55" s="0"/>
       <c r="E55" s="0"/>
       <c r="F55" s="0"/>
+      <c r="G55" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0"/>
       <c r="D56" s="0"/>
       <c r="E56" s="0"/>
       <c r="F56" s="0"/>
+      <c r="G56" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0"/>
       <c r="D57" s="0"/>
       <c r="E57" s="0"/>
       <c r="F57" s="0"/>
+      <c r="G57" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0"/>
       <c r="D58" s="0"/>
       <c r="E58" s="0"/>
       <c r="F58" s="0"/>
+      <c r="G58" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0"/>
       <c r="D59" s="0"/>
       <c r="E59" s="0"/>
       <c r="F59" s="0"/>
+      <c r="G59" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0"/>
       <c r="D60" s="0"/>
       <c r="E60" s="0"/>
       <c r="F60" s="0"/>
+      <c r="G60" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0"/>
       <c r="D61" s="0"/>
       <c r="E61" s="0"/>
       <c r="F61" s="0"/>
+      <c r="G61" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0"/>
       <c r="D62" s="0"/>
       <c r="E62" s="0"/>
       <c r="F62" s="0"/>
+      <c r="G62" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0"/>
       <c r="D63" s="0"/>
       <c r="E63" s="0"/>
       <c r="F63" s="0"/>
+      <c r="G63" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0"/>
       <c r="D64" s="0"/>
       <c r="E64" s="0"/>
       <c r="F64" s="0"/>
+      <c r="G64" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0"/>
       <c r="D65" s="0"/>
       <c r="E65" s="0"/>
       <c r="F65" s="0"/>
+      <c r="G65" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0"/>
       <c r="D66" s="0"/>
       <c r="E66" s="0"/>
       <c r="F66" s="0"/>
+      <c r="G66" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0"/>
       <c r="D67" s="0"/>
       <c r="E67" s="0"/>
       <c r="F67" s="0"/>
+      <c r="G67" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0"/>
       <c r="D68" s="0"/>
       <c r="E68" s="0"/>
       <c r="F68" s="0"/>
+      <c r="G68" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0"/>
       <c r="D69" s="0"/>
       <c r="E69" s="0"/>
       <c r="F69" s="0"/>
+      <c r="G69" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0"/>
       <c r="D70" s="0"/>
       <c r="E70" s="0"/>
       <c r="F70" s="0"/>
+      <c r="G70" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0"/>
       <c r="D71" s="0"/>
       <c r="E71" s="0"/>
       <c r="F71" s="0"/>
+      <c r="G71" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0"/>
       <c r="D72" s="0"/>
       <c r="E72" s="0"/>
       <c r="F72" s="0"/>
+      <c r="G72" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0"/>
       <c r="D73" s="0"/>
       <c r="E73" s="0"/>
       <c r="F73" s="0"/>
+      <c r="G73" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0"/>
       <c r="D74" s="0"/>
       <c r="E74" s="0"/>
       <c r="F74" s="0"/>
+      <c r="G74" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0"/>
       <c r="D75" s="0"/>
       <c r="E75" s="0"/>
       <c r="F75" s="0"/>
+      <c r="G75" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0"/>
       <c r="D76" s="0"/>
       <c r="E76" s="0"/>
       <c r="F76" s="0"/>
+      <c r="G76" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0"/>
       <c r="D77" s="0"/>
       <c r="E77" s="0"/>
       <c r="F77" s="0"/>
+      <c r="G77" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0"/>
       <c r="D78" s="0"/>
       <c r="E78" s="0"/>
       <c r="F78" s="0"/>
+      <c r="G78" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0"/>
       <c r="D79" s="0"/>
       <c r="E79" s="0"/>
       <c r="F79" s="0"/>
+      <c r="G79" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0"/>
       <c r="D80" s="0"/>
       <c r="E80" s="0"/>
       <c r="F80" s="0"/>
+      <c r="G80" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0"/>
       <c r="D81" s="0"/>
       <c r="E81" s="0"/>
       <c r="F81" s="0"/>
+      <c r="G81" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0"/>
       <c r="D82" s="0"/>
       <c r="E82" s="0"/>
       <c r="F82" s="0"/>
+      <c r="G82" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0"/>
       <c r="D83" s="0"/>
       <c r="E83" s="0"/>
       <c r="F83" s="0"/>
+      <c r="G83" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0"/>
       <c r="D84" s="0"/>
       <c r="E84" s="0"/>
       <c r="F84" s="0"/>
+      <c r="G84" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0"/>
       <c r="D85" s="0"/>
       <c r="E85" s="0"/>
       <c r="F85" s="0"/>
+      <c r="G85" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0"/>
       <c r="D86" s="0"/>
       <c r="E86" s="0"/>
       <c r="F86" s="0"/>
+      <c r="G86" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0"/>
       <c r="D87" s="0"/>
       <c r="E87" s="0"/>
       <c r="F87" s="0"/>
+      <c r="G87" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0"/>
       <c r="D88" s="0"/>
       <c r="E88" s="0"/>
       <c r="F88" s="0"/>
+      <c r="G88" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0"/>
       <c r="D89" s="0"/>
       <c r="E89" s="0"/>
       <c r="F89" s="0"/>
+      <c r="G89" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0"/>
       <c r="D90" s="0"/>
       <c r="E90" s="0"/>
       <c r="F90" s="0"/>
+      <c r="G90" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0"/>
       <c r="D91" s="0"/>
       <c r="E91" s="0"/>
       <c r="F91" s="0"/>
+      <c r="G91" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0"/>
       <c r="D92" s="0"/>
       <c r="E92" s="0"/>
       <c r="F92" s="0"/>
+      <c r="G92" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0"/>
       <c r="D93" s="0"/>
       <c r="E93" s="0"/>
       <c r="F93" s="0"/>
+      <c r="G93" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0"/>
       <c r="D94" s="0"/>
       <c r="E94" s="0"/>
       <c r="F94" s="0"/>
+      <c r="G94" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0"/>
       <c r="D95" s="0"/>
       <c r="E95" s="0"/>
       <c r="F95" s="0"/>
+      <c r="G95" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0"/>
       <c r="D96" s="0"/>
       <c r="E96" s="0"/>
       <c r="F96" s="0"/>
+      <c r="G96" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0"/>
       <c r="D97" s="0"/>
       <c r="E97" s="0"/>
       <c r="F97" s="0"/>
+      <c r="G97" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0"/>
       <c r="D98" s="0"/>
       <c r="E98" s="0"/>
       <c r="F98" s="0"/>
+      <c r="G98" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0"/>
       <c r="D99" s="0"/>
       <c r="E99" s="0"/>
       <c r="F99" s="0"/>
+      <c r="G99" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0"/>
       <c r="D100" s="0"/>
       <c r="E100" s="0"/>
       <c r="F100" s="0"/>
+      <c r="G100" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>