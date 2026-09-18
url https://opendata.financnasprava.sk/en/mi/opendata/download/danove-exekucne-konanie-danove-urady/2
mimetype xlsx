--- v0 (2026-04-29)
+++ v1 (2026-09-18)
@@ -622,98 +622,98 @@
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="E19" s="0" t="n">
         <v>212204731</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0"/>
       <c r="H19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>2026 Počet marec</t>
+          <t>2026 Počet júl</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E20" s="0" t="n">
-        <v>10708</v>
+        <v>26493</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0"/>
       <c r="H20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>2026 Suma v Eur  marec</t>
+          <t>2026 Suma v Eur  júl</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="E21" s="0" t="n">
-        <v>41816957</v>
+        <v>113722220</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0"/>
       <c r="H21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0"/>
       <c r="D22" s="0"/>
       <c r="E22" s="0"/>
       <c r="F22" s="0"/>
       <c r="G22" s="0"/>
       <c r="H22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0"/>
       <c r="D23" s="0"/>
       <c r="E23" s="0"/>
       <c r="F23" s="0"/>
       <c r="G23" s="0"/>
       <c r="H23" s="0"/>
     </row>