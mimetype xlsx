--- v1 (2026-09-18)
+++ v2 (2026-11-06)
@@ -622,98 +622,98 @@
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="E19" s="0" t="n">
         <v>212204731</v>
       </c>
       <c r="F19" s="0"/>
       <c r="G19" s="0"/>
       <c r="H19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>2026 Počet júl</t>
+          <t>2026 Počet september</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Quantity</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E20" s="0" t="n">
-        <v>26493</v>
+        <v>37334</v>
       </c>
       <c r="F20" s="0"/>
       <c r="G20" s="0"/>
       <c r="H20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>2026 Suma v Eur  júl</t>
+          <t>2026 Suma v Eur  september</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Amount</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>eur</t>
         </is>
       </c>
       <c r="E21" s="0" t="n">
-        <v>113722220</v>
+        <v>155004884</v>
       </c>
       <c r="F21" s="0"/>
       <c r="G21" s="0"/>
       <c r="H21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0"/>
       <c r="D22" s="0"/>
       <c r="E22" s="0"/>
       <c r="F22" s="0"/>
       <c r="G22" s="0"/>
       <c r="H22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0"/>
       <c r="D23" s="0"/>
       <c r="E23" s="0"/>
       <c r="F23" s="0"/>
       <c r="G23" s="0"/>
       <c r="H23" s="0"/>
     </row>