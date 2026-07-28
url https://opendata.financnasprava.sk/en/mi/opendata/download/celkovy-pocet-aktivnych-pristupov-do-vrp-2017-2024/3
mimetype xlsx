--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:DC100"/>
+  <dimension ref="A1:DD100"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Mesiac</t>
         </is>
       </c>
       <c r="B1" s="0"/>
       <c r="C1" s="0"/>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>YYYY/MM</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>2017-12</t>
@@ -640,51 +640,56 @@
       <c r="CX1" s="0" t="inlineStr">
         <is>
           <t>2026-1</t>
         </is>
       </c>
       <c r="CY1" s="0" t="inlineStr">
         <is>
           <t>2026-2</t>
         </is>
       </c>
       <c r="CZ1" s="0" t="inlineStr">
         <is>
           <t>2026-3</t>
         </is>
       </c>
       <c r="DA1" s="0" t="inlineStr">
         <is>
           <t>2026-4</t>
         </is>
       </c>
       <c r="DB1" s="0" t="inlineStr">
         <is>
           <t>2026-5</t>
         </is>
       </c>
-      <c r="DC1" s="0"/>
+      <c r="DC1" s="0" t="inlineStr">
+        <is>
+          <t>2026-6</t>
+        </is>
+      </c>
+      <c r="DD1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>YYYY/MM</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>2017-12</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>2018-1</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
@@ -1165,51 +1170,56 @@
       <c r="CX2" s="0" t="inlineStr">
         <is>
           <t>2026-1</t>
         </is>
       </c>
       <c r="CY2" s="0" t="inlineStr">
         <is>
           <t>2026-2</t>
         </is>
       </c>
       <c r="CZ2" s="0" t="inlineStr">
         <is>
           <t>2026-3</t>
         </is>
       </c>
       <c r="DA2" s="0" t="inlineStr">
         <is>
           <t>2026-4</t>
         </is>
       </c>
       <c r="DB2" s="0" t="inlineStr">
         <is>
           <t>2026-5</t>
         </is>
       </c>
-      <c r="DC2" s="0"/>
+      <c r="DC2" s="0" t="inlineStr">
+        <is>
+          <t>2026-6</t>
+        </is>
+      </c>
+      <c r="DD2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Pokladnica - Android</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Cash register - Android</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E3" s="0" t="n">
         <v>1687</v>
       </c>
@@ -1409,50 +1419,51 @@
       <c r="CE3" s="0"/>
       <c r="CF3" s="0"/>
       <c r="CG3" s="0"/>
       <c r="CH3" s="0"/>
       <c r="CI3" s="0"/>
       <c r="CJ3" s="0"/>
       <c r="CK3" s="0"/>
       <c r="CL3" s="0"/>
       <c r="CM3" s="0"/>
       <c r="CN3" s="0"/>
       <c r="CO3" s="0"/>
       <c r="CP3" s="0"/>
       <c r="CQ3" s="0"/>
       <c r="CR3" s="0"/>
       <c r="CS3" s="0"/>
       <c r="CT3" s="0"/>
       <c r="CU3" s="0"/>
       <c r="CV3" s="0"/>
       <c r="CW3" s="0"/>
       <c r="CX3" s="0"/>
       <c r="CY3" s="0"/>
       <c r="CZ3" s="0"/>
       <c r="DA3" s="0"/>
       <c r="DB3" s="0"/>
       <c r="DC3" s="0"/>
+      <c r="DD3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Pokladnica - iOS</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Cash register - iOS</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E4" s="0" t="n">
         <v>307</v>
       </c>
@@ -1638,50 +1649,51 @@
       <c r="CE4" s="0"/>
       <c r="CF4" s="0"/>
       <c r="CG4" s="0"/>
       <c r="CH4" s="0"/>
       <c r="CI4" s="0"/>
       <c r="CJ4" s="0"/>
       <c r="CK4" s="0"/>
       <c r="CL4" s="0"/>
       <c r="CM4" s="0"/>
       <c r="CN4" s="0"/>
       <c r="CO4" s="0"/>
       <c r="CP4" s="0"/>
       <c r="CQ4" s="0"/>
       <c r="CR4" s="0"/>
       <c r="CS4" s="0"/>
       <c r="CT4" s="0"/>
       <c r="CU4" s="0"/>
       <c r="CV4" s="0"/>
       <c r="CW4" s="0"/>
       <c r="CX4" s="0"/>
       <c r="CY4" s="0"/>
       <c r="CZ4" s="0"/>
       <c r="DA4" s="0"/>
       <c r="DB4" s="0"/>
       <c r="DC4" s="0"/>
+      <c r="DD4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Pokladnica - web</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Cash register - web</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E5" s="0" t="n">
         <v>7789</v>
       </c>
@@ -1881,50 +1893,51 @@
       <c r="CE5" s="0"/>
       <c r="CF5" s="0"/>
       <c r="CG5" s="0"/>
       <c r="CH5" s="0"/>
       <c r="CI5" s="0"/>
       <c r="CJ5" s="0"/>
       <c r="CK5" s="0"/>
       <c r="CL5" s="0"/>
       <c r="CM5" s="0"/>
       <c r="CN5" s="0"/>
       <c r="CO5" s="0"/>
       <c r="CP5" s="0"/>
       <c r="CQ5" s="0"/>
       <c r="CR5" s="0"/>
       <c r="CS5" s="0"/>
       <c r="CT5" s="0"/>
       <c r="CU5" s="0"/>
       <c r="CV5" s="0"/>
       <c r="CW5" s="0"/>
       <c r="CX5" s="0"/>
       <c r="CY5" s="0"/>
       <c r="CZ5" s="0"/>
       <c r="DA5" s="0"/>
       <c r="DB5" s="0"/>
       <c r="DC5" s="0"/>
+      <c r="DD5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - Android</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>VCR 2 - Android</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E6" s="0" t="n">
         <v>0</v>
       </c>
@@ -2209,51 +2222,54 @@
       </c>
       <c r="CU6" s="0" t="n">
         <v>17715</v>
       </c>
       <c r="CV6" s="0" t="n">
         <v>17703</v>
       </c>
       <c r="CW6" s="0" t="n">
         <v>18045</v>
       </c>
       <c r="CX6" s="0" t="n">
         <v>17377</v>
       </c>
       <c r="CY6" s="0" t="n">
         <v>18558</v>
       </c>
       <c r="CZ6" s="0" t="n">
         <v>19137</v>
       </c>
       <c r="DA6" s="0" t="n">
         <v>19925</v>
       </c>
       <c r="DB6" s="0" t="n">
         <v>21184</v>
       </c>
-      <c r="DC6" s="0"/>
+      <c r="DC6" s="0" t="n">
+        <v>20713</v>
+      </c>
+      <c r="DD6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - iOS</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - iOS</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E7" s="0" t="n">
         <v>0</v>
       </c>
@@ -2538,51 +2554,54 @@
       </c>
       <c r="CU7" s="0" t="n">
         <v>3608</v>
       </c>
       <c r="CV7" s="0" t="n">
         <v>3872</v>
       </c>
       <c r="CW7" s="0" t="n">
         <v>4013</v>
       </c>
       <c r="CX7" s="0" t="n">
         <v>3970</v>
       </c>
       <c r="CY7" s="0" t="n">
         <v>4406</v>
       </c>
       <c r="CZ7" s="0" t="n">
         <v>4660</v>
       </c>
       <c r="DA7" s="0" t="n">
         <v>4918</v>
       </c>
       <c r="DB7" s="0" t="n">
         <v>5429</v>
       </c>
-      <c r="DC7" s="0"/>
+      <c r="DC7" s="0" t="n">
+        <v>5167</v>
+      </c>
+      <c r="DD7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - web</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>VCR 2 - web</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E8" s="0" t="n">
         <v>0</v>
       </c>
@@ -2867,51 +2886,54 @@
       </c>
       <c r="CU8" s="0" t="n">
         <v>30258</v>
       </c>
       <c r="CV8" s="0" t="n">
         <v>29570</v>
       </c>
       <c r="CW8" s="0" t="n">
         <v>31537</v>
       </c>
       <c r="CX8" s="0" t="n">
         <v>28318</v>
       </c>
       <c r="CY8" s="0" t="n">
         <v>30275</v>
       </c>
       <c r="CZ8" s="0" t="n">
         <v>31730</v>
       </c>
       <c r="DA8" s="0" t="n">
         <v>32115</v>
       </c>
       <c r="DB8" s="0" t="n">
         <v>32744</v>
       </c>
-      <c r="DC8" s="0"/>
+      <c r="DC8" s="0" t="n">
+        <v>32878</v>
+      </c>
+      <c r="DD8" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
       <c r="H9" s="0"/>
       <c r="I9" s="0"/>
       <c r="J9" s="0"/>
       <c r="K9" s="0"/>
       <c r="L9" s="0"/>
       <c r="M9" s="0"/>
       <c r="N9" s="0"/>
       <c r="O9" s="0"/>
       <c r="P9" s="0"/>
       <c r="Q9" s="0"/>
       <c r="R9" s="0"/>
       <c r="S9" s="0"/>
       <c r="T9" s="0"/>
       <c r="U9" s="0"/>
       <c r="V9" s="0"/>
       <c r="W9" s="0"/>
@@ -2977,50 +2999,51 @@
       <c r="CE9" s="0"/>
       <c r="CF9" s="0"/>
       <c r="CG9" s="0"/>
       <c r="CH9" s="0"/>
       <c r="CI9" s="0"/>
       <c r="CJ9" s="0"/>
       <c r="CK9" s="0"/>
       <c r="CL9" s="0"/>
       <c r="CM9" s="0"/>
       <c r="CN9" s="0"/>
       <c r="CO9" s="0"/>
       <c r="CP9" s="0"/>
       <c r="CQ9" s="0"/>
       <c r="CR9" s="0"/>
       <c r="CS9" s="0"/>
       <c r="CT9" s="0"/>
       <c r="CU9" s="0"/>
       <c r="CV9" s="0"/>
       <c r="CW9" s="0"/>
       <c r="CX9" s="0"/>
       <c r="CY9" s="0"/>
       <c r="CZ9" s="0"/>
       <c r="DA9" s="0"/>
       <c r="DB9" s="0"/>
       <c r="DC9" s="0"/>
+      <c r="DD9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0"/>
       <c r="D10" s="0"/>
       <c r="E10" s="0"/>
       <c r="F10" s="0"/>
       <c r="G10" s="0"/>
       <c r="H10" s="0"/>
       <c r="I10" s="0"/>
       <c r="J10" s="0"/>
       <c r="K10" s="0"/>
       <c r="L10" s="0"/>
       <c r="M10" s="0"/>
       <c r="N10" s="0"/>
       <c r="O10" s="0"/>
       <c r="P10" s="0"/>
       <c r="Q10" s="0"/>
       <c r="R10" s="0"/>
       <c r="S10" s="0"/>
       <c r="T10" s="0"/>
       <c r="U10" s="0"/>
       <c r="V10" s="0"/>
       <c r="W10" s="0"/>
@@ -3086,50 +3109,51 @@
       <c r="CE10" s="0"/>
       <c r="CF10" s="0"/>
       <c r="CG10" s="0"/>
       <c r="CH10" s="0"/>
       <c r="CI10" s="0"/>
       <c r="CJ10" s="0"/>
       <c r="CK10" s="0"/>
       <c r="CL10" s="0"/>
       <c r="CM10" s="0"/>
       <c r="CN10" s="0"/>
       <c r="CO10" s="0"/>
       <c r="CP10" s="0"/>
       <c r="CQ10" s="0"/>
       <c r="CR10" s="0"/>
       <c r="CS10" s="0"/>
       <c r="CT10" s="0"/>
       <c r="CU10" s="0"/>
       <c r="CV10" s="0"/>
       <c r="CW10" s="0"/>
       <c r="CX10" s="0"/>
       <c r="CY10" s="0"/>
       <c r="CZ10" s="0"/>
       <c r="DA10" s="0"/>
       <c r="DB10" s="0"/>
       <c r="DC10" s="0"/>
+      <c r="DD10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0"/>
       <c r="D11" s="0"/>
       <c r="E11" s="0"/>
       <c r="F11" s="0"/>
       <c r="G11" s="0"/>
       <c r="H11" s="0"/>
       <c r="I11" s="0"/>
       <c r="J11" s="0"/>
       <c r="K11" s="0"/>
       <c r="L11" s="0"/>
       <c r="M11" s="0"/>
       <c r="N11" s="0"/>
       <c r="O11" s="0"/>
       <c r="P11" s="0"/>
       <c r="Q11" s="0"/>
       <c r="R11" s="0"/>
       <c r="S11" s="0"/>
       <c r="T11" s="0"/>
       <c r="U11" s="0"/>
       <c r="V11" s="0"/>
       <c r="W11" s="0"/>
@@ -3195,50 +3219,51 @@
       <c r="CE11" s="0"/>
       <c r="CF11" s="0"/>
       <c r="CG11" s="0"/>
       <c r="CH11" s="0"/>
       <c r="CI11" s="0"/>
       <c r="CJ11" s="0"/>
       <c r="CK11" s="0"/>
       <c r="CL11" s="0"/>
       <c r="CM11" s="0"/>
       <c r="CN11" s="0"/>
       <c r="CO11" s="0"/>
       <c r="CP11" s="0"/>
       <c r="CQ11" s="0"/>
       <c r="CR11" s="0"/>
       <c r="CS11" s="0"/>
       <c r="CT11" s="0"/>
       <c r="CU11" s="0"/>
       <c r="CV11" s="0"/>
       <c r="CW11" s="0"/>
       <c r="CX11" s="0"/>
       <c r="CY11" s="0"/>
       <c r="CZ11" s="0"/>
       <c r="DA11" s="0"/>
       <c r="DB11" s="0"/>
       <c r="DC11" s="0"/>
+      <c r="DD11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0"/>
       <c r="D12" s="0"/>
       <c r="E12" s="0"/>
       <c r="F12" s="0"/>
       <c r="G12" s="0"/>
       <c r="H12" s="0"/>
       <c r="I12" s="0"/>
       <c r="J12" s="0"/>
       <c r="K12" s="0"/>
       <c r="L12" s="0"/>
       <c r="M12" s="0"/>
       <c r="N12" s="0"/>
       <c r="O12" s="0"/>
       <c r="P12" s="0"/>
       <c r="Q12" s="0"/>
       <c r="R12" s="0"/>
       <c r="S12" s="0"/>
       <c r="T12" s="0"/>
       <c r="U12" s="0"/>
       <c r="V12" s="0"/>
       <c r="W12" s="0"/>
@@ -3304,50 +3329,51 @@
       <c r="CE12" s="0"/>
       <c r="CF12" s="0"/>
       <c r="CG12" s="0"/>
       <c r="CH12" s="0"/>
       <c r="CI12" s="0"/>
       <c r="CJ12" s="0"/>
       <c r="CK12" s="0"/>
       <c r="CL12" s="0"/>
       <c r="CM12" s="0"/>
       <c r="CN12" s="0"/>
       <c r="CO12" s="0"/>
       <c r="CP12" s="0"/>
       <c r="CQ12" s="0"/>
       <c r="CR12" s="0"/>
       <c r="CS12" s="0"/>
       <c r="CT12" s="0"/>
       <c r="CU12" s="0"/>
       <c r="CV12" s="0"/>
       <c r="CW12" s="0"/>
       <c r="CX12" s="0"/>
       <c r="CY12" s="0"/>
       <c r="CZ12" s="0"/>
       <c r="DA12" s="0"/>
       <c r="DB12" s="0"/>
       <c r="DC12" s="0"/>
+      <c r="DD12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0"/>
       <c r="D13" s="0"/>
       <c r="E13" s="0"/>
       <c r="F13" s="0"/>
       <c r="G13" s="0"/>
       <c r="H13" s="0"/>
       <c r="I13" s="0"/>
       <c r="J13" s="0"/>
       <c r="K13" s="0"/>
       <c r="L13" s="0"/>
       <c r="M13" s="0"/>
       <c r="N13" s="0"/>
       <c r="O13" s="0"/>
       <c r="P13" s="0"/>
       <c r="Q13" s="0"/>
       <c r="R13" s="0"/>
       <c r="S13" s="0"/>
       <c r="T13" s="0"/>
       <c r="U13" s="0"/>
       <c r="V13" s="0"/>
       <c r="W13" s="0"/>
@@ -3413,50 +3439,51 @@
       <c r="CE13" s="0"/>
       <c r="CF13" s="0"/>
       <c r="CG13" s="0"/>
       <c r="CH13" s="0"/>
       <c r="CI13" s="0"/>
       <c r="CJ13" s="0"/>
       <c r="CK13" s="0"/>
       <c r="CL13" s="0"/>
       <c r="CM13" s="0"/>
       <c r="CN13" s="0"/>
       <c r="CO13" s="0"/>
       <c r="CP13" s="0"/>
       <c r="CQ13" s="0"/>
       <c r="CR13" s="0"/>
       <c r="CS13" s="0"/>
       <c r="CT13" s="0"/>
       <c r="CU13" s="0"/>
       <c r="CV13" s="0"/>
       <c r="CW13" s="0"/>
       <c r="CX13" s="0"/>
       <c r="CY13" s="0"/>
       <c r="CZ13" s="0"/>
       <c r="DA13" s="0"/>
       <c r="DB13" s="0"/>
       <c r="DC13" s="0"/>
+      <c r="DD13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0"/>
       <c r="D14" s="0"/>
       <c r="E14" s="0"/>
       <c r="F14" s="0"/>
       <c r="G14" s="0"/>
       <c r="H14" s="0"/>
       <c r="I14" s="0"/>
       <c r="J14" s="0"/>
       <c r="K14" s="0"/>
       <c r="L14" s="0"/>
       <c r="M14" s="0"/>
       <c r="N14" s="0"/>
       <c r="O14" s="0"/>
       <c r="P14" s="0"/>
       <c r="Q14" s="0"/>
       <c r="R14" s="0"/>
       <c r="S14" s="0"/>
       <c r="T14" s="0"/>
       <c r="U14" s="0"/>
       <c r="V14" s="0"/>
       <c r="W14" s="0"/>
@@ -3522,50 +3549,51 @@
       <c r="CE14" s="0"/>
       <c r="CF14" s="0"/>
       <c r="CG14" s="0"/>
       <c r="CH14" s="0"/>
       <c r="CI14" s="0"/>
       <c r="CJ14" s="0"/>
       <c r="CK14" s="0"/>
       <c r="CL14" s="0"/>
       <c r="CM14" s="0"/>
       <c r="CN14" s="0"/>
       <c r="CO14" s="0"/>
       <c r="CP14" s="0"/>
       <c r="CQ14" s="0"/>
       <c r="CR14" s="0"/>
       <c r="CS14" s="0"/>
       <c r="CT14" s="0"/>
       <c r="CU14" s="0"/>
       <c r="CV14" s="0"/>
       <c r="CW14" s="0"/>
       <c r="CX14" s="0"/>
       <c r="CY14" s="0"/>
       <c r="CZ14" s="0"/>
       <c r="DA14" s="0"/>
       <c r="DB14" s="0"/>
       <c r="DC14" s="0"/>
+      <c r="DD14" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0"/>
       <c r="D15" s="0"/>
       <c r="E15" s="0"/>
       <c r="F15" s="0"/>
       <c r="G15" s="0"/>
       <c r="H15" s="0"/>
       <c r="I15" s="0"/>
       <c r="J15" s="0"/>
       <c r="K15" s="0"/>
       <c r="L15" s="0"/>
       <c r="M15" s="0"/>
       <c r="N15" s="0"/>
       <c r="O15" s="0"/>
       <c r="P15" s="0"/>
       <c r="Q15" s="0"/>
       <c r="R15" s="0"/>
       <c r="S15" s="0"/>
       <c r="T15" s="0"/>
       <c r="U15" s="0"/>
       <c r="V15" s="0"/>
       <c r="W15" s="0"/>
@@ -3631,50 +3659,51 @@
       <c r="CE15" s="0"/>
       <c r="CF15" s="0"/>
       <c r="CG15" s="0"/>
       <c r="CH15" s="0"/>
       <c r="CI15" s="0"/>
       <c r="CJ15" s="0"/>
       <c r="CK15" s="0"/>
       <c r="CL15" s="0"/>
       <c r="CM15" s="0"/>
       <c r="CN15" s="0"/>
       <c r="CO15" s="0"/>
       <c r="CP15" s="0"/>
       <c r="CQ15" s="0"/>
       <c r="CR15" s="0"/>
       <c r="CS15" s="0"/>
       <c r="CT15" s="0"/>
       <c r="CU15" s="0"/>
       <c r="CV15" s="0"/>
       <c r="CW15" s="0"/>
       <c r="CX15" s="0"/>
       <c r="CY15" s="0"/>
       <c r="CZ15" s="0"/>
       <c r="DA15" s="0"/>
       <c r="DB15" s="0"/>
       <c r="DC15" s="0"/>
+      <c r="DD15" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0"/>
       <c r="D16" s="0"/>
       <c r="E16" s="0"/>
       <c r="F16" s="0"/>
       <c r="G16" s="0"/>
       <c r="H16" s="0"/>
       <c r="I16" s="0"/>
       <c r="J16" s="0"/>
       <c r="K16" s="0"/>
       <c r="L16" s="0"/>
       <c r="M16" s="0"/>
       <c r="N16" s="0"/>
       <c r="O16" s="0"/>
       <c r="P16" s="0"/>
       <c r="Q16" s="0"/>
       <c r="R16" s="0"/>
       <c r="S16" s="0"/>
       <c r="T16" s="0"/>
       <c r="U16" s="0"/>
       <c r="V16" s="0"/>
       <c r="W16" s="0"/>
@@ -3740,50 +3769,51 @@
       <c r="CE16" s="0"/>
       <c r="CF16" s="0"/>
       <c r="CG16" s="0"/>
       <c r="CH16" s="0"/>
       <c r="CI16" s="0"/>
       <c r="CJ16" s="0"/>
       <c r="CK16" s="0"/>
       <c r="CL16" s="0"/>
       <c r="CM16" s="0"/>
       <c r="CN16" s="0"/>
       <c r="CO16" s="0"/>
       <c r="CP16" s="0"/>
       <c r="CQ16" s="0"/>
       <c r="CR16" s="0"/>
       <c r="CS16" s="0"/>
       <c r="CT16" s="0"/>
       <c r="CU16" s="0"/>
       <c r="CV16" s="0"/>
       <c r="CW16" s="0"/>
       <c r="CX16" s="0"/>
       <c r="CY16" s="0"/>
       <c r="CZ16" s="0"/>
       <c r="DA16" s="0"/>
       <c r="DB16" s="0"/>
       <c r="DC16" s="0"/>
+      <c r="DD16" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0"/>
       <c r="D17" s="0"/>
       <c r="E17" s="0"/>
       <c r="F17" s="0"/>
       <c r="G17" s="0"/>
       <c r="H17" s="0"/>
       <c r="I17" s="0"/>
       <c r="J17" s="0"/>
       <c r="K17" s="0"/>
       <c r="L17" s="0"/>
       <c r="M17" s="0"/>
       <c r="N17" s="0"/>
       <c r="O17" s="0"/>
       <c r="P17" s="0"/>
       <c r="Q17" s="0"/>
       <c r="R17" s="0"/>
       <c r="S17" s="0"/>
       <c r="T17" s="0"/>
       <c r="U17" s="0"/>
       <c r="V17" s="0"/>
       <c r="W17" s="0"/>
@@ -3849,50 +3879,51 @@
       <c r="CE17" s="0"/>
       <c r="CF17" s="0"/>
       <c r="CG17" s="0"/>
       <c r="CH17" s="0"/>
       <c r="CI17" s="0"/>
       <c r="CJ17" s="0"/>
       <c r="CK17" s="0"/>
       <c r="CL17" s="0"/>
       <c r="CM17" s="0"/>
       <c r="CN17" s="0"/>
       <c r="CO17" s="0"/>
       <c r="CP17" s="0"/>
       <c r="CQ17" s="0"/>
       <c r="CR17" s="0"/>
       <c r="CS17" s="0"/>
       <c r="CT17" s="0"/>
       <c r="CU17" s="0"/>
       <c r="CV17" s="0"/>
       <c r="CW17" s="0"/>
       <c r="CX17" s="0"/>
       <c r="CY17" s="0"/>
       <c r="CZ17" s="0"/>
       <c r="DA17" s="0"/>
       <c r="DB17" s="0"/>
       <c r="DC17" s="0"/>
+      <c r="DD17" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0"/>
       <c r="D18" s="0"/>
       <c r="E18" s="0"/>
       <c r="F18" s="0"/>
       <c r="G18" s="0"/>
       <c r="H18" s="0"/>
       <c r="I18" s="0"/>
       <c r="J18" s="0"/>
       <c r="K18" s="0"/>
       <c r="L18" s="0"/>
       <c r="M18" s="0"/>
       <c r="N18" s="0"/>
       <c r="O18" s="0"/>
       <c r="P18" s="0"/>
       <c r="Q18" s="0"/>
       <c r="R18" s="0"/>
       <c r="S18" s="0"/>
       <c r="T18" s="0"/>
       <c r="U18" s="0"/>
       <c r="V18" s="0"/>
       <c r="W18" s="0"/>
@@ -3958,50 +3989,51 @@
       <c r="CE18" s="0"/>
       <c r="CF18" s="0"/>
       <c r="CG18" s="0"/>
       <c r="CH18" s="0"/>
       <c r="CI18" s="0"/>
       <c r="CJ18" s="0"/>
       <c r="CK18" s="0"/>
       <c r="CL18" s="0"/>
       <c r="CM18" s="0"/>
       <c r="CN18" s="0"/>
       <c r="CO18" s="0"/>
       <c r="CP18" s="0"/>
       <c r="CQ18" s="0"/>
       <c r="CR18" s="0"/>
       <c r="CS18" s="0"/>
       <c r="CT18" s="0"/>
       <c r="CU18" s="0"/>
       <c r="CV18" s="0"/>
       <c r="CW18" s="0"/>
       <c r="CX18" s="0"/>
       <c r="CY18" s="0"/>
       <c r="CZ18" s="0"/>
       <c r="DA18" s="0"/>
       <c r="DB18" s="0"/>
       <c r="DC18" s="0"/>
+      <c r="DD18" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0"/>
       <c r="D19" s="0"/>
       <c r="E19" s="0"/>
       <c r="F19" s="0"/>
       <c r="G19" s="0"/>
       <c r="H19" s="0"/>
       <c r="I19" s="0"/>
       <c r="J19" s="0"/>
       <c r="K19" s="0"/>
       <c r="L19" s="0"/>
       <c r="M19" s="0"/>
       <c r="N19" s="0"/>
       <c r="O19" s="0"/>
       <c r="P19" s="0"/>
       <c r="Q19" s="0"/>
       <c r="R19" s="0"/>
       <c r="S19" s="0"/>
       <c r="T19" s="0"/>
       <c r="U19" s="0"/>
       <c r="V19" s="0"/>
       <c r="W19" s="0"/>
@@ -4067,50 +4099,51 @@
       <c r="CE19" s="0"/>
       <c r="CF19" s="0"/>
       <c r="CG19" s="0"/>
       <c r="CH19" s="0"/>
       <c r="CI19" s="0"/>
       <c r="CJ19" s="0"/>
       <c r="CK19" s="0"/>
       <c r="CL19" s="0"/>
       <c r="CM19" s="0"/>
       <c r="CN19" s="0"/>
       <c r="CO19" s="0"/>
       <c r="CP19" s="0"/>
       <c r="CQ19" s="0"/>
       <c r="CR19" s="0"/>
       <c r="CS19" s="0"/>
       <c r="CT19" s="0"/>
       <c r="CU19" s="0"/>
       <c r="CV19" s="0"/>
       <c r="CW19" s="0"/>
       <c r="CX19" s="0"/>
       <c r="CY19" s="0"/>
       <c r="CZ19" s="0"/>
       <c r="DA19" s="0"/>
       <c r="DB19" s="0"/>
       <c r="DC19" s="0"/>
+      <c r="DD19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0"/>
       <c r="D20" s="0"/>
       <c r="E20" s="0"/>
       <c r="F20" s="0"/>
       <c r="G20" s="0"/>
       <c r="H20" s="0"/>
       <c r="I20" s="0"/>
       <c r="J20" s="0"/>
       <c r="K20" s="0"/>
       <c r="L20" s="0"/>
       <c r="M20" s="0"/>
       <c r="N20" s="0"/>
       <c r="O20" s="0"/>
       <c r="P20" s="0"/>
       <c r="Q20" s="0"/>
       <c r="R20" s="0"/>
       <c r="S20" s="0"/>
       <c r="T20" s="0"/>
       <c r="U20" s="0"/>
       <c r="V20" s="0"/>
       <c r="W20" s="0"/>
@@ -4176,50 +4209,51 @@
       <c r="CE20" s="0"/>
       <c r="CF20" s="0"/>
       <c r="CG20" s="0"/>
       <c r="CH20" s="0"/>
       <c r="CI20" s="0"/>
       <c r="CJ20" s="0"/>
       <c r="CK20" s="0"/>
       <c r="CL20" s="0"/>
       <c r="CM20" s="0"/>
       <c r="CN20" s="0"/>
       <c r="CO20" s="0"/>
       <c r="CP20" s="0"/>
       <c r="CQ20" s="0"/>
       <c r="CR20" s="0"/>
       <c r="CS20" s="0"/>
       <c r="CT20" s="0"/>
       <c r="CU20" s="0"/>
       <c r="CV20" s="0"/>
       <c r="CW20" s="0"/>
       <c r="CX20" s="0"/>
       <c r="CY20" s="0"/>
       <c r="CZ20" s="0"/>
       <c r="DA20" s="0"/>
       <c r="DB20" s="0"/>
       <c r="DC20" s="0"/>
+      <c r="DD20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0"/>
       <c r="D21" s="0"/>
       <c r="E21" s="0"/>
       <c r="F21" s="0"/>
       <c r="G21" s="0"/>
       <c r="H21" s="0"/>
       <c r="I21" s="0"/>
       <c r="J21" s="0"/>
       <c r="K21" s="0"/>
       <c r="L21" s="0"/>
       <c r="M21" s="0"/>
       <c r="N21" s="0"/>
       <c r="O21" s="0"/>
       <c r="P21" s="0"/>
       <c r="Q21" s="0"/>
       <c r="R21" s="0"/>
       <c r="S21" s="0"/>
       <c r="T21" s="0"/>
       <c r="U21" s="0"/>
       <c r="V21" s="0"/>
       <c r="W21" s="0"/>
@@ -4285,50 +4319,51 @@
       <c r="CE21" s="0"/>
       <c r="CF21" s="0"/>
       <c r="CG21" s="0"/>
       <c r="CH21" s="0"/>
       <c r="CI21" s="0"/>
       <c r="CJ21" s="0"/>
       <c r="CK21" s="0"/>
       <c r="CL21" s="0"/>
       <c r="CM21" s="0"/>
       <c r="CN21" s="0"/>
       <c r="CO21" s="0"/>
       <c r="CP21" s="0"/>
       <c r="CQ21" s="0"/>
       <c r="CR21" s="0"/>
       <c r="CS21" s="0"/>
       <c r="CT21" s="0"/>
       <c r="CU21" s="0"/>
       <c r="CV21" s="0"/>
       <c r="CW21" s="0"/>
       <c r="CX21" s="0"/>
       <c r="CY21" s="0"/>
       <c r="CZ21" s="0"/>
       <c r="DA21" s="0"/>
       <c r="DB21" s="0"/>
       <c r="DC21" s="0"/>
+      <c r="DD21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0"/>
       <c r="D22" s="0"/>
       <c r="E22" s="0"/>
       <c r="F22" s="0"/>
       <c r="G22" s="0"/>
       <c r="H22" s="0"/>
       <c r="I22" s="0"/>
       <c r="J22" s="0"/>
       <c r="K22" s="0"/>
       <c r="L22" s="0"/>
       <c r="M22" s="0"/>
       <c r="N22" s="0"/>
       <c r="O22" s="0"/>
       <c r="P22" s="0"/>
       <c r="Q22" s="0"/>
       <c r="R22" s="0"/>
       <c r="S22" s="0"/>
       <c r="T22" s="0"/>
       <c r="U22" s="0"/>
       <c r="V22" s="0"/>
       <c r="W22" s="0"/>
@@ -4394,50 +4429,51 @@
       <c r="CE22" s="0"/>
       <c r="CF22" s="0"/>
       <c r="CG22" s="0"/>
       <c r="CH22" s="0"/>
       <c r="CI22" s="0"/>
       <c r="CJ22" s="0"/>
       <c r="CK22" s="0"/>
       <c r="CL22" s="0"/>
       <c r="CM22" s="0"/>
       <c r="CN22" s="0"/>
       <c r="CO22" s="0"/>
       <c r="CP22" s="0"/>
       <c r="CQ22" s="0"/>
       <c r="CR22" s="0"/>
       <c r="CS22" s="0"/>
       <c r="CT22" s="0"/>
       <c r="CU22" s="0"/>
       <c r="CV22" s="0"/>
       <c r="CW22" s="0"/>
       <c r="CX22" s="0"/>
       <c r="CY22" s="0"/>
       <c r="CZ22" s="0"/>
       <c r="DA22" s="0"/>
       <c r="DB22" s="0"/>
       <c r="DC22" s="0"/>
+      <c r="DD22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0"/>
       <c r="D23" s="0"/>
       <c r="E23" s="0"/>
       <c r="F23" s="0"/>
       <c r="G23" s="0"/>
       <c r="H23" s="0"/>
       <c r="I23" s="0"/>
       <c r="J23" s="0"/>
       <c r="K23" s="0"/>
       <c r="L23" s="0"/>
       <c r="M23" s="0"/>
       <c r="N23" s="0"/>
       <c r="O23" s="0"/>
       <c r="P23" s="0"/>
       <c r="Q23" s="0"/>
       <c r="R23" s="0"/>
       <c r="S23" s="0"/>
       <c r="T23" s="0"/>
       <c r="U23" s="0"/>
       <c r="V23" s="0"/>
       <c r="W23" s="0"/>
@@ -4503,50 +4539,51 @@
       <c r="CE23" s="0"/>
       <c r="CF23" s="0"/>
       <c r="CG23" s="0"/>
       <c r="CH23" s="0"/>
       <c r="CI23" s="0"/>
       <c r="CJ23" s="0"/>
       <c r="CK23" s="0"/>
       <c r="CL23" s="0"/>
       <c r="CM23" s="0"/>
       <c r="CN23" s="0"/>
       <c r="CO23" s="0"/>
       <c r="CP23" s="0"/>
       <c r="CQ23" s="0"/>
       <c r="CR23" s="0"/>
       <c r="CS23" s="0"/>
       <c r="CT23" s="0"/>
       <c r="CU23" s="0"/>
       <c r="CV23" s="0"/>
       <c r="CW23" s="0"/>
       <c r="CX23" s="0"/>
       <c r="CY23" s="0"/>
       <c r="CZ23" s="0"/>
       <c r="DA23" s="0"/>
       <c r="DB23" s="0"/>
       <c r="DC23" s="0"/>
+      <c r="DD23" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0"/>
       <c r="D24" s="0"/>
       <c r="E24" s="0"/>
       <c r="F24" s="0"/>
       <c r="G24" s="0"/>
       <c r="H24" s="0"/>
       <c r="I24" s="0"/>
       <c r="J24" s="0"/>
       <c r="K24" s="0"/>
       <c r="L24" s="0"/>
       <c r="M24" s="0"/>
       <c r="N24" s="0"/>
       <c r="O24" s="0"/>
       <c r="P24" s="0"/>
       <c r="Q24" s="0"/>
       <c r="R24" s="0"/>
       <c r="S24" s="0"/>
       <c r="T24" s="0"/>
       <c r="U24" s="0"/>
       <c r="V24" s="0"/>
       <c r="W24" s="0"/>
@@ -4612,50 +4649,51 @@
       <c r="CE24" s="0"/>
       <c r="CF24" s="0"/>
       <c r="CG24" s="0"/>
       <c r="CH24" s="0"/>
       <c r="CI24" s="0"/>
       <c r="CJ24" s="0"/>
       <c r="CK24" s="0"/>
       <c r="CL24" s="0"/>
       <c r="CM24" s="0"/>
       <c r="CN24" s="0"/>
       <c r="CO24" s="0"/>
       <c r="CP24" s="0"/>
       <c r="CQ24" s="0"/>
       <c r="CR24" s="0"/>
       <c r="CS24" s="0"/>
       <c r="CT24" s="0"/>
       <c r="CU24" s="0"/>
       <c r="CV24" s="0"/>
       <c r="CW24" s="0"/>
       <c r="CX24" s="0"/>
       <c r="CY24" s="0"/>
       <c r="CZ24" s="0"/>
       <c r="DA24" s="0"/>
       <c r="DB24" s="0"/>
       <c r="DC24" s="0"/>
+      <c r="DD24" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0"/>
       <c r="D25" s="0"/>
       <c r="E25" s="0"/>
       <c r="F25" s="0"/>
       <c r="G25" s="0"/>
       <c r="H25" s="0"/>
       <c r="I25" s="0"/>
       <c r="J25" s="0"/>
       <c r="K25" s="0"/>
       <c r="L25" s="0"/>
       <c r="M25" s="0"/>
       <c r="N25" s="0"/>
       <c r="O25" s="0"/>
       <c r="P25" s="0"/>
       <c r="Q25" s="0"/>
       <c r="R25" s="0"/>
       <c r="S25" s="0"/>
       <c r="T25" s="0"/>
       <c r="U25" s="0"/>
       <c r="V25" s="0"/>
       <c r="W25" s="0"/>
@@ -4721,50 +4759,51 @@
       <c r="CE25" s="0"/>
       <c r="CF25" s="0"/>
       <c r="CG25" s="0"/>
       <c r="CH25" s="0"/>
       <c r="CI25" s="0"/>
       <c r="CJ25" s="0"/>
       <c r="CK25" s="0"/>
       <c r="CL25" s="0"/>
       <c r="CM25" s="0"/>
       <c r="CN25" s="0"/>
       <c r="CO25" s="0"/>
       <c r="CP25" s="0"/>
       <c r="CQ25" s="0"/>
       <c r="CR25" s="0"/>
       <c r="CS25" s="0"/>
       <c r="CT25" s="0"/>
       <c r="CU25" s="0"/>
       <c r="CV25" s="0"/>
       <c r="CW25" s="0"/>
       <c r="CX25" s="0"/>
       <c r="CY25" s="0"/>
       <c r="CZ25" s="0"/>
       <c r="DA25" s="0"/>
       <c r="DB25" s="0"/>
       <c r="DC25" s="0"/>
+      <c r="DD25" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0"/>
       <c r="D26" s="0"/>
       <c r="E26" s="0"/>
       <c r="F26" s="0"/>
       <c r="G26" s="0"/>
       <c r="H26" s="0"/>
       <c r="I26" s="0"/>
       <c r="J26" s="0"/>
       <c r="K26" s="0"/>
       <c r="L26" s="0"/>
       <c r="M26" s="0"/>
       <c r="N26" s="0"/>
       <c r="O26" s="0"/>
       <c r="P26" s="0"/>
       <c r="Q26" s="0"/>
       <c r="R26" s="0"/>
       <c r="S26" s="0"/>
       <c r="T26" s="0"/>
       <c r="U26" s="0"/>
       <c r="V26" s="0"/>
       <c r="W26" s="0"/>
@@ -4830,50 +4869,51 @@
       <c r="CE26" s="0"/>
       <c r="CF26" s="0"/>
       <c r="CG26" s="0"/>
       <c r="CH26" s="0"/>
       <c r="CI26" s="0"/>
       <c r="CJ26" s="0"/>
       <c r="CK26" s="0"/>
       <c r="CL26" s="0"/>
       <c r="CM26" s="0"/>
       <c r="CN26" s="0"/>
       <c r="CO26" s="0"/>
       <c r="CP26" s="0"/>
       <c r="CQ26" s="0"/>
       <c r="CR26" s="0"/>
       <c r="CS26" s="0"/>
       <c r="CT26" s="0"/>
       <c r="CU26" s="0"/>
       <c r="CV26" s="0"/>
       <c r="CW26" s="0"/>
       <c r="CX26" s="0"/>
       <c r="CY26" s="0"/>
       <c r="CZ26" s="0"/>
       <c r="DA26" s="0"/>
       <c r="DB26" s="0"/>
       <c r="DC26" s="0"/>
+      <c r="DD26" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0"/>
       <c r="D27" s="0"/>
       <c r="E27" s="0"/>
       <c r="F27" s="0"/>
       <c r="G27" s="0"/>
       <c r="H27" s="0"/>
       <c r="I27" s="0"/>
       <c r="J27" s="0"/>
       <c r="K27" s="0"/>
       <c r="L27" s="0"/>
       <c r="M27" s="0"/>
       <c r="N27" s="0"/>
       <c r="O27" s="0"/>
       <c r="P27" s="0"/>
       <c r="Q27" s="0"/>
       <c r="R27" s="0"/>
       <c r="S27" s="0"/>
       <c r="T27" s="0"/>
       <c r="U27" s="0"/>
       <c r="V27" s="0"/>
       <c r="W27" s="0"/>
@@ -4939,50 +4979,51 @@
       <c r="CE27" s="0"/>
       <c r="CF27" s="0"/>
       <c r="CG27" s="0"/>
       <c r="CH27" s="0"/>
       <c r="CI27" s="0"/>
       <c r="CJ27" s="0"/>
       <c r="CK27" s="0"/>
       <c r="CL27" s="0"/>
       <c r="CM27" s="0"/>
       <c r="CN27" s="0"/>
       <c r="CO27" s="0"/>
       <c r="CP27" s="0"/>
       <c r="CQ27" s="0"/>
       <c r="CR27" s="0"/>
       <c r="CS27" s="0"/>
       <c r="CT27" s="0"/>
       <c r="CU27" s="0"/>
       <c r="CV27" s="0"/>
       <c r="CW27" s="0"/>
       <c r="CX27" s="0"/>
       <c r="CY27" s="0"/>
       <c r="CZ27" s="0"/>
       <c r="DA27" s="0"/>
       <c r="DB27" s="0"/>
       <c r="DC27" s="0"/>
+      <c r="DD27" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0"/>
       <c r="D28" s="0"/>
       <c r="E28" s="0"/>
       <c r="F28" s="0"/>
       <c r="G28" s="0"/>
       <c r="H28" s="0"/>
       <c r="I28" s="0"/>
       <c r="J28" s="0"/>
       <c r="K28" s="0"/>
       <c r="L28" s="0"/>
       <c r="M28" s="0"/>
       <c r="N28" s="0"/>
       <c r="O28" s="0"/>
       <c r="P28" s="0"/>
       <c r="Q28" s="0"/>
       <c r="R28" s="0"/>
       <c r="S28" s="0"/>
       <c r="T28" s="0"/>
       <c r="U28" s="0"/>
       <c r="V28" s="0"/>
       <c r="W28" s="0"/>
@@ -5048,50 +5089,51 @@
       <c r="CE28" s="0"/>
       <c r="CF28" s="0"/>
       <c r="CG28" s="0"/>
       <c r="CH28" s="0"/>
       <c r="CI28" s="0"/>
       <c r="CJ28" s="0"/>
       <c r="CK28" s="0"/>
       <c r="CL28" s="0"/>
       <c r="CM28" s="0"/>
       <c r="CN28" s="0"/>
       <c r="CO28" s="0"/>
       <c r="CP28" s="0"/>
       <c r="CQ28" s="0"/>
       <c r="CR28" s="0"/>
       <c r="CS28" s="0"/>
       <c r="CT28" s="0"/>
       <c r="CU28" s="0"/>
       <c r="CV28" s="0"/>
       <c r="CW28" s="0"/>
       <c r="CX28" s="0"/>
       <c r="CY28" s="0"/>
       <c r="CZ28" s="0"/>
       <c r="DA28" s="0"/>
       <c r="DB28" s="0"/>
       <c r="DC28" s="0"/>
+      <c r="DD28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0"/>
       <c r="D29" s="0"/>
       <c r="E29" s="0"/>
       <c r="F29" s="0"/>
       <c r="G29" s="0"/>
       <c r="H29" s="0"/>
       <c r="I29" s="0"/>
       <c r="J29" s="0"/>
       <c r="K29" s="0"/>
       <c r="L29" s="0"/>
       <c r="M29" s="0"/>
       <c r="N29" s="0"/>
       <c r="O29" s="0"/>
       <c r="P29" s="0"/>
       <c r="Q29" s="0"/>
       <c r="R29" s="0"/>
       <c r="S29" s="0"/>
       <c r="T29" s="0"/>
       <c r="U29" s="0"/>
       <c r="V29" s="0"/>
       <c r="W29" s="0"/>
@@ -5157,50 +5199,51 @@
       <c r="CE29" s="0"/>
       <c r="CF29" s="0"/>
       <c r="CG29" s="0"/>
       <c r="CH29" s="0"/>
       <c r="CI29" s="0"/>
       <c r="CJ29" s="0"/>
       <c r="CK29" s="0"/>
       <c r="CL29" s="0"/>
       <c r="CM29" s="0"/>
       <c r="CN29" s="0"/>
       <c r="CO29" s="0"/>
       <c r="CP29" s="0"/>
       <c r="CQ29" s="0"/>
       <c r="CR29" s="0"/>
       <c r="CS29" s="0"/>
       <c r="CT29" s="0"/>
       <c r="CU29" s="0"/>
       <c r="CV29" s="0"/>
       <c r="CW29" s="0"/>
       <c r="CX29" s="0"/>
       <c r="CY29" s="0"/>
       <c r="CZ29" s="0"/>
       <c r="DA29" s="0"/>
       <c r="DB29" s="0"/>
       <c r="DC29" s="0"/>
+      <c r="DD29" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0"/>
       <c r="D30" s="0"/>
       <c r="E30" s="0"/>
       <c r="F30" s="0"/>
       <c r="G30" s="0"/>
       <c r="H30" s="0"/>
       <c r="I30" s="0"/>
       <c r="J30" s="0"/>
       <c r="K30" s="0"/>
       <c r="L30" s="0"/>
       <c r="M30" s="0"/>
       <c r="N30" s="0"/>
       <c r="O30" s="0"/>
       <c r="P30" s="0"/>
       <c r="Q30" s="0"/>
       <c r="R30" s="0"/>
       <c r="S30" s="0"/>
       <c r="T30" s="0"/>
       <c r="U30" s="0"/>
       <c r="V30" s="0"/>
       <c r="W30" s="0"/>
@@ -5266,50 +5309,51 @@
       <c r="CE30" s="0"/>
       <c r="CF30" s="0"/>
       <c r="CG30" s="0"/>
       <c r="CH30" s="0"/>
       <c r="CI30" s="0"/>
       <c r="CJ30" s="0"/>
       <c r="CK30" s="0"/>
       <c r="CL30" s="0"/>
       <c r="CM30" s="0"/>
       <c r="CN30" s="0"/>
       <c r="CO30" s="0"/>
       <c r="CP30" s="0"/>
       <c r="CQ30" s="0"/>
       <c r="CR30" s="0"/>
       <c r="CS30" s="0"/>
       <c r="CT30" s="0"/>
       <c r="CU30" s="0"/>
       <c r="CV30" s="0"/>
       <c r="CW30" s="0"/>
       <c r="CX30" s="0"/>
       <c r="CY30" s="0"/>
       <c r="CZ30" s="0"/>
       <c r="DA30" s="0"/>
       <c r="DB30" s="0"/>
       <c r="DC30" s="0"/>
+      <c r="DD30" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0"/>
       <c r="D31" s="0"/>
       <c r="E31" s="0"/>
       <c r="F31" s="0"/>
       <c r="G31" s="0"/>
       <c r="H31" s="0"/>
       <c r="I31" s="0"/>
       <c r="J31" s="0"/>
       <c r="K31" s="0"/>
       <c r="L31" s="0"/>
       <c r="M31" s="0"/>
       <c r="N31" s="0"/>
       <c r="O31" s="0"/>
       <c r="P31" s="0"/>
       <c r="Q31" s="0"/>
       <c r="R31" s="0"/>
       <c r="S31" s="0"/>
       <c r="T31" s="0"/>
       <c r="U31" s="0"/>
       <c r="V31" s="0"/>
       <c r="W31" s="0"/>
@@ -5375,50 +5419,51 @@
       <c r="CE31" s="0"/>
       <c r="CF31" s="0"/>
       <c r="CG31" s="0"/>
       <c r="CH31" s="0"/>
       <c r="CI31" s="0"/>
       <c r="CJ31" s="0"/>
       <c r="CK31" s="0"/>
       <c r="CL31" s="0"/>
       <c r="CM31" s="0"/>
       <c r="CN31" s="0"/>
       <c r="CO31" s="0"/>
       <c r="CP31" s="0"/>
       <c r="CQ31" s="0"/>
       <c r="CR31" s="0"/>
       <c r="CS31" s="0"/>
       <c r="CT31" s="0"/>
       <c r="CU31" s="0"/>
       <c r="CV31" s="0"/>
       <c r="CW31" s="0"/>
       <c r="CX31" s="0"/>
       <c r="CY31" s="0"/>
       <c r="CZ31" s="0"/>
       <c r="DA31" s="0"/>
       <c r="DB31" s="0"/>
       <c r="DC31" s="0"/>
+      <c r="DD31" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0"/>
       <c r="D32" s="0"/>
       <c r="E32" s="0"/>
       <c r="F32" s="0"/>
       <c r="G32" s="0"/>
       <c r="H32" s="0"/>
       <c r="I32" s="0"/>
       <c r="J32" s="0"/>
       <c r="K32" s="0"/>
       <c r="L32" s="0"/>
       <c r="M32" s="0"/>
       <c r="N32" s="0"/>
       <c r="O32" s="0"/>
       <c r="P32" s="0"/>
       <c r="Q32" s="0"/>
       <c r="R32" s="0"/>
       <c r="S32" s="0"/>
       <c r="T32" s="0"/>
       <c r="U32" s="0"/>
       <c r="V32" s="0"/>
       <c r="W32" s="0"/>
@@ -5484,50 +5529,51 @@
       <c r="CE32" s="0"/>
       <c r="CF32" s="0"/>
       <c r="CG32" s="0"/>
       <c r="CH32" s="0"/>
       <c r="CI32" s="0"/>
       <c r="CJ32" s="0"/>
       <c r="CK32" s="0"/>
       <c r="CL32" s="0"/>
       <c r="CM32" s="0"/>
       <c r="CN32" s="0"/>
       <c r="CO32" s="0"/>
       <c r="CP32" s="0"/>
       <c r="CQ32" s="0"/>
       <c r="CR32" s="0"/>
       <c r="CS32" s="0"/>
       <c r="CT32" s="0"/>
       <c r="CU32" s="0"/>
       <c r="CV32" s="0"/>
       <c r="CW32" s="0"/>
       <c r="CX32" s="0"/>
       <c r="CY32" s="0"/>
       <c r="CZ32" s="0"/>
       <c r="DA32" s="0"/>
       <c r="DB32" s="0"/>
       <c r="DC32" s="0"/>
+      <c r="DD32" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0"/>
       <c r="D33" s="0"/>
       <c r="E33" s="0"/>
       <c r="F33" s="0"/>
       <c r="G33" s="0"/>
       <c r="H33" s="0"/>
       <c r="I33" s="0"/>
       <c r="J33" s="0"/>
       <c r="K33" s="0"/>
       <c r="L33" s="0"/>
       <c r="M33" s="0"/>
       <c r="N33" s="0"/>
       <c r="O33" s="0"/>
       <c r="P33" s="0"/>
       <c r="Q33" s="0"/>
       <c r="R33" s="0"/>
       <c r="S33" s="0"/>
       <c r="T33" s="0"/>
       <c r="U33" s="0"/>
       <c r="V33" s="0"/>
       <c r="W33" s="0"/>
@@ -5593,50 +5639,51 @@
       <c r="CE33" s="0"/>
       <c r="CF33" s="0"/>
       <c r="CG33" s="0"/>
       <c r="CH33" s="0"/>
       <c r="CI33" s="0"/>
       <c r="CJ33" s="0"/>
       <c r="CK33" s="0"/>
       <c r="CL33" s="0"/>
       <c r="CM33" s="0"/>
       <c r="CN33" s="0"/>
       <c r="CO33" s="0"/>
       <c r="CP33" s="0"/>
       <c r="CQ33" s="0"/>
       <c r="CR33" s="0"/>
       <c r="CS33" s="0"/>
       <c r="CT33" s="0"/>
       <c r="CU33" s="0"/>
       <c r="CV33" s="0"/>
       <c r="CW33" s="0"/>
       <c r="CX33" s="0"/>
       <c r="CY33" s="0"/>
       <c r="CZ33" s="0"/>
       <c r="DA33" s="0"/>
       <c r="DB33" s="0"/>
       <c r="DC33" s="0"/>
+      <c r="DD33" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0"/>
       <c r="D34" s="0"/>
       <c r="E34" s="0"/>
       <c r="F34" s="0"/>
       <c r="G34" s="0"/>
       <c r="H34" s="0"/>
       <c r="I34" s="0"/>
       <c r="J34" s="0"/>
       <c r="K34" s="0"/>
       <c r="L34" s="0"/>
       <c r="M34" s="0"/>
       <c r="N34" s="0"/>
       <c r="O34" s="0"/>
       <c r="P34" s="0"/>
       <c r="Q34" s="0"/>
       <c r="R34" s="0"/>
       <c r="S34" s="0"/>
       <c r="T34" s="0"/>
       <c r="U34" s="0"/>
       <c r="V34" s="0"/>
       <c r="W34" s="0"/>
@@ -5702,50 +5749,51 @@
       <c r="CE34" s="0"/>
       <c r="CF34" s="0"/>
       <c r="CG34" s="0"/>
       <c r="CH34" s="0"/>
       <c r="CI34" s="0"/>
       <c r="CJ34" s="0"/>
       <c r="CK34" s="0"/>
       <c r="CL34" s="0"/>
       <c r="CM34" s="0"/>
       <c r="CN34" s="0"/>
       <c r="CO34" s="0"/>
       <c r="CP34" s="0"/>
       <c r="CQ34" s="0"/>
       <c r="CR34" s="0"/>
       <c r="CS34" s="0"/>
       <c r="CT34" s="0"/>
       <c r="CU34" s="0"/>
       <c r="CV34" s="0"/>
       <c r="CW34" s="0"/>
       <c r="CX34" s="0"/>
       <c r="CY34" s="0"/>
       <c r="CZ34" s="0"/>
       <c r="DA34" s="0"/>
       <c r="DB34" s="0"/>
       <c r="DC34" s="0"/>
+      <c r="DD34" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0"/>
       <c r="D35" s="0"/>
       <c r="E35" s="0"/>
       <c r="F35" s="0"/>
       <c r="G35" s="0"/>
       <c r="H35" s="0"/>
       <c r="I35" s="0"/>
       <c r="J35" s="0"/>
       <c r="K35" s="0"/>
       <c r="L35" s="0"/>
       <c r="M35" s="0"/>
       <c r="N35" s="0"/>
       <c r="O35" s="0"/>
       <c r="P35" s="0"/>
       <c r="Q35" s="0"/>
       <c r="R35" s="0"/>
       <c r="S35" s="0"/>
       <c r="T35" s="0"/>
       <c r="U35" s="0"/>
       <c r="V35" s="0"/>
       <c r="W35" s="0"/>
@@ -5811,50 +5859,51 @@
       <c r="CE35" s="0"/>
       <c r="CF35" s="0"/>
       <c r="CG35" s="0"/>
       <c r="CH35" s="0"/>
       <c r="CI35" s="0"/>
       <c r="CJ35" s="0"/>
       <c r="CK35" s="0"/>
       <c r="CL35" s="0"/>
       <c r="CM35" s="0"/>
       <c r="CN35" s="0"/>
       <c r="CO35" s="0"/>
       <c r="CP35" s="0"/>
       <c r="CQ35" s="0"/>
       <c r="CR35" s="0"/>
       <c r="CS35" s="0"/>
       <c r="CT35" s="0"/>
       <c r="CU35" s="0"/>
       <c r="CV35" s="0"/>
       <c r="CW35" s="0"/>
       <c r="CX35" s="0"/>
       <c r="CY35" s="0"/>
       <c r="CZ35" s="0"/>
       <c r="DA35" s="0"/>
       <c r="DB35" s="0"/>
       <c r="DC35" s="0"/>
+      <c r="DD35" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0"/>
       <c r="D36" s="0"/>
       <c r="E36" s="0"/>
       <c r="F36" s="0"/>
       <c r="G36" s="0"/>
       <c r="H36" s="0"/>
       <c r="I36" s="0"/>
       <c r="J36" s="0"/>
       <c r="K36" s="0"/>
       <c r="L36" s="0"/>
       <c r="M36" s="0"/>
       <c r="N36" s="0"/>
       <c r="O36" s="0"/>
       <c r="P36" s="0"/>
       <c r="Q36" s="0"/>
       <c r="R36" s="0"/>
       <c r="S36" s="0"/>
       <c r="T36" s="0"/>
       <c r="U36" s="0"/>
       <c r="V36" s="0"/>
       <c r="W36" s="0"/>
@@ -5920,50 +5969,51 @@
       <c r="CE36" s="0"/>
       <c r="CF36" s="0"/>
       <c r="CG36" s="0"/>
       <c r="CH36" s="0"/>
       <c r="CI36" s="0"/>
       <c r="CJ36" s="0"/>
       <c r="CK36" s="0"/>
       <c r="CL36" s="0"/>
       <c r="CM36" s="0"/>
       <c r="CN36" s="0"/>
       <c r="CO36" s="0"/>
       <c r="CP36" s="0"/>
       <c r="CQ36" s="0"/>
       <c r="CR36" s="0"/>
       <c r="CS36" s="0"/>
       <c r="CT36" s="0"/>
       <c r="CU36" s="0"/>
       <c r="CV36" s="0"/>
       <c r="CW36" s="0"/>
       <c r="CX36" s="0"/>
       <c r="CY36" s="0"/>
       <c r="CZ36" s="0"/>
       <c r="DA36" s="0"/>
       <c r="DB36" s="0"/>
       <c r="DC36" s="0"/>
+      <c r="DD36" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0"/>
       <c r="D37" s="0"/>
       <c r="E37" s="0"/>
       <c r="F37" s="0"/>
       <c r="G37" s="0"/>
       <c r="H37" s="0"/>
       <c r="I37" s="0"/>
       <c r="J37" s="0"/>
       <c r="K37" s="0"/>
       <c r="L37" s="0"/>
       <c r="M37" s="0"/>
       <c r="N37" s="0"/>
       <c r="O37" s="0"/>
       <c r="P37" s="0"/>
       <c r="Q37" s="0"/>
       <c r="R37" s="0"/>
       <c r="S37" s="0"/>
       <c r="T37" s="0"/>
       <c r="U37" s="0"/>
       <c r="V37" s="0"/>
       <c r="W37" s="0"/>
@@ -6029,50 +6079,51 @@
       <c r="CE37" s="0"/>
       <c r="CF37" s="0"/>
       <c r="CG37" s="0"/>
       <c r="CH37" s="0"/>
       <c r="CI37" s="0"/>
       <c r="CJ37" s="0"/>
       <c r="CK37" s="0"/>
       <c r="CL37" s="0"/>
       <c r="CM37" s="0"/>
       <c r="CN37" s="0"/>
       <c r="CO37" s="0"/>
       <c r="CP37" s="0"/>
       <c r="CQ37" s="0"/>
       <c r="CR37" s="0"/>
       <c r="CS37" s="0"/>
       <c r="CT37" s="0"/>
       <c r="CU37" s="0"/>
       <c r="CV37" s="0"/>
       <c r="CW37" s="0"/>
       <c r="CX37" s="0"/>
       <c r="CY37" s="0"/>
       <c r="CZ37" s="0"/>
       <c r="DA37" s="0"/>
       <c r="DB37" s="0"/>
       <c r="DC37" s="0"/>
+      <c r="DD37" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0"/>
       <c r="D38" s="0"/>
       <c r="E38" s="0"/>
       <c r="F38" s="0"/>
       <c r="G38" s="0"/>
       <c r="H38" s="0"/>
       <c r="I38" s="0"/>
       <c r="J38" s="0"/>
       <c r="K38" s="0"/>
       <c r="L38" s="0"/>
       <c r="M38" s="0"/>
       <c r="N38" s="0"/>
       <c r="O38" s="0"/>
       <c r="P38" s="0"/>
       <c r="Q38" s="0"/>
       <c r="R38" s="0"/>
       <c r="S38" s="0"/>
       <c r="T38" s="0"/>
       <c r="U38" s="0"/>
       <c r="V38" s="0"/>
       <c r="W38" s="0"/>
@@ -6138,50 +6189,51 @@
       <c r="CE38" s="0"/>
       <c r="CF38" s="0"/>
       <c r="CG38" s="0"/>
       <c r="CH38" s="0"/>
       <c r="CI38" s="0"/>
       <c r="CJ38" s="0"/>
       <c r="CK38" s="0"/>
       <c r="CL38" s="0"/>
       <c r="CM38" s="0"/>
       <c r="CN38" s="0"/>
       <c r="CO38" s="0"/>
       <c r="CP38" s="0"/>
       <c r="CQ38" s="0"/>
       <c r="CR38" s="0"/>
       <c r="CS38" s="0"/>
       <c r="CT38" s="0"/>
       <c r="CU38" s="0"/>
       <c r="CV38" s="0"/>
       <c r="CW38" s="0"/>
       <c r="CX38" s="0"/>
       <c r="CY38" s="0"/>
       <c r="CZ38" s="0"/>
       <c r="DA38" s="0"/>
       <c r="DB38" s="0"/>
       <c r="DC38" s="0"/>
+      <c r="DD38" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0"/>
       <c r="D39" s="0"/>
       <c r="E39" s="0"/>
       <c r="F39" s="0"/>
       <c r="G39" s="0"/>
       <c r="H39" s="0"/>
       <c r="I39" s="0"/>
       <c r="J39" s="0"/>
       <c r="K39" s="0"/>
       <c r="L39" s="0"/>
       <c r="M39" s="0"/>
       <c r="N39" s="0"/>
       <c r="O39" s="0"/>
       <c r="P39" s="0"/>
       <c r="Q39" s="0"/>
       <c r="R39" s="0"/>
       <c r="S39" s="0"/>
       <c r="T39" s="0"/>
       <c r="U39" s="0"/>
       <c r="V39" s="0"/>
       <c r="W39" s="0"/>
@@ -6247,50 +6299,51 @@
       <c r="CE39" s="0"/>
       <c r="CF39" s="0"/>
       <c r="CG39" s="0"/>
       <c r="CH39" s="0"/>
       <c r="CI39" s="0"/>
       <c r="CJ39" s="0"/>
       <c r="CK39" s="0"/>
       <c r="CL39" s="0"/>
       <c r="CM39" s="0"/>
       <c r="CN39" s="0"/>
       <c r="CO39" s="0"/>
       <c r="CP39" s="0"/>
       <c r="CQ39" s="0"/>
       <c r="CR39" s="0"/>
       <c r="CS39" s="0"/>
       <c r="CT39" s="0"/>
       <c r="CU39" s="0"/>
       <c r="CV39" s="0"/>
       <c r="CW39" s="0"/>
       <c r="CX39" s="0"/>
       <c r="CY39" s="0"/>
       <c r="CZ39" s="0"/>
       <c r="DA39" s="0"/>
       <c r="DB39" s="0"/>
       <c r="DC39" s="0"/>
+      <c r="DD39" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0"/>
       <c r="D40" s="0"/>
       <c r="E40" s="0"/>
       <c r="F40" s="0"/>
       <c r="G40" s="0"/>
       <c r="H40" s="0"/>
       <c r="I40" s="0"/>
       <c r="J40" s="0"/>
       <c r="K40" s="0"/>
       <c r="L40" s="0"/>
       <c r="M40" s="0"/>
       <c r="N40" s="0"/>
       <c r="O40" s="0"/>
       <c r="P40" s="0"/>
       <c r="Q40" s="0"/>
       <c r="R40" s="0"/>
       <c r="S40" s="0"/>
       <c r="T40" s="0"/>
       <c r="U40" s="0"/>
       <c r="V40" s="0"/>
       <c r="W40" s="0"/>
@@ -6356,50 +6409,51 @@
       <c r="CE40" s="0"/>
       <c r="CF40" s="0"/>
       <c r="CG40" s="0"/>
       <c r="CH40" s="0"/>
       <c r="CI40" s="0"/>
       <c r="CJ40" s="0"/>
       <c r="CK40" s="0"/>
       <c r="CL40" s="0"/>
       <c r="CM40" s="0"/>
       <c r="CN40" s="0"/>
       <c r="CO40" s="0"/>
       <c r="CP40" s="0"/>
       <c r="CQ40" s="0"/>
       <c r="CR40" s="0"/>
       <c r="CS40" s="0"/>
       <c r="CT40" s="0"/>
       <c r="CU40" s="0"/>
       <c r="CV40" s="0"/>
       <c r="CW40" s="0"/>
       <c r="CX40" s="0"/>
       <c r="CY40" s="0"/>
       <c r="CZ40" s="0"/>
       <c r="DA40" s="0"/>
       <c r="DB40" s="0"/>
       <c r="DC40" s="0"/>
+      <c r="DD40" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0"/>
       <c r="D41" s="0"/>
       <c r="E41" s="0"/>
       <c r="F41" s="0"/>
       <c r="G41" s="0"/>
       <c r="H41" s="0"/>
       <c r="I41" s="0"/>
       <c r="J41" s="0"/>
       <c r="K41" s="0"/>
       <c r="L41" s="0"/>
       <c r="M41" s="0"/>
       <c r="N41" s="0"/>
       <c r="O41" s="0"/>
       <c r="P41" s="0"/>
       <c r="Q41" s="0"/>
       <c r="R41" s="0"/>
       <c r="S41" s="0"/>
       <c r="T41" s="0"/>
       <c r="U41" s="0"/>
       <c r="V41" s="0"/>
       <c r="W41" s="0"/>
@@ -6465,50 +6519,51 @@
       <c r="CE41" s="0"/>
       <c r="CF41" s="0"/>
       <c r="CG41" s="0"/>
       <c r="CH41" s="0"/>
       <c r="CI41" s="0"/>
       <c r="CJ41" s="0"/>
       <c r="CK41" s="0"/>
       <c r="CL41" s="0"/>
       <c r="CM41" s="0"/>
       <c r="CN41" s="0"/>
       <c r="CO41" s="0"/>
       <c r="CP41" s="0"/>
       <c r="CQ41" s="0"/>
       <c r="CR41" s="0"/>
       <c r="CS41" s="0"/>
       <c r="CT41" s="0"/>
       <c r="CU41" s="0"/>
       <c r="CV41" s="0"/>
       <c r="CW41" s="0"/>
       <c r="CX41" s="0"/>
       <c r="CY41" s="0"/>
       <c r="CZ41" s="0"/>
       <c r="DA41" s="0"/>
       <c r="DB41" s="0"/>
       <c r="DC41" s="0"/>
+      <c r="DD41" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0"/>
       <c r="D42" s="0"/>
       <c r="E42" s="0"/>
       <c r="F42" s="0"/>
       <c r="G42" s="0"/>
       <c r="H42" s="0"/>
       <c r="I42" s="0"/>
       <c r="J42" s="0"/>
       <c r="K42" s="0"/>
       <c r="L42" s="0"/>
       <c r="M42" s="0"/>
       <c r="N42" s="0"/>
       <c r="O42" s="0"/>
       <c r="P42" s="0"/>
       <c r="Q42" s="0"/>
       <c r="R42" s="0"/>
       <c r="S42" s="0"/>
       <c r="T42" s="0"/>
       <c r="U42" s="0"/>
       <c r="V42" s="0"/>
       <c r="W42" s="0"/>
@@ -6574,50 +6629,51 @@
       <c r="CE42" s="0"/>
       <c r="CF42" s="0"/>
       <c r="CG42" s="0"/>
       <c r="CH42" s="0"/>
       <c r="CI42" s="0"/>
       <c r="CJ42" s="0"/>
       <c r="CK42" s="0"/>
       <c r="CL42" s="0"/>
       <c r="CM42" s="0"/>
       <c r="CN42" s="0"/>
       <c r="CO42" s="0"/>
       <c r="CP42" s="0"/>
       <c r="CQ42" s="0"/>
       <c r="CR42" s="0"/>
       <c r="CS42" s="0"/>
       <c r="CT42" s="0"/>
       <c r="CU42" s="0"/>
       <c r="CV42" s="0"/>
       <c r="CW42" s="0"/>
       <c r="CX42" s="0"/>
       <c r="CY42" s="0"/>
       <c r="CZ42" s="0"/>
       <c r="DA42" s="0"/>
       <c r="DB42" s="0"/>
       <c r="DC42" s="0"/>
+      <c r="DD42" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0"/>
       <c r="D43" s="0"/>
       <c r="E43" s="0"/>
       <c r="F43" s="0"/>
       <c r="G43" s="0"/>
       <c r="H43" s="0"/>
       <c r="I43" s="0"/>
       <c r="J43" s="0"/>
       <c r="K43" s="0"/>
       <c r="L43" s="0"/>
       <c r="M43" s="0"/>
       <c r="N43" s="0"/>
       <c r="O43" s="0"/>
       <c r="P43" s="0"/>
       <c r="Q43" s="0"/>
       <c r="R43" s="0"/>
       <c r="S43" s="0"/>
       <c r="T43" s="0"/>
       <c r="U43" s="0"/>
       <c r="V43" s="0"/>
       <c r="W43" s="0"/>
@@ -6683,50 +6739,51 @@
       <c r="CE43" s="0"/>
       <c r="CF43" s="0"/>
       <c r="CG43" s="0"/>
       <c r="CH43" s="0"/>
       <c r="CI43" s="0"/>
       <c r="CJ43" s="0"/>
       <c r="CK43" s="0"/>
       <c r="CL43" s="0"/>
       <c r="CM43" s="0"/>
       <c r="CN43" s="0"/>
       <c r="CO43" s="0"/>
       <c r="CP43" s="0"/>
       <c r="CQ43" s="0"/>
       <c r="CR43" s="0"/>
       <c r="CS43" s="0"/>
       <c r="CT43" s="0"/>
       <c r="CU43" s="0"/>
       <c r="CV43" s="0"/>
       <c r="CW43" s="0"/>
       <c r="CX43" s="0"/>
       <c r="CY43" s="0"/>
       <c r="CZ43" s="0"/>
       <c r="DA43" s="0"/>
       <c r="DB43" s="0"/>
       <c r="DC43" s="0"/>
+      <c r="DD43" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0"/>
       <c r="D44" s="0"/>
       <c r="E44" s="0"/>
       <c r="F44" s="0"/>
       <c r="G44" s="0"/>
       <c r="H44" s="0"/>
       <c r="I44" s="0"/>
       <c r="J44" s="0"/>
       <c r="K44" s="0"/>
       <c r="L44" s="0"/>
       <c r="M44" s="0"/>
       <c r="N44" s="0"/>
       <c r="O44" s="0"/>
       <c r="P44" s="0"/>
       <c r="Q44" s="0"/>
       <c r="R44" s="0"/>
       <c r="S44" s="0"/>
       <c r="T44" s="0"/>
       <c r="U44" s="0"/>
       <c r="V44" s="0"/>
       <c r="W44" s="0"/>
@@ -6792,50 +6849,51 @@
       <c r="CE44" s="0"/>
       <c r="CF44" s="0"/>
       <c r="CG44" s="0"/>
       <c r="CH44" s="0"/>
       <c r="CI44" s="0"/>
       <c r="CJ44" s="0"/>
       <c r="CK44" s="0"/>
       <c r="CL44" s="0"/>
       <c r="CM44" s="0"/>
       <c r="CN44" s="0"/>
       <c r="CO44" s="0"/>
       <c r="CP44" s="0"/>
       <c r="CQ44" s="0"/>
       <c r="CR44" s="0"/>
       <c r="CS44" s="0"/>
       <c r="CT44" s="0"/>
       <c r="CU44" s="0"/>
       <c r="CV44" s="0"/>
       <c r="CW44" s="0"/>
       <c r="CX44" s="0"/>
       <c r="CY44" s="0"/>
       <c r="CZ44" s="0"/>
       <c r="DA44" s="0"/>
       <c r="DB44" s="0"/>
       <c r="DC44" s="0"/>
+      <c r="DD44" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0"/>
       <c r="D45" s="0"/>
       <c r="E45" s="0"/>
       <c r="F45" s="0"/>
       <c r="G45" s="0"/>
       <c r="H45" s="0"/>
       <c r="I45" s="0"/>
       <c r="J45" s="0"/>
       <c r="K45" s="0"/>
       <c r="L45" s="0"/>
       <c r="M45" s="0"/>
       <c r="N45" s="0"/>
       <c r="O45" s="0"/>
       <c r="P45" s="0"/>
       <c r="Q45" s="0"/>
       <c r="R45" s="0"/>
       <c r="S45" s="0"/>
       <c r="T45" s="0"/>
       <c r="U45" s="0"/>
       <c r="V45" s="0"/>
       <c r="W45" s="0"/>
@@ -6901,50 +6959,51 @@
       <c r="CE45" s="0"/>
       <c r="CF45" s="0"/>
       <c r="CG45" s="0"/>
       <c r="CH45" s="0"/>
       <c r="CI45" s="0"/>
       <c r="CJ45" s="0"/>
       <c r="CK45" s="0"/>
       <c r="CL45" s="0"/>
       <c r="CM45" s="0"/>
       <c r="CN45" s="0"/>
       <c r="CO45" s="0"/>
       <c r="CP45" s="0"/>
       <c r="CQ45" s="0"/>
       <c r="CR45" s="0"/>
       <c r="CS45" s="0"/>
       <c r="CT45" s="0"/>
       <c r="CU45" s="0"/>
       <c r="CV45" s="0"/>
       <c r="CW45" s="0"/>
       <c r="CX45" s="0"/>
       <c r="CY45" s="0"/>
       <c r="CZ45" s="0"/>
       <c r="DA45" s="0"/>
       <c r="DB45" s="0"/>
       <c r="DC45" s="0"/>
+      <c r="DD45" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0"/>
       <c r="D46" s="0"/>
       <c r="E46" s="0"/>
       <c r="F46" s="0"/>
       <c r="G46" s="0"/>
       <c r="H46" s="0"/>
       <c r="I46" s="0"/>
       <c r="J46" s="0"/>
       <c r="K46" s="0"/>
       <c r="L46" s="0"/>
       <c r="M46" s="0"/>
       <c r="N46" s="0"/>
       <c r="O46" s="0"/>
       <c r="P46" s="0"/>
       <c r="Q46" s="0"/>
       <c r="R46" s="0"/>
       <c r="S46" s="0"/>
       <c r="T46" s="0"/>
       <c r="U46" s="0"/>
       <c r="V46" s="0"/>
       <c r="W46" s="0"/>
@@ -7010,50 +7069,51 @@
       <c r="CE46" s="0"/>
       <c r="CF46" s="0"/>
       <c r="CG46" s="0"/>
       <c r="CH46" s="0"/>
       <c r="CI46" s="0"/>
       <c r="CJ46" s="0"/>
       <c r="CK46" s="0"/>
       <c r="CL46" s="0"/>
       <c r="CM46" s="0"/>
       <c r="CN46" s="0"/>
       <c r="CO46" s="0"/>
       <c r="CP46" s="0"/>
       <c r="CQ46" s="0"/>
       <c r="CR46" s="0"/>
       <c r="CS46" s="0"/>
       <c r="CT46" s="0"/>
       <c r="CU46" s="0"/>
       <c r="CV46" s="0"/>
       <c r="CW46" s="0"/>
       <c r="CX46" s="0"/>
       <c r="CY46" s="0"/>
       <c r="CZ46" s="0"/>
       <c r="DA46" s="0"/>
       <c r="DB46" s="0"/>
       <c r="DC46" s="0"/>
+      <c r="DD46" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0"/>
       <c r="D47" s="0"/>
       <c r="E47" s="0"/>
       <c r="F47" s="0"/>
       <c r="G47" s="0"/>
       <c r="H47" s="0"/>
       <c r="I47" s="0"/>
       <c r="J47" s="0"/>
       <c r="K47" s="0"/>
       <c r="L47" s="0"/>
       <c r="M47" s="0"/>
       <c r="N47" s="0"/>
       <c r="O47" s="0"/>
       <c r="P47" s="0"/>
       <c r="Q47" s="0"/>
       <c r="R47" s="0"/>
       <c r="S47" s="0"/>
       <c r="T47" s="0"/>
       <c r="U47" s="0"/>
       <c r="V47" s="0"/>
       <c r="W47" s="0"/>
@@ -7119,50 +7179,51 @@
       <c r="CE47" s="0"/>
       <c r="CF47" s="0"/>
       <c r="CG47" s="0"/>
       <c r="CH47" s="0"/>
       <c r="CI47" s="0"/>
       <c r="CJ47" s="0"/>
       <c r="CK47" s="0"/>
       <c r="CL47" s="0"/>
       <c r="CM47" s="0"/>
       <c r="CN47" s="0"/>
       <c r="CO47" s="0"/>
       <c r="CP47" s="0"/>
       <c r="CQ47" s="0"/>
       <c r="CR47" s="0"/>
       <c r="CS47" s="0"/>
       <c r="CT47" s="0"/>
       <c r="CU47" s="0"/>
       <c r="CV47" s="0"/>
       <c r="CW47" s="0"/>
       <c r="CX47" s="0"/>
       <c r="CY47" s="0"/>
       <c r="CZ47" s="0"/>
       <c r="DA47" s="0"/>
       <c r="DB47" s="0"/>
       <c r="DC47" s="0"/>
+      <c r="DD47" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0"/>
       <c r="D48" s="0"/>
       <c r="E48" s="0"/>
       <c r="F48" s="0"/>
       <c r="G48" s="0"/>
       <c r="H48" s="0"/>
       <c r="I48" s="0"/>
       <c r="J48" s="0"/>
       <c r="K48" s="0"/>
       <c r="L48" s="0"/>
       <c r="M48" s="0"/>
       <c r="N48" s="0"/>
       <c r="O48" s="0"/>
       <c r="P48" s="0"/>
       <c r="Q48" s="0"/>
       <c r="R48" s="0"/>
       <c r="S48" s="0"/>
       <c r="T48" s="0"/>
       <c r="U48" s="0"/>
       <c r="V48" s="0"/>
       <c r="W48" s="0"/>
@@ -7228,50 +7289,51 @@
       <c r="CE48" s="0"/>
       <c r="CF48" s="0"/>
       <c r="CG48" s="0"/>
       <c r="CH48" s="0"/>
       <c r="CI48" s="0"/>
       <c r="CJ48" s="0"/>
       <c r="CK48" s="0"/>
       <c r="CL48" s="0"/>
       <c r="CM48" s="0"/>
       <c r="CN48" s="0"/>
       <c r="CO48" s="0"/>
       <c r="CP48" s="0"/>
       <c r="CQ48" s="0"/>
       <c r="CR48" s="0"/>
       <c r="CS48" s="0"/>
       <c r="CT48" s="0"/>
       <c r="CU48" s="0"/>
       <c r="CV48" s="0"/>
       <c r="CW48" s="0"/>
       <c r="CX48" s="0"/>
       <c r="CY48" s="0"/>
       <c r="CZ48" s="0"/>
       <c r="DA48" s="0"/>
       <c r="DB48" s="0"/>
       <c r="DC48" s="0"/>
+      <c r="DD48" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0"/>
       <c r="D49" s="0"/>
       <c r="E49" s="0"/>
       <c r="F49" s="0"/>
       <c r="G49" s="0"/>
       <c r="H49" s="0"/>
       <c r="I49" s="0"/>
       <c r="J49" s="0"/>
       <c r="K49" s="0"/>
       <c r="L49" s="0"/>
       <c r="M49" s="0"/>
       <c r="N49" s="0"/>
       <c r="O49" s="0"/>
       <c r="P49" s="0"/>
       <c r="Q49" s="0"/>
       <c r="R49" s="0"/>
       <c r="S49" s="0"/>
       <c r="T49" s="0"/>
       <c r="U49" s="0"/>
       <c r="V49" s="0"/>
       <c r="W49" s="0"/>
@@ -7337,50 +7399,51 @@
       <c r="CE49" s="0"/>
       <c r="CF49" s="0"/>
       <c r="CG49" s="0"/>
       <c r="CH49" s="0"/>
       <c r="CI49" s="0"/>
       <c r="CJ49" s="0"/>
       <c r="CK49" s="0"/>
       <c r="CL49" s="0"/>
       <c r="CM49" s="0"/>
       <c r="CN49" s="0"/>
       <c r="CO49" s="0"/>
       <c r="CP49" s="0"/>
       <c r="CQ49" s="0"/>
       <c r="CR49" s="0"/>
       <c r="CS49" s="0"/>
       <c r="CT49" s="0"/>
       <c r="CU49" s="0"/>
       <c r="CV49" s="0"/>
       <c r="CW49" s="0"/>
       <c r="CX49" s="0"/>
       <c r="CY49" s="0"/>
       <c r="CZ49" s="0"/>
       <c r="DA49" s="0"/>
       <c r="DB49" s="0"/>
       <c r="DC49" s="0"/>
+      <c r="DD49" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0"/>
       <c r="D50" s="0"/>
       <c r="E50" s="0"/>
       <c r="F50" s="0"/>
       <c r="G50" s="0"/>
       <c r="H50" s="0"/>
       <c r="I50" s="0"/>
       <c r="J50" s="0"/>
       <c r="K50" s="0"/>
       <c r="L50" s="0"/>
       <c r="M50" s="0"/>
       <c r="N50" s="0"/>
       <c r="O50" s="0"/>
       <c r="P50" s="0"/>
       <c r="Q50" s="0"/>
       <c r="R50" s="0"/>
       <c r="S50" s="0"/>
       <c r="T50" s="0"/>
       <c r="U50" s="0"/>
       <c r="V50" s="0"/>
       <c r="W50" s="0"/>
@@ -7446,50 +7509,51 @@
       <c r="CE50" s="0"/>
       <c r="CF50" s="0"/>
       <c r="CG50" s="0"/>
       <c r="CH50" s="0"/>
       <c r="CI50" s="0"/>
       <c r="CJ50" s="0"/>
       <c r="CK50" s="0"/>
       <c r="CL50" s="0"/>
       <c r="CM50" s="0"/>
       <c r="CN50" s="0"/>
       <c r="CO50" s="0"/>
       <c r="CP50" s="0"/>
       <c r="CQ50" s="0"/>
       <c r="CR50" s="0"/>
       <c r="CS50" s="0"/>
       <c r="CT50" s="0"/>
       <c r="CU50" s="0"/>
       <c r="CV50" s="0"/>
       <c r="CW50" s="0"/>
       <c r="CX50" s="0"/>
       <c r="CY50" s="0"/>
       <c r="CZ50" s="0"/>
       <c r="DA50" s="0"/>
       <c r="DB50" s="0"/>
       <c r="DC50" s="0"/>
+      <c r="DD50" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0"/>
       <c r="D51" s="0"/>
       <c r="E51" s="0"/>
       <c r="F51" s="0"/>
       <c r="G51" s="0"/>
       <c r="H51" s="0"/>
       <c r="I51" s="0"/>
       <c r="J51" s="0"/>
       <c r="K51" s="0"/>
       <c r="L51" s="0"/>
       <c r="M51" s="0"/>
       <c r="N51" s="0"/>
       <c r="O51" s="0"/>
       <c r="P51" s="0"/>
       <c r="Q51" s="0"/>
       <c r="R51" s="0"/>
       <c r="S51" s="0"/>
       <c r="T51" s="0"/>
       <c r="U51" s="0"/>
       <c r="V51" s="0"/>
       <c r="W51" s="0"/>
@@ -7555,50 +7619,51 @@
       <c r="CE51" s="0"/>
       <c r="CF51" s="0"/>
       <c r="CG51" s="0"/>
       <c r="CH51" s="0"/>
       <c r="CI51" s="0"/>
       <c r="CJ51" s="0"/>
       <c r="CK51" s="0"/>
       <c r="CL51" s="0"/>
       <c r="CM51" s="0"/>
       <c r="CN51" s="0"/>
       <c r="CO51" s="0"/>
       <c r="CP51" s="0"/>
       <c r="CQ51" s="0"/>
       <c r="CR51" s="0"/>
       <c r="CS51" s="0"/>
       <c r="CT51" s="0"/>
       <c r="CU51" s="0"/>
       <c r="CV51" s="0"/>
       <c r="CW51" s="0"/>
       <c r="CX51" s="0"/>
       <c r="CY51" s="0"/>
       <c r="CZ51" s="0"/>
       <c r="DA51" s="0"/>
       <c r="DB51" s="0"/>
       <c r="DC51" s="0"/>
+      <c r="DD51" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0"/>
       <c r="D52" s="0"/>
       <c r="E52" s="0"/>
       <c r="F52" s="0"/>
       <c r="G52" s="0"/>
       <c r="H52" s="0"/>
       <c r="I52" s="0"/>
       <c r="J52" s="0"/>
       <c r="K52" s="0"/>
       <c r="L52" s="0"/>
       <c r="M52" s="0"/>
       <c r="N52" s="0"/>
       <c r="O52" s="0"/>
       <c r="P52" s="0"/>
       <c r="Q52" s="0"/>
       <c r="R52" s="0"/>
       <c r="S52" s="0"/>
       <c r="T52" s="0"/>
       <c r="U52" s="0"/>
       <c r="V52" s="0"/>
       <c r="W52" s="0"/>
@@ -7664,50 +7729,51 @@
       <c r="CE52" s="0"/>
       <c r="CF52" s="0"/>
       <c r="CG52" s="0"/>
       <c r="CH52" s="0"/>
       <c r="CI52" s="0"/>
       <c r="CJ52" s="0"/>
       <c r="CK52" s="0"/>
       <c r="CL52" s="0"/>
       <c r="CM52" s="0"/>
       <c r="CN52" s="0"/>
       <c r="CO52" s="0"/>
       <c r="CP52" s="0"/>
       <c r="CQ52" s="0"/>
       <c r="CR52" s="0"/>
       <c r="CS52" s="0"/>
       <c r="CT52" s="0"/>
       <c r="CU52" s="0"/>
       <c r="CV52" s="0"/>
       <c r="CW52" s="0"/>
       <c r="CX52" s="0"/>
       <c r="CY52" s="0"/>
       <c r="CZ52" s="0"/>
       <c r="DA52" s="0"/>
       <c r="DB52" s="0"/>
       <c r="DC52" s="0"/>
+      <c r="DD52" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0"/>
       <c r="D53" s="0"/>
       <c r="E53" s="0"/>
       <c r="F53" s="0"/>
       <c r="G53" s="0"/>
       <c r="H53" s="0"/>
       <c r="I53" s="0"/>
       <c r="J53" s="0"/>
       <c r="K53" s="0"/>
       <c r="L53" s="0"/>
       <c r="M53" s="0"/>
       <c r="N53" s="0"/>
       <c r="O53" s="0"/>
       <c r="P53" s="0"/>
       <c r="Q53" s="0"/>
       <c r="R53" s="0"/>
       <c r="S53" s="0"/>
       <c r="T53" s="0"/>
       <c r="U53" s="0"/>
       <c r="V53" s="0"/>
       <c r="W53" s="0"/>
@@ -7773,50 +7839,51 @@
       <c r="CE53" s="0"/>
       <c r="CF53" s="0"/>
       <c r="CG53" s="0"/>
       <c r="CH53" s="0"/>
       <c r="CI53" s="0"/>
       <c r="CJ53" s="0"/>
       <c r="CK53" s="0"/>
       <c r="CL53" s="0"/>
       <c r="CM53" s="0"/>
       <c r="CN53" s="0"/>
       <c r="CO53" s="0"/>
       <c r="CP53" s="0"/>
       <c r="CQ53" s="0"/>
       <c r="CR53" s="0"/>
       <c r="CS53" s="0"/>
       <c r="CT53" s="0"/>
       <c r="CU53" s="0"/>
       <c r="CV53" s="0"/>
       <c r="CW53" s="0"/>
       <c r="CX53" s="0"/>
       <c r="CY53" s="0"/>
       <c r="CZ53" s="0"/>
       <c r="DA53" s="0"/>
       <c r="DB53" s="0"/>
       <c r="DC53" s="0"/>
+      <c r="DD53" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0"/>
       <c r="D54" s="0"/>
       <c r="E54" s="0"/>
       <c r="F54" s="0"/>
       <c r="G54" s="0"/>
       <c r="H54" s="0"/>
       <c r="I54" s="0"/>
       <c r="J54" s="0"/>
       <c r="K54" s="0"/>
       <c r="L54" s="0"/>
       <c r="M54" s="0"/>
       <c r="N54" s="0"/>
       <c r="O54" s="0"/>
       <c r="P54" s="0"/>
       <c r="Q54" s="0"/>
       <c r="R54" s="0"/>
       <c r="S54" s="0"/>
       <c r="T54" s="0"/>
       <c r="U54" s="0"/>
       <c r="V54" s="0"/>
       <c r="W54" s="0"/>
@@ -7882,50 +7949,51 @@
       <c r="CE54" s="0"/>
       <c r="CF54" s="0"/>
       <c r="CG54" s="0"/>
       <c r="CH54" s="0"/>
       <c r="CI54" s="0"/>
       <c r="CJ54" s="0"/>
       <c r="CK54" s="0"/>
       <c r="CL54" s="0"/>
       <c r="CM54" s="0"/>
       <c r="CN54" s="0"/>
       <c r="CO54" s="0"/>
       <c r="CP54" s="0"/>
       <c r="CQ54" s="0"/>
       <c r="CR54" s="0"/>
       <c r="CS54" s="0"/>
       <c r="CT54" s="0"/>
       <c r="CU54" s="0"/>
       <c r="CV54" s="0"/>
       <c r="CW54" s="0"/>
       <c r="CX54" s="0"/>
       <c r="CY54" s="0"/>
       <c r="CZ54" s="0"/>
       <c r="DA54" s="0"/>
       <c r="DB54" s="0"/>
       <c r="DC54" s="0"/>
+      <c r="DD54" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0"/>
       <c r="D55" s="0"/>
       <c r="E55" s="0"/>
       <c r="F55" s="0"/>
       <c r="G55" s="0"/>
       <c r="H55" s="0"/>
       <c r="I55" s="0"/>
       <c r="J55" s="0"/>
       <c r="K55" s="0"/>
       <c r="L55" s="0"/>
       <c r="M55" s="0"/>
       <c r="N55" s="0"/>
       <c r="O55" s="0"/>
       <c r="P55" s="0"/>
       <c r="Q55" s="0"/>
       <c r="R55" s="0"/>
       <c r="S55" s="0"/>
       <c r="T55" s="0"/>
       <c r="U55" s="0"/>
       <c r="V55" s="0"/>
       <c r="W55" s="0"/>
@@ -7991,50 +8059,51 @@
       <c r="CE55" s="0"/>
       <c r="CF55" s="0"/>
       <c r="CG55" s="0"/>
       <c r="CH55" s="0"/>
       <c r="CI55" s="0"/>
       <c r="CJ55" s="0"/>
       <c r="CK55" s="0"/>
       <c r="CL55" s="0"/>
       <c r="CM55" s="0"/>
       <c r="CN55" s="0"/>
       <c r="CO55" s="0"/>
       <c r="CP55" s="0"/>
       <c r="CQ55" s="0"/>
       <c r="CR55" s="0"/>
       <c r="CS55" s="0"/>
       <c r="CT55" s="0"/>
       <c r="CU55" s="0"/>
       <c r="CV55" s="0"/>
       <c r="CW55" s="0"/>
       <c r="CX55" s="0"/>
       <c r="CY55" s="0"/>
       <c r="CZ55" s="0"/>
       <c r="DA55" s="0"/>
       <c r="DB55" s="0"/>
       <c r="DC55" s="0"/>
+      <c r="DD55" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0"/>
       <c r="D56" s="0"/>
       <c r="E56" s="0"/>
       <c r="F56" s="0"/>
       <c r="G56" s="0"/>
       <c r="H56" s="0"/>
       <c r="I56" s="0"/>
       <c r="J56" s="0"/>
       <c r="K56" s="0"/>
       <c r="L56" s="0"/>
       <c r="M56" s="0"/>
       <c r="N56" s="0"/>
       <c r="O56" s="0"/>
       <c r="P56" s="0"/>
       <c r="Q56" s="0"/>
       <c r="R56" s="0"/>
       <c r="S56" s="0"/>
       <c r="T56" s="0"/>
       <c r="U56" s="0"/>
       <c r="V56" s="0"/>
       <c r="W56" s="0"/>
@@ -8100,50 +8169,51 @@
       <c r="CE56" s="0"/>
       <c r="CF56" s="0"/>
       <c r="CG56" s="0"/>
       <c r="CH56" s="0"/>
       <c r="CI56" s="0"/>
       <c r="CJ56" s="0"/>
       <c r="CK56" s="0"/>
       <c r="CL56" s="0"/>
       <c r="CM56" s="0"/>
       <c r="CN56" s="0"/>
       <c r="CO56" s="0"/>
       <c r="CP56" s="0"/>
       <c r="CQ56" s="0"/>
       <c r="CR56" s="0"/>
       <c r="CS56" s="0"/>
       <c r="CT56" s="0"/>
       <c r="CU56" s="0"/>
       <c r="CV56" s="0"/>
       <c r="CW56" s="0"/>
       <c r="CX56" s="0"/>
       <c r="CY56" s="0"/>
       <c r="CZ56" s="0"/>
       <c r="DA56" s="0"/>
       <c r="DB56" s="0"/>
       <c r="DC56" s="0"/>
+      <c r="DD56" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0"/>
       <c r="D57" s="0"/>
       <c r="E57" s="0"/>
       <c r="F57" s="0"/>
       <c r="G57" s="0"/>
       <c r="H57" s="0"/>
       <c r="I57" s="0"/>
       <c r="J57" s="0"/>
       <c r="K57" s="0"/>
       <c r="L57" s="0"/>
       <c r="M57" s="0"/>
       <c r="N57" s="0"/>
       <c r="O57" s="0"/>
       <c r="P57" s="0"/>
       <c r="Q57" s="0"/>
       <c r="R57" s="0"/>
       <c r="S57" s="0"/>
       <c r="T57" s="0"/>
       <c r="U57" s="0"/>
       <c r="V57" s="0"/>
       <c r="W57" s="0"/>
@@ -8209,50 +8279,51 @@
       <c r="CE57" s="0"/>
       <c r="CF57" s="0"/>
       <c r="CG57" s="0"/>
       <c r="CH57" s="0"/>
       <c r="CI57" s="0"/>
       <c r="CJ57" s="0"/>
       <c r="CK57" s="0"/>
       <c r="CL57" s="0"/>
       <c r="CM57" s="0"/>
       <c r="CN57" s="0"/>
       <c r="CO57" s="0"/>
       <c r="CP57" s="0"/>
       <c r="CQ57" s="0"/>
       <c r="CR57" s="0"/>
       <c r="CS57" s="0"/>
       <c r="CT57" s="0"/>
       <c r="CU57" s="0"/>
       <c r="CV57" s="0"/>
       <c r="CW57" s="0"/>
       <c r="CX57" s="0"/>
       <c r="CY57" s="0"/>
       <c r="CZ57" s="0"/>
       <c r="DA57" s="0"/>
       <c r="DB57" s="0"/>
       <c r="DC57" s="0"/>
+      <c r="DD57" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0"/>
       <c r="D58" s="0"/>
       <c r="E58" s="0"/>
       <c r="F58" s="0"/>
       <c r="G58" s="0"/>
       <c r="H58" s="0"/>
       <c r="I58" s="0"/>
       <c r="J58" s="0"/>
       <c r="K58" s="0"/>
       <c r="L58" s="0"/>
       <c r="M58" s="0"/>
       <c r="N58" s="0"/>
       <c r="O58" s="0"/>
       <c r="P58" s="0"/>
       <c r="Q58" s="0"/>
       <c r="R58" s="0"/>
       <c r="S58" s="0"/>
       <c r="T58" s="0"/>
       <c r="U58" s="0"/>
       <c r="V58" s="0"/>
       <c r="W58" s="0"/>
@@ -8318,50 +8389,51 @@
       <c r="CE58" s="0"/>
       <c r="CF58" s="0"/>
       <c r="CG58" s="0"/>
       <c r="CH58" s="0"/>
       <c r="CI58" s="0"/>
       <c r="CJ58" s="0"/>
       <c r="CK58" s="0"/>
       <c r="CL58" s="0"/>
       <c r="CM58" s="0"/>
       <c r="CN58" s="0"/>
       <c r="CO58" s="0"/>
       <c r="CP58" s="0"/>
       <c r="CQ58" s="0"/>
       <c r="CR58" s="0"/>
       <c r="CS58" s="0"/>
       <c r="CT58" s="0"/>
       <c r="CU58" s="0"/>
       <c r="CV58" s="0"/>
       <c r="CW58" s="0"/>
       <c r="CX58" s="0"/>
       <c r="CY58" s="0"/>
       <c r="CZ58" s="0"/>
       <c r="DA58" s="0"/>
       <c r="DB58" s="0"/>
       <c r="DC58" s="0"/>
+      <c r="DD58" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0"/>
       <c r="D59" s="0"/>
       <c r="E59" s="0"/>
       <c r="F59" s="0"/>
       <c r="G59" s="0"/>
       <c r="H59" s="0"/>
       <c r="I59" s="0"/>
       <c r="J59" s="0"/>
       <c r="K59" s="0"/>
       <c r="L59" s="0"/>
       <c r="M59" s="0"/>
       <c r="N59" s="0"/>
       <c r="O59" s="0"/>
       <c r="P59" s="0"/>
       <c r="Q59" s="0"/>
       <c r="R59" s="0"/>
       <c r="S59" s="0"/>
       <c r="T59" s="0"/>
       <c r="U59" s="0"/>
       <c r="V59" s="0"/>
       <c r="W59" s="0"/>
@@ -8427,50 +8499,51 @@
       <c r="CE59" s="0"/>
       <c r="CF59" s="0"/>
       <c r="CG59" s="0"/>
       <c r="CH59" s="0"/>
       <c r="CI59" s="0"/>
       <c r="CJ59" s="0"/>
       <c r="CK59" s="0"/>
       <c r="CL59" s="0"/>
       <c r="CM59" s="0"/>
       <c r="CN59" s="0"/>
       <c r="CO59" s="0"/>
       <c r="CP59" s="0"/>
       <c r="CQ59" s="0"/>
       <c r="CR59" s="0"/>
       <c r="CS59" s="0"/>
       <c r="CT59" s="0"/>
       <c r="CU59" s="0"/>
       <c r="CV59" s="0"/>
       <c r="CW59" s="0"/>
       <c r="CX59" s="0"/>
       <c r="CY59" s="0"/>
       <c r="CZ59" s="0"/>
       <c r="DA59" s="0"/>
       <c r="DB59" s="0"/>
       <c r="DC59" s="0"/>
+      <c r="DD59" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0"/>
       <c r="D60" s="0"/>
       <c r="E60" s="0"/>
       <c r="F60" s="0"/>
       <c r="G60" s="0"/>
       <c r="H60" s="0"/>
       <c r="I60" s="0"/>
       <c r="J60" s="0"/>
       <c r="K60" s="0"/>
       <c r="L60" s="0"/>
       <c r="M60" s="0"/>
       <c r="N60" s="0"/>
       <c r="O60" s="0"/>
       <c r="P60" s="0"/>
       <c r="Q60" s="0"/>
       <c r="R60" s="0"/>
       <c r="S60" s="0"/>
       <c r="T60" s="0"/>
       <c r="U60" s="0"/>
       <c r="V60" s="0"/>
       <c r="W60" s="0"/>
@@ -8536,50 +8609,51 @@
       <c r="CE60" s="0"/>
       <c r="CF60" s="0"/>
       <c r="CG60" s="0"/>
       <c r="CH60" s="0"/>
       <c r="CI60" s="0"/>
       <c r="CJ60" s="0"/>
       <c r="CK60" s="0"/>
       <c r="CL60" s="0"/>
       <c r="CM60" s="0"/>
       <c r="CN60" s="0"/>
       <c r="CO60" s="0"/>
       <c r="CP60" s="0"/>
       <c r="CQ60" s="0"/>
       <c r="CR60" s="0"/>
       <c r="CS60" s="0"/>
       <c r="CT60" s="0"/>
       <c r="CU60" s="0"/>
       <c r="CV60" s="0"/>
       <c r="CW60" s="0"/>
       <c r="CX60" s="0"/>
       <c r="CY60" s="0"/>
       <c r="CZ60" s="0"/>
       <c r="DA60" s="0"/>
       <c r="DB60" s="0"/>
       <c r="DC60" s="0"/>
+      <c r="DD60" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0"/>
       <c r="D61" s="0"/>
       <c r="E61" s="0"/>
       <c r="F61" s="0"/>
       <c r="G61" s="0"/>
       <c r="H61" s="0"/>
       <c r="I61" s="0"/>
       <c r="J61" s="0"/>
       <c r="K61" s="0"/>
       <c r="L61" s="0"/>
       <c r="M61" s="0"/>
       <c r="N61" s="0"/>
       <c r="O61" s="0"/>
       <c r="P61" s="0"/>
       <c r="Q61" s="0"/>
       <c r="R61" s="0"/>
       <c r="S61" s="0"/>
       <c r="T61" s="0"/>
       <c r="U61" s="0"/>
       <c r="V61" s="0"/>
       <c r="W61" s="0"/>
@@ -8645,50 +8719,51 @@
       <c r="CE61" s="0"/>
       <c r="CF61" s="0"/>
       <c r="CG61" s="0"/>
       <c r="CH61" s="0"/>
       <c r="CI61" s="0"/>
       <c r="CJ61" s="0"/>
       <c r="CK61" s="0"/>
       <c r="CL61" s="0"/>
       <c r="CM61" s="0"/>
       <c r="CN61" s="0"/>
       <c r="CO61" s="0"/>
       <c r="CP61" s="0"/>
       <c r="CQ61" s="0"/>
       <c r="CR61" s="0"/>
       <c r="CS61" s="0"/>
       <c r="CT61" s="0"/>
       <c r="CU61" s="0"/>
       <c r="CV61" s="0"/>
       <c r="CW61" s="0"/>
       <c r="CX61" s="0"/>
       <c r="CY61" s="0"/>
       <c r="CZ61" s="0"/>
       <c r="DA61" s="0"/>
       <c r="DB61" s="0"/>
       <c r="DC61" s="0"/>
+      <c r="DD61" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0"/>
       <c r="D62" s="0"/>
       <c r="E62" s="0"/>
       <c r="F62" s="0"/>
       <c r="G62" s="0"/>
       <c r="H62" s="0"/>
       <c r="I62" s="0"/>
       <c r="J62" s="0"/>
       <c r="K62" s="0"/>
       <c r="L62" s="0"/>
       <c r="M62" s="0"/>
       <c r="N62" s="0"/>
       <c r="O62" s="0"/>
       <c r="P62" s="0"/>
       <c r="Q62" s="0"/>
       <c r="R62" s="0"/>
       <c r="S62" s="0"/>
       <c r="T62" s="0"/>
       <c r="U62" s="0"/>
       <c r="V62" s="0"/>
       <c r="W62" s="0"/>
@@ -8754,50 +8829,51 @@
       <c r="CE62" s="0"/>
       <c r="CF62" s="0"/>
       <c r="CG62" s="0"/>
       <c r="CH62" s="0"/>
       <c r="CI62" s="0"/>
       <c r="CJ62" s="0"/>
       <c r="CK62" s="0"/>
       <c r="CL62" s="0"/>
       <c r="CM62" s="0"/>
       <c r="CN62" s="0"/>
       <c r="CO62" s="0"/>
       <c r="CP62" s="0"/>
       <c r="CQ62" s="0"/>
       <c r="CR62" s="0"/>
       <c r="CS62" s="0"/>
       <c r="CT62" s="0"/>
       <c r="CU62" s="0"/>
       <c r="CV62" s="0"/>
       <c r="CW62" s="0"/>
       <c r="CX62" s="0"/>
       <c r="CY62" s="0"/>
       <c r="CZ62" s="0"/>
       <c r="DA62" s="0"/>
       <c r="DB62" s="0"/>
       <c r="DC62" s="0"/>
+      <c r="DD62" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0"/>
       <c r="D63" s="0"/>
       <c r="E63" s="0"/>
       <c r="F63" s="0"/>
       <c r="G63" s="0"/>
       <c r="H63" s="0"/>
       <c r="I63" s="0"/>
       <c r="J63" s="0"/>
       <c r="K63" s="0"/>
       <c r="L63" s="0"/>
       <c r="M63" s="0"/>
       <c r="N63" s="0"/>
       <c r="O63" s="0"/>
       <c r="P63" s="0"/>
       <c r="Q63" s="0"/>
       <c r="R63" s="0"/>
       <c r="S63" s="0"/>
       <c r="T63" s="0"/>
       <c r="U63" s="0"/>
       <c r="V63" s="0"/>
       <c r="W63" s="0"/>
@@ -8863,50 +8939,51 @@
       <c r="CE63" s="0"/>
       <c r="CF63" s="0"/>
       <c r="CG63" s="0"/>
       <c r="CH63" s="0"/>
       <c r="CI63" s="0"/>
       <c r="CJ63" s="0"/>
       <c r="CK63" s="0"/>
       <c r="CL63" s="0"/>
       <c r="CM63" s="0"/>
       <c r="CN63" s="0"/>
       <c r="CO63" s="0"/>
       <c r="CP63" s="0"/>
       <c r="CQ63" s="0"/>
       <c r="CR63" s="0"/>
       <c r="CS63" s="0"/>
       <c r="CT63" s="0"/>
       <c r="CU63" s="0"/>
       <c r="CV63" s="0"/>
       <c r="CW63" s="0"/>
       <c r="CX63" s="0"/>
       <c r="CY63" s="0"/>
       <c r="CZ63" s="0"/>
       <c r="DA63" s="0"/>
       <c r="DB63" s="0"/>
       <c r="DC63" s="0"/>
+      <c r="DD63" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0"/>
       <c r="D64" s="0"/>
       <c r="E64" s="0"/>
       <c r="F64" s="0"/>
       <c r="G64" s="0"/>
       <c r="H64" s="0"/>
       <c r="I64" s="0"/>
       <c r="J64" s="0"/>
       <c r="K64" s="0"/>
       <c r="L64" s="0"/>
       <c r="M64" s="0"/>
       <c r="N64" s="0"/>
       <c r="O64" s="0"/>
       <c r="P64" s="0"/>
       <c r="Q64" s="0"/>
       <c r="R64" s="0"/>
       <c r="S64" s="0"/>
       <c r="T64" s="0"/>
       <c r="U64" s="0"/>
       <c r="V64" s="0"/>
       <c r="W64" s="0"/>
@@ -8972,50 +9049,51 @@
       <c r="CE64" s="0"/>
       <c r="CF64" s="0"/>
       <c r="CG64" s="0"/>
       <c r="CH64" s="0"/>
       <c r="CI64" s="0"/>
       <c r="CJ64" s="0"/>
       <c r="CK64" s="0"/>
       <c r="CL64" s="0"/>
       <c r="CM64" s="0"/>
       <c r="CN64" s="0"/>
       <c r="CO64" s="0"/>
       <c r="CP64" s="0"/>
       <c r="CQ64" s="0"/>
       <c r="CR64" s="0"/>
       <c r="CS64" s="0"/>
       <c r="CT64" s="0"/>
       <c r="CU64" s="0"/>
       <c r="CV64" s="0"/>
       <c r="CW64" s="0"/>
       <c r="CX64" s="0"/>
       <c r="CY64" s="0"/>
       <c r="CZ64" s="0"/>
       <c r="DA64" s="0"/>
       <c r="DB64" s="0"/>
       <c r="DC64" s="0"/>
+      <c r="DD64" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0"/>
       <c r="D65" s="0"/>
       <c r="E65" s="0"/>
       <c r="F65" s="0"/>
       <c r="G65" s="0"/>
       <c r="H65" s="0"/>
       <c r="I65" s="0"/>
       <c r="J65" s="0"/>
       <c r="K65" s="0"/>
       <c r="L65" s="0"/>
       <c r="M65" s="0"/>
       <c r="N65" s="0"/>
       <c r="O65" s="0"/>
       <c r="P65" s="0"/>
       <c r="Q65" s="0"/>
       <c r="R65" s="0"/>
       <c r="S65" s="0"/>
       <c r="T65" s="0"/>
       <c r="U65" s="0"/>
       <c r="V65" s="0"/>
       <c r="W65" s="0"/>
@@ -9081,50 +9159,51 @@
       <c r="CE65" s="0"/>
       <c r="CF65" s="0"/>
       <c r="CG65" s="0"/>
       <c r="CH65" s="0"/>
       <c r="CI65" s="0"/>
       <c r="CJ65" s="0"/>
       <c r="CK65" s="0"/>
       <c r="CL65" s="0"/>
       <c r="CM65" s="0"/>
       <c r="CN65" s="0"/>
       <c r="CO65" s="0"/>
       <c r="CP65" s="0"/>
       <c r="CQ65" s="0"/>
       <c r="CR65" s="0"/>
       <c r="CS65" s="0"/>
       <c r="CT65" s="0"/>
       <c r="CU65" s="0"/>
       <c r="CV65" s="0"/>
       <c r="CW65" s="0"/>
       <c r="CX65" s="0"/>
       <c r="CY65" s="0"/>
       <c r="CZ65" s="0"/>
       <c r="DA65" s="0"/>
       <c r="DB65" s="0"/>
       <c r="DC65" s="0"/>
+      <c r="DD65" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0"/>
       <c r="D66" s="0"/>
       <c r="E66" s="0"/>
       <c r="F66" s="0"/>
       <c r="G66" s="0"/>
       <c r="H66" s="0"/>
       <c r="I66" s="0"/>
       <c r="J66" s="0"/>
       <c r="K66" s="0"/>
       <c r="L66" s="0"/>
       <c r="M66" s="0"/>
       <c r="N66" s="0"/>
       <c r="O66" s="0"/>
       <c r="P66" s="0"/>
       <c r="Q66" s="0"/>
       <c r="R66" s="0"/>
       <c r="S66" s="0"/>
       <c r="T66" s="0"/>
       <c r="U66" s="0"/>
       <c r="V66" s="0"/>
       <c r="W66" s="0"/>
@@ -9190,50 +9269,51 @@
       <c r="CE66" s="0"/>
       <c r="CF66" s="0"/>
       <c r="CG66" s="0"/>
       <c r="CH66" s="0"/>
       <c r="CI66" s="0"/>
       <c r="CJ66" s="0"/>
       <c r="CK66" s="0"/>
       <c r="CL66" s="0"/>
       <c r="CM66" s="0"/>
       <c r="CN66" s="0"/>
       <c r="CO66" s="0"/>
       <c r="CP66" s="0"/>
       <c r="CQ66" s="0"/>
       <c r="CR66" s="0"/>
       <c r="CS66" s="0"/>
       <c r="CT66" s="0"/>
       <c r="CU66" s="0"/>
       <c r="CV66" s="0"/>
       <c r="CW66" s="0"/>
       <c r="CX66" s="0"/>
       <c r="CY66" s="0"/>
       <c r="CZ66" s="0"/>
       <c r="DA66" s="0"/>
       <c r="DB66" s="0"/>
       <c r="DC66" s="0"/>
+      <c r="DD66" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0"/>
       <c r="D67" s="0"/>
       <c r="E67" s="0"/>
       <c r="F67" s="0"/>
       <c r="G67" s="0"/>
       <c r="H67" s="0"/>
       <c r="I67" s="0"/>
       <c r="J67" s="0"/>
       <c r="K67" s="0"/>
       <c r="L67" s="0"/>
       <c r="M67" s="0"/>
       <c r="N67" s="0"/>
       <c r="O67" s="0"/>
       <c r="P67" s="0"/>
       <c r="Q67" s="0"/>
       <c r="R67" s="0"/>
       <c r="S67" s="0"/>
       <c r="T67" s="0"/>
       <c r="U67" s="0"/>
       <c r="V67" s="0"/>
       <c r="W67" s="0"/>
@@ -9299,50 +9379,51 @@
       <c r="CE67" s="0"/>
       <c r="CF67" s="0"/>
       <c r="CG67" s="0"/>
       <c r="CH67" s="0"/>
       <c r="CI67" s="0"/>
       <c r="CJ67" s="0"/>
       <c r="CK67" s="0"/>
       <c r="CL67" s="0"/>
       <c r="CM67" s="0"/>
       <c r="CN67" s="0"/>
       <c r="CO67" s="0"/>
       <c r="CP67" s="0"/>
       <c r="CQ67" s="0"/>
       <c r="CR67" s="0"/>
       <c r="CS67" s="0"/>
       <c r="CT67" s="0"/>
       <c r="CU67" s="0"/>
       <c r="CV67" s="0"/>
       <c r="CW67" s="0"/>
       <c r="CX67" s="0"/>
       <c r="CY67" s="0"/>
       <c r="CZ67" s="0"/>
       <c r="DA67" s="0"/>
       <c r="DB67" s="0"/>
       <c r="DC67" s="0"/>
+      <c r="DD67" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0"/>
       <c r="D68" s="0"/>
       <c r="E68" s="0"/>
       <c r="F68" s="0"/>
       <c r="G68" s="0"/>
       <c r="H68" s="0"/>
       <c r="I68" s="0"/>
       <c r="J68" s="0"/>
       <c r="K68" s="0"/>
       <c r="L68" s="0"/>
       <c r="M68" s="0"/>
       <c r="N68" s="0"/>
       <c r="O68" s="0"/>
       <c r="P68" s="0"/>
       <c r="Q68" s="0"/>
       <c r="R68" s="0"/>
       <c r="S68" s="0"/>
       <c r="T68" s="0"/>
       <c r="U68" s="0"/>
       <c r="V68" s="0"/>
       <c r="W68" s="0"/>
@@ -9408,50 +9489,51 @@
       <c r="CE68" s="0"/>
       <c r="CF68" s="0"/>
       <c r="CG68" s="0"/>
       <c r="CH68" s="0"/>
       <c r="CI68" s="0"/>
       <c r="CJ68" s="0"/>
       <c r="CK68" s="0"/>
       <c r="CL68" s="0"/>
       <c r="CM68" s="0"/>
       <c r="CN68" s="0"/>
       <c r="CO68" s="0"/>
       <c r="CP68" s="0"/>
       <c r="CQ68" s="0"/>
       <c r="CR68" s="0"/>
       <c r="CS68" s="0"/>
       <c r="CT68" s="0"/>
       <c r="CU68" s="0"/>
       <c r="CV68" s="0"/>
       <c r="CW68" s="0"/>
       <c r="CX68" s="0"/>
       <c r="CY68" s="0"/>
       <c r="CZ68" s="0"/>
       <c r="DA68" s="0"/>
       <c r="DB68" s="0"/>
       <c r="DC68" s="0"/>
+      <c r="DD68" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0"/>
       <c r="D69" s="0"/>
       <c r="E69" s="0"/>
       <c r="F69" s="0"/>
       <c r="G69" s="0"/>
       <c r="H69" s="0"/>
       <c r="I69" s="0"/>
       <c r="J69" s="0"/>
       <c r="K69" s="0"/>
       <c r="L69" s="0"/>
       <c r="M69" s="0"/>
       <c r="N69" s="0"/>
       <c r="O69" s="0"/>
       <c r="P69" s="0"/>
       <c r="Q69" s="0"/>
       <c r="R69" s="0"/>
       <c r="S69" s="0"/>
       <c r="T69" s="0"/>
       <c r="U69" s="0"/>
       <c r="V69" s="0"/>
       <c r="W69" s="0"/>
@@ -9517,50 +9599,51 @@
       <c r="CE69" s="0"/>
       <c r="CF69" s="0"/>
       <c r="CG69" s="0"/>
       <c r="CH69" s="0"/>
       <c r="CI69" s="0"/>
       <c r="CJ69" s="0"/>
       <c r="CK69" s="0"/>
       <c r="CL69" s="0"/>
       <c r="CM69" s="0"/>
       <c r="CN69" s="0"/>
       <c r="CO69" s="0"/>
       <c r="CP69" s="0"/>
       <c r="CQ69" s="0"/>
       <c r="CR69" s="0"/>
       <c r="CS69" s="0"/>
       <c r="CT69" s="0"/>
       <c r="CU69" s="0"/>
       <c r="CV69" s="0"/>
       <c r="CW69" s="0"/>
       <c r="CX69" s="0"/>
       <c r="CY69" s="0"/>
       <c r="CZ69" s="0"/>
       <c r="DA69" s="0"/>
       <c r="DB69" s="0"/>
       <c r="DC69" s="0"/>
+      <c r="DD69" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0"/>
       <c r="D70" s="0"/>
       <c r="E70" s="0"/>
       <c r="F70" s="0"/>
       <c r="G70" s="0"/>
       <c r="H70" s="0"/>
       <c r="I70" s="0"/>
       <c r="J70" s="0"/>
       <c r="K70" s="0"/>
       <c r="L70" s="0"/>
       <c r="M70" s="0"/>
       <c r="N70" s="0"/>
       <c r="O70" s="0"/>
       <c r="P70" s="0"/>
       <c r="Q70" s="0"/>
       <c r="R70" s="0"/>
       <c r="S70" s="0"/>
       <c r="T70" s="0"/>
       <c r="U70" s="0"/>
       <c r="V70" s="0"/>
       <c r="W70" s="0"/>
@@ -9626,50 +9709,51 @@
       <c r="CE70" s="0"/>
       <c r="CF70" s="0"/>
       <c r="CG70" s="0"/>
       <c r="CH70" s="0"/>
       <c r="CI70" s="0"/>
       <c r="CJ70" s="0"/>
       <c r="CK70" s="0"/>
       <c r="CL70" s="0"/>
       <c r="CM70" s="0"/>
       <c r="CN70" s="0"/>
       <c r="CO70" s="0"/>
       <c r="CP70" s="0"/>
       <c r="CQ70" s="0"/>
       <c r="CR70" s="0"/>
       <c r="CS70" s="0"/>
       <c r="CT70" s="0"/>
       <c r="CU70" s="0"/>
       <c r="CV70" s="0"/>
       <c r="CW70" s="0"/>
       <c r="CX70" s="0"/>
       <c r="CY70" s="0"/>
       <c r="CZ70" s="0"/>
       <c r="DA70" s="0"/>
       <c r="DB70" s="0"/>
       <c r="DC70" s="0"/>
+      <c r="DD70" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0"/>
       <c r="D71" s="0"/>
       <c r="E71" s="0"/>
       <c r="F71" s="0"/>
       <c r="G71" s="0"/>
       <c r="H71" s="0"/>
       <c r="I71" s="0"/>
       <c r="J71" s="0"/>
       <c r="K71" s="0"/>
       <c r="L71" s="0"/>
       <c r="M71" s="0"/>
       <c r="N71" s="0"/>
       <c r="O71" s="0"/>
       <c r="P71" s="0"/>
       <c r="Q71" s="0"/>
       <c r="R71" s="0"/>
       <c r="S71" s="0"/>
       <c r="T71" s="0"/>
       <c r="U71" s="0"/>
       <c r="V71" s="0"/>
       <c r="W71" s="0"/>
@@ -9735,50 +9819,51 @@
       <c r="CE71" s="0"/>
       <c r="CF71" s="0"/>
       <c r="CG71" s="0"/>
       <c r="CH71" s="0"/>
       <c r="CI71" s="0"/>
       <c r="CJ71" s="0"/>
       <c r="CK71" s="0"/>
       <c r="CL71" s="0"/>
       <c r="CM71" s="0"/>
       <c r="CN71" s="0"/>
       <c r="CO71" s="0"/>
       <c r="CP71" s="0"/>
       <c r="CQ71" s="0"/>
       <c r="CR71" s="0"/>
       <c r="CS71" s="0"/>
       <c r="CT71" s="0"/>
       <c r="CU71" s="0"/>
       <c r="CV71" s="0"/>
       <c r="CW71" s="0"/>
       <c r="CX71" s="0"/>
       <c r="CY71" s="0"/>
       <c r="CZ71" s="0"/>
       <c r="DA71" s="0"/>
       <c r="DB71" s="0"/>
       <c r="DC71" s="0"/>
+      <c r="DD71" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0"/>
       <c r="D72" s="0"/>
       <c r="E72" s="0"/>
       <c r="F72" s="0"/>
       <c r="G72" s="0"/>
       <c r="H72" s="0"/>
       <c r="I72" s="0"/>
       <c r="J72" s="0"/>
       <c r="K72" s="0"/>
       <c r="L72" s="0"/>
       <c r="M72" s="0"/>
       <c r="N72" s="0"/>
       <c r="O72" s="0"/>
       <c r="P72" s="0"/>
       <c r="Q72" s="0"/>
       <c r="R72" s="0"/>
       <c r="S72" s="0"/>
       <c r="T72" s="0"/>
       <c r="U72" s="0"/>
       <c r="V72" s="0"/>
       <c r="W72" s="0"/>
@@ -9844,50 +9929,51 @@
       <c r="CE72" s="0"/>
       <c r="CF72" s="0"/>
       <c r="CG72" s="0"/>
       <c r="CH72" s="0"/>
       <c r="CI72" s="0"/>
       <c r="CJ72" s="0"/>
       <c r="CK72" s="0"/>
       <c r="CL72" s="0"/>
       <c r="CM72" s="0"/>
       <c r="CN72" s="0"/>
       <c r="CO72" s="0"/>
       <c r="CP72" s="0"/>
       <c r="CQ72" s="0"/>
       <c r="CR72" s="0"/>
       <c r="CS72" s="0"/>
       <c r="CT72" s="0"/>
       <c r="CU72" s="0"/>
       <c r="CV72" s="0"/>
       <c r="CW72" s="0"/>
       <c r="CX72" s="0"/>
       <c r="CY72" s="0"/>
       <c r="CZ72" s="0"/>
       <c r="DA72" s="0"/>
       <c r="DB72" s="0"/>
       <c r="DC72" s="0"/>
+      <c r="DD72" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0"/>
       <c r="D73" s="0"/>
       <c r="E73" s="0"/>
       <c r="F73" s="0"/>
       <c r="G73" s="0"/>
       <c r="H73" s="0"/>
       <c r="I73" s="0"/>
       <c r="J73" s="0"/>
       <c r="K73" s="0"/>
       <c r="L73" s="0"/>
       <c r="M73" s="0"/>
       <c r="N73" s="0"/>
       <c r="O73" s="0"/>
       <c r="P73" s="0"/>
       <c r="Q73" s="0"/>
       <c r="R73" s="0"/>
       <c r="S73" s="0"/>
       <c r="T73" s="0"/>
       <c r="U73" s="0"/>
       <c r="V73" s="0"/>
       <c r="W73" s="0"/>
@@ -9953,50 +10039,51 @@
       <c r="CE73" s="0"/>
       <c r="CF73" s="0"/>
       <c r="CG73" s="0"/>
       <c r="CH73" s="0"/>
       <c r="CI73" s="0"/>
       <c r="CJ73" s="0"/>
       <c r="CK73" s="0"/>
       <c r="CL73" s="0"/>
       <c r="CM73" s="0"/>
       <c r="CN73" s="0"/>
       <c r="CO73" s="0"/>
       <c r="CP73" s="0"/>
       <c r="CQ73" s="0"/>
       <c r="CR73" s="0"/>
       <c r="CS73" s="0"/>
       <c r="CT73" s="0"/>
       <c r="CU73" s="0"/>
       <c r="CV73" s="0"/>
       <c r="CW73" s="0"/>
       <c r="CX73" s="0"/>
       <c r="CY73" s="0"/>
       <c r="CZ73" s="0"/>
       <c r="DA73" s="0"/>
       <c r="DB73" s="0"/>
       <c r="DC73" s="0"/>
+      <c r="DD73" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0"/>
       <c r="D74" s="0"/>
       <c r="E74" s="0"/>
       <c r="F74" s="0"/>
       <c r="G74" s="0"/>
       <c r="H74" s="0"/>
       <c r="I74" s="0"/>
       <c r="J74" s="0"/>
       <c r="K74" s="0"/>
       <c r="L74" s="0"/>
       <c r="M74" s="0"/>
       <c r="N74" s="0"/>
       <c r="O74" s="0"/>
       <c r="P74" s="0"/>
       <c r="Q74" s="0"/>
       <c r="R74" s="0"/>
       <c r="S74" s="0"/>
       <c r="T74" s="0"/>
       <c r="U74" s="0"/>
       <c r="V74" s="0"/>
       <c r="W74" s="0"/>
@@ -10062,50 +10149,51 @@
       <c r="CE74" s="0"/>
       <c r="CF74" s="0"/>
       <c r="CG74" s="0"/>
       <c r="CH74" s="0"/>
       <c r="CI74" s="0"/>
       <c r="CJ74" s="0"/>
       <c r="CK74" s="0"/>
       <c r="CL74" s="0"/>
       <c r="CM74" s="0"/>
       <c r="CN74" s="0"/>
       <c r="CO74" s="0"/>
       <c r="CP74" s="0"/>
       <c r="CQ74" s="0"/>
       <c r="CR74" s="0"/>
       <c r="CS74" s="0"/>
       <c r="CT74" s="0"/>
       <c r="CU74" s="0"/>
       <c r="CV74" s="0"/>
       <c r="CW74" s="0"/>
       <c r="CX74" s="0"/>
       <c r="CY74" s="0"/>
       <c r="CZ74" s="0"/>
       <c r="DA74" s="0"/>
       <c r="DB74" s="0"/>
       <c r="DC74" s="0"/>
+      <c r="DD74" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0"/>
       <c r="D75" s="0"/>
       <c r="E75" s="0"/>
       <c r="F75" s="0"/>
       <c r="G75" s="0"/>
       <c r="H75" s="0"/>
       <c r="I75" s="0"/>
       <c r="J75" s="0"/>
       <c r="K75" s="0"/>
       <c r="L75" s="0"/>
       <c r="M75" s="0"/>
       <c r="N75" s="0"/>
       <c r="O75" s="0"/>
       <c r="P75" s="0"/>
       <c r="Q75" s="0"/>
       <c r="R75" s="0"/>
       <c r="S75" s="0"/>
       <c r="T75" s="0"/>
       <c r="U75" s="0"/>
       <c r="V75" s="0"/>
       <c r="W75" s="0"/>
@@ -10171,50 +10259,51 @@
       <c r="CE75" s="0"/>
       <c r="CF75" s="0"/>
       <c r="CG75" s="0"/>
       <c r="CH75" s="0"/>
       <c r="CI75" s="0"/>
       <c r="CJ75" s="0"/>
       <c r="CK75" s="0"/>
       <c r="CL75" s="0"/>
       <c r="CM75" s="0"/>
       <c r="CN75" s="0"/>
       <c r="CO75" s="0"/>
       <c r="CP75" s="0"/>
       <c r="CQ75" s="0"/>
       <c r="CR75" s="0"/>
       <c r="CS75" s="0"/>
       <c r="CT75" s="0"/>
       <c r="CU75" s="0"/>
       <c r="CV75" s="0"/>
       <c r="CW75" s="0"/>
       <c r="CX75" s="0"/>
       <c r="CY75" s="0"/>
       <c r="CZ75" s="0"/>
       <c r="DA75" s="0"/>
       <c r="DB75" s="0"/>
       <c r="DC75" s="0"/>
+      <c r="DD75" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0"/>
       <c r="D76" s="0"/>
       <c r="E76" s="0"/>
       <c r="F76" s="0"/>
       <c r="G76" s="0"/>
       <c r="H76" s="0"/>
       <c r="I76" s="0"/>
       <c r="J76" s="0"/>
       <c r="K76" s="0"/>
       <c r="L76" s="0"/>
       <c r="M76" s="0"/>
       <c r="N76" s="0"/>
       <c r="O76" s="0"/>
       <c r="P76" s="0"/>
       <c r="Q76" s="0"/>
       <c r="R76" s="0"/>
       <c r="S76" s="0"/>
       <c r="T76" s="0"/>
       <c r="U76" s="0"/>
       <c r="V76" s="0"/>
       <c r="W76" s="0"/>
@@ -10280,50 +10369,51 @@
       <c r="CE76" s="0"/>
       <c r="CF76" s="0"/>
       <c r="CG76" s="0"/>
       <c r="CH76" s="0"/>
       <c r="CI76" s="0"/>
       <c r="CJ76" s="0"/>
       <c r="CK76" s="0"/>
       <c r="CL76" s="0"/>
       <c r="CM76" s="0"/>
       <c r="CN76" s="0"/>
       <c r="CO76" s="0"/>
       <c r="CP76" s="0"/>
       <c r="CQ76" s="0"/>
       <c r="CR76" s="0"/>
       <c r="CS76" s="0"/>
       <c r="CT76" s="0"/>
       <c r="CU76" s="0"/>
       <c r="CV76" s="0"/>
       <c r="CW76" s="0"/>
       <c r="CX76" s="0"/>
       <c r="CY76" s="0"/>
       <c r="CZ76" s="0"/>
       <c r="DA76" s="0"/>
       <c r="DB76" s="0"/>
       <c r="DC76" s="0"/>
+      <c r="DD76" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0"/>
       <c r="D77" s="0"/>
       <c r="E77" s="0"/>
       <c r="F77" s="0"/>
       <c r="G77" s="0"/>
       <c r="H77" s="0"/>
       <c r="I77" s="0"/>
       <c r="J77" s="0"/>
       <c r="K77" s="0"/>
       <c r="L77" s="0"/>
       <c r="M77" s="0"/>
       <c r="N77" s="0"/>
       <c r="O77" s="0"/>
       <c r="P77" s="0"/>
       <c r="Q77" s="0"/>
       <c r="R77" s="0"/>
       <c r="S77" s="0"/>
       <c r="T77" s="0"/>
       <c r="U77" s="0"/>
       <c r="V77" s="0"/>
       <c r="W77" s="0"/>
@@ -10389,50 +10479,51 @@
       <c r="CE77" s="0"/>
       <c r="CF77" s="0"/>
       <c r="CG77" s="0"/>
       <c r="CH77" s="0"/>
       <c r="CI77" s="0"/>
       <c r="CJ77" s="0"/>
       <c r="CK77" s="0"/>
       <c r="CL77" s="0"/>
       <c r="CM77" s="0"/>
       <c r="CN77" s="0"/>
       <c r="CO77" s="0"/>
       <c r="CP77" s="0"/>
       <c r="CQ77" s="0"/>
       <c r="CR77" s="0"/>
       <c r="CS77" s="0"/>
       <c r="CT77" s="0"/>
       <c r="CU77" s="0"/>
       <c r="CV77" s="0"/>
       <c r="CW77" s="0"/>
       <c r="CX77" s="0"/>
       <c r="CY77" s="0"/>
       <c r="CZ77" s="0"/>
       <c r="DA77" s="0"/>
       <c r="DB77" s="0"/>
       <c r="DC77" s="0"/>
+      <c r="DD77" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0"/>
       <c r="D78" s="0"/>
       <c r="E78" s="0"/>
       <c r="F78" s="0"/>
       <c r="G78" s="0"/>
       <c r="H78" s="0"/>
       <c r="I78" s="0"/>
       <c r="J78" s="0"/>
       <c r="K78" s="0"/>
       <c r="L78" s="0"/>
       <c r="M78" s="0"/>
       <c r="N78" s="0"/>
       <c r="O78" s="0"/>
       <c r="P78" s="0"/>
       <c r="Q78" s="0"/>
       <c r="R78" s="0"/>
       <c r="S78" s="0"/>
       <c r="T78" s="0"/>
       <c r="U78" s="0"/>
       <c r="V78" s="0"/>
       <c r="W78" s="0"/>
@@ -10498,50 +10589,51 @@
       <c r="CE78" s="0"/>
       <c r="CF78" s="0"/>
       <c r="CG78" s="0"/>
       <c r="CH78" s="0"/>
       <c r="CI78" s="0"/>
       <c r="CJ78" s="0"/>
       <c r="CK78" s="0"/>
       <c r="CL78" s="0"/>
       <c r="CM78" s="0"/>
       <c r="CN78" s="0"/>
       <c r="CO78" s="0"/>
       <c r="CP78" s="0"/>
       <c r="CQ78" s="0"/>
       <c r="CR78" s="0"/>
       <c r="CS78" s="0"/>
       <c r="CT78" s="0"/>
       <c r="CU78" s="0"/>
       <c r="CV78" s="0"/>
       <c r="CW78" s="0"/>
       <c r="CX78" s="0"/>
       <c r="CY78" s="0"/>
       <c r="CZ78" s="0"/>
       <c r="DA78" s="0"/>
       <c r="DB78" s="0"/>
       <c r="DC78" s="0"/>
+      <c r="DD78" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0"/>
       <c r="D79" s="0"/>
       <c r="E79" s="0"/>
       <c r="F79" s="0"/>
       <c r="G79" s="0"/>
       <c r="H79" s="0"/>
       <c r="I79" s="0"/>
       <c r="J79" s="0"/>
       <c r="K79" s="0"/>
       <c r="L79" s="0"/>
       <c r="M79" s="0"/>
       <c r="N79" s="0"/>
       <c r="O79" s="0"/>
       <c r="P79" s="0"/>
       <c r="Q79" s="0"/>
       <c r="R79" s="0"/>
       <c r="S79" s="0"/>
       <c r="T79" s="0"/>
       <c r="U79" s="0"/>
       <c r="V79" s="0"/>
       <c r="W79" s="0"/>
@@ -10607,50 +10699,51 @@
       <c r="CE79" s="0"/>
       <c r="CF79" s="0"/>
       <c r="CG79" s="0"/>
       <c r="CH79" s="0"/>
       <c r="CI79" s="0"/>
       <c r="CJ79" s="0"/>
       <c r="CK79" s="0"/>
       <c r="CL79" s="0"/>
       <c r="CM79" s="0"/>
       <c r="CN79" s="0"/>
       <c r="CO79" s="0"/>
       <c r="CP79" s="0"/>
       <c r="CQ79" s="0"/>
       <c r="CR79" s="0"/>
       <c r="CS79" s="0"/>
       <c r="CT79" s="0"/>
       <c r="CU79" s="0"/>
       <c r="CV79" s="0"/>
       <c r="CW79" s="0"/>
       <c r="CX79" s="0"/>
       <c r="CY79" s="0"/>
       <c r="CZ79" s="0"/>
       <c r="DA79" s="0"/>
       <c r="DB79" s="0"/>
       <c r="DC79" s="0"/>
+      <c r="DD79" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0"/>
       <c r="D80" s="0"/>
       <c r="E80" s="0"/>
       <c r="F80" s="0"/>
       <c r="G80" s="0"/>
       <c r="H80" s="0"/>
       <c r="I80" s="0"/>
       <c r="J80" s="0"/>
       <c r="K80" s="0"/>
       <c r="L80" s="0"/>
       <c r="M80" s="0"/>
       <c r="N80" s="0"/>
       <c r="O80" s="0"/>
       <c r="P80" s="0"/>
       <c r="Q80" s="0"/>
       <c r="R80" s="0"/>
       <c r="S80" s="0"/>
       <c r="T80" s="0"/>
       <c r="U80" s="0"/>
       <c r="V80" s="0"/>
       <c r="W80" s="0"/>
@@ -10716,50 +10809,51 @@
       <c r="CE80" s="0"/>
       <c r="CF80" s="0"/>
       <c r="CG80" s="0"/>
       <c r="CH80" s="0"/>
       <c r="CI80" s="0"/>
       <c r="CJ80" s="0"/>
       <c r="CK80" s="0"/>
       <c r="CL80" s="0"/>
       <c r="CM80" s="0"/>
       <c r="CN80" s="0"/>
       <c r="CO80" s="0"/>
       <c r="CP80" s="0"/>
       <c r="CQ80" s="0"/>
       <c r="CR80" s="0"/>
       <c r="CS80" s="0"/>
       <c r="CT80" s="0"/>
       <c r="CU80" s="0"/>
       <c r="CV80" s="0"/>
       <c r="CW80" s="0"/>
       <c r="CX80" s="0"/>
       <c r="CY80" s="0"/>
       <c r="CZ80" s="0"/>
       <c r="DA80" s="0"/>
       <c r="DB80" s="0"/>
       <c r="DC80" s="0"/>
+      <c r="DD80" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0"/>
       <c r="D81" s="0"/>
       <c r="E81" s="0"/>
       <c r="F81" s="0"/>
       <c r="G81" s="0"/>
       <c r="H81" s="0"/>
       <c r="I81" s="0"/>
       <c r="J81" s="0"/>
       <c r="K81" s="0"/>
       <c r="L81" s="0"/>
       <c r="M81" s="0"/>
       <c r="N81" s="0"/>
       <c r="O81" s="0"/>
       <c r="P81" s="0"/>
       <c r="Q81" s="0"/>
       <c r="R81" s="0"/>
       <c r="S81" s="0"/>
       <c r="T81" s="0"/>
       <c r="U81" s="0"/>
       <c r="V81" s="0"/>
       <c r="W81" s="0"/>
@@ -10825,50 +10919,51 @@
       <c r="CE81" s="0"/>
       <c r="CF81" s="0"/>
       <c r="CG81" s="0"/>
       <c r="CH81" s="0"/>
       <c r="CI81" s="0"/>
       <c r="CJ81" s="0"/>
       <c r="CK81" s="0"/>
       <c r="CL81" s="0"/>
       <c r="CM81" s="0"/>
       <c r="CN81" s="0"/>
       <c r="CO81" s="0"/>
       <c r="CP81" s="0"/>
       <c r="CQ81" s="0"/>
       <c r="CR81" s="0"/>
       <c r="CS81" s="0"/>
       <c r="CT81" s="0"/>
       <c r="CU81" s="0"/>
       <c r="CV81" s="0"/>
       <c r="CW81" s="0"/>
       <c r="CX81" s="0"/>
       <c r="CY81" s="0"/>
       <c r="CZ81" s="0"/>
       <c r="DA81" s="0"/>
       <c r="DB81" s="0"/>
       <c r="DC81" s="0"/>
+      <c r="DD81" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0"/>
       <c r="D82" s="0"/>
       <c r="E82" s="0"/>
       <c r="F82" s="0"/>
       <c r="G82" s="0"/>
       <c r="H82" s="0"/>
       <c r="I82" s="0"/>
       <c r="J82" s="0"/>
       <c r="K82" s="0"/>
       <c r="L82" s="0"/>
       <c r="M82" s="0"/>
       <c r="N82" s="0"/>
       <c r="O82" s="0"/>
       <c r="P82" s="0"/>
       <c r="Q82" s="0"/>
       <c r="R82" s="0"/>
       <c r="S82" s="0"/>
       <c r="T82" s="0"/>
       <c r="U82" s="0"/>
       <c r="V82" s="0"/>
       <c r="W82" s="0"/>
@@ -10934,50 +11029,51 @@
       <c r="CE82" s="0"/>
       <c r="CF82" s="0"/>
       <c r="CG82" s="0"/>
       <c r="CH82" s="0"/>
       <c r="CI82" s="0"/>
       <c r="CJ82" s="0"/>
       <c r="CK82" s="0"/>
       <c r="CL82" s="0"/>
       <c r="CM82" s="0"/>
       <c r="CN82" s="0"/>
       <c r="CO82" s="0"/>
       <c r="CP82" s="0"/>
       <c r="CQ82" s="0"/>
       <c r="CR82" s="0"/>
       <c r="CS82" s="0"/>
       <c r="CT82" s="0"/>
       <c r="CU82" s="0"/>
       <c r="CV82" s="0"/>
       <c r="CW82" s="0"/>
       <c r="CX82" s="0"/>
       <c r="CY82" s="0"/>
       <c r="CZ82" s="0"/>
       <c r="DA82" s="0"/>
       <c r="DB82" s="0"/>
       <c r="DC82" s="0"/>
+      <c r="DD82" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0"/>
       <c r="D83" s="0"/>
       <c r="E83" s="0"/>
       <c r="F83" s="0"/>
       <c r="G83" s="0"/>
       <c r="H83" s="0"/>
       <c r="I83" s="0"/>
       <c r="J83" s="0"/>
       <c r="K83" s="0"/>
       <c r="L83" s="0"/>
       <c r="M83" s="0"/>
       <c r="N83" s="0"/>
       <c r="O83" s="0"/>
       <c r="P83" s="0"/>
       <c r="Q83" s="0"/>
       <c r="R83" s="0"/>
       <c r="S83" s="0"/>
       <c r="T83" s="0"/>
       <c r="U83" s="0"/>
       <c r="V83" s="0"/>
       <c r="W83" s="0"/>
@@ -11043,50 +11139,51 @@
       <c r="CE83" s="0"/>
       <c r="CF83" s="0"/>
       <c r="CG83" s="0"/>
       <c r="CH83" s="0"/>
       <c r="CI83" s="0"/>
       <c r="CJ83" s="0"/>
       <c r="CK83" s="0"/>
       <c r="CL83" s="0"/>
       <c r="CM83" s="0"/>
       <c r="CN83" s="0"/>
       <c r="CO83" s="0"/>
       <c r="CP83" s="0"/>
       <c r="CQ83" s="0"/>
       <c r="CR83" s="0"/>
       <c r="CS83" s="0"/>
       <c r="CT83" s="0"/>
       <c r="CU83" s="0"/>
       <c r="CV83" s="0"/>
       <c r="CW83" s="0"/>
       <c r="CX83" s="0"/>
       <c r="CY83" s="0"/>
       <c r="CZ83" s="0"/>
       <c r="DA83" s="0"/>
       <c r="DB83" s="0"/>
       <c r="DC83" s="0"/>
+      <c r="DD83" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0"/>
       <c r="D84" s="0"/>
       <c r="E84" s="0"/>
       <c r="F84" s="0"/>
       <c r="G84" s="0"/>
       <c r="H84" s="0"/>
       <c r="I84" s="0"/>
       <c r="J84" s="0"/>
       <c r="K84" s="0"/>
       <c r="L84" s="0"/>
       <c r="M84" s="0"/>
       <c r="N84" s="0"/>
       <c r="O84" s="0"/>
       <c r="P84" s="0"/>
       <c r="Q84" s="0"/>
       <c r="R84" s="0"/>
       <c r="S84" s="0"/>
       <c r="T84" s="0"/>
       <c r="U84" s="0"/>
       <c r="V84" s="0"/>
       <c r="W84" s="0"/>
@@ -11152,50 +11249,51 @@
       <c r="CE84" s="0"/>
       <c r="CF84" s="0"/>
       <c r="CG84" s="0"/>
       <c r="CH84" s="0"/>
       <c r="CI84" s="0"/>
       <c r="CJ84" s="0"/>
       <c r="CK84" s="0"/>
       <c r="CL84" s="0"/>
       <c r="CM84" s="0"/>
       <c r="CN84" s="0"/>
       <c r="CO84" s="0"/>
       <c r="CP84" s="0"/>
       <c r="CQ84" s="0"/>
       <c r="CR84" s="0"/>
       <c r="CS84" s="0"/>
       <c r="CT84" s="0"/>
       <c r="CU84" s="0"/>
       <c r="CV84" s="0"/>
       <c r="CW84" s="0"/>
       <c r="CX84" s="0"/>
       <c r="CY84" s="0"/>
       <c r="CZ84" s="0"/>
       <c r="DA84" s="0"/>
       <c r="DB84" s="0"/>
       <c r="DC84" s="0"/>
+      <c r="DD84" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0"/>
       <c r="D85" s="0"/>
       <c r="E85" s="0"/>
       <c r="F85" s="0"/>
       <c r="G85" s="0"/>
       <c r="H85" s="0"/>
       <c r="I85" s="0"/>
       <c r="J85" s="0"/>
       <c r="K85" s="0"/>
       <c r="L85" s="0"/>
       <c r="M85" s="0"/>
       <c r="N85" s="0"/>
       <c r="O85" s="0"/>
       <c r="P85" s="0"/>
       <c r="Q85" s="0"/>
       <c r="R85" s="0"/>
       <c r="S85" s="0"/>
       <c r="T85" s="0"/>
       <c r="U85" s="0"/>
       <c r="V85" s="0"/>
       <c r="W85" s="0"/>
@@ -11261,50 +11359,51 @@
       <c r="CE85" s="0"/>
       <c r="CF85" s="0"/>
       <c r="CG85" s="0"/>
       <c r="CH85" s="0"/>
       <c r="CI85" s="0"/>
       <c r="CJ85" s="0"/>
       <c r="CK85" s="0"/>
       <c r="CL85" s="0"/>
       <c r="CM85" s="0"/>
       <c r="CN85" s="0"/>
       <c r="CO85" s="0"/>
       <c r="CP85" s="0"/>
       <c r="CQ85" s="0"/>
       <c r="CR85" s="0"/>
       <c r="CS85" s="0"/>
       <c r="CT85" s="0"/>
       <c r="CU85" s="0"/>
       <c r="CV85" s="0"/>
       <c r="CW85" s="0"/>
       <c r="CX85" s="0"/>
       <c r="CY85" s="0"/>
       <c r="CZ85" s="0"/>
       <c r="DA85" s="0"/>
       <c r="DB85" s="0"/>
       <c r="DC85" s="0"/>
+      <c r="DD85" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0"/>
       <c r="D86" s="0"/>
       <c r="E86" s="0"/>
       <c r="F86" s="0"/>
       <c r="G86" s="0"/>
       <c r="H86" s="0"/>
       <c r="I86" s="0"/>
       <c r="J86" s="0"/>
       <c r="K86" s="0"/>
       <c r="L86" s="0"/>
       <c r="M86" s="0"/>
       <c r="N86" s="0"/>
       <c r="O86" s="0"/>
       <c r="P86" s="0"/>
       <c r="Q86" s="0"/>
       <c r="R86" s="0"/>
       <c r="S86" s="0"/>
       <c r="T86" s="0"/>
       <c r="U86" s="0"/>
       <c r="V86" s="0"/>
       <c r="W86" s="0"/>
@@ -11370,50 +11469,51 @@
       <c r="CE86" s="0"/>
       <c r="CF86" s="0"/>
       <c r="CG86" s="0"/>
       <c r="CH86" s="0"/>
       <c r="CI86" s="0"/>
       <c r="CJ86" s="0"/>
       <c r="CK86" s="0"/>
       <c r="CL86" s="0"/>
       <c r="CM86" s="0"/>
       <c r="CN86" s="0"/>
       <c r="CO86" s="0"/>
       <c r="CP86" s="0"/>
       <c r="CQ86" s="0"/>
       <c r="CR86" s="0"/>
       <c r="CS86" s="0"/>
       <c r="CT86" s="0"/>
       <c r="CU86" s="0"/>
       <c r="CV86" s="0"/>
       <c r="CW86" s="0"/>
       <c r="CX86" s="0"/>
       <c r="CY86" s="0"/>
       <c r="CZ86" s="0"/>
       <c r="DA86" s="0"/>
       <c r="DB86" s="0"/>
       <c r="DC86" s="0"/>
+      <c r="DD86" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0"/>
       <c r="D87" s="0"/>
       <c r="E87" s="0"/>
       <c r="F87" s="0"/>
       <c r="G87" s="0"/>
       <c r="H87" s="0"/>
       <c r="I87" s="0"/>
       <c r="J87" s="0"/>
       <c r="K87" s="0"/>
       <c r="L87" s="0"/>
       <c r="M87" s="0"/>
       <c r="N87" s="0"/>
       <c r="O87" s="0"/>
       <c r="P87" s="0"/>
       <c r="Q87" s="0"/>
       <c r="R87" s="0"/>
       <c r="S87" s="0"/>
       <c r="T87" s="0"/>
       <c r="U87" s="0"/>
       <c r="V87" s="0"/>
       <c r="W87" s="0"/>
@@ -11479,50 +11579,51 @@
       <c r="CE87" s="0"/>
       <c r="CF87" s="0"/>
       <c r="CG87" s="0"/>
       <c r="CH87" s="0"/>
       <c r="CI87" s="0"/>
       <c r="CJ87" s="0"/>
       <c r="CK87" s="0"/>
       <c r="CL87" s="0"/>
       <c r="CM87" s="0"/>
       <c r="CN87" s="0"/>
       <c r="CO87" s="0"/>
       <c r="CP87" s="0"/>
       <c r="CQ87" s="0"/>
       <c r="CR87" s="0"/>
       <c r="CS87" s="0"/>
       <c r="CT87" s="0"/>
       <c r="CU87" s="0"/>
       <c r="CV87" s="0"/>
       <c r="CW87" s="0"/>
       <c r="CX87" s="0"/>
       <c r="CY87" s="0"/>
       <c r="CZ87" s="0"/>
       <c r="DA87" s="0"/>
       <c r="DB87" s="0"/>
       <c r="DC87" s="0"/>
+      <c r="DD87" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0"/>
       <c r="D88" s="0"/>
       <c r="E88" s="0"/>
       <c r="F88" s="0"/>
       <c r="G88" s="0"/>
       <c r="H88" s="0"/>
       <c r="I88" s="0"/>
       <c r="J88" s="0"/>
       <c r="K88" s="0"/>
       <c r="L88" s="0"/>
       <c r="M88" s="0"/>
       <c r="N88" s="0"/>
       <c r="O88" s="0"/>
       <c r="P88" s="0"/>
       <c r="Q88" s="0"/>
       <c r="R88" s="0"/>
       <c r="S88" s="0"/>
       <c r="T88" s="0"/>
       <c r="U88" s="0"/>
       <c r="V88" s="0"/>
       <c r="W88" s="0"/>
@@ -11588,50 +11689,51 @@
       <c r="CE88" s="0"/>
       <c r="CF88" s="0"/>
       <c r="CG88" s="0"/>
       <c r="CH88" s="0"/>
       <c r="CI88" s="0"/>
       <c r="CJ88" s="0"/>
       <c r="CK88" s="0"/>
       <c r="CL88" s="0"/>
       <c r="CM88" s="0"/>
       <c r="CN88" s="0"/>
       <c r="CO88" s="0"/>
       <c r="CP88" s="0"/>
       <c r="CQ88" s="0"/>
       <c r="CR88" s="0"/>
       <c r="CS88" s="0"/>
       <c r="CT88" s="0"/>
       <c r="CU88" s="0"/>
       <c r="CV88" s="0"/>
       <c r="CW88" s="0"/>
       <c r="CX88" s="0"/>
       <c r="CY88" s="0"/>
       <c r="CZ88" s="0"/>
       <c r="DA88" s="0"/>
       <c r="DB88" s="0"/>
       <c r="DC88" s="0"/>
+      <c r="DD88" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0"/>
       <c r="D89" s="0"/>
       <c r="E89" s="0"/>
       <c r="F89" s="0"/>
       <c r="G89" s="0"/>
       <c r="H89" s="0"/>
       <c r="I89" s="0"/>
       <c r="J89" s="0"/>
       <c r="K89" s="0"/>
       <c r="L89" s="0"/>
       <c r="M89" s="0"/>
       <c r="N89" s="0"/>
       <c r="O89" s="0"/>
       <c r="P89" s="0"/>
       <c r="Q89" s="0"/>
       <c r="R89" s="0"/>
       <c r="S89" s="0"/>
       <c r="T89" s="0"/>
       <c r="U89" s="0"/>
       <c r="V89" s="0"/>
       <c r="W89" s="0"/>
@@ -11697,50 +11799,51 @@
       <c r="CE89" s="0"/>
       <c r="CF89" s="0"/>
       <c r="CG89" s="0"/>
       <c r="CH89" s="0"/>
       <c r="CI89" s="0"/>
       <c r="CJ89" s="0"/>
       <c r="CK89" s="0"/>
       <c r="CL89" s="0"/>
       <c r="CM89" s="0"/>
       <c r="CN89" s="0"/>
       <c r="CO89" s="0"/>
       <c r="CP89" s="0"/>
       <c r="CQ89" s="0"/>
       <c r="CR89" s="0"/>
       <c r="CS89" s="0"/>
       <c r="CT89" s="0"/>
       <c r="CU89" s="0"/>
       <c r="CV89" s="0"/>
       <c r="CW89" s="0"/>
       <c r="CX89" s="0"/>
       <c r="CY89" s="0"/>
       <c r="CZ89" s="0"/>
       <c r="DA89" s="0"/>
       <c r="DB89" s="0"/>
       <c r="DC89" s="0"/>
+      <c r="DD89" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0"/>
       <c r="D90" s="0"/>
       <c r="E90" s="0"/>
       <c r="F90" s="0"/>
       <c r="G90" s="0"/>
       <c r="H90" s="0"/>
       <c r="I90" s="0"/>
       <c r="J90" s="0"/>
       <c r="K90" s="0"/>
       <c r="L90" s="0"/>
       <c r="M90" s="0"/>
       <c r="N90" s="0"/>
       <c r="O90" s="0"/>
       <c r="P90" s="0"/>
       <c r="Q90" s="0"/>
       <c r="R90" s="0"/>
       <c r="S90" s="0"/>
       <c r="T90" s="0"/>
       <c r="U90" s="0"/>
       <c r="V90" s="0"/>
       <c r="W90" s="0"/>
@@ -11806,50 +11909,51 @@
       <c r="CE90" s="0"/>
       <c r="CF90" s="0"/>
       <c r="CG90" s="0"/>
       <c r="CH90" s="0"/>
       <c r="CI90" s="0"/>
       <c r="CJ90" s="0"/>
       <c r="CK90" s="0"/>
       <c r="CL90" s="0"/>
       <c r="CM90" s="0"/>
       <c r="CN90" s="0"/>
       <c r="CO90" s="0"/>
       <c r="CP90" s="0"/>
       <c r="CQ90" s="0"/>
       <c r="CR90" s="0"/>
       <c r="CS90" s="0"/>
       <c r="CT90" s="0"/>
       <c r="CU90" s="0"/>
       <c r="CV90" s="0"/>
       <c r="CW90" s="0"/>
       <c r="CX90" s="0"/>
       <c r="CY90" s="0"/>
       <c r="CZ90" s="0"/>
       <c r="DA90" s="0"/>
       <c r="DB90" s="0"/>
       <c r="DC90" s="0"/>
+      <c r="DD90" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0"/>
       <c r="D91" s="0"/>
       <c r="E91" s="0"/>
       <c r="F91" s="0"/>
       <c r="G91" s="0"/>
       <c r="H91" s="0"/>
       <c r="I91" s="0"/>
       <c r="J91" s="0"/>
       <c r="K91" s="0"/>
       <c r="L91" s="0"/>
       <c r="M91" s="0"/>
       <c r="N91" s="0"/>
       <c r="O91" s="0"/>
       <c r="P91" s="0"/>
       <c r="Q91" s="0"/>
       <c r="R91" s="0"/>
       <c r="S91" s="0"/>
       <c r="T91" s="0"/>
       <c r="U91" s="0"/>
       <c r="V91" s="0"/>
       <c r="W91" s="0"/>
@@ -11915,50 +12019,51 @@
       <c r="CE91" s="0"/>
       <c r="CF91" s="0"/>
       <c r="CG91" s="0"/>
       <c r="CH91" s="0"/>
       <c r="CI91" s="0"/>
       <c r="CJ91" s="0"/>
       <c r="CK91" s="0"/>
       <c r="CL91" s="0"/>
       <c r="CM91" s="0"/>
       <c r="CN91" s="0"/>
       <c r="CO91" s="0"/>
       <c r="CP91" s="0"/>
       <c r="CQ91" s="0"/>
       <c r="CR91" s="0"/>
       <c r="CS91" s="0"/>
       <c r="CT91" s="0"/>
       <c r="CU91" s="0"/>
       <c r="CV91" s="0"/>
       <c r="CW91" s="0"/>
       <c r="CX91" s="0"/>
       <c r="CY91" s="0"/>
       <c r="CZ91" s="0"/>
       <c r="DA91" s="0"/>
       <c r="DB91" s="0"/>
       <c r="DC91" s="0"/>
+      <c r="DD91" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0"/>
       <c r="D92" s="0"/>
       <c r="E92" s="0"/>
       <c r="F92" s="0"/>
       <c r="G92" s="0"/>
       <c r="H92" s="0"/>
       <c r="I92" s="0"/>
       <c r="J92" s="0"/>
       <c r="K92" s="0"/>
       <c r="L92" s="0"/>
       <c r="M92" s="0"/>
       <c r="N92" s="0"/>
       <c r="O92" s="0"/>
       <c r="P92" s="0"/>
       <c r="Q92" s="0"/>
       <c r="R92" s="0"/>
       <c r="S92" s="0"/>
       <c r="T92" s="0"/>
       <c r="U92" s="0"/>
       <c r="V92" s="0"/>
       <c r="W92" s="0"/>
@@ -12024,50 +12129,51 @@
       <c r="CE92" s="0"/>
       <c r="CF92" s="0"/>
       <c r="CG92" s="0"/>
       <c r="CH92" s="0"/>
       <c r="CI92" s="0"/>
       <c r="CJ92" s="0"/>
       <c r="CK92" s="0"/>
       <c r="CL92" s="0"/>
       <c r="CM92" s="0"/>
       <c r="CN92" s="0"/>
       <c r="CO92" s="0"/>
       <c r="CP92" s="0"/>
       <c r="CQ92" s="0"/>
       <c r="CR92" s="0"/>
       <c r="CS92" s="0"/>
       <c r="CT92" s="0"/>
       <c r="CU92" s="0"/>
       <c r="CV92" s="0"/>
       <c r="CW92" s="0"/>
       <c r="CX92" s="0"/>
       <c r="CY92" s="0"/>
       <c r="CZ92" s="0"/>
       <c r="DA92" s="0"/>
       <c r="DB92" s="0"/>
       <c r="DC92" s="0"/>
+      <c r="DD92" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0"/>
       <c r="D93" s="0"/>
       <c r="E93" s="0"/>
       <c r="F93" s="0"/>
       <c r="G93" s="0"/>
       <c r="H93" s="0"/>
       <c r="I93" s="0"/>
       <c r="J93" s="0"/>
       <c r="K93" s="0"/>
       <c r="L93" s="0"/>
       <c r="M93" s="0"/>
       <c r="N93" s="0"/>
       <c r="O93" s="0"/>
       <c r="P93" s="0"/>
       <c r="Q93" s="0"/>
       <c r="R93" s="0"/>
       <c r="S93" s="0"/>
       <c r="T93" s="0"/>
       <c r="U93" s="0"/>
       <c r="V93" s="0"/>
       <c r="W93" s="0"/>
@@ -12133,50 +12239,51 @@
       <c r="CE93" s="0"/>
       <c r="CF93" s="0"/>
       <c r="CG93" s="0"/>
       <c r="CH93" s="0"/>
       <c r="CI93" s="0"/>
       <c r="CJ93" s="0"/>
       <c r="CK93" s="0"/>
       <c r="CL93" s="0"/>
       <c r="CM93" s="0"/>
       <c r="CN93" s="0"/>
       <c r="CO93" s="0"/>
       <c r="CP93" s="0"/>
       <c r="CQ93" s="0"/>
       <c r="CR93" s="0"/>
       <c r="CS93" s="0"/>
       <c r="CT93" s="0"/>
       <c r="CU93" s="0"/>
       <c r="CV93" s="0"/>
       <c r="CW93" s="0"/>
       <c r="CX93" s="0"/>
       <c r="CY93" s="0"/>
       <c r="CZ93" s="0"/>
       <c r="DA93" s="0"/>
       <c r="DB93" s="0"/>
       <c r="DC93" s="0"/>
+      <c r="DD93" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0"/>
       <c r="D94" s="0"/>
       <c r="E94" s="0"/>
       <c r="F94" s="0"/>
       <c r="G94" s="0"/>
       <c r="H94" s="0"/>
       <c r="I94" s="0"/>
       <c r="J94" s="0"/>
       <c r="K94" s="0"/>
       <c r="L94" s="0"/>
       <c r="M94" s="0"/>
       <c r="N94" s="0"/>
       <c r="O94" s="0"/>
       <c r="P94" s="0"/>
       <c r="Q94" s="0"/>
       <c r="R94" s="0"/>
       <c r="S94" s="0"/>
       <c r="T94" s="0"/>
       <c r="U94" s="0"/>
       <c r="V94" s="0"/>
       <c r="W94" s="0"/>
@@ -12242,50 +12349,51 @@
       <c r="CE94" s="0"/>
       <c r="CF94" s="0"/>
       <c r="CG94" s="0"/>
       <c r="CH94" s="0"/>
       <c r="CI94" s="0"/>
       <c r="CJ94" s="0"/>
       <c r="CK94" s="0"/>
       <c r="CL94" s="0"/>
       <c r="CM94" s="0"/>
       <c r="CN94" s="0"/>
       <c r="CO94" s="0"/>
       <c r="CP94" s="0"/>
       <c r="CQ94" s="0"/>
       <c r="CR94" s="0"/>
       <c r="CS94" s="0"/>
       <c r="CT94" s="0"/>
       <c r="CU94" s="0"/>
       <c r="CV94" s="0"/>
       <c r="CW94" s="0"/>
       <c r="CX94" s="0"/>
       <c r="CY94" s="0"/>
       <c r="CZ94" s="0"/>
       <c r="DA94" s="0"/>
       <c r="DB94" s="0"/>
       <c r="DC94" s="0"/>
+      <c r="DD94" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0"/>
       <c r="D95" s="0"/>
       <c r="E95" s="0"/>
       <c r="F95" s="0"/>
       <c r="G95" s="0"/>
       <c r="H95" s="0"/>
       <c r="I95" s="0"/>
       <c r="J95" s="0"/>
       <c r="K95" s="0"/>
       <c r="L95" s="0"/>
       <c r="M95" s="0"/>
       <c r="N95" s="0"/>
       <c r="O95" s="0"/>
       <c r="P95" s="0"/>
       <c r="Q95" s="0"/>
       <c r="R95" s="0"/>
       <c r="S95" s="0"/>
       <c r="T95" s="0"/>
       <c r="U95" s="0"/>
       <c r="V95" s="0"/>
       <c r="W95" s="0"/>
@@ -12351,50 +12459,51 @@
       <c r="CE95" s="0"/>
       <c r="CF95" s="0"/>
       <c r="CG95" s="0"/>
       <c r="CH95" s="0"/>
       <c r="CI95" s="0"/>
       <c r="CJ95" s="0"/>
       <c r="CK95" s="0"/>
       <c r="CL95" s="0"/>
       <c r="CM95" s="0"/>
       <c r="CN95" s="0"/>
       <c r="CO95" s="0"/>
       <c r="CP95" s="0"/>
       <c r="CQ95" s="0"/>
       <c r="CR95" s="0"/>
       <c r="CS95" s="0"/>
       <c r="CT95" s="0"/>
       <c r="CU95" s="0"/>
       <c r="CV95" s="0"/>
       <c r="CW95" s="0"/>
       <c r="CX95" s="0"/>
       <c r="CY95" s="0"/>
       <c r="CZ95" s="0"/>
       <c r="DA95" s="0"/>
       <c r="DB95" s="0"/>
       <c r="DC95" s="0"/>
+      <c r="DD95" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0"/>
       <c r="D96" s="0"/>
       <c r="E96" s="0"/>
       <c r="F96" s="0"/>
       <c r="G96" s="0"/>
       <c r="H96" s="0"/>
       <c r="I96" s="0"/>
       <c r="J96" s="0"/>
       <c r="K96" s="0"/>
       <c r="L96" s="0"/>
       <c r="M96" s="0"/>
       <c r="N96" s="0"/>
       <c r="O96" s="0"/>
       <c r="P96" s="0"/>
       <c r="Q96" s="0"/>
       <c r="R96" s="0"/>
       <c r="S96" s="0"/>
       <c r="T96" s="0"/>
       <c r="U96" s="0"/>
       <c r="V96" s="0"/>
       <c r="W96" s="0"/>
@@ -12460,50 +12569,51 @@
       <c r="CE96" s="0"/>
       <c r="CF96" s="0"/>
       <c r="CG96" s="0"/>
       <c r="CH96" s="0"/>
       <c r="CI96" s="0"/>
       <c r="CJ96" s="0"/>
       <c r="CK96" s="0"/>
       <c r="CL96" s="0"/>
       <c r="CM96" s="0"/>
       <c r="CN96" s="0"/>
       <c r="CO96" s="0"/>
       <c r="CP96" s="0"/>
       <c r="CQ96" s="0"/>
       <c r="CR96" s="0"/>
       <c r="CS96" s="0"/>
       <c r="CT96" s="0"/>
       <c r="CU96" s="0"/>
       <c r="CV96" s="0"/>
       <c r="CW96" s="0"/>
       <c r="CX96" s="0"/>
       <c r="CY96" s="0"/>
       <c r="CZ96" s="0"/>
       <c r="DA96" s="0"/>
       <c r="DB96" s="0"/>
       <c r="DC96" s="0"/>
+      <c r="DD96" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0"/>
       <c r="D97" s="0"/>
       <c r="E97" s="0"/>
       <c r="F97" s="0"/>
       <c r="G97" s="0"/>
       <c r="H97" s="0"/>
       <c r="I97" s="0"/>
       <c r="J97" s="0"/>
       <c r="K97" s="0"/>
       <c r="L97" s="0"/>
       <c r="M97" s="0"/>
       <c r="N97" s="0"/>
       <c r="O97" s="0"/>
       <c r="P97" s="0"/>
       <c r="Q97" s="0"/>
       <c r="R97" s="0"/>
       <c r="S97" s="0"/>
       <c r="T97" s="0"/>
       <c r="U97" s="0"/>
       <c r="V97" s="0"/>
       <c r="W97" s="0"/>
@@ -12569,50 +12679,51 @@
       <c r="CE97" s="0"/>
       <c r="CF97" s="0"/>
       <c r="CG97" s="0"/>
       <c r="CH97" s="0"/>
       <c r="CI97" s="0"/>
       <c r="CJ97" s="0"/>
       <c r="CK97" s="0"/>
       <c r="CL97" s="0"/>
       <c r="CM97" s="0"/>
       <c r="CN97" s="0"/>
       <c r="CO97" s="0"/>
       <c r="CP97" s="0"/>
       <c r="CQ97" s="0"/>
       <c r="CR97" s="0"/>
       <c r="CS97" s="0"/>
       <c r="CT97" s="0"/>
       <c r="CU97" s="0"/>
       <c r="CV97" s="0"/>
       <c r="CW97" s="0"/>
       <c r="CX97" s="0"/>
       <c r="CY97" s="0"/>
       <c r="CZ97" s="0"/>
       <c r="DA97" s="0"/>
       <c r="DB97" s="0"/>
       <c r="DC97" s="0"/>
+      <c r="DD97" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0"/>
       <c r="D98" s="0"/>
       <c r="E98" s="0"/>
       <c r="F98" s="0"/>
       <c r="G98" s="0"/>
       <c r="H98" s="0"/>
       <c r="I98" s="0"/>
       <c r="J98" s="0"/>
       <c r="K98" s="0"/>
       <c r="L98" s="0"/>
       <c r="M98" s="0"/>
       <c r="N98" s="0"/>
       <c r="O98" s="0"/>
       <c r="P98" s="0"/>
       <c r="Q98" s="0"/>
       <c r="R98" s="0"/>
       <c r="S98" s="0"/>
       <c r="T98" s="0"/>
       <c r="U98" s="0"/>
       <c r="V98" s="0"/>
       <c r="W98" s="0"/>
@@ -12678,50 +12789,51 @@
       <c r="CE98" s="0"/>
       <c r="CF98" s="0"/>
       <c r="CG98" s="0"/>
       <c r="CH98" s="0"/>
       <c r="CI98" s="0"/>
       <c r="CJ98" s="0"/>
       <c r="CK98" s="0"/>
       <c r="CL98" s="0"/>
       <c r="CM98" s="0"/>
       <c r="CN98" s="0"/>
       <c r="CO98" s="0"/>
       <c r="CP98" s="0"/>
       <c r="CQ98" s="0"/>
       <c r="CR98" s="0"/>
       <c r="CS98" s="0"/>
       <c r="CT98" s="0"/>
       <c r="CU98" s="0"/>
       <c r="CV98" s="0"/>
       <c r="CW98" s="0"/>
       <c r="CX98" s="0"/>
       <c r="CY98" s="0"/>
       <c r="CZ98" s="0"/>
       <c r="DA98" s="0"/>
       <c r="DB98" s="0"/>
       <c r="DC98" s="0"/>
+      <c r="DD98" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0"/>
       <c r="D99" s="0"/>
       <c r="E99" s="0"/>
       <c r="F99" s="0"/>
       <c r="G99" s="0"/>
       <c r="H99" s="0"/>
       <c r="I99" s="0"/>
       <c r="J99" s="0"/>
       <c r="K99" s="0"/>
       <c r="L99" s="0"/>
       <c r="M99" s="0"/>
       <c r="N99" s="0"/>
       <c r="O99" s="0"/>
       <c r="P99" s="0"/>
       <c r="Q99" s="0"/>
       <c r="R99" s="0"/>
       <c r="S99" s="0"/>
       <c r="T99" s="0"/>
       <c r="U99" s="0"/>
       <c r="V99" s="0"/>
       <c r="W99" s="0"/>
@@ -12787,50 +12899,51 @@
       <c r="CE99" s="0"/>
       <c r="CF99" s="0"/>
       <c r="CG99" s="0"/>
       <c r="CH99" s="0"/>
       <c r="CI99" s="0"/>
       <c r="CJ99" s="0"/>
       <c r="CK99" s="0"/>
       <c r="CL99" s="0"/>
       <c r="CM99" s="0"/>
       <c r="CN99" s="0"/>
       <c r="CO99" s="0"/>
       <c r="CP99" s="0"/>
       <c r="CQ99" s="0"/>
       <c r="CR99" s="0"/>
       <c r="CS99" s="0"/>
       <c r="CT99" s="0"/>
       <c r="CU99" s="0"/>
       <c r="CV99" s="0"/>
       <c r="CW99" s="0"/>
       <c r="CX99" s="0"/>
       <c r="CY99" s="0"/>
       <c r="CZ99" s="0"/>
       <c r="DA99" s="0"/>
       <c r="DB99" s="0"/>
       <c r="DC99" s="0"/>
+      <c r="DD99" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0"/>
       <c r="D100" s="0"/>
       <c r="E100" s="0"/>
       <c r="F100" s="0"/>
       <c r="G100" s="0"/>
       <c r="H100" s="0"/>
       <c r="I100" s="0"/>
       <c r="J100" s="0"/>
       <c r="K100" s="0"/>
       <c r="L100" s="0"/>
       <c r="M100" s="0"/>
       <c r="N100" s="0"/>
       <c r="O100" s="0"/>
       <c r="P100" s="0"/>
       <c r="Q100" s="0"/>
       <c r="R100" s="0"/>
       <c r="S100" s="0"/>
       <c r="T100" s="0"/>
       <c r="U100" s="0"/>
       <c r="V100" s="0"/>
       <c r="W100" s="0"/>
@@ -12896,50 +13009,51 @@
       <c r="CE100" s="0"/>
       <c r="CF100" s="0"/>
       <c r="CG100" s="0"/>
       <c r="CH100" s="0"/>
       <c r="CI100" s="0"/>
       <c r="CJ100" s="0"/>
       <c r="CK100" s="0"/>
       <c r="CL100" s="0"/>
       <c r="CM100" s="0"/>
       <c r="CN100" s="0"/>
       <c r="CO100" s="0"/>
       <c r="CP100" s="0"/>
       <c r="CQ100" s="0"/>
       <c r="CR100" s="0"/>
       <c r="CS100" s="0"/>
       <c r="CT100" s="0"/>
       <c r="CU100" s="0"/>
       <c r="CV100" s="0"/>
       <c r="CW100" s="0"/>
       <c r="CX100" s="0"/>
       <c r="CY100" s="0"/>
       <c r="CZ100" s="0"/>
       <c r="DA100" s="0"/>
       <c r="DB100" s="0"/>
       <c r="DC100" s="0"/>
+      <c r="DD100" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>