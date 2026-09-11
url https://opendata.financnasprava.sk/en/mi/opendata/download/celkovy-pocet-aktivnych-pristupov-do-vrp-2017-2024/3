--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:DD100"/>
+  <dimension ref="A1:DF100"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Mesiac</t>
         </is>
       </c>
       <c r="B1" s="0"/>
       <c r="C1" s="0"/>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>YYYY/MM</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>2017-12</t>
@@ -645,51 +645,61 @@
       <c r="CY1" s="0" t="inlineStr">
         <is>
           <t>2026-2</t>
         </is>
       </c>
       <c r="CZ1" s="0" t="inlineStr">
         <is>
           <t>2026-3</t>
         </is>
       </c>
       <c r="DA1" s="0" t="inlineStr">
         <is>
           <t>2026-4</t>
         </is>
       </c>
       <c r="DB1" s="0" t="inlineStr">
         <is>
           <t>2026-5</t>
         </is>
       </c>
       <c r="DC1" s="0" t="inlineStr">
         <is>
           <t>2026-6</t>
         </is>
       </c>
-      <c r="DD1" s="0"/>
+      <c r="DD1" s="0" t="inlineStr">
+        <is>
+          <t>2026-7</t>
+        </is>
+      </c>
+      <c r="DE1" s="0" t="inlineStr">
+        <is>
+          <t>2026-8</t>
+        </is>
+      </c>
+      <c r="DF1" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
       <c r="B2" s="0"/>
       <c r="C2" s="0"/>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>YYYY/MM</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>2017-12</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>2018-1</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
@@ -1175,51 +1185,61 @@
       <c r="CY2" s="0" t="inlineStr">
         <is>
           <t>2026-2</t>
         </is>
       </c>
       <c r="CZ2" s="0" t="inlineStr">
         <is>
           <t>2026-3</t>
         </is>
       </c>
       <c r="DA2" s="0" t="inlineStr">
         <is>
           <t>2026-4</t>
         </is>
       </c>
       <c r="DB2" s="0" t="inlineStr">
         <is>
           <t>2026-5</t>
         </is>
       </c>
       <c r="DC2" s="0" t="inlineStr">
         <is>
           <t>2026-6</t>
         </is>
       </c>
-      <c r="DD2" s="0"/>
+      <c r="DD2" s="0" t="inlineStr">
+        <is>
+          <t>2026-7</t>
+        </is>
+      </c>
+      <c r="DE2" s="0" t="inlineStr">
+        <is>
+          <t>2026-8</t>
+        </is>
+      </c>
+      <c r="DF2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Pokladnica - Android</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Cash register - Android</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E3" s="0" t="n">
         <v>1687</v>
       </c>
@@ -1420,50 +1440,52 @@
       <c r="CF3" s="0"/>
       <c r="CG3" s="0"/>
       <c r="CH3" s="0"/>
       <c r="CI3" s="0"/>
       <c r="CJ3" s="0"/>
       <c r="CK3" s="0"/>
       <c r="CL3" s="0"/>
       <c r="CM3" s="0"/>
       <c r="CN3" s="0"/>
       <c r="CO3" s="0"/>
       <c r="CP3" s="0"/>
       <c r="CQ3" s="0"/>
       <c r="CR3" s="0"/>
       <c r="CS3" s="0"/>
       <c r="CT3" s="0"/>
       <c r="CU3" s="0"/>
       <c r="CV3" s="0"/>
       <c r="CW3" s="0"/>
       <c r="CX3" s="0"/>
       <c r="CY3" s="0"/>
       <c r="CZ3" s="0"/>
       <c r="DA3" s="0"/>
       <c r="DB3" s="0"/>
       <c r="DC3" s="0"/>
       <c r="DD3" s="0"/>
+      <c r="DE3" s="0"/>
+      <c r="DF3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Pokladnica - iOS</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Cash register - iOS</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E4" s="0" t="n">
         <v>307</v>
       </c>
@@ -1650,50 +1672,52 @@
       <c r="CF4" s="0"/>
       <c r="CG4" s="0"/>
       <c r="CH4" s="0"/>
       <c r="CI4" s="0"/>
       <c r="CJ4" s="0"/>
       <c r="CK4" s="0"/>
       <c r="CL4" s="0"/>
       <c r="CM4" s="0"/>
       <c r="CN4" s="0"/>
       <c r="CO4" s="0"/>
       <c r="CP4" s="0"/>
       <c r="CQ4" s="0"/>
       <c r="CR4" s="0"/>
       <c r="CS4" s="0"/>
       <c r="CT4" s="0"/>
       <c r="CU4" s="0"/>
       <c r="CV4" s="0"/>
       <c r="CW4" s="0"/>
       <c r="CX4" s="0"/>
       <c r="CY4" s="0"/>
       <c r="CZ4" s="0"/>
       <c r="DA4" s="0"/>
       <c r="DB4" s="0"/>
       <c r="DC4" s="0"/>
       <c r="DD4" s="0"/>
+      <c r="DE4" s="0"/>
+      <c r="DF4" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Pokladnica - web</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Cash register - web</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E5" s="0" t="n">
         <v>7789</v>
       </c>
@@ -1894,50 +1918,52 @@
       <c r="CF5" s="0"/>
       <c r="CG5" s="0"/>
       <c r="CH5" s="0"/>
       <c r="CI5" s="0"/>
       <c r="CJ5" s="0"/>
       <c r="CK5" s="0"/>
       <c r="CL5" s="0"/>
       <c r="CM5" s="0"/>
       <c r="CN5" s="0"/>
       <c r="CO5" s="0"/>
       <c r="CP5" s="0"/>
       <c r="CQ5" s="0"/>
       <c r="CR5" s="0"/>
       <c r="CS5" s="0"/>
       <c r="CT5" s="0"/>
       <c r="CU5" s="0"/>
       <c r="CV5" s="0"/>
       <c r="CW5" s="0"/>
       <c r="CX5" s="0"/>
       <c r="CY5" s="0"/>
       <c r="CZ5" s="0"/>
       <c r="DA5" s="0"/>
       <c r="DB5" s="0"/>
       <c r="DC5" s="0"/>
       <c r="DD5" s="0"/>
+      <c r="DE5" s="0"/>
+      <c r="DF5" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - Android</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>VCR 2 - Android</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E6" s="0" t="n">
         <v>0</v>
       </c>
@@ -2225,51 +2251,57 @@
       </c>
       <c r="CV6" s="0" t="n">
         <v>17703</v>
       </c>
       <c r="CW6" s="0" t="n">
         <v>18045</v>
       </c>
       <c r="CX6" s="0" t="n">
         <v>17377</v>
       </c>
       <c r="CY6" s="0" t="n">
         <v>18558</v>
       </c>
       <c r="CZ6" s="0" t="n">
         <v>19137</v>
       </c>
       <c r="DA6" s="0" t="n">
         <v>19925</v>
       </c>
       <c r="DB6" s="0" t="n">
         <v>21184</v>
       </c>
       <c r="DC6" s="0" t="n">
         <v>20713</v>
       </c>
-      <c r="DD6" s="0"/>
+      <c r="DD6" s="0" t="n">
+        <v>20120</v>
+      </c>
+      <c r="DE6" s="0" t="n">
+        <v>20005</v>
+      </c>
+      <c r="DF6" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - iOS</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - iOS</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E7" s="0" t="n">
         <v>0</v>
       </c>
@@ -2557,51 +2589,57 @@
       </c>
       <c r="CV7" s="0" t="n">
         <v>3872</v>
       </c>
       <c r="CW7" s="0" t="n">
         <v>4013</v>
       </c>
       <c r="CX7" s="0" t="n">
         <v>3970</v>
       </c>
       <c r="CY7" s="0" t="n">
         <v>4406</v>
       </c>
       <c r="CZ7" s="0" t="n">
         <v>4660</v>
       </c>
       <c r="DA7" s="0" t="n">
         <v>4918</v>
       </c>
       <c r="DB7" s="0" t="n">
         <v>5429</v>
       </c>
       <c r="DC7" s="0" t="n">
         <v>5167</v>
       </c>
-      <c r="DD7" s="0"/>
+      <c r="DD7" s="0" t="n">
+        <v>5050</v>
+      </c>
+      <c r="DE7" s="0" t="n">
+        <v>5033</v>
+      </c>
+      <c r="DF7" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>VRP 2 - web</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>VCR 2 - web</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>ks</t>
         </is>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>pcs</t>
         </is>
       </c>
       <c r="E8" s="0" t="n">
         <v>0</v>
       </c>
@@ -2889,51 +2927,57 @@
       </c>
       <c r="CV8" s="0" t="n">
         <v>29570</v>
       </c>
       <c r="CW8" s="0" t="n">
         <v>31537</v>
       </c>
       <c r="CX8" s="0" t="n">
         <v>28318</v>
       </c>
       <c r="CY8" s="0" t="n">
         <v>30275</v>
       </c>
       <c r="CZ8" s="0" t="n">
         <v>31730</v>
       </c>
       <c r="DA8" s="0" t="n">
         <v>32115</v>
       </c>
       <c r="DB8" s="0" t="n">
         <v>32744</v>
       </c>
       <c r="DC8" s="0" t="n">
         <v>32878</v>
       </c>
-      <c r="DD8" s="0"/>
+      <c r="DD8" s="0" t="n">
+        <v>32358</v>
+      </c>
+      <c r="DE8" s="0" t="n">
+        <v>31342</v>
+      </c>
+      <c r="DF8" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0"/>
       <c r="D9" s="0"/>
       <c r="E9" s="0"/>
       <c r="F9" s="0"/>
       <c r="G9" s="0"/>
       <c r="H9" s="0"/>
       <c r="I9" s="0"/>
       <c r="J9" s="0"/>
       <c r="K9" s="0"/>
       <c r="L9" s="0"/>
       <c r="M9" s="0"/>
       <c r="N9" s="0"/>
       <c r="O9" s="0"/>
       <c r="P9" s="0"/>
       <c r="Q9" s="0"/>
       <c r="R9" s="0"/>
       <c r="S9" s="0"/>
       <c r="T9" s="0"/>
       <c r="U9" s="0"/>
       <c r="V9" s="0"/>
       <c r="W9" s="0"/>
@@ -3000,50 +3044,52 @@
       <c r="CF9" s="0"/>
       <c r="CG9" s="0"/>
       <c r="CH9" s="0"/>
       <c r="CI9" s="0"/>
       <c r="CJ9" s="0"/>
       <c r="CK9" s="0"/>
       <c r="CL9" s="0"/>
       <c r="CM9" s="0"/>
       <c r="CN9" s="0"/>
       <c r="CO9" s="0"/>
       <c r="CP9" s="0"/>
       <c r="CQ9" s="0"/>
       <c r="CR9" s="0"/>
       <c r="CS9" s="0"/>
       <c r="CT9" s="0"/>
       <c r="CU9" s="0"/>
       <c r="CV9" s="0"/>
       <c r="CW9" s="0"/>
       <c r="CX9" s="0"/>
       <c r="CY9" s="0"/>
       <c r="CZ9" s="0"/>
       <c r="DA9" s="0"/>
       <c r="DB9" s="0"/>
       <c r="DC9" s="0"/>
       <c r="DD9" s="0"/>
+      <c r="DE9" s="0"/>
+      <c r="DF9" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0"/>
       <c r="D10" s="0"/>
       <c r="E10" s="0"/>
       <c r="F10" s="0"/>
       <c r="G10" s="0"/>
       <c r="H10" s="0"/>
       <c r="I10" s="0"/>
       <c r="J10" s="0"/>
       <c r="K10" s="0"/>
       <c r="L10" s="0"/>
       <c r="M10" s="0"/>
       <c r="N10" s="0"/>
       <c r="O10" s="0"/>
       <c r="P10" s="0"/>
       <c r="Q10" s="0"/>
       <c r="R10" s="0"/>
       <c r="S10" s="0"/>
       <c r="T10" s="0"/>
       <c r="U10" s="0"/>
       <c r="V10" s="0"/>
       <c r="W10" s="0"/>
@@ -3110,50 +3156,52 @@
       <c r="CF10" s="0"/>
       <c r="CG10" s="0"/>
       <c r="CH10" s="0"/>
       <c r="CI10" s="0"/>
       <c r="CJ10" s="0"/>
       <c r="CK10" s="0"/>
       <c r="CL10" s="0"/>
       <c r="CM10" s="0"/>
       <c r="CN10" s="0"/>
       <c r="CO10" s="0"/>
       <c r="CP10" s="0"/>
       <c r="CQ10" s="0"/>
       <c r="CR10" s="0"/>
       <c r="CS10" s="0"/>
       <c r="CT10" s="0"/>
       <c r="CU10" s="0"/>
       <c r="CV10" s="0"/>
       <c r="CW10" s="0"/>
       <c r="CX10" s="0"/>
       <c r="CY10" s="0"/>
       <c r="CZ10" s="0"/>
       <c r="DA10" s="0"/>
       <c r="DB10" s="0"/>
       <c r="DC10" s="0"/>
       <c r="DD10" s="0"/>
+      <c r="DE10" s="0"/>
+      <c r="DF10" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0"/>
       <c r="D11" s="0"/>
       <c r="E11" s="0"/>
       <c r="F11" s="0"/>
       <c r="G11" s="0"/>
       <c r="H11" s="0"/>
       <c r="I11" s="0"/>
       <c r="J11" s="0"/>
       <c r="K11" s="0"/>
       <c r="L11" s="0"/>
       <c r="M11" s="0"/>
       <c r="N11" s="0"/>
       <c r="O11" s="0"/>
       <c r="P11" s="0"/>
       <c r="Q11" s="0"/>
       <c r="R11" s="0"/>
       <c r="S11" s="0"/>
       <c r="T11" s="0"/>
       <c r="U11" s="0"/>
       <c r="V11" s="0"/>
       <c r="W11" s="0"/>
@@ -3220,50 +3268,52 @@
       <c r="CF11" s="0"/>
       <c r="CG11" s="0"/>
       <c r="CH11" s="0"/>
       <c r="CI11" s="0"/>
       <c r="CJ11" s="0"/>
       <c r="CK11" s="0"/>
       <c r="CL11" s="0"/>
       <c r="CM11" s="0"/>
       <c r="CN11" s="0"/>
       <c r="CO11" s="0"/>
       <c r="CP11" s="0"/>
       <c r="CQ11" s="0"/>
       <c r="CR11" s="0"/>
       <c r="CS11" s="0"/>
       <c r="CT11" s="0"/>
       <c r="CU11" s="0"/>
       <c r="CV11" s="0"/>
       <c r="CW11" s="0"/>
       <c r="CX11" s="0"/>
       <c r="CY11" s="0"/>
       <c r="CZ11" s="0"/>
       <c r="DA11" s="0"/>
       <c r="DB11" s="0"/>
       <c r="DC11" s="0"/>
       <c r="DD11" s="0"/>
+      <c r="DE11" s="0"/>
+      <c r="DF11" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0"/>
       <c r="D12" s="0"/>
       <c r="E12" s="0"/>
       <c r="F12" s="0"/>
       <c r="G12" s="0"/>
       <c r="H12" s="0"/>
       <c r="I12" s="0"/>
       <c r="J12" s="0"/>
       <c r="K12" s="0"/>
       <c r="L12" s="0"/>
       <c r="M12" s="0"/>
       <c r="N12" s="0"/>
       <c r="O12" s="0"/>
       <c r="P12" s="0"/>
       <c r="Q12" s="0"/>
       <c r="R12" s="0"/>
       <c r="S12" s="0"/>
       <c r="T12" s="0"/>
       <c r="U12" s="0"/>
       <c r="V12" s="0"/>
       <c r="W12" s="0"/>
@@ -3330,50 +3380,52 @@
       <c r="CF12" s="0"/>
       <c r="CG12" s="0"/>
       <c r="CH12" s="0"/>
       <c r="CI12" s="0"/>
       <c r="CJ12" s="0"/>
       <c r="CK12" s="0"/>
       <c r="CL12" s="0"/>
       <c r="CM12" s="0"/>
       <c r="CN12" s="0"/>
       <c r="CO12" s="0"/>
       <c r="CP12" s="0"/>
       <c r="CQ12" s="0"/>
       <c r="CR12" s="0"/>
       <c r="CS12" s="0"/>
       <c r="CT12" s="0"/>
       <c r="CU12" s="0"/>
       <c r="CV12" s="0"/>
       <c r="CW12" s="0"/>
       <c r="CX12" s="0"/>
       <c r="CY12" s="0"/>
       <c r="CZ12" s="0"/>
       <c r="DA12" s="0"/>
       <c r="DB12" s="0"/>
       <c r="DC12" s="0"/>
       <c r="DD12" s="0"/>
+      <c r="DE12" s="0"/>
+      <c r="DF12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0"/>
       <c r="D13" s="0"/>
       <c r="E13" s="0"/>
       <c r="F13" s="0"/>
       <c r="G13" s="0"/>
       <c r="H13" s="0"/>
       <c r="I13" s="0"/>
       <c r="J13" s="0"/>
       <c r="K13" s="0"/>
       <c r="L13" s="0"/>
       <c r="M13" s="0"/>
       <c r="N13" s="0"/>
       <c r="O13" s="0"/>
       <c r="P13" s="0"/>
       <c r="Q13" s="0"/>
       <c r="R13" s="0"/>
       <c r="S13" s="0"/>
       <c r="T13" s="0"/>
       <c r="U13" s="0"/>
       <c r="V13" s="0"/>
       <c r="W13" s="0"/>
@@ -3440,50 +3492,52 @@
       <c r="CF13" s="0"/>
       <c r="CG13" s="0"/>
       <c r="CH13" s="0"/>
       <c r="CI13" s="0"/>
       <c r="CJ13" s="0"/>
       <c r="CK13" s="0"/>
       <c r="CL13" s="0"/>
       <c r="CM13" s="0"/>
       <c r="CN13" s="0"/>
       <c r="CO13" s="0"/>
       <c r="CP13" s="0"/>
       <c r="CQ13" s="0"/>
       <c r="CR13" s="0"/>
       <c r="CS13" s="0"/>
       <c r="CT13" s="0"/>
       <c r="CU13" s="0"/>
       <c r="CV13" s="0"/>
       <c r="CW13" s="0"/>
       <c r="CX13" s="0"/>
       <c r="CY13" s="0"/>
       <c r="CZ13" s="0"/>
       <c r="DA13" s="0"/>
       <c r="DB13" s="0"/>
       <c r="DC13" s="0"/>
       <c r="DD13" s="0"/>
+      <c r="DE13" s="0"/>
+      <c r="DF13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0"/>
       <c r="D14" s="0"/>
       <c r="E14" s="0"/>
       <c r="F14" s="0"/>
       <c r="G14" s="0"/>
       <c r="H14" s="0"/>
       <c r="I14" s="0"/>
       <c r="J14" s="0"/>
       <c r="K14" s="0"/>
       <c r="L14" s="0"/>
       <c r="M14" s="0"/>
       <c r="N14" s="0"/>
       <c r="O14" s="0"/>
       <c r="P14" s="0"/>
       <c r="Q14" s="0"/>
       <c r="R14" s="0"/>
       <c r="S14" s="0"/>
       <c r="T14" s="0"/>
       <c r="U14" s="0"/>
       <c r="V14" s="0"/>
       <c r="W14" s="0"/>
@@ -3550,50 +3604,52 @@
       <c r="CF14" s="0"/>
       <c r="CG14" s="0"/>
       <c r="CH14" s="0"/>
       <c r="CI14" s="0"/>
       <c r="CJ14" s="0"/>
       <c r="CK14" s="0"/>
       <c r="CL14" s="0"/>
       <c r="CM14" s="0"/>
       <c r="CN14" s="0"/>
       <c r="CO14" s="0"/>
       <c r="CP14" s="0"/>
       <c r="CQ14" s="0"/>
       <c r="CR14" s="0"/>
       <c r="CS14" s="0"/>
       <c r="CT14" s="0"/>
       <c r="CU14" s="0"/>
       <c r="CV14" s="0"/>
       <c r="CW14" s="0"/>
       <c r="CX14" s="0"/>
       <c r="CY14" s="0"/>
       <c r="CZ14" s="0"/>
       <c r="DA14" s="0"/>
       <c r="DB14" s="0"/>
       <c r="DC14" s="0"/>
       <c r="DD14" s="0"/>
+      <c r="DE14" s="0"/>
+      <c r="DF14" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0"/>
       <c r="D15" s="0"/>
       <c r="E15" s="0"/>
       <c r="F15" s="0"/>
       <c r="G15" s="0"/>
       <c r="H15" s="0"/>
       <c r="I15" s="0"/>
       <c r="J15" s="0"/>
       <c r="K15" s="0"/>
       <c r="L15" s="0"/>
       <c r="M15" s="0"/>
       <c r="N15" s="0"/>
       <c r="O15" s="0"/>
       <c r="P15" s="0"/>
       <c r="Q15" s="0"/>
       <c r="R15" s="0"/>
       <c r="S15" s="0"/>
       <c r="T15" s="0"/>
       <c r="U15" s="0"/>
       <c r="V15" s="0"/>
       <c r="W15" s="0"/>
@@ -3660,50 +3716,52 @@
       <c r="CF15" s="0"/>
       <c r="CG15" s="0"/>
       <c r="CH15" s="0"/>
       <c r="CI15" s="0"/>
       <c r="CJ15" s="0"/>
       <c r="CK15" s="0"/>
       <c r="CL15" s="0"/>
       <c r="CM15" s="0"/>
       <c r="CN15" s="0"/>
       <c r="CO15" s="0"/>
       <c r="CP15" s="0"/>
       <c r="CQ15" s="0"/>
       <c r="CR15" s="0"/>
       <c r="CS15" s="0"/>
       <c r="CT15" s="0"/>
       <c r="CU15" s="0"/>
       <c r="CV15" s="0"/>
       <c r="CW15" s="0"/>
       <c r="CX15" s="0"/>
       <c r="CY15" s="0"/>
       <c r="CZ15" s="0"/>
       <c r="DA15" s="0"/>
       <c r="DB15" s="0"/>
       <c r="DC15" s="0"/>
       <c r="DD15" s="0"/>
+      <c r="DE15" s="0"/>
+      <c r="DF15" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0"/>
       <c r="D16" s="0"/>
       <c r="E16" s="0"/>
       <c r="F16" s="0"/>
       <c r="G16" s="0"/>
       <c r="H16" s="0"/>
       <c r="I16" s="0"/>
       <c r="J16" s="0"/>
       <c r="K16" s="0"/>
       <c r="L16" s="0"/>
       <c r="M16" s="0"/>
       <c r="N16" s="0"/>
       <c r="O16" s="0"/>
       <c r="P16" s="0"/>
       <c r="Q16" s="0"/>
       <c r="R16" s="0"/>
       <c r="S16" s="0"/>
       <c r="T16" s="0"/>
       <c r="U16" s="0"/>
       <c r="V16" s="0"/>
       <c r="W16" s="0"/>
@@ -3770,50 +3828,52 @@
       <c r="CF16" s="0"/>
       <c r="CG16" s="0"/>
       <c r="CH16" s="0"/>
       <c r="CI16" s="0"/>
       <c r="CJ16" s="0"/>
       <c r="CK16" s="0"/>
       <c r="CL16" s="0"/>
       <c r="CM16" s="0"/>
       <c r="CN16" s="0"/>
       <c r="CO16" s="0"/>
       <c r="CP16" s="0"/>
       <c r="CQ16" s="0"/>
       <c r="CR16" s="0"/>
       <c r="CS16" s="0"/>
       <c r="CT16" s="0"/>
       <c r="CU16" s="0"/>
       <c r="CV16" s="0"/>
       <c r="CW16" s="0"/>
       <c r="CX16" s="0"/>
       <c r="CY16" s="0"/>
       <c r="CZ16" s="0"/>
       <c r="DA16" s="0"/>
       <c r="DB16" s="0"/>
       <c r="DC16" s="0"/>
       <c r="DD16" s="0"/>
+      <c r="DE16" s="0"/>
+      <c r="DF16" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0"/>
       <c r="D17" s="0"/>
       <c r="E17" s="0"/>
       <c r="F17" s="0"/>
       <c r="G17" s="0"/>
       <c r="H17" s="0"/>
       <c r="I17" s="0"/>
       <c r="J17" s="0"/>
       <c r="K17" s="0"/>
       <c r="L17" s="0"/>
       <c r="M17" s="0"/>
       <c r="N17" s="0"/>
       <c r="O17" s="0"/>
       <c r="P17" s="0"/>
       <c r="Q17" s="0"/>
       <c r="R17" s="0"/>
       <c r="S17" s="0"/>
       <c r="T17" s="0"/>
       <c r="U17" s="0"/>
       <c r="V17" s="0"/>
       <c r="W17" s="0"/>
@@ -3880,50 +3940,52 @@
       <c r="CF17" s="0"/>
       <c r="CG17" s="0"/>
       <c r="CH17" s="0"/>
       <c r="CI17" s="0"/>
       <c r="CJ17" s="0"/>
       <c r="CK17" s="0"/>
       <c r="CL17" s="0"/>
       <c r="CM17" s="0"/>
       <c r="CN17" s="0"/>
       <c r="CO17" s="0"/>
       <c r="CP17" s="0"/>
       <c r="CQ17" s="0"/>
       <c r="CR17" s="0"/>
       <c r="CS17" s="0"/>
       <c r="CT17" s="0"/>
       <c r="CU17" s="0"/>
       <c r="CV17" s="0"/>
       <c r="CW17" s="0"/>
       <c r="CX17" s="0"/>
       <c r="CY17" s="0"/>
       <c r="CZ17" s="0"/>
       <c r="DA17" s="0"/>
       <c r="DB17" s="0"/>
       <c r="DC17" s="0"/>
       <c r="DD17" s="0"/>
+      <c r="DE17" s="0"/>
+      <c r="DF17" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0"/>
       <c r="D18" s="0"/>
       <c r="E18" s="0"/>
       <c r="F18" s="0"/>
       <c r="G18" s="0"/>
       <c r="H18" s="0"/>
       <c r="I18" s="0"/>
       <c r="J18" s="0"/>
       <c r="K18" s="0"/>
       <c r="L18" s="0"/>
       <c r="M18" s="0"/>
       <c r="N18" s="0"/>
       <c r="O18" s="0"/>
       <c r="P18" s="0"/>
       <c r="Q18" s="0"/>
       <c r="R18" s="0"/>
       <c r="S18" s="0"/>
       <c r="T18" s="0"/>
       <c r="U18" s="0"/>
       <c r="V18" s="0"/>
       <c r="W18" s="0"/>
@@ -3990,50 +4052,52 @@
       <c r="CF18" s="0"/>
       <c r="CG18" s="0"/>
       <c r="CH18" s="0"/>
       <c r="CI18" s="0"/>
       <c r="CJ18" s="0"/>
       <c r="CK18" s="0"/>
       <c r="CL18" s="0"/>
       <c r="CM18" s="0"/>
       <c r="CN18" s="0"/>
       <c r="CO18" s="0"/>
       <c r="CP18" s="0"/>
       <c r="CQ18" s="0"/>
       <c r="CR18" s="0"/>
       <c r="CS18" s="0"/>
       <c r="CT18" s="0"/>
       <c r="CU18" s="0"/>
       <c r="CV18" s="0"/>
       <c r="CW18" s="0"/>
       <c r="CX18" s="0"/>
       <c r="CY18" s="0"/>
       <c r="CZ18" s="0"/>
       <c r="DA18" s="0"/>
       <c r="DB18" s="0"/>
       <c r="DC18" s="0"/>
       <c r="DD18" s="0"/>
+      <c r="DE18" s="0"/>
+      <c r="DF18" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0"/>
       <c r="D19" s="0"/>
       <c r="E19" s="0"/>
       <c r="F19" s="0"/>
       <c r="G19" s="0"/>
       <c r="H19" s="0"/>
       <c r="I19" s="0"/>
       <c r="J19" s="0"/>
       <c r="K19" s="0"/>
       <c r="L19" s="0"/>
       <c r="M19" s="0"/>
       <c r="N19" s="0"/>
       <c r="O19" s="0"/>
       <c r="P19" s="0"/>
       <c r="Q19" s="0"/>
       <c r="R19" s="0"/>
       <c r="S19" s="0"/>
       <c r="T19" s="0"/>
       <c r="U19" s="0"/>
       <c r="V19" s="0"/>
       <c r="W19" s="0"/>
@@ -4100,50 +4164,52 @@
       <c r="CF19" s="0"/>
       <c r="CG19" s="0"/>
       <c r="CH19" s="0"/>
       <c r="CI19" s="0"/>
       <c r="CJ19" s="0"/>
       <c r="CK19" s="0"/>
       <c r="CL19" s="0"/>
       <c r="CM19" s="0"/>
       <c r="CN19" s="0"/>
       <c r="CO19" s="0"/>
       <c r="CP19" s="0"/>
       <c r="CQ19" s="0"/>
       <c r="CR19" s="0"/>
       <c r="CS19" s="0"/>
       <c r="CT19" s="0"/>
       <c r="CU19" s="0"/>
       <c r="CV19" s="0"/>
       <c r="CW19" s="0"/>
       <c r="CX19" s="0"/>
       <c r="CY19" s="0"/>
       <c r="CZ19" s="0"/>
       <c r="DA19" s="0"/>
       <c r="DB19" s="0"/>
       <c r="DC19" s="0"/>
       <c r="DD19" s="0"/>
+      <c r="DE19" s="0"/>
+      <c r="DF19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0"/>
       <c r="D20" s="0"/>
       <c r="E20" s="0"/>
       <c r="F20" s="0"/>
       <c r="G20" s="0"/>
       <c r="H20" s="0"/>
       <c r="I20" s="0"/>
       <c r="J20" s="0"/>
       <c r="K20" s="0"/>
       <c r="L20" s="0"/>
       <c r="M20" s="0"/>
       <c r="N20" s="0"/>
       <c r="O20" s="0"/>
       <c r="P20" s="0"/>
       <c r="Q20" s="0"/>
       <c r="R20" s="0"/>
       <c r="S20" s="0"/>
       <c r="T20" s="0"/>
       <c r="U20" s="0"/>
       <c r="V20" s="0"/>
       <c r="W20" s="0"/>
@@ -4210,50 +4276,52 @@
       <c r="CF20" s="0"/>
       <c r="CG20" s="0"/>
       <c r="CH20" s="0"/>
       <c r="CI20" s="0"/>
       <c r="CJ20" s="0"/>
       <c r="CK20" s="0"/>
       <c r="CL20" s="0"/>
       <c r="CM20" s="0"/>
       <c r="CN20" s="0"/>
       <c r="CO20" s="0"/>
       <c r="CP20" s="0"/>
       <c r="CQ20" s="0"/>
       <c r="CR20" s="0"/>
       <c r="CS20" s="0"/>
       <c r="CT20" s="0"/>
       <c r="CU20" s="0"/>
       <c r="CV20" s="0"/>
       <c r="CW20" s="0"/>
       <c r="CX20" s="0"/>
       <c r="CY20" s="0"/>
       <c r="CZ20" s="0"/>
       <c r="DA20" s="0"/>
       <c r="DB20" s="0"/>
       <c r="DC20" s="0"/>
       <c r="DD20" s="0"/>
+      <c r="DE20" s="0"/>
+      <c r="DF20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0"/>
       <c r="D21" s="0"/>
       <c r="E21" s="0"/>
       <c r="F21" s="0"/>
       <c r="G21" s="0"/>
       <c r="H21" s="0"/>
       <c r="I21" s="0"/>
       <c r="J21" s="0"/>
       <c r="K21" s="0"/>
       <c r="L21" s="0"/>
       <c r="M21" s="0"/>
       <c r="N21" s="0"/>
       <c r="O21" s="0"/>
       <c r="P21" s="0"/>
       <c r="Q21" s="0"/>
       <c r="R21" s="0"/>
       <c r="S21" s="0"/>
       <c r="T21" s="0"/>
       <c r="U21" s="0"/>
       <c r="V21" s="0"/>
       <c r="W21" s="0"/>
@@ -4320,50 +4388,52 @@
       <c r="CF21" s="0"/>
       <c r="CG21" s="0"/>
       <c r="CH21" s="0"/>
       <c r="CI21" s="0"/>
       <c r="CJ21" s="0"/>
       <c r="CK21" s="0"/>
       <c r="CL21" s="0"/>
       <c r="CM21" s="0"/>
       <c r="CN21" s="0"/>
       <c r="CO21" s="0"/>
       <c r="CP21" s="0"/>
       <c r="CQ21" s="0"/>
       <c r="CR21" s="0"/>
       <c r="CS21" s="0"/>
       <c r="CT21" s="0"/>
       <c r="CU21" s="0"/>
       <c r="CV21" s="0"/>
       <c r="CW21" s="0"/>
       <c r="CX21" s="0"/>
       <c r="CY21" s="0"/>
       <c r="CZ21" s="0"/>
       <c r="DA21" s="0"/>
       <c r="DB21" s="0"/>
       <c r="DC21" s="0"/>
       <c r="DD21" s="0"/>
+      <c r="DE21" s="0"/>
+      <c r="DF21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0"/>
       <c r="D22" s="0"/>
       <c r="E22" s="0"/>
       <c r="F22" s="0"/>
       <c r="G22" s="0"/>
       <c r="H22" s="0"/>
       <c r="I22" s="0"/>
       <c r="J22" s="0"/>
       <c r="K22" s="0"/>
       <c r="L22" s="0"/>
       <c r="M22" s="0"/>
       <c r="N22" s="0"/>
       <c r="O22" s="0"/>
       <c r="P22" s="0"/>
       <c r="Q22" s="0"/>
       <c r="R22" s="0"/>
       <c r="S22" s="0"/>
       <c r="T22" s="0"/>
       <c r="U22" s="0"/>
       <c r="V22" s="0"/>
       <c r="W22" s="0"/>
@@ -4430,50 +4500,52 @@
       <c r="CF22" s="0"/>
       <c r="CG22" s="0"/>
       <c r="CH22" s="0"/>
       <c r="CI22" s="0"/>
       <c r="CJ22" s="0"/>
       <c r="CK22" s="0"/>
       <c r="CL22" s="0"/>
       <c r="CM22" s="0"/>
       <c r="CN22" s="0"/>
       <c r="CO22" s="0"/>
       <c r="CP22" s="0"/>
       <c r="CQ22" s="0"/>
       <c r="CR22" s="0"/>
       <c r="CS22" s="0"/>
       <c r="CT22" s="0"/>
       <c r="CU22" s="0"/>
       <c r="CV22" s="0"/>
       <c r="CW22" s="0"/>
       <c r="CX22" s="0"/>
       <c r="CY22" s="0"/>
       <c r="CZ22" s="0"/>
       <c r="DA22" s="0"/>
       <c r="DB22" s="0"/>
       <c r="DC22" s="0"/>
       <c r="DD22" s="0"/>
+      <c r="DE22" s="0"/>
+      <c r="DF22" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0"/>
       <c r="D23" s="0"/>
       <c r="E23" s="0"/>
       <c r="F23" s="0"/>
       <c r="G23" s="0"/>
       <c r="H23" s="0"/>
       <c r="I23" s="0"/>
       <c r="J23" s="0"/>
       <c r="K23" s="0"/>
       <c r="L23" s="0"/>
       <c r="M23" s="0"/>
       <c r="N23" s="0"/>
       <c r="O23" s="0"/>
       <c r="P23" s="0"/>
       <c r="Q23" s="0"/>
       <c r="R23" s="0"/>
       <c r="S23" s="0"/>
       <c r="T23" s="0"/>
       <c r="U23" s="0"/>
       <c r="V23" s="0"/>
       <c r="W23" s="0"/>
@@ -4540,50 +4612,52 @@
       <c r="CF23" s="0"/>
       <c r="CG23" s="0"/>
       <c r="CH23" s="0"/>
       <c r="CI23" s="0"/>
       <c r="CJ23" s="0"/>
       <c r="CK23" s="0"/>
       <c r="CL23" s="0"/>
       <c r="CM23" s="0"/>
       <c r="CN23" s="0"/>
       <c r="CO23" s="0"/>
       <c r="CP23" s="0"/>
       <c r="CQ23" s="0"/>
       <c r="CR23" s="0"/>
       <c r="CS23" s="0"/>
       <c r="CT23" s="0"/>
       <c r="CU23" s="0"/>
       <c r="CV23" s="0"/>
       <c r="CW23" s="0"/>
       <c r="CX23" s="0"/>
       <c r="CY23" s="0"/>
       <c r="CZ23" s="0"/>
       <c r="DA23" s="0"/>
       <c r="DB23" s="0"/>
       <c r="DC23" s="0"/>
       <c r="DD23" s="0"/>
+      <c r="DE23" s="0"/>
+      <c r="DF23" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0"/>
       <c r="D24" s="0"/>
       <c r="E24" s="0"/>
       <c r="F24" s="0"/>
       <c r="G24" s="0"/>
       <c r="H24" s="0"/>
       <c r="I24" s="0"/>
       <c r="J24" s="0"/>
       <c r="K24" s="0"/>
       <c r="L24" s="0"/>
       <c r="M24" s="0"/>
       <c r="N24" s="0"/>
       <c r="O24" s="0"/>
       <c r="P24" s="0"/>
       <c r="Q24" s="0"/>
       <c r="R24" s="0"/>
       <c r="S24" s="0"/>
       <c r="T24" s="0"/>
       <c r="U24" s="0"/>
       <c r="V24" s="0"/>
       <c r="W24" s="0"/>
@@ -4650,50 +4724,52 @@
       <c r="CF24" s="0"/>
       <c r="CG24" s="0"/>
       <c r="CH24" s="0"/>
       <c r="CI24" s="0"/>
       <c r="CJ24" s="0"/>
       <c r="CK24" s="0"/>
       <c r="CL24" s="0"/>
       <c r="CM24" s="0"/>
       <c r="CN24" s="0"/>
       <c r="CO24" s="0"/>
       <c r="CP24" s="0"/>
       <c r="CQ24" s="0"/>
       <c r="CR24" s="0"/>
       <c r="CS24" s="0"/>
       <c r="CT24" s="0"/>
       <c r="CU24" s="0"/>
       <c r="CV24" s="0"/>
       <c r="CW24" s="0"/>
       <c r="CX24" s="0"/>
       <c r="CY24" s="0"/>
       <c r="CZ24" s="0"/>
       <c r="DA24" s="0"/>
       <c r="DB24" s="0"/>
       <c r="DC24" s="0"/>
       <c r="DD24" s="0"/>
+      <c r="DE24" s="0"/>
+      <c r="DF24" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0"/>
       <c r="D25" s="0"/>
       <c r="E25" s="0"/>
       <c r="F25" s="0"/>
       <c r="G25" s="0"/>
       <c r="H25" s="0"/>
       <c r="I25" s="0"/>
       <c r="J25" s="0"/>
       <c r="K25" s="0"/>
       <c r="L25" s="0"/>
       <c r="M25" s="0"/>
       <c r="N25" s="0"/>
       <c r="O25" s="0"/>
       <c r="P25" s="0"/>
       <c r="Q25" s="0"/>
       <c r="R25" s="0"/>
       <c r="S25" s="0"/>
       <c r="T25" s="0"/>
       <c r="U25" s="0"/>
       <c r="V25" s="0"/>
       <c r="W25" s="0"/>
@@ -4760,50 +4836,52 @@
       <c r="CF25" s="0"/>
       <c r="CG25" s="0"/>
       <c r="CH25" s="0"/>
       <c r="CI25" s="0"/>
       <c r="CJ25" s="0"/>
       <c r="CK25" s="0"/>
       <c r="CL25" s="0"/>
       <c r="CM25" s="0"/>
       <c r="CN25" s="0"/>
       <c r="CO25" s="0"/>
       <c r="CP25" s="0"/>
       <c r="CQ25" s="0"/>
       <c r="CR25" s="0"/>
       <c r="CS25" s="0"/>
       <c r="CT25" s="0"/>
       <c r="CU25" s="0"/>
       <c r="CV25" s="0"/>
       <c r="CW25" s="0"/>
       <c r="CX25" s="0"/>
       <c r="CY25" s="0"/>
       <c r="CZ25" s="0"/>
       <c r="DA25" s="0"/>
       <c r="DB25" s="0"/>
       <c r="DC25" s="0"/>
       <c r="DD25" s="0"/>
+      <c r="DE25" s="0"/>
+      <c r="DF25" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0"/>
       <c r="D26" s="0"/>
       <c r="E26" s="0"/>
       <c r="F26" s="0"/>
       <c r="G26" s="0"/>
       <c r="H26" s="0"/>
       <c r="I26" s="0"/>
       <c r="J26" s="0"/>
       <c r="K26" s="0"/>
       <c r="L26" s="0"/>
       <c r="M26" s="0"/>
       <c r="N26" s="0"/>
       <c r="O26" s="0"/>
       <c r="P26" s="0"/>
       <c r="Q26" s="0"/>
       <c r="R26" s="0"/>
       <c r="S26" s="0"/>
       <c r="T26" s="0"/>
       <c r="U26" s="0"/>
       <c r="V26" s="0"/>
       <c r="W26" s="0"/>
@@ -4870,50 +4948,52 @@
       <c r="CF26" s="0"/>
       <c r="CG26" s="0"/>
       <c r="CH26" s="0"/>
       <c r="CI26" s="0"/>
       <c r="CJ26" s="0"/>
       <c r="CK26" s="0"/>
       <c r="CL26" s="0"/>
       <c r="CM26" s="0"/>
       <c r="CN26" s="0"/>
       <c r="CO26" s="0"/>
       <c r="CP26" s="0"/>
       <c r="CQ26" s="0"/>
       <c r="CR26" s="0"/>
       <c r="CS26" s="0"/>
       <c r="CT26" s="0"/>
       <c r="CU26" s="0"/>
       <c r="CV26" s="0"/>
       <c r="CW26" s="0"/>
       <c r="CX26" s="0"/>
       <c r="CY26" s="0"/>
       <c r="CZ26" s="0"/>
       <c r="DA26" s="0"/>
       <c r="DB26" s="0"/>
       <c r="DC26" s="0"/>
       <c r="DD26" s="0"/>
+      <c r="DE26" s="0"/>
+      <c r="DF26" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0"/>
       <c r="D27" s="0"/>
       <c r="E27" s="0"/>
       <c r="F27" s="0"/>
       <c r="G27" s="0"/>
       <c r="H27" s="0"/>
       <c r="I27" s="0"/>
       <c r="J27" s="0"/>
       <c r="K27" s="0"/>
       <c r="L27" s="0"/>
       <c r="M27" s="0"/>
       <c r="N27" s="0"/>
       <c r="O27" s="0"/>
       <c r="P27" s="0"/>
       <c r="Q27" s="0"/>
       <c r="R27" s="0"/>
       <c r="S27" s="0"/>
       <c r="T27" s="0"/>
       <c r="U27" s="0"/>
       <c r="V27" s="0"/>
       <c r="W27" s="0"/>
@@ -4980,50 +5060,52 @@
       <c r="CF27" s="0"/>
       <c r="CG27" s="0"/>
       <c r="CH27" s="0"/>
       <c r="CI27" s="0"/>
       <c r="CJ27" s="0"/>
       <c r="CK27" s="0"/>
       <c r="CL27" s="0"/>
       <c r="CM27" s="0"/>
       <c r="CN27" s="0"/>
       <c r="CO27" s="0"/>
       <c r="CP27" s="0"/>
       <c r="CQ27" s="0"/>
       <c r="CR27" s="0"/>
       <c r="CS27" s="0"/>
       <c r="CT27" s="0"/>
       <c r="CU27" s="0"/>
       <c r="CV27" s="0"/>
       <c r="CW27" s="0"/>
       <c r="CX27" s="0"/>
       <c r="CY27" s="0"/>
       <c r="CZ27" s="0"/>
       <c r="DA27" s="0"/>
       <c r="DB27" s="0"/>
       <c r="DC27" s="0"/>
       <c r="DD27" s="0"/>
+      <c r="DE27" s="0"/>
+      <c r="DF27" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0"/>
       <c r="D28" s="0"/>
       <c r="E28" s="0"/>
       <c r="F28" s="0"/>
       <c r="G28" s="0"/>
       <c r="H28" s="0"/>
       <c r="I28" s="0"/>
       <c r="J28" s="0"/>
       <c r="K28" s="0"/>
       <c r="L28" s="0"/>
       <c r="M28" s="0"/>
       <c r="N28" s="0"/>
       <c r="O28" s="0"/>
       <c r="P28" s="0"/>
       <c r="Q28" s="0"/>
       <c r="R28" s="0"/>
       <c r="S28" s="0"/>
       <c r="T28" s="0"/>
       <c r="U28" s="0"/>
       <c r="V28" s="0"/>
       <c r="W28" s="0"/>
@@ -5090,50 +5172,52 @@
       <c r="CF28" s="0"/>
       <c r="CG28" s="0"/>
       <c r="CH28" s="0"/>
       <c r="CI28" s="0"/>
       <c r="CJ28" s="0"/>
       <c r="CK28" s="0"/>
       <c r="CL28" s="0"/>
       <c r="CM28" s="0"/>
       <c r="CN28" s="0"/>
       <c r="CO28" s="0"/>
       <c r="CP28" s="0"/>
       <c r="CQ28" s="0"/>
       <c r="CR28" s="0"/>
       <c r="CS28" s="0"/>
       <c r="CT28" s="0"/>
       <c r="CU28" s="0"/>
       <c r="CV28" s="0"/>
       <c r="CW28" s="0"/>
       <c r="CX28" s="0"/>
       <c r="CY28" s="0"/>
       <c r="CZ28" s="0"/>
       <c r="DA28" s="0"/>
       <c r="DB28" s="0"/>
       <c r="DC28" s="0"/>
       <c r="DD28" s="0"/>
+      <c r="DE28" s="0"/>
+      <c r="DF28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0"/>
       <c r="D29" s="0"/>
       <c r="E29" s="0"/>
       <c r="F29" s="0"/>
       <c r="G29" s="0"/>
       <c r="H29" s="0"/>
       <c r="I29" s="0"/>
       <c r="J29" s="0"/>
       <c r="K29" s="0"/>
       <c r="L29" s="0"/>
       <c r="M29" s="0"/>
       <c r="N29" s="0"/>
       <c r="O29" s="0"/>
       <c r="P29" s="0"/>
       <c r="Q29" s="0"/>
       <c r="R29" s="0"/>
       <c r="S29" s="0"/>
       <c r="T29" s="0"/>
       <c r="U29" s="0"/>
       <c r="V29" s="0"/>
       <c r="W29" s="0"/>
@@ -5200,50 +5284,52 @@
       <c r="CF29" s="0"/>
       <c r="CG29" s="0"/>
       <c r="CH29" s="0"/>
       <c r="CI29" s="0"/>
       <c r="CJ29" s="0"/>
       <c r="CK29" s="0"/>
       <c r="CL29" s="0"/>
       <c r="CM29" s="0"/>
       <c r="CN29" s="0"/>
       <c r="CO29" s="0"/>
       <c r="CP29" s="0"/>
       <c r="CQ29" s="0"/>
       <c r="CR29" s="0"/>
       <c r="CS29" s="0"/>
       <c r="CT29" s="0"/>
       <c r="CU29" s="0"/>
       <c r="CV29" s="0"/>
       <c r="CW29" s="0"/>
       <c r="CX29" s="0"/>
       <c r="CY29" s="0"/>
       <c r="CZ29" s="0"/>
       <c r="DA29" s="0"/>
       <c r="DB29" s="0"/>
       <c r="DC29" s="0"/>
       <c r="DD29" s="0"/>
+      <c r="DE29" s="0"/>
+      <c r="DF29" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0"/>
       <c r="D30" s="0"/>
       <c r="E30" s="0"/>
       <c r="F30" s="0"/>
       <c r="G30" s="0"/>
       <c r="H30" s="0"/>
       <c r="I30" s="0"/>
       <c r="J30" s="0"/>
       <c r="K30" s="0"/>
       <c r="L30" s="0"/>
       <c r="M30" s="0"/>
       <c r="N30" s="0"/>
       <c r="O30" s="0"/>
       <c r="P30" s="0"/>
       <c r="Q30" s="0"/>
       <c r="R30" s="0"/>
       <c r="S30" s="0"/>
       <c r="T30" s="0"/>
       <c r="U30" s="0"/>
       <c r="V30" s="0"/>
       <c r="W30" s="0"/>
@@ -5310,50 +5396,52 @@
       <c r="CF30" s="0"/>
       <c r="CG30" s="0"/>
       <c r="CH30" s="0"/>
       <c r="CI30" s="0"/>
       <c r="CJ30" s="0"/>
       <c r="CK30" s="0"/>
       <c r="CL30" s="0"/>
       <c r="CM30" s="0"/>
       <c r="CN30" s="0"/>
       <c r="CO30" s="0"/>
       <c r="CP30" s="0"/>
       <c r="CQ30" s="0"/>
       <c r="CR30" s="0"/>
       <c r="CS30" s="0"/>
       <c r="CT30" s="0"/>
       <c r="CU30" s="0"/>
       <c r="CV30" s="0"/>
       <c r="CW30" s="0"/>
       <c r="CX30" s="0"/>
       <c r="CY30" s="0"/>
       <c r="CZ30" s="0"/>
       <c r="DA30" s="0"/>
       <c r="DB30" s="0"/>
       <c r="DC30" s="0"/>
       <c r="DD30" s="0"/>
+      <c r="DE30" s="0"/>
+      <c r="DF30" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0"/>
       <c r="D31" s="0"/>
       <c r="E31" s="0"/>
       <c r="F31" s="0"/>
       <c r="G31" s="0"/>
       <c r="H31" s="0"/>
       <c r="I31" s="0"/>
       <c r="J31" s="0"/>
       <c r="K31" s="0"/>
       <c r="L31" s="0"/>
       <c r="M31" s="0"/>
       <c r="N31" s="0"/>
       <c r="O31" s="0"/>
       <c r="P31" s="0"/>
       <c r="Q31" s="0"/>
       <c r="R31" s="0"/>
       <c r="S31" s="0"/>
       <c r="T31" s="0"/>
       <c r="U31" s="0"/>
       <c r="V31" s="0"/>
       <c r="W31" s="0"/>
@@ -5420,50 +5508,52 @@
       <c r="CF31" s="0"/>
       <c r="CG31" s="0"/>
       <c r="CH31" s="0"/>
       <c r="CI31" s="0"/>
       <c r="CJ31" s="0"/>
       <c r="CK31" s="0"/>
       <c r="CL31" s="0"/>
       <c r="CM31" s="0"/>
       <c r="CN31" s="0"/>
       <c r="CO31" s="0"/>
       <c r="CP31" s="0"/>
       <c r="CQ31" s="0"/>
       <c r="CR31" s="0"/>
       <c r="CS31" s="0"/>
       <c r="CT31" s="0"/>
       <c r="CU31" s="0"/>
       <c r="CV31" s="0"/>
       <c r="CW31" s="0"/>
       <c r="CX31" s="0"/>
       <c r="CY31" s="0"/>
       <c r="CZ31" s="0"/>
       <c r="DA31" s="0"/>
       <c r="DB31" s="0"/>
       <c r="DC31" s="0"/>
       <c r="DD31" s="0"/>
+      <c r="DE31" s="0"/>
+      <c r="DF31" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0"/>
       <c r="D32" s="0"/>
       <c r="E32" s="0"/>
       <c r="F32" s="0"/>
       <c r="G32" s="0"/>
       <c r="H32" s="0"/>
       <c r="I32" s="0"/>
       <c r="J32" s="0"/>
       <c r="K32" s="0"/>
       <c r="L32" s="0"/>
       <c r="M32" s="0"/>
       <c r="N32" s="0"/>
       <c r="O32" s="0"/>
       <c r="P32" s="0"/>
       <c r="Q32" s="0"/>
       <c r="R32" s="0"/>
       <c r="S32" s="0"/>
       <c r="T32" s="0"/>
       <c r="U32" s="0"/>
       <c r="V32" s="0"/>
       <c r="W32" s="0"/>
@@ -5530,50 +5620,52 @@
       <c r="CF32" s="0"/>
       <c r="CG32" s="0"/>
       <c r="CH32" s="0"/>
       <c r="CI32" s="0"/>
       <c r="CJ32" s="0"/>
       <c r="CK32" s="0"/>
       <c r="CL32" s="0"/>
       <c r="CM32" s="0"/>
       <c r="CN32" s="0"/>
       <c r="CO32" s="0"/>
       <c r="CP32" s="0"/>
       <c r="CQ32" s="0"/>
       <c r="CR32" s="0"/>
       <c r="CS32" s="0"/>
       <c r="CT32" s="0"/>
       <c r="CU32" s="0"/>
       <c r="CV32" s="0"/>
       <c r="CW32" s="0"/>
       <c r="CX32" s="0"/>
       <c r="CY32" s="0"/>
       <c r="CZ32" s="0"/>
       <c r="DA32" s="0"/>
       <c r="DB32" s="0"/>
       <c r="DC32" s="0"/>
       <c r="DD32" s="0"/>
+      <c r="DE32" s="0"/>
+      <c r="DF32" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0"/>
       <c r="D33" s="0"/>
       <c r="E33" s="0"/>
       <c r="F33" s="0"/>
       <c r="G33" s="0"/>
       <c r="H33" s="0"/>
       <c r="I33" s="0"/>
       <c r="J33" s="0"/>
       <c r="K33" s="0"/>
       <c r="L33" s="0"/>
       <c r="M33" s="0"/>
       <c r="N33" s="0"/>
       <c r="O33" s="0"/>
       <c r="P33" s="0"/>
       <c r="Q33" s="0"/>
       <c r="R33" s="0"/>
       <c r="S33" s="0"/>
       <c r="T33" s="0"/>
       <c r="U33" s="0"/>
       <c r="V33" s="0"/>
       <c r="W33" s="0"/>
@@ -5640,50 +5732,52 @@
       <c r="CF33" s="0"/>
       <c r="CG33" s="0"/>
       <c r="CH33" s="0"/>
       <c r="CI33" s="0"/>
       <c r="CJ33" s="0"/>
       <c r="CK33" s="0"/>
       <c r="CL33" s="0"/>
       <c r="CM33" s="0"/>
       <c r="CN33" s="0"/>
       <c r="CO33" s="0"/>
       <c r="CP33" s="0"/>
       <c r="CQ33" s="0"/>
       <c r="CR33" s="0"/>
       <c r="CS33" s="0"/>
       <c r="CT33" s="0"/>
       <c r="CU33" s="0"/>
       <c r="CV33" s="0"/>
       <c r="CW33" s="0"/>
       <c r="CX33" s="0"/>
       <c r="CY33" s="0"/>
       <c r="CZ33" s="0"/>
       <c r="DA33" s="0"/>
       <c r="DB33" s="0"/>
       <c r="DC33" s="0"/>
       <c r="DD33" s="0"/>
+      <c r="DE33" s="0"/>
+      <c r="DF33" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0"/>
       <c r="D34" s="0"/>
       <c r="E34" s="0"/>
       <c r="F34" s="0"/>
       <c r="G34" s="0"/>
       <c r="H34" s="0"/>
       <c r="I34" s="0"/>
       <c r="J34" s="0"/>
       <c r="K34" s="0"/>
       <c r="L34" s="0"/>
       <c r="M34" s="0"/>
       <c r="N34" s="0"/>
       <c r="O34" s="0"/>
       <c r="P34" s="0"/>
       <c r="Q34" s="0"/>
       <c r="R34" s="0"/>
       <c r="S34" s="0"/>
       <c r="T34" s="0"/>
       <c r="U34" s="0"/>
       <c r="V34" s="0"/>
       <c r="W34" s="0"/>
@@ -5750,50 +5844,52 @@
       <c r="CF34" s="0"/>
       <c r="CG34" s="0"/>
       <c r="CH34" s="0"/>
       <c r="CI34" s="0"/>
       <c r="CJ34" s="0"/>
       <c r="CK34" s="0"/>
       <c r="CL34" s="0"/>
       <c r="CM34" s="0"/>
       <c r="CN34" s="0"/>
       <c r="CO34" s="0"/>
       <c r="CP34" s="0"/>
       <c r="CQ34" s="0"/>
       <c r="CR34" s="0"/>
       <c r="CS34" s="0"/>
       <c r="CT34" s="0"/>
       <c r="CU34" s="0"/>
       <c r="CV34" s="0"/>
       <c r="CW34" s="0"/>
       <c r="CX34" s="0"/>
       <c r="CY34" s="0"/>
       <c r="CZ34" s="0"/>
       <c r="DA34" s="0"/>
       <c r="DB34" s="0"/>
       <c r="DC34" s="0"/>
       <c r="DD34" s="0"/>
+      <c r="DE34" s="0"/>
+      <c r="DF34" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0"/>
       <c r="D35" s="0"/>
       <c r="E35" s="0"/>
       <c r="F35" s="0"/>
       <c r="G35" s="0"/>
       <c r="H35" s="0"/>
       <c r="I35" s="0"/>
       <c r="J35" s="0"/>
       <c r="K35" s="0"/>
       <c r="L35" s="0"/>
       <c r="M35" s="0"/>
       <c r="N35" s="0"/>
       <c r="O35" s="0"/>
       <c r="P35" s="0"/>
       <c r="Q35" s="0"/>
       <c r="R35" s="0"/>
       <c r="S35" s="0"/>
       <c r="T35" s="0"/>
       <c r="U35" s="0"/>
       <c r="V35" s="0"/>
       <c r="W35" s="0"/>
@@ -5860,50 +5956,52 @@
       <c r="CF35" s="0"/>
       <c r="CG35" s="0"/>
       <c r="CH35" s="0"/>
       <c r="CI35" s="0"/>
       <c r="CJ35" s="0"/>
       <c r="CK35" s="0"/>
       <c r="CL35" s="0"/>
       <c r="CM35" s="0"/>
       <c r="CN35" s="0"/>
       <c r="CO35" s="0"/>
       <c r="CP35" s="0"/>
       <c r="CQ35" s="0"/>
       <c r="CR35" s="0"/>
       <c r="CS35" s="0"/>
       <c r="CT35" s="0"/>
       <c r="CU35" s="0"/>
       <c r="CV35" s="0"/>
       <c r="CW35" s="0"/>
       <c r="CX35" s="0"/>
       <c r="CY35" s="0"/>
       <c r="CZ35" s="0"/>
       <c r="DA35" s="0"/>
       <c r="DB35" s="0"/>
       <c r="DC35" s="0"/>
       <c r="DD35" s="0"/>
+      <c r="DE35" s="0"/>
+      <c r="DF35" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0"/>
       <c r="D36" s="0"/>
       <c r="E36" s="0"/>
       <c r="F36" s="0"/>
       <c r="G36" s="0"/>
       <c r="H36" s="0"/>
       <c r="I36" s="0"/>
       <c r="J36" s="0"/>
       <c r="K36" s="0"/>
       <c r="L36" s="0"/>
       <c r="M36" s="0"/>
       <c r="N36" s="0"/>
       <c r="O36" s="0"/>
       <c r="P36" s="0"/>
       <c r="Q36" s="0"/>
       <c r="R36" s="0"/>
       <c r="S36" s="0"/>
       <c r="T36" s="0"/>
       <c r="U36" s="0"/>
       <c r="V36" s="0"/>
       <c r="W36" s="0"/>
@@ -5970,50 +6068,52 @@
       <c r="CF36" s="0"/>
       <c r="CG36" s="0"/>
       <c r="CH36" s="0"/>
       <c r="CI36" s="0"/>
       <c r="CJ36" s="0"/>
       <c r="CK36" s="0"/>
       <c r="CL36" s="0"/>
       <c r="CM36" s="0"/>
       <c r="CN36" s="0"/>
       <c r="CO36" s="0"/>
       <c r="CP36" s="0"/>
       <c r="CQ36" s="0"/>
       <c r="CR36" s="0"/>
       <c r="CS36" s="0"/>
       <c r="CT36" s="0"/>
       <c r="CU36" s="0"/>
       <c r="CV36" s="0"/>
       <c r="CW36" s="0"/>
       <c r="CX36" s="0"/>
       <c r="CY36" s="0"/>
       <c r="CZ36" s="0"/>
       <c r="DA36" s="0"/>
       <c r="DB36" s="0"/>
       <c r="DC36" s="0"/>
       <c r="DD36" s="0"/>
+      <c r="DE36" s="0"/>
+      <c r="DF36" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0"/>
       <c r="D37" s="0"/>
       <c r="E37" s="0"/>
       <c r="F37" s="0"/>
       <c r="G37" s="0"/>
       <c r="H37" s="0"/>
       <c r="I37" s="0"/>
       <c r="J37" s="0"/>
       <c r="K37" s="0"/>
       <c r="L37" s="0"/>
       <c r="M37" s="0"/>
       <c r="N37" s="0"/>
       <c r="O37" s="0"/>
       <c r="P37" s="0"/>
       <c r="Q37" s="0"/>
       <c r="R37" s="0"/>
       <c r="S37" s="0"/>
       <c r="T37" s="0"/>
       <c r="U37" s="0"/>
       <c r="V37" s="0"/>
       <c r="W37" s="0"/>
@@ -6080,50 +6180,52 @@
       <c r="CF37" s="0"/>
       <c r="CG37" s="0"/>
       <c r="CH37" s="0"/>
       <c r="CI37" s="0"/>
       <c r="CJ37" s="0"/>
       <c r="CK37" s="0"/>
       <c r="CL37" s="0"/>
       <c r="CM37" s="0"/>
       <c r="CN37" s="0"/>
       <c r="CO37" s="0"/>
       <c r="CP37" s="0"/>
       <c r="CQ37" s="0"/>
       <c r="CR37" s="0"/>
       <c r="CS37" s="0"/>
       <c r="CT37" s="0"/>
       <c r="CU37" s="0"/>
       <c r="CV37" s="0"/>
       <c r="CW37" s="0"/>
       <c r="CX37" s="0"/>
       <c r="CY37" s="0"/>
       <c r="CZ37" s="0"/>
       <c r="DA37" s="0"/>
       <c r="DB37" s="0"/>
       <c r="DC37" s="0"/>
       <c r="DD37" s="0"/>
+      <c r="DE37" s="0"/>
+      <c r="DF37" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0"/>
       <c r="D38" s="0"/>
       <c r="E38" s="0"/>
       <c r="F38" s="0"/>
       <c r="G38" s="0"/>
       <c r="H38" s="0"/>
       <c r="I38" s="0"/>
       <c r="J38" s="0"/>
       <c r="K38" s="0"/>
       <c r="L38" s="0"/>
       <c r="M38" s="0"/>
       <c r="N38" s="0"/>
       <c r="O38" s="0"/>
       <c r="P38" s="0"/>
       <c r="Q38" s="0"/>
       <c r="R38" s="0"/>
       <c r="S38" s="0"/>
       <c r="T38" s="0"/>
       <c r="U38" s="0"/>
       <c r="V38" s="0"/>
       <c r="W38" s="0"/>
@@ -6190,50 +6292,52 @@
       <c r="CF38" s="0"/>
       <c r="CG38" s="0"/>
       <c r="CH38" s="0"/>
       <c r="CI38" s="0"/>
       <c r="CJ38" s="0"/>
       <c r="CK38" s="0"/>
       <c r="CL38" s="0"/>
       <c r="CM38" s="0"/>
       <c r="CN38" s="0"/>
       <c r="CO38" s="0"/>
       <c r="CP38" s="0"/>
       <c r="CQ38" s="0"/>
       <c r="CR38" s="0"/>
       <c r="CS38" s="0"/>
       <c r="CT38" s="0"/>
       <c r="CU38" s="0"/>
       <c r="CV38" s="0"/>
       <c r="CW38" s="0"/>
       <c r="CX38" s="0"/>
       <c r="CY38" s="0"/>
       <c r="CZ38" s="0"/>
       <c r="DA38" s="0"/>
       <c r="DB38" s="0"/>
       <c r="DC38" s="0"/>
       <c r="DD38" s="0"/>
+      <c r="DE38" s="0"/>
+      <c r="DF38" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0"/>
       <c r="D39" s="0"/>
       <c r="E39" s="0"/>
       <c r="F39" s="0"/>
       <c r="G39" s="0"/>
       <c r="H39" s="0"/>
       <c r="I39" s="0"/>
       <c r="J39" s="0"/>
       <c r="K39" s="0"/>
       <c r="L39" s="0"/>
       <c r="M39" s="0"/>
       <c r="N39" s="0"/>
       <c r="O39" s="0"/>
       <c r="P39" s="0"/>
       <c r="Q39" s="0"/>
       <c r="R39" s="0"/>
       <c r="S39" s="0"/>
       <c r="T39" s="0"/>
       <c r="U39" s="0"/>
       <c r="V39" s="0"/>
       <c r="W39" s="0"/>
@@ -6300,50 +6404,52 @@
       <c r="CF39" s="0"/>
       <c r="CG39" s="0"/>
       <c r="CH39" s="0"/>
       <c r="CI39" s="0"/>
       <c r="CJ39" s="0"/>
       <c r="CK39" s="0"/>
       <c r="CL39" s="0"/>
       <c r="CM39" s="0"/>
       <c r="CN39" s="0"/>
       <c r="CO39" s="0"/>
       <c r="CP39" s="0"/>
       <c r="CQ39" s="0"/>
       <c r="CR39" s="0"/>
       <c r="CS39" s="0"/>
       <c r="CT39" s="0"/>
       <c r="CU39" s="0"/>
       <c r="CV39" s="0"/>
       <c r="CW39" s="0"/>
       <c r="CX39" s="0"/>
       <c r="CY39" s="0"/>
       <c r="CZ39" s="0"/>
       <c r="DA39" s="0"/>
       <c r="DB39" s="0"/>
       <c r="DC39" s="0"/>
       <c r="DD39" s="0"/>
+      <c r="DE39" s="0"/>
+      <c r="DF39" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0"/>
       <c r="D40" s="0"/>
       <c r="E40" s="0"/>
       <c r="F40" s="0"/>
       <c r="G40" s="0"/>
       <c r="H40" s="0"/>
       <c r="I40" s="0"/>
       <c r="J40" s="0"/>
       <c r="K40" s="0"/>
       <c r="L40" s="0"/>
       <c r="M40" s="0"/>
       <c r="N40" s="0"/>
       <c r="O40" s="0"/>
       <c r="P40" s="0"/>
       <c r="Q40" s="0"/>
       <c r="R40" s="0"/>
       <c r="S40" s="0"/>
       <c r="T40" s="0"/>
       <c r="U40" s="0"/>
       <c r="V40" s="0"/>
       <c r="W40" s="0"/>
@@ -6410,50 +6516,52 @@
       <c r="CF40" s="0"/>
       <c r="CG40" s="0"/>
       <c r="CH40" s="0"/>
       <c r="CI40" s="0"/>
       <c r="CJ40" s="0"/>
       <c r="CK40" s="0"/>
       <c r="CL40" s="0"/>
       <c r="CM40" s="0"/>
       <c r="CN40" s="0"/>
       <c r="CO40" s="0"/>
       <c r="CP40" s="0"/>
       <c r="CQ40" s="0"/>
       <c r="CR40" s="0"/>
       <c r="CS40" s="0"/>
       <c r="CT40" s="0"/>
       <c r="CU40" s="0"/>
       <c r="CV40" s="0"/>
       <c r="CW40" s="0"/>
       <c r="CX40" s="0"/>
       <c r="CY40" s="0"/>
       <c r="CZ40" s="0"/>
       <c r="DA40" s="0"/>
       <c r="DB40" s="0"/>
       <c r="DC40" s="0"/>
       <c r="DD40" s="0"/>
+      <c r="DE40" s="0"/>
+      <c r="DF40" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0"/>
       <c r="D41" s="0"/>
       <c r="E41" s="0"/>
       <c r="F41" s="0"/>
       <c r="G41" s="0"/>
       <c r="H41" s="0"/>
       <c r="I41" s="0"/>
       <c r="J41" s="0"/>
       <c r="K41" s="0"/>
       <c r="L41" s="0"/>
       <c r="M41" s="0"/>
       <c r="N41" s="0"/>
       <c r="O41" s="0"/>
       <c r="P41" s="0"/>
       <c r="Q41" s="0"/>
       <c r="R41" s="0"/>
       <c r="S41" s="0"/>
       <c r="T41" s="0"/>
       <c r="U41" s="0"/>
       <c r="V41" s="0"/>
       <c r="W41" s="0"/>
@@ -6520,50 +6628,52 @@
       <c r="CF41" s="0"/>
       <c r="CG41" s="0"/>
       <c r="CH41" s="0"/>
       <c r="CI41" s="0"/>
       <c r="CJ41" s="0"/>
       <c r="CK41" s="0"/>
       <c r="CL41" s="0"/>
       <c r="CM41" s="0"/>
       <c r="CN41" s="0"/>
       <c r="CO41" s="0"/>
       <c r="CP41" s="0"/>
       <c r="CQ41" s="0"/>
       <c r="CR41" s="0"/>
       <c r="CS41" s="0"/>
       <c r="CT41" s="0"/>
       <c r="CU41" s="0"/>
       <c r="CV41" s="0"/>
       <c r="CW41" s="0"/>
       <c r="CX41" s="0"/>
       <c r="CY41" s="0"/>
       <c r="CZ41" s="0"/>
       <c r="DA41" s="0"/>
       <c r="DB41" s="0"/>
       <c r="DC41" s="0"/>
       <c r="DD41" s="0"/>
+      <c r="DE41" s="0"/>
+      <c r="DF41" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0"/>
       <c r="D42" s="0"/>
       <c r="E42" s="0"/>
       <c r="F42" s="0"/>
       <c r="G42" s="0"/>
       <c r="H42" s="0"/>
       <c r="I42" s="0"/>
       <c r="J42" s="0"/>
       <c r="K42" s="0"/>
       <c r="L42" s="0"/>
       <c r="M42" s="0"/>
       <c r="N42" s="0"/>
       <c r="O42" s="0"/>
       <c r="P42" s="0"/>
       <c r="Q42" s="0"/>
       <c r="R42" s="0"/>
       <c r="S42" s="0"/>
       <c r="T42" s="0"/>
       <c r="U42" s="0"/>
       <c r="V42" s="0"/>
       <c r="W42" s="0"/>
@@ -6630,50 +6740,52 @@
       <c r="CF42" s="0"/>
       <c r="CG42" s="0"/>
       <c r="CH42" s="0"/>
       <c r="CI42" s="0"/>
       <c r="CJ42" s="0"/>
       <c r="CK42" s="0"/>
       <c r="CL42" s="0"/>
       <c r="CM42" s="0"/>
       <c r="CN42" s="0"/>
       <c r="CO42" s="0"/>
       <c r="CP42" s="0"/>
       <c r="CQ42" s="0"/>
       <c r="CR42" s="0"/>
       <c r="CS42" s="0"/>
       <c r="CT42" s="0"/>
       <c r="CU42" s="0"/>
       <c r="CV42" s="0"/>
       <c r="CW42" s="0"/>
       <c r="CX42" s="0"/>
       <c r="CY42" s="0"/>
       <c r="CZ42" s="0"/>
       <c r="DA42" s="0"/>
       <c r="DB42" s="0"/>
       <c r="DC42" s="0"/>
       <c r="DD42" s="0"/>
+      <c r="DE42" s="0"/>
+      <c r="DF42" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0"/>
       <c r="D43" s="0"/>
       <c r="E43" s="0"/>
       <c r="F43" s="0"/>
       <c r="G43" s="0"/>
       <c r="H43" s="0"/>
       <c r="I43" s="0"/>
       <c r="J43" s="0"/>
       <c r="K43" s="0"/>
       <c r="L43" s="0"/>
       <c r="M43" s="0"/>
       <c r="N43" s="0"/>
       <c r="O43" s="0"/>
       <c r="P43" s="0"/>
       <c r="Q43" s="0"/>
       <c r="R43" s="0"/>
       <c r="S43" s="0"/>
       <c r="T43" s="0"/>
       <c r="U43" s="0"/>
       <c r="V43" s="0"/>
       <c r="W43" s="0"/>
@@ -6740,50 +6852,52 @@
       <c r="CF43" s="0"/>
       <c r="CG43" s="0"/>
       <c r="CH43" s="0"/>
       <c r="CI43" s="0"/>
       <c r="CJ43" s="0"/>
       <c r="CK43" s="0"/>
       <c r="CL43" s="0"/>
       <c r="CM43" s="0"/>
       <c r="CN43" s="0"/>
       <c r="CO43" s="0"/>
       <c r="CP43" s="0"/>
       <c r="CQ43" s="0"/>
       <c r="CR43" s="0"/>
       <c r="CS43" s="0"/>
       <c r="CT43" s="0"/>
       <c r="CU43" s="0"/>
       <c r="CV43" s="0"/>
       <c r="CW43" s="0"/>
       <c r="CX43" s="0"/>
       <c r="CY43" s="0"/>
       <c r="CZ43" s="0"/>
       <c r="DA43" s="0"/>
       <c r="DB43" s="0"/>
       <c r="DC43" s="0"/>
       <c r="DD43" s="0"/>
+      <c r="DE43" s="0"/>
+      <c r="DF43" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0"/>
       <c r="D44" s="0"/>
       <c r="E44" s="0"/>
       <c r="F44" s="0"/>
       <c r="G44" s="0"/>
       <c r="H44" s="0"/>
       <c r="I44" s="0"/>
       <c r="J44" s="0"/>
       <c r="K44" s="0"/>
       <c r="L44" s="0"/>
       <c r="M44" s="0"/>
       <c r="N44" s="0"/>
       <c r="O44" s="0"/>
       <c r="P44" s="0"/>
       <c r="Q44" s="0"/>
       <c r="R44" s="0"/>
       <c r="S44" s="0"/>
       <c r="T44" s="0"/>
       <c r="U44" s="0"/>
       <c r="V44" s="0"/>
       <c r="W44" s="0"/>
@@ -6850,50 +6964,52 @@
       <c r="CF44" s="0"/>
       <c r="CG44" s="0"/>
       <c r="CH44" s="0"/>
       <c r="CI44" s="0"/>
       <c r="CJ44" s="0"/>
       <c r="CK44" s="0"/>
       <c r="CL44" s="0"/>
       <c r="CM44" s="0"/>
       <c r="CN44" s="0"/>
       <c r="CO44" s="0"/>
       <c r="CP44" s="0"/>
       <c r="CQ44" s="0"/>
       <c r="CR44" s="0"/>
       <c r="CS44" s="0"/>
       <c r="CT44" s="0"/>
       <c r="CU44" s="0"/>
       <c r="CV44" s="0"/>
       <c r="CW44" s="0"/>
       <c r="CX44" s="0"/>
       <c r="CY44" s="0"/>
       <c r="CZ44" s="0"/>
       <c r="DA44" s="0"/>
       <c r="DB44" s="0"/>
       <c r="DC44" s="0"/>
       <c r="DD44" s="0"/>
+      <c r="DE44" s="0"/>
+      <c r="DF44" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0"/>
       <c r="D45" s="0"/>
       <c r="E45" s="0"/>
       <c r="F45" s="0"/>
       <c r="G45" s="0"/>
       <c r="H45" s="0"/>
       <c r="I45" s="0"/>
       <c r="J45" s="0"/>
       <c r="K45" s="0"/>
       <c r="L45" s="0"/>
       <c r="M45" s="0"/>
       <c r="N45" s="0"/>
       <c r="O45" s="0"/>
       <c r="P45" s="0"/>
       <c r="Q45" s="0"/>
       <c r="R45" s="0"/>
       <c r="S45" s="0"/>
       <c r="T45" s="0"/>
       <c r="U45" s="0"/>
       <c r="V45" s="0"/>
       <c r="W45" s="0"/>
@@ -6960,50 +7076,52 @@
       <c r="CF45" s="0"/>
       <c r="CG45" s="0"/>
       <c r="CH45" s="0"/>
       <c r="CI45" s="0"/>
       <c r="CJ45" s="0"/>
       <c r="CK45" s="0"/>
       <c r="CL45" s="0"/>
       <c r="CM45" s="0"/>
       <c r="CN45" s="0"/>
       <c r="CO45" s="0"/>
       <c r="CP45" s="0"/>
       <c r="CQ45" s="0"/>
       <c r="CR45" s="0"/>
       <c r="CS45" s="0"/>
       <c r="CT45" s="0"/>
       <c r="CU45" s="0"/>
       <c r="CV45" s="0"/>
       <c r="CW45" s="0"/>
       <c r="CX45" s="0"/>
       <c r="CY45" s="0"/>
       <c r="CZ45" s="0"/>
       <c r="DA45" s="0"/>
       <c r="DB45" s="0"/>
       <c r="DC45" s="0"/>
       <c r="DD45" s="0"/>
+      <c r="DE45" s="0"/>
+      <c r="DF45" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0"/>
       <c r="D46" s="0"/>
       <c r="E46" s="0"/>
       <c r="F46" s="0"/>
       <c r="G46" s="0"/>
       <c r="H46" s="0"/>
       <c r="I46" s="0"/>
       <c r="J46" s="0"/>
       <c r="K46" s="0"/>
       <c r="L46" s="0"/>
       <c r="M46" s="0"/>
       <c r="N46" s="0"/>
       <c r="O46" s="0"/>
       <c r="P46" s="0"/>
       <c r="Q46" s="0"/>
       <c r="R46" s="0"/>
       <c r="S46" s="0"/>
       <c r="T46" s="0"/>
       <c r="U46" s="0"/>
       <c r="V46" s="0"/>
       <c r="W46" s="0"/>
@@ -7070,50 +7188,52 @@
       <c r="CF46" s="0"/>
       <c r="CG46" s="0"/>
       <c r="CH46" s="0"/>
       <c r="CI46" s="0"/>
       <c r="CJ46" s="0"/>
       <c r="CK46" s="0"/>
       <c r="CL46" s="0"/>
       <c r="CM46" s="0"/>
       <c r="CN46" s="0"/>
       <c r="CO46" s="0"/>
       <c r="CP46" s="0"/>
       <c r="CQ46" s="0"/>
       <c r="CR46" s="0"/>
       <c r="CS46" s="0"/>
       <c r="CT46" s="0"/>
       <c r="CU46" s="0"/>
       <c r="CV46" s="0"/>
       <c r="CW46" s="0"/>
       <c r="CX46" s="0"/>
       <c r="CY46" s="0"/>
       <c r="CZ46" s="0"/>
       <c r="DA46" s="0"/>
       <c r="DB46" s="0"/>
       <c r="DC46" s="0"/>
       <c r="DD46" s="0"/>
+      <c r="DE46" s="0"/>
+      <c r="DF46" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0"/>
       <c r="D47" s="0"/>
       <c r="E47" s="0"/>
       <c r="F47" s="0"/>
       <c r="G47" s="0"/>
       <c r="H47" s="0"/>
       <c r="I47" s="0"/>
       <c r="J47" s="0"/>
       <c r="K47" s="0"/>
       <c r="L47" s="0"/>
       <c r="M47" s="0"/>
       <c r="N47" s="0"/>
       <c r="O47" s="0"/>
       <c r="P47" s="0"/>
       <c r="Q47" s="0"/>
       <c r="R47" s="0"/>
       <c r="S47" s="0"/>
       <c r="T47" s="0"/>
       <c r="U47" s="0"/>
       <c r="V47" s="0"/>
       <c r="W47" s="0"/>
@@ -7180,50 +7300,52 @@
       <c r="CF47" s="0"/>
       <c r="CG47" s="0"/>
       <c r="CH47" s="0"/>
       <c r="CI47" s="0"/>
       <c r="CJ47" s="0"/>
       <c r="CK47" s="0"/>
       <c r="CL47" s="0"/>
       <c r="CM47" s="0"/>
       <c r="CN47" s="0"/>
       <c r="CO47" s="0"/>
       <c r="CP47" s="0"/>
       <c r="CQ47" s="0"/>
       <c r="CR47" s="0"/>
       <c r="CS47" s="0"/>
       <c r="CT47" s="0"/>
       <c r="CU47" s="0"/>
       <c r="CV47" s="0"/>
       <c r="CW47" s="0"/>
       <c r="CX47" s="0"/>
       <c r="CY47" s="0"/>
       <c r="CZ47" s="0"/>
       <c r="DA47" s="0"/>
       <c r="DB47" s="0"/>
       <c r="DC47" s="0"/>
       <c r="DD47" s="0"/>
+      <c r="DE47" s="0"/>
+      <c r="DF47" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0"/>
       <c r="D48" s="0"/>
       <c r="E48" s="0"/>
       <c r="F48" s="0"/>
       <c r="G48" s="0"/>
       <c r="H48" s="0"/>
       <c r="I48" s="0"/>
       <c r="J48" s="0"/>
       <c r="K48" s="0"/>
       <c r="L48" s="0"/>
       <c r="M48" s="0"/>
       <c r="N48" s="0"/>
       <c r="O48" s="0"/>
       <c r="P48" s="0"/>
       <c r="Q48" s="0"/>
       <c r="R48" s="0"/>
       <c r="S48" s="0"/>
       <c r="T48" s="0"/>
       <c r="U48" s="0"/>
       <c r="V48" s="0"/>
       <c r="W48" s="0"/>
@@ -7290,50 +7412,52 @@
       <c r="CF48" s="0"/>
       <c r="CG48" s="0"/>
       <c r="CH48" s="0"/>
       <c r="CI48" s="0"/>
       <c r="CJ48" s="0"/>
       <c r="CK48" s="0"/>
       <c r="CL48" s="0"/>
       <c r="CM48" s="0"/>
       <c r="CN48" s="0"/>
       <c r="CO48" s="0"/>
       <c r="CP48" s="0"/>
       <c r="CQ48" s="0"/>
       <c r="CR48" s="0"/>
       <c r="CS48" s="0"/>
       <c r="CT48" s="0"/>
       <c r="CU48" s="0"/>
       <c r="CV48" s="0"/>
       <c r="CW48" s="0"/>
       <c r="CX48" s="0"/>
       <c r="CY48" s="0"/>
       <c r="CZ48" s="0"/>
       <c r="DA48" s="0"/>
       <c r="DB48" s="0"/>
       <c r="DC48" s="0"/>
       <c r="DD48" s="0"/>
+      <c r="DE48" s="0"/>
+      <c r="DF48" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0"/>
       <c r="D49" s="0"/>
       <c r="E49" s="0"/>
       <c r="F49" s="0"/>
       <c r="G49" s="0"/>
       <c r="H49" s="0"/>
       <c r="I49" s="0"/>
       <c r="J49" s="0"/>
       <c r="K49" s="0"/>
       <c r="L49" s="0"/>
       <c r="M49" s="0"/>
       <c r="N49" s="0"/>
       <c r="O49" s="0"/>
       <c r="P49" s="0"/>
       <c r="Q49" s="0"/>
       <c r="R49" s="0"/>
       <c r="S49" s="0"/>
       <c r="T49" s="0"/>
       <c r="U49" s="0"/>
       <c r="V49" s="0"/>
       <c r="W49" s="0"/>
@@ -7400,50 +7524,52 @@
       <c r="CF49" s="0"/>
       <c r="CG49" s="0"/>
       <c r="CH49" s="0"/>
       <c r="CI49" s="0"/>
       <c r="CJ49" s="0"/>
       <c r="CK49" s="0"/>
       <c r="CL49" s="0"/>
       <c r="CM49" s="0"/>
       <c r="CN49" s="0"/>
       <c r="CO49" s="0"/>
       <c r="CP49" s="0"/>
       <c r="CQ49" s="0"/>
       <c r="CR49" s="0"/>
       <c r="CS49" s="0"/>
       <c r="CT49" s="0"/>
       <c r="CU49" s="0"/>
       <c r="CV49" s="0"/>
       <c r="CW49" s="0"/>
       <c r="CX49" s="0"/>
       <c r="CY49" s="0"/>
       <c r="CZ49" s="0"/>
       <c r="DA49" s="0"/>
       <c r="DB49" s="0"/>
       <c r="DC49" s="0"/>
       <c r="DD49" s="0"/>
+      <c r="DE49" s="0"/>
+      <c r="DF49" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0"/>
       <c r="D50" s="0"/>
       <c r="E50" s="0"/>
       <c r="F50" s="0"/>
       <c r="G50" s="0"/>
       <c r="H50" s="0"/>
       <c r="I50" s="0"/>
       <c r="J50" s="0"/>
       <c r="K50" s="0"/>
       <c r="L50" s="0"/>
       <c r="M50" s="0"/>
       <c r="N50" s="0"/>
       <c r="O50" s="0"/>
       <c r="P50" s="0"/>
       <c r="Q50" s="0"/>
       <c r="R50" s="0"/>
       <c r="S50" s="0"/>
       <c r="T50" s="0"/>
       <c r="U50" s="0"/>
       <c r="V50" s="0"/>
       <c r="W50" s="0"/>
@@ -7510,50 +7636,52 @@
       <c r="CF50" s="0"/>
       <c r="CG50" s="0"/>
       <c r="CH50" s="0"/>
       <c r="CI50" s="0"/>
       <c r="CJ50" s="0"/>
       <c r="CK50" s="0"/>
       <c r="CL50" s="0"/>
       <c r="CM50" s="0"/>
       <c r="CN50" s="0"/>
       <c r="CO50" s="0"/>
       <c r="CP50" s="0"/>
       <c r="CQ50" s="0"/>
       <c r="CR50" s="0"/>
       <c r="CS50" s="0"/>
       <c r="CT50" s="0"/>
       <c r="CU50" s="0"/>
       <c r="CV50" s="0"/>
       <c r="CW50" s="0"/>
       <c r="CX50" s="0"/>
       <c r="CY50" s="0"/>
       <c r="CZ50" s="0"/>
       <c r="DA50" s="0"/>
       <c r="DB50" s="0"/>
       <c r="DC50" s="0"/>
       <c r="DD50" s="0"/>
+      <c r="DE50" s="0"/>
+      <c r="DF50" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0"/>
       <c r="D51" s="0"/>
       <c r="E51" s="0"/>
       <c r="F51" s="0"/>
       <c r="G51" s="0"/>
       <c r="H51" s="0"/>
       <c r="I51" s="0"/>
       <c r="J51" s="0"/>
       <c r="K51" s="0"/>
       <c r="L51" s="0"/>
       <c r="M51" s="0"/>
       <c r="N51" s="0"/>
       <c r="O51" s="0"/>
       <c r="P51" s="0"/>
       <c r="Q51" s="0"/>
       <c r="R51" s="0"/>
       <c r="S51" s="0"/>
       <c r="T51" s="0"/>
       <c r="U51" s="0"/>
       <c r="V51" s="0"/>
       <c r="W51" s="0"/>
@@ -7620,50 +7748,52 @@
       <c r="CF51" s="0"/>
       <c r="CG51" s="0"/>
       <c r="CH51" s="0"/>
       <c r="CI51" s="0"/>
       <c r="CJ51" s="0"/>
       <c r="CK51" s="0"/>
       <c r="CL51" s="0"/>
       <c r="CM51" s="0"/>
       <c r="CN51" s="0"/>
       <c r="CO51" s="0"/>
       <c r="CP51" s="0"/>
       <c r="CQ51" s="0"/>
       <c r="CR51" s="0"/>
       <c r="CS51" s="0"/>
       <c r="CT51" s="0"/>
       <c r="CU51" s="0"/>
       <c r="CV51" s="0"/>
       <c r="CW51" s="0"/>
       <c r="CX51" s="0"/>
       <c r="CY51" s="0"/>
       <c r="CZ51" s="0"/>
       <c r="DA51" s="0"/>
       <c r="DB51" s="0"/>
       <c r="DC51" s="0"/>
       <c r="DD51" s="0"/>
+      <c r="DE51" s="0"/>
+      <c r="DF51" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0"/>
       <c r="D52" s="0"/>
       <c r="E52" s="0"/>
       <c r="F52" s="0"/>
       <c r="G52" s="0"/>
       <c r="H52" s="0"/>
       <c r="I52" s="0"/>
       <c r="J52" s="0"/>
       <c r="K52" s="0"/>
       <c r="L52" s="0"/>
       <c r="M52" s="0"/>
       <c r="N52" s="0"/>
       <c r="O52" s="0"/>
       <c r="P52" s="0"/>
       <c r="Q52" s="0"/>
       <c r="R52" s="0"/>
       <c r="S52" s="0"/>
       <c r="T52" s="0"/>
       <c r="U52" s="0"/>
       <c r="V52" s="0"/>
       <c r="W52" s="0"/>
@@ -7730,50 +7860,52 @@
       <c r="CF52" s="0"/>
       <c r="CG52" s="0"/>
       <c r="CH52" s="0"/>
       <c r="CI52" s="0"/>
       <c r="CJ52" s="0"/>
       <c r="CK52" s="0"/>
       <c r="CL52" s="0"/>
       <c r="CM52" s="0"/>
       <c r="CN52" s="0"/>
       <c r="CO52" s="0"/>
       <c r="CP52" s="0"/>
       <c r="CQ52" s="0"/>
       <c r="CR52" s="0"/>
       <c r="CS52" s="0"/>
       <c r="CT52" s="0"/>
       <c r="CU52" s="0"/>
       <c r="CV52" s="0"/>
       <c r="CW52" s="0"/>
       <c r="CX52" s="0"/>
       <c r="CY52" s="0"/>
       <c r="CZ52" s="0"/>
       <c r="DA52" s="0"/>
       <c r="DB52" s="0"/>
       <c r="DC52" s="0"/>
       <c r="DD52" s="0"/>
+      <c r="DE52" s="0"/>
+      <c r="DF52" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0"/>
       <c r="D53" s="0"/>
       <c r="E53" s="0"/>
       <c r="F53" s="0"/>
       <c r="G53" s="0"/>
       <c r="H53" s="0"/>
       <c r="I53" s="0"/>
       <c r="J53" s="0"/>
       <c r="K53" s="0"/>
       <c r="L53" s="0"/>
       <c r="M53" s="0"/>
       <c r="N53" s="0"/>
       <c r="O53" s="0"/>
       <c r="P53" s="0"/>
       <c r="Q53" s="0"/>
       <c r="R53" s="0"/>
       <c r="S53" s="0"/>
       <c r="T53" s="0"/>
       <c r="U53" s="0"/>
       <c r="V53" s="0"/>
       <c r="W53" s="0"/>
@@ -7840,50 +7972,52 @@
       <c r="CF53" s="0"/>
       <c r="CG53" s="0"/>
       <c r="CH53" s="0"/>
       <c r="CI53" s="0"/>
       <c r="CJ53" s="0"/>
       <c r="CK53" s="0"/>
       <c r="CL53" s="0"/>
       <c r="CM53" s="0"/>
       <c r="CN53" s="0"/>
       <c r="CO53" s="0"/>
       <c r="CP53" s="0"/>
       <c r="CQ53" s="0"/>
       <c r="CR53" s="0"/>
       <c r="CS53" s="0"/>
       <c r="CT53" s="0"/>
       <c r="CU53" s="0"/>
       <c r="CV53" s="0"/>
       <c r="CW53" s="0"/>
       <c r="CX53" s="0"/>
       <c r="CY53" s="0"/>
       <c r="CZ53" s="0"/>
       <c r="DA53" s="0"/>
       <c r="DB53" s="0"/>
       <c r="DC53" s="0"/>
       <c r="DD53" s="0"/>
+      <c r="DE53" s="0"/>
+      <c r="DF53" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0"/>
       <c r="D54" s="0"/>
       <c r="E54" s="0"/>
       <c r="F54" s="0"/>
       <c r="G54" s="0"/>
       <c r="H54" s="0"/>
       <c r="I54" s="0"/>
       <c r="J54" s="0"/>
       <c r="K54" s="0"/>
       <c r="L54" s="0"/>
       <c r="M54" s="0"/>
       <c r="N54" s="0"/>
       <c r="O54" s="0"/>
       <c r="P54" s="0"/>
       <c r="Q54" s="0"/>
       <c r="R54" s="0"/>
       <c r="S54" s="0"/>
       <c r="T54" s="0"/>
       <c r="U54" s="0"/>
       <c r="V54" s="0"/>
       <c r="W54" s="0"/>
@@ -7950,50 +8084,52 @@
       <c r="CF54" s="0"/>
       <c r="CG54" s="0"/>
       <c r="CH54" s="0"/>
       <c r="CI54" s="0"/>
       <c r="CJ54" s="0"/>
       <c r="CK54" s="0"/>
       <c r="CL54" s="0"/>
       <c r="CM54" s="0"/>
       <c r="CN54" s="0"/>
       <c r="CO54" s="0"/>
       <c r="CP54" s="0"/>
       <c r="CQ54" s="0"/>
       <c r="CR54" s="0"/>
       <c r="CS54" s="0"/>
       <c r="CT54" s="0"/>
       <c r="CU54" s="0"/>
       <c r="CV54" s="0"/>
       <c r="CW54" s="0"/>
       <c r="CX54" s="0"/>
       <c r="CY54" s="0"/>
       <c r="CZ54" s="0"/>
       <c r="DA54" s="0"/>
       <c r="DB54" s="0"/>
       <c r="DC54" s="0"/>
       <c r="DD54" s="0"/>
+      <c r="DE54" s="0"/>
+      <c r="DF54" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0"/>
       <c r="D55" s="0"/>
       <c r="E55" s="0"/>
       <c r="F55" s="0"/>
       <c r="G55" s="0"/>
       <c r="H55" s="0"/>
       <c r="I55" s="0"/>
       <c r="J55" s="0"/>
       <c r="K55" s="0"/>
       <c r="L55" s="0"/>
       <c r="M55" s="0"/>
       <c r="N55" s="0"/>
       <c r="O55" s="0"/>
       <c r="P55" s="0"/>
       <c r="Q55" s="0"/>
       <c r="R55" s="0"/>
       <c r="S55" s="0"/>
       <c r="T55" s="0"/>
       <c r="U55" s="0"/>
       <c r="V55" s="0"/>
       <c r="W55" s="0"/>
@@ -8060,50 +8196,52 @@
       <c r="CF55" s="0"/>
       <c r="CG55" s="0"/>
       <c r="CH55" s="0"/>
       <c r="CI55" s="0"/>
       <c r="CJ55" s="0"/>
       <c r="CK55" s="0"/>
       <c r="CL55" s="0"/>
       <c r="CM55" s="0"/>
       <c r="CN55" s="0"/>
       <c r="CO55" s="0"/>
       <c r="CP55" s="0"/>
       <c r="CQ55" s="0"/>
       <c r="CR55" s="0"/>
       <c r="CS55" s="0"/>
       <c r="CT55" s="0"/>
       <c r="CU55" s="0"/>
       <c r="CV55" s="0"/>
       <c r="CW55" s="0"/>
       <c r="CX55" s="0"/>
       <c r="CY55" s="0"/>
       <c r="CZ55" s="0"/>
       <c r="DA55" s="0"/>
       <c r="DB55" s="0"/>
       <c r="DC55" s="0"/>
       <c r="DD55" s="0"/>
+      <c r="DE55" s="0"/>
+      <c r="DF55" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0"/>
       <c r="D56" s="0"/>
       <c r="E56" s="0"/>
       <c r="F56" s="0"/>
       <c r="G56" s="0"/>
       <c r="H56" s="0"/>
       <c r="I56" s="0"/>
       <c r="J56" s="0"/>
       <c r="K56" s="0"/>
       <c r="L56" s="0"/>
       <c r="M56" s="0"/>
       <c r="N56" s="0"/>
       <c r="O56" s="0"/>
       <c r="P56" s="0"/>
       <c r="Q56" s="0"/>
       <c r="R56" s="0"/>
       <c r="S56" s="0"/>
       <c r="T56" s="0"/>
       <c r="U56" s="0"/>
       <c r="V56" s="0"/>
       <c r="W56" s="0"/>
@@ -8170,50 +8308,52 @@
       <c r="CF56" s="0"/>
       <c r="CG56" s="0"/>
       <c r="CH56" s="0"/>
       <c r="CI56" s="0"/>
       <c r="CJ56" s="0"/>
       <c r="CK56" s="0"/>
       <c r="CL56" s="0"/>
       <c r="CM56" s="0"/>
       <c r="CN56" s="0"/>
       <c r="CO56" s="0"/>
       <c r="CP56" s="0"/>
       <c r="CQ56" s="0"/>
       <c r="CR56" s="0"/>
       <c r="CS56" s="0"/>
       <c r="CT56" s="0"/>
       <c r="CU56" s="0"/>
       <c r="CV56" s="0"/>
       <c r="CW56" s="0"/>
       <c r="CX56" s="0"/>
       <c r="CY56" s="0"/>
       <c r="CZ56" s="0"/>
       <c r="DA56" s="0"/>
       <c r="DB56" s="0"/>
       <c r="DC56" s="0"/>
       <c r="DD56" s="0"/>
+      <c r="DE56" s="0"/>
+      <c r="DF56" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0"/>
       <c r="D57" s="0"/>
       <c r="E57" s="0"/>
       <c r="F57" s="0"/>
       <c r="G57" s="0"/>
       <c r="H57" s="0"/>
       <c r="I57" s="0"/>
       <c r="J57" s="0"/>
       <c r="K57" s="0"/>
       <c r="L57" s="0"/>
       <c r="M57" s="0"/>
       <c r="N57" s="0"/>
       <c r="O57" s="0"/>
       <c r="P57" s="0"/>
       <c r="Q57" s="0"/>
       <c r="R57" s="0"/>
       <c r="S57" s="0"/>
       <c r="T57" s="0"/>
       <c r="U57" s="0"/>
       <c r="V57" s="0"/>
       <c r="W57" s="0"/>
@@ -8280,50 +8420,52 @@
       <c r="CF57" s="0"/>
       <c r="CG57" s="0"/>
       <c r="CH57" s="0"/>
       <c r="CI57" s="0"/>
       <c r="CJ57" s="0"/>
       <c r="CK57" s="0"/>
       <c r="CL57" s="0"/>
       <c r="CM57" s="0"/>
       <c r="CN57" s="0"/>
       <c r="CO57" s="0"/>
       <c r="CP57" s="0"/>
       <c r="CQ57" s="0"/>
       <c r="CR57" s="0"/>
       <c r="CS57" s="0"/>
       <c r="CT57" s="0"/>
       <c r="CU57" s="0"/>
       <c r="CV57" s="0"/>
       <c r="CW57" s="0"/>
       <c r="CX57" s="0"/>
       <c r="CY57" s="0"/>
       <c r="CZ57" s="0"/>
       <c r="DA57" s="0"/>
       <c r="DB57" s="0"/>
       <c r="DC57" s="0"/>
       <c r="DD57" s="0"/>
+      <c r="DE57" s="0"/>
+      <c r="DF57" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0"/>
       <c r="D58" s="0"/>
       <c r="E58" s="0"/>
       <c r="F58" s="0"/>
       <c r="G58" s="0"/>
       <c r="H58" s="0"/>
       <c r="I58" s="0"/>
       <c r="J58" s="0"/>
       <c r="K58" s="0"/>
       <c r="L58" s="0"/>
       <c r="M58" s="0"/>
       <c r="N58" s="0"/>
       <c r="O58" s="0"/>
       <c r="P58" s="0"/>
       <c r="Q58" s="0"/>
       <c r="R58" s="0"/>
       <c r="S58" s="0"/>
       <c r="T58" s="0"/>
       <c r="U58" s="0"/>
       <c r="V58" s="0"/>
       <c r="W58" s="0"/>
@@ -8390,50 +8532,52 @@
       <c r="CF58" s="0"/>
       <c r="CG58" s="0"/>
       <c r="CH58" s="0"/>
       <c r="CI58" s="0"/>
       <c r="CJ58" s="0"/>
       <c r="CK58" s="0"/>
       <c r="CL58" s="0"/>
       <c r="CM58" s="0"/>
       <c r="CN58" s="0"/>
       <c r="CO58" s="0"/>
       <c r="CP58" s="0"/>
       <c r="CQ58" s="0"/>
       <c r="CR58" s="0"/>
       <c r="CS58" s="0"/>
       <c r="CT58" s="0"/>
       <c r="CU58" s="0"/>
       <c r="CV58" s="0"/>
       <c r="CW58" s="0"/>
       <c r="CX58" s="0"/>
       <c r="CY58" s="0"/>
       <c r="CZ58" s="0"/>
       <c r="DA58" s="0"/>
       <c r="DB58" s="0"/>
       <c r="DC58" s="0"/>
       <c r="DD58" s="0"/>
+      <c r="DE58" s="0"/>
+      <c r="DF58" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0"/>
       <c r="D59" s="0"/>
       <c r="E59" s="0"/>
       <c r="F59" s="0"/>
       <c r="G59" s="0"/>
       <c r="H59" s="0"/>
       <c r="I59" s="0"/>
       <c r="J59" s="0"/>
       <c r="K59" s="0"/>
       <c r="L59" s="0"/>
       <c r="M59" s="0"/>
       <c r="N59" s="0"/>
       <c r="O59" s="0"/>
       <c r="P59" s="0"/>
       <c r="Q59" s="0"/>
       <c r="R59" s="0"/>
       <c r="S59" s="0"/>
       <c r="T59" s="0"/>
       <c r="U59" s="0"/>
       <c r="V59" s="0"/>
       <c r="W59" s="0"/>
@@ -8500,50 +8644,52 @@
       <c r="CF59" s="0"/>
       <c r="CG59" s="0"/>
       <c r="CH59" s="0"/>
       <c r="CI59" s="0"/>
       <c r="CJ59" s="0"/>
       <c r="CK59" s="0"/>
       <c r="CL59" s="0"/>
       <c r="CM59" s="0"/>
       <c r="CN59" s="0"/>
       <c r="CO59" s="0"/>
       <c r="CP59" s="0"/>
       <c r="CQ59" s="0"/>
       <c r="CR59" s="0"/>
       <c r="CS59" s="0"/>
       <c r="CT59" s="0"/>
       <c r="CU59" s="0"/>
       <c r="CV59" s="0"/>
       <c r="CW59" s="0"/>
       <c r="CX59" s="0"/>
       <c r="CY59" s="0"/>
       <c r="CZ59" s="0"/>
       <c r="DA59" s="0"/>
       <c r="DB59" s="0"/>
       <c r="DC59" s="0"/>
       <c r="DD59" s="0"/>
+      <c r="DE59" s="0"/>
+      <c r="DF59" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0"/>
       <c r="D60" s="0"/>
       <c r="E60" s="0"/>
       <c r="F60" s="0"/>
       <c r="G60" s="0"/>
       <c r="H60" s="0"/>
       <c r="I60" s="0"/>
       <c r="J60" s="0"/>
       <c r="K60" s="0"/>
       <c r="L60" s="0"/>
       <c r="M60" s="0"/>
       <c r="N60" s="0"/>
       <c r="O60" s="0"/>
       <c r="P60" s="0"/>
       <c r="Q60" s="0"/>
       <c r="R60" s="0"/>
       <c r="S60" s="0"/>
       <c r="T60" s="0"/>
       <c r="U60" s="0"/>
       <c r="V60" s="0"/>
       <c r="W60" s="0"/>
@@ -8610,50 +8756,52 @@
       <c r="CF60" s="0"/>
       <c r="CG60" s="0"/>
       <c r="CH60" s="0"/>
       <c r="CI60" s="0"/>
       <c r="CJ60" s="0"/>
       <c r="CK60" s="0"/>
       <c r="CL60" s="0"/>
       <c r="CM60" s="0"/>
       <c r="CN60" s="0"/>
       <c r="CO60" s="0"/>
       <c r="CP60" s="0"/>
       <c r="CQ60" s="0"/>
       <c r="CR60" s="0"/>
       <c r="CS60" s="0"/>
       <c r="CT60" s="0"/>
       <c r="CU60" s="0"/>
       <c r="CV60" s="0"/>
       <c r="CW60" s="0"/>
       <c r="CX60" s="0"/>
       <c r="CY60" s="0"/>
       <c r="CZ60" s="0"/>
       <c r="DA60" s="0"/>
       <c r="DB60" s="0"/>
       <c r="DC60" s="0"/>
       <c r="DD60" s="0"/>
+      <c r="DE60" s="0"/>
+      <c r="DF60" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0"/>
       <c r="D61" s="0"/>
       <c r="E61" s="0"/>
       <c r="F61" s="0"/>
       <c r="G61" s="0"/>
       <c r="H61" s="0"/>
       <c r="I61" s="0"/>
       <c r="J61" s="0"/>
       <c r="K61" s="0"/>
       <c r="L61" s="0"/>
       <c r="M61" s="0"/>
       <c r="N61" s="0"/>
       <c r="O61" s="0"/>
       <c r="P61" s="0"/>
       <c r="Q61" s="0"/>
       <c r="R61" s="0"/>
       <c r="S61" s="0"/>
       <c r="T61" s="0"/>
       <c r="U61" s="0"/>
       <c r="V61" s="0"/>
       <c r="W61" s="0"/>
@@ -8720,50 +8868,52 @@
       <c r="CF61" s="0"/>
       <c r="CG61" s="0"/>
       <c r="CH61" s="0"/>
       <c r="CI61" s="0"/>
       <c r="CJ61" s="0"/>
       <c r="CK61" s="0"/>
       <c r="CL61" s="0"/>
       <c r="CM61" s="0"/>
       <c r="CN61" s="0"/>
       <c r="CO61" s="0"/>
       <c r="CP61" s="0"/>
       <c r="CQ61" s="0"/>
       <c r="CR61" s="0"/>
       <c r="CS61" s="0"/>
       <c r="CT61" s="0"/>
       <c r="CU61" s="0"/>
       <c r="CV61" s="0"/>
       <c r="CW61" s="0"/>
       <c r="CX61" s="0"/>
       <c r="CY61" s="0"/>
       <c r="CZ61" s="0"/>
       <c r="DA61" s="0"/>
       <c r="DB61" s="0"/>
       <c r="DC61" s="0"/>
       <c r="DD61" s="0"/>
+      <c r="DE61" s="0"/>
+      <c r="DF61" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0"/>
       <c r="D62" s="0"/>
       <c r="E62" s="0"/>
       <c r="F62" s="0"/>
       <c r="G62" s="0"/>
       <c r="H62" s="0"/>
       <c r="I62" s="0"/>
       <c r="J62" s="0"/>
       <c r="K62" s="0"/>
       <c r="L62" s="0"/>
       <c r="M62" s="0"/>
       <c r="N62" s="0"/>
       <c r="O62" s="0"/>
       <c r="P62" s="0"/>
       <c r="Q62" s="0"/>
       <c r="R62" s="0"/>
       <c r="S62" s="0"/>
       <c r="T62" s="0"/>
       <c r="U62" s="0"/>
       <c r="V62" s="0"/>
       <c r="W62" s="0"/>
@@ -8830,50 +8980,52 @@
       <c r="CF62" s="0"/>
       <c r="CG62" s="0"/>
       <c r="CH62" s="0"/>
       <c r="CI62" s="0"/>
       <c r="CJ62" s="0"/>
       <c r="CK62" s="0"/>
       <c r="CL62" s="0"/>
       <c r="CM62" s="0"/>
       <c r="CN62" s="0"/>
       <c r="CO62" s="0"/>
       <c r="CP62" s="0"/>
       <c r="CQ62" s="0"/>
       <c r="CR62" s="0"/>
       <c r="CS62" s="0"/>
       <c r="CT62" s="0"/>
       <c r="CU62" s="0"/>
       <c r="CV62" s="0"/>
       <c r="CW62" s="0"/>
       <c r="CX62" s="0"/>
       <c r="CY62" s="0"/>
       <c r="CZ62" s="0"/>
       <c r="DA62" s="0"/>
       <c r="DB62" s="0"/>
       <c r="DC62" s="0"/>
       <c r="DD62" s="0"/>
+      <c r="DE62" s="0"/>
+      <c r="DF62" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0"/>
       <c r="D63" s="0"/>
       <c r="E63" s="0"/>
       <c r="F63" s="0"/>
       <c r="G63" s="0"/>
       <c r="H63" s="0"/>
       <c r="I63" s="0"/>
       <c r="J63" s="0"/>
       <c r="K63" s="0"/>
       <c r="L63" s="0"/>
       <c r="M63" s="0"/>
       <c r="N63" s="0"/>
       <c r="O63" s="0"/>
       <c r="P63" s="0"/>
       <c r="Q63" s="0"/>
       <c r="R63" s="0"/>
       <c r="S63" s="0"/>
       <c r="T63" s="0"/>
       <c r="U63" s="0"/>
       <c r="V63" s="0"/>
       <c r="W63" s="0"/>
@@ -8940,50 +9092,52 @@
       <c r="CF63" s="0"/>
       <c r="CG63" s="0"/>
       <c r="CH63" s="0"/>
       <c r="CI63" s="0"/>
       <c r="CJ63" s="0"/>
       <c r="CK63" s="0"/>
       <c r="CL63" s="0"/>
       <c r="CM63" s="0"/>
       <c r="CN63" s="0"/>
       <c r="CO63" s="0"/>
       <c r="CP63" s="0"/>
       <c r="CQ63" s="0"/>
       <c r="CR63" s="0"/>
       <c r="CS63" s="0"/>
       <c r="CT63" s="0"/>
       <c r="CU63" s="0"/>
       <c r="CV63" s="0"/>
       <c r="CW63" s="0"/>
       <c r="CX63" s="0"/>
       <c r="CY63" s="0"/>
       <c r="CZ63" s="0"/>
       <c r="DA63" s="0"/>
       <c r="DB63" s="0"/>
       <c r="DC63" s="0"/>
       <c r="DD63" s="0"/>
+      <c r="DE63" s="0"/>
+      <c r="DF63" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0"/>
       <c r="D64" s="0"/>
       <c r="E64" s="0"/>
       <c r="F64" s="0"/>
       <c r="G64" s="0"/>
       <c r="H64" s="0"/>
       <c r="I64" s="0"/>
       <c r="J64" s="0"/>
       <c r="K64" s="0"/>
       <c r="L64" s="0"/>
       <c r="M64" s="0"/>
       <c r="N64" s="0"/>
       <c r="O64" s="0"/>
       <c r="P64" s="0"/>
       <c r="Q64" s="0"/>
       <c r="R64" s="0"/>
       <c r="S64" s="0"/>
       <c r="T64" s="0"/>
       <c r="U64" s="0"/>
       <c r="V64" s="0"/>
       <c r="W64" s="0"/>
@@ -9050,50 +9204,52 @@
       <c r="CF64" s="0"/>
       <c r="CG64" s="0"/>
       <c r="CH64" s="0"/>
       <c r="CI64" s="0"/>
       <c r="CJ64" s="0"/>
       <c r="CK64" s="0"/>
       <c r="CL64" s="0"/>
       <c r="CM64" s="0"/>
       <c r="CN64" s="0"/>
       <c r="CO64" s="0"/>
       <c r="CP64" s="0"/>
       <c r="CQ64" s="0"/>
       <c r="CR64" s="0"/>
       <c r="CS64" s="0"/>
       <c r="CT64" s="0"/>
       <c r="CU64" s="0"/>
       <c r="CV64" s="0"/>
       <c r="CW64" s="0"/>
       <c r="CX64" s="0"/>
       <c r="CY64" s="0"/>
       <c r="CZ64" s="0"/>
       <c r="DA64" s="0"/>
       <c r="DB64" s="0"/>
       <c r="DC64" s="0"/>
       <c r="DD64" s="0"/>
+      <c r="DE64" s="0"/>
+      <c r="DF64" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0"/>
       <c r="D65" s="0"/>
       <c r="E65" s="0"/>
       <c r="F65" s="0"/>
       <c r="G65" s="0"/>
       <c r="H65" s="0"/>
       <c r="I65" s="0"/>
       <c r="J65" s="0"/>
       <c r="K65" s="0"/>
       <c r="L65" s="0"/>
       <c r="M65" s="0"/>
       <c r="N65" s="0"/>
       <c r="O65" s="0"/>
       <c r="P65" s="0"/>
       <c r="Q65" s="0"/>
       <c r="R65" s="0"/>
       <c r="S65" s="0"/>
       <c r="T65" s="0"/>
       <c r="U65" s="0"/>
       <c r="V65" s="0"/>
       <c r="W65" s="0"/>
@@ -9160,50 +9316,52 @@
       <c r="CF65" s="0"/>
       <c r="CG65" s="0"/>
       <c r="CH65" s="0"/>
       <c r="CI65" s="0"/>
       <c r="CJ65" s="0"/>
       <c r="CK65" s="0"/>
       <c r="CL65" s="0"/>
       <c r="CM65" s="0"/>
       <c r="CN65" s="0"/>
       <c r="CO65" s="0"/>
       <c r="CP65" s="0"/>
       <c r="CQ65" s="0"/>
       <c r="CR65" s="0"/>
       <c r="CS65" s="0"/>
       <c r="CT65" s="0"/>
       <c r="CU65" s="0"/>
       <c r="CV65" s="0"/>
       <c r="CW65" s="0"/>
       <c r="CX65" s="0"/>
       <c r="CY65" s="0"/>
       <c r="CZ65" s="0"/>
       <c r="DA65" s="0"/>
       <c r="DB65" s="0"/>
       <c r="DC65" s="0"/>
       <c r="DD65" s="0"/>
+      <c r="DE65" s="0"/>
+      <c r="DF65" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0"/>
       <c r="D66" s="0"/>
       <c r="E66" s="0"/>
       <c r="F66" s="0"/>
       <c r="G66" s="0"/>
       <c r="H66" s="0"/>
       <c r="I66" s="0"/>
       <c r="J66" s="0"/>
       <c r="K66" s="0"/>
       <c r="L66" s="0"/>
       <c r="M66" s="0"/>
       <c r="N66" s="0"/>
       <c r="O66" s="0"/>
       <c r="P66" s="0"/>
       <c r="Q66" s="0"/>
       <c r="R66" s="0"/>
       <c r="S66" s="0"/>
       <c r="T66" s="0"/>
       <c r="U66" s="0"/>
       <c r="V66" s="0"/>
       <c r="W66" s="0"/>
@@ -9270,50 +9428,52 @@
       <c r="CF66" s="0"/>
       <c r="CG66" s="0"/>
       <c r="CH66" s="0"/>
       <c r="CI66" s="0"/>
       <c r="CJ66" s="0"/>
       <c r="CK66" s="0"/>
       <c r="CL66" s="0"/>
       <c r="CM66" s="0"/>
       <c r="CN66" s="0"/>
       <c r="CO66" s="0"/>
       <c r="CP66" s="0"/>
       <c r="CQ66" s="0"/>
       <c r="CR66" s="0"/>
       <c r="CS66" s="0"/>
       <c r="CT66" s="0"/>
       <c r="CU66" s="0"/>
       <c r="CV66" s="0"/>
       <c r="CW66" s="0"/>
       <c r="CX66" s="0"/>
       <c r="CY66" s="0"/>
       <c r="CZ66" s="0"/>
       <c r="DA66" s="0"/>
       <c r="DB66" s="0"/>
       <c r="DC66" s="0"/>
       <c r="DD66" s="0"/>
+      <c r="DE66" s="0"/>
+      <c r="DF66" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0"/>
       <c r="D67" s="0"/>
       <c r="E67" s="0"/>
       <c r="F67" s="0"/>
       <c r="G67" s="0"/>
       <c r="H67" s="0"/>
       <c r="I67" s="0"/>
       <c r="J67" s="0"/>
       <c r="K67" s="0"/>
       <c r="L67" s="0"/>
       <c r="M67" s="0"/>
       <c r="N67" s="0"/>
       <c r="O67" s="0"/>
       <c r="P67" s="0"/>
       <c r="Q67" s="0"/>
       <c r="R67" s="0"/>
       <c r="S67" s="0"/>
       <c r="T67" s="0"/>
       <c r="U67" s="0"/>
       <c r="V67" s="0"/>
       <c r="W67" s="0"/>
@@ -9380,50 +9540,52 @@
       <c r="CF67" s="0"/>
       <c r="CG67" s="0"/>
       <c r="CH67" s="0"/>
       <c r="CI67" s="0"/>
       <c r="CJ67" s="0"/>
       <c r="CK67" s="0"/>
       <c r="CL67" s="0"/>
       <c r="CM67" s="0"/>
       <c r="CN67" s="0"/>
       <c r="CO67" s="0"/>
       <c r="CP67" s="0"/>
       <c r="CQ67" s="0"/>
       <c r="CR67" s="0"/>
       <c r="CS67" s="0"/>
       <c r="CT67" s="0"/>
       <c r="CU67" s="0"/>
       <c r="CV67" s="0"/>
       <c r="CW67" s="0"/>
       <c r="CX67" s="0"/>
       <c r="CY67" s="0"/>
       <c r="CZ67" s="0"/>
       <c r="DA67" s="0"/>
       <c r="DB67" s="0"/>
       <c r="DC67" s="0"/>
       <c r="DD67" s="0"/>
+      <c r="DE67" s="0"/>
+      <c r="DF67" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0"/>
       <c r="D68" s="0"/>
       <c r="E68" s="0"/>
       <c r="F68" s="0"/>
       <c r="G68" s="0"/>
       <c r="H68" s="0"/>
       <c r="I68" s="0"/>
       <c r="J68" s="0"/>
       <c r="K68" s="0"/>
       <c r="L68" s="0"/>
       <c r="M68" s="0"/>
       <c r="N68" s="0"/>
       <c r="O68" s="0"/>
       <c r="P68" s="0"/>
       <c r="Q68" s="0"/>
       <c r="R68" s="0"/>
       <c r="S68" s="0"/>
       <c r="T68" s="0"/>
       <c r="U68" s="0"/>
       <c r="V68" s="0"/>
       <c r="W68" s="0"/>
@@ -9490,50 +9652,52 @@
       <c r="CF68" s="0"/>
       <c r="CG68" s="0"/>
       <c r="CH68" s="0"/>
       <c r="CI68" s="0"/>
       <c r="CJ68" s="0"/>
       <c r="CK68" s="0"/>
       <c r="CL68" s="0"/>
       <c r="CM68" s="0"/>
       <c r="CN68" s="0"/>
       <c r="CO68" s="0"/>
       <c r="CP68" s="0"/>
       <c r="CQ68" s="0"/>
       <c r="CR68" s="0"/>
       <c r="CS68" s="0"/>
       <c r="CT68" s="0"/>
       <c r="CU68" s="0"/>
       <c r="CV68" s="0"/>
       <c r="CW68" s="0"/>
       <c r="CX68" s="0"/>
       <c r="CY68" s="0"/>
       <c r="CZ68" s="0"/>
       <c r="DA68" s="0"/>
       <c r="DB68" s="0"/>
       <c r="DC68" s="0"/>
       <c r="DD68" s="0"/>
+      <c r="DE68" s="0"/>
+      <c r="DF68" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0"/>
       <c r="D69" s="0"/>
       <c r="E69" s="0"/>
       <c r="F69" s="0"/>
       <c r="G69" s="0"/>
       <c r="H69" s="0"/>
       <c r="I69" s="0"/>
       <c r="J69" s="0"/>
       <c r="K69" s="0"/>
       <c r="L69" s="0"/>
       <c r="M69" s="0"/>
       <c r="N69" s="0"/>
       <c r="O69" s="0"/>
       <c r="P69" s="0"/>
       <c r="Q69" s="0"/>
       <c r="R69" s="0"/>
       <c r="S69" s="0"/>
       <c r="T69" s="0"/>
       <c r="U69" s="0"/>
       <c r="V69" s="0"/>
       <c r="W69" s="0"/>
@@ -9600,50 +9764,52 @@
       <c r="CF69" s="0"/>
       <c r="CG69" s="0"/>
       <c r="CH69" s="0"/>
       <c r="CI69" s="0"/>
       <c r="CJ69" s="0"/>
       <c r="CK69" s="0"/>
       <c r="CL69" s="0"/>
       <c r="CM69" s="0"/>
       <c r="CN69" s="0"/>
       <c r="CO69" s="0"/>
       <c r="CP69" s="0"/>
       <c r="CQ69" s="0"/>
       <c r="CR69" s="0"/>
       <c r="CS69" s="0"/>
       <c r="CT69" s="0"/>
       <c r="CU69" s="0"/>
       <c r="CV69" s="0"/>
       <c r="CW69" s="0"/>
       <c r="CX69" s="0"/>
       <c r="CY69" s="0"/>
       <c r="CZ69" s="0"/>
       <c r="DA69" s="0"/>
       <c r="DB69" s="0"/>
       <c r="DC69" s="0"/>
       <c r="DD69" s="0"/>
+      <c r="DE69" s="0"/>
+      <c r="DF69" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0"/>
       <c r="D70" s="0"/>
       <c r="E70" s="0"/>
       <c r="F70" s="0"/>
       <c r="G70" s="0"/>
       <c r="H70" s="0"/>
       <c r="I70" s="0"/>
       <c r="J70" s="0"/>
       <c r="K70" s="0"/>
       <c r="L70" s="0"/>
       <c r="M70" s="0"/>
       <c r="N70" s="0"/>
       <c r="O70" s="0"/>
       <c r="P70" s="0"/>
       <c r="Q70" s="0"/>
       <c r="R70" s="0"/>
       <c r="S70" s="0"/>
       <c r="T70" s="0"/>
       <c r="U70" s="0"/>
       <c r="V70" s="0"/>
       <c r="W70" s="0"/>
@@ -9710,50 +9876,52 @@
       <c r="CF70" s="0"/>
       <c r="CG70" s="0"/>
       <c r="CH70" s="0"/>
       <c r="CI70" s="0"/>
       <c r="CJ70" s="0"/>
       <c r="CK70" s="0"/>
       <c r="CL70" s="0"/>
       <c r="CM70" s="0"/>
       <c r="CN70" s="0"/>
       <c r="CO70" s="0"/>
       <c r="CP70" s="0"/>
       <c r="CQ70" s="0"/>
       <c r="CR70" s="0"/>
       <c r="CS70" s="0"/>
       <c r="CT70" s="0"/>
       <c r="CU70" s="0"/>
       <c r="CV70" s="0"/>
       <c r="CW70" s="0"/>
       <c r="CX70" s="0"/>
       <c r="CY70" s="0"/>
       <c r="CZ70" s="0"/>
       <c r="DA70" s="0"/>
       <c r="DB70" s="0"/>
       <c r="DC70" s="0"/>
       <c r="DD70" s="0"/>
+      <c r="DE70" s="0"/>
+      <c r="DF70" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0"/>
       <c r="D71" s="0"/>
       <c r="E71" s="0"/>
       <c r="F71" s="0"/>
       <c r="G71" s="0"/>
       <c r="H71" s="0"/>
       <c r="I71" s="0"/>
       <c r="J71" s="0"/>
       <c r="K71" s="0"/>
       <c r="L71" s="0"/>
       <c r="M71" s="0"/>
       <c r="N71" s="0"/>
       <c r="O71" s="0"/>
       <c r="P71" s="0"/>
       <c r="Q71" s="0"/>
       <c r="R71" s="0"/>
       <c r="S71" s="0"/>
       <c r="T71" s="0"/>
       <c r="U71" s="0"/>
       <c r="V71" s="0"/>
       <c r="W71" s="0"/>
@@ -9820,50 +9988,52 @@
       <c r="CF71" s="0"/>
       <c r="CG71" s="0"/>
       <c r="CH71" s="0"/>
       <c r="CI71" s="0"/>
       <c r="CJ71" s="0"/>
       <c r="CK71" s="0"/>
       <c r="CL71" s="0"/>
       <c r="CM71" s="0"/>
       <c r="CN71" s="0"/>
       <c r="CO71" s="0"/>
       <c r="CP71" s="0"/>
       <c r="CQ71" s="0"/>
       <c r="CR71" s="0"/>
       <c r="CS71" s="0"/>
       <c r="CT71" s="0"/>
       <c r="CU71" s="0"/>
       <c r="CV71" s="0"/>
       <c r="CW71" s="0"/>
       <c r="CX71" s="0"/>
       <c r="CY71" s="0"/>
       <c r="CZ71" s="0"/>
       <c r="DA71" s="0"/>
       <c r="DB71" s="0"/>
       <c r="DC71" s="0"/>
       <c r="DD71" s="0"/>
+      <c r="DE71" s="0"/>
+      <c r="DF71" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0"/>
       <c r="D72" s="0"/>
       <c r="E72" s="0"/>
       <c r="F72" s="0"/>
       <c r="G72" s="0"/>
       <c r="H72" s="0"/>
       <c r="I72" s="0"/>
       <c r="J72" s="0"/>
       <c r="K72" s="0"/>
       <c r="L72" s="0"/>
       <c r="M72" s="0"/>
       <c r="N72" s="0"/>
       <c r="O72" s="0"/>
       <c r="P72" s="0"/>
       <c r="Q72" s="0"/>
       <c r="R72" s="0"/>
       <c r="S72" s="0"/>
       <c r="T72" s="0"/>
       <c r="U72" s="0"/>
       <c r="V72" s="0"/>
       <c r="W72" s="0"/>
@@ -9930,50 +10100,52 @@
       <c r="CF72" s="0"/>
       <c r="CG72" s="0"/>
       <c r="CH72" s="0"/>
       <c r="CI72" s="0"/>
       <c r="CJ72" s="0"/>
       <c r="CK72" s="0"/>
       <c r="CL72" s="0"/>
       <c r="CM72" s="0"/>
       <c r="CN72" s="0"/>
       <c r="CO72" s="0"/>
       <c r="CP72" s="0"/>
       <c r="CQ72" s="0"/>
       <c r="CR72" s="0"/>
       <c r="CS72" s="0"/>
       <c r="CT72" s="0"/>
       <c r="CU72" s="0"/>
       <c r="CV72" s="0"/>
       <c r="CW72" s="0"/>
       <c r="CX72" s="0"/>
       <c r="CY72" s="0"/>
       <c r="CZ72" s="0"/>
       <c r="DA72" s="0"/>
       <c r="DB72" s="0"/>
       <c r="DC72" s="0"/>
       <c r="DD72" s="0"/>
+      <c r="DE72" s="0"/>
+      <c r="DF72" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0"/>
       <c r="D73" s="0"/>
       <c r="E73" s="0"/>
       <c r="F73" s="0"/>
       <c r="G73" s="0"/>
       <c r="H73" s="0"/>
       <c r="I73" s="0"/>
       <c r="J73" s="0"/>
       <c r="K73" s="0"/>
       <c r="L73" s="0"/>
       <c r="M73" s="0"/>
       <c r="N73" s="0"/>
       <c r="O73" s="0"/>
       <c r="P73" s="0"/>
       <c r="Q73" s="0"/>
       <c r="R73" s="0"/>
       <c r="S73" s="0"/>
       <c r="T73" s="0"/>
       <c r="U73" s="0"/>
       <c r="V73" s="0"/>
       <c r="W73" s="0"/>
@@ -10040,50 +10212,52 @@
       <c r="CF73" s="0"/>
       <c r="CG73" s="0"/>
       <c r="CH73" s="0"/>
       <c r="CI73" s="0"/>
       <c r="CJ73" s="0"/>
       <c r="CK73" s="0"/>
       <c r="CL73" s="0"/>
       <c r="CM73" s="0"/>
       <c r="CN73" s="0"/>
       <c r="CO73" s="0"/>
       <c r="CP73" s="0"/>
       <c r="CQ73" s="0"/>
       <c r="CR73" s="0"/>
       <c r="CS73" s="0"/>
       <c r="CT73" s="0"/>
       <c r="CU73" s="0"/>
       <c r="CV73" s="0"/>
       <c r="CW73" s="0"/>
       <c r="CX73" s="0"/>
       <c r="CY73" s="0"/>
       <c r="CZ73" s="0"/>
       <c r="DA73" s="0"/>
       <c r="DB73" s="0"/>
       <c r="DC73" s="0"/>
       <c r="DD73" s="0"/>
+      <c r="DE73" s="0"/>
+      <c r="DF73" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0"/>
       <c r="D74" s="0"/>
       <c r="E74" s="0"/>
       <c r="F74" s="0"/>
       <c r="G74" s="0"/>
       <c r="H74" s="0"/>
       <c r="I74" s="0"/>
       <c r="J74" s="0"/>
       <c r="K74" s="0"/>
       <c r="L74" s="0"/>
       <c r="M74" s="0"/>
       <c r="N74" s="0"/>
       <c r="O74" s="0"/>
       <c r="P74" s="0"/>
       <c r="Q74" s="0"/>
       <c r="R74" s="0"/>
       <c r="S74" s="0"/>
       <c r="T74" s="0"/>
       <c r="U74" s="0"/>
       <c r="V74" s="0"/>
       <c r="W74" s="0"/>
@@ -10150,50 +10324,52 @@
       <c r="CF74" s="0"/>
       <c r="CG74" s="0"/>
       <c r="CH74" s="0"/>
       <c r="CI74" s="0"/>
       <c r="CJ74" s="0"/>
       <c r="CK74" s="0"/>
       <c r="CL74" s="0"/>
       <c r="CM74" s="0"/>
       <c r="CN74" s="0"/>
       <c r="CO74" s="0"/>
       <c r="CP74" s="0"/>
       <c r="CQ74" s="0"/>
       <c r="CR74" s="0"/>
       <c r="CS74" s="0"/>
       <c r="CT74" s="0"/>
       <c r="CU74" s="0"/>
       <c r="CV74" s="0"/>
       <c r="CW74" s="0"/>
       <c r="CX74" s="0"/>
       <c r="CY74" s="0"/>
       <c r="CZ74" s="0"/>
       <c r="DA74" s="0"/>
       <c r="DB74" s="0"/>
       <c r="DC74" s="0"/>
       <c r="DD74" s="0"/>
+      <c r="DE74" s="0"/>
+      <c r="DF74" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0"/>
       <c r="D75" s="0"/>
       <c r="E75" s="0"/>
       <c r="F75" s="0"/>
       <c r="G75" s="0"/>
       <c r="H75" s="0"/>
       <c r="I75" s="0"/>
       <c r="J75" s="0"/>
       <c r="K75" s="0"/>
       <c r="L75" s="0"/>
       <c r="M75" s="0"/>
       <c r="N75" s="0"/>
       <c r="O75" s="0"/>
       <c r="P75" s="0"/>
       <c r="Q75" s="0"/>
       <c r="R75" s="0"/>
       <c r="S75" s="0"/>
       <c r="T75" s="0"/>
       <c r="U75" s="0"/>
       <c r="V75" s="0"/>
       <c r="W75" s="0"/>
@@ -10260,50 +10436,52 @@
       <c r="CF75" s="0"/>
       <c r="CG75" s="0"/>
       <c r="CH75" s="0"/>
       <c r="CI75" s="0"/>
       <c r="CJ75" s="0"/>
       <c r="CK75" s="0"/>
       <c r="CL75" s="0"/>
       <c r="CM75" s="0"/>
       <c r="CN75" s="0"/>
       <c r="CO75" s="0"/>
       <c r="CP75" s="0"/>
       <c r="CQ75" s="0"/>
       <c r="CR75" s="0"/>
       <c r="CS75" s="0"/>
       <c r="CT75" s="0"/>
       <c r="CU75" s="0"/>
       <c r="CV75" s="0"/>
       <c r="CW75" s="0"/>
       <c r="CX75" s="0"/>
       <c r="CY75" s="0"/>
       <c r="CZ75" s="0"/>
       <c r="DA75" s="0"/>
       <c r="DB75" s="0"/>
       <c r="DC75" s="0"/>
       <c r="DD75" s="0"/>
+      <c r="DE75" s="0"/>
+      <c r="DF75" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0"/>
       <c r="D76" s="0"/>
       <c r="E76" s="0"/>
       <c r="F76" s="0"/>
       <c r="G76" s="0"/>
       <c r="H76" s="0"/>
       <c r="I76" s="0"/>
       <c r="J76" s="0"/>
       <c r="K76" s="0"/>
       <c r="L76" s="0"/>
       <c r="M76" s="0"/>
       <c r="N76" s="0"/>
       <c r="O76" s="0"/>
       <c r="P76" s="0"/>
       <c r="Q76" s="0"/>
       <c r="R76" s="0"/>
       <c r="S76" s="0"/>
       <c r="T76" s="0"/>
       <c r="U76" s="0"/>
       <c r="V76" s="0"/>
       <c r="W76" s="0"/>
@@ -10370,50 +10548,52 @@
       <c r="CF76" s="0"/>
       <c r="CG76" s="0"/>
       <c r="CH76" s="0"/>
       <c r="CI76" s="0"/>
       <c r="CJ76" s="0"/>
       <c r="CK76" s="0"/>
       <c r="CL76" s="0"/>
       <c r="CM76" s="0"/>
       <c r="CN76" s="0"/>
       <c r="CO76" s="0"/>
       <c r="CP76" s="0"/>
       <c r="CQ76" s="0"/>
       <c r="CR76" s="0"/>
       <c r="CS76" s="0"/>
       <c r="CT76" s="0"/>
       <c r="CU76" s="0"/>
       <c r="CV76" s="0"/>
       <c r="CW76" s="0"/>
       <c r="CX76" s="0"/>
       <c r="CY76" s="0"/>
       <c r="CZ76" s="0"/>
       <c r="DA76" s="0"/>
       <c r="DB76" s="0"/>
       <c r="DC76" s="0"/>
       <c r="DD76" s="0"/>
+      <c r="DE76" s="0"/>
+      <c r="DF76" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0"/>
       <c r="D77" s="0"/>
       <c r="E77" s="0"/>
       <c r="F77" s="0"/>
       <c r="G77" s="0"/>
       <c r="H77" s="0"/>
       <c r="I77" s="0"/>
       <c r="J77" s="0"/>
       <c r="K77" s="0"/>
       <c r="L77" s="0"/>
       <c r="M77" s="0"/>
       <c r="N77" s="0"/>
       <c r="O77" s="0"/>
       <c r="P77" s="0"/>
       <c r="Q77" s="0"/>
       <c r="R77" s="0"/>
       <c r="S77" s="0"/>
       <c r="T77" s="0"/>
       <c r="U77" s="0"/>
       <c r="V77" s="0"/>
       <c r="W77" s="0"/>
@@ -10480,50 +10660,52 @@
       <c r="CF77" s="0"/>
       <c r="CG77" s="0"/>
       <c r="CH77" s="0"/>
       <c r="CI77" s="0"/>
       <c r="CJ77" s="0"/>
       <c r="CK77" s="0"/>
       <c r="CL77" s="0"/>
       <c r="CM77" s="0"/>
       <c r="CN77" s="0"/>
       <c r="CO77" s="0"/>
       <c r="CP77" s="0"/>
       <c r="CQ77" s="0"/>
       <c r="CR77" s="0"/>
       <c r="CS77" s="0"/>
       <c r="CT77" s="0"/>
       <c r="CU77" s="0"/>
       <c r="CV77" s="0"/>
       <c r="CW77" s="0"/>
       <c r="CX77" s="0"/>
       <c r="CY77" s="0"/>
       <c r="CZ77" s="0"/>
       <c r="DA77" s="0"/>
       <c r="DB77" s="0"/>
       <c r="DC77" s="0"/>
       <c r="DD77" s="0"/>
+      <c r="DE77" s="0"/>
+      <c r="DF77" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0"/>
       <c r="D78" s="0"/>
       <c r="E78" s="0"/>
       <c r="F78" s="0"/>
       <c r="G78" s="0"/>
       <c r="H78" s="0"/>
       <c r="I78" s="0"/>
       <c r="J78" s="0"/>
       <c r="K78" s="0"/>
       <c r="L78" s="0"/>
       <c r="M78" s="0"/>
       <c r="N78" s="0"/>
       <c r="O78" s="0"/>
       <c r="P78" s="0"/>
       <c r="Q78" s="0"/>
       <c r="R78" s="0"/>
       <c r="S78" s="0"/>
       <c r="T78" s="0"/>
       <c r="U78" s="0"/>
       <c r="V78" s="0"/>
       <c r="W78" s="0"/>
@@ -10590,50 +10772,52 @@
       <c r="CF78" s="0"/>
       <c r="CG78" s="0"/>
       <c r="CH78" s="0"/>
       <c r="CI78" s="0"/>
       <c r="CJ78" s="0"/>
       <c r="CK78" s="0"/>
       <c r="CL78" s="0"/>
       <c r="CM78" s="0"/>
       <c r="CN78" s="0"/>
       <c r="CO78" s="0"/>
       <c r="CP78" s="0"/>
       <c r="CQ78" s="0"/>
       <c r="CR78" s="0"/>
       <c r="CS78" s="0"/>
       <c r="CT78" s="0"/>
       <c r="CU78" s="0"/>
       <c r="CV78" s="0"/>
       <c r="CW78" s="0"/>
       <c r="CX78" s="0"/>
       <c r="CY78" s="0"/>
       <c r="CZ78" s="0"/>
       <c r="DA78" s="0"/>
       <c r="DB78" s="0"/>
       <c r="DC78" s="0"/>
       <c r="DD78" s="0"/>
+      <c r="DE78" s="0"/>
+      <c r="DF78" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0"/>
       <c r="D79" s="0"/>
       <c r="E79" s="0"/>
       <c r="F79" s="0"/>
       <c r="G79" s="0"/>
       <c r="H79" s="0"/>
       <c r="I79" s="0"/>
       <c r="J79" s="0"/>
       <c r="K79" s="0"/>
       <c r="L79" s="0"/>
       <c r="M79" s="0"/>
       <c r="N79" s="0"/>
       <c r="O79" s="0"/>
       <c r="P79" s="0"/>
       <c r="Q79" s="0"/>
       <c r="R79" s="0"/>
       <c r="S79" s="0"/>
       <c r="T79" s="0"/>
       <c r="U79" s="0"/>
       <c r="V79" s="0"/>
       <c r="W79" s="0"/>
@@ -10700,50 +10884,52 @@
       <c r="CF79" s="0"/>
       <c r="CG79" s="0"/>
       <c r="CH79" s="0"/>
       <c r="CI79" s="0"/>
       <c r="CJ79" s="0"/>
       <c r="CK79" s="0"/>
       <c r="CL79" s="0"/>
       <c r="CM79" s="0"/>
       <c r="CN79" s="0"/>
       <c r="CO79" s="0"/>
       <c r="CP79" s="0"/>
       <c r="CQ79" s="0"/>
       <c r="CR79" s="0"/>
       <c r="CS79" s="0"/>
       <c r="CT79" s="0"/>
       <c r="CU79" s="0"/>
       <c r="CV79" s="0"/>
       <c r="CW79" s="0"/>
       <c r="CX79" s="0"/>
       <c r="CY79" s="0"/>
       <c r="CZ79" s="0"/>
       <c r="DA79" s="0"/>
       <c r="DB79" s="0"/>
       <c r="DC79" s="0"/>
       <c r="DD79" s="0"/>
+      <c r="DE79" s="0"/>
+      <c r="DF79" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0"/>
       <c r="D80" s="0"/>
       <c r="E80" s="0"/>
       <c r="F80" s="0"/>
       <c r="G80" s="0"/>
       <c r="H80" s="0"/>
       <c r="I80" s="0"/>
       <c r="J80" s="0"/>
       <c r="K80" s="0"/>
       <c r="L80" s="0"/>
       <c r="M80" s="0"/>
       <c r="N80" s="0"/>
       <c r="O80" s="0"/>
       <c r="P80" s="0"/>
       <c r="Q80" s="0"/>
       <c r="R80" s="0"/>
       <c r="S80" s="0"/>
       <c r="T80" s="0"/>
       <c r="U80" s="0"/>
       <c r="V80" s="0"/>
       <c r="W80" s="0"/>
@@ -10810,50 +10996,52 @@
       <c r="CF80" s="0"/>
       <c r="CG80" s="0"/>
       <c r="CH80" s="0"/>
       <c r="CI80" s="0"/>
       <c r="CJ80" s="0"/>
       <c r="CK80" s="0"/>
       <c r="CL80" s="0"/>
       <c r="CM80" s="0"/>
       <c r="CN80" s="0"/>
       <c r="CO80" s="0"/>
       <c r="CP80" s="0"/>
       <c r="CQ80" s="0"/>
       <c r="CR80" s="0"/>
       <c r="CS80" s="0"/>
       <c r="CT80" s="0"/>
       <c r="CU80" s="0"/>
       <c r="CV80" s="0"/>
       <c r="CW80" s="0"/>
       <c r="CX80" s="0"/>
       <c r="CY80" s="0"/>
       <c r="CZ80" s="0"/>
       <c r="DA80" s="0"/>
       <c r="DB80" s="0"/>
       <c r="DC80" s="0"/>
       <c r="DD80" s="0"/>
+      <c r="DE80" s="0"/>
+      <c r="DF80" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0"/>
       <c r="D81" s="0"/>
       <c r="E81" s="0"/>
       <c r="F81" s="0"/>
       <c r="G81" s="0"/>
       <c r="H81" s="0"/>
       <c r="I81" s="0"/>
       <c r="J81" s="0"/>
       <c r="K81" s="0"/>
       <c r="L81" s="0"/>
       <c r="M81" s="0"/>
       <c r="N81" s="0"/>
       <c r="O81" s="0"/>
       <c r="P81" s="0"/>
       <c r="Q81" s="0"/>
       <c r="R81" s="0"/>
       <c r="S81" s="0"/>
       <c r="T81" s="0"/>
       <c r="U81" s="0"/>
       <c r="V81" s="0"/>
       <c r="W81" s="0"/>
@@ -10920,50 +11108,52 @@
       <c r="CF81" s="0"/>
       <c r="CG81" s="0"/>
       <c r="CH81" s="0"/>
       <c r="CI81" s="0"/>
       <c r="CJ81" s="0"/>
       <c r="CK81" s="0"/>
       <c r="CL81" s="0"/>
       <c r="CM81" s="0"/>
       <c r="CN81" s="0"/>
       <c r="CO81" s="0"/>
       <c r="CP81" s="0"/>
       <c r="CQ81" s="0"/>
       <c r="CR81" s="0"/>
       <c r="CS81" s="0"/>
       <c r="CT81" s="0"/>
       <c r="CU81" s="0"/>
       <c r="CV81" s="0"/>
       <c r="CW81" s="0"/>
       <c r="CX81" s="0"/>
       <c r="CY81" s="0"/>
       <c r="CZ81" s="0"/>
       <c r="DA81" s="0"/>
       <c r="DB81" s="0"/>
       <c r="DC81" s="0"/>
       <c r="DD81" s="0"/>
+      <c r="DE81" s="0"/>
+      <c r="DF81" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0"/>
       <c r="D82" s="0"/>
       <c r="E82" s="0"/>
       <c r="F82" s="0"/>
       <c r="G82" s="0"/>
       <c r="H82" s="0"/>
       <c r="I82" s="0"/>
       <c r="J82" s="0"/>
       <c r="K82" s="0"/>
       <c r="L82" s="0"/>
       <c r="M82" s="0"/>
       <c r="N82" s="0"/>
       <c r="O82" s="0"/>
       <c r="P82" s="0"/>
       <c r="Q82" s="0"/>
       <c r="R82" s="0"/>
       <c r="S82" s="0"/>
       <c r="T82" s="0"/>
       <c r="U82" s="0"/>
       <c r="V82" s="0"/>
       <c r="W82" s="0"/>
@@ -11030,50 +11220,52 @@
       <c r="CF82" s="0"/>
       <c r="CG82" s="0"/>
       <c r="CH82" s="0"/>
       <c r="CI82" s="0"/>
       <c r="CJ82" s="0"/>
       <c r="CK82" s="0"/>
       <c r="CL82" s="0"/>
       <c r="CM82" s="0"/>
       <c r="CN82" s="0"/>
       <c r="CO82" s="0"/>
       <c r="CP82" s="0"/>
       <c r="CQ82" s="0"/>
       <c r="CR82" s="0"/>
       <c r="CS82" s="0"/>
       <c r="CT82" s="0"/>
       <c r="CU82" s="0"/>
       <c r="CV82" s="0"/>
       <c r="CW82" s="0"/>
       <c r="CX82" s="0"/>
       <c r="CY82" s="0"/>
       <c r="CZ82" s="0"/>
       <c r="DA82" s="0"/>
       <c r="DB82" s="0"/>
       <c r="DC82" s="0"/>
       <c r="DD82" s="0"/>
+      <c r="DE82" s="0"/>
+      <c r="DF82" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0"/>
       <c r="D83" s="0"/>
       <c r="E83" s="0"/>
       <c r="F83" s="0"/>
       <c r="G83" s="0"/>
       <c r="H83" s="0"/>
       <c r="I83" s="0"/>
       <c r="J83" s="0"/>
       <c r="K83" s="0"/>
       <c r="L83" s="0"/>
       <c r="M83" s="0"/>
       <c r="N83" s="0"/>
       <c r="O83" s="0"/>
       <c r="P83" s="0"/>
       <c r="Q83" s="0"/>
       <c r="R83" s="0"/>
       <c r="S83" s="0"/>
       <c r="T83" s="0"/>
       <c r="U83" s="0"/>
       <c r="V83" s="0"/>
       <c r="W83" s="0"/>
@@ -11140,50 +11332,52 @@
       <c r="CF83" s="0"/>
       <c r="CG83" s="0"/>
       <c r="CH83" s="0"/>
       <c r="CI83" s="0"/>
       <c r="CJ83" s="0"/>
       <c r="CK83" s="0"/>
       <c r="CL83" s="0"/>
       <c r="CM83" s="0"/>
       <c r="CN83" s="0"/>
       <c r="CO83" s="0"/>
       <c r="CP83" s="0"/>
       <c r="CQ83" s="0"/>
       <c r="CR83" s="0"/>
       <c r="CS83" s="0"/>
       <c r="CT83" s="0"/>
       <c r="CU83" s="0"/>
       <c r="CV83" s="0"/>
       <c r="CW83" s="0"/>
       <c r="CX83" s="0"/>
       <c r="CY83" s="0"/>
       <c r="CZ83" s="0"/>
       <c r="DA83" s="0"/>
       <c r="DB83" s="0"/>
       <c r="DC83" s="0"/>
       <c r="DD83" s="0"/>
+      <c r="DE83" s="0"/>
+      <c r="DF83" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0"/>
       <c r="D84" s="0"/>
       <c r="E84" s="0"/>
       <c r="F84" s="0"/>
       <c r="G84" s="0"/>
       <c r="H84" s="0"/>
       <c r="I84" s="0"/>
       <c r="J84" s="0"/>
       <c r="K84" s="0"/>
       <c r="L84" s="0"/>
       <c r="M84" s="0"/>
       <c r="N84" s="0"/>
       <c r="O84" s="0"/>
       <c r="P84" s="0"/>
       <c r="Q84" s="0"/>
       <c r="R84" s="0"/>
       <c r="S84" s="0"/>
       <c r="T84" s="0"/>
       <c r="U84" s="0"/>
       <c r="V84" s="0"/>
       <c r="W84" s="0"/>
@@ -11250,50 +11444,52 @@
       <c r="CF84" s="0"/>
       <c r="CG84" s="0"/>
       <c r="CH84" s="0"/>
       <c r="CI84" s="0"/>
       <c r="CJ84" s="0"/>
       <c r="CK84" s="0"/>
       <c r="CL84" s="0"/>
       <c r="CM84" s="0"/>
       <c r="CN84" s="0"/>
       <c r="CO84" s="0"/>
       <c r="CP84" s="0"/>
       <c r="CQ84" s="0"/>
       <c r="CR84" s="0"/>
       <c r="CS84" s="0"/>
       <c r="CT84" s="0"/>
       <c r="CU84" s="0"/>
       <c r="CV84" s="0"/>
       <c r="CW84" s="0"/>
       <c r="CX84" s="0"/>
       <c r="CY84" s="0"/>
       <c r="CZ84" s="0"/>
       <c r="DA84" s="0"/>
       <c r="DB84" s="0"/>
       <c r="DC84" s="0"/>
       <c r="DD84" s="0"/>
+      <c r="DE84" s="0"/>
+      <c r="DF84" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0"/>
       <c r="D85" s="0"/>
       <c r="E85" s="0"/>
       <c r="F85" s="0"/>
       <c r="G85" s="0"/>
       <c r="H85" s="0"/>
       <c r="I85" s="0"/>
       <c r="J85" s="0"/>
       <c r="K85" s="0"/>
       <c r="L85" s="0"/>
       <c r="M85" s="0"/>
       <c r="N85" s="0"/>
       <c r="O85" s="0"/>
       <c r="P85" s="0"/>
       <c r="Q85" s="0"/>
       <c r="R85" s="0"/>
       <c r="S85" s="0"/>
       <c r="T85" s="0"/>
       <c r="U85" s="0"/>
       <c r="V85" s="0"/>
       <c r="W85" s="0"/>
@@ -11360,50 +11556,52 @@
       <c r="CF85" s="0"/>
       <c r="CG85" s="0"/>
       <c r="CH85" s="0"/>
       <c r="CI85" s="0"/>
       <c r="CJ85" s="0"/>
       <c r="CK85" s="0"/>
       <c r="CL85" s="0"/>
       <c r="CM85" s="0"/>
       <c r="CN85" s="0"/>
       <c r="CO85" s="0"/>
       <c r="CP85" s="0"/>
       <c r="CQ85" s="0"/>
       <c r="CR85" s="0"/>
       <c r="CS85" s="0"/>
       <c r="CT85" s="0"/>
       <c r="CU85" s="0"/>
       <c r="CV85" s="0"/>
       <c r="CW85" s="0"/>
       <c r="CX85" s="0"/>
       <c r="CY85" s="0"/>
       <c r="CZ85" s="0"/>
       <c r="DA85" s="0"/>
       <c r="DB85" s="0"/>
       <c r="DC85" s="0"/>
       <c r="DD85" s="0"/>
+      <c r="DE85" s="0"/>
+      <c r="DF85" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0"/>
       <c r="D86" s="0"/>
       <c r="E86" s="0"/>
       <c r="F86" s="0"/>
       <c r="G86" s="0"/>
       <c r="H86" s="0"/>
       <c r="I86" s="0"/>
       <c r="J86" s="0"/>
       <c r="K86" s="0"/>
       <c r="L86" s="0"/>
       <c r="M86" s="0"/>
       <c r="N86" s="0"/>
       <c r="O86" s="0"/>
       <c r="P86" s="0"/>
       <c r="Q86" s="0"/>
       <c r="R86" s="0"/>
       <c r="S86" s="0"/>
       <c r="T86" s="0"/>
       <c r="U86" s="0"/>
       <c r="V86" s="0"/>
       <c r="W86" s="0"/>
@@ -11470,50 +11668,52 @@
       <c r="CF86" s="0"/>
       <c r="CG86" s="0"/>
       <c r="CH86" s="0"/>
       <c r="CI86" s="0"/>
       <c r="CJ86" s="0"/>
       <c r="CK86" s="0"/>
       <c r="CL86" s="0"/>
       <c r="CM86" s="0"/>
       <c r="CN86" s="0"/>
       <c r="CO86" s="0"/>
       <c r="CP86" s="0"/>
       <c r="CQ86" s="0"/>
       <c r="CR86" s="0"/>
       <c r="CS86" s="0"/>
       <c r="CT86" s="0"/>
       <c r="CU86" s="0"/>
       <c r="CV86" s="0"/>
       <c r="CW86" s="0"/>
       <c r="CX86" s="0"/>
       <c r="CY86" s="0"/>
       <c r="CZ86" s="0"/>
       <c r="DA86" s="0"/>
       <c r="DB86" s="0"/>
       <c r="DC86" s="0"/>
       <c r="DD86" s="0"/>
+      <c r="DE86" s="0"/>
+      <c r="DF86" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0"/>
       <c r="D87" s="0"/>
       <c r="E87" s="0"/>
       <c r="F87" s="0"/>
       <c r="G87" s="0"/>
       <c r="H87" s="0"/>
       <c r="I87" s="0"/>
       <c r="J87" s="0"/>
       <c r="K87" s="0"/>
       <c r="L87" s="0"/>
       <c r="M87" s="0"/>
       <c r="N87" s="0"/>
       <c r="O87" s="0"/>
       <c r="P87" s="0"/>
       <c r="Q87" s="0"/>
       <c r="R87" s="0"/>
       <c r="S87" s="0"/>
       <c r="T87" s="0"/>
       <c r="U87" s="0"/>
       <c r="V87" s="0"/>
       <c r="W87" s="0"/>
@@ -11580,50 +11780,52 @@
       <c r="CF87" s="0"/>
       <c r="CG87" s="0"/>
       <c r="CH87" s="0"/>
       <c r="CI87" s="0"/>
       <c r="CJ87" s="0"/>
       <c r="CK87" s="0"/>
       <c r="CL87" s="0"/>
       <c r="CM87" s="0"/>
       <c r="CN87" s="0"/>
       <c r="CO87" s="0"/>
       <c r="CP87" s="0"/>
       <c r="CQ87" s="0"/>
       <c r="CR87" s="0"/>
       <c r="CS87" s="0"/>
       <c r="CT87" s="0"/>
       <c r="CU87" s="0"/>
       <c r="CV87" s="0"/>
       <c r="CW87" s="0"/>
       <c r="CX87" s="0"/>
       <c r="CY87" s="0"/>
       <c r="CZ87" s="0"/>
       <c r="DA87" s="0"/>
       <c r="DB87" s="0"/>
       <c r="DC87" s="0"/>
       <c r="DD87" s="0"/>
+      <c r="DE87" s="0"/>
+      <c r="DF87" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0"/>
       <c r="D88" s="0"/>
       <c r="E88" s="0"/>
       <c r="F88" s="0"/>
       <c r="G88" s="0"/>
       <c r="H88" s="0"/>
       <c r="I88" s="0"/>
       <c r="J88" s="0"/>
       <c r="K88" s="0"/>
       <c r="L88" s="0"/>
       <c r="M88" s="0"/>
       <c r="N88" s="0"/>
       <c r="O88" s="0"/>
       <c r="P88" s="0"/>
       <c r="Q88" s="0"/>
       <c r="R88" s="0"/>
       <c r="S88" s="0"/>
       <c r="T88" s="0"/>
       <c r="U88" s="0"/>
       <c r="V88" s="0"/>
       <c r="W88" s="0"/>
@@ -11690,50 +11892,52 @@
       <c r="CF88" s="0"/>
       <c r="CG88" s="0"/>
       <c r="CH88" s="0"/>
       <c r="CI88" s="0"/>
       <c r="CJ88" s="0"/>
       <c r="CK88" s="0"/>
       <c r="CL88" s="0"/>
       <c r="CM88" s="0"/>
       <c r="CN88" s="0"/>
       <c r="CO88" s="0"/>
       <c r="CP88" s="0"/>
       <c r="CQ88" s="0"/>
       <c r="CR88" s="0"/>
       <c r="CS88" s="0"/>
       <c r="CT88" s="0"/>
       <c r="CU88" s="0"/>
       <c r="CV88" s="0"/>
       <c r="CW88" s="0"/>
       <c r="CX88" s="0"/>
       <c r="CY88" s="0"/>
       <c r="CZ88" s="0"/>
       <c r="DA88" s="0"/>
       <c r="DB88" s="0"/>
       <c r="DC88" s="0"/>
       <c r="DD88" s="0"/>
+      <c r="DE88" s="0"/>
+      <c r="DF88" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0"/>
       <c r="D89" s="0"/>
       <c r="E89" s="0"/>
       <c r="F89" s="0"/>
       <c r="G89" s="0"/>
       <c r="H89" s="0"/>
       <c r="I89" s="0"/>
       <c r="J89" s="0"/>
       <c r="K89" s="0"/>
       <c r="L89" s="0"/>
       <c r="M89" s="0"/>
       <c r="N89" s="0"/>
       <c r="O89" s="0"/>
       <c r="P89" s="0"/>
       <c r="Q89" s="0"/>
       <c r="R89" s="0"/>
       <c r="S89" s="0"/>
       <c r="T89" s="0"/>
       <c r="U89" s="0"/>
       <c r="V89" s="0"/>
       <c r="W89" s="0"/>
@@ -11800,50 +12004,52 @@
       <c r="CF89" s="0"/>
       <c r="CG89" s="0"/>
       <c r="CH89" s="0"/>
       <c r="CI89" s="0"/>
       <c r="CJ89" s="0"/>
       <c r="CK89" s="0"/>
       <c r="CL89" s="0"/>
       <c r="CM89" s="0"/>
       <c r="CN89" s="0"/>
       <c r="CO89" s="0"/>
       <c r="CP89" s="0"/>
       <c r="CQ89" s="0"/>
       <c r="CR89" s="0"/>
       <c r="CS89" s="0"/>
       <c r="CT89" s="0"/>
       <c r="CU89" s="0"/>
       <c r="CV89" s="0"/>
       <c r="CW89" s="0"/>
       <c r="CX89" s="0"/>
       <c r="CY89" s="0"/>
       <c r="CZ89" s="0"/>
       <c r="DA89" s="0"/>
       <c r="DB89" s="0"/>
       <c r="DC89" s="0"/>
       <c r="DD89" s="0"/>
+      <c r="DE89" s="0"/>
+      <c r="DF89" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0"/>
       <c r="D90" s="0"/>
       <c r="E90" s="0"/>
       <c r="F90" s="0"/>
       <c r="G90" s="0"/>
       <c r="H90" s="0"/>
       <c r="I90" s="0"/>
       <c r="J90" s="0"/>
       <c r="K90" s="0"/>
       <c r="L90" s="0"/>
       <c r="M90" s="0"/>
       <c r="N90" s="0"/>
       <c r="O90" s="0"/>
       <c r="P90" s="0"/>
       <c r="Q90" s="0"/>
       <c r="R90" s="0"/>
       <c r="S90" s="0"/>
       <c r="T90" s="0"/>
       <c r="U90" s="0"/>
       <c r="V90" s="0"/>
       <c r="W90" s="0"/>
@@ -11910,50 +12116,52 @@
       <c r="CF90" s="0"/>
       <c r="CG90" s="0"/>
       <c r="CH90" s="0"/>
       <c r="CI90" s="0"/>
       <c r="CJ90" s="0"/>
       <c r="CK90" s="0"/>
       <c r="CL90" s="0"/>
       <c r="CM90" s="0"/>
       <c r="CN90" s="0"/>
       <c r="CO90" s="0"/>
       <c r="CP90" s="0"/>
       <c r="CQ90" s="0"/>
       <c r="CR90" s="0"/>
       <c r="CS90" s="0"/>
       <c r="CT90" s="0"/>
       <c r="CU90" s="0"/>
       <c r="CV90" s="0"/>
       <c r="CW90" s="0"/>
       <c r="CX90" s="0"/>
       <c r="CY90" s="0"/>
       <c r="CZ90" s="0"/>
       <c r="DA90" s="0"/>
       <c r="DB90" s="0"/>
       <c r="DC90" s="0"/>
       <c r="DD90" s="0"/>
+      <c r="DE90" s="0"/>
+      <c r="DF90" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0"/>
       <c r="D91" s="0"/>
       <c r="E91" s="0"/>
       <c r="F91" s="0"/>
       <c r="G91" s="0"/>
       <c r="H91" s="0"/>
       <c r="I91" s="0"/>
       <c r="J91" s="0"/>
       <c r="K91" s="0"/>
       <c r="L91" s="0"/>
       <c r="M91" s="0"/>
       <c r="N91" s="0"/>
       <c r="O91" s="0"/>
       <c r="P91" s="0"/>
       <c r="Q91" s="0"/>
       <c r="R91" s="0"/>
       <c r="S91" s="0"/>
       <c r="T91" s="0"/>
       <c r="U91" s="0"/>
       <c r="V91" s="0"/>
       <c r="W91" s="0"/>
@@ -12020,50 +12228,52 @@
       <c r="CF91" s="0"/>
       <c r="CG91" s="0"/>
       <c r="CH91" s="0"/>
       <c r="CI91" s="0"/>
       <c r="CJ91" s="0"/>
       <c r="CK91" s="0"/>
       <c r="CL91" s="0"/>
       <c r="CM91" s="0"/>
       <c r="CN91" s="0"/>
       <c r="CO91" s="0"/>
       <c r="CP91" s="0"/>
       <c r="CQ91" s="0"/>
       <c r="CR91" s="0"/>
       <c r="CS91" s="0"/>
       <c r="CT91" s="0"/>
       <c r="CU91" s="0"/>
       <c r="CV91" s="0"/>
       <c r="CW91" s="0"/>
       <c r="CX91" s="0"/>
       <c r="CY91" s="0"/>
       <c r="CZ91" s="0"/>
       <c r="DA91" s="0"/>
       <c r="DB91" s="0"/>
       <c r="DC91" s="0"/>
       <c r="DD91" s="0"/>
+      <c r="DE91" s="0"/>
+      <c r="DF91" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0"/>
       <c r="D92" s="0"/>
       <c r="E92" s="0"/>
       <c r="F92" s="0"/>
       <c r="G92" s="0"/>
       <c r="H92" s="0"/>
       <c r="I92" s="0"/>
       <c r="J92" s="0"/>
       <c r="K92" s="0"/>
       <c r="L92" s="0"/>
       <c r="M92" s="0"/>
       <c r="N92" s="0"/>
       <c r="O92" s="0"/>
       <c r="P92" s="0"/>
       <c r="Q92" s="0"/>
       <c r="R92" s="0"/>
       <c r="S92" s="0"/>
       <c r="T92" s="0"/>
       <c r="U92" s="0"/>
       <c r="V92" s="0"/>
       <c r="W92" s="0"/>
@@ -12130,50 +12340,52 @@
       <c r="CF92" s="0"/>
       <c r="CG92" s="0"/>
       <c r="CH92" s="0"/>
       <c r="CI92" s="0"/>
       <c r="CJ92" s="0"/>
       <c r="CK92" s="0"/>
       <c r="CL92" s="0"/>
       <c r="CM92" s="0"/>
       <c r="CN92" s="0"/>
       <c r="CO92" s="0"/>
       <c r="CP92" s="0"/>
       <c r="CQ92" s="0"/>
       <c r="CR92" s="0"/>
       <c r="CS92" s="0"/>
       <c r="CT92" s="0"/>
       <c r="CU92" s="0"/>
       <c r="CV92" s="0"/>
       <c r="CW92" s="0"/>
       <c r="CX92" s="0"/>
       <c r="CY92" s="0"/>
       <c r="CZ92" s="0"/>
       <c r="DA92" s="0"/>
       <c r="DB92" s="0"/>
       <c r="DC92" s="0"/>
       <c r="DD92" s="0"/>
+      <c r="DE92" s="0"/>
+      <c r="DF92" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0"/>
       <c r="D93" s="0"/>
       <c r="E93" s="0"/>
       <c r="F93" s="0"/>
       <c r="G93" s="0"/>
       <c r="H93" s="0"/>
       <c r="I93" s="0"/>
       <c r="J93" s="0"/>
       <c r="K93" s="0"/>
       <c r="L93" s="0"/>
       <c r="M93" s="0"/>
       <c r="N93" s="0"/>
       <c r="O93" s="0"/>
       <c r="P93" s="0"/>
       <c r="Q93" s="0"/>
       <c r="R93" s="0"/>
       <c r="S93" s="0"/>
       <c r="T93" s="0"/>
       <c r="U93" s="0"/>
       <c r="V93" s="0"/>
       <c r="W93" s="0"/>
@@ -12240,50 +12452,52 @@
       <c r="CF93" s="0"/>
       <c r="CG93" s="0"/>
       <c r="CH93" s="0"/>
       <c r="CI93" s="0"/>
       <c r="CJ93" s="0"/>
       <c r="CK93" s="0"/>
       <c r="CL93" s="0"/>
       <c r="CM93" s="0"/>
       <c r="CN93" s="0"/>
       <c r="CO93" s="0"/>
       <c r="CP93" s="0"/>
       <c r="CQ93" s="0"/>
       <c r="CR93" s="0"/>
       <c r="CS93" s="0"/>
       <c r="CT93" s="0"/>
       <c r="CU93" s="0"/>
       <c r="CV93" s="0"/>
       <c r="CW93" s="0"/>
       <c r="CX93" s="0"/>
       <c r="CY93" s="0"/>
       <c r="CZ93" s="0"/>
       <c r="DA93" s="0"/>
       <c r="DB93" s="0"/>
       <c r="DC93" s="0"/>
       <c r="DD93" s="0"/>
+      <c r="DE93" s="0"/>
+      <c r="DF93" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0"/>
       <c r="D94" s="0"/>
       <c r="E94" s="0"/>
       <c r="F94" s="0"/>
       <c r="G94" s="0"/>
       <c r="H94" s="0"/>
       <c r="I94" s="0"/>
       <c r="J94" s="0"/>
       <c r="K94" s="0"/>
       <c r="L94" s="0"/>
       <c r="M94" s="0"/>
       <c r="N94" s="0"/>
       <c r="O94" s="0"/>
       <c r="P94" s="0"/>
       <c r="Q94" s="0"/>
       <c r="R94" s="0"/>
       <c r="S94" s="0"/>
       <c r="T94" s="0"/>
       <c r="U94" s="0"/>
       <c r="V94" s="0"/>
       <c r="W94" s="0"/>
@@ -12350,50 +12564,52 @@
       <c r="CF94" s="0"/>
       <c r="CG94" s="0"/>
       <c r="CH94" s="0"/>
       <c r="CI94" s="0"/>
       <c r="CJ94" s="0"/>
       <c r="CK94" s="0"/>
       <c r="CL94" s="0"/>
       <c r="CM94" s="0"/>
       <c r="CN94" s="0"/>
       <c r="CO94" s="0"/>
       <c r="CP94" s="0"/>
       <c r="CQ94" s="0"/>
       <c r="CR94" s="0"/>
       <c r="CS94" s="0"/>
       <c r="CT94" s="0"/>
       <c r="CU94" s="0"/>
       <c r="CV94" s="0"/>
       <c r="CW94" s="0"/>
       <c r="CX94" s="0"/>
       <c r="CY94" s="0"/>
       <c r="CZ94" s="0"/>
       <c r="DA94" s="0"/>
       <c r="DB94" s="0"/>
       <c r="DC94" s="0"/>
       <c r="DD94" s="0"/>
+      <c r="DE94" s="0"/>
+      <c r="DF94" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0"/>
       <c r="D95" s="0"/>
       <c r="E95" s="0"/>
       <c r="F95" s="0"/>
       <c r="G95" s="0"/>
       <c r="H95" s="0"/>
       <c r="I95" s="0"/>
       <c r="J95" s="0"/>
       <c r="K95" s="0"/>
       <c r="L95" s="0"/>
       <c r="M95" s="0"/>
       <c r="N95" s="0"/>
       <c r="O95" s="0"/>
       <c r="P95" s="0"/>
       <c r="Q95" s="0"/>
       <c r="R95" s="0"/>
       <c r="S95" s="0"/>
       <c r="T95" s="0"/>
       <c r="U95" s="0"/>
       <c r="V95" s="0"/>
       <c r="W95" s="0"/>
@@ -12460,50 +12676,52 @@
       <c r="CF95" s="0"/>
       <c r="CG95" s="0"/>
       <c r="CH95" s="0"/>
       <c r="CI95" s="0"/>
       <c r="CJ95" s="0"/>
       <c r="CK95" s="0"/>
       <c r="CL95" s="0"/>
       <c r="CM95" s="0"/>
       <c r="CN95" s="0"/>
       <c r="CO95" s="0"/>
       <c r="CP95" s="0"/>
       <c r="CQ95" s="0"/>
       <c r="CR95" s="0"/>
       <c r="CS95" s="0"/>
       <c r="CT95" s="0"/>
       <c r="CU95" s="0"/>
       <c r="CV95" s="0"/>
       <c r="CW95" s="0"/>
       <c r="CX95" s="0"/>
       <c r="CY95" s="0"/>
       <c r="CZ95" s="0"/>
       <c r="DA95" s="0"/>
       <c r="DB95" s="0"/>
       <c r="DC95" s="0"/>
       <c r="DD95" s="0"/>
+      <c r="DE95" s="0"/>
+      <c r="DF95" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0"/>
       <c r="D96" s="0"/>
       <c r="E96" s="0"/>
       <c r="F96" s="0"/>
       <c r="G96" s="0"/>
       <c r="H96" s="0"/>
       <c r="I96" s="0"/>
       <c r="J96" s="0"/>
       <c r="K96" s="0"/>
       <c r="L96" s="0"/>
       <c r="M96" s="0"/>
       <c r="N96" s="0"/>
       <c r="O96" s="0"/>
       <c r="P96" s="0"/>
       <c r="Q96" s="0"/>
       <c r="R96" s="0"/>
       <c r="S96" s="0"/>
       <c r="T96" s="0"/>
       <c r="U96" s="0"/>
       <c r="V96" s="0"/>
       <c r="W96" s="0"/>
@@ -12570,50 +12788,52 @@
       <c r="CF96" s="0"/>
       <c r="CG96" s="0"/>
       <c r="CH96" s="0"/>
       <c r="CI96" s="0"/>
       <c r="CJ96" s="0"/>
       <c r="CK96" s="0"/>
       <c r="CL96" s="0"/>
       <c r="CM96" s="0"/>
       <c r="CN96" s="0"/>
       <c r="CO96" s="0"/>
       <c r="CP96" s="0"/>
       <c r="CQ96" s="0"/>
       <c r="CR96" s="0"/>
       <c r="CS96" s="0"/>
       <c r="CT96" s="0"/>
       <c r="CU96" s="0"/>
       <c r="CV96" s="0"/>
       <c r="CW96" s="0"/>
       <c r="CX96" s="0"/>
       <c r="CY96" s="0"/>
       <c r="CZ96" s="0"/>
       <c r="DA96" s="0"/>
       <c r="DB96" s="0"/>
       <c r="DC96" s="0"/>
       <c r="DD96" s="0"/>
+      <c r="DE96" s="0"/>
+      <c r="DF96" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0"/>
       <c r="D97" s="0"/>
       <c r="E97" s="0"/>
       <c r="F97" s="0"/>
       <c r="G97" s="0"/>
       <c r="H97" s="0"/>
       <c r="I97" s="0"/>
       <c r="J97" s="0"/>
       <c r="K97" s="0"/>
       <c r="L97" s="0"/>
       <c r="M97" s="0"/>
       <c r="N97" s="0"/>
       <c r="O97" s="0"/>
       <c r="P97" s="0"/>
       <c r="Q97" s="0"/>
       <c r="R97" s="0"/>
       <c r="S97" s="0"/>
       <c r="T97" s="0"/>
       <c r="U97" s="0"/>
       <c r="V97" s="0"/>
       <c r="W97" s="0"/>
@@ -12680,50 +12900,52 @@
       <c r="CF97" s="0"/>
       <c r="CG97" s="0"/>
       <c r="CH97" s="0"/>
       <c r="CI97" s="0"/>
       <c r="CJ97" s="0"/>
       <c r="CK97" s="0"/>
       <c r="CL97" s="0"/>
       <c r="CM97" s="0"/>
       <c r="CN97" s="0"/>
       <c r="CO97" s="0"/>
       <c r="CP97" s="0"/>
       <c r="CQ97" s="0"/>
       <c r="CR97" s="0"/>
       <c r="CS97" s="0"/>
       <c r="CT97" s="0"/>
       <c r="CU97" s="0"/>
       <c r="CV97" s="0"/>
       <c r="CW97" s="0"/>
       <c r="CX97" s="0"/>
       <c r="CY97" s="0"/>
       <c r="CZ97" s="0"/>
       <c r="DA97" s="0"/>
       <c r="DB97" s="0"/>
       <c r="DC97" s="0"/>
       <c r="DD97" s="0"/>
+      <c r="DE97" s="0"/>
+      <c r="DF97" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0"/>
       <c r="D98" s="0"/>
       <c r="E98" s="0"/>
       <c r="F98" s="0"/>
       <c r="G98" s="0"/>
       <c r="H98" s="0"/>
       <c r="I98" s="0"/>
       <c r="J98" s="0"/>
       <c r="K98" s="0"/>
       <c r="L98" s="0"/>
       <c r="M98" s="0"/>
       <c r="N98" s="0"/>
       <c r="O98" s="0"/>
       <c r="P98" s="0"/>
       <c r="Q98" s="0"/>
       <c r="R98" s="0"/>
       <c r="S98" s="0"/>
       <c r="T98" s="0"/>
       <c r="U98" s="0"/>
       <c r="V98" s="0"/>
       <c r="W98" s="0"/>
@@ -12790,50 +13012,52 @@
       <c r="CF98" s="0"/>
       <c r="CG98" s="0"/>
       <c r="CH98" s="0"/>
       <c r="CI98" s="0"/>
       <c r="CJ98" s="0"/>
       <c r="CK98" s="0"/>
       <c r="CL98" s="0"/>
       <c r="CM98" s="0"/>
       <c r="CN98" s="0"/>
       <c r="CO98" s="0"/>
       <c r="CP98" s="0"/>
       <c r="CQ98" s="0"/>
       <c r="CR98" s="0"/>
       <c r="CS98" s="0"/>
       <c r="CT98" s="0"/>
       <c r="CU98" s="0"/>
       <c r="CV98" s="0"/>
       <c r="CW98" s="0"/>
       <c r="CX98" s="0"/>
       <c r="CY98" s="0"/>
       <c r="CZ98" s="0"/>
       <c r="DA98" s="0"/>
       <c r="DB98" s="0"/>
       <c r="DC98" s="0"/>
       <c r="DD98" s="0"/>
+      <c r="DE98" s="0"/>
+      <c r="DF98" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0"/>
       <c r="D99" s="0"/>
       <c r="E99" s="0"/>
       <c r="F99" s="0"/>
       <c r="G99" s="0"/>
       <c r="H99" s="0"/>
       <c r="I99" s="0"/>
       <c r="J99" s="0"/>
       <c r="K99" s="0"/>
       <c r="L99" s="0"/>
       <c r="M99" s="0"/>
       <c r="N99" s="0"/>
       <c r="O99" s="0"/>
       <c r="P99" s="0"/>
       <c r="Q99" s="0"/>
       <c r="R99" s="0"/>
       <c r="S99" s="0"/>
       <c r="T99" s="0"/>
       <c r="U99" s="0"/>
       <c r="V99" s="0"/>
       <c r="W99" s="0"/>
@@ -12900,50 +13124,52 @@
       <c r="CF99" s="0"/>
       <c r="CG99" s="0"/>
       <c r="CH99" s="0"/>
       <c r="CI99" s="0"/>
       <c r="CJ99" s="0"/>
       <c r="CK99" s="0"/>
       <c r="CL99" s="0"/>
       <c r="CM99" s="0"/>
       <c r="CN99" s="0"/>
       <c r="CO99" s="0"/>
       <c r="CP99" s="0"/>
       <c r="CQ99" s="0"/>
       <c r="CR99" s="0"/>
       <c r="CS99" s="0"/>
       <c r="CT99" s="0"/>
       <c r="CU99" s="0"/>
       <c r="CV99" s="0"/>
       <c r="CW99" s="0"/>
       <c r="CX99" s="0"/>
       <c r="CY99" s="0"/>
       <c r="CZ99" s="0"/>
       <c r="DA99" s="0"/>
       <c r="DB99" s="0"/>
       <c r="DC99" s="0"/>
       <c r="DD99" s="0"/>
+      <c r="DE99" s="0"/>
+      <c r="DF99" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0"/>
       <c r="D100" s="0"/>
       <c r="E100" s="0"/>
       <c r="F100" s="0"/>
       <c r="G100" s="0"/>
       <c r="H100" s="0"/>
       <c r="I100" s="0"/>
       <c r="J100" s="0"/>
       <c r="K100" s="0"/>
       <c r="L100" s="0"/>
       <c r="M100" s="0"/>
       <c r="N100" s="0"/>
       <c r="O100" s="0"/>
       <c r="P100" s="0"/>
       <c r="Q100" s="0"/>
       <c r="R100" s="0"/>
       <c r="S100" s="0"/>
       <c r="T100" s="0"/>
       <c r="U100" s="0"/>
       <c r="V100" s="0"/>
       <c r="W100" s="0"/>
@@ -13010,50 +13236,52 @@
       <c r="CF100" s="0"/>
       <c r="CG100" s="0"/>
       <c r="CH100" s="0"/>
       <c r="CI100" s="0"/>
       <c r="CJ100" s="0"/>
       <c r="CK100" s="0"/>
       <c r="CL100" s="0"/>
       <c r="CM100" s="0"/>
       <c r="CN100" s="0"/>
       <c r="CO100" s="0"/>
       <c r="CP100" s="0"/>
       <c r="CQ100" s="0"/>
       <c r="CR100" s="0"/>
       <c r="CS100" s="0"/>
       <c r="CT100" s="0"/>
       <c r="CU100" s="0"/>
       <c r="CV100" s="0"/>
       <c r="CW100" s="0"/>
       <c r="CX100" s="0"/>
       <c r="CY100" s="0"/>
       <c r="CZ100" s="0"/>
       <c r="DA100" s="0"/>
       <c r="DB100" s="0"/>
       <c r="DC100" s="0"/>
       <c r="DD100" s="0"/>
+      <c r="DE100" s="0"/>
+      <c r="DF100" s="0"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>