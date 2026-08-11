--- v0 (2026-06-17)
+++ v1 (2026-08-11)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\00021346\Documents\OpenData\open05_26\suboryOD_0526\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\00021346\Documents\OpenData\open07_26\suboryOD_0726\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2E6F7979-940A-49BB-868A-BA3183BE0E8D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9D563A2B-A8AA-4354-B6AA-48B452251B63}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Kraje a okresy" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="155">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>BA (EUR)</t>
   </si>
   <si>
     <t>BB (EUR)</t>
   </si>
   <si>
     <t>KE (EUR)</t>
   </si>
   <si>
     <t>NA (EUR)</t>
   </si>
   <si>
     <t>NR (EUR)</t>
   </si>
   <si>
     <t>PO (EUR)</t>
   </si>
   <si>
     <t>TN (EUR)</t>
   </si>
   <si>
@@ -477,50 +477,56 @@
     <t>2025-09</t>
   </si>
   <si>
     <t>2025-10</t>
   </si>
   <si>
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>2026-05</t>
+  </si>
+  <si>
+    <t>2026-06</t>
+  </si>
+  <si>
+    <t>2026-07</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -1006,114 +1012,59 @@
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="42" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...53 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="43">
     <cellStyle name="20 % - zvýraznenie1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20 % - zvýraznenie2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20 % - zvýraznenie3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20 % - zvýraznenie4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20 % - zvýraznenie5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20 % - zvýraznenie6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40 % - zvýraznenie1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40 % - zvýraznenie2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40 % - zvýraznenie3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40 % - zvýraznenie4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40 % - zvýraznenie5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40 % - zvýraznenie6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60 % - zvýraznenie1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60 % - zvýraznenie2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60 % - zvýraznenie3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60 % - zvýraznenie4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60 % - zvýraznenie5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60 % - zvýraznenie6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Čiarka" xfId="42" builtinId="3"/>
@@ -1404,102 +1355,102 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BV158"/>
+  <dimension ref="A1:BV162"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="10" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="14" max="18" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="25" max="28" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="34" max="39" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="41" max="53" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="54" max="55" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="56" max="57" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="58" max="59" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="60" max="63" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="64" max="64" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="65" max="71" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="72" max="72" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="73" max="73" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="74" max="74" width="12.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" x14ac:dyDescent="0.25">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="60"/>
-[...7 lines deleted...]
-      <c r="J1" s="60"/>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="5"/>
+      <c r="J1" s="5"/>
     </row>
     <row r="2" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>7</v>
@@ -1527,99 +1478,99 @@
       <c r="E3" s="2">
         <v>2121845.6700000009</v>
       </c>
       <c r="F3" s="2">
         <v>230762145.87</v>
       </c>
       <c r="G3" s="2">
         <v>244332799.39999968</v>
       </c>
       <c r="H3" s="2">
         <v>198066763.84999982</v>
       </c>
       <c r="I3" s="2">
         <v>216120583.46000001</v>
       </c>
       <c r="J3" s="2">
         <v>274159187.80999982</v>
       </c>
       <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="2">
-        <v>499451725.70000017</v>
+        <v>499451725.70000041</v>
       </c>
       <c r="C4" s="2">
-        <v>206618921.38999987</v>
+        <v>206618921.38999969</v>
       </c>
       <c r="D4" s="2">
-        <v>240254596.49999988</v>
+        <v>240254596.49999976</v>
       </c>
       <c r="E4" s="2">
-        <v>1800179.0900000003</v>
+        <v>1800179.0900000008</v>
       </c>
       <c r="F4" s="2">
-        <v>236356233.95999971</v>
+        <v>236356233.95999953</v>
       </c>
       <c r="G4" s="2">
-        <v>244637958.52999988</v>
+        <v>244637958.52999982</v>
       </c>
       <c r="H4" s="2">
-        <v>199724122.82999989</v>
+        <v>199724122.83000001</v>
       </c>
       <c r="I4" s="2">
         <v>223661662.37</v>
       </c>
       <c r="J4" s="2">
-        <v>275616069.03000009</v>
+        <v>275616069.02999997</v>
       </c>
       <c r="K4" s="3"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="2">
-        <v>408195197.90000033</v>
+        <v>408195197.90000027</v>
       </c>
       <c r="C5" s="2">
-        <v>185649496.35999978</v>
+        <v>185649496.35999972</v>
       </c>
       <c r="D5" s="2">
-        <v>213402155.89000005</v>
+        <v>213402155.89000002</v>
       </c>
       <c r="E5" s="2">
-        <v>1340265.4000000001</v>
+        <v>1340265.4000000004</v>
       </c>
       <c r="F5" s="2">
         <v>219203126.90000015</v>
       </c>
       <c r="G5" s="2">
-        <v>214322577.66000018</v>
+        <v>214322577.66000015</v>
       </c>
       <c r="H5" s="2">
         <v>186701106.63999993</v>
       </c>
       <c r="I5" s="2">
         <v>207408369.9799999</v>
       </c>
       <c r="J5" s="2">
         <v>233089933.34000018</v>
       </c>
       <c r="K5" s="3"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="2">
         <v>351714365.66999996</v>
       </c>
       <c r="C6" s="2">
         <v>176127777.86999971</v>
       </c>
       <c r="D6" s="2">
         <v>200550796.49000007</v>
       </c>
@@ -1635,132 +1586,132 @@
       <c r="H6" s="2">
         <v>180486172.13000005</v>
       </c>
       <c r="I6" s="2">
         <v>200299029.04000011</v>
       </c>
       <c r="J6" s="2">
         <v>221282211.7599999</v>
       </c>
       <c r="K6" s="3"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="2">
         <v>436382755.75000042</v>
       </c>
       <c r="C7" s="2">
         <v>206221380.64999983</v>
       </c>
       <c r="D7" s="2">
         <v>239599368.51000029</v>
       </c>
       <c r="E7" s="2">
-        <v>1882524.1800000006</v>
+        <v>1881555.7400000005</v>
       </c>
       <c r="F7" s="2">
-        <v>243571044.62000006</v>
+        <v>243571044.62</v>
       </c>
       <c r="G7" s="2">
-        <v>239211083.70999989</v>
+        <v>239212052.14999989</v>
       </c>
       <c r="H7" s="2">
         <v>208448613.04999998</v>
       </c>
       <c r="I7" s="2">
         <v>230091139.47000009</v>
       </c>
       <c r="J7" s="2">
         <v>258819498.97000003</v>
       </c>
       <c r="K7" s="3"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="2">
         <v>530561797.11000025</v>
       </c>
       <c r="C8" s="2">
         <v>232283455.72999966</v>
       </c>
       <c r="D8" s="2">
         <v>274662201.77999997</v>
       </c>
       <c r="E8" s="2">
         <v>2536003.2000000011</v>
       </c>
       <c r="F8" s="2">
         <v>268860312.40999997</v>
       </c>
       <c r="G8" s="2">
         <v>271615074.80000007</v>
       </c>
       <c r="H8" s="2">
         <v>231349251.13000026</v>
       </c>
       <c r="I8" s="2">
         <v>252965553.45999992</v>
       </c>
       <c r="J8" s="2">
         <v>294160461.75000024</v>
       </c>
       <c r="K8" s="3"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="2">
-        <v>562825076.53999996</v>
+        <v>562825076.54000044</v>
       </c>
       <c r="C9" s="2">
         <v>258376219.60000014</v>
       </c>
       <c r="D9" s="2">
-        <v>295972832.66000026</v>
+        <v>295972832.66000009</v>
       </c>
       <c r="E9" s="2">
         <v>2625725.6800000006</v>
       </c>
       <c r="F9" s="2">
-        <v>288696579.35999995</v>
+        <v>288696579.36000001</v>
       </c>
       <c r="G9" s="2">
-        <v>313889693.44000018</v>
+        <v>313889693.44</v>
       </c>
       <c r="H9" s="2">
         <v>247404394.73999995</v>
       </c>
       <c r="I9" s="2">
-        <v>271579026.19999987</v>
+        <v>271579026.20000011</v>
       </c>
       <c r="J9" s="2">
-        <v>337337549.53000003</v>
+        <v>337337549.52999985</v>
       </c>
       <c r="K9" s="3"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2">
         <v>532648159.91000021</v>
       </c>
       <c r="C10" s="2">
         <v>254247837.49999982</v>
       </c>
       <c r="D10" s="2">
         <v>286049205.04999989</v>
       </c>
       <c r="E10" s="2">
         <v>2407617.48</v>
       </c>
       <c r="F10" s="2">
         <v>277166642.35000008</v>
       </c>
       <c r="G10" s="2">
         <v>313780748.85000092</v>
       </c>
@@ -1824,75 +1775,75 @@
       <c r="E12" s="2">
         <v>1922016.9200000009</v>
       </c>
       <c r="F12" s="2">
         <v>255533394.89999989</v>
       </c>
       <c r="G12" s="2">
         <v>251607444.18000031</v>
       </c>
       <c r="H12" s="2">
         <v>218353675.33000001</v>
       </c>
       <c r="I12" s="2">
         <v>244574978.53999987</v>
       </c>
       <c r="J12" s="2">
         <v>271675940.15000021</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="2">
-        <v>486261021.05000061</v>
+        <v>486261021.05000055</v>
       </c>
       <c r="C13" s="2">
-        <v>209646261.76000011</v>
+        <v>209646261.75999993</v>
       </c>
       <c r="D13" s="2">
-        <v>249054235.27999991</v>
+        <v>249054235.28000006</v>
       </c>
       <c r="E13" s="2">
         <v>1997516.1599999997</v>
       </c>
       <c r="F13" s="2">
-        <v>246045089.41999999</v>
+        <v>246045089.4199999</v>
       </c>
       <c r="G13" s="2">
-        <v>239208302.69999993</v>
+        <v>239208302.70000008</v>
       </c>
       <c r="H13" s="2">
-        <v>208320486.52999991</v>
+        <v>208320486.53000009</v>
       </c>
       <c r="I13" s="2">
-        <v>234736341.98000011</v>
+        <v>234736341.97999999</v>
       </c>
       <c r="J13" s="2">
-        <v>263903975.1700002</v>
+        <v>263903975.17000008</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="2">
         <v>531744144.03000027</v>
       </c>
       <c r="C14" s="2">
         <v>238435536.74000013</v>
       </c>
       <c r="D14" s="2">
         <v>281820544.10000026</v>
       </c>
       <c r="E14" s="2">
         <v>2754108.6300000008</v>
       </c>
       <c r="F14" s="2">
         <v>276582095.34999979</v>
       </c>
       <c r="G14" s="2">
         <v>282108483.92999947</v>
       </c>
@@ -1956,240 +1907,240 @@
       <c r="E16" s="2">
         <v>1459347.9599999997</v>
       </c>
       <c r="F16" s="2">
         <v>181558014.60999987</v>
       </c>
       <c r="G16" s="2">
         <v>177278849.35000008</v>
       </c>
       <c r="H16" s="2">
         <v>155970687.26999989</v>
       </c>
       <c r="I16" s="2">
         <v>172329488.15999988</v>
       </c>
       <c r="J16" s="2">
         <v>195653662.64999995</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="2">
-        <v>426243901.49000037</v>
+        <v>426243901.49000043</v>
       </c>
       <c r="C17" s="2">
-        <v>192542089.48999995</v>
+        <v>192542089.48999977</v>
       </c>
       <c r="D17" s="2">
-        <v>228369034.11000013</v>
+        <v>228369034.11000004</v>
       </c>
       <c r="E17" s="2">
-        <v>2071486.27</v>
+        <v>2071486.2699999998</v>
       </c>
       <c r="F17" s="2">
-        <v>232733307.11999995</v>
+        <v>232733307.11999989</v>
       </c>
       <c r="G17" s="2">
         <v>221690669.7899999</v>
       </c>
       <c r="H17" s="2">
         <v>197925931.77000007</v>
       </c>
       <c r="I17" s="2">
-        <v>221006014.14999992</v>
+        <v>221006014.15000007</v>
       </c>
       <c r="J17" s="2">
-        <v>238388345.64999992</v>
+        <v>238388345.64999983</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="2">
-        <v>452479880.86000013</v>
+        <v>452479880.86000025</v>
       </c>
       <c r="C18" s="2">
-        <v>202111731.62</v>
+        <v>202111731.61999983</v>
       </c>
       <c r="D18" s="2">
-        <v>238246726.46999997</v>
+        <v>238246726.47000009</v>
       </c>
       <c r="E18" s="2">
-        <v>2151646.9000000004</v>
+        <v>2150342.6300000004</v>
       </c>
       <c r="F18" s="2">
-        <v>241601034.47000018</v>
+        <v>241601034.47000012</v>
       </c>
       <c r="G18" s="2">
-        <v>231261838.40000007</v>
+        <v>231263142.67000008</v>
       </c>
       <c r="H18" s="2">
-        <v>207317332.17999986</v>
+        <v>207317332.1800001</v>
       </c>
       <c r="I18" s="2">
-        <v>232784498.50999987</v>
+        <v>232784498.51000002</v>
       </c>
       <c r="J18" s="2">
-        <v>251740172.70000005</v>
+        <v>251740172.69999999</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="2">
         <v>548710719.12000036</v>
       </c>
       <c r="C19" s="2">
         <v>239538664.08999988</v>
       </c>
       <c r="D19" s="2">
         <v>288442982.6099999</v>
       </c>
       <c r="E19" s="2">
         <v>2515515.8400000008</v>
       </c>
       <c r="F19" s="2">
         <v>278560551.84999973</v>
       </c>
       <c r="G19" s="2">
         <v>282987295.70000005</v>
       </c>
       <c r="H19" s="2">
         <v>240516121.18999988</v>
       </c>
       <c r="I19" s="2">
         <v>268409871.5399999</v>
       </c>
       <c r="J19" s="2">
         <v>300971791.28999966</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="2">
         <v>584545775.65000033</v>
       </c>
       <c r="C20" s="2">
         <v>257824926.29999959</v>
       </c>
       <c r="D20" s="2">
         <v>303658919.81000012</v>
       </c>
       <c r="E20" s="2">
-        <v>2634035.5400000005</v>
+        <v>2634012.54</v>
       </c>
       <c r="F20" s="2">
-        <v>296057115.72000009</v>
+        <v>296057115.72000015</v>
       </c>
       <c r="G20" s="2">
-        <v>302728599.71999967</v>
+        <v>302728622.71999967</v>
       </c>
       <c r="H20" s="2">
         <v>255577184.70999998</v>
       </c>
       <c r="I20" s="2">
         <v>284922322.02999985</v>
       </c>
       <c r="J20" s="2">
         <v>323929185.72000039</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="2">
-        <v>567071080.9600004</v>
+        <v>567071080.96000075</v>
       </c>
       <c r="C21" s="2">
-        <v>270662499.92000037</v>
+        <v>270662499.92000031</v>
       </c>
       <c r="D21" s="2">
         <v>308460184.06000018</v>
       </c>
       <c r="E21" s="2">
-        <v>2403321.34</v>
+        <v>2398622.3400000008</v>
       </c>
       <c r="F21" s="2">
-        <v>299952439.88999987</v>
+        <v>299952439.88999993</v>
       </c>
       <c r="G21" s="2">
-        <v>326750677.25999999</v>
+        <v>326755376.26000017</v>
       </c>
       <c r="H21" s="2">
-        <v>258436769.67999995</v>
+        <v>258436769.68000004</v>
       </c>
       <c r="I21" s="2">
-        <v>285513422.50000006</v>
+        <v>285513422.49999994</v>
       </c>
       <c r="J21" s="2">
-        <v>351059629.19999981</v>
+        <v>351059629.19999993</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="2">
-        <v>563801060.97000051</v>
+        <v>563801060.97000062</v>
       </c>
       <c r="C22" s="2">
-        <v>273585666.46000051</v>
+        <v>273585666.46000004</v>
       </c>
       <c r="D22" s="2">
-        <v>309627491.64999962</v>
+        <v>309627491.64999998</v>
       </c>
       <c r="E22" s="2">
-        <v>2472875.8100000005</v>
+        <v>2469544.8100000005</v>
       </c>
       <c r="F22" s="2">
-        <v>295055582.97000027</v>
+        <v>295055582.96999991</v>
       </c>
       <c r="G22" s="2">
-        <v>335583456.73000014</v>
+        <v>335586787.7299999</v>
       </c>
       <c r="H22" s="2">
         <v>256226857.02999991</v>
       </c>
       <c r="I22" s="2">
-        <v>281432109.35000008</v>
+        <v>281432109.34999996</v>
       </c>
       <c r="J22" s="2">
-        <v>352535993.58999968</v>
+        <v>352535993.58999979</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="2">
         <v>545151111.92000055</v>
       </c>
       <c r="C23" s="2">
         <v>246197242.44999978</v>
       </c>
       <c r="D23" s="2">
         <v>286418667.48000002</v>
       </c>
       <c r="E23" s="2">
         <v>2209362.77</v>
       </c>
       <c r="F23" s="2">
         <v>277395620.81999987</v>
       </c>
       <c r="G23" s="2">
         <v>291584361.61999959</v>
       </c>
@@ -2214,19364 +2165,19876 @@
       <c r="C24" s="2">
         <v>258945287.48999998</v>
       </c>
       <c r="D24" s="2">
         <v>304473518.19999981</v>
       </c>
       <c r="E24" s="2">
         <v>2437257.14</v>
       </c>
       <c r="F24" s="2">
         <v>295899345.61999971</v>
       </c>
       <c r="G24" s="2">
         <v>302635884.13999951</v>
       </c>
       <c r="H24" s="2">
         <v>255584673.12999994</v>
       </c>
       <c r="I24" s="2">
         <v>285121891.70000005</v>
       </c>
       <c r="J24" s="2">
         <v>322450936.16000009</v>
       </c>
     </row>
-    <row r="25" spans="1:11" s="4" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="2">
         <v>545581181.07000017</v>
       </c>
       <c r="C25" s="2">
         <v>232356216.32000017</v>
       </c>
       <c r="D25" s="2">
         <v>278233469.04000014</v>
       </c>
       <c r="E25" s="2">
         <v>423130.53999999986</v>
       </c>
       <c r="F25" s="2">
         <v>273019251.39000005</v>
       </c>
       <c r="G25" s="2">
-        <v>268465443.19999975</v>
+        <v>268465443.19999981</v>
       </c>
       <c r="H25" s="2">
-        <v>238481280.34000021</v>
+        <v>238481280.34000015</v>
       </c>
       <c r="I25" s="2">
-        <v>265899143.24000025</v>
+        <v>265899143.24000019</v>
       </c>
       <c r="J25" s="2">
-        <v>295347470.9200002</v>
+        <v>295347470.92000031</v>
       </c>
     </row>
-    <row r="26" spans="1:11" s="5" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="2">
-        <v>553812404.84000003</v>
+        <v>553812404.83999991</v>
       </c>
       <c r="C26" s="2">
-        <v>259194181.8199999</v>
+        <v>259194181.81999984</v>
       </c>
       <c r="D26" s="2">
-        <v>305909750.93999988</v>
+        <v>305909750.94000012</v>
       </c>
       <c r="E26" s="2">
-        <v>501258</v>
+        <v>501258.00000000006</v>
       </c>
       <c r="F26" s="2">
-        <v>291314572.52000028</v>
+        <v>291314572.52000016</v>
       </c>
       <c r="G26" s="2">
-        <v>308149473.67999983</v>
+        <v>308149473.68000007</v>
       </c>
       <c r="H26" s="2">
-        <v>253717478.69000012</v>
+        <v>253717478.68999994</v>
       </c>
       <c r="I26" s="2">
-        <v>279775133.1099999</v>
+        <v>279775133.11000001</v>
       </c>
       <c r="J26" s="2">
-        <v>330066996.24000007</v>
+        <v>330066996.23999995</v>
       </c>
     </row>
-    <row r="27" spans="1:11" s="6" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="2">
         <v>464352636.59000015</v>
       </c>
       <c r="C27" s="2">
         <v>206292675.43000025</v>
       </c>
       <c r="D27" s="2">
         <v>241515412.12999985</v>
       </c>
       <c r="E27" s="2">
         <v>333740.34000000003</v>
       </c>
       <c r="F27" s="2">
         <v>229505349.29000017</v>
       </c>
       <c r="G27" s="2">
         <v>242069653.18000001</v>
       </c>
       <c r="H27" s="2">
         <v>197887773.04999995</v>
       </c>
       <c r="I27" s="2">
         <v>223646911.24000001</v>
       </c>
       <c r="J27" s="2">
         <v>265456325.4400003</v>
       </c>
     </row>
-    <row r="28" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="2">
         <v>483237606.89000034</v>
       </c>
       <c r="C28" s="2">
         <v>212349865.06999978</v>
       </c>
       <c r="D28" s="2">
         <v>247047481.30000007</v>
       </c>
       <c r="E28" s="2">
         <v>387807.60999999987</v>
       </c>
       <c r="F28" s="2">
         <v>238895262.84000009</v>
       </c>
       <c r="G28" s="2">
         <v>246164242.06999984</v>
       </c>
       <c r="H28" s="2">
         <v>205799500.88999993</v>
       </c>
       <c r="I28" s="2">
         <v>231343035.43999994</v>
       </c>
       <c r="J28" s="2">
         <v>274445452.67999971</v>
       </c>
     </row>
-    <row r="29" spans="1:11" s="8" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="2">
         <v>592319787.24000049</v>
       </c>
       <c r="C29" s="2">
         <v>257405332.36999989</v>
       </c>
       <c r="D29" s="2">
         <v>306361283.77999985</v>
       </c>
       <c r="E29" s="2">
         <v>527414.31999999995</v>
       </c>
       <c r="F29" s="2">
         <v>293927750.16000032</v>
       </c>
       <c r="G29" s="2">
         <v>300080474.38000011</v>
       </c>
       <c r="H29" s="2">
         <v>259171625.25999999</v>
       </c>
       <c r="I29" s="2">
         <v>286600547.65000027</v>
       </c>
       <c r="J29" s="2">
         <v>334834418.08999968</v>
       </c>
     </row>
-    <row r="30" spans="1:11" s="9" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="2">
-        <v>590030683.11000049</v>
+        <v>590030683.11000037</v>
       </c>
       <c r="C30" s="2">
         <v>254743603.8599999</v>
       </c>
       <c r="D30" s="2">
         <v>304751555.86999995</v>
       </c>
       <c r="E30" s="2">
         <v>510879.19999999995</v>
       </c>
       <c r="F30" s="2">
-        <v>295057286.70999968</v>
+        <v>295057286.71000034</v>
       </c>
       <c r="G30" s="2">
-        <v>297418368.83999997</v>
+        <v>297418368.83999974</v>
       </c>
       <c r="H30" s="2">
         <v>258175518.45000011</v>
       </c>
       <c r="I30" s="2">
-        <v>285813198.48000008</v>
+        <v>285813198.48000002</v>
       </c>
       <c r="J30" s="2">
-        <v>320110275.3499999</v>
+        <v>320110275.34999961</v>
       </c>
     </row>
-    <row r="31" spans="1:11" s="10" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="2">
-        <v>654504465.02999985</v>
+        <v>654504465.03000009</v>
       </c>
       <c r="C31" s="2">
         <v>278825651.22999984</v>
       </c>
       <c r="D31" s="2">
-        <v>337259979.80999976</v>
+        <v>337259979.80999994</v>
       </c>
       <c r="E31" s="2">
         <v>852289.96000000008</v>
       </c>
       <c r="F31" s="2">
-        <v>319762775.46999979</v>
+        <v>319762775.46999991</v>
       </c>
       <c r="G31" s="2">
-        <v>325171883.21000034</v>
+        <v>325171883.21000004</v>
       </c>
       <c r="H31" s="2">
-        <v>280056748.38999999</v>
+        <v>280056748.38999993</v>
       </c>
       <c r="I31" s="2">
         <v>310898548.8499999</v>
       </c>
       <c r="J31" s="2">
-        <v>351649478.75</v>
+        <v>351649478.74999988</v>
       </c>
     </row>
-    <row r="32" spans="1:11" s="11" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B32" s="2">
         <v>664492983.91000032</v>
       </c>
       <c r="C32" s="2">
         <v>287637907.2699995</v>
       </c>
       <c r="D32" s="2">
         <v>343467061.11000049</v>
       </c>
       <c r="E32" s="2">
-        <v>867189.3</v>
+        <v>865112.41</v>
       </c>
       <c r="F32" s="2">
-        <v>326265034.07000011</v>
+        <v>326265034.07000029</v>
       </c>
       <c r="G32" s="2">
-        <v>337858750.20999968</v>
+        <v>337860827.09999973</v>
       </c>
       <c r="H32" s="2">
         <v>281885667.46000004</v>
       </c>
       <c r="I32" s="2">
         <v>316251401.39999974</v>
       </c>
       <c r="J32" s="2">
         <v>363125599.36999965</v>
       </c>
     </row>
-    <row r="33" spans="1:10" s="12" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B33" s="2">
         <v>629035356.79000008</v>
       </c>
       <c r="C33" s="2">
         <v>290340610.58000016</v>
       </c>
       <c r="D33" s="2">
         <v>335143690.3500002</v>
       </c>
       <c r="E33" s="2">
         <v>695706.41</v>
       </c>
       <c r="F33" s="2">
         <v>325513686.4999997</v>
       </c>
       <c r="G33" s="2">
         <v>348701299.03000015</v>
       </c>
       <c r="H33" s="2">
         <v>277706861.58999985</v>
       </c>
       <c r="I33" s="2">
         <v>313174032.2700001</v>
       </c>
       <c r="J33" s="2">
         <v>372866276.50999999</v>
       </c>
     </row>
-    <row r="34" spans="1:10" s="13" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B34" s="2">
-        <v>640544550.98000062</v>
+        <v>640544550.98000085</v>
       </c>
       <c r="C34" s="2">
-        <v>295577771.73999989</v>
+        <v>295577771.73999935</v>
       </c>
       <c r="D34" s="2">
-        <v>340543057.42000008</v>
+        <v>340543057.42000026</v>
       </c>
       <c r="E34" s="2">
-        <v>870517.81</v>
+        <v>870517.81000000017</v>
       </c>
       <c r="F34" s="2">
-        <v>324708348.05999988</v>
+        <v>324708348.06</v>
       </c>
       <c r="G34" s="2">
-        <v>362715311.54999989</v>
+        <v>362715311.54999971</v>
       </c>
       <c r="H34" s="2">
-        <v>280113478.39999998</v>
+        <v>280113478.39999962</v>
       </c>
       <c r="I34" s="2">
-        <v>312315523.08999985</v>
+        <v>312315523.08999991</v>
       </c>
       <c r="J34" s="2">
-        <v>382024046.90999991</v>
+        <v>382024046.90999973</v>
       </c>
     </row>
-    <row r="35" spans="1:10" s="14" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B35" s="2">
-        <v>625817249.93999982</v>
+        <v>625817249.94000006</v>
       </c>
       <c r="C35" s="2">
-        <v>269946755.50000018</v>
+        <v>269946755.5</v>
       </c>
       <c r="D35" s="2">
-        <v>321314244.07000035</v>
+        <v>321314244.07000017</v>
       </c>
       <c r="E35" s="2">
-        <v>637457.97</v>
+        <v>637457.96999999986</v>
       </c>
       <c r="F35" s="2">
         <v>307465540.56999993</v>
       </c>
       <c r="G35" s="2">
-        <v>317494715.29000008</v>
+        <v>317494715.2900002</v>
       </c>
       <c r="H35" s="2">
-        <v>263472305.19</v>
+        <v>263472305.19000003</v>
       </c>
       <c r="I35" s="2">
-        <v>297730379.92999995</v>
+        <v>297730379.93000001</v>
       </c>
       <c r="J35" s="2">
-        <v>340567457.33000016</v>
+        <v>340567457.32999974</v>
       </c>
     </row>
-    <row r="36" spans="1:10" s="15" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B36" s="2">
         <v>656646862.19000018</v>
       </c>
       <c r="C36" s="2">
         <v>280187999.28999996</v>
       </c>
       <c r="D36" s="2">
         <v>333191118.75000048</v>
       </c>
       <c r="E36" s="2">
         <v>712058.43999999983</v>
       </c>
       <c r="F36" s="2">
         <v>321409264.35000014</v>
       </c>
       <c r="G36" s="2">
         <v>328564587.93000054</v>
       </c>
       <c r="H36" s="2">
         <v>277001198.76000011</v>
       </c>
       <c r="I36" s="2">
         <v>310935494.71999985</v>
       </c>
       <c r="J36" s="2">
         <v>350837671.74000001</v>
       </c>
     </row>
-    <row r="37" spans="1:10" s="16" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="2">
         <v>650081071.34000027</v>
       </c>
       <c r="C37" s="2">
         <v>273090605.63999987</v>
       </c>
       <c r="D37" s="2">
         <v>324757093.27999949</v>
       </c>
       <c r="E37" s="2">
         <v>623241.19999999984</v>
       </c>
       <c r="F37" s="2">
         <v>313917453.37000012</v>
       </c>
       <c r="G37" s="2">
         <v>314628191.22999996</v>
       </c>
       <c r="H37" s="2">
         <v>273007429.66000009</v>
       </c>
       <c r="I37" s="2">
         <v>303155387.65999997</v>
       </c>
       <c r="J37" s="2">
         <v>345907522.02999973</v>
       </c>
     </row>
-    <row r="38" spans="1:10" s="17" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B38" s="2">
         <v>721540440.4800005</v>
       </c>
       <c r="C38" s="2">
-        <v>313929020.41999996</v>
+        <v>313929020.4199999</v>
       </c>
       <c r="D38" s="2">
-        <v>373179188.29999983</v>
+        <v>373179188.29999971</v>
       </c>
       <c r="E38" s="2">
-        <v>589963.65999999992</v>
+        <v>589963.66</v>
       </c>
       <c r="F38" s="2">
-        <v>358477274.68000007</v>
+        <v>358477274.67999995</v>
       </c>
       <c r="G38" s="2">
-        <v>369247698.69999993</v>
+        <v>369247698.70000052</v>
       </c>
       <c r="H38" s="2">
-        <v>307643830.30999988</v>
+        <v>307643830.30999994</v>
       </c>
       <c r="I38" s="2">
-        <v>339583055.17000002</v>
+        <v>339583055.16999984</v>
       </c>
       <c r="J38" s="2">
-        <v>399258664.21999991</v>
+        <v>399258664.22000027</v>
       </c>
     </row>
-    <row r="39" spans="1:10" s="18" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B39" s="2">
-        <v>562153449.4200002</v>
+        <v>562153449.42000031</v>
       </c>
       <c r="C39" s="2">
-        <v>238596730.99999994</v>
+        <v>238596731.00000006</v>
       </c>
       <c r="D39" s="2">
-        <v>279875468.34999979</v>
+        <v>279875468.35000002</v>
       </c>
       <c r="E39" s="2">
         <v>418530.67</v>
       </c>
       <c r="F39" s="2">
-        <v>267940933.67999995</v>
+        <v>267940933.68000007</v>
       </c>
       <c r="G39" s="2">
-        <v>284350697.19999981</v>
+        <v>284350697.20000005</v>
       </c>
       <c r="H39" s="2">
-        <v>227987684.37999988</v>
+        <v>227987684.38000003</v>
       </c>
       <c r="I39" s="2">
-        <v>254574937.55999988</v>
+        <v>254574937.56000012</v>
       </c>
       <c r="J39" s="2">
-        <v>311263242.12999982</v>
+        <v>311263242.13</v>
       </c>
     </row>
-    <row r="40" spans="1:10" s="19" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B40" s="2">
         <v>549409165.76000035</v>
       </c>
       <c r="C40" s="2">
         <v>241569522.01999995</v>
       </c>
       <c r="D40" s="2">
         <v>281541727.25000006</v>
       </c>
       <c r="E40" s="2">
         <v>481399.48999999976</v>
       </c>
       <c r="F40" s="2">
         <v>268392750.40999985</v>
       </c>
       <c r="G40" s="2">
         <v>282713672.34999985</v>
       </c>
       <c r="H40" s="2">
         <v>227966724.04000017</v>
       </c>
       <c r="I40" s="2">
         <v>255917896.64000008</v>
       </c>
       <c r="J40" s="2">
         <v>314778456.56</v>
       </c>
     </row>
-    <row r="41" spans="1:10" s="20" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B41" s="2">
         <v>667114329.46000004</v>
       </c>
       <c r="C41" s="2">
         <v>278922011.77999973</v>
       </c>
       <c r="D41" s="2">
         <v>332584886.65999985</v>
       </c>
       <c r="E41" s="2">
         <v>643871.29999999981</v>
       </c>
       <c r="F41" s="2">
         <v>325075051.61999989</v>
       </c>
       <c r="G41" s="2">
         <v>323165612.40999979</v>
       </c>
       <c r="H41" s="2">
         <v>274882214.41999972</v>
       </c>
       <c r="I41" s="2">
         <v>312736713.93999988</v>
       </c>
       <c r="J41" s="2">
         <v>354117279.92999947</v>
       </c>
     </row>
-    <row r="42" spans="1:10" s="21" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B42" s="2">
         <v>628610218.10000014</v>
       </c>
       <c r="C42" s="2">
-        <v>268966769.03000015</v>
+        <v>268966769.03000027</v>
       </c>
       <c r="D42" s="2">
-        <v>318834112.37</v>
+        <v>318834112.37000006</v>
       </c>
       <c r="E42" s="2">
-        <v>787864.12000000034</v>
+        <v>787864.12000000011</v>
       </c>
       <c r="F42" s="2">
-        <v>315022805.1699999</v>
+        <v>315022805.16999948</v>
       </c>
       <c r="G42" s="2">
-        <v>308208477.1400001</v>
+        <v>308208477.14000034</v>
       </c>
       <c r="H42" s="2">
-        <v>266333948.57999998</v>
+        <v>266333948.58000001</v>
       </c>
       <c r="I42" s="2">
-        <v>299880806.02999991</v>
+        <v>299880806.03000009</v>
       </c>
       <c r="J42" s="2">
-        <v>335567872.52999991</v>
+        <v>335567872.52999967</v>
       </c>
     </row>
-    <row r="43" spans="1:10" s="22" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B43" s="2">
-        <v>674629280.11000001</v>
+        <v>674629280.11000037</v>
       </c>
       <c r="C43" s="2">
         <v>285749523.15999997</v>
       </c>
       <c r="D43" s="2">
-        <v>345454132.30000019</v>
+        <v>345454332.30000031</v>
       </c>
       <c r="E43" s="2">
-        <v>1879916.6200000006</v>
+        <v>1879716.6199999999</v>
       </c>
       <c r="F43" s="2">
-        <v>333318690.96999991</v>
+        <v>333318690.96999997</v>
       </c>
       <c r="G43" s="2">
-        <v>333946241.9200002</v>
+        <v>333946241.92000014</v>
       </c>
       <c r="H43" s="2">
         <v>282800620.19999993</v>
       </c>
       <c r="I43" s="2">
-        <v>319723589.09000015</v>
+        <v>319723589.09000003</v>
       </c>
       <c r="J43" s="2">
         <v>359840092.01000011</v>
       </c>
     </row>
-    <row r="44" spans="1:10" s="23" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B44" s="2">
         <v>707361150.92999971</v>
       </c>
       <c r="C44" s="2">
         <v>298921694.64999974</v>
       </c>
       <c r="D44" s="2">
         <v>357644972.19000006</v>
       </c>
       <c r="E44" s="2">
         <v>2293101.6599999992</v>
       </c>
       <c r="F44" s="2">
         <v>348135665.4200002</v>
       </c>
       <c r="G44" s="2">
         <v>348704402.10999966</v>
       </c>
       <c r="H44" s="2">
         <v>293318993.10000008</v>
       </c>
       <c r="I44" s="2">
         <v>332856798.22999972</v>
       </c>
       <c r="J44" s="2">
         <v>377787405.4000001</v>
       </c>
     </row>
-    <row r="45" spans="1:10" s="24" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B45" s="2">
         <v>672692058.80000019</v>
       </c>
       <c r="C45" s="2">
         <v>301599609.23999983</v>
       </c>
       <c r="D45" s="2">
         <v>354872241.01000023</v>
       </c>
       <c r="E45" s="2">
         <v>677696.56999999983</v>
       </c>
       <c r="F45" s="2">
         <v>344078328.84000033</v>
       </c>
       <c r="G45" s="2">
         <v>367726536.66999972</v>
       </c>
       <c r="H45" s="2">
         <v>287830757.31999993</v>
       </c>
       <c r="I45" s="2">
         <v>330353575.11999971</v>
       </c>
       <c r="J45" s="2">
         <v>390664375.85000026</v>
       </c>
     </row>
-    <row r="46" spans="1:10" s="25" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B46" s="2">
-        <v>686770143.82000041</v>
+        <v>686770143.82000017</v>
       </c>
       <c r="C46" s="2">
-        <v>315300372.35000002</v>
+        <v>315300372.35000008</v>
       </c>
       <c r="D46" s="2">
-        <v>369028830.39999992</v>
+        <v>369028830.39999962</v>
       </c>
       <c r="E46" s="2">
-        <v>983726.74999999977</v>
+        <v>983726.74999999965</v>
       </c>
       <c r="F46" s="2">
-        <v>350914686.39999998</v>
+        <v>350914686.40000004</v>
       </c>
       <c r="G46" s="2">
-        <v>388459665.06999999</v>
+        <v>388459665.06999993</v>
       </c>
       <c r="H46" s="2">
-        <v>295620483.77999997</v>
+        <v>295620483.78000009</v>
       </c>
       <c r="I46" s="2">
-        <v>335285617.61000001</v>
+        <v>335285617.61000025</v>
       </c>
       <c r="J46" s="2">
-        <v>408398492.44</v>
+        <v>408398492.4399997</v>
       </c>
     </row>
-    <row r="47" spans="1:10" s="26" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B47" s="2">
         <v>660157831.22000122</v>
       </c>
       <c r="C47" s="2">
         <v>284932507.00000012</v>
       </c>
       <c r="D47" s="2">
         <v>341985046.79000002</v>
       </c>
       <c r="E47" s="2">
         <v>638320.40999999992</v>
       </c>
       <c r="F47" s="2">
         <v>328058937.07000017</v>
       </c>
       <c r="G47" s="2">
         <v>340231404.20000005</v>
       </c>
       <c r="H47" s="2">
         <v>274591001.48000002</v>
       </c>
       <c r="I47" s="2">
         <v>313299789.05000031</v>
       </c>
       <c r="J47" s="2">
         <v>360040204.72999966</v>
       </c>
     </row>
-    <row r="48" spans="1:10" s="27" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B48" s="2">
-        <v>712180434.4400003</v>
+        <v>712180434.44000018</v>
       </c>
       <c r="C48" s="2">
         <v>302912363.89999986</v>
       </c>
       <c r="D48" s="2">
-        <v>362508010.4799999</v>
+        <v>362508010.47999966</v>
       </c>
       <c r="E48" s="2">
-        <v>766426.54999999981</v>
+        <v>766426.54999999993</v>
       </c>
       <c r="F48" s="2">
         <v>347867790.19999981</v>
       </c>
       <c r="G48" s="2">
-        <v>354643920.57999974</v>
+        <v>354643920.5799998</v>
       </c>
       <c r="H48" s="2">
         <v>295280623.59999979</v>
       </c>
       <c r="I48" s="2">
         <v>332604698.71000046</v>
       </c>
       <c r="J48" s="2">
         <v>378594332.61000061</v>
       </c>
     </row>
-    <row r="49" spans="1:10" s="28" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B49" s="2">
         <v>696648158.51000082</v>
       </c>
       <c r="C49" s="2">
         <v>292074992.17999971</v>
       </c>
       <c r="D49" s="2">
         <v>350461558.5000006</v>
       </c>
       <c r="E49" s="2">
         <v>529555.09000000008</v>
       </c>
       <c r="F49" s="2">
         <v>336621502.7300002</v>
       </c>
       <c r="G49" s="2">
         <v>335674094.34999973</v>
       </c>
       <c r="H49" s="2">
         <v>286664167.13000017</v>
       </c>
       <c r="I49" s="2">
         <v>320343650.28999996</v>
       </c>
       <c r="J49" s="2">
         <v>366010619.68000054</v>
       </c>
     </row>
-    <row r="50" spans="1:10" s="29" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B50" s="2">
-        <v>777027959.68000054</v>
+        <v>777027959.68000019</v>
       </c>
       <c r="C50" s="2">
-        <v>331237004.96999973</v>
+        <v>331237004.96999979</v>
       </c>
       <c r="D50" s="2">
-        <v>398868913.11999989</v>
+        <v>398868913.11999995</v>
       </c>
       <c r="E50" s="2">
-        <v>545254.57000000007</v>
+        <v>545254.56999999995</v>
       </c>
       <c r="F50" s="2">
         <v>381206544.13999999</v>
       </c>
       <c r="G50" s="2">
-        <v>390948153.99000043</v>
+        <v>390948153.99000061</v>
       </c>
       <c r="H50" s="2">
         <v>316738275.43999982</v>
       </c>
       <c r="I50" s="2">
-        <v>357131305.18000001</v>
+        <v>357131305.17999995</v>
       </c>
       <c r="J50" s="2">
-        <v>422246480.60999924</v>
+        <v>422246480.60999918</v>
       </c>
     </row>
-    <row r="51" spans="1:10" s="30" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B51" s="2">
         <v>604100484.52000046</v>
       </c>
       <c r="C51" s="2">
         <v>258727594.71999979</v>
       </c>
       <c r="D51" s="2">
         <v>303087941.77999967</v>
       </c>
       <c r="E51" s="2">
         <v>325866.48999999993</v>
       </c>
       <c r="F51" s="2">
         <v>288201383.60999966</v>
       </c>
       <c r="G51" s="2">
         <v>307049647.77999997</v>
       </c>
       <c r="H51" s="2">
         <v>241195625.44999981</v>
       </c>
       <c r="I51" s="2">
         <v>270834869.37999988</v>
       </c>
       <c r="J51" s="2">
         <v>332870674.88999999</v>
       </c>
     </row>
-    <row r="52" spans="1:10" s="31" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B52" s="2">
-        <v>620578464.47000015</v>
+        <v>620578464.47000051</v>
       </c>
       <c r="C52" s="2">
-        <v>260746806.87000036</v>
+        <v>260746806.87</v>
       </c>
       <c r="D52" s="2">
         <v>311557553.23000002</v>
       </c>
       <c r="E52" s="2">
-        <v>447297.07000000018</v>
+        <v>447297.06999999989</v>
       </c>
       <c r="F52" s="2">
-        <v>301236993.11000043</v>
+        <v>301236993.11000007</v>
       </c>
       <c r="G52" s="2">
-        <v>312120857.47000015</v>
+        <v>312120857.47000027</v>
       </c>
       <c r="H52" s="2">
-        <v>248454038.94000006</v>
+        <v>248454038.93999988</v>
       </c>
       <c r="I52" s="2">
-        <v>284889510.59999961</v>
+        <v>284889510.59999979</v>
       </c>
       <c r="J52" s="2">
-        <v>344267825.43000019</v>
+        <v>344267825.43000007</v>
       </c>
     </row>
-    <row r="53" spans="1:10" s="32" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B53" s="2">
         <v>677112707.08000088</v>
       </c>
       <c r="C53" s="2">
         <v>293868623.4599998</v>
       </c>
       <c r="D53" s="2">
         <v>353432925.88999975</v>
       </c>
       <c r="E53" s="2">
         <v>399306.97000000009</v>
       </c>
       <c r="F53" s="2">
         <v>341561705.23999983</v>
       </c>
       <c r="G53" s="2">
         <v>343290852.19999933</v>
       </c>
       <c r="H53" s="2">
         <v>288132592.17999989</v>
       </c>
       <c r="I53" s="2">
         <v>324728699.6500001</v>
       </c>
       <c r="J53" s="2">
         <v>373095885.29000032</v>
       </c>
     </row>
-    <row r="54" spans="1:10" s="33" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B54" s="2">
         <v>700840297.24000061</v>
       </c>
       <c r="C54" s="2">
         <v>291849863.44000018</v>
       </c>
       <c r="D54" s="2">
         <v>354051267.84999979</v>
       </c>
       <c r="E54" s="2">
         <v>485756.62999999989</v>
       </c>
       <c r="F54" s="2">
         <v>337791787.85000002</v>
       </c>
       <c r="G54" s="2">
         <v>336449085.42999983</v>
       </c>
       <c r="H54" s="2">
         <v>284070714.04999983</v>
       </c>
       <c r="I54" s="2">
         <v>322442528.77999961</v>
       </c>
       <c r="J54" s="2">
         <v>359695323.77999973</v>
       </c>
     </row>
-    <row r="55" spans="1:10" s="34" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B55" s="2">
         <v>731548185.57000017</v>
       </c>
       <c r="C55" s="2">
         <v>309694205.09999967</v>
       </c>
       <c r="D55" s="2">
-        <v>376751555.37999964</v>
+        <v>376751555.3799997</v>
       </c>
       <c r="E55" s="2">
-        <v>653038.82999999996</v>
+        <v>653038.83000000007</v>
       </c>
       <c r="F55" s="2">
-        <v>359452548.02000004</v>
+        <v>359452548.0199998</v>
       </c>
       <c r="G55" s="2">
-        <v>369675757.75999963</v>
+        <v>369675757.75999987</v>
       </c>
       <c r="H55" s="2">
-        <v>301802413.69999987</v>
+        <v>301802413.70000011</v>
       </c>
       <c r="I55" s="2">
-        <v>343252492.41000021</v>
+        <v>343252492.41000092</v>
       </c>
       <c r="J55" s="2">
-        <v>391476684.83999991</v>
+        <v>391476684.83999968</v>
       </c>
     </row>
-    <row r="56" spans="1:10" s="35" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B56" s="2">
-        <v>715595447.28000069</v>
+        <v>715595447.28000057</v>
       </c>
       <c r="C56" s="2">
-        <v>301203337.73000026</v>
+        <v>301203337.72999978</v>
       </c>
       <c r="D56" s="2">
-        <v>364423152.63999999</v>
+        <v>364423152.64000028</v>
       </c>
       <c r="E56" s="2">
-        <v>834245.27000000025</v>
+        <v>834245.27000000037</v>
       </c>
       <c r="F56" s="2">
-        <v>350375774.57000041</v>
+        <v>350375774.56999993</v>
       </c>
       <c r="G56" s="2">
-        <v>355505289.35999978</v>
+        <v>355505289.36000001</v>
       </c>
       <c r="H56" s="2">
         <v>290241827.30000001</v>
       </c>
       <c r="I56" s="2">
-        <v>335579830.04999983</v>
+        <v>335579830.04999995</v>
       </c>
       <c r="J56" s="2">
-        <v>379348921.95999986</v>
+        <v>379348921.95999992</v>
       </c>
     </row>
-    <row r="57" spans="1:10" s="36" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B57" s="2">
         <v>720713142.06000018</v>
       </c>
       <c r="C57" s="2">
         <v>321000480.06000024</v>
       </c>
       <c r="D57" s="2">
         <v>379585158.23999995</v>
       </c>
       <c r="E57" s="2">
         <v>957868.2999999997</v>
       </c>
       <c r="F57" s="2">
         <v>364676975.81999993</v>
       </c>
       <c r="G57" s="2">
         <v>391788504.44000012</v>
       </c>
       <c r="H57" s="2">
         <v>302171668.92000008</v>
       </c>
       <c r="I57" s="2">
         <v>348984361.74999964</v>
       </c>
       <c r="J57" s="2">
         <v>415614211.32999992</v>
       </c>
     </row>
-    <row r="58" spans="1:10" s="37" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B58" s="2">
         <v>704689667.44000006</v>
       </c>
       <c r="C58" s="2">
         <v>320825530.95999968</v>
       </c>
       <c r="D58" s="2">
         <v>375592871.70000017</v>
       </c>
       <c r="E58" s="2">
         <v>957740.99000000011</v>
       </c>
       <c r="F58" s="2">
         <v>359655474.95999992</v>
       </c>
       <c r="G58" s="2">
         <v>399336328.53999949</v>
       </c>
       <c r="H58" s="2">
         <v>297392266.66999996</v>
       </c>
       <c r="I58" s="2">
         <v>343395079.62</v>
       </c>
       <c r="J58" s="2">
         <v>417019972.80999982</v>
       </c>
     </row>
-    <row r="59" spans="1:10" s="38" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B59" s="2">
         <v>680616765.06000006</v>
       </c>
       <c r="C59" s="2">
         <v>289360234.69999993</v>
       </c>
       <c r="D59" s="2">
-        <v>352990158.31999981</v>
+        <v>352990158.31999999</v>
       </c>
       <c r="E59" s="2">
-        <v>701707.58999999985</v>
+        <v>701707.59</v>
       </c>
       <c r="F59" s="2">
-        <v>333705282.96000028</v>
+        <v>333705282.95999998</v>
       </c>
       <c r="G59" s="2">
-        <v>347916027.78000021</v>
+        <v>347916027.77999979</v>
       </c>
       <c r="H59" s="2">
-        <v>274913849.01000011</v>
+        <v>274913849.01000029</v>
       </c>
       <c r="I59" s="2">
         <v>315953946.75999999</v>
       </c>
       <c r="J59" s="2">
-        <v>364909384.38999987</v>
+        <v>364909384.38999927</v>
       </c>
     </row>
-    <row r="60" spans="1:10" s="39" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B60" s="2">
-        <v>746316243.58000016</v>
+        <v>746316243.57999992</v>
       </c>
       <c r="C60" s="2">
-        <v>315689829.97000015</v>
+        <v>315689829.96999991</v>
       </c>
       <c r="D60" s="2">
-        <v>380590941.81999993</v>
+        <v>380590941.82000005</v>
       </c>
       <c r="E60" s="2">
-        <v>702188.61999999965</v>
+        <v>702188.61999999988</v>
       </c>
       <c r="F60" s="2">
-        <v>363748323.90999985</v>
+        <v>363748323.91000009</v>
       </c>
       <c r="G60" s="2">
-        <v>375264896.75999987</v>
+        <v>375264896.75999999</v>
       </c>
       <c r="H60" s="2">
-        <v>303786977.37000012</v>
+        <v>303786977.37000006</v>
       </c>
       <c r="I60" s="2">
-        <v>344268342.08999968</v>
+        <v>344268342.08999979</v>
       </c>
       <c r="J60" s="2">
-        <v>395631394.03999996</v>
+        <v>395631394.03999984</v>
       </c>
     </row>
-    <row r="61" spans="1:10" s="40" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B61" s="2">
         <v>724164303.48999977</v>
       </c>
       <c r="C61" s="2">
         <v>299968390.63999999</v>
       </c>
       <c r="D61" s="2">
         <v>363830732.69000041</v>
       </c>
       <c r="E61" s="2">
         <v>529763.79000000015</v>
       </c>
       <c r="F61" s="2">
         <v>348822237.30000025</v>
       </c>
       <c r="G61" s="2">
         <v>351234894.05000001</v>
       </c>
       <c r="H61" s="2">
         <v>290569581.95999956</v>
       </c>
       <c r="I61" s="2">
         <v>331015793.59999985</v>
       </c>
       <c r="J61" s="2">
         <v>377182315.99000001</v>
       </c>
     </row>
-    <row r="62" spans="1:10" s="41" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
         <v>135</v>
       </c>
       <c r="B62" s="2">
         <v>815098879.54999995</v>
       </c>
       <c r="C62" s="2">
         <v>346766074.81000006</v>
       </c>
       <c r="D62" s="2">
         <v>420391989.02000016</v>
       </c>
       <c r="E62" s="2">
         <v>621422.6799999997</v>
       </c>
       <c r="F62" s="2">
         <v>396713464.27000016</v>
       </c>
       <c r="G62" s="2">
         <v>418400645.21999985</v>
       </c>
       <c r="H62" s="2">
         <v>327070623.56000018</v>
       </c>
       <c r="I62" s="2">
         <v>373367916.05000007</v>
       </c>
       <c r="J62" s="2">
         <v>443063502.62999964</v>
       </c>
     </row>
-    <row r="63" spans="1:10" s="42" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B63" s="2">
-        <v>619068432.39000034</v>
+        <v>619068432.38999999</v>
       </c>
       <c r="C63" s="2">
         <v>263420395.23999995</v>
       </c>
       <c r="D63" s="2">
-        <v>313226245.47999996</v>
+        <v>313226245.4799999</v>
       </c>
       <c r="E63" s="2">
-        <v>381910.08</v>
+        <v>381910.07999999996</v>
       </c>
       <c r="F63" s="2">
-        <v>296326676.17000008</v>
+        <v>296326676.1700002</v>
       </c>
       <c r="G63" s="2">
-        <v>318899407.54999983</v>
+        <v>318899407.55000031</v>
       </c>
       <c r="H63" s="2">
-        <v>244689070.94999999</v>
+        <v>244689070.95000017</v>
       </c>
       <c r="I63" s="2">
-        <v>279509611.19999993</v>
+        <v>279509611.19999987</v>
       </c>
       <c r="J63" s="2">
-        <v>344869729.23999983</v>
+        <v>344869729.23999941</v>
       </c>
     </row>
-    <row r="64" spans="1:10" s="43" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B64" s="2">
         <v>601281309.4600004</v>
       </c>
       <c r="C64" s="2">
         <v>260812000.44</v>
       </c>
       <c r="D64" s="2">
         <v>305742291.07999974</v>
       </c>
       <c r="E64" s="2">
         <v>465929.54999999993</v>
       </c>
       <c r="F64" s="2">
         <v>293584767.77999985</v>
       </c>
       <c r="G64" s="2">
         <v>312154390.35999972</v>
       </c>
       <c r="H64" s="2">
         <v>243686105.97000006</v>
       </c>
       <c r="I64" s="2">
         <v>277568236.11000013</v>
       </c>
       <c r="J64" s="2">
         <v>345265828.27000028</v>
       </c>
     </row>
-    <row r="65" spans="1:74" s="44" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B65" s="2">
         <v>703938115.19000053</v>
       </c>
       <c r="C65" s="2">
-        <v>289217187.50999981</v>
+        <v>289217187.50999987</v>
       </c>
       <c r="D65" s="2">
-        <v>354186212.04000002</v>
+        <v>354186212.0400002</v>
       </c>
       <c r="E65" s="2">
-        <v>581363.28</v>
+        <v>581363.27999999991</v>
       </c>
       <c r="F65" s="2">
-        <v>344754630.39999962</v>
+        <v>344754630.40000004</v>
       </c>
       <c r="G65" s="2">
-        <v>340510236.13000017</v>
+        <v>340510236.12999982</v>
       </c>
       <c r="H65" s="2">
-        <v>279904811.07999986</v>
+        <v>279904811.07999974</v>
       </c>
       <c r="I65" s="2">
-        <v>325488041.04999959</v>
+        <v>325488041.05000007</v>
       </c>
       <c r="J65" s="2">
-        <v>366165474.13999999</v>
+        <v>366165474.14000022</v>
       </c>
     </row>
-    <row r="66" spans="1:74" s="45" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B66" s="2">
         <v>721205283.22000003</v>
       </c>
       <c r="C66" s="2">
         <v>303757649.04000008</v>
       </c>
       <c r="D66" s="2">
         <v>369252938.86000007</v>
       </c>
       <c r="E66" s="2">
         <v>675965.59</v>
       </c>
       <c r="F66" s="2">
         <v>355466384.83999985</v>
       </c>
       <c r="G66" s="2">
         <v>356361970.45999986</v>
       </c>
       <c r="H66" s="2">
         <v>294944621.99000007</v>
       </c>
       <c r="I66" s="2">
         <v>338214501.78999984</v>
       </c>
       <c r="J66" s="2">
         <v>376846267.09000015</v>
       </c>
     </row>
-    <row r="67" spans="1:74" s="46" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B67" s="2">
-        <v>756051165.26000059</v>
+        <v>756051165.26000035</v>
       </c>
       <c r="C67" s="2">
-        <v>314258145.02999997</v>
+        <v>314258145.03000003</v>
       </c>
       <c r="D67" s="2">
-        <v>385687137.21000034</v>
+        <v>385687137.21000063</v>
       </c>
       <c r="E67" s="2">
-        <v>1017411.8100000002</v>
+        <v>1017411.8100000003</v>
       </c>
       <c r="F67" s="2">
-        <v>370236656.98999995</v>
+        <v>370236656.98999989</v>
       </c>
       <c r="G67" s="2">
-        <v>374138997.82999998</v>
+        <v>374138997.83000016</v>
       </c>
       <c r="H67" s="2">
-        <v>304020313.02999997</v>
+        <v>304020313.03000015</v>
       </c>
       <c r="I67" s="2">
-        <v>351420011.84000009</v>
+        <v>351420011.83999991</v>
       </c>
       <c r="J67" s="2">
-        <v>394219642.29999977</v>
+        <v>394219642.30000013</v>
       </c>
     </row>
-    <row r="68" spans="1:74" s="47" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B68" s="2">
         <v>773432865.52000058</v>
       </c>
       <c r="C68" s="2">
         <v>321162310.86000031</v>
       </c>
       <c r="D68" s="2">
         <v>393006822.27000004</v>
       </c>
       <c r="E68" s="2">
         <v>1261595.3399999994</v>
       </c>
       <c r="F68" s="2">
         <v>375077556.90999991</v>
       </c>
       <c r="G68" s="2">
         <v>383716363.8299998</v>
       </c>
       <c r="H68" s="2">
         <v>304822863.61000013</v>
       </c>
       <c r="I68" s="2">
         <v>355749820.61000001</v>
       </c>
       <c r="J68" s="2">
         <v>401281430.51000005</v>
       </c>
     </row>
-    <row r="69" spans="1:74" s="48" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B69" s="2">
-        <v>760068516.42999983</v>
+        <v>760068516.42999995</v>
       </c>
       <c r="C69" s="2">
-        <v>329836029.44999999</v>
+        <v>329836029.44999987</v>
       </c>
       <c r="D69" s="2">
-        <v>398189491.62999976</v>
+        <v>398189491.62999988</v>
       </c>
       <c r="E69" s="2">
         <v>1097166.3999999999</v>
       </c>
       <c r="F69" s="2">
-        <v>374412479.45000017</v>
+        <v>374412479.44999993</v>
       </c>
       <c r="G69" s="2">
-        <v>406565865.69999957</v>
+        <v>406565865.69999969</v>
       </c>
       <c r="H69" s="2">
         <v>308375503.55999988</v>
       </c>
       <c r="I69" s="2">
         <v>357436320.91000003</v>
       </c>
       <c r="J69" s="2">
-        <v>423270340.23999989</v>
+        <v>423270340.24000001</v>
       </c>
     </row>
-    <row r="70" spans="1:74" s="49" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B70" s="2">
         <v>741501619.02000022</v>
       </c>
       <c r="C70" s="2">
         <v>328285144.42999995</v>
       </c>
       <c r="D70" s="2">
         <v>389913691.04000032</v>
       </c>
       <c r="E70" s="2">
         <v>1339329.3699999994</v>
       </c>
       <c r="F70" s="2">
         <v>367493068.71999943</v>
       </c>
       <c r="G70" s="2">
         <v>412795581.76000035</v>
       </c>
       <c r="H70" s="2">
         <v>302906876.45000029</v>
       </c>
       <c r="I70" s="2">
         <v>352868680.63000011</v>
       </c>
       <c r="J70" s="2">
         <v>428765446.49999976</v>
       </c>
     </row>
-    <row r="71" spans="1:74" s="50" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B71" s="2">
-        <v>734439849.79000044</v>
+        <v>734439849.7900008</v>
       </c>
       <c r="C71" s="2">
-        <v>303512095.96000004</v>
+        <v>303512095.96000034</v>
       </c>
       <c r="D71" s="2">
-        <v>369351780.38000005</v>
+        <v>369351780.37999976</v>
       </c>
       <c r="E71" s="2">
-        <v>872119.06000000017</v>
+        <v>871261.66000000015</v>
       </c>
       <c r="F71" s="2">
-        <v>351188651.61000001</v>
+        <v>351188651.61000043</v>
       </c>
       <c r="G71" s="2">
-        <v>368793302.24999994</v>
+        <v>368794159.65000004</v>
       </c>
       <c r="H71" s="2">
         <v>286869218.49000019</v>
       </c>
       <c r="I71" s="2">
-        <v>332853844.89999998</v>
+        <v>332853844.8999998</v>
       </c>
       <c r="J71" s="2">
         <v>379735380.17999995</v>
       </c>
     </row>
-    <row r="72" spans="1:74" s="51" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B72" s="2">
         <v>781117517.42000091</v>
       </c>
       <c r="C72" s="2">
         <v>324113796.84000045</v>
       </c>
       <c r="D72" s="2">
         <v>391119127.12999982</v>
       </c>
       <c r="E72" s="2">
-        <v>945066.73</v>
+        <v>943043.95000000007</v>
       </c>
       <c r="F72" s="2">
         <v>376474136.05000007</v>
       </c>
       <c r="G72" s="2">
-        <v>386330739.81999993</v>
+        <v>386332762.5999999</v>
       </c>
       <c r="H72" s="2">
         <v>307572490.08000016</v>
       </c>
       <c r="I72" s="2">
         <v>353386207.27000034</v>
       </c>
       <c r="J72" s="2">
         <v>401524086.12000018</v>
       </c>
     </row>
-    <row r="73" spans="1:74" s="52" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B73" s="2">
-        <v>758547465.950001</v>
+        <v>758547465.95000076</v>
       </c>
       <c r="C73" s="2">
-        <v>303222520.66999984</v>
+        <v>303222520.66999996</v>
       </c>
       <c r="D73" s="2">
-        <v>369322718.84000033</v>
+        <v>369322718.84000015</v>
       </c>
       <c r="E73" s="2">
-        <v>610341.5</v>
+        <v>610341.50000000012</v>
       </c>
       <c r="F73" s="2">
-        <v>354811839.94000065</v>
+        <v>354811839.94000006</v>
       </c>
       <c r="G73" s="2">
-        <v>358063982.66000021</v>
+        <v>358063982.66000003</v>
       </c>
       <c r="H73" s="2">
-        <v>292939897.00000006</v>
+        <v>292939896.99999994</v>
       </c>
       <c r="I73" s="2">
-        <v>338308424.3799997</v>
+        <v>338308424.38</v>
       </c>
       <c r="J73" s="2">
-        <v>384959890.90000004</v>
+        <v>384959890.89999974</v>
       </c>
     </row>
-    <row r="74" spans="1:74" s="53" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B74" s="2">
         <v>877557032.50999975</v>
       </c>
       <c r="C74" s="2">
         <v>354322811.98000026</v>
       </c>
       <c r="D74" s="2">
         <v>434669456.59000015</v>
       </c>
       <c r="E74" s="2">
         <v>909779.14999999967</v>
       </c>
       <c r="F74" s="2">
         <v>409688081.74999952</v>
       </c>
       <c r="G74" s="2">
         <v>434065956.39999968</v>
       </c>
       <c r="H74" s="2">
         <v>334790581.02999949</v>
       </c>
       <c r="I74" s="2">
         <v>384856786.93000019</v>
       </c>
       <c r="J74" s="2">
         <v>457920066.63999963</v>
       </c>
     </row>
-    <row r="75" spans="1:74" s="54" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B75" s="2">
         <v>651323638.09000003</v>
       </c>
       <c r="C75" s="2">
         <v>272862837.37999976</v>
       </c>
       <c r="D75" s="2">
         <v>323963721.91000044</v>
       </c>
       <c r="E75" s="2">
         <v>484297.38</v>
       </c>
       <c r="F75" s="2">
         <v>308488329.86000019</v>
       </c>
       <c r="G75" s="2">
         <v>339318101.35000002</v>
       </c>
       <c r="H75" s="2">
         <v>253053225.99999985</v>
       </c>
       <c r="I75" s="2">
         <v>287911461.27000022</v>
       </c>
       <c r="J75" s="2">
         <v>363847428.22000015</v>
       </c>
     </row>
-    <row r="76" spans="1:74" s="55" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
         <v>149</v>
       </c>
       <c r="B76" s="2">
         <v>625728337.03999996</v>
       </c>
       <c r="C76" s="2">
-        <v>265031922.77999991</v>
+        <v>265031922.78000009</v>
       </c>
       <c r="D76" s="2">
         <v>317035679.54000014</v>
       </c>
       <c r="E76" s="2">
-        <v>486248.01</v>
+        <v>486248.01000000007</v>
       </c>
       <c r="F76" s="2">
-        <v>301609400.79000008</v>
+        <v>301609400.79000014</v>
       </c>
       <c r="G76" s="2">
         <v>325542645.43000019</v>
       </c>
       <c r="H76" s="2">
-        <v>246922177.34000006</v>
+        <v>246922177.33999997</v>
       </c>
       <c r="I76" s="2">
         <v>283957265.45999992</v>
       </c>
       <c r="J76" s="2">
-        <v>353938214.38000011</v>
+        <v>353938214.38</v>
       </c>
     </row>
-    <row r="77" spans="1:74" s="56" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B77" s="2">
         <v>772411684.200001</v>
       </c>
       <c r="C77" s="2">
         <v>315270590.73999959</v>
       </c>
       <c r="D77" s="2">
         <v>387607695.58999991</v>
       </c>
       <c r="E77" s="2">
-        <v>703089.26999999979</v>
+        <v>699478.58999999973</v>
       </c>
       <c r="F77" s="2">
-        <v>373753963.74999964</v>
+        <v>373753963.74999976</v>
       </c>
       <c r="G77" s="2">
-        <v>375665279.8599996</v>
+        <v>375668890.5399996</v>
       </c>
       <c r="H77" s="2">
         <v>307543901.79999971</v>
       </c>
       <c r="I77" s="2">
         <v>355243063.73000032</v>
       </c>
       <c r="J77" s="2">
         <v>400424889.1499998</v>
       </c>
     </row>
-    <row r="78" spans="1:74" s="57" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B78" s="2">
-        <v>747536744.78000057</v>
+        <v>747536744.78000069</v>
       </c>
       <c r="C78" s="2">
         <v>308178582.26999974</v>
       </c>
       <c r="D78" s="2">
         <v>372418350.94999945</v>
       </c>
       <c r="E78" s="2">
         <v>838562.87000000011</v>
       </c>
       <c r="F78" s="2">
-        <v>359770006.03999996</v>
+        <v>359770006.0399999</v>
       </c>
       <c r="G78" s="2">
-        <v>359725662.73000002</v>
+        <v>359725662.72999996</v>
       </c>
       <c r="H78" s="2">
-        <v>298939709.33999956</v>
+        <v>298939709.33999974</v>
       </c>
       <c r="I78" s="2">
-        <v>347251947.99000031</v>
+        <v>347251947.99000025</v>
       </c>
       <c r="J78" s="2">
-        <v>382431139.35999984</v>
+        <v>382431139.3599999</v>
       </c>
     </row>
-    <row r="79" spans="1:74" s="58" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B79" s="2">
-        <v>808609539.38000035</v>
+        <v>808609539.38000011</v>
       </c>
       <c r="C79" s="2">
-        <v>326259183.23999977</v>
+        <v>326259183.23999989</v>
       </c>
       <c r="D79" s="2">
-        <v>399518514.49999964</v>
+        <v>399518514.49999934</v>
       </c>
       <c r="E79" s="2">
-        <v>1315114.1399999997</v>
+        <v>1315114.1399999999</v>
       </c>
       <c r="F79" s="2">
-        <v>385566179.87000024</v>
+        <v>385566179.87</v>
       </c>
       <c r="G79" s="2">
-        <v>391375569.29999977</v>
+        <v>391375569.29999971</v>
       </c>
       <c r="H79" s="2">
-        <v>315230593.73000008</v>
+        <v>315230593.72999996</v>
       </c>
       <c r="I79" s="2">
-        <v>371722725.93999976</v>
+        <v>371722725.94000006</v>
       </c>
       <c r="J79" s="2">
-        <v>410574961.25000048</v>
+        <v>410574961.25000036</v>
       </c>
     </row>
-    <row r="80" spans="1:74" x14ac:dyDescent="0.25">
-[...75 lines deleted...]
-      <c r="BV80" s="60"/>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A80" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B80" s="2">
+        <v>804780133.69000089</v>
+      </c>
+      <c r="C80" s="2">
+        <v>325937893.80000007</v>
+      </c>
+      <c r="D80" s="2">
+        <v>399313426.79999977</v>
+      </c>
+      <c r="E80" s="2">
+        <v>1931473.1500000001</v>
+      </c>
+      <c r="F80" s="2">
+        <v>381709404.88000029</v>
+      </c>
+      <c r="G80" s="2">
+        <v>394867751.01999986</v>
+      </c>
+      <c r="H80" s="2">
+        <v>312165121.2900002</v>
+      </c>
+      <c r="I80" s="2">
+        <v>366164991.60999954</v>
+      </c>
+      <c r="J80" s="2">
+        <v>409561895.26999968</v>
+      </c>
     </row>
     <row r="81" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
-        <v>0</v>
-[...218 lines deleted...]
-        <v>97</v>
+        <v>154</v>
+      </c>
+      <c r="B81" s="2">
+        <v>804406477.43000031</v>
+      </c>
+      <c r="C81" s="2">
+        <v>342310446.48000002</v>
+      </c>
+      <c r="D81" s="2">
+        <v>412638468.30999976</v>
+      </c>
+      <c r="E81" s="2">
+        <v>1924894.540000001</v>
+      </c>
+      <c r="F81" s="2">
+        <v>392759545.41999996</v>
+      </c>
+      <c r="G81" s="2">
+        <v>426397338.81999993</v>
+      </c>
+      <c r="H81" s="2">
+        <v>321089470.27999967</v>
+      </c>
+      <c r="I81" s="2">
+        <v>378422649.78999966</v>
+      </c>
+      <c r="J81" s="2">
+        <v>440418707.7699998</v>
       </c>
     </row>
     <row r="82" spans="1:74" x14ac:dyDescent="0.25">
-      <c r="A82" s="1" t="s">
-[...220 lines deleted...]
-      </c>
+      <c r="A82" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B82" s="5"/>
+      <c r="C82" s="5"/>
+      <c r="D82" s="5"/>
+      <c r="E82" s="5"/>
+      <c r="F82" s="5"/>
+      <c r="G82" s="5"/>
+      <c r="H82" s="5"/>
+      <c r="I82" s="5"/>
+      <c r="J82" s="5"/>
+      <c r="K82" s="5"/>
+      <c r="L82" s="5"/>
+      <c r="M82" s="5"/>
+      <c r="N82" s="5"/>
+      <c r="O82" s="5"/>
+      <c r="P82" s="5"/>
+      <c r="Q82" s="5"/>
+      <c r="R82" s="5"/>
+      <c r="S82" s="5"/>
+      <c r="T82" s="5"/>
+      <c r="U82" s="5"/>
+      <c r="V82" s="5"/>
+      <c r="W82" s="5"/>
+      <c r="X82" s="5"/>
+      <c r="Y82" s="5"/>
+      <c r="Z82" s="5"/>
+      <c r="AA82" s="5"/>
+      <c r="AB82" s="5"/>
+      <c r="AC82" s="5"/>
+      <c r="AD82" s="5"/>
+      <c r="AE82" s="5"/>
+      <c r="AF82" s="5"/>
+      <c r="AG82" s="5"/>
+      <c r="AH82" s="5"/>
+      <c r="AI82" s="5"/>
+      <c r="AJ82" s="5"/>
+      <c r="AK82" s="5"/>
+      <c r="AL82" s="5"/>
+      <c r="AM82" s="5"/>
+      <c r="AN82" s="5"/>
+      <c r="AO82" s="5"/>
+      <c r="AP82" s="5"/>
+      <c r="AQ82" s="5"/>
+      <c r="AR82" s="5"/>
+      <c r="AS82" s="5"/>
+      <c r="AT82" s="5"/>
+      <c r="AU82" s="5"/>
+      <c r="AV82" s="5"/>
+      <c r="AW82" s="5"/>
+      <c r="AX82" s="5"/>
+      <c r="AY82" s="5"/>
+      <c r="AZ82" s="5"/>
+      <c r="BA82" s="5"/>
+      <c r="BB82" s="5"/>
+      <c r="BC82" s="5"/>
+      <c r="BD82" s="5"/>
+      <c r="BE82" s="5"/>
+      <c r="BF82" s="5"/>
+      <c r="BG82" s="5"/>
+      <c r="BH82" s="5"/>
+      <c r="BI82" s="5"/>
+      <c r="BJ82" s="5"/>
+      <c r="BK82" s="5"/>
+      <c r="BL82" s="5"/>
+      <c r="BM82" s="5"/>
+      <c r="BN82" s="5"/>
+      <c r="BO82" s="5"/>
+      <c r="BP82" s="5"/>
+      <c r="BQ82" s="5"/>
+      <c r="BR82" s="5"/>
+      <c r="BS82" s="5"/>
+      <c r="BT82" s="5"/>
+      <c r="BU82" s="5"/>
+      <c r="BV82" s="5"/>
     </row>
     <row r="83" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
-        <v>11</v>
-[...218 lines deleted...]
-        <v>35122788.029999986</v>
+        <v>0</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D83" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E83" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I83" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="J83" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="K83" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="L83" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="M83" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="N83" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="O83" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="P83" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q83" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="R83" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S83" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="T83" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U83" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="V83" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="W83" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="X83" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y83" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z83" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA83" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB83" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC83" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="AD83" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE83" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="AF83" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="AG83" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="AH83" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI83" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ83" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="AK83" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL83" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM83" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN83" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="AO83" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP83" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="AQ83" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="AR83" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS83" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="AT83" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="AU83" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="AV83" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="AW83" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX83" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="AY83" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="AZ83" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="BA83" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="BB83" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="BC83" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="BD83" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="BE83" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="BF83" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="BG83" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="BH83" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="BI83" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="BJ83" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="BK83" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="BL83" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="BM83" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="BN83" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="BO83" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="BP83" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ83" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="BR83" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="BS83" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="BT83" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU83" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="BV83" s="1" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="84" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B84" s="2">
-        <v>321812023.44000006</v>
+        <v>415550217.91000032</v>
       </c>
       <c r="C84" s="2">
-        <v>43245018.599999994</v>
+        <v>55997355.769999981</v>
       </c>
       <c r="D84" s="2">
-        <v>19571537.600000009</v>
+        <v>20848687.080000009</v>
       </c>
       <c r="E84" s="2">
-        <v>11392822.050000003</v>
+        <v>10889658.760000005</v>
       </c>
       <c r="F84" s="2">
-        <v>14851918.109999992</v>
+        <v>17228744.139999997</v>
       </c>
       <c r="G84" s="2">
-        <v>4522875.7199999988</v>
+        <v>4655627.92</v>
       </c>
       <c r="H84" s="2">
-        <v>8178105.0099999979</v>
+        <v>7514195.870000001</v>
       </c>
       <c r="I84" s="2">
-        <v>24392918.099999998</v>
+        <v>25546700.530000009</v>
       </c>
       <c r="J84" s="2">
-        <v>12441744.479999993</v>
+        <v>14663403.869999999</v>
       </c>
       <c r="K84" s="2">
-        <v>48865279.92999997</v>
+        <v>49733518.649999991</v>
       </c>
       <c r="L84" s="2">
-        <v>7701279.3600000013</v>
+        <v>7477693.7699999996</v>
       </c>
       <c r="M84" s="2">
-        <v>33058009.329999987</v>
+        <v>31322857.299999986</v>
       </c>
       <c r="N84" s="2">
-        <v>4596314.3400000008</v>
+        <v>4094587.38</v>
       </c>
       <c r="O84" s="2">
-        <v>14154019.749999998</v>
+        <v>14463981.370000003</v>
       </c>
       <c r="P84" s="2">
-        <v>16504179.169999994</v>
+        <v>17617335.04999999</v>
       </c>
       <c r="Q84" s="2">
-        <v>18376419.539999999</v>
+        <v>17504481.839999996</v>
       </c>
       <c r="R84" s="2">
-        <v>5471966.7799999993</v>
+        <v>4940360.4300000006</v>
       </c>
       <c r="S84" s="2">
-        <v>103988324.51999998</v>
+        <v>127303297.61</v>
       </c>
       <c r="T84" s="2">
-        <v>15591673.159999998</v>
+        <v>15986599.390000001</v>
       </c>
       <c r="U84" s="2">
-        <v>8134845.1100000013</v>
+        <v>7653917.589999998</v>
       </c>
       <c r="V84" s="2">
-        <v>28185405.060000002</v>
+        <v>28923413.63000001</v>
       </c>
       <c r="W84" s="2">
-        <v>15197750.799999997</v>
+        <v>12932866.579999994</v>
       </c>
       <c r="X84" s="2">
-        <v>21503123.919999994</v>
+        <v>23017577.890000001</v>
       </c>
       <c r="Y84" s="2">
-        <v>6535716.1399999987</v>
+        <v>6612444.1599999983</v>
       </c>
       <c r="Z84" s="2">
-        <v>26184381.239999998</v>
+        <v>38141014.82</v>
       </c>
       <c r="AA84" s="2">
-        <v>32813575.739999987</v>
+        <v>33246887.240000017</v>
       </c>
       <c r="AB84" s="2">
-        <v>25159349.920000009</v>
+        <v>24881723.809999995</v>
       </c>
       <c r="AC84" s="2">
-        <v>27315538.509999994</v>
+        <v>29541717.070000015</v>
       </c>
       <c r="AD84" s="2">
-        <v>1604902.5400000005</v>
+        <v>1446603.21</v>
       </c>
       <c r="AE84" s="2">
-        <v>31618530.709999993</v>
+        <v>36611542.769999996</v>
       </c>
       <c r="AF84" s="2">
-        <v>7372809.7200000007</v>
+        <v>6638020.8700000001</v>
       </c>
       <c r="AG84" s="2">
-        <v>3351385.22</v>
+        <v>3873393.0400000014</v>
       </c>
       <c r="AH84" s="2">
-        <v>21096173.249999993</v>
+        <v>21027459.800000001</v>
       </c>
       <c r="AI84" s="2">
-        <v>15505257.389999995</v>
+        <v>16979086.819999997</v>
       </c>
       <c r="AJ84" s="2">
-        <v>68217305.35999997</v>
+        <v>78093715.679999977</v>
       </c>
       <c r="AK84" s="2">
-        <v>41689709.100000009</v>
+        <v>42958210.950000003</v>
       </c>
       <c r="AL84" s="2">
-        <v>18786374.230000004</v>
+        <v>19326388.640000001</v>
       </c>
       <c r="AM84" s="2">
-        <v>37871699.99000001</v>
+        <v>41192701.979999997</v>
       </c>
       <c r="AN84" s="2">
-        <v>12335716.050000003</v>
+        <v>12163313.949999996</v>
       </c>
       <c r="AO84" s="2">
-        <v>22082292.779999997</v>
+        <v>21303310.020000003</v>
       </c>
       <c r="AP84" s="2">
-        <v>24243664.350000005</v>
+        <v>25313443.750000004</v>
       </c>
       <c r="AQ84" s="2">
-        <v>57203813.699999958</v>
+        <v>65663271.679999992</v>
       </c>
       <c r="AR84" s="2">
-        <v>41128876.270000011</v>
+        <v>61513382.519999973</v>
       </c>
       <c r="AS84" s="2">
-        <v>3022463.24</v>
+        <v>2718168.3399999994</v>
       </c>
       <c r="AT84" s="2">
-        <v>14898946.089999996</v>
+        <v>14302804.519999998</v>
       </c>
       <c r="AU84" s="2">
-        <v>8177216.660000002</v>
+        <v>7536337.0199999986</v>
       </c>
       <c r="AV84" s="2">
-        <v>18750498.629999995</v>
+        <v>22106175.959999997</v>
       </c>
       <c r="AW84" s="2">
-        <v>17281852.550000004</v>
+        <v>17381669.429999996</v>
       </c>
       <c r="AX84" s="2">
-        <v>14427085.020000007</v>
+        <v>14299660.540000001</v>
       </c>
       <c r="AY84" s="2">
-        <v>14438202.570000004</v>
+        <v>13702152.740000002</v>
       </c>
       <c r="AZ84" s="2">
-        <v>10477894.09</v>
+        <v>10030198.209999997</v>
       </c>
       <c r="BA84" s="2">
-        <v>37722658.649999991</v>
+        <v>33993152.670000002</v>
       </c>
       <c r="BB84" s="2">
-        <v>19315585.459999993</v>
+        <v>19711733.23</v>
       </c>
       <c r="BC84" s="2">
-        <v>14450441.98</v>
+        <v>14023568.769999996</v>
       </c>
       <c r="BD84" s="2">
-        <v>6738440.8100000015</v>
+        <v>5988691.5000000019</v>
       </c>
       <c r="BE84" s="2">
-        <v>11373184.230000002</v>
+        <v>12078134.479999999</v>
       </c>
       <c r="BF84" s="2">
-        <v>23604157.940000001</v>
+        <v>25023921.309999999</v>
       </c>
       <c r="BG84" s="2">
-        <v>3720701.2499999991</v>
+        <v>3364198.13</v>
       </c>
       <c r="BH84" s="2">
-        <v>4161581.88</v>
+        <v>3818754.83</v>
       </c>
       <c r="BI84" s="2">
-        <v>6922853.4399999995</v>
+        <v>6771174.679999996</v>
       </c>
       <c r="BJ84" s="2">
-        <v>44552276.129999995</v>
+        <v>55008052.5</v>
       </c>
       <c r="BK84" s="2">
-        <v>21423420.900000006</v>
+        <v>21360964.220000006</v>
       </c>
       <c r="BL84" s="2">
-        <v>4039400.0000000009</v>
+        <v>4249294.26</v>
       </c>
       <c r="BM84" s="2">
-        <v>10324463.290000001</v>
+        <v>12382662.619999995</v>
       </c>
       <c r="BN84" s="2">
-        <v>53321369.179999977</v>
+        <v>61551480.390000015</v>
       </c>
       <c r="BO84" s="2">
-        <v>20490727.470000006</v>
+        <v>19533499.470000003</v>
       </c>
       <c r="BP84" s="2">
-        <v>9388016.4599999972</v>
+        <v>8935870.0600000005</v>
       </c>
       <c r="BQ84" s="2">
-        <v>16331096.890000001</v>
+        <v>15811071.790000003</v>
       </c>
       <c r="BR84" s="2">
-        <v>73312282.74000001</v>
+        <v>88063575.149999991</v>
       </c>
       <c r="BS84" s="2">
-        <v>6316368.0099999998</v>
+        <v>6559986.21</v>
       </c>
       <c r="BT84" s="2">
-        <v>12709301.669999994</v>
+        <v>13778002.219999999</v>
       </c>
       <c r="BU84" s="2">
-        <v>12307021.470000001</v>
+        <v>12378298.960000001</v>
       </c>
       <c r="BV84" s="2">
-        <v>31458095.280000001</v>
+        <v>35138278.5</v>
       </c>
     </row>
     <row r="85" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B85" s="2">
-        <v>263653740.84999999</v>
+        <v>413494270.74000013</v>
       </c>
       <c r="C85" s="2">
-        <v>38278660.37999998</v>
+        <v>54944048.449999981</v>
       </c>
       <c r="D85" s="2">
-        <v>19121608.619999997</v>
+        <v>20538323.640000004</v>
       </c>
       <c r="E85" s="2">
-        <v>11182053.310000002</v>
+        <v>11022253.859999999</v>
       </c>
       <c r="F85" s="2">
-        <v>14462722.249999996</v>
+        <v>17409456.929999996</v>
       </c>
       <c r="G85" s="2">
-        <v>4493240.6399999987</v>
+        <v>4814258.8599999994</v>
       </c>
       <c r="H85" s="2">
-        <v>8671396.8899999987</v>
+        <v>7697613.5399999991</v>
       </c>
       <c r="I85" s="2">
-        <v>24634972.449999996</v>
+        <v>25600897.149999995</v>
       </c>
       <c r="J85" s="2">
-        <v>11993605.360000001</v>
+        <v>15028974.439999999</v>
       </c>
       <c r="K85" s="2">
-        <v>47701258.979999997</v>
+        <v>51989122.05999998</v>
       </c>
       <c r="L85" s="2">
-        <v>8238548.8899999987</v>
+        <v>7768473.4199999999</v>
       </c>
       <c r="M85" s="2">
-        <v>32727866.849999994</v>
+        <v>32861890.550000004</v>
       </c>
       <c r="N85" s="2">
-        <v>4684302.5600000005</v>
+        <v>4149476.9200000009</v>
       </c>
       <c r="O85" s="2">
-        <v>14152538.119999999</v>
+        <v>14561311.299999999</v>
       </c>
       <c r="P85" s="2">
-        <v>16155113.490000008</v>
+        <v>17657197.869999986</v>
       </c>
       <c r="Q85" s="2">
-        <v>18018373.429999996</v>
+        <v>18029917.499999993</v>
       </c>
       <c r="R85" s="2">
-        <v>5154390.0600000005</v>
+        <v>5464465.1799999997</v>
       </c>
       <c r="S85" s="2">
-        <v>90719100.639999986</v>
+        <v>128572231.27000001</v>
       </c>
       <c r="T85" s="2">
-        <v>15951477.669999998</v>
+        <v>16079191.639999997</v>
       </c>
       <c r="U85" s="2">
-        <v>8193702.299999998</v>
+        <v>7696745.540000001</v>
       </c>
       <c r="V85" s="2">
-        <v>26864751.52</v>
+        <v>29258578.720000006</v>
       </c>
       <c r="W85" s="2">
-        <v>16400483.869999999</v>
+        <v>13641600.240000004</v>
       </c>
       <c r="X85" s="2">
-        <v>20374346.07</v>
+        <v>23539117.269999992</v>
       </c>
       <c r="Y85" s="2">
-        <v>6343442.3000000007</v>
+        <v>6504363.0699999984</v>
       </c>
       <c r="Z85" s="2">
-        <v>22015758.009999998</v>
+        <v>38107092.389999993</v>
       </c>
       <c r="AA85" s="2">
-        <v>31961759.840000011</v>
+        <v>33923466.980000012</v>
       </c>
       <c r="AB85" s="2">
-        <v>26217710.270000003</v>
+        <v>26337413.129999995</v>
       </c>
       <c r="AC85" s="2">
-        <v>26470225.969999991</v>
+        <v>30184782.109999999</v>
       </c>
       <c r="AD85" s="2">
-        <v>1584822.0999999999</v>
+        <v>1427406.19</v>
       </c>
       <c r="AE85" s="2">
-        <v>29878312.800000008</v>
+        <v>36307706.760000005</v>
       </c>
       <c r="AF85" s="2">
-        <v>7378114.4999999991</v>
+        <v>6825065.4900000002</v>
       </c>
       <c r="AG85" s="2">
-        <v>3289411.9899999998</v>
+        <v>3621318.93</v>
       </c>
       <c r="AH85" s="2">
-        <v>20319863.579999994</v>
+        <v>21633002.970000003</v>
       </c>
       <c r="AI85" s="2">
-        <v>16051904.490000002</v>
+        <v>16780913.239999998</v>
       </c>
       <c r="AJ85" s="2">
-        <v>63411372.779999949</v>
+        <v>79128455.959999979</v>
       </c>
       <c r="AK85" s="2">
-        <v>40408036.349999994</v>
+        <v>44405709.839999981</v>
       </c>
       <c r="AL85" s="2">
-        <v>18273111.659999996</v>
+        <v>19458591.359999999</v>
       </c>
       <c r="AM85" s="2">
-        <v>36561964.579999991</v>
+        <v>41276001.279999986</v>
       </c>
       <c r="AN85" s="2">
-        <v>12548337.67</v>
+        <v>12669389.760000002</v>
       </c>
       <c r="AO85" s="2">
-        <v>21839449.32</v>
+        <v>22362204.960000001</v>
       </c>
       <c r="AP85" s="2">
-        <v>22731626.34</v>
+        <v>25897194.059999995</v>
       </c>
       <c r="AQ85" s="2">
-        <v>53776666.73999998</v>
+        <v>65963661.599999957</v>
       </c>
       <c r="AR85" s="2">
-        <v>32124388.079999998</v>
+        <v>61567779.680000007</v>
       </c>
       <c r="AS85" s="2">
-        <v>3174832.959999999</v>
+        <v>2645917.8999999994</v>
       </c>
       <c r="AT85" s="2">
-        <v>15626649.07</v>
+        <v>14684930.34</v>
       </c>
       <c r="AU85" s="2">
-        <v>8255086.6300000008</v>
+        <v>7695300.7000000011</v>
       </c>
       <c r="AV85" s="2">
-        <v>17432155.789999999</v>
+        <v>23377930.450000003</v>
       </c>
       <c r="AW85" s="2">
-        <v>16630589.130000001</v>
+        <v>17540107.689999994</v>
       </c>
       <c r="AX85" s="2">
-        <v>14522260.600000003</v>
+        <v>14597676.409999995</v>
       </c>
       <c r="AY85" s="2">
-        <v>14837683.260000004</v>
+        <v>14263840.860000001</v>
       </c>
       <c r="AZ85" s="2">
-        <v>10663913.950000003</v>
+        <v>10089009.34</v>
       </c>
       <c r="BA85" s="2">
-        <v>38711662.940000005</v>
+        <v>36001211.239999995</v>
       </c>
       <c r="BB85" s="2">
-        <v>18982080.43</v>
+        <v>20737951.029999997</v>
       </c>
       <c r="BC85" s="2">
-        <v>14486328.220000001</v>
+        <v>14457072.940000003</v>
       </c>
       <c r="BD85" s="2">
-        <v>6777442.7799999993</v>
+        <v>6181672.0299999993</v>
       </c>
       <c r="BE85" s="2">
-        <v>11491178.320000002</v>
+        <v>11871601.610000003</v>
       </c>
       <c r="BF85" s="2">
-        <v>23093507.029999994</v>
+        <v>25624685.770000003</v>
       </c>
       <c r="BG85" s="2">
-        <v>4091066.0899999989</v>
+        <v>3258861.2100000009</v>
       </c>
       <c r="BH85" s="2">
-        <v>4275588.669999999</v>
+        <v>3792795.2999999989</v>
       </c>
       <c r="BI85" s="2">
-        <v>6920576.4900000002</v>
+        <v>6754989.8099999977</v>
       </c>
       <c r="BJ85" s="2">
-        <v>40559998.089999989</v>
+        <v>54109121.829999998</v>
       </c>
       <c r="BK85" s="2">
-        <v>21346069.00999999</v>
+        <v>22276904.500000015</v>
       </c>
       <c r="BL85" s="2">
-        <v>3919678.55</v>
+        <v>4337653.41</v>
       </c>
       <c r="BM85" s="2">
-        <v>10638260.099999998</v>
+        <v>13039779.880000001</v>
       </c>
       <c r="BN85" s="2">
-        <v>49517330.100000024</v>
+        <v>63157120.429999985</v>
       </c>
       <c r="BO85" s="2">
-        <v>20501663.969999995</v>
+        <v>20180480.960000001</v>
       </c>
       <c r="BP85" s="2">
-        <v>9343728.8300000038</v>
+        <v>9133183.0599999987</v>
       </c>
       <c r="BQ85" s="2">
-        <v>16518166.920000002</v>
+        <v>16062964.529999992</v>
       </c>
       <c r="BR85" s="2">
-        <v>67671957.479999974</v>
+        <v>87395028.970000029</v>
       </c>
       <c r="BS85" s="2">
-        <v>6537344.9400000013</v>
+        <v>6617486.4999999981</v>
       </c>
       <c r="BT85" s="2">
-        <v>12479029.190000007</v>
+        <v>13924317.4</v>
       </c>
       <c r="BU85" s="2">
-        <v>12640223.930000002</v>
+        <v>12988148.419999996</v>
       </c>
       <c r="BV85" s="2">
-        <v>28705257.899999999</v>
+        <v>35122788.029999979</v>
       </c>
     </row>
     <row r="86" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B86" s="2">
-        <v>342315793.73000032</v>
+        <v>321812023.44000006</v>
       </c>
       <c r="C86" s="2">
-        <v>49217017.199999996</v>
+        <v>43245018.599999994</v>
       </c>
       <c r="D86" s="2">
-        <v>22017015.940000005</v>
+        <v>19571537.600000005</v>
       </c>
       <c r="E86" s="2">
-        <v>12294180.979999995</v>
+        <v>11392822.050000003</v>
       </c>
       <c r="F86" s="2">
-        <v>16486535.810000006</v>
+        <v>14851918.109999994</v>
       </c>
       <c r="G86" s="2">
-        <v>5287832.9899999984</v>
+        <v>4522875.7199999979</v>
       </c>
       <c r="H86" s="2">
-        <v>8971163.1900000013</v>
+        <v>8178105.0099999979</v>
       </c>
       <c r="I86" s="2">
-        <v>27208460.879999999</v>
+        <v>24392918.099999998</v>
       </c>
       <c r="J86" s="2">
-        <v>14122577.109999999</v>
+        <v>12441744.479999993</v>
       </c>
       <c r="K86" s="2">
-        <v>55139449.080000021</v>
+        <v>48865279.92999997</v>
       </c>
       <c r="L86" s="2">
-        <v>8799790.7699999958</v>
+        <v>7701279.3600000003</v>
       </c>
       <c r="M86" s="2">
-        <v>35603697.719999999</v>
+        <v>33058009.329999987</v>
       </c>
       <c r="N86" s="2">
-        <v>4910315.38</v>
+        <v>4596314.3400000008</v>
       </c>
       <c r="O86" s="2">
-        <v>15710772.310000002</v>
+        <v>14154019.749999998</v>
       </c>
       <c r="P86" s="2">
-        <v>19316713.049999997</v>
+        <v>16504179.169999994</v>
       </c>
       <c r="Q86" s="2">
-        <v>19749881.429999992</v>
+        <v>18376419.539999999</v>
       </c>
       <c r="R86" s="2">
-        <v>5492715.4399999976</v>
+        <v>5471966.7799999984</v>
       </c>
       <c r="S86" s="2">
-        <v>116251569.06000006</v>
+        <v>103988324.51999998</v>
       </c>
       <c r="T86" s="2">
-        <v>17530245.740000002</v>
+        <v>15591673.16</v>
       </c>
       <c r="U86" s="2">
-        <v>8464853.3899999969</v>
+        <v>8134845.1100000013</v>
       </c>
       <c r="V86" s="2">
-        <v>29884668.339999992</v>
+        <v>28185405.060000002</v>
       </c>
       <c r="W86" s="2">
-        <v>16794151.189999998</v>
+        <v>15197750.799999997</v>
       </c>
       <c r="X86" s="2">
-        <v>24474613.740000002</v>
+        <v>21503123.919999994</v>
       </c>
       <c r="Y86" s="2">
-        <v>7073807.0099999998</v>
+        <v>6535716.1399999997</v>
       </c>
       <c r="Z86" s="2">
-        <v>26856144.950000003</v>
+        <v>26184381.239999998</v>
       </c>
       <c r="AA86" s="2">
-        <v>36208739.459999993</v>
+        <v>32813575.739999991</v>
       </c>
       <c r="AB86" s="2">
-        <v>28493027.059999995</v>
+        <v>25159349.920000009</v>
       </c>
       <c r="AC86" s="2">
-        <v>31750201.269999988</v>
+        <v>27315538.509999994</v>
       </c>
       <c r="AD86" s="2">
-        <v>1631182.48</v>
+        <v>1604902.5400000005</v>
       </c>
       <c r="AE86" s="2">
-        <v>35672610.629999995</v>
+        <v>31618530.709999993</v>
       </c>
       <c r="AF86" s="2">
-        <v>7728382.7399999984</v>
+        <v>7372809.7200000007</v>
       </c>
       <c r="AG86" s="2">
-        <v>3715942.25</v>
+        <v>3351385.2200000007</v>
       </c>
       <c r="AH86" s="2">
-        <v>22522830.610000003</v>
+        <v>21096173.249999993</v>
       </c>
       <c r="AI86" s="2">
-        <v>18371695.730000004</v>
+        <v>15505257.389999995</v>
       </c>
       <c r="AJ86" s="2">
-        <v>76216923.379999995</v>
+        <v>68217305.35999997</v>
       </c>
       <c r="AK86" s="2">
-        <v>47047592.049999982</v>
+        <v>41689709.099999994</v>
       </c>
       <c r="AL86" s="2">
-        <v>21399503.440000001</v>
+        <v>18786374.230000004</v>
       </c>
       <c r="AM86" s="2">
-        <v>42679049.910000004</v>
+        <v>37871699.99000001</v>
       </c>
       <c r="AN86" s="2">
-        <v>13827342.669999994</v>
+        <v>12335716.050000003</v>
       </c>
       <c r="AO86" s="2">
-        <v>23685994.699999988</v>
+        <v>22082292.779999997</v>
       </c>
       <c r="AP86" s="2">
-        <v>25398597.089999996</v>
+        <v>24243664.350000005</v>
       </c>
       <c r="AQ86" s="2">
-        <v>66884713.729999997</v>
+        <v>57203813.699999958</v>
       </c>
       <c r="AR86" s="2">
-        <v>43138685.369999968</v>
+        <v>41128876.270000011</v>
       </c>
       <c r="AS86" s="2">
-        <v>3114001.1899999995</v>
+        <v>3022463.2399999998</v>
       </c>
       <c r="AT86" s="2">
-        <v>16156726.279999994</v>
+        <v>14898946.089999996</v>
       </c>
       <c r="AU86" s="2">
-        <v>8542124.0199999977</v>
+        <v>8177216.6600000001</v>
       </c>
       <c r="AV86" s="2">
-        <v>20681583.369999997</v>
+        <v>18750498.629999995</v>
       </c>
       <c r="AW86" s="2">
-        <v>19126451.579999998</v>
+        <v>17281852.550000004</v>
       </c>
       <c r="AX86" s="2">
-        <v>15934845.149999993</v>
+        <v>14427085.020000005</v>
       </c>
       <c r="AY86" s="2">
-        <v>15704839.419999996</v>
+        <v>14438202.570000004</v>
       </c>
       <c r="AZ86" s="2">
-        <v>11252296.429999994</v>
+        <v>10477894.09</v>
       </c>
       <c r="BA86" s="2">
-        <v>40599791.43</v>
+        <v>37722658.649999991</v>
       </c>
       <c r="BB86" s="2">
-        <v>21715900.72000001</v>
+        <v>19315585.459999993</v>
       </c>
       <c r="BC86" s="2">
-        <v>15587719.299999997</v>
+        <v>14450441.98</v>
       </c>
       <c r="BD86" s="2">
-        <v>6985300.2000000002</v>
+        <v>6738440.8100000015</v>
       </c>
       <c r="BE86" s="2">
-        <v>12849968.739999996</v>
+        <v>11373184.23</v>
       </c>
       <c r="BF86" s="2">
-        <v>27193209.870000005</v>
+        <v>23604157.940000001</v>
       </c>
       <c r="BG86" s="2">
-        <v>4157116.41</v>
+        <v>3720701.2499999995</v>
       </c>
       <c r="BH86" s="2">
-        <v>4495152.0299999993</v>
+        <v>4161581.88</v>
       </c>
       <c r="BI86" s="2">
-        <v>7446301.9500000002</v>
+        <v>6922853.4399999995</v>
       </c>
       <c r="BJ86" s="2">
-        <v>52072635.349999964</v>
+        <v>44552276.129999995</v>
       </c>
       <c r="BK86" s="2">
-        <v>23987660.699999996</v>
+        <v>21423420.90000001</v>
       </c>
       <c r="BL86" s="2">
-        <v>4279238.0299999993</v>
+        <v>4039400.0000000009</v>
       </c>
       <c r="BM86" s="2">
-        <v>11694841</v>
+        <v>10324463.290000001</v>
       </c>
       <c r="BN86" s="2">
-        <v>60935003.249999978</v>
+        <v>53321369.179999977</v>
       </c>
       <c r="BO86" s="2">
-        <v>22549605.780000012</v>
+        <v>20490727.470000003</v>
       </c>
       <c r="BP86" s="2">
-        <v>10034513.33</v>
+        <v>9388016.4599999972</v>
       </c>
       <c r="BQ86" s="2">
-        <v>18437923.489999995</v>
+        <v>16331096.890000001</v>
       </c>
       <c r="BR86" s="2">
-        <v>82315114.379999936</v>
+        <v>73312282.74000001</v>
       </c>
       <c r="BS86" s="2">
-        <v>7192248.7699999977</v>
+        <v>6316368.0100000007</v>
       </c>
       <c r="BT86" s="2">
-        <v>13739930.700000001</v>
+        <v>12709301.669999994</v>
       </c>
       <c r="BU86" s="2">
-        <v>14384779.930000003</v>
+        <v>12307021.470000001</v>
       </c>
       <c r="BV86" s="2">
-        <v>34713605.109999992</v>
+        <v>31458095.280000001</v>
       </c>
     </row>
     <row r="87" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A87" s="1" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B87" s="2">
-        <v>431035019.60000044</v>
+        <v>263653740.84999999</v>
       </c>
       <c r="C87" s="2">
-        <v>59289768.029999956</v>
+        <v>38278660.37999998</v>
       </c>
       <c r="D87" s="2">
-        <v>24107320.369999986</v>
+        <v>19121608.619999997</v>
       </c>
       <c r="E87" s="2">
-        <v>12965312.629999999</v>
+        <v>11182053.310000002</v>
       </c>
       <c r="F87" s="2">
-        <v>17607859.239999995</v>
+        <v>14462722.249999996</v>
       </c>
       <c r="G87" s="2">
-        <v>5909905.8800000008</v>
+        <v>4493240.6399999987</v>
       </c>
       <c r="H87" s="2">
-        <v>9659772.3399999999</v>
+        <v>8671396.8899999987</v>
       </c>
       <c r="I87" s="2">
-        <v>28928316.099999998</v>
+        <v>24634972.449999996</v>
       </c>
       <c r="J87" s="2">
-        <v>15793710.060000001</v>
+        <v>11993605.360000001</v>
       </c>
       <c r="K87" s="2">
-        <v>60816440.159999996</v>
+        <v>47701258.979999997</v>
       </c>
       <c r="L87" s="2">
-        <v>9296716.540000001</v>
+        <v>8238548.8899999987</v>
       </c>
       <c r="M87" s="2">
-        <v>37462290.960000008</v>
+        <v>32727866.849999994</v>
       </c>
       <c r="N87" s="2">
-        <v>5152110.45</v>
+        <v>4684302.5600000005</v>
       </c>
       <c r="O87" s="2">
-        <v>15911850.109999999</v>
+        <v>14152538.119999999</v>
       </c>
       <c r="P87" s="2">
-        <v>21329280.929999996</v>
+        <v>16155113.490000008</v>
       </c>
       <c r="Q87" s="2">
-        <v>20981954.709999993</v>
+        <v>18018373.429999996</v>
       </c>
       <c r="R87" s="2">
-        <v>6225798.4299999997</v>
+        <v>5154390.0600000005</v>
       </c>
       <c r="S87" s="2">
-        <v>140352771.61000013</v>
+        <v>90719100.639999986</v>
       </c>
       <c r="T87" s="2">
-        <v>18574532.660000004</v>
+        <v>15951477.669999998</v>
       </c>
       <c r="U87" s="2">
-        <v>8823950.7999999989</v>
+        <v>8193702.299999998</v>
       </c>
       <c r="V87" s="2">
-        <v>33206969.020000003</v>
+        <v>26864751.52</v>
       </c>
       <c r="W87" s="2">
-        <v>17081468.829999991</v>
+        <v>16400483.869999999</v>
       </c>
       <c r="X87" s="2">
-        <v>27447795.419999983</v>
+        <v>20374346.07</v>
       </c>
       <c r="Y87" s="2">
-        <v>7557683.9999999963</v>
+        <v>6343442.3000000007</v>
       </c>
       <c r="Z87" s="2">
-        <v>32143516.54999999</v>
+        <v>22015758.009999998</v>
       </c>
       <c r="AA87" s="2">
-        <v>39275220.909999989</v>
+        <v>31961759.840000011</v>
       </c>
       <c r="AB87" s="2">
-        <v>30143234.459999993</v>
+        <v>26217710.270000003</v>
       </c>
       <c r="AC87" s="2">
-        <v>36065671.75</v>
+        <v>26470225.969999991</v>
       </c>
       <c r="AD87" s="2">
-        <v>1714967.3700000003</v>
+        <v>1584822.0999999999</v>
       </c>
       <c r="AE87" s="2">
-        <v>40045913.699999981</v>
+        <v>29878312.800000008</v>
       </c>
       <c r="AF87" s="2">
-        <v>8048734.4499999983</v>
+        <v>7378114.4999999991</v>
       </c>
       <c r="AG87" s="2">
-        <v>4497938.8600000031</v>
+        <v>3289411.9899999998</v>
       </c>
       <c r="AH87" s="2">
-        <v>24871946.779999986</v>
+        <v>20319863.579999994</v>
       </c>
       <c r="AI87" s="2">
-        <v>20002612.140000001</v>
+        <v>16051904.490000002</v>
       </c>
       <c r="AJ87" s="2">
-        <v>88183117.619999945</v>
+        <v>63411372.779999949</v>
       </c>
       <c r="AK87" s="2">
-        <v>51630193.01000002</v>
+        <v>40408036.349999994</v>
       </c>
       <c r="AL87" s="2">
-        <v>23010283.289999999</v>
+        <v>18273111.659999996</v>
       </c>
       <c r="AM87" s="2">
-        <v>47797454.049999982</v>
+        <v>36561964.579999991</v>
       </c>
       <c r="AN87" s="2">
-        <v>14593199.469999995</v>
+        <v>12548337.67</v>
       </c>
       <c r="AO87" s="2">
-        <v>25525032.919999994</v>
+        <v>21839449.32</v>
       </c>
       <c r="AP87" s="2">
-        <v>28636158.409999989</v>
+        <v>22731626.34</v>
       </c>
       <c r="AQ87" s="2">
-        <v>76464119.029999971</v>
+        <v>53776666.73999998</v>
       </c>
       <c r="AR87" s="2">
-        <v>55134137.219999976</v>
+        <v>32124388.079999998</v>
       </c>
       <c r="AS87" s="2">
-        <v>3196717.2999999989</v>
+        <v>3174832.959999999</v>
       </c>
       <c r="AT87" s="2">
-        <v>17240045.560000002</v>
+        <v>15626649.07</v>
       </c>
       <c r="AU87" s="2">
-        <v>9431159.5599999987</v>
+        <v>8255086.6300000008</v>
       </c>
       <c r="AV87" s="2">
-        <v>23768220.159999996</v>
+        <v>17432155.789999999</v>
       </c>
       <c r="AW87" s="2">
-        <v>20776716.580000002</v>
+        <v>16630589.130000001</v>
       </c>
       <c r="AX87" s="2">
-        <v>17092682.029999997</v>
+        <v>14522260.600000003</v>
       </c>
       <c r="AY87" s="2">
-        <v>16173281.619999995</v>
+        <v>14837683.260000004</v>
       </c>
       <c r="AZ87" s="2">
-        <v>11751671.689999996</v>
+        <v>10663913.950000003</v>
       </c>
       <c r="BA87" s="2">
-        <v>42487879.599999994</v>
+        <v>38711662.940000005</v>
       </c>
       <c r="BB87" s="2">
-        <v>23469537.979999993</v>
+        <v>18982080.43</v>
       </c>
       <c r="BC87" s="2">
-        <v>16201929.490000002</v>
+        <v>14486328.220000001</v>
       </c>
       <c r="BD87" s="2">
-        <v>7575338.4999999981</v>
+        <v>6777442.7799999993</v>
       </c>
       <c r="BE87" s="2">
-        <v>14149740.360000001</v>
+        <v>11491178.320000002</v>
       </c>
       <c r="BF87" s="2">
-        <v>30406519.109999988</v>
+        <v>23093507.029999994</v>
       </c>
       <c r="BG87" s="2">
-        <v>4433292.4999999981</v>
+        <v>4091066.0899999989</v>
       </c>
       <c r="BH87" s="2">
-        <v>4828750.49</v>
+        <v>4275588.669999999</v>
       </c>
       <c r="BI87" s="2">
-        <v>8150958.9600000018</v>
+        <v>6920576.4900000002</v>
       </c>
       <c r="BJ87" s="2">
-        <v>61822389.519999996</v>
+        <v>40559998.089999989</v>
       </c>
       <c r="BK87" s="2">
-        <v>25040089.259999994</v>
+        <v>21346069.00999999</v>
       </c>
       <c r="BL87" s="2">
-        <v>4748130.6500000004</v>
+        <v>3919678.55</v>
       </c>
       <c r="BM87" s="2">
-        <v>12306412.159999998</v>
+        <v>10638260.099999998</v>
       </c>
       <c r="BN87" s="2">
-        <v>70467346.350000009</v>
+        <v>49517330.100000024</v>
       </c>
       <c r="BO87" s="2">
-        <v>24020268.110000007</v>
+        <v>20501663.969999995</v>
       </c>
       <c r="BP87" s="2">
-        <v>10681244.809999997</v>
+        <v>9343728.8300000038</v>
       </c>
       <c r="BQ87" s="2">
-        <v>20134151.199999977</v>
+        <v>16518166.920000002</v>
       </c>
       <c r="BR87" s="2">
-        <v>97721615.089999944</v>
+        <v>67671957.479999974</v>
       </c>
       <c r="BS87" s="2">
-        <v>7742221.6500000004</v>
+        <v>6537344.9400000013</v>
       </c>
       <c r="BT87" s="2">
-        <v>14924763.209999997</v>
+        <v>12479029.190000007</v>
       </c>
       <c r="BU87" s="2">
-        <v>15196197.920000002</v>
+        <v>12640223.930000002</v>
       </c>
       <c r="BV87" s="2">
-        <v>39752789.079999991</v>
+        <v>28705257.899999999</v>
       </c>
     </row>
     <row r="88" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A88" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B88" s="2">
-        <v>457050605.29000032</v>
+        <v>342315793.73000032</v>
       </c>
       <c r="C88" s="2">
-        <v>64058406.669999987</v>
+        <v>49217017.199999996</v>
       </c>
       <c r="D88" s="2">
-        <v>27327671.109999988</v>
+        <v>22017015.940000005</v>
       </c>
       <c r="E88" s="2">
-        <v>13843411.089999998</v>
+        <v>12294180.979999995</v>
       </c>
       <c r="F88" s="2">
-        <v>20885797.399999999</v>
+        <v>16486535.810000006</v>
       </c>
       <c r="G88" s="2">
-        <v>8395068.5099999979</v>
+        <v>5287832.9899999984</v>
       </c>
       <c r="H88" s="2">
-        <v>10188987.84</v>
+        <v>8971163.1900000013</v>
       </c>
       <c r="I88" s="2">
-        <v>31101652.730000004</v>
+        <v>27208460.879999999</v>
       </c>
       <c r="J88" s="2">
-        <v>18401744.840000004</v>
+        <v>14122577.109999999</v>
       </c>
       <c r="K88" s="2">
-        <v>67315521.729999989</v>
+        <v>55139449.080000021</v>
       </c>
       <c r="L88" s="2">
-        <v>10420819.869999997</v>
+        <v>8799790.7699999958</v>
       </c>
       <c r="M88" s="2">
-        <v>39589300.399999999</v>
+        <v>35603697.719999999</v>
       </c>
       <c r="N88" s="2">
-        <v>5717640.7600000007</v>
+        <v>4910315.38</v>
       </c>
       <c r="O88" s="2">
-        <v>17374835.349999998</v>
+        <v>15710772.310000002</v>
       </c>
       <c r="P88" s="2">
-        <v>22876793.25</v>
+        <v>19316713.050000001</v>
       </c>
       <c r="Q88" s="2">
-        <v>21884787.979999997</v>
+        <v>19749881.429999992</v>
       </c>
       <c r="R88" s="2">
-        <v>7638947.1500000004</v>
+        <v>5492715.4399999976</v>
       </c>
       <c r="S88" s="2">
-        <v>147319967.62</v>
+        <v>116251569.06000006</v>
       </c>
       <c r="T88" s="2">
-        <v>21946566.100000001</v>
+        <v>17530245.739999998</v>
       </c>
       <c r="U88" s="2">
-        <v>9353027.660000002</v>
+        <v>8464853.3899999969</v>
       </c>
       <c r="V88" s="2">
-        <v>36449338.489999987</v>
+        <v>29884668.339999996</v>
       </c>
       <c r="W88" s="2">
-        <v>18466630.169999994</v>
+        <v>16794151.189999998</v>
       </c>
       <c r="X88" s="2">
-        <v>29830159.489999991</v>
+        <v>24474613.740000002</v>
       </c>
       <c r="Y88" s="2">
-        <v>8976692.5700000003</v>
+        <v>7073807.0099999979</v>
       </c>
       <c r="Z88" s="2">
-        <v>45684528.589999959</v>
+        <v>26856144.950000003</v>
       </c>
       <c r="AA88" s="2">
-        <v>41784057.889999993</v>
+        <v>36208739.459999993</v>
       </c>
       <c r="AB88" s="2">
-        <v>31760059.109999992</v>
+        <v>28493027.059999995</v>
       </c>
       <c r="AC88" s="2">
-        <v>41091030.170000002</v>
+        <v>31750201.269999988</v>
       </c>
       <c r="AD88" s="2">
-        <v>1926358.8599999999</v>
+        <v>1631182.48</v>
       </c>
       <c r="AE88" s="2">
-        <v>42365777.539999992</v>
+        <v>35672610.629999995</v>
       </c>
       <c r="AF88" s="2">
-        <v>8523355.1699999999</v>
+        <v>7728382.7399999984</v>
       </c>
       <c r="AG88" s="2">
-        <v>4739635.1800000006</v>
+        <v>3714973.8099999996</v>
       </c>
       <c r="AH88" s="2">
-        <v>27621288.030000001</v>
+        <v>22522830.610000003</v>
       </c>
       <c r="AI88" s="2">
-        <v>21947795.500000007</v>
+        <v>18371695.730000004</v>
       </c>
       <c r="AJ88" s="2">
-        <v>91853700.610000029</v>
+        <v>76216923.379999995</v>
       </c>
       <c r="AK88" s="2">
-        <v>58331030.87999998</v>
+        <v>47047592.049999982</v>
       </c>
       <c r="AL88" s="2">
-        <v>24156737.120000001</v>
+        <v>21399503.440000001</v>
       </c>
       <c r="AM88" s="2">
-        <v>51957795.329999998</v>
+        <v>42679049.910000004</v>
       </c>
       <c r="AN88" s="2">
-        <v>15478024.049999995</v>
+        <v>13827342.669999994</v>
       </c>
       <c r="AO88" s="2">
-        <v>26830522.369999997</v>
+        <v>23685994.699999988</v>
       </c>
       <c r="AP88" s="2">
-        <v>31924219.469999999</v>
+        <v>25398597.089999996</v>
       </c>
       <c r="AQ88" s="2">
-        <v>81865607.379999965</v>
+        <v>66884713.730000019</v>
       </c>
       <c r="AR88" s="2">
-        <v>74216527.830000013</v>
+        <v>43138685.369999975</v>
       </c>
       <c r="AS88" s="2">
-        <v>3518873.3499999996</v>
+        <v>3114001.1899999995</v>
       </c>
       <c r="AT88" s="2">
-        <v>18188265.669999998</v>
+        <v>16156726.279999994</v>
       </c>
       <c r="AU88" s="2">
-        <v>10142566.499999998</v>
+        <v>8542124.0199999977</v>
       </c>
       <c r="AV88" s="2">
-        <v>30426606.479999993</v>
+        <v>20681583.369999997</v>
       </c>
       <c r="AW88" s="2">
-        <v>22859362.07</v>
+        <v>19126451.579999998</v>
       </c>
       <c r="AX88" s="2">
-        <v>18790176.50999999</v>
+        <v>15934845.149999993</v>
       </c>
       <c r="AY88" s="2">
-        <v>16835237.599999998</v>
+        <v>15704839.419999998</v>
       </c>
       <c r="AZ88" s="2">
-        <v>12978646.770000001</v>
+        <v>11252296.429999994</v>
       </c>
       <c r="BA88" s="2">
-        <v>45736929.169999987</v>
+        <v>40599791.43</v>
       </c>
       <c r="BB88" s="2">
-        <v>25569797.920000002</v>
+        <v>21715900.72000001</v>
       </c>
       <c r="BC88" s="2">
-        <v>17271945.039999995</v>
+        <v>15587719.299999997</v>
       </c>
       <c r="BD88" s="2">
-        <v>8438521.6899999976</v>
+        <v>6985300.1999999993</v>
       </c>
       <c r="BE88" s="2">
-        <v>16752663.23</v>
+        <v>12849968.739999996</v>
       </c>
       <c r="BF88" s="2">
-        <v>33341216.909999989</v>
+        <v>27193209.870000005</v>
       </c>
       <c r="BG88" s="2">
-        <v>4991997.1999999983</v>
+        <v>4157116.41</v>
       </c>
       <c r="BH88" s="2">
-        <v>5298860.92</v>
+        <v>4496120.47</v>
       </c>
       <c r="BI88" s="2">
-        <v>9100466.4299999997</v>
+        <v>7446301.9500000002</v>
       </c>
       <c r="BJ88" s="2">
-        <v>65733331.159999967</v>
+        <v>52072635.349999964</v>
       </c>
       <c r="BK88" s="2">
-        <v>26599986.22000001</v>
+        <v>23987660.699999992</v>
       </c>
       <c r="BL88" s="2">
-        <v>6086654.879999999</v>
+        <v>4279238.0299999993</v>
       </c>
       <c r="BM88" s="2">
-        <v>15290947.989999998</v>
+        <v>11694841</v>
       </c>
       <c r="BN88" s="2">
-        <v>72533406.289999977</v>
+        <v>60935003.249999978</v>
       </c>
       <c r="BO88" s="2">
-        <v>26190217.710000008</v>
+        <v>22549605.780000012</v>
       </c>
       <c r="BP88" s="2">
-        <v>11947228.580000002</v>
+        <v>10034513.33</v>
       </c>
       <c r="BQ88" s="2">
-        <v>22030430.039999999</v>
+        <v>18437923.489999995</v>
       </c>
       <c r="BR88" s="2">
-        <v>106219787.39000005</v>
+        <v>82315114.379999936</v>
       </c>
       <c r="BS88" s="2">
-        <v>8921537.299999997</v>
+        <v>7192248.7699999977</v>
       </c>
       <c r="BT88" s="2">
-        <v>16640942.969999995</v>
+        <v>13739930.700000001</v>
       </c>
       <c r="BU88" s="2">
-        <v>16681558.869999997</v>
+        <v>14384779.930000002</v>
       </c>
       <c r="BV88" s="2">
-        <v>43116509.740000002</v>
+        <v>34713605.109999992</v>
       </c>
     </row>
     <row r="89" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A89" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B89" s="2">
-        <v>431956348.14000034</v>
+        <v>431035019.60000044</v>
       </c>
       <c r="C89" s="2">
-        <v>62579563.529999956</v>
+        <v>59289768.029999956</v>
       </c>
       <c r="D89" s="2">
-        <v>26810186.560000002</v>
+        <v>24107320.369999986</v>
       </c>
       <c r="E89" s="2">
-        <v>12781551.640000002</v>
+        <v>12965312.629999999</v>
       </c>
       <c r="F89" s="2">
-        <v>21181263.840000007</v>
+        <v>17607859.239999995</v>
       </c>
       <c r="G89" s="2">
-        <v>8740461.4699999988</v>
+        <v>5909905.8800000008</v>
       </c>
       <c r="H89" s="2">
-        <v>10038519.939999999</v>
+        <v>9659772.3399999999</v>
       </c>
       <c r="I89" s="2">
-        <v>30709202.68</v>
+        <v>28928316.099999998</v>
       </c>
       <c r="J89" s="2">
-        <v>18306490.020000003</v>
+        <v>15793710.060000001</v>
       </c>
       <c r="K89" s="2">
-        <v>64930277.779999971</v>
+        <v>60816440.159999996</v>
       </c>
       <c r="L89" s="2">
-        <v>10294367.650000002</v>
+        <v>9296716.540000001</v>
       </c>
       <c r="M89" s="2">
-        <v>38491041.629999988</v>
+        <v>37462290.960000008</v>
       </c>
       <c r="N89" s="2">
-        <v>5589251.3499999996</v>
+        <v>5152110.45</v>
       </c>
       <c r="O89" s="2">
-        <v>16584215.739999996</v>
+        <v>15911850.109999999</v>
       </c>
       <c r="P89" s="2">
-        <v>22563461.749999993</v>
+        <v>21329280.929999996</v>
       </c>
       <c r="Q89" s="2">
-        <v>21007496.059999995</v>
+        <v>20981954.709999993</v>
       </c>
       <c r="R89" s="2">
-        <v>7747976.8699999992</v>
+        <v>6225798.4299999997</v>
       </c>
       <c r="S89" s="2">
-        <v>140270492.21999997</v>
+        <v>140352771.61000013</v>
       </c>
       <c r="T89" s="2">
-        <v>22693559.599999994</v>
+        <v>18574532.660000004</v>
       </c>
       <c r="U89" s="2">
-        <v>8832396.75</v>
+        <v>8823950.7999999989</v>
       </c>
       <c r="V89" s="2">
-        <v>35190073.569999993</v>
+        <v>33206969.020000003</v>
       </c>
       <c r="W89" s="2">
-        <v>18032514.379999999</v>
+        <v>17081468.829999991</v>
       </c>
       <c r="X89" s="2">
-        <v>28998153.319999993</v>
+        <v>27447795.419999983</v>
       </c>
       <c r="Y89" s="2">
-        <v>9113627.6499999985</v>
+        <v>7557683.9999999963</v>
       </c>
       <c r="Z89" s="2">
-        <v>47857600.399999991</v>
+        <v>32143516.54999999</v>
       </c>
       <c r="AA89" s="2">
-        <v>40224771.249999985</v>
+        <v>39275220.909999989</v>
       </c>
       <c r="AB89" s="2">
-        <v>30039620.360000003</v>
+        <v>30143234.459999993</v>
       </c>
       <c r="AC89" s="2">
-        <v>40538205.179999992</v>
+        <v>36065671.75</v>
       </c>
       <c r="AD89" s="2">
-        <v>1880447.9100000001</v>
+        <v>1714967.3700000003</v>
       </c>
       <c r="AE89" s="2">
-        <v>41521316.999999993</v>
+        <v>40045913.699999981</v>
       </c>
       <c r="AF89" s="2">
-        <v>8158727.3699999992</v>
+        <v>8048734.4499999983</v>
       </c>
       <c r="AG89" s="2">
-        <v>4587067.3500000024</v>
+        <v>4497938.8600000031</v>
       </c>
       <c r="AH89" s="2">
-        <v>25923207.290000003</v>
+        <v>24871946.779999986</v>
       </c>
       <c r="AI89" s="2">
-        <v>21547326.070000004</v>
+        <v>20002612.140000001</v>
       </c>
       <c r="AJ89" s="2">
-        <v>86845778.489999995</v>
+        <v>88183117.619999945</v>
       </c>
       <c r="AK89" s="2">
-        <v>57435121.650000013</v>
+        <v>51630193.01000002</v>
       </c>
       <c r="AL89" s="2">
-        <v>23137634.489999995</v>
+        <v>23010283.289999999</v>
       </c>
       <c r="AM89" s="2">
-        <v>50642852.059999987</v>
+        <v>47797454.049999982</v>
       </c>
       <c r="AN89" s="2">
-        <v>15069807.409999998</v>
+        <v>14593199.469999995</v>
       </c>
       <c r="AO89" s="2">
-        <v>25782189.579999998</v>
+        <v>25525032.919999994</v>
       </c>
       <c r="AP89" s="2">
-        <v>31440814.150000002</v>
+        <v>28636158.409999989</v>
       </c>
       <c r="AQ89" s="2">
-        <v>79374986.159999967</v>
+        <v>76464119.029999971</v>
       </c>
       <c r="AR89" s="2">
-        <v>75682422.689999983</v>
+        <v>55134137.219999976</v>
       </c>
       <c r="AS89" s="2">
-        <v>3356792.26</v>
+        <v>3196717.2999999989</v>
       </c>
       <c r="AT89" s="2">
-        <v>17359080.939999994</v>
+        <v>17240045.560000002</v>
       </c>
       <c r="AU89" s="2">
-        <v>9892760.3399999999</v>
+        <v>9431159.5599999987</v>
       </c>
       <c r="AV89" s="2">
-        <v>30914865.809999991</v>
+        <v>23768220.159999996</v>
       </c>
       <c r="AW89" s="2">
-        <v>22754064.110000007</v>
+        <v>20776716.580000002</v>
       </c>
       <c r="AX89" s="2">
-        <v>18494171.450000007</v>
+        <v>17092682.029999997</v>
       </c>
       <c r="AY89" s="2">
-        <v>15977818.710000001</v>
+        <v>16173281.619999995</v>
       </c>
       <c r="AZ89" s="2">
-        <v>12455977.640000008</v>
+        <v>11751671.689999996</v>
       </c>
       <c r="BA89" s="2">
-        <v>43369688.030000001</v>
+        <v>42487879.599999994</v>
       </c>
       <c r="BB89" s="2">
-        <v>24703324.379999999</v>
+        <v>23469537.979999993</v>
       </c>
       <c r="BC89" s="2">
-        <v>16280083.469999997</v>
+        <v>16201929.490000002</v>
       </c>
       <c r="BD89" s="2">
-        <v>10359850.85</v>
+        <v>7575338.4999999981</v>
       </c>
       <c r="BE89" s="2">
-        <v>16938379.820000008</v>
+        <v>14149740.360000001</v>
       </c>
       <c r="BF89" s="2">
-        <v>32942158.009999979</v>
+        <v>30406519.109999988</v>
       </c>
       <c r="BG89" s="2">
-        <v>4714879.3900000006</v>
+        <v>4433292.4999999981</v>
       </c>
       <c r="BH89" s="2">
-        <v>5291297.2799999984</v>
+        <v>4828750.49</v>
       </c>
       <c r="BI89" s="2">
-        <v>9009401.5899999999</v>
+        <v>8150958.9600000018</v>
       </c>
       <c r="BJ89" s="2">
-        <v>62723133.679999992</v>
+        <v>61822389.519999996</v>
       </c>
       <c r="BK89" s="2">
-        <v>25195791.569999985</v>
+        <v>25040089.259999994</v>
       </c>
       <c r="BL89" s="2">
-        <v>6169524.2599999979</v>
+        <v>4748130.6500000004</v>
       </c>
       <c r="BM89" s="2">
-        <v>15782594.209999999</v>
+        <v>12306412.159999998</v>
       </c>
       <c r="BN89" s="2">
-        <v>69071712.409999982</v>
+        <v>70467346.350000009</v>
       </c>
       <c r="BO89" s="2">
-        <v>25415557.499999996</v>
+        <v>24020268.110000007</v>
       </c>
       <c r="BP89" s="2">
-        <v>11698075.869999997</v>
+        <v>10681244.809999997</v>
       </c>
       <c r="BQ89" s="2">
-        <v>21453281.179999992</v>
+        <v>20134151.199999977</v>
       </c>
       <c r="BR89" s="2">
-        <v>102820730.97999996</v>
+        <v>97721615.089999944</v>
       </c>
       <c r="BS89" s="2">
-        <v>8774368.1199999992</v>
+        <v>7742221.6500000004</v>
       </c>
       <c r="BT89" s="2">
-        <v>16709209.289999999</v>
+        <v>14924763.209999997</v>
       </c>
       <c r="BU89" s="2">
-        <v>16134819.709999993</v>
+        <v>15196197.920000002</v>
       </c>
       <c r="BV89" s="2">
-        <v>41520780.830000006</v>
+        <v>39752789.079999991</v>
       </c>
     </row>
     <row r="90" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A90" s="1" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B90" s="2">
-        <v>421036569.56000018</v>
+        <v>457050605.29000032</v>
       </c>
       <c r="C90" s="2">
-        <v>59128776.689999998</v>
+        <v>64058406.669999987</v>
       </c>
       <c r="D90" s="2">
-        <v>24820275.460000005</v>
+        <v>27327671.109999996</v>
       </c>
       <c r="E90" s="2">
-        <v>12398504.749999994</v>
+        <v>13843411.090000005</v>
       </c>
       <c r="F90" s="2">
-        <v>17714224.970000006</v>
+        <v>20885797.399999999</v>
       </c>
       <c r="G90" s="2">
-        <v>6480960.1499999994</v>
+        <v>8395068.5099999979</v>
       </c>
       <c r="H90" s="2">
-        <v>9257884.3299999982</v>
+        <v>10188987.84</v>
       </c>
       <c r="I90" s="2">
-        <v>28323071.909999993</v>
+        <v>31101652.730000004</v>
       </c>
       <c r="J90" s="2">
-        <v>15476136.629999997</v>
+        <v>18401744.84</v>
       </c>
       <c r="K90" s="2">
-        <v>59572318.650000006</v>
+        <v>67315521.729999989</v>
       </c>
       <c r="L90" s="2">
-        <v>9288774.4899999984</v>
+        <v>10420819.869999999</v>
       </c>
       <c r="M90" s="2">
-        <v>37011022.50999999</v>
+        <v>39589300.399999991</v>
       </c>
       <c r="N90" s="2">
-        <v>4923889.2600000016</v>
+        <v>5717640.7600000016</v>
       </c>
       <c r="O90" s="2">
-        <v>15844576.469999991</v>
+        <v>17374835.350000001</v>
       </c>
       <c r="P90" s="2">
-        <v>20781038.359999999</v>
+        <v>22876793.250000004</v>
       </c>
       <c r="Q90" s="2">
-        <v>19977836.389999997</v>
+        <v>21884787.979999997</v>
       </c>
       <c r="R90" s="2">
-        <v>6733871.1100000013</v>
+        <v>7638947.1499999985</v>
       </c>
       <c r="S90" s="2">
-        <v>138792263.26999992</v>
+        <v>147319967.62</v>
       </c>
       <c r="T90" s="2">
-        <v>19157746.670000002</v>
+        <v>21946566.099999998</v>
       </c>
       <c r="U90" s="2">
-        <v>8679092.0699999984</v>
+        <v>9353027.6600000001</v>
       </c>
       <c r="V90" s="2">
-        <v>32652854.109999996</v>
+        <v>36449338.489999995</v>
       </c>
       <c r="W90" s="2">
-        <v>16533923.009999998</v>
+        <v>18466630.170000002</v>
       </c>
       <c r="X90" s="2">
-        <v>26822415.009999994</v>
+        <v>29830159.489999987</v>
       </c>
       <c r="Y90" s="2">
-        <v>7755921.0699999984</v>
+        <v>8976692.5699999984</v>
       </c>
       <c r="Z90" s="2">
-        <v>33614550.669999987</v>
+        <v>45684528.589999996</v>
       </c>
       <c r="AA90" s="2">
-        <v>37978667.520000018</v>
+        <v>41784057.889999986</v>
       </c>
       <c r="AB90" s="2">
-        <v>29695504.48</v>
+        <v>31760059.110000003</v>
       </c>
       <c r="AC90" s="2">
-        <v>34891096.24999997</v>
+        <v>41091030.169999994</v>
       </c>
       <c r="AD90" s="2">
-        <v>1740535.0899999999</v>
+        <v>1926358.8599999999</v>
       </c>
       <c r="AE90" s="2">
-        <v>39656061.149999991</v>
+        <v>42365777.539999992</v>
       </c>
       <c r="AF90" s="2">
-        <v>7717408.1399999987</v>
+        <v>8523355.1699999999</v>
       </c>
       <c r="AG90" s="2">
-        <v>4221640.0499999989</v>
+        <v>4739635.1800000006</v>
       </c>
       <c r="AH90" s="2">
-        <v>24419693.27999999</v>
+        <v>27621288.030000001</v>
       </c>
       <c r="AI90" s="2">
-        <v>18968915.43</v>
+        <v>21947795.500000007</v>
       </c>
       <c r="AJ90" s="2">
-        <v>85682735.649999961</v>
+        <v>91853700.609999985</v>
       </c>
       <c r="AK90" s="2">
-        <v>49355439.709999986</v>
+        <v>58331030.879999995</v>
       </c>
       <c r="AL90" s="2">
-        <v>22046787.57</v>
+        <v>24156737.120000001</v>
       </c>
       <c r="AM90" s="2">
-        <v>46474037.699999973</v>
+        <v>51957795.329999983</v>
       </c>
       <c r="AN90" s="2">
-        <v>13894764.549999997</v>
+        <v>15478024.050000001</v>
       </c>
       <c r="AO90" s="2">
-        <v>25548864.269999996</v>
+        <v>26830522.370000001</v>
       </c>
       <c r="AP90" s="2">
-        <v>29170546.110000014</v>
+        <v>31924219.469999988</v>
       </c>
       <c r="AQ90" s="2">
-        <v>74622372.209999993</v>
+        <v>81865607.379999995</v>
       </c>
       <c r="AR90" s="2">
-        <v>61023996.909999982</v>
+        <v>74216527.829999983</v>
       </c>
       <c r="AS90" s="2">
-        <v>3126162.5699999989</v>
+        <v>3518873.3499999987</v>
       </c>
       <c r="AT90" s="2">
-        <v>16861286.459999997</v>
+        <v>18188265.670000002</v>
       </c>
       <c r="AU90" s="2">
-        <v>8952627.4299999978</v>
+        <v>10142566.5</v>
       </c>
       <c r="AV90" s="2">
-        <v>24654008.710000008</v>
+        <v>30426606.479999993</v>
       </c>
       <c r="AW90" s="2">
-        <v>20132393.049999997</v>
+        <v>22859362.07</v>
       </c>
       <c r="AX90" s="2">
-        <v>16485576.109999998</v>
+        <v>18790176.510000002</v>
       </c>
       <c r="AY90" s="2">
-        <v>15714265.430000003</v>
+        <v>16835237.600000001</v>
       </c>
       <c r="AZ90" s="2">
-        <v>11500772.73</v>
+        <v>12978646.769999996</v>
       </c>
       <c r="BA90" s="2">
-        <v>40345506.450000003</v>
+        <v>45736929.169999987</v>
       </c>
       <c r="BB90" s="2">
-        <v>23058297.479999997</v>
+        <v>25569797.920000002</v>
       </c>
       <c r="BC90" s="2">
-        <v>15934749.939999994</v>
+        <v>17271945.039999999</v>
       </c>
       <c r="BD90" s="2">
-        <v>7297132.1500000013</v>
+        <v>8438521.6899999976</v>
       </c>
       <c r="BE90" s="2">
-        <v>14024481.250000002</v>
+        <v>16752663.229999997</v>
       </c>
       <c r="BF90" s="2">
-        <v>29281275.779999986</v>
+        <v>33341216.909999996</v>
       </c>
       <c r="BG90" s="2">
-        <v>4304475.5700000012</v>
+        <v>4991997.1999999993</v>
       </c>
       <c r="BH90" s="2">
-        <v>4606568.2799999993</v>
+        <v>5298860.92</v>
       </c>
       <c r="BI90" s="2">
-        <v>7926941.4300000016</v>
+        <v>9100466.4299999997</v>
       </c>
       <c r="BJ90" s="2">
-        <v>59467964.240000002</v>
+        <v>65733331.159999996</v>
       </c>
       <c r="BK90" s="2">
-        <v>24223164.800000008</v>
+        <v>26599986.219999995</v>
       </c>
       <c r="BL90" s="2">
-        <v>4974011.71</v>
+        <v>6086654.8799999999</v>
       </c>
       <c r="BM90" s="2">
-        <v>13146706.860000003</v>
+        <v>15290947.989999998</v>
       </c>
       <c r="BN90" s="2">
-        <v>68044624.959999949</v>
+        <v>72533406.289999962</v>
       </c>
       <c r="BO90" s="2">
-        <v>23840890.139999978</v>
+        <v>26190217.710000001</v>
       </c>
       <c r="BP90" s="2">
-        <v>10258916.07</v>
+        <v>11947228.579999998</v>
       </c>
       <c r="BQ90" s="2">
-        <v>19023089.340000004</v>
+        <v>22030430.039999992</v>
       </c>
       <c r="BR90" s="2">
-        <v>96232806.779999986</v>
+        <v>106219787.38999997</v>
       </c>
       <c r="BS90" s="2">
-        <v>7843275.8200000003</v>
+        <v>8921537.3000000007</v>
       </c>
       <c r="BT90" s="2">
-        <v>14625635.010000002</v>
+        <v>16640942.969999997</v>
       </c>
       <c r="BU90" s="2">
-        <v>15104017.209999997</v>
+        <v>16681558.870000001</v>
       </c>
       <c r="BV90" s="2">
-        <v>38709653.919999979</v>
+        <v>43116509.739999995</v>
       </c>
     </row>
     <row r="91" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A91" s="1" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B91" s="2">
-        <v>400387468.5400002</v>
+        <v>431956348.14000034</v>
       </c>
       <c r="C91" s="2">
-        <v>55698618.559999987</v>
+        <v>62579563.529999956</v>
       </c>
       <c r="D91" s="2">
-        <v>21893929.360000007</v>
+        <v>26810186.560000002</v>
       </c>
       <c r="E91" s="2">
-        <v>12541116.880000003</v>
+        <v>12781551.640000002</v>
       </c>
       <c r="F91" s="2">
-        <v>16598068.510000002</v>
+        <v>21181263.840000007</v>
       </c>
       <c r="G91" s="2">
-        <v>5460795.8599999985</v>
+        <v>8740461.4699999988</v>
       </c>
       <c r="H91" s="2">
-        <v>9315974.9299999997</v>
+        <v>10038519.939999999</v>
       </c>
       <c r="I91" s="2">
-        <v>27199563.370000001</v>
+        <v>30709202.68</v>
       </c>
       <c r="J91" s="2">
-        <v>13566247.380000001</v>
+        <v>18306490.020000003</v>
       </c>
       <c r="K91" s="2">
-        <v>57866544.480000012</v>
+        <v>64930277.779999971</v>
       </c>
       <c r="L91" s="2">
-        <v>9380324.2799999993</v>
+        <v>10294367.650000002</v>
       </c>
       <c r="M91" s="2">
-        <v>37705363.230000004</v>
+        <v>38491041.629999988</v>
       </c>
       <c r="N91" s="2">
-        <v>4770530.9700000007</v>
+        <v>5589251.3499999996</v>
       </c>
       <c r="O91" s="2">
-        <v>16071579.430000003</v>
+        <v>16584215.739999996</v>
       </c>
       <c r="P91" s="2">
-        <v>20059902.859999996</v>
+        <v>22563461.749999993</v>
       </c>
       <c r="Q91" s="2">
-        <v>20432085.270000003</v>
+        <v>21007496.059999995</v>
       </c>
       <c r="R91" s="2">
-        <v>5964046.3600000003</v>
+        <v>7747976.8699999992</v>
       </c>
       <c r="S91" s="2">
-        <v>131192030.77000004</v>
+        <v>140270492.21999997</v>
       </c>
       <c r="T91" s="2">
-        <v>17789364.009999998</v>
+        <v>22693559.599999994</v>
       </c>
       <c r="U91" s="2">
-        <v>8889836.3699999973</v>
+        <v>8832396.75</v>
       </c>
       <c r="V91" s="2">
-        <v>32388958.899999995</v>
+        <v>35190073.569999993</v>
       </c>
       <c r="W91" s="2">
-        <v>16483686.110000007</v>
+        <v>18032514.379999999</v>
       </c>
       <c r="X91" s="2">
-        <v>26222951.189999998</v>
+        <v>28998153.319999993</v>
       </c>
       <c r="Y91" s="2">
-        <v>7343320.540000001</v>
+        <v>9113627.6499999985</v>
       </c>
       <c r="Z91" s="2">
-        <v>28418053.75999999</v>
+        <v>47857600.399999991</v>
       </c>
       <c r="AA91" s="2">
-        <v>37802469.829999983</v>
+        <v>40224771.249999985</v>
       </c>
       <c r="AB91" s="2">
-        <v>30171405.339999992</v>
+        <v>30039620.360000003</v>
       </c>
       <c r="AC91" s="2">
-        <v>33111820.149999999</v>
+        <v>40538205.179999992</v>
       </c>
       <c r="AD91" s="2">
-        <v>1611673.43</v>
+        <v>1880447.9100000001</v>
       </c>
       <c r="AE91" s="2">
-        <v>37779158.960000008</v>
+        <v>41521316.999999993</v>
       </c>
       <c r="AF91" s="2">
-        <v>7796630.5199999986</v>
+        <v>8158727.3699999992</v>
       </c>
       <c r="AG91" s="2">
-        <v>4098559.9699999988</v>
+        <v>4587067.3500000024</v>
       </c>
       <c r="AH91" s="2">
-        <v>23849881.279999997</v>
+        <v>25923207.290000003</v>
       </c>
       <c r="AI91" s="2">
-        <v>17215748.91</v>
+        <v>21547326.070000004</v>
       </c>
       <c r="AJ91" s="2">
-        <v>82300986.419999972</v>
+        <v>86845778.489999995</v>
       </c>
       <c r="AK91" s="2">
-        <v>48113967.979999974</v>
+        <v>57435121.650000013</v>
       </c>
       <c r="AL91" s="2">
-        <v>22072781.990000002</v>
+        <v>23137634.489999995</v>
       </c>
       <c r="AM91" s="2">
-        <v>44831960.730000004</v>
+        <v>50642852.059999987</v>
       </c>
       <c r="AN91" s="2">
-        <v>13966889.919999998</v>
+        <v>15069807.409999998</v>
       </c>
       <c r="AO91" s="2">
-        <v>25398414.619999994</v>
+        <v>25782189.579999998</v>
       </c>
       <c r="AP91" s="2">
-        <v>27776539.409999996</v>
+        <v>31440814.150000002</v>
       </c>
       <c r="AQ91" s="2">
-        <v>70736025.48999992</v>
+        <v>79374986.159999967</v>
       </c>
       <c r="AR91" s="2">
-        <v>49375295.680000007</v>
+        <v>75682422.689999983</v>
       </c>
       <c r="AS91" s="2">
-        <v>3239268.92</v>
+        <v>3356792.26</v>
       </c>
       <c r="AT91" s="2">
-        <v>17535335.800000001</v>
+        <v>17359080.939999994</v>
       </c>
       <c r="AU91" s="2">
-        <v>9046688.6699999981</v>
+        <v>9892760.3399999999</v>
       </c>
       <c r="AV91" s="2">
-        <v>21526398.009999998</v>
+        <v>30914865.809999991</v>
       </c>
       <c r="AW91" s="2">
-        <v>19742128.480000004</v>
+        <v>22754064.110000007</v>
       </c>
       <c r="AX91" s="2">
-        <v>16440048.449999999</v>
+        <v>18494171.450000007</v>
       </c>
       <c r="AY91" s="2">
-        <v>16059844.220000003</v>
+        <v>15977818.710000001</v>
       </c>
       <c r="AZ91" s="2">
-        <v>11231497.079999998</v>
+        <v>12455977.640000008</v>
       </c>
       <c r="BA91" s="2">
-        <v>40859029.659999989</v>
+        <v>43369688.030000001</v>
       </c>
       <c r="BB91" s="2">
-        <v>22651412.449999996</v>
+        <v>24703324.379999999</v>
       </c>
       <c r="BC91" s="2">
-        <v>16295082.289999999</v>
+        <v>16280083.469999997</v>
       </c>
       <c r="BD91" s="2">
-        <v>7403208</v>
+        <v>10359850.85</v>
       </c>
       <c r="BE91" s="2">
-        <v>13032402.139999997</v>
+        <v>16938379.820000008</v>
       </c>
       <c r="BF91" s="2">
-        <v>28260266.610000003</v>
+        <v>32942158.009999979</v>
       </c>
       <c r="BG91" s="2">
-        <v>4359674.1900000013</v>
+        <v>4714879.3900000006</v>
       </c>
       <c r="BH91" s="2">
-        <v>4526159.4800000004</v>
+        <v>5291297.2799999984</v>
       </c>
       <c r="BI91" s="2">
-        <v>7629254.389999995</v>
+        <v>9009401.5899999999</v>
       </c>
       <c r="BJ91" s="2">
-        <v>55305994.539999977</v>
+        <v>62723133.679999992</v>
       </c>
       <c r="BK91" s="2">
-        <v>24378045.400000002</v>
+        <v>25195791.569999985</v>
       </c>
       <c r="BL91" s="2">
-        <v>4467270.17</v>
+        <v>6169524.2599999979</v>
       </c>
       <c r="BM91" s="2">
-        <v>11974730.060000002</v>
+        <v>15782594.209999999</v>
       </c>
       <c r="BN91" s="2">
-        <v>66208457.249999978</v>
+        <v>69071712.409999982</v>
       </c>
       <c r="BO91" s="2">
-        <v>23456760.019999996</v>
+        <v>25415557.499999996</v>
       </c>
       <c r="BP91" s="2">
-        <v>10537222.550000001</v>
+        <v>11698075.869999997</v>
       </c>
       <c r="BQ91" s="2">
-        <v>18828341.399999995</v>
+        <v>21453281.179999992</v>
       </c>
       <c r="BR91" s="2">
-        <v>91115632</v>
+        <v>102820730.97999996</v>
       </c>
       <c r="BS91" s="2">
-        <v>7258298.6999999983</v>
+        <v>8774368.1199999992</v>
       </c>
       <c r="BT91" s="2">
-        <v>14180631.57</v>
+        <v>16709209.289999999</v>
       </c>
       <c r="BU91" s="2">
-        <v>14335056.790000001</v>
+        <v>16134819.709999993</v>
       </c>
       <c r="BV91" s="2">
-        <v>36091850.639999986</v>
+        <v>41520780.830000006</v>
       </c>
     </row>
     <row r="92" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B92" s="2">
-        <v>394650835.49000043</v>
+        <v>421036569.56000018</v>
       </c>
       <c r="C92" s="2">
-        <v>55001747.349999994</v>
+        <v>59128776.689999998</v>
       </c>
       <c r="D92" s="2">
-        <v>20972648.829999994</v>
+        <v>24820275.460000005</v>
       </c>
       <c r="E92" s="2">
-        <v>11476954.709999999</v>
+        <v>12398504.749999994</v>
       </c>
       <c r="F92" s="2">
-        <v>15797062.589999996</v>
+        <v>17714224.970000006</v>
       </c>
       <c r="G92" s="2">
-        <v>4994456.8499999987</v>
+        <v>6480960.1499999994</v>
       </c>
       <c r="H92" s="2">
-        <v>8280566.209999999</v>
+        <v>9257884.3299999982</v>
       </c>
       <c r="I92" s="2">
-        <v>26058588.370000001</v>
+        <v>28323071.909999993</v>
       </c>
       <c r="J92" s="2">
-        <v>14239186.519999996</v>
+        <v>15476136.629999997</v>
       </c>
       <c r="K92" s="2">
-        <v>55018398.07</v>
+        <v>59572318.650000006</v>
       </c>
       <c r="L92" s="2">
-        <v>8355080.129999999</v>
+        <v>9288774.4899999984</v>
       </c>
       <c r="M92" s="2">
-        <v>35604995.559999987</v>
+        <v>37011022.50999999</v>
       </c>
       <c r="N92" s="2">
-        <v>4310882.91</v>
+        <v>4923889.2600000016</v>
       </c>
       <c r="O92" s="2">
-        <v>15581002.800000004</v>
+        <v>15844576.469999991</v>
       </c>
       <c r="P92" s="2">
-        <v>18997438.699999999</v>
+        <v>20781038.359999999</v>
       </c>
       <c r="Q92" s="2">
-        <v>18963960.589999996</v>
+        <v>19977836.389999997</v>
       </c>
       <c r="R92" s="2">
-        <v>5160608.3</v>
+        <v>6733871.1100000013</v>
       </c>
       <c r="S92" s="2">
-        <v>130270957.09999999</v>
+        <v>138792263.26999992</v>
       </c>
       <c r="T92" s="2">
-        <v>16296858.34</v>
+        <v>19157746.670000002</v>
       </c>
       <c r="U92" s="2">
-        <v>8002636.7500000009</v>
+        <v>8679092.0699999984</v>
       </c>
       <c r="V92" s="2">
-        <v>30528890.129999995</v>
+        <v>32652854.109999996</v>
       </c>
       <c r="W92" s="2">
-        <v>14627600.029999997</v>
+        <v>16533923.009999998</v>
       </c>
       <c r="X92" s="2">
-        <v>25425443.41</v>
+        <v>26822415.009999994</v>
       </c>
       <c r="Y92" s="2">
-        <v>6633738.8299999982</v>
+        <v>7755921.0699999984</v>
       </c>
       <c r="Z92" s="2">
-        <v>26968102.299999997</v>
+        <v>33614550.669999987</v>
       </c>
       <c r="AA92" s="2">
-        <v>35983315.940000005</v>
+        <v>37978667.520000018</v>
       </c>
       <c r="AB92" s="2">
-        <v>28455626.239999998</v>
+        <v>29695504.48</v>
       </c>
       <c r="AC92" s="2">
-        <v>31468894.470000006</v>
+        <v>34891096.24999997</v>
       </c>
       <c r="AD92" s="2">
-        <v>1460695.4899999998</v>
+        <v>1740535.0899999999</v>
       </c>
       <c r="AE92" s="2">
-        <v>36885395.670000017</v>
+        <v>39656061.149999991</v>
       </c>
       <c r="AF92" s="2">
-        <v>7130142.5099999988</v>
+        <v>7717408.1399999987</v>
       </c>
       <c r="AG92" s="2">
-        <v>3837913.2199999997</v>
+        <v>4221640.0499999989</v>
       </c>
       <c r="AH92" s="2">
-        <v>22008322.66</v>
+        <v>24419693.27999999</v>
       </c>
       <c r="AI92" s="2">
-        <v>17190932.540000003</v>
+        <v>18968915.43</v>
       </c>
       <c r="AJ92" s="2">
-        <v>81729164.149999976</v>
+        <v>85682735.649999961</v>
       </c>
       <c r="AK92" s="2">
-        <v>46013915.989999995</v>
+        <v>49355439.709999986</v>
       </c>
       <c r="AL92" s="2">
-        <v>21162652.440000001</v>
+        <v>22046787.57</v>
       </c>
       <c r="AM92" s="2">
-        <v>42851310.579999998</v>
+        <v>46474037.699999973</v>
       </c>
       <c r="AN92" s="2">
-        <v>13087183.549999997</v>
+        <v>13894764.549999997</v>
       </c>
       <c r="AO92" s="2">
-        <v>23408760.129999995</v>
+        <v>25548864.269999996</v>
       </c>
       <c r="AP92" s="2">
-        <v>26189332.649999995</v>
+        <v>29170546.110000014</v>
       </c>
       <c r="AQ92" s="2">
-        <v>70308567.25999999</v>
+        <v>74622372.209999993</v>
       </c>
       <c r="AR92" s="2">
-        <v>47774447.300000004</v>
+        <v>61023996.909999982</v>
       </c>
       <c r="AS92" s="2">
-        <v>2902534.9099999992</v>
+        <v>3126162.5699999989</v>
       </c>
       <c r="AT92" s="2">
-        <v>15797750.52</v>
+        <v>16861286.459999997</v>
       </c>
       <c r="AU92" s="2">
-        <v>8349025.4999999991</v>
+        <v>8952627.4299999978</v>
       </c>
       <c r="AV92" s="2">
-        <v>20035567.979999989</v>
+        <v>24654008.710000008</v>
       </c>
       <c r="AW92" s="2">
-        <v>18914004.929999996</v>
+        <v>20132393.049999997</v>
       </c>
       <c r="AX92" s="2">
-        <v>15311844.100000005</v>
+        <v>16485576.109999998</v>
       </c>
       <c r="AY92" s="2">
-        <v>15003143.839999996</v>
+        <v>15714265.430000003</v>
       </c>
       <c r="AZ92" s="2">
-        <v>10078774.459999997</v>
+        <v>11500772.73</v>
       </c>
       <c r="BA92" s="2">
-        <v>38417275.389999986</v>
+        <v>40345506.450000003</v>
       </c>
       <c r="BB92" s="2">
-        <v>21251276.359999999</v>
+        <v>23058297.479999997</v>
       </c>
       <c r="BC92" s="2">
-        <v>15601800.729999993</v>
+        <v>15934749.939999994</v>
       </c>
       <c r="BD92" s="2">
-        <v>6544719.2899999972</v>
+        <v>7297132.1500000013</v>
       </c>
       <c r="BE92" s="2">
-        <v>11750092.579999998</v>
+        <v>14024481.250000002</v>
       </c>
       <c r="BF92" s="2">
-        <v>27246123.75</v>
+        <v>29281275.779999986</v>
       </c>
       <c r="BG92" s="2">
-        <v>3895213.3399999994</v>
+        <v>4304475.5700000012</v>
       </c>
       <c r="BH92" s="2">
-        <v>4116275.6199999992</v>
+        <v>4606568.2799999993</v>
       </c>
       <c r="BI92" s="2">
-        <v>7060103.6799999988</v>
+        <v>7926941.4300000016</v>
       </c>
       <c r="BJ92" s="2">
-        <v>55824495.029999971</v>
+        <v>59467964.240000002</v>
       </c>
       <c r="BK92" s="2">
-        <v>23085818.219999999</v>
+        <v>24223164.800000008</v>
       </c>
       <c r="BL92" s="2">
-        <v>3928388.1500000004</v>
+        <v>4974011.71</v>
       </c>
       <c r="BM92" s="2">
-        <v>12025963.999999998</v>
+        <v>13146706.860000003</v>
       </c>
       <c r="BN92" s="2">
-        <v>65489535.810000002</v>
+        <v>68044624.959999949</v>
       </c>
       <c r="BO92" s="2">
-        <v>21877310.799999986</v>
+        <v>23840890.139999978</v>
       </c>
       <c r="BP92" s="2">
-        <v>9981540.5699999966</v>
+        <v>10258916.07</v>
       </c>
       <c r="BQ92" s="2">
-        <v>17084310.439999998</v>
+        <v>19023089.340000004</v>
       </c>
       <c r="BR92" s="2">
-        <v>90105712.559999958</v>
+        <v>96232806.779999986</v>
       </c>
       <c r="BS92" s="2">
-        <v>6459699.6499999994</v>
+        <v>7843275.8200000003</v>
       </c>
       <c r="BT92" s="2">
-        <v>13289269.299999999</v>
+        <v>14625635.010000002</v>
       </c>
       <c r="BU92" s="2">
-        <v>13564656.609999999</v>
+        <v>15104017.209999997</v>
       </c>
       <c r="BV92" s="2">
-        <v>35015788.270000003</v>
+        <v>38709653.919999979</v>
       </c>
     </row>
     <row r="93" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A93" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B93" s="2">
-        <v>429933631.61000013</v>
+        <v>400387468.5400002</v>
       </c>
       <c r="C93" s="2">
-        <v>61132238.109999955</v>
+        <v>55698618.559999987</v>
       </c>
       <c r="D93" s="2">
-        <v>26567745.350000009</v>
+        <v>21893929.360000007</v>
       </c>
       <c r="E93" s="2">
-        <v>13398988.749999994</v>
+        <v>12541116.880000003</v>
       </c>
       <c r="F93" s="2">
-        <v>19390823.390000001</v>
+        <v>16598068.510000002</v>
       </c>
       <c r="G93" s="2">
-        <v>5644579.0399999991</v>
+        <v>5460795.8599999985</v>
       </c>
       <c r="H93" s="2">
-        <v>9603278.7600000016</v>
+        <v>9315974.9299999997</v>
       </c>
       <c r="I93" s="2">
-        <v>31094535.920000002</v>
+        <v>27199563.370000001</v>
       </c>
       <c r="J93" s="2">
-        <v>16681048.159999998</v>
+        <v>13566247.380000001</v>
       </c>
       <c r="K93" s="2">
-        <v>63236034.550000019</v>
+        <v>57866544.480000012</v>
       </c>
       <c r="L93" s="2">
-        <v>9782251.1900000013</v>
+        <v>9380324.2799999993</v>
       </c>
       <c r="M93" s="2">
-        <v>40490441.459999993</v>
+        <v>37705363.230000004</v>
       </c>
       <c r="N93" s="2">
-        <v>5153953.9000000004</v>
+        <v>4770530.9700000007</v>
       </c>
       <c r="O93" s="2">
-        <v>17280362.580000002</v>
+        <v>16071579.430000003</v>
       </c>
       <c r="P93" s="2">
-        <v>22323625.959999986</v>
+        <v>20059902.859999996</v>
       </c>
       <c r="Q93" s="2">
-        <v>22209808.019999996</v>
+        <v>20432085.270000003</v>
       </c>
       <c r="R93" s="2">
-        <v>5672155.3999999985</v>
+        <v>5964046.3600000003</v>
       </c>
       <c r="S93" s="2">
-        <v>145008672.77000004</v>
+        <v>131192030.77000004</v>
       </c>
       <c r="T93" s="2">
-        <v>19848746.499999993</v>
+        <v>17789364.009999998</v>
       </c>
       <c r="U93" s="2">
-        <v>9336157.3999999985</v>
+        <v>8889836.3699999973</v>
       </c>
       <c r="V93" s="2">
-        <v>35362280.000000007</v>
+        <v>32388958.899999995</v>
       </c>
       <c r="W93" s="2">
-        <v>16195734.970000006</v>
+        <v>16483686.110000007</v>
       </c>
       <c r="X93" s="2">
-        <v>28132368.359999985</v>
+        <v>26222951.189999998</v>
       </c>
       <c r="Y93" s="2">
-        <v>7691491.1899999976</v>
+        <v>7343320.540000001</v>
       </c>
       <c r="Z93" s="2">
-        <v>31953608.420000002</v>
+        <v>28418053.75999999</v>
       </c>
       <c r="AA93" s="2">
-        <v>40908786.740000017</v>
+        <v>37802469.829999983</v>
       </c>
       <c r="AB93" s="2">
-        <v>30987895.800000004</v>
+        <v>30171405.339999992</v>
       </c>
       <c r="AC93" s="2">
-        <v>36431471.649999991</v>
+        <v>33111820.149999999</v>
       </c>
       <c r="AD93" s="2">
-        <v>1815453.4300000002</v>
+        <v>1611673.43</v>
       </c>
       <c r="AE93" s="2">
-        <v>42335631.709999993</v>
+        <v>37779158.960000008</v>
       </c>
       <c r="AF93" s="2">
-        <v>8376684.2599999979</v>
+        <v>7796630.5199999986</v>
       </c>
       <c r="AG93" s="2">
-        <v>5399087.1900000032</v>
+        <v>4098559.9699999988</v>
       </c>
       <c r="AH93" s="2">
-        <v>25004655.020000003</v>
+        <v>23849881.279999997</v>
       </c>
       <c r="AI93" s="2">
-        <v>20816518.089999996</v>
+        <v>17215748.91</v>
       </c>
       <c r="AJ93" s="2">
-        <v>87776892.409999967</v>
+        <v>82300986.419999972</v>
       </c>
       <c r="AK93" s="2">
-        <v>52968293.26000002</v>
+        <v>48113967.979999974</v>
       </c>
       <c r="AL93" s="2">
-        <v>24663734.079999998</v>
+        <v>22072781.990000002</v>
       </c>
       <c r="AM93" s="2">
-        <v>49043618.049999975</v>
+        <v>44831960.730000004</v>
       </c>
       <c r="AN93" s="2">
-        <v>15535575.910000004</v>
+        <v>13966889.919999998</v>
       </c>
       <c r="AO93" s="2">
-        <v>25965851.080000002</v>
+        <v>25398414.619999994</v>
       </c>
       <c r="AP93" s="2">
-        <v>29362448.839999989</v>
+        <v>27776539.409999996</v>
       </c>
       <c r="AQ93" s="2">
-        <v>79588495.170000017</v>
+        <v>70736025.48999992</v>
       </c>
       <c r="AR93" s="2">
-        <v>54971638.79999999</v>
+        <v>49375295.680000007</v>
       </c>
       <c r="AS93" s="2">
-        <v>3430667.5</v>
+        <v>3239268.92</v>
       </c>
       <c r="AT93" s="2">
-        <v>18371206.859999996</v>
+        <v>17535335.800000001</v>
       </c>
       <c r="AU93" s="2">
-        <v>9765720.7899999991</v>
+        <v>9046688.6699999981</v>
       </c>
       <c r="AV93" s="2">
-        <v>23130020.569999993</v>
+        <v>21526398.009999998</v>
       </c>
       <c r="AW93" s="2">
-        <v>21728275.419999983</v>
+        <v>19742128.480000004</v>
       </c>
       <c r="AX93" s="2">
-        <v>17486920.449999992</v>
+        <v>16440048.449999999</v>
       </c>
       <c r="AY93" s="2">
-        <v>17603595.760000002</v>
+        <v>16059844.220000003</v>
       </c>
       <c r="AZ93" s="2">
-        <v>12524433.069999998</v>
+        <v>11231497.079999998</v>
       </c>
       <c r="BA93" s="2">
-        <v>42836461.940000013</v>
+        <v>40859029.659999989</v>
       </c>
       <c r="BB93" s="2">
-        <v>23775734.560000002</v>
+        <v>22651412.449999996</v>
       </c>
       <c r="BC93" s="2">
-        <v>18085137.699999996</v>
+        <v>16295082.289999999</v>
       </c>
       <c r="BD93" s="2">
-        <v>8036268.0700000003</v>
+        <v>7403208</v>
       </c>
       <c r="BE93" s="2">
-        <v>14586217.219999999</v>
+        <v>13032402.139999997</v>
       </c>
       <c r="BF93" s="2">
-        <v>31831259.710000001</v>
+        <v>28260266.610000003</v>
       </c>
       <c r="BG93" s="2">
-        <v>4337501.4899999993</v>
+        <v>4359674.1900000013</v>
       </c>
       <c r="BH93" s="2">
-        <v>4932947.6000000015</v>
+        <v>4526159.4800000004</v>
       </c>
       <c r="BI93" s="2">
-        <v>8643629.6699999999</v>
+        <v>7629254.389999995</v>
       </c>
       <c r="BJ93" s="2">
-        <v>60810188.539999954</v>
+        <v>55305994.539999977</v>
       </c>
       <c r="BK93" s="2">
-        <v>26405323.669999994</v>
+        <v>24378045.400000002</v>
       </c>
       <c r="BL93" s="2">
-        <v>4409408.1400000006</v>
+        <v>4467270.17</v>
       </c>
       <c r="BM93" s="2">
-        <v>14992768.959999997</v>
+        <v>11974730.060000002</v>
       </c>
       <c r="BN93" s="2">
-        <v>72067304.429999992</v>
+        <v>66208457.249999978</v>
       </c>
       <c r="BO93" s="2">
-        <v>25326335.069999997</v>
+        <v>23456760.019999996</v>
       </c>
       <c r="BP93" s="2">
-        <v>10879647.019999996</v>
+        <v>10537222.550000001</v>
       </c>
       <c r="BQ93" s="2">
-        <v>20411237.869999994</v>
+        <v>18828341.399999995</v>
       </c>
       <c r="BR93" s="2">
-        <v>100785211.93999995</v>
+        <v>91115632</v>
       </c>
       <c r="BS93" s="2">
-        <v>7274048.5999999978</v>
+        <v>7258298.6999999983</v>
       </c>
       <c r="BT93" s="2">
-        <v>15828127.99</v>
+        <v>14180631.57</v>
       </c>
       <c r="BU93" s="2">
-        <v>15368123.639999999</v>
+        <v>14335056.790000001</v>
       </c>
       <c r="BV93" s="2">
-        <v>39774633.93</v>
+        <v>36091850.639999986</v>
       </c>
     </row>
     <row r="94" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A94" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B94" s="2">
-        <v>246151463.73000002</v>
+        <v>394650835.49000043</v>
       </c>
       <c r="C94" s="2">
-        <v>33104407.610000007</v>
+        <v>55001747.349999994</v>
       </c>
       <c r="D94" s="2">
-        <v>16455421.489999998</v>
+        <v>20972648.829999994</v>
       </c>
       <c r="E94" s="2">
-        <v>8646180.6900000013</v>
+        <v>11476954.709999997</v>
       </c>
       <c r="F94" s="2">
-        <v>11733544.629999999</v>
+        <v>15797062.590000002</v>
       </c>
       <c r="G94" s="2">
-        <v>3460562.1500000004</v>
+        <v>4994456.8499999996</v>
       </c>
       <c r="H94" s="2">
-        <v>6411933.6600000001</v>
+        <v>8280566.21</v>
       </c>
       <c r="I94" s="2">
-        <v>19512390.219999991</v>
+        <v>26058588.370000001</v>
       </c>
       <c r="J94" s="2">
-        <v>9799508.2100000046</v>
+        <v>14239186.519999998</v>
       </c>
       <c r="K94" s="2">
-        <v>36920347.830000006</v>
+        <v>55018398.07</v>
       </c>
       <c r="L94" s="2">
-        <v>6229677.0300000003</v>
+        <v>8355080.129999999</v>
       </c>
       <c r="M94" s="2">
-        <v>26072168.220000006</v>
+        <v>35604995.560000002</v>
       </c>
       <c r="N94" s="2">
-        <v>3682818.6800000006</v>
+        <v>4310882.9100000011</v>
       </c>
       <c r="O94" s="2">
-        <v>11024737.52</v>
+        <v>15581002.799999999</v>
       </c>
       <c r="P94" s="2">
-        <v>13379511.080000002</v>
+        <v>18997438.699999996</v>
       </c>
       <c r="Q94" s="2">
-        <v>14891202.830000004</v>
+        <v>18963960.59</v>
       </c>
       <c r="R94" s="2">
-        <v>4075230.5899999985</v>
+        <v>5160608.2999999989</v>
       </c>
       <c r="S94" s="2">
-        <v>81215440.039999977</v>
+        <v>130270957.09999999</v>
       </c>
       <c r="T94" s="2">
-        <v>13087261.829999991</v>
+        <v>16296858.34</v>
       </c>
       <c r="U94" s="2">
-        <v>6408852.2300000004</v>
+        <v>8002636.7500000009</v>
       </c>
       <c r="V94" s="2">
-        <v>22045458.989999995</v>
+        <v>30528890.129999995</v>
       </c>
       <c r="W94" s="2">
-        <v>11912328.43</v>
+        <v>14627600.030000001</v>
       </c>
       <c r="X94" s="2">
-        <v>17126388.990000002</v>
+        <v>25425443.41</v>
       </c>
       <c r="Y94" s="2">
-        <v>5429862.4499999993</v>
+        <v>6633738.8299999982</v>
       </c>
       <c r="Z94" s="2">
-        <v>17966594.029999997</v>
+        <v>26968102.299999997</v>
       </c>
       <c r="AA94" s="2">
-        <v>25101189.390000008</v>
+        <v>35983315.939999998</v>
       </c>
       <c r="AB94" s="2">
-        <v>21405635.289999995</v>
+        <v>28455626.240000002</v>
       </c>
       <c r="AC94" s="2">
-        <v>22125871.079999998</v>
+        <v>31468894.469999984</v>
       </c>
       <c r="AD94" s="2">
-        <v>1322961.0799999998</v>
+        <v>1460695.4899999998</v>
       </c>
       <c r="AE94" s="2">
-        <v>25683662.519999992</v>
+        <v>36885395.669999987</v>
       </c>
       <c r="AF94" s="2">
-        <v>5568189.9000000004</v>
+        <v>7130142.5099999979</v>
       </c>
       <c r="AG94" s="2">
-        <v>3707059.3599999994</v>
+        <v>3837913.2199999993</v>
       </c>
       <c r="AH94" s="2">
-        <v>16335080.980000002</v>
+        <v>22008322.660000004</v>
       </c>
       <c r="AI94" s="2">
-        <v>12875804.199999999</v>
+        <v>17190932.539999999</v>
       </c>
       <c r="AJ94" s="2">
-        <v>47637828.909999989</v>
+        <v>81729164.149999976</v>
       </c>
       <c r="AK94" s="2">
-        <v>32703607.739999991</v>
+        <v>46013915.99000001</v>
       </c>
       <c r="AL94" s="2">
-        <v>14869316.800000004</v>
+        <v>21162652.440000001</v>
       </c>
       <c r="AM94" s="2">
-        <v>29313627.650000002</v>
+        <v>42851310.579999983</v>
       </c>
       <c r="AN94" s="2">
-        <v>9811977.6799999978</v>
+        <v>13087183.550000001</v>
       </c>
       <c r="AO94" s="2">
-        <v>26398415.39999947</v>
+        <v>23408760.130000003</v>
       </c>
       <c r="AP94" s="2">
-        <v>17384901.93</v>
+        <v>26189332.649999999</v>
       </c>
       <c r="AQ94" s="2">
-        <v>43694724.149999999</v>
+        <v>70308567.25999999</v>
       </c>
       <c r="AR94" s="2">
-        <v>30736503.849999968</v>
+        <v>47774447.299999997</v>
       </c>
       <c r="AS94" s="2">
-        <v>2657152.6199999992</v>
+        <v>2902534.9099999997</v>
       </c>
       <c r="AT94" s="2">
-        <v>11291628.130000003</v>
+        <v>15797750.52</v>
       </c>
       <c r="AU94" s="2">
-        <v>6542943.9100000011</v>
+        <v>8349025.4999999991</v>
       </c>
       <c r="AV94" s="2">
-        <v>14278666.750000004</v>
+        <v>20035567.979999997</v>
       </c>
       <c r="AW94" s="2">
-        <v>13977059.789999995</v>
+        <v>18914004.929999996</v>
       </c>
       <c r="AX94" s="2">
-        <v>11616358.729999991</v>
+        <v>15311844.100000001</v>
       </c>
       <c r="AY94" s="2">
-        <v>11403997.249999996</v>
+        <v>15003143.839999998</v>
       </c>
       <c r="AZ94" s="2">
-        <v>8427560.3500000015</v>
+        <v>10078774.460000001</v>
       </c>
       <c r="BA94" s="2">
-        <v>29673267.61999999</v>
+        <v>38417275.390000001</v>
       </c>
       <c r="BB94" s="2">
-        <v>15639848.440000005</v>
+        <v>21251276.359999996</v>
       </c>
       <c r="BC94" s="2">
-        <v>11426651.560000002</v>
+        <v>15601800.729999997</v>
       </c>
       <c r="BD94" s="2">
-        <v>11418795.939999981</v>
+        <v>6544719.2899999991</v>
       </c>
       <c r="BE94" s="2">
-        <v>9405848.790000001</v>
+        <v>11750092.579999998</v>
       </c>
       <c r="BF94" s="2">
-        <v>18702418.049999997</v>
+        <v>27246123.749999996</v>
       </c>
       <c r="BG94" s="2">
-        <v>2949174.25</v>
+        <v>3895213.3400000008</v>
       </c>
       <c r="BH94" s="2">
-        <v>4023604.5399999814</v>
+        <v>4116275.6199999992</v>
       </c>
       <c r="BI94" s="2">
-        <v>5710300.3100000005</v>
+        <v>7060103.6799999997</v>
       </c>
       <c r="BJ94" s="2">
-        <v>32820084.589999996</v>
+        <v>55824495.029999971</v>
       </c>
       <c r="BK94" s="2">
-        <v>16544870.440000001</v>
+        <v>23085818.219999999</v>
       </c>
       <c r="BL94" s="2">
-        <v>3213482.1499999994</v>
+        <v>3928388.1500000004</v>
       </c>
       <c r="BM94" s="2">
-        <v>9283825.9199999962</v>
+        <v>12025963.999999996</v>
       </c>
       <c r="BN94" s="2">
-        <v>40702227.059999987</v>
+        <v>65489535.809999995</v>
       </c>
       <c r="BO94" s="2">
-        <v>16592930.779999999</v>
+        <v>21877310.799999993</v>
       </c>
       <c r="BP94" s="2">
-        <v>7355268.4900000002</v>
+        <v>9981540.5700000003</v>
       </c>
       <c r="BQ94" s="2">
-        <v>13495318.360000001</v>
+        <v>17084310.439999998</v>
       </c>
       <c r="BR94" s="2">
-        <v>56806526.269999981</v>
+        <v>90105712.559999973</v>
       </c>
       <c r="BS94" s="2">
-        <v>4929954.21</v>
+        <v>6459699.6499999994</v>
       </c>
       <c r="BT94" s="2">
-        <v>9896708.2700000014</v>
+        <v>13289269.299999999</v>
       </c>
       <c r="BU94" s="2">
-        <v>9628469.5099999979</v>
+        <v>13564656.610000001</v>
       </c>
       <c r="BV94" s="2">
-        <v>23404501.819999993</v>
+        <v>35015788.270000011</v>
       </c>
     </row>
     <row r="95" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A95" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B95" s="2">
-        <v>264567393.0200001</v>
+        <v>429933631.61000013</v>
       </c>
       <c r="C95" s="2">
-        <v>35894270.559999995</v>
+        <v>61132238.109999955</v>
       </c>
       <c r="D95" s="2">
-        <v>16297103.48</v>
+        <v>26567745.350000009</v>
       </c>
       <c r="E95" s="2">
-        <v>9074357.129999999</v>
+        <v>13398988.749999994</v>
       </c>
       <c r="F95" s="2">
-        <v>12291531.880000001</v>
+        <v>19390823.390000001</v>
       </c>
       <c r="G95" s="2">
-        <v>3764540.2199999983</v>
+        <v>5644579.0399999991</v>
       </c>
       <c r="H95" s="2">
-        <v>6861217.8899999987</v>
+        <v>9603278.7600000016</v>
       </c>
       <c r="I95" s="2">
-        <v>20481407.920000002</v>
+        <v>31094535.920000002</v>
       </c>
       <c r="J95" s="2">
-        <v>10477050.5</v>
+        <v>16681048.159999998</v>
       </c>
       <c r="K95" s="2">
-        <v>40025258.23999998</v>
+        <v>63236034.550000019</v>
       </c>
       <c r="L95" s="2">
-        <v>6513742.6300000008</v>
+        <v>9782251.1900000013</v>
       </c>
       <c r="M95" s="2">
-        <v>28027065.919999987</v>
+        <v>40490441.459999993</v>
       </c>
       <c r="N95" s="2">
-        <v>3790641.18</v>
+        <v>5153953.9000000004</v>
       </c>
       <c r="O95" s="2">
-        <v>12053439.869999999</v>
+        <v>17280362.580000002</v>
       </c>
       <c r="P95" s="2">
-        <v>14093465.609999996</v>
+        <v>22323625.959999986</v>
       </c>
       <c r="Q95" s="2">
-        <v>16025276.52</v>
+        <v>22209808.019999996</v>
       </c>
       <c r="R95" s="2">
-        <v>4209107.08</v>
+        <v>5672155.3999999985</v>
       </c>
       <c r="S95" s="2">
-        <v>87484789.140000015</v>
+        <v>145008672.77000004</v>
       </c>
       <c r="T95" s="2">
-        <v>13853319.530000005</v>
+        <v>19848746.499999993</v>
       </c>
       <c r="U95" s="2">
-        <v>6767796.9399999995</v>
+        <v>9336157.3999999985</v>
       </c>
       <c r="V95" s="2">
-        <v>23793974.899999999</v>
+        <v>35362280.000000007</v>
       </c>
       <c r="W95" s="2">
-        <v>12304817.120000003</v>
+        <v>16195734.970000006</v>
       </c>
       <c r="X95" s="2">
-        <v>18283780.629999995</v>
+        <v>28132368.359999985</v>
       </c>
       <c r="Y95" s="2">
-        <v>5718414.4399999976</v>
+        <v>7691491.1899999976</v>
       </c>
       <c r="Z95" s="2">
-        <v>19164146.870000001</v>
+        <v>31953608.420000002</v>
       </c>
       <c r="AA95" s="2">
-        <v>26896176.069999993</v>
+        <v>40908786.740000017</v>
       </c>
       <c r="AB95" s="2">
-        <v>22598096.029999997</v>
+        <v>30987895.800000004</v>
       </c>
       <c r="AC95" s="2">
-        <v>22983688.890000004</v>
+        <v>36431471.649999991</v>
       </c>
       <c r="AD95" s="2">
-        <v>1348782.5899999999</v>
+        <v>1815453.4300000002</v>
       </c>
       <c r="AE95" s="2">
-        <v>27293952.139999997</v>
+        <v>42335631.709999993</v>
       </c>
       <c r="AF95" s="2">
-        <v>6102305.2999999989</v>
+        <v>8376684.2599999979</v>
       </c>
       <c r="AG95" s="2">
-        <v>4023298.5200000019</v>
+        <v>5399087.1900000032</v>
       </c>
       <c r="AH95" s="2">
-        <v>18011904.469999999</v>
+        <v>25004655.020000003</v>
       </c>
       <c r="AI95" s="2">
-        <v>13507814.250000004</v>
+        <v>20816518.089999996</v>
       </c>
       <c r="AJ95" s="2">
-        <v>54765974.25999999</v>
+        <v>87776892.409999967</v>
       </c>
       <c r="AK95" s="2">
-        <v>35315176.950000018</v>
+        <v>52968293.26000002</v>
       </c>
       <c r="AL95" s="2">
-        <v>16250650.649999999</v>
+        <v>24663734.079999998</v>
       </c>
       <c r="AM95" s="2">
-        <v>31852143.520000007</v>
+        <v>49043618.049999975</v>
       </c>
       <c r="AN95" s="2">
-        <v>10300630.130000001</v>
+        <v>15535575.910000004</v>
       </c>
       <c r="AO95" s="2">
-        <v>18399479.419999998</v>
+        <v>25965851.080000002</v>
       </c>
       <c r="AP95" s="2">
-        <v>18861707.470000003</v>
+        <v>29362448.839999989</v>
       </c>
       <c r="AQ95" s="2">
-        <v>47681763.320000015</v>
+        <v>79588495.170000017</v>
       </c>
       <c r="AR95" s="2">
-        <v>30409326.980000019</v>
+        <v>54971638.79999999</v>
       </c>
       <c r="AS95" s="2">
-        <v>2679884.54</v>
+        <v>3430667.5</v>
       </c>
       <c r="AT95" s="2">
-        <v>12138598.77</v>
+        <v>18371206.859999996</v>
       </c>
       <c r="AU95" s="2">
-        <v>6693179.2799999975</v>
+        <v>9765720.7899999991</v>
       </c>
       <c r="AV95" s="2">
-        <v>15461805.829999998</v>
+        <v>23130020.569999993</v>
       </c>
       <c r="AW95" s="2">
-        <v>14740490.719999995</v>
+        <v>21728275.419999983</v>
       </c>
       <c r="AX95" s="2">
-        <v>11944423.280000001</v>
+        <v>17486920.449999992</v>
       </c>
       <c r="AY95" s="2">
-        <v>11978985.4</v>
+        <v>17603595.760000002</v>
       </c>
       <c r="AZ95" s="2">
-        <v>8991289.3299999963</v>
+        <v>12524433.069999998</v>
       </c>
       <c r="BA95" s="2">
-        <v>32234701.289999992</v>
+        <v>42836461.940000013</v>
       </c>
       <c r="BB95" s="2">
-        <v>16694996.109999998</v>
+        <v>23775734.560000002</v>
       </c>
       <c r="BC95" s="2">
-        <v>12277220.199999997</v>
+        <v>18085137.699999996</v>
       </c>
       <c r="BD95" s="2">
-        <v>5632074.8700000001</v>
+        <v>8036268.0700000003</v>
       </c>
       <c r="BE95" s="2">
-        <v>9676771.4799999986</v>
+        <v>14586217.219999999</v>
       </c>
       <c r="BF95" s="2">
-        <v>19916311.91</v>
+        <v>31831259.710000001</v>
       </c>
       <c r="BG95" s="2">
-        <v>3374522.1100000008</v>
+        <v>4337501.4899999993</v>
       </c>
       <c r="BH95" s="2">
-        <v>3439243.2700000005</v>
+        <v>4932947.6000000015</v>
       </c>
       <c r="BI95" s="2">
-        <v>5861050.5699999984</v>
+        <v>8643629.6699999999</v>
       </c>
       <c r="BJ95" s="2">
-        <v>36198683.979999989</v>
+        <v>60810188.539999954</v>
       </c>
       <c r="BK95" s="2">
-        <v>17956434.440000005</v>
+        <v>26405323.669999994</v>
       </c>
       <c r="BL95" s="2">
-        <v>3368184.3999999994</v>
+        <v>4409408.1400000006</v>
       </c>
       <c r="BM95" s="2">
-        <v>9808075.1899999995</v>
+        <v>14992768.959999997</v>
       </c>
       <c r="BN95" s="2">
-        <v>44389800.350000001</v>
+        <v>72067304.429999992</v>
       </c>
       <c r="BO95" s="2">
-        <v>17498150.760000005</v>
+        <v>25326335.069999997</v>
       </c>
       <c r="BP95" s="2">
-        <v>7947634.4399999985</v>
+        <v>10879647.019999996</v>
       </c>
       <c r="BQ95" s="2">
-        <v>14140430.069999993</v>
+        <v>20411237.869999994</v>
       </c>
       <c r="BR95" s="2">
-        <v>62318521.499999985</v>
+        <v>100785211.93999995</v>
       </c>
       <c r="BS95" s="2">
-        <v>5329148.7699999996</v>
+        <v>7274048.5999999978</v>
       </c>
       <c r="BT95" s="2">
-        <v>10418267.439999998</v>
+        <v>15828127.99</v>
       </c>
       <c r="BU95" s="2">
-        <v>10732037.549999999</v>
+        <v>15368123.639999999</v>
       </c>
       <c r="BV95" s="2">
-        <v>25279650.879999984</v>
+        <v>39774633.93</v>
       </c>
     </row>
     <row r="96" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A96" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B96" s="2">
-        <v>328741480.03000033</v>
+        <v>246151463.73000002</v>
       </c>
       <c r="C96" s="2">
-        <v>44019443.019999988</v>
+        <v>33104407.610000007</v>
       </c>
       <c r="D96" s="2">
-        <v>20835630.479999997</v>
+        <v>16455421.489999998</v>
       </c>
       <c r="E96" s="2">
-        <v>12243946.75</v>
+        <v>8646180.6900000013</v>
       </c>
       <c r="F96" s="2">
-        <v>15003906.359999998</v>
+        <v>11733544.629999999</v>
       </c>
       <c r="G96" s="2">
-        <v>4607261.97</v>
+        <v>3460562.1500000004</v>
       </c>
       <c r="H96" s="2">
-        <v>8634758.4600000009</v>
+        <v>6411933.6600000001</v>
       </c>
       <c r="I96" s="2">
-        <v>24813680.919999998</v>
+        <v>19512390.219999991</v>
       </c>
       <c r="J96" s="2">
-        <v>12626149.120000001</v>
+        <v>9799508.2100000046</v>
       </c>
       <c r="K96" s="2">
-        <v>52425234.629999988</v>
+        <v>36920347.830000006</v>
       </c>
       <c r="L96" s="2">
-        <v>8357121.6999999983</v>
+        <v>6229677.0300000003</v>
       </c>
       <c r="M96" s="2">
-        <v>35605482.349999994</v>
+        <v>26072168.220000006</v>
       </c>
       <c r="N96" s="2">
-        <v>4712065.879999999</v>
+        <v>3682818.6800000006</v>
       </c>
       <c r="O96" s="2">
-        <v>15283437</v>
+        <v>11024737.52</v>
       </c>
       <c r="P96" s="2">
-        <v>17753271.950000003</v>
+        <v>13379511.080000002</v>
       </c>
       <c r="Q96" s="2">
-        <v>19768786.640000001</v>
+        <v>14891202.830000004</v>
       </c>
       <c r="R96" s="2">
-        <v>5325679.96</v>
+        <v>4075230.5899999985</v>
       </c>
       <c r="S96" s="2">
-        <v>110961193.61</v>
+        <v>81215440.039999977</v>
       </c>
       <c r="T96" s="2">
-        <v>16868692.189999998</v>
+        <v>13087261.829999991</v>
       </c>
       <c r="U96" s="2">
-        <v>8528470.4799999986</v>
+        <v>6408852.2300000004</v>
       </c>
       <c r="V96" s="2">
-        <v>29625743.769999996</v>
+        <v>22045458.989999995</v>
       </c>
       <c r="W96" s="2">
-        <v>16248236.119999997</v>
+        <v>11912328.43</v>
       </c>
       <c r="X96" s="2">
-        <v>23068054.289999995</v>
+        <v>17126388.990000002</v>
       </c>
       <c r="Y96" s="2">
-        <v>7029430.9799999995</v>
+        <v>5429862.4499999993</v>
       </c>
       <c r="Z96" s="2">
-        <v>23112179.609999999</v>
+        <v>17966594.029999997</v>
       </c>
       <c r="AA96" s="2">
-        <v>34793669.760000005</v>
+        <v>25101189.390000008</v>
       </c>
       <c r="AB96" s="2">
-        <v>28681428.129999999</v>
+        <v>21405635.289999995</v>
       </c>
       <c r="AC96" s="2">
-        <v>29487739.469999991</v>
+        <v>22125871.079999998</v>
       </c>
       <c r="AD96" s="2">
-        <v>1620649.6700000002</v>
+        <v>1322961.0799999998</v>
       </c>
       <c r="AE96" s="2">
-        <v>33347693.160000004</v>
+        <v>25683662.519999992</v>
       </c>
       <c r="AF96" s="2">
-        <v>7673981.2599999979</v>
+        <v>5568189.9000000004</v>
       </c>
       <c r="AG96" s="2">
-        <v>5210499.8900000006</v>
+        <v>3707059.3599999994</v>
       </c>
       <c r="AH96" s="2">
-        <v>23294234.659999989</v>
+        <v>16335080.980000002</v>
       </c>
       <c r="AI96" s="2">
-        <v>16694713.860000001</v>
+        <v>12875804.199999999</v>
       </c>
       <c r="AJ96" s="2">
-        <v>71144223.969999999</v>
+        <v>47637828.909999989</v>
       </c>
       <c r="AK96" s="2">
-        <v>44631012.799999997</v>
+        <v>32703607.739999991</v>
       </c>
       <c r="AL96" s="2">
-        <v>20137095.32</v>
+        <v>14869316.800000004</v>
       </c>
       <c r="AM96" s="2">
-        <v>40143215.579999998</v>
+        <v>29313627.650000002</v>
       </c>
       <c r="AN96" s="2">
-        <v>13281083.819999997</v>
+        <v>9811977.6799999978</v>
       </c>
       <c r="AO96" s="2">
-        <v>23819870.440000001</v>
+        <v>26398415.39999947</v>
       </c>
       <c r="AP96" s="2">
-        <v>24380967.230000008</v>
+        <v>17384901.93</v>
       </c>
       <c r="AQ96" s="2">
-        <v>61071162.859999999</v>
+        <v>43694724.149999999</v>
       </c>
       <c r="AR96" s="2">
-        <v>36377328.979999997</v>
+        <v>30736503.849999968</v>
       </c>
       <c r="AS96" s="2">
-        <v>3337108.1999999997</v>
+        <v>2657152.6199999992</v>
       </c>
       <c r="AT96" s="2">
-        <v>15648316.32</v>
+        <v>11291628.130000003</v>
       </c>
       <c r="AU96" s="2">
-        <v>8433947.0199999996</v>
+        <v>6542943.9100000011</v>
       </c>
       <c r="AV96" s="2">
-        <v>18844889.860000003</v>
+        <v>14278666.750000004</v>
       </c>
       <c r="AW96" s="2">
-        <v>18531811.449999996</v>
+        <v>13977059.789999995</v>
       </c>
       <c r="AX96" s="2">
-        <v>14985525.5</v>
+        <v>11616358.729999991</v>
       </c>
       <c r="AY96" s="2">
-        <v>15531578.029999997</v>
+        <v>11403997.249999996</v>
       </c>
       <c r="AZ96" s="2">
-        <v>11193697.18</v>
+        <v>8427560.3500000015</v>
       </c>
       <c r="BA96" s="2">
-        <v>42410674.329999998</v>
+        <v>29673267.61999999</v>
       </c>
       <c r="BB96" s="2">
-        <v>20999599.66</v>
+        <v>15639848.440000005</v>
       </c>
       <c r="BC96" s="2">
-        <v>15200759.93</v>
+        <v>11426651.560000002</v>
       </c>
       <c r="BD96" s="2">
-        <v>7122619.6999999993</v>
+        <v>11418795.939999981</v>
       </c>
       <c r="BE96" s="2">
-        <v>11773361.530000001</v>
+        <v>9405848.790000001</v>
       </c>
       <c r="BF96" s="2">
-        <v>24760625.230000004</v>
+        <v>18702418.049999997</v>
       </c>
       <c r="BG96" s="2">
-        <v>4557788.9399999976</v>
+        <v>2949174.25</v>
       </c>
       <c r="BH96" s="2">
-        <v>4492974.8699999992</v>
+        <v>4023604.5399999814</v>
       </c>
       <c r="BI96" s="2">
-        <v>7445327.6399999997</v>
+        <v>5710300.3100000005</v>
       </c>
       <c r="BJ96" s="2">
-        <v>45716819.409999996</v>
+        <v>32820084.589999996</v>
       </c>
       <c r="BK96" s="2">
-        <v>22955910.68</v>
+        <v>16544870.440000001</v>
       </c>
       <c r="BL96" s="2">
-        <v>4134129.88</v>
+        <v>3213482.1499999994</v>
       </c>
       <c r="BM96" s="2">
-        <v>12113828.98</v>
+        <v>9283825.9199999962</v>
       </c>
       <c r="BN96" s="2">
-        <v>57110533.349999987</v>
+        <v>40702227.059999987</v>
       </c>
       <c r="BO96" s="2">
-        <v>22603580.729999989</v>
+        <v>16592930.779999999</v>
       </c>
       <c r="BP96" s="2">
-        <v>9991530.0099999998</v>
+        <v>7355268.4900000002</v>
       </c>
       <c r="BQ96" s="2">
-        <v>17944070.829999994</v>
+        <v>13495318.360000001</v>
       </c>
       <c r="BR96" s="2">
-        <v>75378076.569999963</v>
+        <v>56806526.269999981</v>
       </c>
       <c r="BS96" s="2">
-        <v>6987689.7999999989</v>
+        <v>4929954.21</v>
       </c>
       <c r="BT96" s="2">
-        <v>13196902.419999994</v>
+        <v>9896708.2700000014</v>
       </c>
       <c r="BU96" s="2">
-        <v>13895559.369999999</v>
+        <v>9628469.5099999979</v>
       </c>
       <c r="BV96" s="2">
-        <v>31681633.290000007</v>
+        <v>23404501.819999993</v>
       </c>
     </row>
     <row r="97" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A97" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B97" s="2">
-        <v>353704014.83000028</v>
+        <v>264567393.0200001</v>
       </c>
       <c r="C97" s="2">
-        <v>48920255.809999987</v>
+        <v>35894270.559999995</v>
       </c>
       <c r="D97" s="2">
-        <v>20828246.310000006</v>
+        <v>16297103.48</v>
       </c>
       <c r="E97" s="2">
-        <v>12062490.910000002</v>
+        <v>9074357.129999999</v>
       </c>
       <c r="F97" s="2">
-        <v>15392797.210000001</v>
+        <v>12291531.880000001</v>
       </c>
       <c r="G97" s="2">
-        <v>4773899.7199999988</v>
+        <v>3764540.2199999983</v>
       </c>
       <c r="H97" s="2">
-        <v>8841837.3900000025</v>
+        <v>6861217.8899999987</v>
       </c>
       <c r="I97" s="2">
-        <v>26044465.29999999</v>
+        <v>20481407.920000002</v>
       </c>
       <c r="J97" s="2">
-        <v>13029374.369999997</v>
+        <v>10477050.5</v>
       </c>
       <c r="K97" s="2">
-        <v>55375825.450000003</v>
+        <v>40025258.23999998</v>
       </c>
       <c r="L97" s="2">
-        <v>8578928.5399999991</v>
+        <v>6513742.6300000008</v>
       </c>
       <c r="M97" s="2">
-        <v>36495981.280000001</v>
+        <v>28027065.919999987</v>
       </c>
       <c r="N97" s="2">
-        <v>4559702.0200000014</v>
+        <v>3790641.18</v>
       </c>
       <c r="O97" s="2">
-        <v>15495130.739999998</v>
+        <v>12053439.869999999</v>
       </c>
       <c r="P97" s="2">
-        <v>18688807.150000002</v>
+        <v>14093465.609999996</v>
       </c>
       <c r="Q97" s="2">
-        <v>20194050.969999991</v>
+        <v>16025276.52</v>
       </c>
       <c r="R97" s="2">
-        <v>5592278.2699999986</v>
+        <v>4209107.08</v>
       </c>
       <c r="S97" s="2">
-        <v>118969500.60999998</v>
+        <v>87484789.140000015</v>
       </c>
       <c r="T97" s="2">
-        <v>16728443.269999996</v>
+        <v>13853319.530000005</v>
       </c>
       <c r="U97" s="2">
-        <v>8321587.2599999998</v>
+        <v>6767796.9399999995</v>
       </c>
       <c r="V97" s="2">
-        <v>30185247.650000006</v>
+        <v>23793974.899999999</v>
       </c>
       <c r="W97" s="2">
-        <v>15807068.700000005</v>
+        <v>12304817.120000003</v>
       </c>
       <c r="X97" s="2">
-        <v>24600909.920000006</v>
+        <v>18283780.629999995</v>
       </c>
       <c r="Y97" s="2">
-        <v>7031941.0200000005</v>
+        <v>5718414.4399999976</v>
       </c>
       <c r="Z97" s="2">
-        <v>25309464.619999994</v>
+        <v>19164146.870000001</v>
       </c>
       <c r="AA97" s="2">
-        <v>35910435.670000002</v>
+        <v>26896176.069999993</v>
       </c>
       <c r="AB97" s="2">
-        <v>29424140.949999992</v>
+        <v>22598096.029999997</v>
       </c>
       <c r="AC97" s="2">
-        <v>30982079.75999999</v>
+        <v>22983688.890000004</v>
       </c>
       <c r="AD97" s="2">
-        <v>1584259.61</v>
+        <v>1348782.5899999999</v>
       </c>
       <c r="AE97" s="2">
-        <v>35412924.539999992</v>
+        <v>27293952.139999997</v>
       </c>
       <c r="AF97" s="2">
-        <v>7685882.8599999994</v>
+        <v>6102305.2999999989</v>
       </c>
       <c r="AG97" s="2">
-        <v>5101935.93</v>
+        <v>4023298.5200000019</v>
       </c>
       <c r="AH97" s="2">
-        <v>23371708.91</v>
+        <v>18011904.469999999</v>
       </c>
       <c r="AI97" s="2">
-        <v>17744734.879999999</v>
+        <v>13507814.250000004</v>
       </c>
       <c r="AJ97" s="2">
-        <v>75900721.049999967</v>
+        <v>54765974.25999999</v>
       </c>
       <c r="AK97" s="2">
-        <v>46147945.979999982</v>
+        <v>35315176.950000018</v>
       </c>
       <c r="AL97" s="2">
-        <v>21093555.079999991</v>
+        <v>16250650.649999999</v>
       </c>
       <c r="AM97" s="2">
-        <v>42165716.289999984</v>
+        <v>31852143.520000007</v>
       </c>
       <c r="AN97" s="2">
-        <v>13528923.069999997</v>
+        <v>10300630.130000001</v>
       </c>
       <c r="AO97" s="2">
-        <v>24081378.970000003</v>
+        <v>18399479.419999998</v>
       </c>
       <c r="AP97" s="2">
-        <v>25581807.159999996</v>
+        <v>18861707.470000003</v>
       </c>
       <c r="AQ97" s="2">
-        <v>65842536.319999963</v>
+        <v>47681763.320000015</v>
       </c>
       <c r="AR97" s="2">
-        <v>40288619.139999993</v>
+        <v>30409326.980000019</v>
       </c>
       <c r="AS97" s="2">
-        <v>3229741.87</v>
+        <v>2679884.54</v>
       </c>
       <c r="AT97" s="2">
-        <v>16298336.649999997</v>
+        <v>12138598.77</v>
       </c>
       <c r="AU97" s="2">
-        <v>8518643.9299999997</v>
+        <v>6693179.2799999975</v>
       </c>
       <c r="AV97" s="2">
-        <v>19708645.50999999</v>
+        <v>15461805.829999998</v>
       </c>
       <c r="AW97" s="2">
-        <v>18923397.269999988</v>
+        <v>14740490.719999995</v>
       </c>
       <c r="AX97" s="2">
-        <v>15585314.900000002</v>
+        <v>11944423.280000001</v>
       </c>
       <c r="AY97" s="2">
-        <v>15501304.979999997</v>
+        <v>11978985.4</v>
       </c>
       <c r="AZ97" s="2">
-        <v>11052369.649999999</v>
+        <v>8991289.3299999963</v>
       </c>
       <c r="BA97" s="2">
-        <v>42870857.549999982</v>
+        <v>32234701.289999992</v>
       </c>
       <c r="BB97" s="2">
-        <v>22224368.599999994</v>
+        <v>16694996.109999998</v>
       </c>
       <c r="BC97" s="2">
-        <v>15829654.579999996</v>
+        <v>12277220.199999997</v>
       </c>
       <c r="BD97" s="2">
-        <v>7034579.5799999982</v>
+        <v>5632074.8700000001</v>
       </c>
       <c r="BE97" s="2">
-        <v>12341391.110000001</v>
+        <v>9676771.4799999986</v>
       </c>
       <c r="BF97" s="2">
-        <v>25591325.510000005</v>
+        <v>19916311.91</v>
       </c>
       <c r="BG97" s="2">
-        <v>4467072.9899999993</v>
+        <v>3374522.1100000008</v>
       </c>
       <c r="BH97" s="2">
-        <v>4343716.9099999992</v>
+        <v>3439243.2700000005</v>
       </c>
       <c r="BI97" s="2">
-        <v>7429946.4199999999</v>
+        <v>5861050.5699999984</v>
       </c>
       <c r="BJ97" s="2">
-        <v>50898722.919999979</v>
+        <v>36198683.979999989</v>
       </c>
       <c r="BK97" s="2">
-        <v>23467007.309999995</v>
+        <v>17956434.440000005</v>
       </c>
       <c r="BL97" s="2">
-        <v>4120854.4299999997</v>
+        <v>3368184.3999999994</v>
       </c>
       <c r="BM97" s="2">
-        <v>11753049.889999999</v>
+        <v>9808075.1899999995</v>
       </c>
       <c r="BN97" s="2">
-        <v>61781730.699999988</v>
+        <v>44389800.350000001</v>
       </c>
       <c r="BO97" s="2">
-        <v>22237446.530000001</v>
+        <v>17498150.760000005</v>
       </c>
       <c r="BP97" s="2">
-        <v>10009319.999999994</v>
+        <v>7947634.4399999985</v>
       </c>
       <c r="BQ97" s="2">
-        <v>17912234.559999995</v>
+        <v>14140430.069999993</v>
       </c>
       <c r="BR97" s="2">
-        <v>81290746.239999965</v>
+        <v>62318521.499999985</v>
       </c>
       <c r="BS97" s="2">
-        <v>6905582.290000001</v>
+        <v>5329148.7699999996</v>
       </c>
       <c r="BT97" s="2">
-        <v>13327715.129999999</v>
+        <v>10418267.439999998</v>
       </c>
       <c r="BU97" s="2">
-        <v>14319966.949999996</v>
+        <v>10732037.549999999</v>
       </c>
       <c r="BV97" s="2">
-        <v>33338261.660000004</v>
+        <v>25279650.879999984</v>
       </c>
     </row>
     <row r="98" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B98" s="2">
-        <v>441238862.62000024</v>
+        <v>328741480.03000033</v>
       </c>
       <c r="C98" s="2">
-        <v>61781850.959999993</v>
+        <v>44019443.020000003</v>
       </c>
       <c r="D98" s="2">
-        <v>24878250.260000009</v>
+        <v>20835630.479999997</v>
       </c>
       <c r="E98" s="2">
-        <v>13334160.969999997</v>
+        <v>12243946.749999996</v>
       </c>
       <c r="F98" s="2">
-        <v>17729648.949999996</v>
+        <v>15003906.35999999</v>
       </c>
       <c r="G98" s="2">
-        <v>5895121.0899999999</v>
+        <v>4607261.97</v>
       </c>
       <c r="H98" s="2">
-        <v>9610537.6900000013</v>
+        <v>8634758.459999999</v>
       </c>
       <c r="I98" s="2">
-        <v>29931012.850000005</v>
+        <v>24813680.920000002</v>
       </c>
       <c r="J98" s="2">
-        <v>15627720.149999999</v>
+        <v>12626149.119999999</v>
       </c>
       <c r="K98" s="2">
-        <v>64479060.79999996</v>
+        <v>52425234.62999998</v>
       </c>
       <c r="L98" s="2">
-        <v>9532976.3900000006</v>
+        <v>8357121.6999999974</v>
       </c>
       <c r="M98" s="2">
-        <v>39560268.669999987</v>
+        <v>35605482.349999987</v>
       </c>
       <c r="N98" s="2">
-        <v>5296754.4700000016</v>
+        <v>4712065.88</v>
       </c>
       <c r="O98" s="2">
-        <v>17318063.350000001</v>
+        <v>15283436.999999998</v>
       </c>
       <c r="P98" s="2">
-        <v>22579142.580000013</v>
+        <v>17753271.949999999</v>
       </c>
       <c r="Q98" s="2">
-        <v>21886136.199999996</v>
+        <v>19768786.640000001</v>
       </c>
       <c r="R98" s="2">
-        <v>6434157.4499999983</v>
+        <v>5325679.959999999</v>
       </c>
       <c r="S98" s="2">
-        <v>148685986.55000001</v>
+        <v>110961193.61</v>
       </c>
       <c r="T98" s="2">
-        <v>19627808.59</v>
+        <v>16868692.189999998</v>
       </c>
       <c r="U98" s="2">
-        <v>8968135.9100000001</v>
+        <v>8528470.4800000004</v>
       </c>
       <c r="V98" s="2">
-        <v>34364012.829999991</v>
+        <v>29625743.770000003</v>
       </c>
       <c r="W98" s="2">
-        <v>17443927.48</v>
+        <v>16248236.120000001</v>
       </c>
       <c r="X98" s="2">
-        <v>29081121.16</v>
+        <v>23068054.289999999</v>
       </c>
       <c r="Y98" s="2">
-        <v>8232460.6299999999</v>
+        <v>7029430.9799999986</v>
       </c>
       <c r="Z98" s="2">
-        <v>31432967.669999994</v>
+        <v>23112179.610000003</v>
       </c>
       <c r="AA98" s="2">
-        <v>40404696.549999997</v>
+        <v>34793669.75999999</v>
       </c>
       <c r="AB98" s="2">
-        <v>32398875.949999996</v>
+        <v>28681428.130000006</v>
       </c>
       <c r="AC98" s="2">
-        <v>37697877.609999999</v>
+        <v>29487739.469999991</v>
       </c>
       <c r="AD98" s="2">
-        <v>1691704.0300000005</v>
+        <v>1620649.6700000002</v>
       </c>
       <c r="AE98" s="2">
-        <v>41921661.949999996</v>
+        <v>33347693.16</v>
       </c>
       <c r="AF98" s="2">
-        <v>8219156.2399999965</v>
+        <v>7673981.2599999998</v>
       </c>
       <c r="AG98" s="2">
-        <v>5526069.4399999958</v>
+        <v>5210499.8899999997</v>
       </c>
       <c r="AH98" s="2">
-        <v>25921064.829999994</v>
+        <v>23294234.659999996</v>
       </c>
       <c r="AI98" s="2">
-        <v>21049688.620000001</v>
+        <v>16694713.860000003</v>
       </c>
       <c r="AJ98" s="2">
-        <v>91632706.73999998</v>
+        <v>71144223.969999969</v>
       </c>
       <c r="AK98" s="2">
-        <v>52684840.769999996</v>
+        <v>44631012.800000012</v>
       </c>
       <c r="AL98" s="2">
-        <v>23763488.919999994</v>
+        <v>20137095.319999997</v>
       </c>
       <c r="AM98" s="2">
-        <v>49858634.399999999</v>
+        <v>40143215.579999991</v>
       </c>
       <c r="AN98" s="2">
-        <v>14839289.02</v>
+        <v>13281083.82</v>
       </c>
       <c r="AO98" s="2">
-        <v>26405054.470000006</v>
+        <v>23819870.440000013</v>
       </c>
       <c r="AP98" s="2">
-        <v>29758009.080000002</v>
+        <v>24380967.229999997</v>
       </c>
       <c r="AQ98" s="2">
-        <v>82905372.709999964</v>
+        <v>61071162.860000007</v>
       </c>
       <c r="AR98" s="2">
-        <v>53424560.12999998</v>
+        <v>36377328.979999997</v>
       </c>
       <c r="AS98" s="2">
-        <v>3426585.7300000004</v>
+        <v>3337108.1999999993</v>
       </c>
       <c r="AT98" s="2">
-        <v>18256265.73</v>
+        <v>15648316.32</v>
       </c>
       <c r="AU98" s="2">
-        <v>9578484.5299999975</v>
+        <v>8433947.0199999996</v>
       </c>
       <c r="AV98" s="2">
-        <v>23574482.18</v>
+        <v>18844889.859999999</v>
       </c>
       <c r="AW98" s="2">
-        <v>21514791.579999987</v>
+        <v>18531811.449999992</v>
       </c>
       <c r="AX98" s="2">
-        <v>17940100.669999998</v>
+        <v>14985525.499999998</v>
       </c>
       <c r="AY98" s="2">
-        <v>16615555.08</v>
+        <v>15531578.029999997</v>
       </c>
       <c r="AZ98" s="2">
-        <v>12511795.370000001</v>
+        <v>11193697.180000002</v>
       </c>
       <c r="BA98" s="2">
-        <v>46230874.13000001</v>
+        <v>42410674.329999998</v>
       </c>
       <c r="BB98" s="2">
-        <v>25526289.339999996</v>
+        <v>20999599.659999996</v>
       </c>
       <c r="BC98" s="2">
-        <v>17364906.82</v>
+        <v>15200759.929999998</v>
       </c>
       <c r="BD98" s="2">
-        <v>7895114.8599999975</v>
+        <v>7122619.7000000011</v>
       </c>
       <c r="BE98" s="2">
-        <v>14925410.430000003</v>
+        <v>11773361.530000003</v>
       </c>
       <c r="BF98" s="2">
-        <v>30855106.499999996</v>
+        <v>24760625.230000004</v>
       </c>
       <c r="BG98" s="2">
-        <v>4880327.0300000012</v>
+        <v>4557788.9399999976</v>
       </c>
       <c r="BH98" s="2">
-        <v>5015887.080000001</v>
+        <v>4492974.8699999992</v>
       </c>
       <c r="BI98" s="2">
-        <v>8386233.7600000007</v>
+        <v>7445327.6400000006</v>
       </c>
       <c r="BJ98" s="2">
-        <v>64420326.879999965</v>
+        <v>45716819.410000004</v>
       </c>
       <c r="BK98" s="2">
-        <v>26381319.859999999</v>
+        <v>22955910.680000011</v>
       </c>
       <c r="BL98" s="2">
-        <v>4780668.629999999</v>
+        <v>4134129.88</v>
       </c>
       <c r="BM98" s="2">
-        <v>12926677.01</v>
+        <v>12113828.98</v>
       </c>
       <c r="BN98" s="2">
-        <v>74403273.479999959</v>
+        <v>57110533.349999972</v>
       </c>
       <c r="BO98" s="2">
-        <v>25594665.300000016</v>
+        <v>22603580.729999982</v>
       </c>
       <c r="BP98" s="2">
-        <v>11130951.629999997</v>
+        <v>9991530.0099999998</v>
       </c>
       <c r="BQ98" s="2">
-        <v>20751319.31000001</v>
+        <v>17944070.829999998</v>
       </c>
       <c r="BR98" s="2">
-        <v>100972039.63000003</v>
+        <v>75378076.569999978</v>
       </c>
       <c r="BS98" s="2">
-        <v>7931886.5300000003</v>
+        <v>6987689.7999999998</v>
       </c>
       <c r="BT98" s="2">
-        <v>15254047.449999997</v>
+        <v>13196902.419999996</v>
       </c>
       <c r="BU98" s="2">
-        <v>16308188.329999998</v>
+        <v>13895559.370000001</v>
       </c>
       <c r="BV98" s="2">
-        <v>40247040.639999993</v>
+        <v>31681633.289999999</v>
       </c>
     </row>
     <row r="99" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B99" s="2">
-        <v>468479267.99000037</v>
+        <v>353704014.83000028</v>
       </c>
       <c r="C99" s="2">
-        <v>65662203.289999962</v>
+        <v>48920255.809999987</v>
       </c>
       <c r="D99" s="2">
-        <v>26391498.839999996</v>
+        <v>20828246.310000002</v>
       </c>
       <c r="E99" s="2">
-        <v>14055546.470000001</v>
+        <v>12062490.909999998</v>
       </c>
       <c r="F99" s="2">
-        <v>19333641.229999993</v>
+        <v>15392797.209999999</v>
       </c>
       <c r="G99" s="2">
-        <v>6916921.5599999996</v>
+        <v>4773899.7199999988</v>
       </c>
       <c r="H99" s="2">
-        <v>10539417.419999998</v>
+        <v>8841837.3900000006</v>
       </c>
       <c r="I99" s="2">
-        <v>31498830.030000001</v>
+        <v>26044465.299999993</v>
       </c>
       <c r="J99" s="2">
-        <v>16905395.140000004</v>
+        <v>13029374.369999997</v>
       </c>
       <c r="K99" s="2">
-        <v>68855701.929999992</v>
+        <v>55375825.450000003</v>
       </c>
       <c r="L99" s="2">
-        <v>10286434.739999996</v>
+        <v>8578928.540000001</v>
       </c>
       <c r="M99" s="2">
-        <v>42253499.36999999</v>
+        <v>36495981.279999994</v>
       </c>
       <c r="N99" s="2">
-        <v>5706850.7499999991</v>
+        <v>4559702.0199999996</v>
       </c>
       <c r="O99" s="2">
-        <v>18335829.849999994</v>
+        <v>15495130.74</v>
       </c>
       <c r="P99" s="2">
-        <v>23546058.440000005</v>
+        <v>18688807.149999999</v>
       </c>
       <c r="Q99" s="2">
-        <v>23264728.629999992</v>
+        <v>20194050.969999999</v>
       </c>
       <c r="R99" s="2">
-        <v>7376590.7199999979</v>
+        <v>5592278.2699999977</v>
       </c>
       <c r="S99" s="2">
-        <v>155161225.80000007</v>
+        <v>118969500.61</v>
       </c>
       <c r="T99" s="2">
-        <v>21116440.460000001</v>
+        <v>16728443.27</v>
       </c>
       <c r="U99" s="2">
-        <v>9441722.5399999991</v>
+        <v>8321587.2600000007</v>
       </c>
       <c r="V99" s="2">
-        <v>37259519.560000002</v>
+        <v>30185247.650000006</v>
       </c>
       <c r="W99" s="2">
-        <v>18754590.269999996</v>
+        <v>15807068.699999999</v>
       </c>
       <c r="X99" s="2">
-        <v>30463603.449999992</v>
+        <v>24600909.919999994</v>
       </c>
       <c r="Y99" s="2">
-        <v>8857777.5999999978</v>
+        <v>7031941.0199999996</v>
       </c>
       <c r="Z99" s="2">
-        <v>36166614.369999982</v>
+        <v>25309464.619999994</v>
       </c>
       <c r="AA99" s="2">
-        <v>43085723.979999989</v>
+        <v>35910435.670000002</v>
       </c>
       <c r="AB99" s="2">
-        <v>34553249.859999977</v>
+        <v>29424140.949999996</v>
       </c>
       <c r="AC99" s="2">
-        <v>40190293.459999986</v>
+        <v>30982079.760000002</v>
       </c>
       <c r="AD99" s="2">
-        <v>1784135.5300000003</v>
+        <v>1584259.6099999999</v>
       </c>
       <c r="AE99" s="2">
-        <v>44294710.859999999</v>
+        <v>35412924.539999992</v>
       </c>
       <c r="AF99" s="2">
-        <v>8775468.8599999957</v>
+        <v>7685882.8599999994</v>
       </c>
       <c r="AG99" s="2">
-        <v>5999462.379999998</v>
+        <v>5100631.6599999992</v>
       </c>
       <c r="AH99" s="2">
-        <v>28810069.309999995</v>
+        <v>23371708.91</v>
       </c>
       <c r="AI99" s="2">
-        <v>22577413.380000003</v>
+        <v>17744734.879999999</v>
       </c>
       <c r="AJ99" s="2">
-        <v>95538330.37000002</v>
+        <v>75900721.049999967</v>
       </c>
       <c r="AK99" s="2">
-        <v>57802010.849999994</v>
+        <v>46147945.979999989</v>
       </c>
       <c r="AL99" s="2">
-        <v>25175488.00999999</v>
+        <v>21093555.079999994</v>
       </c>
       <c r="AM99" s="2">
-        <v>52197034.459999979</v>
+        <v>42165716.289999992</v>
       </c>
       <c r="AN99" s="2">
-        <v>15924276.530000001</v>
+        <v>13528923.07</v>
       </c>
       <c r="AO99" s="2">
-        <v>28237927.579999987</v>
+        <v>24081378.969999995</v>
       </c>
       <c r="AP99" s="2">
-        <v>32557001.229999989</v>
+        <v>25581807.159999996</v>
       </c>
       <c r="AQ99" s="2">
-        <v>86748011.469999969</v>
+        <v>65842536.319999948</v>
       </c>
       <c r="AR99" s="2">
-        <v>59968987.269999951</v>
+        <v>40288619.139999986</v>
       </c>
       <c r="AS99" s="2">
-        <v>3631128.73</v>
+        <v>3229741.8699999996</v>
       </c>
       <c r="AT99" s="2">
-        <v>18995233.409999996</v>
+        <v>16298336.649999997</v>
       </c>
       <c r="AU99" s="2">
-        <v>10335893.910000004</v>
+        <v>8518643.929999996</v>
       </c>
       <c r="AV99" s="2">
-        <v>26153874.189999998</v>
+        <v>19708645.509999998</v>
       </c>
       <c r="AW99" s="2">
-        <v>23287289.210000008</v>
+        <v>18923397.270000003</v>
       </c>
       <c r="AX99" s="2">
-        <v>18842524.619999997</v>
+        <v>15585314.900000002</v>
       </c>
       <c r="AY99" s="2">
-        <v>17611756.599999998</v>
+        <v>15501304.979999999</v>
       </c>
       <c r="AZ99" s="2">
-        <v>13277208.129999999</v>
+        <v>11052369.649999997</v>
       </c>
       <c r="BA99" s="2">
-        <v>50562205.909999996</v>
+        <v>42870857.54999999</v>
       </c>
       <c r="BB99" s="2">
-        <v>26780851.719999991</v>
+        <v>22224368.599999998</v>
       </c>
       <c r="BC99" s="2">
-        <v>18189865.559999999</v>
+        <v>15829654.579999998</v>
       </c>
       <c r="BD99" s="2">
-        <v>8374375.1499999948</v>
+        <v>7034579.5799999982</v>
       </c>
       <c r="BE99" s="2">
-        <v>15904024.820000004</v>
+        <v>12341391.110000003</v>
       </c>
       <c r="BF99" s="2">
-        <v>32976714.010000013</v>
+        <v>25591325.510000002</v>
       </c>
       <c r="BG99" s="2">
-        <v>5153894.7</v>
+        <v>4467072.99</v>
       </c>
       <c r="BH99" s="2">
-        <v>5477926.8399999989</v>
+        <v>4345021.18</v>
       </c>
       <c r="BI99" s="2">
-        <v>8925714.6000000034</v>
+        <v>7429946.4199999999</v>
       </c>
       <c r="BJ99" s="2">
-        <v>68360610.810000017</v>
+        <v>50898722.919999987</v>
       </c>
       <c r="BK99" s="2">
-        <v>27533844.57</v>
+        <v>23467007.309999991</v>
       </c>
       <c r="BL99" s="2">
-        <v>5786815.8600000003</v>
+        <v>4120854.4299999997</v>
       </c>
       <c r="BM99" s="2">
-        <v>14156696.709999995</v>
+        <v>11753049.889999999</v>
       </c>
       <c r="BN99" s="2">
-        <v>77949572.369999975</v>
+        <v>61781730.699999981</v>
       </c>
       <c r="BO99" s="2">
-        <v>26819867.130000003</v>
+        <v>22237446.530000005</v>
       </c>
       <c r="BP99" s="2">
-        <v>11956057.09</v>
+        <v>10009319.999999998</v>
       </c>
       <c r="BQ99" s="2">
-        <v>22191606.759999998</v>
+        <v>17912234.559999999</v>
       </c>
       <c r="BR99" s="2">
-        <v>106167011.93000001</v>
+        <v>81290746.239999965</v>
       </c>
       <c r="BS99" s="2">
-        <v>8678041.9800000004</v>
+        <v>6905582.2899999991</v>
       </c>
       <c r="BT99" s="2">
-        <v>16664792.439999994</v>
+        <v>13327715.129999995</v>
       </c>
       <c r="BU99" s="2">
-        <v>17050831.649999991</v>
+        <v>14319966.949999997</v>
       </c>
       <c r="BV99" s="2">
-        <v>43232327.949999996</v>
+        <v>33338261.659999996</v>
       </c>
     </row>
     <row r="100" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A100" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B100" s="2">
-        <v>452438856.91000044</v>
+        <v>441238862.62000024</v>
       </c>
       <c r="C100" s="2">
-        <v>66069234.239999972</v>
+        <v>61781850.959999993</v>
       </c>
       <c r="D100" s="2">
-        <v>27499415.859999999</v>
+        <v>24878250.260000009</v>
       </c>
       <c r="E100" s="2">
-        <v>14058284.399999999</v>
+        <v>13334160.969999997</v>
       </c>
       <c r="F100" s="2">
-        <v>21943956.75</v>
+        <v>17729648.949999996</v>
       </c>
       <c r="G100" s="2">
-        <v>9088181.0200000033</v>
+        <v>5895121.0899999999</v>
       </c>
       <c r="H100" s="2">
-        <v>10813553.009999998</v>
+        <v>9610537.6900000013</v>
       </c>
       <c r="I100" s="2">
-        <v>32766439.390000001</v>
+        <v>29931012.850000005</v>
       </c>
       <c r="J100" s="2">
-        <v>18472851.390000001</v>
+        <v>15627720.149999999</v>
       </c>
       <c r="K100" s="2">
-        <v>71031398.449999958</v>
+        <v>64479060.79999996</v>
       </c>
       <c r="L100" s="2">
-        <v>11023170.930000002</v>
+        <v>9532976.3900000006</v>
       </c>
       <c r="M100" s="2">
-        <v>42092054.989999995</v>
+        <v>39560268.669999987</v>
       </c>
       <c r="N100" s="2">
-        <v>6129989.5099999998</v>
+        <v>5296754.4700000016</v>
       </c>
       <c r="O100" s="2">
-        <v>18533210.919999994</v>
+        <v>17318063.350000001</v>
       </c>
       <c r="P100" s="2">
-        <v>23923748.120000005</v>
+        <v>22579142.580000013</v>
       </c>
       <c r="Q100" s="2">
-        <v>23076684.829999994</v>
+        <v>21886136.199999996</v>
       </c>
       <c r="R100" s="2">
-        <v>8390577.0400000028</v>
+        <v>6434157.4499999983</v>
       </c>
       <c r="S100" s="2">
-        <v>151771269.54000008</v>
+        <v>148685986.55000001</v>
       </c>
       <c r="T100" s="2">
-        <v>24001400.770000007</v>
+        <v>19627808.59</v>
       </c>
       <c r="U100" s="2">
-        <v>9407217.4800000004</v>
+        <v>8968135.9100000001</v>
       </c>
       <c r="V100" s="2">
-        <v>38159289.969999999</v>
+        <v>34364012.829999991</v>
       </c>
       <c r="W100" s="2">
-        <v>19215145.000000004</v>
+        <v>17443927.48</v>
       </c>
       <c r="X100" s="2">
-        <v>31259053.249999996</v>
+        <v>29081121.16</v>
       </c>
       <c r="Y100" s="2">
-        <v>9020404.9999999981</v>
+        <v>8232460.6299999999</v>
       </c>
       <c r="Z100" s="2">
-        <v>47116575.24000001</v>
+        <v>31432967.669999994</v>
       </c>
       <c r="AA100" s="2">
-        <v>43050623.130000018</v>
+        <v>40404696.549999997</v>
       </c>
       <c r="AB100" s="2">
-        <v>34283046.890000001</v>
+        <v>32398875.949999996</v>
       </c>
       <c r="AC100" s="2">
-        <v>42590948.109999999</v>
+        <v>37697877.609999999</v>
       </c>
       <c r="AD100" s="2">
-        <v>1969538.74</v>
+        <v>1691704.0300000005</v>
       </c>
       <c r="AE100" s="2">
-        <v>44566353.569999985</v>
+        <v>41921661.949999996</v>
       </c>
       <c r="AF100" s="2">
-        <v>8966906.129999999</v>
+        <v>8219156.2399999965</v>
       </c>
       <c r="AG100" s="2">
-        <v>5721549.3499999978</v>
+        <v>5526069.4399999958</v>
       </c>
       <c r="AH100" s="2">
-        <v>29233991.049999986</v>
+        <v>25921064.829999994</v>
       </c>
       <c r="AI100" s="2">
-        <v>24025860.090000004</v>
+        <v>21049688.620000001</v>
       </c>
       <c r="AJ100" s="2">
-        <v>94829454.229999915</v>
+        <v>91632706.73999998</v>
       </c>
       <c r="AK100" s="2">
-        <v>60015427.189999998</v>
+        <v>52684840.769999996</v>
       </c>
       <c r="AL100" s="2">
-        <v>25273969.239999995</v>
+        <v>23763488.919999994</v>
       </c>
       <c r="AM100" s="2">
-        <v>53818041.039999999</v>
+        <v>49858634.399999999</v>
       </c>
       <c r="AN100" s="2">
-        <v>16018808.729999997</v>
+        <v>14839289.02</v>
       </c>
       <c r="AO100" s="2">
-        <v>27450993.739999995</v>
+        <v>26405054.470000006</v>
       </c>
       <c r="AP100" s="2">
-        <v>33396263.060000002</v>
+        <v>29758009.080000002</v>
       </c>
       <c r="AQ100" s="2">
-        <v>86725502.709999964</v>
+        <v>82905372.709999964</v>
       </c>
       <c r="AR100" s="2">
-        <v>74292332.939999998</v>
+        <v>53424560.12999998</v>
       </c>
       <c r="AS100" s="2">
-        <v>3721932.5700000008</v>
+        <v>3426585.7300000004</v>
       </c>
       <c r="AT100" s="2">
-        <v>18766452.620000005</v>
+        <v>18256265.73</v>
       </c>
       <c r="AU100" s="2">
-        <v>11090438.829999994</v>
+        <v>9578484.5299999975</v>
       </c>
       <c r="AV100" s="2">
-        <v>31429187.439999986</v>
+        <v>23574482.18</v>
       </c>
       <c r="AW100" s="2">
-        <v>24291096.460000001</v>
+        <v>21514791.579999987</v>
       </c>
       <c r="AX100" s="2">
-        <v>19723601.729999993</v>
+        <v>17940100.669999998</v>
       </c>
       <c r="AY100" s="2">
-        <v>18482339.289999999</v>
+        <v>16615555.08</v>
       </c>
       <c r="AZ100" s="2">
-        <v>14244082.759999998</v>
+        <v>12511795.370000001</v>
       </c>
       <c r="BA100" s="2">
-        <v>50287785.699999996</v>
+        <v>46230874.13000001</v>
       </c>
       <c r="BB100" s="2">
-        <v>26939315.050000004</v>
+        <v>25526289.339999996</v>
       </c>
       <c r="BC100" s="2">
-        <v>18248853.429999996</v>
+        <v>17364906.82</v>
       </c>
       <c r="BD100" s="2">
-        <v>8876615.5599999987</v>
+        <v>7895114.8599999975</v>
       </c>
       <c r="BE100" s="2">
-        <v>17428560.66</v>
+        <v>14925410.430000003</v>
       </c>
       <c r="BF100" s="2">
-        <v>35784149.820000008</v>
+        <v>30855106.499999996</v>
       </c>
       <c r="BG100" s="2">
-        <v>5239781.1300000008</v>
+        <v>4880327.0300000012</v>
       </c>
       <c r="BH100" s="2">
-        <v>5767366.2899999991</v>
+        <v>5015887.080000001</v>
       </c>
       <c r="BI100" s="2">
-        <v>9577729.9100000001</v>
+        <v>8386233.7600000007</v>
       </c>
       <c r="BJ100" s="2">
-        <v>69203129.559999987</v>
+        <v>64420326.879999965</v>
       </c>
       <c r="BK100" s="2">
-        <v>27330895.24000001</v>
+        <v>26381319.859999999</v>
       </c>
       <c r="BL100" s="2">
-        <v>6358033.2599999979</v>
+        <v>4780668.629999999</v>
       </c>
       <c r="BM100" s="2">
-        <v>16358926.619999999</v>
+        <v>12926677.01</v>
       </c>
       <c r="BN100" s="2">
-        <v>75272326.599999964</v>
+        <v>74403273.479999959</v>
       </c>
       <c r="BO100" s="2">
-        <v>27951685.480000008</v>
+        <v>25594665.300000016</v>
       </c>
       <c r="BP100" s="2">
-        <v>12482481.870000001</v>
+        <v>11130951.629999997</v>
       </c>
       <c r="BQ100" s="2">
-        <v>23253813.649999995</v>
+        <v>20751319.31000001</v>
       </c>
       <c r="BR100" s="2">
-        <v>109466319.51000001</v>
+        <v>100972039.63000003</v>
       </c>
       <c r="BS100" s="2">
-        <v>9608286.2199999969</v>
+        <v>7931886.5300000003</v>
       </c>
       <c r="BT100" s="2">
-        <v>17520660.399999999</v>
+        <v>15254047.449999997</v>
       </c>
       <c r="BU100" s="2">
-        <v>17899172.860000003</v>
+        <v>16308188.329999998</v>
       </c>
       <c r="BV100" s="2">
-        <v>44173430.339999974</v>
+        <v>40247040.639999993</v>
       </c>
     </row>
     <row r="101" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B101" s="2">
-        <v>453666672.0800004</v>
+        <v>468479267.99000037</v>
       </c>
       <c r="C101" s="2">
-        <v>67376126.159999952</v>
+        <v>65662203.289999962</v>
       </c>
       <c r="D101" s="2">
-        <v>28432585.950000007</v>
+        <v>26391498.840000004</v>
       </c>
       <c r="E101" s="2">
-        <v>13705205.550000001</v>
+        <v>14055546.470000001</v>
       </c>
       <c r="F101" s="2">
-        <v>22455786.090000011</v>
+        <v>19333641.229999993</v>
       </c>
       <c r="G101" s="2">
-        <v>9114369.339999998</v>
+        <v>6916921.5599999996</v>
       </c>
       <c r="H101" s="2">
-        <v>10447973.529999999</v>
+        <v>10539417.419999998</v>
       </c>
       <c r="I101" s="2">
-        <v>32261334.170000009</v>
+        <v>31498830.030000001</v>
       </c>
       <c r="J101" s="2">
-        <v>18569795</v>
+        <v>16905395.140000004</v>
       </c>
       <c r="K101" s="2">
-        <v>69854839.959999993</v>
+        <v>68855701.929999992</v>
       </c>
       <c r="L101" s="2">
-        <v>11240072.17</v>
+        <v>10286434.739999996</v>
       </c>
       <c r="M101" s="2">
-        <v>41381410.319999993</v>
+        <v>42253499.36999999</v>
       </c>
       <c r="N101" s="2">
-        <v>5953947.1099999994</v>
+        <v>5706850.7499999991</v>
       </c>
       <c r="O101" s="2">
-        <v>17917988.459999993</v>
+        <v>18335829.849999994</v>
       </c>
       <c r="P101" s="2">
-        <v>23937705.039999995</v>
+        <v>23546058.440000001</v>
       </c>
       <c r="Q101" s="2">
-        <v>22470522.879999995</v>
+        <v>23264728.629999992</v>
       </c>
       <c r="R101" s="2">
-        <v>8341270.330000001</v>
+        <v>7376590.7199999979</v>
       </c>
       <c r="S101" s="2">
-        <v>153838380.39000005</v>
+        <v>155161225.80000007</v>
       </c>
       <c r="T101" s="2">
-        <v>24352202.98</v>
+        <v>21116440.460000005</v>
       </c>
       <c r="U101" s="2">
-        <v>9343137.2699999996</v>
+        <v>9441722.5399999991</v>
       </c>
       <c r="V101" s="2">
-        <v>36842804.029999986</v>
+        <v>37259519.56000001</v>
       </c>
       <c r="W101" s="2">
-        <v>18733603.280000001</v>
+        <v>18754590.269999996</v>
       </c>
       <c r="X101" s="2">
-        <v>31784415.809999976</v>
+        <v>30463603.449999992</v>
       </c>
       <c r="Y101" s="2">
-        <v>9687489.8300000019</v>
+        <v>8857777.5999999996</v>
       </c>
       <c r="Z101" s="2">
-        <v>49325127.949999996</v>
+        <v>36166614.369999982</v>
       </c>
       <c r="AA101" s="2">
-        <v>42386638.469999991</v>
+        <v>43085723.979999974</v>
       </c>
       <c r="AB101" s="2">
-        <v>32785472.199999984</v>
+        <v>34553249.859999977</v>
       </c>
       <c r="AC101" s="2">
-        <v>42895776.279999971</v>
+        <v>40190293.459999986</v>
       </c>
       <c r="AD101" s="2">
-        <v>1960033.2699999998</v>
+        <v>1784135.53</v>
       </c>
       <c r="AE101" s="2">
-        <v>44210432.089999996</v>
+        <v>44294710.859999999</v>
       </c>
       <c r="AF101" s="2">
-        <v>8727541.0699999984</v>
+        <v>8775468.8599999957</v>
       </c>
       <c r="AG101" s="2">
-        <v>5717183.8500000024</v>
+        <v>5999439.379999998</v>
       </c>
       <c r="AH101" s="2">
-        <v>28302492.850000013</v>
+        <v>28810069.309999995</v>
       </c>
       <c r="AI101" s="2">
-        <v>23851415.260000002</v>
+        <v>22577413.380000003</v>
       </c>
       <c r="AJ101" s="2">
-        <v>94131634.559999973</v>
+        <v>95538330.370000005</v>
       </c>
       <c r="AK101" s="2">
-        <v>59330052.100000024</v>
+        <v>57802010.850000024</v>
       </c>
       <c r="AL101" s="2">
-        <v>25350856.279999994</v>
+        <v>25175488.00999999</v>
       </c>
       <c r="AM101" s="2">
-        <v>54246231.62999998</v>
+        <v>52197034.459999979</v>
       </c>
       <c r="AN101" s="2">
-        <v>15819700.879999999</v>
+        <v>15924276.530000001</v>
       </c>
       <c r="AO101" s="2">
-        <v>27168019.919999998</v>
+        <v>28237927.579999987</v>
       </c>
       <c r="AP101" s="2">
-        <v>33218306.290000007</v>
+        <v>32557001.229999989</v>
       </c>
       <c r="AQ101" s="2">
-        <v>88524193.639999941</v>
+        <v>86748011.469999984</v>
       </c>
       <c r="AR101" s="2">
-        <v>79950881.199999988</v>
+        <v>59968987.269999966</v>
       </c>
       <c r="AS101" s="2">
-        <v>3691535.4000000004</v>
+        <v>3631128.73</v>
       </c>
       <c r="AT101" s="2">
-        <v>18450078.169999994</v>
+        <v>18995233.409999996</v>
       </c>
       <c r="AU101" s="2">
-        <v>11250668.949999999</v>
+        <v>10335893.910000004</v>
       </c>
       <c r="AV101" s="2">
-        <v>32239200.169999998</v>
+        <v>26153874.189999998</v>
       </c>
       <c r="AW101" s="2">
-        <v>24472107.329999991</v>
+        <v>23287289.210000008</v>
       </c>
       <c r="AX101" s="2">
-        <v>19770311.579999998</v>
+        <v>18842524.619999997</v>
       </c>
       <c r="AY101" s="2">
-        <v>17692067.120000005</v>
+        <v>17611756.599999998</v>
       </c>
       <c r="AZ101" s="2">
-        <v>14013796.34</v>
+        <v>13277208.130000001</v>
       </c>
       <c r="BA101" s="2">
-        <v>47628025.54999999</v>
+        <v>50562205.909999996</v>
       </c>
       <c r="BB101" s="2">
-        <v>26880429.759999994</v>
+        <v>26780851.719999991</v>
       </c>
       <c r="BC101" s="2">
-        <v>17688257.190000001</v>
+        <v>18189865.559999999</v>
       </c>
       <c r="BD101" s="2">
-        <v>8650114.5799999982</v>
+        <v>8374375.1499999966</v>
       </c>
       <c r="BE101" s="2">
-        <v>17779176.069999997</v>
+        <v>15904024.820000002</v>
       </c>
       <c r="BF101" s="2">
-        <v>35270399.940000013</v>
+        <v>32976714.010000013</v>
       </c>
       <c r="BG101" s="2">
-        <v>5293832.04</v>
+        <v>5153894.7</v>
       </c>
       <c r="BH101" s="2">
-        <v>5566637.1899999995</v>
+        <v>5477949.8399999999</v>
       </c>
       <c r="BI101" s="2">
-        <v>9465344.3800000027</v>
+        <v>8925714.6000000034</v>
       </c>
       <c r="BJ101" s="2">
-        <v>69136809.500000015</v>
+        <v>68360610.810000017</v>
       </c>
       <c r="BK101" s="2">
-        <v>26838039.510000005</v>
+        <v>27533844.57</v>
       </c>
       <c r="BL101" s="2">
-        <v>6274168.5699999994</v>
+        <v>5786815.8600000003</v>
       </c>
       <c r="BM101" s="2">
-        <v>16694207.370000003</v>
+        <v>14156696.709999995</v>
       </c>
       <c r="BN101" s="2">
-        <v>74490877.36999999</v>
+        <v>77949572.369999975</v>
       </c>
       <c r="BO101" s="2">
-        <v>27821091.619999986</v>
+        <v>26819867.130000003</v>
       </c>
       <c r="BP101" s="2">
-        <v>12419178.109999996</v>
+        <v>11956057.09</v>
       </c>
       <c r="BQ101" s="2">
-        <v>23097557.72000001</v>
+        <v>22191606.759999998</v>
       </c>
       <c r="BR101" s="2">
-        <v>109042302.43000002</v>
+        <v>106167011.93000001</v>
       </c>
       <c r="BS101" s="2">
-        <v>9461322.3000000007</v>
+        <v>8678041.9800000004</v>
       </c>
       <c r="BT101" s="2">
-        <v>17464915.589999996</v>
+        <v>16664792.439999994</v>
       </c>
       <c r="BU101" s="2">
-        <v>17653116.309999995</v>
+        <v>17050831.649999991</v>
       </c>
       <c r="BV101" s="2">
-        <v>44513898.879999995</v>
+        <v>43232327.949999996</v>
       </c>
     </row>
     <row r="102" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A102" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B102" s="2">
-        <v>438242876.74000037</v>
+        <v>452438856.91000044</v>
       </c>
       <c r="C102" s="2">
-        <v>63184492.569999963</v>
+        <v>66069234.23999998</v>
       </c>
       <c r="D102" s="2">
-        <v>25117492.019999988</v>
+        <v>27499415.860000003</v>
       </c>
       <c r="E102" s="2">
-        <v>12896983.850000001</v>
+        <v>14058284.399999997</v>
       </c>
       <c r="F102" s="2">
-        <v>18893181.840000007</v>
+        <v>21943956.75</v>
       </c>
       <c r="G102" s="2">
-        <v>6597858.21</v>
+        <v>9088181.0200000014</v>
       </c>
       <c r="H102" s="2">
-        <v>9849751.7300000004</v>
+        <v>10813553.009999996</v>
       </c>
       <c r="I102" s="2">
-        <v>30122880.080000013</v>
+        <v>32766439.390000001</v>
       </c>
       <c r="J102" s="2">
-        <v>16327828.330000006</v>
+        <v>18472851.390000001</v>
       </c>
       <c r="K102" s="2">
-        <v>64196852.639999971</v>
+        <v>71031398.449999943</v>
       </c>
       <c r="L102" s="2">
-        <v>10121295.190000003</v>
+        <v>11023170.930000002</v>
       </c>
       <c r="M102" s="2">
-        <v>39834416.269999981</v>
+        <v>42092054.989999995</v>
       </c>
       <c r="N102" s="2">
-        <v>5379091.4400000004</v>
+        <v>6129989.5099999998</v>
       </c>
       <c r="O102" s="2">
-        <v>17174873.419999998</v>
+        <v>18533210.919999994</v>
       </c>
       <c r="P102" s="2">
-        <v>21939272.730000004</v>
+        <v>23923748.119999997</v>
       </c>
       <c r="Q102" s="2">
-        <v>21555628.619999997</v>
+        <v>23076684.829999991</v>
       </c>
       <c r="R102" s="2">
-        <v>7134871.4099999974</v>
+        <v>8390577.040000001</v>
       </c>
       <c r="S102" s="2">
-        <v>147272959.87000003</v>
+        <v>151771269.54000008</v>
       </c>
       <c r="T102" s="2">
-        <v>20357654.579999998</v>
+        <v>24001400.770000003</v>
       </c>
       <c r="U102" s="2">
-        <v>8963899.2399999965</v>
+        <v>9407217.4800000023</v>
       </c>
       <c r="V102" s="2">
-        <v>34951629.54999999</v>
+        <v>38159289.969999999</v>
       </c>
       <c r="W102" s="2">
-        <v>17626451.140000001</v>
+        <v>19215145.000000004</v>
       </c>
       <c r="X102" s="2">
-        <v>29457907.090000004</v>
+        <v>31259053.250000007</v>
       </c>
       <c r="Y102" s="2">
-        <v>8479035.4999999981</v>
+        <v>9020404.9999999963</v>
       </c>
       <c r="Z102" s="2">
-        <v>35484739.629999995</v>
+        <v>47116575.24000001</v>
       </c>
       <c r="AA102" s="2">
-        <v>39790339.569999993</v>
+        <v>43050623.13000001</v>
       </c>
       <c r="AB102" s="2">
-        <v>31856460.239999995</v>
+        <v>34283046.889999993</v>
       </c>
       <c r="AC102" s="2">
-        <v>36736399.309999965</v>
+        <v>42590948.109999999</v>
       </c>
       <c r="AD102" s="2">
-        <v>1742159.7099999997</v>
+        <v>1969538.7399999993</v>
       </c>
       <c r="AE102" s="2">
-        <v>41822220.639999986</v>
+        <v>44566353.569999978</v>
       </c>
       <c r="AF102" s="2">
-        <v>8209976.6399999997</v>
+        <v>8966906.129999999</v>
       </c>
       <c r="AG102" s="2">
-        <v>5286710.2199999979</v>
+        <v>5716850.3499999978</v>
       </c>
       <c r="AH102" s="2">
-        <v>27192713.800000001</v>
+        <v>29233991.04999999</v>
       </c>
       <c r="AI102" s="2">
-        <v>21261941.800000001</v>
+        <v>24025860.090000004</v>
       </c>
       <c r="AJ102" s="2">
-        <v>90255206.730000019</v>
+        <v>94829454.229999974</v>
       </c>
       <c r="AK102" s="2">
-        <v>51949596.250000015</v>
+        <v>60015427.189999998</v>
       </c>
       <c r="AL102" s="2">
-        <v>23803502.989999995</v>
+        <v>25273969.239999995</v>
       </c>
       <c r="AM102" s="2">
-        <v>49101910.669999979</v>
+        <v>53818041.040000014</v>
       </c>
       <c r="AN102" s="2">
-        <v>15051580.819999997</v>
+        <v>16018808.729999993</v>
       </c>
       <c r="AO102" s="2">
-        <v>27334383.379999995</v>
+        <v>27450993.739999995</v>
       </c>
       <c r="AP102" s="2">
-        <v>31130899.239999995</v>
+        <v>33396263.060000002</v>
       </c>
       <c r="AQ102" s="2">
-        <v>81645720.360000014</v>
+        <v>86725502.709999979</v>
       </c>
       <c r="AR102" s="2">
-        <v>63152110.290000014</v>
+        <v>74292332.940000013</v>
       </c>
       <c r="AS102" s="2">
-        <v>3400814.4099999997</v>
+        <v>3721932.5700000003</v>
       </c>
       <c r="AT102" s="2">
-        <v>17865199.559999995</v>
+        <v>18766452.620000001</v>
       </c>
       <c r="AU102" s="2">
-        <v>10095919.449999999</v>
+        <v>11090438.829999994</v>
       </c>
       <c r="AV102" s="2">
-        <v>26227793.770000003</v>
+        <v>31429187.439999986</v>
       </c>
       <c r="AW102" s="2">
-        <v>21549939.900000002</v>
+        <v>24291096.459999997</v>
       </c>
       <c r="AX102" s="2">
-        <v>17325712.710000008</v>
+        <v>19723601.729999997</v>
       </c>
       <c r="AY102" s="2">
-        <v>17755970.290000003</v>
+        <v>18482339.289999999</v>
       </c>
       <c r="AZ102" s="2">
-        <v>12509951.5</v>
+        <v>14244082.760000002</v>
       </c>
       <c r="BA102" s="2">
-        <v>45251021.090000004</v>
+        <v>50287785.699999988</v>
       </c>
       <c r="BB102" s="2">
-        <v>25004194.660000011</v>
+        <v>26939315.049999997</v>
       </c>
       <c r="BC102" s="2">
-        <v>16748198.889999995</v>
+        <v>18248853.43</v>
       </c>
       <c r="BD102" s="2">
-        <v>7860877.5499999998</v>
+        <v>8876615.5599999987</v>
       </c>
       <c r="BE102" s="2">
-        <v>14889812.079999998</v>
+        <v>17428560.659999996</v>
       </c>
       <c r="BF102" s="2">
-        <v>31280178.330000006</v>
+        <v>35784149.820000008</v>
       </c>
       <c r="BG102" s="2">
-        <v>5019731.6499999994</v>
+        <v>5239781.1300000008</v>
       </c>
       <c r="BH102" s="2">
-        <v>4904592.6599999992</v>
+        <v>5772065.29</v>
       </c>
       <c r="BI102" s="2">
-        <v>8308266.2999999989</v>
+        <v>9577729.9099999983</v>
       </c>
       <c r="BJ102" s="2">
-        <v>63788226.759999976</v>
+        <v>69203129.559999987</v>
       </c>
       <c r="BK102" s="2">
-        <v>25964108.090000007</v>
+        <v>27330895.24000001</v>
       </c>
       <c r="BL102" s="2">
-        <v>5353562.2399999974</v>
+        <v>6358033.2599999979</v>
       </c>
       <c r="BM102" s="2">
-        <v>13758891.949999999</v>
+        <v>16358926.619999999</v>
       </c>
       <c r="BN102" s="2">
-        <v>73556368.079999954</v>
+        <v>75272326.599999979</v>
       </c>
       <c r="BO102" s="2">
-        <v>25733262.699999988</v>
+        <v>27951685.480000008</v>
       </c>
       <c r="BP102" s="2">
-        <v>10883443.670000002</v>
+        <v>12482481.870000001</v>
       </c>
       <c r="BQ102" s="2">
-        <v>20520614.91</v>
+        <v>23253813.649999999</v>
       </c>
       <c r="BR102" s="2">
-        <v>100440574.48999999</v>
+        <v>109466319.50999999</v>
       </c>
       <c r="BS102" s="2">
-        <v>8350452.4899999984</v>
+        <v>9608286.2199999969</v>
       </c>
       <c r="BT102" s="2">
-        <v>15744198.579999994</v>
+        <v>17520660.399999999</v>
       </c>
       <c r="BU102" s="2">
-        <v>16559453.300000001</v>
+        <v>17899172.859999999</v>
       </c>
       <c r="BV102" s="2">
-        <v>40782867.640000001</v>
+        <v>44173430.339999981</v>
       </c>
     </row>
     <row r="103" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A103" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B103" s="2">
-        <v>473054467.97000003</v>
+        <v>453666672.0800004</v>
       </c>
       <c r="C103" s="2">
-        <v>66994128.439999998</v>
+        <v>67376126.159999982</v>
       </c>
       <c r="D103" s="2">
-        <v>25331138.27</v>
+        <v>28432585.950000003</v>
       </c>
       <c r="E103" s="2">
-        <v>13812649.989999996</v>
+        <v>13705205.549999999</v>
       </c>
       <c r="F103" s="2">
-        <v>19513824.399999995</v>
+        <v>22455786.09</v>
       </c>
       <c r="G103" s="2">
-        <v>6593832.5700000022</v>
+        <v>9114369.3399999999</v>
       </c>
       <c r="H103" s="2">
-        <v>10469613.989999998</v>
+        <v>10447973.530000001</v>
       </c>
       <c r="I103" s="2">
-        <v>31224485.749999993</v>
+        <v>32261334.170000009</v>
       </c>
       <c r="J103" s="2">
-        <v>16621662.039999999</v>
+        <v>18569795</v>
       </c>
       <c r="K103" s="2">
-        <v>67596643.109999999</v>
+        <v>69854839.959999979</v>
       </c>
       <c r="L103" s="2">
-        <v>10704729.189999998</v>
+        <v>11240072.170000002</v>
       </c>
       <c r="M103" s="2">
-        <v>42487760.569999993</v>
+        <v>41381410.32</v>
       </c>
       <c r="N103" s="2">
-        <v>5752017.9799999986</v>
+        <v>5953947.1099999994</v>
       </c>
       <c r="O103" s="2">
-        <v>18273415.84</v>
+        <v>17917988.459999993</v>
       </c>
       <c r="P103" s="2">
-        <v>22763266.199999996</v>
+        <v>23937705.039999995</v>
       </c>
       <c r="Q103" s="2">
-        <v>23067819.059999995</v>
+        <v>22470522.879999995</v>
       </c>
       <c r="R103" s="2">
-        <v>7087398.5</v>
+        <v>8341270.3300000001</v>
       </c>
       <c r="S103" s="2">
-        <v>157670736.05999997</v>
+        <v>153838380.39000002</v>
       </c>
       <c r="T103" s="2">
-        <v>20877313.489999995</v>
+        <v>24352202.980000004</v>
       </c>
       <c r="U103" s="2">
-        <v>9453035.9199999999</v>
+        <v>9343137.2699999977</v>
       </c>
       <c r="V103" s="2">
-        <v>37054048.940000013</v>
+        <v>36842804.030000001</v>
       </c>
       <c r="W103" s="2">
-        <v>18569234.719999999</v>
+        <v>18733603.280000001</v>
       </c>
       <c r="X103" s="2">
-        <v>31555458.539999999</v>
+        <v>31784415.810000002</v>
       </c>
       <c r="Y103" s="2">
-        <v>8574816.2899999991</v>
+        <v>9687489.8299999982</v>
       </c>
       <c r="Z103" s="2">
-        <v>35018880.749999993</v>
+        <v>49325127.950000003</v>
       </c>
       <c r="AA103" s="2">
-        <v>42635403.300000004</v>
+        <v>42386638.470000021</v>
       </c>
       <c r="AB103" s="2">
-        <v>34488377.669999994</v>
+        <v>32785472.199999992</v>
       </c>
       <c r="AC103" s="2">
-        <v>38412786.329999991</v>
+        <v>42895776.279999994</v>
       </c>
       <c r="AD103" s="2">
-        <v>1839588.9700000002</v>
+        <v>1960033.2699999996</v>
       </c>
       <c r="AE103" s="2">
-        <v>44749769.300000004</v>
+        <v>44210432.089999996</v>
       </c>
       <c r="AF103" s="2">
-        <v>8650979.4000000004</v>
+        <v>8727541.0699999984</v>
       </c>
       <c r="AG103" s="2">
-        <v>5672428.6899999995</v>
+        <v>5713852.8499999996</v>
       </c>
       <c r="AH103" s="2">
-        <v>27814129.839999996</v>
+        <v>28302492.850000005</v>
       </c>
       <c r="AI103" s="2">
-        <v>22420362.580000002</v>
+        <v>23851415.260000002</v>
       </c>
       <c r="AJ103" s="2">
-        <v>95890101.149999976</v>
+        <v>94131634.559999973</v>
       </c>
       <c r="AK103" s="2">
-        <v>56580401.739999995</v>
+        <v>59330052.099999994</v>
       </c>
       <c r="AL103" s="2">
-        <v>25612179.869999997</v>
+        <v>25350856.280000001</v>
       </c>
       <c r="AM103" s="2">
-        <v>52336624.379999988</v>
+        <v>54246231.629999995</v>
       </c>
       <c r="AN103" s="2">
-        <v>15717732.939999998</v>
+        <v>15819700.880000003</v>
       </c>
       <c r="AO103" s="2">
-        <v>29240507.569999997</v>
+        <v>27168019.919999994</v>
       </c>
       <c r="AP103" s="2">
-        <v>32763537.32</v>
+        <v>33218306.289999999</v>
       </c>
       <c r="AQ103" s="2">
-        <v>86925421.63000001</v>
+        <v>88524193.639999986</v>
       </c>
       <c r="AR103" s="2">
-        <v>63563600.699999981</v>
+        <v>79950881.199999958</v>
       </c>
       <c r="AS103" s="2">
-        <v>3579708.1000000006</v>
+        <v>3691535.4000000004</v>
       </c>
       <c r="AT103" s="2">
-        <v>20246135.769999996</v>
+        <v>18450078.169999998</v>
       </c>
       <c r="AU103" s="2">
-        <v>10510949.229999997</v>
+        <v>11250668.949999999</v>
       </c>
       <c r="AV103" s="2">
-        <v>25707999.219999991</v>
+        <v>32239200.169999998</v>
       </c>
       <c r="AW103" s="2">
-        <v>23033888.950000003</v>
+        <v>24472107.329999998</v>
       </c>
       <c r="AX103" s="2">
-        <v>18402693.120000001</v>
+        <v>19770311.579999998</v>
       </c>
       <c r="AY103" s="2">
-        <v>18318401.240000002</v>
+        <v>17692067.119999997</v>
       </c>
       <c r="AZ103" s="2">
-        <v>13240423.680000005</v>
+        <v>14013796.339999998</v>
       </c>
       <c r="BA103" s="2">
-        <v>47826871.939999968</v>
+        <v>47628025.54999999</v>
       </c>
       <c r="BB103" s="2">
-        <v>26638743.239999987</v>
+        <v>26880429.760000002</v>
       </c>
       <c r="BC103" s="2">
-        <v>17906512.639999997</v>
+        <v>17688257.189999998</v>
       </c>
       <c r="BD103" s="2">
-        <v>8410110.9300000034</v>
+        <v>8650114.5799999982</v>
       </c>
       <c r="BE103" s="2">
-        <v>14943160.069999998</v>
+        <v>17779176.07</v>
       </c>
       <c r="BF103" s="2">
-        <v>33413051.240000002</v>
+        <v>35270399.939999998</v>
       </c>
       <c r="BG103" s="2">
-        <v>5148743.4300000016</v>
+        <v>5293832.04</v>
       </c>
       <c r="BH103" s="2">
-        <v>5196004.1599999992</v>
+        <v>5569968.1900000004</v>
       </c>
       <c r="BI103" s="2">
-        <v>8656533.3100000024</v>
+        <v>9465344.3800000027</v>
       </c>
       <c r="BJ103" s="2">
-        <v>68307152.589999974</v>
+        <v>69136809.5</v>
       </c>
       <c r="BK103" s="2">
-        <v>27969015.599999987</v>
+        <v>26838039.509999998</v>
       </c>
       <c r="BL103" s="2">
-        <v>5309422.0100000007</v>
+        <v>6274168.5699999994</v>
       </c>
       <c r="BM103" s="2">
-        <v>14231502.48</v>
+        <v>16694207.369999999</v>
       </c>
       <c r="BN103" s="2">
-        <v>79455278.979999989</v>
+        <v>74490877.369999975</v>
       </c>
       <c r="BO103" s="2">
-        <v>27055526.540000007</v>
+        <v>27821091.620000001</v>
       </c>
       <c r="BP103" s="2">
-        <v>11744332.220000003</v>
+        <v>12419178.110000003</v>
       </c>
       <c r="BQ103" s="2">
-        <v>22149835.289999992</v>
+        <v>23097557.719999999</v>
       </c>
       <c r="BR103" s="2">
-        <v>107036384.42999987</v>
+        <v>109042302.42999998</v>
       </c>
       <c r="BS103" s="2">
-        <v>8964143.6899999976</v>
+        <v>9461322.2999999989</v>
       </c>
       <c r="BT103" s="2">
-        <v>16371414.709999993</v>
+        <v>17464915.59</v>
       </c>
       <c r="BU103" s="2">
-        <v>17274785.759999998</v>
+        <v>17653116.309999999</v>
       </c>
       <c r="BV103" s="2">
-        <v>42291478.949999988</v>
+        <v>44513898.880000003</v>
       </c>
     </row>
     <row r="104" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A104" s="1" t="s">
-        <v>98</v>
+        <v>30</v>
       </c>
       <c r="B104" s="2">
-        <v>438936282.18000031</v>
+        <v>438242876.74000037</v>
       </c>
       <c r="C104" s="2">
-        <v>58964967.799999982</v>
+        <v>63184492.569999963</v>
       </c>
       <c r="D104" s="2">
-        <v>24036135.079999994</v>
+        <v>25117492.019999988</v>
       </c>
       <c r="E104" s="2">
-        <v>12922881.33</v>
+        <v>12896983.850000001</v>
       </c>
       <c r="F104" s="2">
-        <v>17439178.84999999</v>
+        <v>18893181.840000007</v>
       </c>
       <c r="G104" s="2">
-        <v>5385621.6299999999</v>
+        <v>6597858.21</v>
       </c>
       <c r="H104" s="2">
-        <v>9443290.3899999987</v>
+        <v>9849751.7300000004</v>
       </c>
       <c r="I104" s="2">
-        <v>29226181.899999991</v>
+        <v>30122880.080000013</v>
       </c>
       <c r="J104" s="2">
-        <v>15639352.089999996</v>
+        <v>16327828.330000006</v>
       </c>
       <c r="K104" s="2">
-        <v>64025662.539999969</v>
+        <v>64196852.639999971</v>
       </c>
       <c r="L104" s="2">
-        <v>9354051.2799999975</v>
+        <v>10121295.190000003</v>
       </c>
       <c r="M104" s="2">
-        <v>41773380.689999998</v>
+        <v>39834416.269999981</v>
       </c>
       <c r="N104" s="2">
-        <v>5044278.7799999993</v>
+        <v>5379091.4400000004</v>
       </c>
       <c r="O104" s="2">
-        <v>17265329.539999995</v>
+        <v>17174873.419999998</v>
       </c>
       <c r="P104" s="2">
-        <v>20709128.419999991</v>
+        <v>21939272.730000004</v>
       </c>
       <c r="Q104" s="2">
-        <v>21711136.889999997</v>
+        <v>21555628.619999997</v>
       </c>
       <c r="R104" s="2">
-        <v>5991073.7100000009</v>
+        <v>7134871.4099999974</v>
       </c>
       <c r="S104" s="2">
-        <v>145450897.96000004</v>
+        <v>147272959.87000003</v>
       </c>
       <c r="T104" s="2">
-        <v>18927942.570000008</v>
+        <v>20357654.579999998</v>
       </c>
       <c r="U104" s="2">
-        <v>9034153.2300000004</v>
+        <v>8963899.2399999965</v>
       </c>
       <c r="V104" s="2">
-        <v>34117297.36999999</v>
+        <v>34951629.54999999</v>
       </c>
       <c r="W104" s="2">
-        <v>16898110.210000001</v>
+        <v>17626451.140000001</v>
       </c>
       <c r="X104" s="2">
-        <v>28441860.640000001</v>
+        <v>29457907.090000004</v>
       </c>
       <c r="Y104" s="2">
-        <v>7774039.2899999991</v>
+        <v>8479035.4999999981</v>
       </c>
       <c r="Z104" s="2">
-        <v>29542080.889999997</v>
+        <v>35484739.629999995</v>
       </c>
       <c r="AA104" s="2">
-        <v>39529872.619999997</v>
+        <v>39790339.569999993</v>
       </c>
       <c r="AB104" s="2">
-        <v>31996643.310000002</v>
+        <v>31856460.239999995</v>
       </c>
       <c r="AC104" s="2">
-        <v>34494652.68999999</v>
+        <v>36736399.309999965</v>
       </c>
       <c r="AD104" s="2">
-        <v>1652182.5799999996</v>
+        <v>1742159.7099999997</v>
       </c>
       <c r="AE104" s="2">
-        <v>40731335.599999994</v>
+        <v>41822220.639999986</v>
       </c>
       <c r="AF104" s="2">
-        <v>8155712.9499999955</v>
+        <v>8209976.6399999997</v>
       </c>
       <c r="AG104" s="2">
-        <v>3584453.1700000004</v>
+        <v>5286710.2199999979</v>
       </c>
       <c r="AH104" s="2">
-        <v>25833578.319999997</v>
+        <v>27192713.800000001</v>
       </c>
       <c r="AI104" s="2">
-        <v>20580327.879999999</v>
+        <v>21261941.800000001</v>
       </c>
       <c r="AJ104" s="2">
-        <v>89125471.539999992</v>
+        <v>90255206.730000019</v>
       </c>
       <c r="AK104" s="2">
-        <v>51313830.079999998</v>
+        <v>51949596.250000015</v>
       </c>
       <c r="AL104" s="2">
-        <v>24099452.579999991</v>
+        <v>23803502.989999995</v>
       </c>
       <c r="AM104" s="2">
-        <v>48871294.060000032</v>
+        <v>49101910.669999979</v>
       </c>
       <c r="AN104" s="2">
-        <v>14420535.08</v>
+        <v>15051580.819999997</v>
       </c>
       <c r="AO104" s="2">
-        <v>26780154.109999999</v>
+        <v>27334383.379999995</v>
       </c>
       <c r="AP104" s="2">
-        <v>29255406.240000002</v>
+        <v>31130899.239999995</v>
       </c>
       <c r="AQ104" s="2">
-        <v>80184136.689999893</v>
+        <v>81645720.360000014</v>
       </c>
       <c r="AR104" s="2">
-        <v>49545243.850000009</v>
+        <v>63152110.290000014</v>
       </c>
       <c r="AS104" s="2">
-        <v>3405757.3099999996</v>
+        <v>3400814.4099999997</v>
       </c>
       <c r="AT104" s="2">
-        <v>18759546.82</v>
+        <v>17865199.559999995</v>
       </c>
       <c r="AU104" s="2">
-        <v>9696338.7699999996</v>
+        <v>10095919.449999999</v>
       </c>
       <c r="AV104" s="2">
-        <v>22804702.249999996</v>
+        <v>26227793.770000003</v>
       </c>
       <c r="AW104" s="2">
-        <v>20496548.169999991</v>
+        <v>21549939.900000002</v>
       </c>
       <c r="AX104" s="2">
-        <v>17107094.409999996</v>
+        <v>17325712.710000008</v>
       </c>
       <c r="AY104" s="2">
-        <v>16956783.679999996</v>
+        <v>17755970.290000003</v>
       </c>
       <c r="AZ104" s="2">
-        <v>12122582.180000002</v>
+        <v>12509951.5</v>
       </c>
       <c r="BA104" s="2">
-        <v>45303321.849999979</v>
+        <v>45251021.090000004</v>
       </c>
       <c r="BB104" s="2">
-        <v>23922536.960000005</v>
+        <v>25004194.660000011</v>
       </c>
       <c r="BC104" s="2">
-        <v>16975982.249999996</v>
+        <v>16748198.889999995</v>
       </c>
       <c r="BD104" s="2">
-        <v>7892593.7199999997</v>
+        <v>7860877.5499999998</v>
       </c>
       <c r="BE104" s="2">
-        <v>13327946.300000001</v>
+        <v>14889812.079999998</v>
       </c>
       <c r="BF104" s="2">
-        <v>29865147.129999995</v>
+        <v>31280178.330000006</v>
       </c>
       <c r="BG104" s="2">
-        <v>4602316.4300000006</v>
+        <v>5019731.6499999994</v>
       </c>
       <c r="BH104" s="2">
-        <v>4717542.07</v>
+        <v>4904592.6599999992</v>
       </c>
       <c r="BI104" s="2">
-        <v>7951301.4099999983</v>
+        <v>8308266.2999999989</v>
       </c>
       <c r="BJ104" s="2">
-        <v>63689924.089999959</v>
+        <v>63788226.759999976</v>
       </c>
       <c r="BK104" s="2">
-        <v>25979151.639999993</v>
+        <v>25964108.090000007</v>
       </c>
       <c r="BL104" s="2">
-        <v>4603557.3300000019</v>
+        <v>5353562.2399999974</v>
       </c>
       <c r="BM104" s="2">
-        <v>13142708.140000004</v>
+        <v>13758891.949999999</v>
       </c>
       <c r="BN104" s="2">
-        <v>72680845.019999966</v>
+        <v>73556368.079999954</v>
       </c>
       <c r="BO104" s="2">
-        <v>24726587.079999994</v>
+        <v>25733262.699999988</v>
       </c>
       <c r="BP104" s="2">
-        <v>10781297.069999997</v>
+        <v>10883443.670000002</v>
       </c>
       <c r="BQ104" s="2">
-        <v>19471175.789999995</v>
+        <v>20520614.91</v>
       </c>
       <c r="BR104" s="2">
-        <v>100418561.39999993</v>
+        <v>100440574.48999999</v>
       </c>
       <c r="BS104" s="2">
-        <v>7777490.7700000005</v>
+        <v>8350452.4899999984</v>
       </c>
       <c r="BT104" s="2">
-        <v>15034786.859999996</v>
+        <v>15744198.579999994</v>
       </c>
       <c r="BU104" s="2">
-        <v>15796617.09</v>
+        <v>16559453.300000001</v>
       </c>
       <c r="BV104" s="2">
-        <v>39587243.459999986</v>
+        <v>40782867.640000001</v>
       </c>
     </row>
-    <row r="105" spans="1:74" s="6" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A105" s="1" t="s">
-        <v>99</v>
+        <v>33</v>
       </c>
       <c r="B105" s="2">
-        <v>441517001.81000012</v>
+        <v>473054467.97000003</v>
       </c>
       <c r="C105" s="2">
-        <v>65027564.579999961</v>
+        <v>66994128.439999998</v>
       </c>
       <c r="D105" s="2">
-        <v>28143492.18999999</v>
+        <v>25331138.27</v>
       </c>
       <c r="E105" s="2">
-        <v>14169631.569999998</v>
+        <v>13812649.989999996</v>
       </c>
       <c r="F105" s="2">
-        <v>21050505.48</v>
+        <v>19513824.399999995</v>
       </c>
       <c r="G105" s="2">
-        <v>5652217.5199999977</v>
+        <v>6593832.5700000022</v>
       </c>
       <c r="H105" s="2">
-        <v>10562636.859999999</v>
+        <v>10469613.989999998</v>
       </c>
       <c r="I105" s="2">
-        <v>33192582.43</v>
+        <v>31224485.749999993</v>
       </c>
       <c r="J105" s="2">
-        <v>18477454.5</v>
+        <v>16621662.039999999</v>
       </c>
       <c r="K105" s="2">
-        <v>67286266.309999973</v>
+        <v>67596643.109999999</v>
       </c>
       <c r="L105" s="2">
-        <v>10875956.969999999</v>
+        <v>10704729.189999998</v>
       </c>
       <c r="M105" s="2">
-        <v>43474087.649999999</v>
+        <v>42487760.569999993</v>
       </c>
       <c r="N105" s="2">
-        <v>5722633.4799999986</v>
+        <v>5752017.9799999986</v>
       </c>
       <c r="O105" s="2">
-        <v>18509316.689999994</v>
+        <v>18273415.84</v>
       </c>
       <c r="P105" s="2">
-        <v>23804225.09</v>
+        <v>22763266.199999996</v>
       </c>
       <c r="Q105" s="2">
-        <v>24191649.290000003</v>
+        <v>23067819.059999995</v>
       </c>
       <c r="R105" s="2">
-        <v>6048121.2099999981</v>
+        <v>7087398.5</v>
       </c>
       <c r="S105" s="2">
-        <v>156468643.59000006</v>
+        <v>157670736.05999997</v>
       </c>
       <c r="T105" s="2">
-        <v>21432552.670000006</v>
+        <v>20877313.489999995</v>
       </c>
       <c r="U105" s="2">
-        <v>9938716.4399999976</v>
+        <v>9453035.9199999999</v>
       </c>
       <c r="V105" s="2">
-        <v>36402032.629999995</v>
+        <v>37054048.940000013</v>
       </c>
       <c r="W105" s="2">
-        <v>18375542.27999999</v>
+        <v>18569234.719999999</v>
       </c>
       <c r="X105" s="2">
-        <v>31739436.719999991</v>
+        <v>31555458.539999999</v>
       </c>
       <c r="Y105" s="2">
-        <v>8811482.1500000004</v>
+        <v>8574816.2899999991</v>
       </c>
       <c r="Z105" s="2">
-        <v>35057298.239999987</v>
+        <v>35018880.749999993</v>
       </c>
       <c r="AA105" s="2">
-        <v>42909025.019999988</v>
+        <v>42635403.300000004</v>
       </c>
       <c r="AB105" s="2">
-        <v>33729758.50999999</v>
+        <v>34488377.669999994</v>
       </c>
       <c r="AC105" s="2">
-        <v>39166188.049999997</v>
+        <v>38412786.329999991</v>
       </c>
       <c r="AD105" s="2">
-        <v>2045268.7599999993</v>
+        <v>1839588.9700000002</v>
       </c>
       <c r="AE105" s="2">
-        <v>46827969.909999989</v>
+        <v>44749769.300000004</v>
       </c>
       <c r="AF105" s="2">
-        <v>9092002.5799999982</v>
+        <v>8650979.4000000004</v>
       </c>
       <c r="AG105" s="2">
-        <v>3907478.7399999998</v>
+        <v>5672428.6899999995</v>
       </c>
       <c r="AH105" s="2">
-        <v>27284949.140000001</v>
+        <v>27814129.839999996</v>
       </c>
       <c r="AI105" s="2">
-        <v>24301153.689999998</v>
+        <v>22420362.580000002</v>
       </c>
       <c r="AJ105" s="2">
-        <v>90949162.950000003</v>
+        <v>95890101.149999976</v>
       </c>
       <c r="AK105" s="2">
-        <v>56634441.719999991</v>
+        <v>56580401.739999995</v>
       </c>
       <c r="AL105" s="2">
-        <v>27089734.260000005</v>
+        <v>25612179.869999997</v>
       </c>
       <c r="AM105" s="2">
-        <v>51361856.839999966</v>
+        <v>52336624.379999988</v>
       </c>
       <c r="AN105" s="2">
-        <v>16478455.300000003</v>
+        <v>15717732.939999998</v>
       </c>
       <c r="AO105" s="2">
-        <v>27929464.799999997</v>
+        <v>29240507.569999997</v>
       </c>
       <c r="AP105" s="2">
-        <v>30801644.469999999</v>
+        <v>32763537.32</v>
       </c>
       <c r="AQ105" s="2">
-        <v>86834770.900000006</v>
+        <v>86925421.63000001</v>
       </c>
       <c r="AR105" s="2">
-        <v>59875657.149999991</v>
+        <v>63563600.699999981</v>
       </c>
       <c r="AS105" s="2">
-        <v>3908214.0300000003</v>
+        <v>3579708.1000000006</v>
       </c>
       <c r="AT105" s="2">
-        <v>19665802.329999998</v>
+        <v>20246135.769999996</v>
       </c>
       <c r="AU105" s="2">
-        <v>10904212.550000001</v>
+        <v>10510949.229999997</v>
       </c>
       <c r="AV105" s="2">
-        <v>25739631.709999993</v>
+        <v>25707999.219999991</v>
       </c>
       <c r="AW105" s="2">
-        <v>23517090.350000009</v>
+        <v>23033888.950000003</v>
       </c>
       <c r="AX105" s="2">
-        <v>19011585.099999994</v>
+        <v>18402693.120000001</v>
       </c>
       <c r="AY105" s="2">
-        <v>18934593.789999999</v>
+        <v>18318401.240000002</v>
       </c>
       <c r="AZ105" s="2">
-        <v>14073229.279999997</v>
+        <v>13240423.680000005</v>
       </c>
       <c r="BA105" s="2">
-        <v>47898146.790000014</v>
+        <v>47826871.939999968</v>
       </c>
       <c r="BB105" s="2">
-        <v>25746917.789999984</v>
+        <v>26638743.239999987</v>
       </c>
       <c r="BC105" s="2">
-        <v>18426700.609999996</v>
+        <v>17906512.639999997</v>
       </c>
       <c r="BD105" s="2">
-        <v>9346653.4700000007</v>
+        <v>8410110.9300000034</v>
       </c>
       <c r="BE105" s="2">
-        <v>15647761.629999999</v>
+        <v>14943160.069999998</v>
       </c>
       <c r="BF105" s="2">
-        <v>34474022.919999994</v>
+        <v>33413051.240000002</v>
       </c>
       <c r="BG105" s="2">
-        <v>4809422.9299999988</v>
+        <v>5148743.4300000016</v>
       </c>
       <c r="BH105" s="2">
-        <v>5610538.0300000003</v>
+        <v>5196004.1599999992</v>
       </c>
       <c r="BI105" s="2">
-        <v>9572987.4399999995</v>
+        <v>8656533.3100000024</v>
       </c>
       <c r="BJ105" s="2">
-        <v>64369279.269999981</v>
+        <v>68307152.589999974</v>
       </c>
       <c r="BK105" s="2">
-        <v>28196318.119999994</v>
+        <v>27969015.599999987</v>
       </c>
       <c r="BL105" s="2">
-        <v>4689409.8099999996</v>
+        <v>5309422.0100000007</v>
       </c>
       <c r="BM105" s="2">
-        <v>15583132.59</v>
+        <v>14231502.48</v>
       </c>
       <c r="BN105" s="2">
-        <v>75530199.589999989</v>
+        <v>79455278.979999989</v>
       </c>
       <c r="BO105" s="2">
-        <v>27832708.52</v>
+        <v>27055526.540000007</v>
       </c>
       <c r="BP105" s="2">
-        <v>12219803.529999999</v>
+        <v>11744332.220000003</v>
       </c>
       <c r="BQ105" s="2">
-        <v>22761676.16</v>
+        <v>22149835.289999992</v>
       </c>
       <c r="BR105" s="2">
-        <v>105473103.80999999</v>
+        <v>107036384.42999987</v>
       </c>
       <c r="BS105" s="2">
-        <v>8575561.6000000015</v>
+        <v>8964143.6899999976</v>
       </c>
       <c r="BT105" s="2">
-        <v>16886493.969999999</v>
+        <v>16371414.709999993</v>
       </c>
       <c r="BU105" s="2">
-        <v>17097017.669999994</v>
+        <v>17274785.759999998</v>
       </c>
       <c r="BV105" s="2">
-        <v>42789003.310000002</v>
+        <v>42291478.949999988</v>
       </c>
     </row>
     <row r="106" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A106" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B106" s="2">
-        <v>375696091.99000019</v>
+        <v>438936282.18000031</v>
       </c>
       <c r="C106" s="2">
-        <v>53870901.969999976</v>
+        <v>58964967.799999982</v>
       </c>
       <c r="D106" s="2">
-        <v>20034378.369999997</v>
+        <v>24036135.079999994</v>
       </c>
       <c r="E106" s="2">
-        <v>10827917.910000004</v>
+        <v>12922881.329999998</v>
       </c>
       <c r="F106" s="2">
-        <v>17357064.150000006</v>
+        <v>17439178.84999999</v>
       </c>
       <c r="G106" s="2">
-        <v>4732243.9799999986</v>
+        <v>5385621.6299999999</v>
       </c>
       <c r="H106" s="2">
-        <v>7692216.3900000006</v>
+        <v>9443290.3899999987</v>
       </c>
       <c r="I106" s="2">
-        <v>25087886.280000001</v>
+        <v>29226181.899999995</v>
       </c>
       <c r="J106" s="2">
-        <v>14287324.959999999</v>
+        <v>15639352.089999996</v>
       </c>
       <c r="K106" s="2">
-        <v>51726743.429999985</v>
+        <v>64025662.539999969</v>
       </c>
       <c r="L106" s="2">
-        <v>7988716.2999999989</v>
+        <v>9354051.2799999975</v>
       </c>
       <c r="M106" s="2">
-        <v>36537562.199999988</v>
+        <v>41773380.690000005</v>
       </c>
       <c r="N106" s="2">
-        <v>4339449.4700000016</v>
+        <v>5044278.7799999993</v>
       </c>
       <c r="O106" s="2">
-        <v>14641309.279999999</v>
+        <v>17265329.539999992</v>
       </c>
       <c r="P106" s="2">
-        <v>18071433.480000004</v>
+        <v>20709128.419999991</v>
       </c>
       <c r="Q106" s="2">
-        <v>18565306.990000006</v>
+        <v>21711136.889999997</v>
       </c>
       <c r="R106" s="2">
-        <v>4966173.1899999995</v>
+        <v>5991073.7100000009</v>
       </c>
       <c r="S106" s="2">
-        <v>126718182.88999993</v>
+        <v>145450897.96000004</v>
       </c>
       <c r="T106" s="2">
-        <v>16638920.529999997</v>
+        <v>18927942.570000008</v>
       </c>
       <c r="U106" s="2">
-        <v>7653332.6899999985</v>
+        <v>9034153.2300000004</v>
       </c>
       <c r="V106" s="2">
-        <v>28499710.25</v>
+        <v>34117297.36999999</v>
       </c>
       <c r="W106" s="2">
-        <v>14230083.429999996</v>
+        <v>16898110.210000001</v>
       </c>
       <c r="X106" s="2">
-        <v>24315428.719999984</v>
+        <v>28441860.640000001</v>
       </c>
       <c r="Y106" s="2">
-        <v>7126701.1199999982</v>
+        <v>7774039.2899999991</v>
       </c>
       <c r="Z106" s="2">
-        <v>33253583.629999992</v>
+        <v>29542080.889999993</v>
       </c>
       <c r="AA106" s="2">
-        <v>33430833.629999999</v>
+        <v>39529872.619999997</v>
       </c>
       <c r="AB106" s="2">
-        <v>26851814.170000002</v>
+        <v>31996643.310000002</v>
       </c>
       <c r="AC106" s="2">
-        <v>30387759.959999993</v>
+        <v>34494652.68999999</v>
       </c>
       <c r="AD106" s="2">
-        <v>1490528.2700000005</v>
+        <v>1652182.5799999996</v>
       </c>
       <c r="AE106" s="2">
-        <v>37035575.429999992</v>
+        <v>40731335.599999987</v>
       </c>
       <c r="AF106" s="2">
-        <v>6745969.3600000013</v>
+        <v>8155712.9499999974</v>
       </c>
       <c r="AG106" s="2">
-        <v>3076282.419999999</v>
+        <v>3584453.1700000004</v>
       </c>
       <c r="AH106" s="2">
-        <v>21522502.970000006</v>
+        <v>25833578.319999993</v>
       </c>
       <c r="AI106" s="2">
-        <v>17740925.440000005</v>
+        <v>20580327.879999999</v>
       </c>
       <c r="AJ106" s="2">
-        <v>74409027.00000003</v>
+        <v>89125471.539999992</v>
       </c>
       <c r="AK106" s="2">
-        <v>43691200.68999999</v>
+        <v>51313830.079999998</v>
       </c>
       <c r="AL106" s="2">
-        <v>19967412.079999998</v>
+        <v>24099452.579999994</v>
       </c>
       <c r="AM106" s="2">
-        <v>40507183.690000013</v>
+        <v>48871294.060000017</v>
       </c>
       <c r="AN106" s="2">
-        <v>12500142.08</v>
+        <v>14420535.08</v>
       </c>
       <c r="AO106" s="2">
-        <v>21923918.52</v>
+        <v>26780154.109999999</v>
       </c>
       <c r="AP106" s="2">
-        <v>24045749.319999993</v>
+        <v>29255406.239999998</v>
       </c>
       <c r="AQ106" s="2">
-        <v>66930313.910000004</v>
+        <v>80184136.689999908</v>
       </c>
       <c r="AR106" s="2">
-        <v>54665605.289999969</v>
+        <v>49545243.850000024</v>
       </c>
       <c r="AS106" s="2">
-        <v>2976240.129999999</v>
+        <v>3405757.3099999996</v>
       </c>
       <c r="AT106" s="2">
-        <v>14516034.92</v>
+        <v>18759546.82</v>
       </c>
       <c r="AU106" s="2">
-        <v>8389750.6899999976</v>
+        <v>9696338.7699999996</v>
       </c>
       <c r="AV106" s="2">
-        <v>20724004.27</v>
+        <v>22804702.249999993</v>
       </c>
       <c r="AW106" s="2">
-        <v>17780456.459999993</v>
+        <v>20496548.169999991</v>
       </c>
       <c r="AX106" s="2">
-        <v>14567786.029999999</v>
+        <v>17107094.409999996</v>
       </c>
       <c r="AY106" s="2">
-        <v>14185852.360000001</v>
+        <v>16956783.679999996</v>
       </c>
       <c r="AZ106" s="2">
-        <v>10764168.690000001</v>
+        <v>12122582.180000003</v>
       </c>
       <c r="BA106" s="2">
-        <v>37683170.559999995</v>
+        <v>45303321.849999979</v>
       </c>
       <c r="BB106" s="2">
-        <v>20634696.98</v>
+        <v>23922536.960000001</v>
       </c>
       <c r="BC106" s="2">
-        <v>13953072.4</v>
+        <v>16975982.249999996</v>
       </c>
       <c r="BD106" s="2">
-        <v>6763616.0799999991</v>
+        <v>7892593.7199999988</v>
       </c>
       <c r="BE106" s="2">
-        <v>11558357.440000001</v>
+        <v>13327946.300000001</v>
       </c>
       <c r="BF106" s="2">
-        <v>25901064.189999998</v>
+        <v>29865147.129999995</v>
       </c>
       <c r="BG106" s="2">
-        <v>3925181.3099999996</v>
+        <v>4602316.4300000006</v>
       </c>
       <c r="BH106" s="2">
-        <v>3964877.810000001</v>
+        <v>4717542.07</v>
       </c>
       <c r="BI106" s="2">
-        <v>6941153.3099999987</v>
+        <v>7951301.4099999992</v>
       </c>
       <c r="BJ106" s="2">
-        <v>52722117.789999992</v>
+        <v>63689924.089999951</v>
       </c>
       <c r="BK106" s="2">
-        <v>21616406.649999995</v>
+        <v>25979151.639999993</v>
       </c>
       <c r="BL106" s="2">
-        <v>3887227.9400000004</v>
+        <v>4603557.3300000019</v>
       </c>
       <c r="BM106" s="2">
-        <v>12379192.129999995</v>
+        <v>13142708.140000002</v>
       </c>
       <c r="BN106" s="2">
-        <v>62107777.63000001</v>
+        <v>72680845.019999981</v>
       </c>
       <c r="BO106" s="2">
-        <v>21406400.429999996</v>
+        <v>24726587.079999994</v>
       </c>
       <c r="BP106" s="2">
-        <v>9365314.3799999971</v>
+        <v>10781297.069999997</v>
       </c>
       <c r="BQ106" s="2">
-        <v>16983927.149999995</v>
+        <v>19471175.789999992</v>
       </c>
       <c r="BR106" s="2">
-        <v>85510009.269999892</v>
+        <v>100418561.39999996</v>
       </c>
       <c r="BS106" s="2">
-        <v>6843721.120000001</v>
+        <v>7777490.7700000005</v>
       </c>
       <c r="BT106" s="2">
-        <v>13451162.75</v>
+        <v>15034786.859999996</v>
       </c>
       <c r="BU106" s="2">
-        <v>13520826.4</v>
+        <v>15796617.09</v>
       </c>
       <c r="BV106" s="2">
-        <v>34255501.590000004</v>
+        <v>39587243.459999986</v>
       </c>
     </row>
     <row r="107" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A107" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B107" s="2">
-        <v>388917591.11000049</v>
+        <v>441517001.81000012</v>
       </c>
       <c r="C107" s="2">
-        <v>55510073.089999974</v>
+        <v>65027564.579999954</v>
       </c>
       <c r="D107" s="2">
-        <v>19956774.659999996</v>
+        <v>28143492.18999999</v>
       </c>
       <c r="E107" s="2">
-        <v>11138568.689999999</v>
+        <v>14169631.569999997</v>
       </c>
       <c r="F107" s="2">
-        <v>17640220.260000002</v>
+        <v>21050505.479999997</v>
       </c>
       <c r="G107" s="2">
-        <v>4859524.4099999992</v>
+        <v>5652217.5199999996</v>
       </c>
       <c r="H107" s="2">
-        <v>8086376.5499999989</v>
+        <v>10562636.860000001</v>
       </c>
       <c r="I107" s="2">
-        <v>24963941.530000001</v>
+        <v>33192582.43</v>
       </c>
       <c r="J107" s="2">
-        <v>14669665.479999997</v>
+        <v>18477454.5</v>
       </c>
       <c r="K107" s="2">
-        <v>55005646.520000011</v>
+        <v>67286266.309999973</v>
       </c>
       <c r="L107" s="2">
-        <v>8394395.0099999998</v>
+        <v>10875956.969999999</v>
       </c>
       <c r="M107" s="2">
-        <v>35185263.660000011</v>
+        <v>43474087.649999999</v>
       </c>
       <c r="N107" s="2">
-        <v>4542796.1300000008</v>
+        <v>5722633.4799999995</v>
       </c>
       <c r="O107" s="2">
-        <v>14985378.670000002</v>
+        <v>18509316.689999998</v>
       </c>
       <c r="P107" s="2">
-        <v>18350644.969999999</v>
+        <v>23804225.09</v>
       </c>
       <c r="Q107" s="2">
-        <v>19252270.609999999</v>
+        <v>24191649.290000007</v>
       </c>
       <c r="R107" s="2">
-        <v>5450344.5300000003</v>
+        <v>6048121.2099999981</v>
       </c>
       <c r="S107" s="2">
-        <v>128553016.86000007</v>
+        <v>156468643.59000003</v>
       </c>
       <c r="T107" s="2">
-        <v>17079962.779999997</v>
+        <v>21432552.670000002</v>
       </c>
       <c r="U107" s="2">
-        <v>7823423.6999999993</v>
+        <v>9938716.4399999995</v>
       </c>
       <c r="V107" s="2">
-        <v>29742678.039999995</v>
+        <v>36402032.629999995</v>
       </c>
       <c r="W107" s="2">
-        <v>14985962.650000006</v>
+        <v>18375542.280000001</v>
       </c>
       <c r="X107" s="2">
-        <v>25175648.770000011</v>
+        <v>31739436.719999999</v>
       </c>
       <c r="Y107" s="2">
-        <v>7115751.6199999992</v>
+        <v>8811482.1499999985</v>
       </c>
       <c r="Z107" s="2">
-        <v>36512263.530000009</v>
+        <v>35057298.239999987</v>
       </c>
       <c r="AA107" s="2">
-        <v>34501365.079999998</v>
+        <v>42909025.019999981</v>
       </c>
       <c r="AB107" s="2">
-        <v>28606138.449999992</v>
+        <v>33729758.50999999</v>
       </c>
       <c r="AC107" s="2">
-        <v>32011204.219999999</v>
+        <v>39166188.049999997</v>
       </c>
       <c r="AD107" s="2">
-        <v>1505062.33</v>
+        <v>2045268.7599999995</v>
       </c>
       <c r="AE107" s="2">
-        <v>38064604.790000007</v>
+        <v>46827969.909999989</v>
       </c>
       <c r="AF107" s="2">
-        <v>7058051.4799999995</v>
+        <v>9092002.5799999982</v>
       </c>
       <c r="AG107" s="2">
-        <v>3239460.4999999995</v>
+        <v>3907478.7399999998</v>
       </c>
       <c r="AH107" s="2">
-        <v>22253686.489999998</v>
+        <v>27284949.139999997</v>
       </c>
       <c r="AI107" s="2">
-        <v>17587348.549999997</v>
+        <v>24301153.690000005</v>
       </c>
       <c r="AJ107" s="2">
-        <v>77177517.339999959</v>
+        <v>90949162.949999958</v>
       </c>
       <c r="AK107" s="2">
-        <v>46261802.25999999</v>
+        <v>56634441.719999991</v>
       </c>
       <c r="AL107" s="2">
-        <v>20497693.290000003</v>
+        <v>27089734.260000002</v>
       </c>
       <c r="AM107" s="2">
-        <v>41775235.039999992</v>
+        <v>51361856.839999974</v>
       </c>
       <c r="AN107" s="2">
-        <v>13045172.369999999</v>
+        <v>16478455.300000003</v>
       </c>
       <c r="AO107" s="2">
-        <v>23279535.299999993</v>
+        <v>27929464.799999997</v>
       </c>
       <c r="AP107" s="2">
-        <v>25454677.410000004</v>
+        <v>30801644.470000006</v>
       </c>
       <c r="AQ107" s="2">
-        <v>68467573.019999981</v>
+        <v>86834770.899999976</v>
       </c>
       <c r="AR107" s="2">
-        <v>55847803.150000013</v>
+        <v>59875657.149999991</v>
       </c>
       <c r="AS107" s="2">
-        <v>3066757.3200000003</v>
+        <v>3908214.0300000003</v>
       </c>
       <c r="AT107" s="2">
-        <v>15217753.889999997</v>
+        <v>19665802.329999998</v>
       </c>
       <c r="AU107" s="2">
-        <v>8608519.6700000018</v>
+        <v>10904212.550000001</v>
       </c>
       <c r="AV107" s="2">
-        <v>22441299.459999997</v>
+        <v>25739631.709999993</v>
       </c>
       <c r="AW107" s="2">
-        <v>18204702.979999989</v>
+        <v>23517090.350000005</v>
       </c>
       <c r="AX107" s="2">
-        <v>14605613.700000005</v>
+        <v>19011585.099999994</v>
       </c>
       <c r="AY107" s="2">
-        <v>14634843.200000001</v>
+        <v>18934593.789999999</v>
       </c>
       <c r="AZ107" s="2">
-        <v>10813739.550000001</v>
+        <v>14073229.279999997</v>
       </c>
       <c r="BA107" s="2">
-        <v>40150313.25999999</v>
+        <v>47898146.789999992</v>
       </c>
       <c r="BB107" s="2">
-        <v>21495442.239999995</v>
+        <v>25746917.789999995</v>
       </c>
       <c r="BC107" s="2">
-        <v>14705444.809999995</v>
+        <v>18426700.609999996</v>
       </c>
       <c r="BD107" s="2">
-        <v>6672960.0699999994</v>
+        <v>9346653.4700000007</v>
       </c>
       <c r="BE107" s="2">
-        <v>11378348.08</v>
+        <v>15647761.630000001</v>
       </c>
       <c r="BF107" s="2">
-        <v>26457344.350000005</v>
+        <v>34474022.919999994</v>
       </c>
       <c r="BG107" s="2">
-        <v>3975054.55</v>
+        <v>4809422.9300000006</v>
       </c>
       <c r="BH107" s="2">
-        <v>4101711.4799999991</v>
+        <v>5610538.0300000012</v>
       </c>
       <c r="BI107" s="2">
-        <v>7309720.1999999993</v>
+        <v>9572987.4400000013</v>
       </c>
       <c r="BJ107" s="2">
-        <v>55546040.709999993</v>
+        <v>64369279.269999996</v>
       </c>
       <c r="BK107" s="2">
-        <v>22591825.950000003</v>
+        <v>28196318.119999997</v>
       </c>
       <c r="BL107" s="2">
-        <v>4170169.3099999996</v>
+        <v>4689409.8099999996</v>
       </c>
       <c r="BM107" s="2">
-        <v>13101097.059999999</v>
+        <v>15583132.59</v>
       </c>
       <c r="BN107" s="2">
-        <v>64511182.129999995</v>
+        <v>75530199.589999974</v>
       </c>
       <c r="BO107" s="2">
-        <v>21876996.190000001</v>
+        <v>27832708.52</v>
       </c>
       <c r="BP107" s="2">
-        <v>9207464.2300000023</v>
+        <v>12219803.529999999</v>
       </c>
       <c r="BQ107" s="2">
-        <v>17424188.469999999</v>
+        <v>22761676.16</v>
       </c>
       <c r="BR107" s="2">
-        <v>86799677.319999993</v>
+        <v>105473103.80999996</v>
       </c>
       <c r="BS107" s="2">
-        <v>7349559.9000000004</v>
+        <v>8575561.6000000015</v>
       </c>
       <c r="BT107" s="2">
-        <v>13750193.689999994</v>
+        <v>16886493.969999995</v>
       </c>
       <c r="BU107" s="2">
-        <v>13837714.91</v>
+        <v>17097017.669999998</v>
       </c>
       <c r="BV107" s="2">
-        <v>35132461.210000008</v>
+        <v>42789003.309999995</v>
       </c>
     </row>
     <row r="108" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A108" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="B108" s="2">
+        <v>375696091.99000019</v>
+      </c>
+      <c r="C108" s="2">
+        <v>53870901.969999976</v>
+      </c>
+      <c r="D108" s="2">
+        <v>20034378.369999997</v>
+      </c>
+      <c r="E108" s="2">
+        <v>10827917.910000004</v>
+      </c>
+      <c r="F108" s="2">
+        <v>17357064.150000006</v>
+      </c>
+      <c r="G108" s="2">
+        <v>4732243.9799999986</v>
+      </c>
+      <c r="H108" s="2">
+        <v>7692216.3900000006</v>
+      </c>
+      <c r="I108" s="2">
+        <v>25087886.280000001</v>
+      </c>
+      <c r="J108" s="2">
+        <v>14287324.959999999</v>
+      </c>
+      <c r="K108" s="2">
+        <v>51726743.429999985</v>
+      </c>
+      <c r="L108" s="2">
+        <v>7988716.2999999989</v>
+      </c>
+      <c r="M108" s="2">
+        <v>36537562.199999988</v>
+      </c>
+      <c r="N108" s="2">
+        <v>4339449.4700000016</v>
+      </c>
+      <c r="O108" s="2">
+        <v>14641309.279999999</v>
+      </c>
+      <c r="P108" s="2">
+        <v>18071433.480000004</v>
+      </c>
+      <c r="Q108" s="2">
+        <v>18565306.990000006</v>
+      </c>
+      <c r="R108" s="2">
+        <v>4966173.1899999995</v>
+      </c>
+      <c r="S108" s="2">
+        <v>126718182.88999993</v>
+      </c>
+      <c r="T108" s="2">
+        <v>16638920.529999997</v>
+      </c>
+      <c r="U108" s="2">
+        <v>7653332.6899999985</v>
+      </c>
+      <c r="V108" s="2">
+        <v>28499710.25</v>
+      </c>
+      <c r="W108" s="2">
+        <v>14230083.429999996</v>
+      </c>
+      <c r="X108" s="2">
+        <v>24315428.719999984</v>
+      </c>
+      <c r="Y108" s="2">
+        <v>7126701.1199999982</v>
+      </c>
+      <c r="Z108" s="2">
+        <v>33253583.629999992</v>
+      </c>
+      <c r="AA108" s="2">
+        <v>33430833.629999999</v>
+      </c>
+      <c r="AB108" s="2">
+        <v>26851814.170000002</v>
+      </c>
+      <c r="AC108" s="2">
+        <v>30387759.959999993</v>
+      </c>
+      <c r="AD108" s="2">
+        <v>1490528.2700000005</v>
+      </c>
+      <c r="AE108" s="2">
+        <v>37035575.429999992</v>
+      </c>
+      <c r="AF108" s="2">
+        <v>6745969.3600000013</v>
+      </c>
+      <c r="AG108" s="2">
+        <v>3076282.419999999</v>
+      </c>
+      <c r="AH108" s="2">
+        <v>21522502.970000006</v>
+      </c>
+      <c r="AI108" s="2">
+        <v>17740925.440000005</v>
+      </c>
+      <c r="AJ108" s="2">
+        <v>74409027.00000003</v>
+      </c>
+      <c r="AK108" s="2">
+        <v>43691200.68999999</v>
+      </c>
+      <c r="AL108" s="2">
+        <v>19967412.079999998</v>
+      </c>
+      <c r="AM108" s="2">
+        <v>40507183.690000013</v>
+      </c>
+      <c r="AN108" s="2">
+        <v>12500142.08</v>
+      </c>
+      <c r="AO108" s="2">
+        <v>21923918.52</v>
+      </c>
+      <c r="AP108" s="2">
+        <v>24045749.319999993</v>
+      </c>
+      <c r="AQ108" s="2">
+        <v>66930313.910000004</v>
+      </c>
+      <c r="AR108" s="2">
+        <v>54665605.289999969</v>
+      </c>
+      <c r="AS108" s="2">
+        <v>2976240.129999999</v>
+      </c>
+      <c r="AT108" s="2">
+        <v>14516034.92</v>
+      </c>
+      <c r="AU108" s="2">
+        <v>8389750.6899999976</v>
+      </c>
+      <c r="AV108" s="2">
+        <v>20724004.27</v>
+      </c>
+      <c r="AW108" s="2">
+        <v>17780456.459999993</v>
+      </c>
+      <c r="AX108" s="2">
+        <v>14567786.029999999</v>
+      </c>
+      <c r="AY108" s="2">
+        <v>14185852.360000001</v>
+      </c>
+      <c r="AZ108" s="2">
+        <v>10764168.690000001</v>
+      </c>
+      <c r="BA108" s="2">
+        <v>37683170.559999995</v>
+      </c>
+      <c r="BB108" s="2">
+        <v>20634696.98</v>
+      </c>
+      <c r="BC108" s="2">
+        <v>13953072.4</v>
+      </c>
+      <c r="BD108" s="2">
+        <v>6763616.0799999991</v>
+      </c>
+      <c r="BE108" s="2">
+        <v>11558357.440000001</v>
+      </c>
+      <c r="BF108" s="2">
+        <v>25901064.189999998</v>
+      </c>
+      <c r="BG108" s="2">
+        <v>3925181.3099999996</v>
+      </c>
+      <c r="BH108" s="2">
+        <v>3964877.810000001</v>
+      </c>
+      <c r="BI108" s="2">
+        <v>6941153.3099999987</v>
+      </c>
+      <c r="BJ108" s="2">
+        <v>52722117.789999992</v>
+      </c>
+      <c r="BK108" s="2">
+        <v>21616406.649999995</v>
+      </c>
+      <c r="BL108" s="2">
+        <v>3887227.9400000004</v>
+      </c>
+      <c r="BM108" s="2">
+        <v>12379192.129999995</v>
+      </c>
+      <c r="BN108" s="2">
+        <v>62107777.63000001</v>
+      </c>
+      <c r="BO108" s="2">
+        <v>21406400.429999996</v>
+      </c>
+      <c r="BP108" s="2">
+        <v>9365314.3799999971</v>
+      </c>
+      <c r="BQ108" s="2">
+        <v>16983927.149999995</v>
+      </c>
+      <c r="BR108" s="2">
+        <v>85510009.269999892</v>
+      </c>
+      <c r="BS108" s="2">
+        <v>6843721.120000001</v>
+      </c>
+      <c r="BT108" s="2">
+        <v>13451162.75</v>
+      </c>
+      <c r="BU108" s="2">
+        <v>13520826.4</v>
+      </c>
+      <c r="BV108" s="2">
+        <v>34255501.590000004</v>
+      </c>
+    </row>
+    <row r="109" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A109" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="B109" s="2">
+        <v>388917591.11000049</v>
+      </c>
+      <c r="C109" s="2">
+        <v>55510073.089999974</v>
+      </c>
+      <c r="D109" s="2">
+        <v>19956774.659999996</v>
+      </c>
+      <c r="E109" s="2">
+        <v>11138568.689999999</v>
+      </c>
+      <c r="F109" s="2">
+        <v>17640220.260000002</v>
+      </c>
+      <c r="G109" s="2">
+        <v>4859524.4099999992</v>
+      </c>
+      <c r="H109" s="2">
+        <v>8086376.5499999989</v>
+      </c>
+      <c r="I109" s="2">
+        <v>24963941.530000001</v>
+      </c>
+      <c r="J109" s="2">
+        <v>14669665.479999997</v>
+      </c>
+      <c r="K109" s="2">
+        <v>55005646.520000011</v>
+      </c>
+      <c r="L109" s="2">
+        <v>8394395.0099999998</v>
+      </c>
+      <c r="M109" s="2">
+        <v>35185263.660000011</v>
+      </c>
+      <c r="N109" s="2">
+        <v>4542796.1300000008</v>
+      </c>
+      <c r="O109" s="2">
+        <v>14985378.670000002</v>
+      </c>
+      <c r="P109" s="2">
+        <v>18350644.969999999</v>
+      </c>
+      <c r="Q109" s="2">
+        <v>19252270.609999999</v>
+      </c>
+      <c r="R109" s="2">
+        <v>5450344.5300000003</v>
+      </c>
+      <c r="S109" s="2">
+        <v>128553016.86000007</v>
+      </c>
+      <c r="T109" s="2">
+        <v>17079962.779999997</v>
+      </c>
+      <c r="U109" s="2">
+        <v>7823423.6999999993</v>
+      </c>
+      <c r="V109" s="2">
+        <v>29742678.039999995</v>
+      </c>
+      <c r="W109" s="2">
+        <v>14985962.650000006</v>
+      </c>
+      <c r="X109" s="2">
+        <v>25175648.770000011</v>
+      </c>
+      <c r="Y109" s="2">
+        <v>7115751.6199999992</v>
+      </c>
+      <c r="Z109" s="2">
+        <v>36512263.530000009</v>
+      </c>
+      <c r="AA109" s="2">
+        <v>34501365.079999998</v>
+      </c>
+      <c r="AB109" s="2">
+        <v>28606138.449999992</v>
+      </c>
+      <c r="AC109" s="2">
+        <v>32011204.219999999</v>
+      </c>
+      <c r="AD109" s="2">
+        <v>1505062.33</v>
+      </c>
+      <c r="AE109" s="2">
+        <v>38064604.790000007</v>
+      </c>
+      <c r="AF109" s="2">
+        <v>7058051.4799999995</v>
+      </c>
+      <c r="AG109" s="2">
+        <v>3239460.4999999995</v>
+      </c>
+      <c r="AH109" s="2">
+        <v>22253686.489999998</v>
+      </c>
+      <c r="AI109" s="2">
+        <v>17587348.549999997</v>
+      </c>
+      <c r="AJ109" s="2">
+        <v>77177517.339999959</v>
+      </c>
+      <c r="AK109" s="2">
+        <v>46261802.25999999</v>
+      </c>
+      <c r="AL109" s="2">
+        <v>20497693.290000003</v>
+      </c>
+      <c r="AM109" s="2">
+        <v>41775235.039999992</v>
+      </c>
+      <c r="AN109" s="2">
+        <v>13045172.369999999</v>
+      </c>
+      <c r="AO109" s="2">
+        <v>23279535.299999993</v>
+      </c>
+      <c r="AP109" s="2">
+        <v>25454677.410000004</v>
+      </c>
+      <c r="AQ109" s="2">
+        <v>68467573.019999981</v>
+      </c>
+      <c r="AR109" s="2">
+        <v>55847803.150000013</v>
+      </c>
+      <c r="AS109" s="2">
+        <v>3066757.3200000003</v>
+      </c>
+      <c r="AT109" s="2">
+        <v>15217753.889999997</v>
+      </c>
+      <c r="AU109" s="2">
+        <v>8608519.6700000018</v>
+      </c>
+      <c r="AV109" s="2">
+        <v>22441299.459999997</v>
+      </c>
+      <c r="AW109" s="2">
+        <v>18204702.979999989</v>
+      </c>
+      <c r="AX109" s="2">
+        <v>14605613.700000005</v>
+      </c>
+      <c r="AY109" s="2">
+        <v>14634843.200000001</v>
+      </c>
+      <c r="AZ109" s="2">
+        <v>10813739.550000001</v>
+      </c>
+      <c r="BA109" s="2">
+        <v>40150313.25999999</v>
+      </c>
+      <c r="BB109" s="2">
+        <v>21495442.239999995</v>
+      </c>
+      <c r="BC109" s="2">
+        <v>14705444.809999995</v>
+      </c>
+      <c r="BD109" s="2">
+        <v>6672960.0699999994</v>
+      </c>
+      <c r="BE109" s="2">
+        <v>11378348.08</v>
+      </c>
+      <c r="BF109" s="2">
+        <v>26457344.350000005</v>
+      </c>
+      <c r="BG109" s="2">
+        <v>3975054.55</v>
+      </c>
+      <c r="BH109" s="2">
+        <v>4101711.4799999991</v>
+      </c>
+      <c r="BI109" s="2">
+        <v>7309720.1999999993</v>
+      </c>
+      <c r="BJ109" s="2">
+        <v>55546040.709999993</v>
+      </c>
+      <c r="BK109" s="2">
+        <v>22591825.950000003</v>
+      </c>
+      <c r="BL109" s="2">
+        <v>4170169.3099999996</v>
+      </c>
+      <c r="BM109" s="2">
+        <v>13101097.059999999</v>
+      </c>
+      <c r="BN109" s="2">
+        <v>64511182.129999995</v>
+      </c>
+      <c r="BO109" s="2">
+        <v>21876996.190000001</v>
+      </c>
+      <c r="BP109" s="2">
+        <v>9207464.2300000023</v>
+      </c>
+      <c r="BQ109" s="2">
+        <v>17424188.469999999</v>
+      </c>
+      <c r="BR109" s="2">
+        <v>86799677.319999993</v>
+      </c>
+      <c r="BS109" s="2">
+        <v>7349559.9000000004</v>
+      </c>
+      <c r="BT109" s="2">
+        <v>13750193.689999994</v>
+      </c>
+      <c r="BU109" s="2">
+        <v>13837714.91</v>
+      </c>
+      <c r="BV109" s="2">
+        <v>35132461.210000008</v>
+      </c>
+    </row>
+    <row r="110" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A110" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="B108" s="2">
+      <c r="B110" s="2">
         <v>475849313.64000034</v>
       </c>
-      <c r="C108" s="2">
+      <c r="C110" s="2">
         <v>66494233.469999976</v>
       </c>
-      <c r="D108" s="2">
+      <c r="D110" s="2">
         <v>25001669.240000002</v>
       </c>
-      <c r="E108" s="2">
+      <c r="E110" s="2">
         <v>14090675.870000001</v>
       </c>
-      <c r="F108" s="2">
+      <c r="F110" s="2">
         <v>20482287.629999995</v>
       </c>
-      <c r="G108" s="2">
+      <c r="G110" s="2">
         <v>6111374.7899999991</v>
       </c>
-      <c r="H108" s="2">
+      <c r="H110" s="2">
         <v>10264245.340000004</v>
       </c>
-      <c r="I108" s="2">
+      <c r="I110" s="2">
         <v>31158138.229999997</v>
       </c>
-      <c r="J108" s="2">
+      <c r="J110" s="2">
         <v>17632231.589999996</v>
       </c>
-      <c r="K108" s="2">
+      <c r="K110" s="2">
         <v>67622104.510000005</v>
       </c>
-      <c r="L108" s="2">
+      <c r="L110" s="2">
         <v>10397588.489999998</v>
       </c>
-      <c r="M108" s="2">
+      <c r="M110" s="2">
         <v>42406410.049999997</v>
       </c>
-      <c r="N108" s="2">
+      <c r="N110" s="2">
         <v>5559006.6400000006</v>
       </c>
-      <c r="O108" s="2">
+      <c r="O110" s="2">
         <v>18347331.929999992</v>
       </c>
-      <c r="P108" s="2">
+      <c r="P110" s="2">
         <v>22380359.009999998</v>
       </c>
-      <c r="Q108" s="2">
+      <c r="Q110" s="2">
         <v>23820708.73</v>
       </c>
-      <c r="R108" s="2">
+      <c r="R110" s="2">
         <v>7119455.5799999982</v>
       </c>
-      <c r="S108" s="2">
+      <c r="S110" s="2">
         <v>160532795.62000003</v>
       </c>
-      <c r="T108" s="2">
+      <c r="T110" s="2">
         <v>20472444.989999998</v>
       </c>
-      <c r="U108" s="2">
+      <c r="U110" s="2">
         <v>9657475.2599999979</v>
       </c>
-      <c r="V108" s="2">
+      <c r="V110" s="2">
         <v>35415471.249999993</v>
       </c>
-      <c r="W108" s="2">
+      <c r="W110" s="2">
         <v>18469626.360000007</v>
       </c>
-      <c r="X108" s="2">
+      <c r="X110" s="2">
         <v>30186546.829999991</v>
       </c>
-      <c r="Y108" s="2">
+      <c r="Y110" s="2">
         <v>8631847.4700000007</v>
       </c>
-      <c r="Z108" s="2">
+      <c r="Z110" s="2">
         <v>39522244.320000015</v>
       </c>
-      <c r="AA108" s="2">
+      <c r="AA110" s="2">
         <v>42278633.379999995</v>
       </c>
-      <c r="AB108" s="2">
+      <c r="AB110" s="2">
         <v>35259685.299999997</v>
       </c>
-      <c r="AC108" s="2">
+      <c r="AC110" s="2">
         <v>39953898.269999981</v>
       </c>
-      <c r="AD108" s="2">
+      <c r="AD110" s="2">
         <v>1772045.9299999997</v>
       </c>
-      <c r="AE108" s="2">
+      <c r="AE110" s="2">
         <v>45839026.400000006</v>
       </c>
-      <c r="AF108" s="2">
+      <c r="AF110" s="2">
         <v>8748095.5700000003</v>
       </c>
-      <c r="AG108" s="2">
+      <c r="AG110" s="2">
         <v>3942938.3700000006</v>
       </c>
-      <c r="AH108" s="2">
+      <c r="AH110" s="2">
         <v>28096507.039999999</v>
       </c>
-      <c r="AI108" s="2">
+      <c r="AI110" s="2">
         <v>22483926.050000001</v>
       </c>
-      <c r="AJ108" s="2">
+      <c r="AJ110" s="2">
         <v>96934861.549999967</v>
       </c>
-      <c r="AK108" s="2">
+      <c r="AK110" s="2">
         <v>56102294.439999998</v>
       </c>
-      <c r="AL108" s="2">
+      <c r="AL110" s="2">
         <v>25790508.510000005</v>
       </c>
-      <c r="AM108" s="2">
+      <c r="AM110" s="2">
         <v>51650212.889999993</v>
       </c>
-      <c r="AN108" s="2">
+      <c r="AN110" s="2">
         <v>16265753.589999992</v>
       </c>
-      <c r="AO108" s="2">
+      <c r="AO110" s="2">
         <v>28056449.549999993</v>
       </c>
-      <c r="AP108" s="2">
+      <c r="AP110" s="2">
         <v>32076736.510000005</v>
       </c>
-      <c r="AQ108" s="2">
+      <c r="AQ110" s="2">
         <v>86105274.719999999</v>
       </c>
-      <c r="AR108" s="2">
+      <c r="AR110" s="2">
         <v>64203327.329999998</v>
       </c>
-      <c r="AS108" s="2">
+      <c r="AS110" s="2">
         <v>3654027.5200000005</v>
       </c>
-      <c r="AT108" s="2">
+      <c r="AT110" s="2">
         <v>19783812.279999994</v>
       </c>
-      <c r="AU108" s="2">
+      <c r="AU110" s="2">
         <v>10287950.990000006</v>
       </c>
-      <c r="AV108" s="2">
+      <c r="AV110" s="2">
         <v>27192024.5</v>
       </c>
-      <c r="AW108" s="2">
+      <c r="AW110" s="2">
         <v>22017061.749999993</v>
       </c>
-      <c r="AX108" s="2">
+      <c r="AX110" s="2">
         <v>17931065.660000004</v>
       </c>
-      <c r="AY108" s="2">
+      <c r="AY110" s="2">
         <v>17831253.560000002</v>
       </c>
-      <c r="AZ108" s="2">
+      <c r="AZ110" s="2">
         <v>13159104.730000004</v>
       </c>
-      <c r="BA108" s="2">
+      <c r="BA110" s="2">
         <v>50429487.630000003</v>
       </c>
-      <c r="BB108" s="2">
+      <c r="BB110" s="2">
         <v>27761150.119999994</v>
       </c>
-      <c r="BC108" s="2">
+      <c r="BC110" s="2">
         <v>18885428.089999996</v>
       </c>
-      <c r="BD108" s="2">
+      <c r="BD110" s="2">
         <v>8279429.4799999995</v>
       </c>
-      <c r="BE108" s="2">
+      <c r="BE110" s="2">
         <v>13881263.599999994</v>
       </c>
-      <c r="BF108" s="2">
+      <c r="BF110" s="2">
         <v>32278363.330000013</v>
       </c>
-      <c r="BG108" s="2">
+      <c r="BG110" s="2">
         <v>5108154.66</v>
       </c>
-      <c r="BH108" s="2">
+      <c r="BH110" s="2">
         <v>5139246.6300000008</v>
       </c>
-      <c r="BI108" s="2">
+      <c r="BI110" s="2">
         <v>8977810.1699999981</v>
       </c>
-      <c r="BJ108" s="2">
+      <c r="BJ110" s="2">
         <v>70909406.24000001</v>
       </c>
-      <c r="BK108" s="2">
+      <c r="BK110" s="2">
         <v>27736300.730000012</v>
       </c>
-      <c r="BL108" s="2">
+      <c r="BL110" s="2">
         <v>5316666.1900000004</v>
       </c>
-      <c r="BM108" s="2">
+      <c r="BM110" s="2">
         <v>15552532.579999998</v>
       </c>
-      <c r="BN108" s="2">
+      <c r="BN110" s="2">
         <v>79501386.439999968</v>
       </c>
-      <c r="BO108" s="2">
+      <c r="BO110" s="2">
         <v>26479041.98</v>
       </c>
-      <c r="BP108" s="2">
+      <c r="BP110" s="2">
         <v>11410155.360000003</v>
       </c>
-      <c r="BQ108" s="2">
+      <c r="BQ110" s="2">
         <v>21910331.290000014</v>
       </c>
-      <c r="BR108" s="2">
+      <c r="BR110" s="2">
         <v>109953824.7</v>
       </c>
-      <c r="BS108" s="2">
+      <c r="BS110" s="2">
         <v>9076561.8599999994</v>
       </c>
-      <c r="BT108" s="2">
+      <c r="BT110" s="2">
         <v>16733431.939999994</v>
       </c>
-      <c r="BU108" s="2">
+      <c r="BU110" s="2">
         <v>17431940.840000007</v>
       </c>
-      <c r="BV108" s="2">
+      <c r="BV110" s="2">
         <v>43434656.159999989</v>
       </c>
     </row>
-    <row r="109" spans="1:74" s="9" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A109" s="1" t="s">
+    <row r="111" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A111" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B109" s="2">
+      <c r="B111" s="2">
         <v>473323949.97000039</v>
       </c>
-      <c r="C109" s="2">
-[...11 lines deleted...]
-      <c r="G109" s="2">
+      <c r="C111" s="2">
+        <v>66271729.089999922</v>
+      </c>
+      <c r="D111" s="2">
+        <v>25315309.02</v>
+      </c>
+      <c r="E111" s="2">
+        <v>13914973.099999994</v>
+      </c>
+      <c r="F111" s="2">
+        <v>18816541.160000004</v>
+      </c>
+      <c r="G111" s="2">
         <v>6413254.5299999984</v>
       </c>
-      <c r="H109" s="2">
-[...2 lines deleted...]
-      <c r="I109" s="2">
+      <c r="H111" s="2">
+        <v>10288720.210000001</v>
+      </c>
+      <c r="I111" s="2">
         <v>30452751.719999991</v>
       </c>
-      <c r="J109" s="2">
-[...8 lines deleted...]
-      <c r="M109" s="2">
+      <c r="J111" s="2">
+        <v>16932731.690000001</v>
+      </c>
+      <c r="K111" s="2">
+        <v>68210469.87999998</v>
+      </c>
+      <c r="L111" s="2">
+        <v>10531933.139999997</v>
+      </c>
+      <c r="M111" s="2">
         <v>42317675.399999991</v>
       </c>
-      <c r="N109" s="2">
-[...11 lines deleted...]
-      <c r="R109" s="2">
+      <c r="N111" s="2">
+        <v>5552767.169999999</v>
+      </c>
+      <c r="O111" s="2">
+        <v>16991339.290000003</v>
+      </c>
+      <c r="P111" s="2">
+        <v>22957870.920000002</v>
+      </c>
+      <c r="Q111" s="2">
+        <v>23626459.100000005</v>
+      </c>
+      <c r="R111" s="2">
         <v>7165009.8100000005</v>
       </c>
-      <c r="S109" s="2">
-[...5 lines deleted...]
-      <c r="U109" s="2">
+      <c r="S111" s="2">
+        <v>158808107.09000006</v>
+      </c>
+      <c r="T111" s="2">
+        <v>20193094.490000002</v>
+      </c>
+      <c r="U111" s="2">
         <v>9485192.0099999979</v>
       </c>
-      <c r="V109" s="2">
+      <c r="V111" s="2">
         <v>35093094.829999998</v>
       </c>
-      <c r="W109" s="2">
-[...5 lines deleted...]
-      <c r="Y109" s="2">
+      <c r="W111" s="2">
+        <v>18282347.660000011</v>
+      </c>
+      <c r="X111" s="2">
+        <v>30343966.180000015</v>
+      </c>
+      <c r="Y111" s="2">
         <v>8685929.7300000004</v>
       </c>
-      <c r="Z109" s="2">
-[...26 lines deleted...]
-      <c r="AI109" s="2">
+      <c r="Z111" s="2">
+        <v>35386683.049999982</v>
+      </c>
+      <c r="AA111" s="2">
+        <v>42359123.139999993</v>
+      </c>
+      <c r="AB111" s="2">
+        <v>34581180.219999999</v>
+      </c>
+      <c r="AC111" s="2">
+        <v>40080072.289999984</v>
+      </c>
+      <c r="AD111" s="2">
+        <v>1878485.1900000004</v>
+      </c>
+      <c r="AE111" s="2">
+        <v>44601837.579999976</v>
+      </c>
+      <c r="AF111" s="2">
+        <v>8715287.4000000004</v>
+      </c>
+      <c r="AG111" s="2">
+        <v>3960307.8900000006</v>
+      </c>
+      <c r="AH111" s="2">
+        <v>27630801.699999996</v>
+      </c>
+      <c r="AI111" s="2">
         <v>21434255.789999999</v>
       </c>
-      <c r="AJ109" s="2">
-[...38 lines deleted...]
-      <c r="AW109" s="2">
+      <c r="AJ111" s="2">
+        <v>99222079.420000017</v>
+      </c>
+      <c r="AK111" s="2">
+        <v>55243802.209999971</v>
+      </c>
+      <c r="AL111" s="2">
+        <v>25470151.780000005</v>
+      </c>
+      <c r="AM111" s="2">
+        <v>52112873.120000035</v>
+      </c>
+      <c r="AN111" s="2">
+        <v>16255387.100000001</v>
+      </c>
+      <c r="AO111" s="2">
+        <v>28214082.809999995</v>
+      </c>
+      <c r="AP111" s="2">
+        <v>32836809.180000007</v>
+      </c>
+      <c r="AQ111" s="2">
+        <v>85583134.839999974</v>
+      </c>
+      <c r="AR111" s="2">
+        <v>59290524.289999984</v>
+      </c>
+      <c r="AS111" s="2">
+        <v>3621563.5100000002</v>
+      </c>
+      <c r="AT111" s="2">
+        <v>19717536.129999995</v>
+      </c>
+      <c r="AU111" s="2">
+        <v>10344799.819999998</v>
+      </c>
+      <c r="AV111" s="2">
+        <v>26383983.139999997</v>
+      </c>
+      <c r="AW111" s="2">
         <v>21872104.559999999</v>
       </c>
-      <c r="AX109" s="2">
+      <c r="AX111" s="2">
         <v>18037884.710000001</v>
       </c>
-      <c r="AY109" s="2">
-[...5 lines deleted...]
-      <c r="BA109" s="2">
+      <c r="AY111" s="2">
+        <v>17642711.460000005</v>
+      </c>
+      <c r="AZ111" s="2">
+        <v>13370272.870000005</v>
+      </c>
+      <c r="BA111" s="2">
         <v>51123448.670000002</v>
       </c>
-      <c r="BB109" s="2">
+      <c r="BB111" s="2">
         <v>27364505.390000001</v>
       </c>
-      <c r="BC109" s="2">
-[...5 lines deleted...]
-      <c r="BE109" s="2">
+      <c r="BC111" s="2">
+        <v>18317649.800000001</v>
+      </c>
+      <c r="BD111" s="2">
+        <v>8603560.7699999977</v>
+      </c>
+      <c r="BE111" s="2">
         <v>14669613.75</v>
       </c>
-      <c r="BF109" s="2">
+      <c r="BF111" s="2">
         <v>32731084.059999995</v>
       </c>
-      <c r="BG109" s="2">
-[...35 lines deleted...]
-      <c r="BS109" s="2">
+      <c r="BG111" s="2">
+        <v>5209010.7599999988</v>
+      </c>
+      <c r="BH111" s="2">
+        <v>5305450.4400000013</v>
+      </c>
+      <c r="BI111" s="2">
+        <v>9294923.629999999</v>
+      </c>
+      <c r="BJ111" s="2">
+        <v>70711575.770000011</v>
+      </c>
+      <c r="BK111" s="2">
+        <v>27580386.190000009</v>
+      </c>
+      <c r="BL111" s="2">
+        <v>5294671.5299999993</v>
+      </c>
+      <c r="BM111" s="2">
+        <v>13460011.410000004</v>
+      </c>
+      <c r="BN111" s="2">
+        <v>79774749.539999962</v>
+      </c>
+      <c r="BO111" s="2">
+        <v>26003145.109999996</v>
+      </c>
+      <c r="BP111" s="2">
+        <v>11395064.49</v>
+      </c>
+      <c r="BQ111" s="2">
+        <v>22104885.859999996</v>
+      </c>
+      <c r="BR111" s="2">
+        <v>106165314.79000005</v>
+      </c>
+      <c r="BS111" s="2">
         <v>8865167.870000001</v>
       </c>
-      <c r="BT109" s="2">
-[...2 lines deleted...]
-      <c r="BU109" s="2">
+      <c r="BT111" s="2">
+        <v>16350363.539999995</v>
+      </c>
+      <c r="BU111" s="2">
         <v>17711727.949999999</v>
       </c>
-      <c r="BV109" s="2">
+      <c r="BV111" s="2">
         <v>42752106.159999996</v>
       </c>
     </row>
-    <row r="110" spans="1:74" s="10" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="1" t="s">
+    <row r="112" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A112" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="B110" s="2">
-[...2 lines deleted...]
-      <c r="C110" s="2">
+      <c r="B112" s="2">
+        <v>526933506.76000023</v>
+      </c>
+      <c r="C112" s="2">
         <v>72213732.449999988</v>
       </c>
-      <c r="D110" s="2">
-[...2 lines deleted...]
-      <c r="E110" s="2">
+      <c r="D112" s="2">
+        <v>27800697.530000009</v>
+      </c>
+      <c r="E112" s="2">
         <v>14742688.539999995</v>
       </c>
-      <c r="F110" s="2">
+      <c r="F112" s="2">
         <v>20623437.700000003</v>
       </c>
-      <c r="G110" s="2">
-[...8 lines deleted...]
-      <c r="J110" s="2">
+      <c r="G112" s="2">
+        <v>7209856.2300000004</v>
+      </c>
+      <c r="H112" s="2">
+        <v>11737890.960000001</v>
+      </c>
+      <c r="I112" s="2">
+        <v>33104888.049999997</v>
+      </c>
+      <c r="J112" s="2">
         <v>18507113.039999999</v>
       </c>
-      <c r="K110" s="2">
+      <c r="K112" s="2">
         <v>74220830.599999964</v>
       </c>
-      <c r="L110" s="2">
-[...2 lines deleted...]
-      <c r="M110" s="2">
+      <c r="L112" s="2">
+        <v>11629541.039999997</v>
+      </c>
+      <c r="M112" s="2">
         <v>45913725.439999998</v>
       </c>
-      <c r="N110" s="2">
-[...41 lines deleted...]
-      <c r="AB110" s="2">
+      <c r="N112" s="2">
+        <v>6161212.2699999986</v>
+      </c>
+      <c r="O112" s="2">
+        <v>17966476.140000004</v>
+      </c>
+      <c r="P112" s="2">
+        <v>24725388.880000006</v>
+      </c>
+      <c r="Q112" s="2">
+        <v>25412509.43</v>
+      </c>
+      <c r="R112" s="2">
+        <v>7992797.5700000003</v>
+      </c>
+      <c r="S112" s="2">
+        <v>175878079.85000008</v>
+      </c>
+      <c r="T112" s="2">
+        <v>22721040.77</v>
+      </c>
+      <c r="U112" s="2">
+        <v>10323492</v>
+      </c>
+      <c r="V112" s="2">
+        <v>37695840.069999993</v>
+      </c>
+      <c r="W112" s="2">
+        <v>21022333.980000004</v>
+      </c>
+      <c r="X112" s="2">
+        <v>32868406.889999993</v>
+      </c>
+      <c r="Y112" s="2">
+        <v>9661521.4499999974</v>
+      </c>
+      <c r="Z112" s="2">
+        <v>38395638.99000001</v>
+      </c>
+      <c r="AA112" s="2">
+        <v>45111245.230000004</v>
+      </c>
+      <c r="AB112" s="2">
         <v>37237545.740000002</v>
       </c>
-      <c r="AC110" s="2">
+      <c r="AC112" s="2">
         <v>43947650.299999997</v>
       </c>
-      <c r="AD110" s="2">
+      <c r="AD112" s="2">
         <v>2018618.4900000002</v>
       </c>
-      <c r="AE110" s="2">
-[...2 lines deleted...]
-      <c r="AF110" s="2">
+      <c r="AE112" s="2">
+        <v>49099322.909999982</v>
+      </c>
+      <c r="AF112" s="2">
         <v>9488626.5800000001</v>
       </c>
-      <c r="AG110" s="2">
-[...5 lines deleted...]
-      <c r="AI110" s="2">
+      <c r="AG112" s="2">
+        <v>4543164.9399999976</v>
+      </c>
+      <c r="AH112" s="2">
+        <v>30519927.539999995</v>
+      </c>
+      <c r="AI112" s="2">
         <v>23631760.869999997</v>
       </c>
-      <c r="AJ110" s="2">
-[...2 lines deleted...]
-      <c r="AK110" s="2">
+      <c r="AJ112" s="2">
+        <v>107734150.25000001</v>
+      </c>
+      <c r="AK112" s="2">
         <v>60999861.439999968</v>
       </c>
-      <c r="AL110" s="2">
-[...5 lines deleted...]
-      <c r="AN110" s="2">
+      <c r="AL112" s="2">
+        <v>27665684.449999992</v>
+      </c>
+      <c r="AM112" s="2">
+        <v>56517636.589999996</v>
+      </c>
+      <c r="AN112" s="2">
         <v>17391675.23</v>
       </c>
-      <c r="AO110" s="2">
-[...2 lines deleted...]
-      <c r="AP110" s="2">
+      <c r="AO112" s="2">
+        <v>31207599.689999994</v>
+      </c>
+      <c r="AP112" s="2">
         <v>36486724.460000008</v>
       </c>
-      <c r="AQ110" s="2">
-[...5 lines deleted...]
-      <c r="AS110" s="2">
+      <c r="AQ112" s="2">
+        <v>94514679.730000019</v>
+      </c>
+      <c r="AR112" s="2">
+        <v>64550654.849999972</v>
+      </c>
+      <c r="AS112" s="2">
         <v>3960310.86</v>
       </c>
-      <c r="AT110" s="2">
+      <c r="AT112" s="2">
         <v>21238209.500000007</v>
       </c>
-      <c r="AU110" s="2">
+      <c r="AU112" s="2">
         <v>11356040.100000001</v>
       </c>
-      <c r="AV110" s="2">
+      <c r="AV112" s="2">
         <v>28464867.030000009</v>
       </c>
-      <c r="AW110" s="2">
-[...2 lines deleted...]
-      <c r="AX110" s="2">
+      <c r="AW112" s="2">
+        <v>23792572.539999992</v>
+      </c>
+      <c r="AX112" s="2">
         <v>19739905.119999994</v>
       </c>
-      <c r="AY110" s="2">
-[...2 lines deleted...]
-      <c r="AZ110" s="2">
+      <c r="AY112" s="2">
+        <v>18691092.220000003</v>
+      </c>
+      <c r="AZ112" s="2">
         <v>14501677.920000002</v>
       </c>
-      <c r="BA110" s="2">
-[...23 lines deleted...]
-      <c r="BI110" s="2">
+      <c r="BA112" s="2">
+        <v>56154689.379999988</v>
+      </c>
+      <c r="BB112" s="2">
+        <v>29794009.50999999</v>
+      </c>
+      <c r="BC112" s="2">
+        <v>19752433.57</v>
+      </c>
+      <c r="BD112" s="2">
+        <v>9078041.3900000006</v>
+      </c>
+      <c r="BE112" s="2">
+        <v>16300699.180000002</v>
+      </c>
+      <c r="BF112" s="2">
+        <v>36047015.75</v>
+      </c>
+      <c r="BG112" s="2">
+        <v>6079476.5100000007</v>
+      </c>
+      <c r="BH112" s="2">
+        <v>5672472.7999999998</v>
+      </c>
+      <c r="BI112" s="2">
         <v>9783394.5500000026</v>
       </c>
-      <c r="BJ110" s="2">
-[...2 lines deleted...]
-      <c r="BK110" s="2">
+      <c r="BJ112" s="2">
+        <v>77062718.809999973</v>
+      </c>
+      <c r="BK112" s="2">
         <v>30262455.11999999</v>
       </c>
-      <c r="BL110" s="2">
-[...8 lines deleted...]
-      <c r="BO110" s="2">
+      <c r="BL112" s="2">
+        <v>6081690.9500000011</v>
+      </c>
+      <c r="BM112" s="2">
+        <v>14600768.879999999</v>
+      </c>
+      <c r="BN112" s="2">
+        <v>86764349.129999995</v>
+      </c>
+      <c r="BO112" s="2">
         <v>28336651.089999996</v>
       </c>
-      <c r="BP110" s="2">
-[...5 lines deleted...]
-      <c r="BR110" s="2">
+      <c r="BP112" s="2">
+        <v>12209290.929999996</v>
+      </c>
+      <c r="BQ112" s="2">
+        <v>23649594.650000002</v>
+      </c>
+      <c r="BR112" s="2">
         <v>117455714.09999993</v>
       </c>
-      <c r="BS110" s="2">
+      <c r="BS112" s="2">
         <v>9872361.1900000013</v>
       </c>
-      <c r="BT110" s="2">
-[...5 lines deleted...]
-      <c r="BV110" s="2">
+      <c r="BT112" s="2">
+        <v>17734409.579999991</v>
+      </c>
+      <c r="BU112" s="2">
+        <v>19052838.270000003</v>
+      </c>
+      <c r="BV112" s="2">
         <v>47362894.149999999</v>
       </c>
     </row>
-    <row r="111" spans="1:74" s="11" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="1" t="s">
+    <row r="113" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A113" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="B111" s="2">
+      <c r="B113" s="2">
         <v>534886107.3300004</v>
       </c>
-      <c r="C111" s="2">
+      <c r="C113" s="2">
         <v>73242489.009999976</v>
       </c>
-      <c r="D111" s="2">
-[...2 lines deleted...]
-      <c r="E111" s="2">
+      <c r="D113" s="2">
+        <v>28547160.490000002</v>
+      </c>
+      <c r="E113" s="2">
         <v>14930192.970000001</v>
       </c>
-      <c r="F111" s="2">
+      <c r="F113" s="2">
         <v>21623587.619999997</v>
       </c>
-      <c r="G111" s="2">
+      <c r="G113" s="2">
         <v>7659488.6099999994</v>
       </c>
-      <c r="H111" s="2">
+      <c r="H113" s="2">
         <v>11962223.530000005</v>
       </c>
-      <c r="I111" s="2">
+      <c r="I113" s="2">
         <v>34629732.209999993</v>
       </c>
-      <c r="J111" s="2">
+      <c r="J113" s="2">
         <v>18889786.68</v>
       </c>
-      <c r="K111" s="2">
+      <c r="K113" s="2">
         <v>76893350.479999989</v>
       </c>
-      <c r="L111" s="2">
+      <c r="L113" s="2">
         <v>11848961.309999999</v>
       </c>
-      <c r="M111" s="2">
+      <c r="M113" s="2">
         <v>47007624.789999999</v>
       </c>
-      <c r="N111" s="2">
+      <c r="N113" s="2">
         <v>6393390.9100000001</v>
       </c>
-      <c r="O111" s="2">
+      <c r="O113" s="2">
         <v>18122397.500000004</v>
       </c>
-      <c r="P111" s="2">
-[...2 lines deleted...]
-      <c r="Q111" s="2">
+      <c r="P113" s="2">
+        <v>25148368.600000009</v>
+      </c>
+      <c r="Q113" s="2">
         <v>25557364.409999996</v>
       </c>
-      <c r="R111" s="2">
+      <c r="R113" s="2">
         <v>8440136.25</v>
       </c>
-      <c r="S111" s="2">
+      <c r="S113" s="2">
         <v>177482642.49000016</v>
       </c>
-      <c r="T111" s="2">
-[...2 lines deleted...]
-      <c r="U111" s="2">
+      <c r="T113" s="2">
+        <v>23797889.030000001</v>
+      </c>
+      <c r="U113" s="2">
         <v>10522252.370000001</v>
       </c>
-      <c r="V111" s="2">
-[...2 lines deleted...]
-      <c r="W111" s="2">
+      <c r="V113" s="2">
+        <v>40067839.379999988</v>
+      </c>
+      <c r="W113" s="2">
         <v>21477660.490000017</v>
       </c>
-      <c r="X111" s="2">
+      <c r="X113" s="2">
         <v>33822068.840000004</v>
       </c>
-      <c r="Y111" s="2">
+      <c r="Y113" s="2">
         <v>10176584.470000001</v>
       </c>
-      <c r="Z111" s="2">
+      <c r="Z113" s="2">
         <v>41139918.449999996</v>
       </c>
-      <c r="AA111" s="2">
+      <c r="AA113" s="2">
         <v>46647419.020000003</v>
       </c>
-      <c r="AB111" s="2">
+      <c r="AB113" s="2">
         <v>38329763.11999999</v>
       </c>
-      <c r="AC111" s="2">
+      <c r="AC113" s="2">
         <v>45395261.099999979</v>
       </c>
-      <c r="AD111" s="2">
+      <c r="AD113" s="2">
         <v>2097110.1400000001</v>
       </c>
-      <c r="AE111" s="2">
+      <c r="AE113" s="2">
         <v>49774291.43999999</v>
       </c>
-      <c r="AF111" s="2">
+      <c r="AF113" s="2">
         <v>9596523.1600000001</v>
       </c>
-      <c r="AG111" s="2">
-[...2 lines deleted...]
-      <c r="AH111" s="2">
+      <c r="AG113" s="2">
+        <v>4670529.5699999994</v>
+      </c>
+      <c r="AH113" s="2">
         <v>31434194.640000001</v>
       </c>
-      <c r="AI111" s="2">
+      <c r="AI113" s="2">
         <v>24556061.350000001</v>
       </c>
-      <c r="AJ111" s="2">
-[...5 lines deleted...]
-      <c r="AL111" s="2">
+      <c r="AJ113" s="2">
+        <v>106649146.69000003</v>
+      </c>
+      <c r="AK113" s="2">
+        <v>64048845.169999987</v>
+      </c>
+      <c r="AL113" s="2">
         <v>27949594.309999987</v>
       </c>
-      <c r="AM111" s="2">
+      <c r="AM113" s="2">
         <v>57187449.840000004</v>
       </c>
-      <c r="AN111" s="2">
+      <c r="AN113" s="2">
         <v>17410809.709999993</v>
       </c>
-      <c r="AO111" s="2">
+      <c r="AO113" s="2">
         <v>30884787.299999997</v>
       </c>
-      <c r="AP111" s="2">
+      <c r="AP113" s="2">
         <v>36781469.299999997</v>
       </c>
-      <c r="AQ111" s="2">
+      <c r="AQ113" s="2">
         <v>95506342.789999947</v>
       </c>
-      <c r="AR111" s="2">
-[...2 lines deleted...]
-      <c r="AS111" s="2">
+      <c r="AR113" s="2">
+        <v>69417623.099999994</v>
+      </c>
+      <c r="AS113" s="2">
         <v>4110688.7500000009</v>
       </c>
-      <c r="AT111" s="2">
+      <c r="AT113" s="2">
         <v>21096897.029999997</v>
       </c>
-      <c r="AU111" s="2">
+      <c r="AU113" s="2">
         <v>11626103.149999999</v>
       </c>
-      <c r="AV111" s="2">
+      <c r="AV113" s="2">
         <v>30348564.249999993</v>
       </c>
-      <c r="AW111" s="2">
+      <c r="AW113" s="2">
         <v>25472866.459999993</v>
       </c>
-      <c r="AX111" s="2">
+      <c r="AX113" s="2">
         <v>20426109.539999992</v>
       </c>
-      <c r="AY111" s="2">
+      <c r="AY113" s="2">
         <v>19207168.310000002</v>
       </c>
-      <c r="AZ111" s="2">
+      <c r="AZ113" s="2">
         <v>15481468.279999997</v>
       </c>
-      <c r="BA111" s="2">
+      <c r="BA113" s="2">
         <v>57322879.809999987</v>
       </c>
-      <c r="BB111" s="2">
+      <c r="BB113" s="2">
         <v>30988902.349999994</v>
       </c>
-      <c r="BC111" s="2">
+      <c r="BC113" s="2">
         <v>19775029.059999999</v>
       </c>
-      <c r="BD111" s="2">
-[...2 lines deleted...]
-      <c r="BE111" s="2">
+      <c r="BD113" s="2">
+        <v>9125283.0199999996</v>
+      </c>
+      <c r="BE113" s="2">
         <v>17292608.319999997</v>
       </c>
-      <c r="BF111" s="2">
+      <c r="BF113" s="2">
         <v>36614998.270000003</v>
       </c>
-      <c r="BG111" s="2">
+      <c r="BG113" s="2">
         <v>6101715.3700000001</v>
       </c>
-      <c r="BH111" s="2">
-[...2 lines deleted...]
-      <c r="BI111" s="2">
+      <c r="BH113" s="2">
+        <v>6016785.4800000004</v>
+      </c>
+      <c r="BI113" s="2">
         <v>10061539.189999999</v>
       </c>
-      <c r="BJ111" s="2">
+      <c r="BJ113" s="2">
         <v>76704990.060000002</v>
       </c>
-      <c r="BK111" s="2">
-[...2 lines deleted...]
-      <c r="BL111" s="2">
+      <c r="BK113" s="2">
+        <v>30556117.790000014</v>
+      </c>
+      <c r="BL113" s="2">
         <v>6397096.6900000004</v>
       </c>
-      <c r="BM111" s="2">
+      <c r="BM113" s="2">
         <v>15093724.960000001</v>
       </c>
-      <c r="BN111" s="2">
+      <c r="BN113" s="2">
         <v>86682627.920000046</v>
       </c>
-      <c r="BO111" s="2">
+      <c r="BO113" s="2">
         <v>29525615.370000008</v>
       </c>
-      <c r="BP111" s="2">
+      <c r="BP113" s="2">
         <v>13335639.110000003</v>
       </c>
-      <c r="BQ111" s="2">
+      <c r="BQ113" s="2">
         <v>24991775.499999993</v>
       </c>
-      <c r="BR111" s="2">
+      <c r="BR113" s="2">
         <v>119549537.44000003</v>
       </c>
-      <c r="BS111" s="2">
+      <c r="BS113" s="2">
         <v>10123483.220000001</v>
       </c>
-      <c r="BT111" s="2">
+      <c r="BT113" s="2">
         <v>18313583.309999995</v>
       </c>
-      <c r="BU111" s="2">
-[...2 lines deleted...]
-      <c r="BV111" s="2">
+      <c r="BU113" s="2">
+        <v>18882544.489999995</v>
+      </c>
+      <c r="BV113" s="2">
         <v>48018811.63000001</v>
       </c>
     </row>
-    <row r="112" spans="1:74" s="12" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="1" t="s">
+    <row r="114" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A114" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="B112" s="2">
+      <c r="B114" s="2">
         <v>502743025.64000034</v>
       </c>
-      <c r="C112" s="2">
+      <c r="C114" s="2">
         <v>70046796.23999998</v>
       </c>
-      <c r="D112" s="2">
+      <c r="D114" s="2">
         <v>28675168.460000001</v>
       </c>
-      <c r="E112" s="2">
+      <c r="E114" s="2">
         <v>14719327.660000004</v>
       </c>
-      <c r="F112" s="2">
+      <c r="F114" s="2">
         <v>23045773.199999999</v>
       </c>
-      <c r="G112" s="2">
+      <c r="G114" s="2">
         <v>9355233.4299999997</v>
       </c>
-      <c r="H112" s="2">
+      <c r="H114" s="2">
         <v>11877163.790000003</v>
       </c>
-      <c r="I112" s="2">
+      <c r="I114" s="2">
         <v>34775093.069999993</v>
       </c>
-      <c r="J112" s="2">
+      <c r="J114" s="2">
         <v>19537218.820000008</v>
       </c>
-      <c r="K112" s="2">
+      <c r="K114" s="2">
         <v>78389770.700000018</v>
       </c>
-      <c r="L112" s="2">
+      <c r="L114" s="2">
         <v>12296809.540000001</v>
       </c>
-      <c r="M112" s="2">
+      <c r="M114" s="2">
         <v>45864996.800000012</v>
       </c>
-      <c r="N112" s="2">
+      <c r="N114" s="2">
         <v>6598023.709999999</v>
       </c>
-      <c r="O112" s="2">
+      <c r="O114" s="2">
         <v>17758089.930000003</v>
       </c>
-      <c r="P112" s="2">
+      <c r="P114" s="2">
         <v>25303105.260000002</v>
       </c>
-      <c r="Q112" s="2">
+      <c r="Q114" s="2">
         <v>25005504.869999994</v>
       </c>
-      <c r="R112" s="2">
+      <c r="R114" s="2">
         <v>9293327.6300000045</v>
       </c>
-      <c r="S112" s="2">
+      <c r="S114" s="2">
         <v>166696900.44000006</v>
       </c>
-      <c r="T112" s="2">
+      <c r="T114" s="2">
         <v>25458287.619999997</v>
       </c>
-      <c r="U112" s="2">
+      <c r="U114" s="2">
         <v>10231581.74</v>
       </c>
-      <c r="V112" s="2">
+      <c r="V114" s="2">
         <v>40439192.539999992</v>
       </c>
-      <c r="W112" s="2">
+      <c r="W114" s="2">
         <v>20924979.960000008</v>
       </c>
-      <c r="X112" s="2">
+      <c r="X114" s="2">
         <v>33603714.630000003</v>
       </c>
-      <c r="Y112" s="2">
+      <c r="Y114" s="2">
         <v>10434864.949999997</v>
       </c>
-      <c r="Z112" s="2">
+      <c r="Z114" s="2">
         <v>49436113.340000004</v>
       </c>
-      <c r="AA112" s="2">
+      <c r="AA114" s="2">
         <v>46327168.609999999</v>
       </c>
-      <c r="AB112" s="2">
+      <c r="AB114" s="2">
         <v>37582959.900000006</v>
       </c>
-      <c r="AC112" s="2">
+      <c r="AC114" s="2">
         <v>47122976.469999999</v>
       </c>
-      <c r="AD112" s="2">
+      <c r="AD114" s="2">
         <v>2174897.7100000004</v>
       </c>
-      <c r="AE112" s="2">
+      <c r="AE114" s="2">
         <v>48092046.75</v>
       </c>
-      <c r="AF112" s="2">
+      <c r="AF114" s="2">
         <v>9439597.620000001</v>
       </c>
-      <c r="AG112" s="2">
+      <c r="AG114" s="2">
         <v>4903524.4300000016</v>
       </c>
-      <c r="AH112" s="2">
+      <c r="AH114" s="2">
         <v>30774682.539999999</v>
       </c>
-      <c r="AI112" s="2">
+      <c r="AI114" s="2">
         <v>25128870.720000006</v>
       </c>
-      <c r="AJ112" s="2">
+      <c r="AJ114" s="2">
         <v>104491508.17999999</v>
       </c>
-      <c r="AK112" s="2">
+      <c r="AK114" s="2">
         <v>66654116.399999984</v>
       </c>
-      <c r="AL112" s="2">
+      <c r="AL114" s="2">
         <v>27240427.099999994</v>
       </c>
-      <c r="AM112" s="2">
+      <c r="AM114" s="2">
         <v>57444884.829999991</v>
       </c>
-      <c r="AN112" s="2">
+      <c r="AN114" s="2">
         <v>17358374.740000002</v>
       </c>
-      <c r="AO112" s="2">
+      <c r="AO114" s="2">
         <v>29157734.030000001</v>
       </c>
-      <c r="AP112" s="2">
+      <c r="AP114" s="2">
         <v>37309904.709999993</v>
       </c>
-      <c r="AQ112" s="2">
+      <c r="AQ114" s="2">
         <v>92325934.429999992</v>
       </c>
-      <c r="AR112" s="2">
+      <c r="AR114" s="2">
         <v>80009533.659999996</v>
       </c>
-      <c r="AS112" s="2">
+      <c r="AS114" s="2">
         <v>4104761.8200000003</v>
       </c>
-      <c r="AT112" s="2">
+      <c r="AT114" s="2">
         <v>20105326.350000001</v>
       </c>
-      <c r="AU112" s="2">
+      <c r="AU114" s="2">
         <v>12141925.199999999</v>
       </c>
-      <c r="AV112" s="2">
+      <c r="AV114" s="2">
         <v>33668914.219999999</v>
       </c>
-      <c r="AW112" s="2">
+      <c r="AW114" s="2">
         <v>25848842.090000018</v>
       </c>
-      <c r="AX112" s="2">
+      <c r="AX114" s="2">
         <v>20786824.019999996</v>
       </c>
-      <c r="AY112" s="2">
+      <c r="AY114" s="2">
         <v>18853646.159999996</v>
       </c>
-      <c r="AZ112" s="2">
+      <c r="AZ114" s="2">
         <v>15606275.770000007</v>
       </c>
-      <c r="BA112" s="2">
+      <c r="BA114" s="2">
         <v>56143001.770000011</v>
       </c>
-      <c r="BB112" s="2">
+      <c r="BB114" s="2">
         <v>31644325.140000015</v>
       </c>
-      <c r="BC112" s="2">
+      <c r="BC114" s="2">
         <v>19208529.590000004</v>
       </c>
-      <c r="BD112" s="2">
+      <c r="BD114" s="2">
         <v>9270382.7499999963</v>
       </c>
-      <c r="BE112" s="2">
+      <c r="BE114" s="2">
         <v>17869948.079999998</v>
       </c>
-      <c r="BF112" s="2">
+      <c r="BF114" s="2">
         <v>37291732.400000021</v>
       </c>
-      <c r="BG112" s="2">
+      <c r="BG114" s="2">
         <v>5774230.7499999991</v>
       </c>
-      <c r="BH112" s="2">
+      <c r="BH114" s="2">
         <v>6066088.0200000005</v>
       </c>
-      <c r="BI112" s="2">
+      <c r="BI114" s="2">
         <v>10341245.050000004</v>
       </c>
-      <c r="BJ112" s="2">
+      <c r="BJ114" s="2">
         <v>75607049.63000001</v>
       </c>
-      <c r="BK112" s="2">
+      <c r="BK114" s="2">
         <v>29655762.440000001</v>
       </c>
-      <c r="BL112" s="2">
+      <c r="BL114" s="2">
         <v>6872841.9799999986</v>
       </c>
-      <c r="BM112" s="2">
+      <c r="BM114" s="2">
         <v>16814627.929999996</v>
       </c>
-      <c r="BN112" s="2">
+      <c r="BN114" s="2">
         <v>82998415.400000036</v>
       </c>
-      <c r="BO112" s="2">
+      <c r="BO114" s="2">
         <v>29898043.060000002</v>
       </c>
-      <c r="BP112" s="2">
+      <c r="BP114" s="2">
         <v>13611976.269999998</v>
       </c>
-      <c r="BQ112" s="2">
+      <c r="BQ114" s="2">
         <v>24976033.570000008</v>
       </c>
-      <c r="BR112" s="2">
+      <c r="BR114" s="2">
         <v>116101237.09999996</v>
       </c>
-      <c r="BS112" s="2">
+      <c r="BS114" s="2">
         <v>10499143.74</v>
       </c>
-      <c r="BT112" s="2">
+      <c r="BT114" s="2">
         <v>19061288.989999998</v>
       </c>
-      <c r="BU112" s="2">
+      <c r="BU114" s="2">
         <v>18841956.929999992</v>
       </c>
-      <c r="BV112" s="2">
+      <c r="BV114" s="2">
         <v>47463937.01000002</v>
       </c>
     </row>
-    <row r="113" spans="1:74" s="13" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A113" s="1" t="s">
+    <row r="115" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A115" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="B113" s="2">
+      <c r="B115" s="2">
         <v>515152957.15000057</v>
       </c>
-      <c r="C113" s="2">
+      <c r="C115" s="2">
         <v>71879063.320000008</v>
       </c>
-      <c r="D113" s="2">
-[...14 lines deleted...]
-      <c r="I113" s="2">
+      <c r="D115" s="2">
+        <v>30500697.48</v>
+      </c>
+      <c r="E115" s="2">
+        <v>14555730.130000003</v>
+      </c>
+      <c r="F115" s="2">
+        <v>23965083.030000001</v>
+      </c>
+      <c r="G115" s="2">
+        <v>9405133.2700000014</v>
+      </c>
+      <c r="H115" s="2">
+        <v>11704353.000000002</v>
+      </c>
+      <c r="I115" s="2">
         <v>34735468.5</v>
       </c>
-      <c r="J113" s="2">
+      <c r="J115" s="2">
         <v>20497004.919999998</v>
       </c>
-      <c r="K113" s="2">
-[...23 lines deleted...]
-      <c r="S113" s="2">
+      <c r="K115" s="2">
+        <v>77698315.089999959</v>
+      </c>
+      <c r="L115" s="2">
+        <v>12191118.690000003</v>
+      </c>
+      <c r="M115" s="2">
+        <v>45644544.079999983</v>
+      </c>
+      <c r="N115" s="2">
+        <v>6683839.7200000007</v>
+      </c>
+      <c r="O115" s="2">
+        <v>18019610.880000003</v>
+      </c>
+      <c r="P115" s="2">
+        <v>26052385.180000015</v>
+      </c>
+      <c r="Q115" s="2">
+        <v>24945304.010000009</v>
+      </c>
+      <c r="R115" s="2">
+        <v>9128805.0300000012</v>
+      </c>
+      <c r="S115" s="2">
         <v>169348918.75</v>
       </c>
-      <c r="T113" s="2">
-[...14 lines deleted...]
-      <c r="Y113" s="2">
+      <c r="T115" s="2">
+        <v>26133678.900000013</v>
+      </c>
+      <c r="U115" s="2">
+        <v>10425719.090000002</v>
+      </c>
+      <c r="V115" s="2">
+        <v>40108308.680000007</v>
+      </c>
+      <c r="W115" s="2">
+        <v>21221430.79000001</v>
+      </c>
+      <c r="X115" s="2">
+        <v>34615178.360000007</v>
+      </c>
+      <c r="Y115" s="2">
         <v>10858471.820000004</v>
       </c>
-      <c r="Z113" s="2">
+      <c r="Z115" s="2">
         <v>51909806.600000009</v>
       </c>
-      <c r="AA113" s="2">
-[...14 lines deleted...]
-      <c r="AF113" s="2">
+      <c r="AA115" s="2">
+        <v>46184412.239999965</v>
+      </c>
+      <c r="AB115" s="2">
+        <v>37338992.970000014</v>
+      </c>
+      <c r="AC115" s="2">
+        <v>48429403.20000001</v>
+      </c>
+      <c r="AD115" s="2">
+        <v>2265397.5600000005</v>
+      </c>
+      <c r="AE115" s="2">
+        <v>48526466.069999993</v>
+      </c>
+      <c r="AF115" s="2">
         <v>9622637.8900000006</v>
       </c>
-      <c r="AG113" s="2">
-[...11 lines deleted...]
-      <c r="AK113" s="2">
+      <c r="AG115" s="2">
+        <v>5292764.0999999996</v>
+      </c>
+      <c r="AH115" s="2">
+        <v>31092522.270000018</v>
+      </c>
+      <c r="AI115" s="2">
+        <v>25700644.810000002</v>
+      </c>
+      <c r="AJ115" s="2">
+        <v>104999710.56999996</v>
+      </c>
+      <c r="AK115" s="2">
         <v>65707527.729999989</v>
       </c>
-      <c r="AL113" s="2">
-[...5 lines deleted...]
-      <c r="AN113" s="2">
+      <c r="AL115" s="2">
+        <v>27906469.629999999</v>
+      </c>
+      <c r="AM115" s="2">
+        <v>58118088.040000029</v>
+      </c>
+      <c r="AN115" s="2">
         <v>17406571.710000001</v>
       </c>
-      <c r="AO113" s="2">
-[...26 lines deleted...]
-      <c r="AX113" s="2">
+      <c r="AO115" s="2">
+        <v>29813608.900000006</v>
+      </c>
+      <c r="AP115" s="2">
+        <v>37910713.729999989</v>
+      </c>
+      <c r="AQ115" s="2">
+        <v>94403355.190000057</v>
+      </c>
+      <c r="AR115" s="2">
+        <v>85932252.410000011</v>
+      </c>
+      <c r="AS115" s="2">
+        <v>4224782.78</v>
+      </c>
+      <c r="AT115" s="2">
+        <v>20668696.279999997</v>
+      </c>
+      <c r="AU115" s="2">
+        <v>12313969.430000002</v>
+      </c>
+      <c r="AV115" s="2">
+        <v>35197108.500000015</v>
+      </c>
+      <c r="AW115" s="2">
+        <v>26213345.34</v>
+      </c>
+      <c r="AX115" s="2">
         <v>21096399.770000003</v>
       </c>
-      <c r="AY113" s="2">
+      <c r="AY115" s="2">
         <v>18746604.980000004</v>
       </c>
-      <c r="AZ113" s="2">
-[...14 lines deleted...]
-      <c r="BE113" s="2">
+      <c r="AZ115" s="2">
+        <v>16106230.990000004</v>
+      </c>
+      <c r="BA115" s="2">
+        <v>54639706.770000003</v>
+      </c>
+      <c r="BB115" s="2">
+        <v>31156070.23</v>
+      </c>
+      <c r="BC115" s="2">
+        <v>19398048.539999995</v>
+      </c>
+      <c r="BD115" s="2">
+        <v>9584603.3499999978</v>
+      </c>
+      <c r="BE115" s="2">
         <v>18784942.380000003</v>
       </c>
-      <c r="BF113" s="2">
+      <c r="BF115" s="2">
         <v>38010380.879999995</v>
       </c>
-      <c r="BG113" s="2">
-[...2 lines deleted...]
-      <c r="BH113" s="2">
+      <c r="BG115" s="2">
+        <v>5754318.3699999992</v>
+      </c>
+      <c r="BH115" s="2">
         <v>6120514.6100000003</v>
       </c>
-      <c r="BI113" s="2">
-[...14 lines deleted...]
-      <c r="BN113" s="2">
+      <c r="BI115" s="2">
+        <v>10419334.92</v>
+      </c>
+      <c r="BJ115" s="2">
+        <v>75779627.390000015</v>
+      </c>
+      <c r="BK115" s="2">
+        <v>29642691.779999994</v>
+      </c>
+      <c r="BL115" s="2">
+        <v>6930663.2299999986</v>
+      </c>
+      <c r="BM115" s="2">
+        <v>17886491.529999994</v>
+      </c>
+      <c r="BN115" s="2">
         <v>82488220.539999992</v>
       </c>
-      <c r="BO113" s="2">
-[...2 lines deleted...]
-      <c r="BP113" s="2">
+      <c r="BO115" s="2">
+        <v>29945568.690000005</v>
+      </c>
+      <c r="BP115" s="2">
         <v>13521880.589999996</v>
       </c>
-      <c r="BQ113" s="2">
-[...11 lines deleted...]
-      <c r="BU113" s="2">
+      <c r="BQ115" s="2">
+        <v>25356346.520000007</v>
+      </c>
+      <c r="BR115" s="2">
+        <v>118160224.23999999</v>
+      </c>
+      <c r="BS115" s="2">
+        <v>10639739.560000001</v>
+      </c>
+      <c r="BT115" s="2">
+        <v>19270947.159999993</v>
+      </c>
+      <c r="BU115" s="2">
         <v>19057881.060000002</v>
       </c>
-      <c r="BV113" s="2">
+      <c r="BV115" s="2">
         <v>48264800.059999987</v>
       </c>
     </row>
-    <row r="114" spans="1:74" s="14" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="1" t="s">
+    <row r="116" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A116" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B114" s="2">
-[...14 lines deleted...]
-      <c r="G114" s="2">
+      <c r="B116" s="2">
+        <v>505284749.10000026</v>
+      </c>
+      <c r="C116" s="2">
+        <v>68245076.439999998</v>
+      </c>
+      <c r="D116" s="2">
+        <v>26823104.460000001</v>
+      </c>
+      <c r="E116" s="2">
+        <v>13828417.520000001</v>
+      </c>
+      <c r="F116" s="2">
+        <v>20490647.859999999</v>
+      </c>
+      <c r="G116" s="2">
         <v>7185308.6599999992</v>
       </c>
-      <c r="H114" s="2">
+      <c r="H116" s="2">
         <v>11139736.18</v>
       </c>
-      <c r="I114" s="2">
-[...5 lines deleted...]
-      <c r="K114" s="2">
+      <c r="I116" s="2">
+        <v>32234090.730000004</v>
+      </c>
+      <c r="J116" s="2">
+        <v>17754077.960000001</v>
+      </c>
+      <c r="K116" s="2">
         <v>71560729.710000008</v>
       </c>
-      <c r="L114" s="2">
-[...5 lines deleted...]
-      <c r="N114" s="2">
+      <c r="L116" s="2">
+        <v>11420617.690000001</v>
+      </c>
+      <c r="M116" s="2">
+        <v>44486537.530000001</v>
+      </c>
+      <c r="N116" s="2">
         <v>5875518.5999999996</v>
       </c>
-      <c r="O114" s="2">
+      <c r="O116" s="2">
         <v>17295895.670000002</v>
       </c>
-      <c r="P114" s="2">
+      <c r="P116" s="2">
         <v>23584005.34999999</v>
       </c>
-      <c r="Q114" s="2">
-[...5 lines deleted...]
-      <c r="S114" s="2">
+      <c r="Q116" s="2">
+        <v>23585057.939999998</v>
+      </c>
+      <c r="R116" s="2">
+        <v>8092431.9700000007</v>
+      </c>
+      <c r="S116" s="2">
         <v>168048315.46000004</v>
       </c>
-      <c r="T114" s="2">
-[...8 lines deleted...]
-      <c r="W114" s="2">
+      <c r="T116" s="2">
+        <v>21687650.329999998</v>
+      </c>
+      <c r="U116" s="2">
+        <v>9724956.6000000015</v>
+      </c>
+      <c r="V116" s="2">
+        <v>37409028.709999993</v>
+      </c>
+      <c r="W116" s="2">
         <v>19190250.539999995</v>
       </c>
-      <c r="X114" s="2">
-[...2 lines deleted...]
-      <c r="Y114" s="2">
+      <c r="X116" s="2">
+        <v>32407326.640000001</v>
+      </c>
+      <c r="Y116" s="2">
         <v>9300692.7500000019</v>
       </c>
-      <c r="Z114" s="2">
-[...29 lines deleted...]
-      <c r="AJ114" s="2">
+      <c r="Z116" s="2">
+        <v>38697670.249999993</v>
+      </c>
+      <c r="AA116" s="2">
+        <v>43734083.289999999</v>
+      </c>
+      <c r="AB116" s="2">
+        <v>36274471.280000001</v>
+      </c>
+      <c r="AC116" s="2">
+        <v>41613854.270000003</v>
+      </c>
+      <c r="AD116" s="2">
+        <v>1927080.4800000002</v>
+      </c>
+      <c r="AE116" s="2">
+        <v>46034764.769999996</v>
+      </c>
+      <c r="AF116" s="2">
+        <v>8971694.0600000005</v>
+      </c>
+      <c r="AG116" s="2">
+        <v>4800049.3599999994</v>
+      </c>
+      <c r="AH116" s="2">
+        <v>28741314.040000003</v>
+      </c>
+      <c r="AI116" s="2">
+        <v>23269309.239999995</v>
+      </c>
+      <c r="AJ116" s="2">
         <v>102737347.97</v>
       </c>
-      <c r="AK114" s="2">
-[...5 lines deleted...]
-      <c r="AM114" s="2">
+      <c r="AK116" s="2">
+        <v>58350524.479999982</v>
+      </c>
+      <c r="AL116" s="2">
+        <v>26543487.340000004</v>
+      </c>
+      <c r="AM116" s="2">
         <v>53480913.629999995</v>
       </c>
-      <c r="AN114" s="2">
-[...23 lines deleted...]
-      <c r="AV114" s="2">
+      <c r="AN116" s="2">
+        <v>16245057.570000002</v>
+      </c>
+      <c r="AO116" s="2">
+        <v>29754849.369999997</v>
+      </c>
+      <c r="AP116" s="2">
+        <v>34572540.440000005</v>
+      </c>
+      <c r="AQ116" s="2">
+        <v>89178640.519999981</v>
+      </c>
+      <c r="AR116" s="2">
+        <v>69123402.369999975</v>
+      </c>
+      <c r="AS116" s="2">
+        <v>3781359.3799999994</v>
+      </c>
+      <c r="AT116" s="2">
+        <v>20182213.41</v>
+      </c>
+      <c r="AU116" s="2">
+        <v>11157004.430000003</v>
+      </c>
+      <c r="AV116" s="2">
         <v>28627373.109999996</v>
       </c>
-      <c r="AW114" s="2">
+      <c r="AW116" s="2">
         <v>23291011.039999999</v>
       </c>
-      <c r="AX114" s="2">
-[...2 lines deleted...]
-      <c r="AY114" s="2">
+      <c r="AX116" s="2">
+        <v>18804333</v>
+      </c>
+      <c r="AY116" s="2">
         <v>18389978.669999998</v>
       </c>
-      <c r="AZ114" s="2">
+      <c r="AZ116" s="2">
         <v>14164352.480000002</v>
       </c>
-      <c r="BA114" s="2">
-[...2 lines deleted...]
-      <c r="BB114" s="2">
+      <c r="BA116" s="2">
+        <v>51073313.000000015</v>
+      </c>
+      <c r="BB116" s="2">
         <v>28629911.609999999</v>
       </c>
-      <c r="BC114" s="2">
+      <c r="BC116" s="2">
         <v>18728382.719999999</v>
       </c>
-      <c r="BD114" s="2">
-[...8 lines deleted...]
-      <c r="BG114" s="2">
+      <c r="BD116" s="2">
+        <v>8498523.3800000008</v>
+      </c>
+      <c r="BE116" s="2">
+        <v>15827956.16</v>
+      </c>
+      <c r="BF116" s="2">
+        <v>34497767.770000011</v>
+      </c>
+      <c r="BG116" s="2">
         <v>5305920.040000001</v>
       </c>
-      <c r="BH114" s="2">
-[...2 lines deleted...]
-      <c r="BI114" s="2">
+      <c r="BH116" s="2">
+        <v>5291877.8099999996</v>
+      </c>
+      <c r="BI116" s="2">
         <v>9174684.5799999982</v>
       </c>
-      <c r="BJ114" s="2">
-[...5 lines deleted...]
-      <c r="BL114" s="2">
+      <c r="BJ116" s="2">
+        <v>71875955.079999968</v>
+      </c>
+      <c r="BK116" s="2">
+        <v>28655772.469999984</v>
+      </c>
+      <c r="BL116" s="2">
         <v>5779784.9499999993</v>
       </c>
-      <c r="BM114" s="2">
-[...5 lines deleted...]
-      <c r="BO114" s="2">
+      <c r="BM116" s="2">
+        <v>14896477.270000001</v>
+      </c>
+      <c r="BN116" s="2">
+        <v>82456382.25</v>
+      </c>
+      <c r="BO116" s="2">
         <v>27934743.510000002</v>
       </c>
-      <c r="BP114" s="2">
-[...5 lines deleted...]
-      <c r="BR114" s="2">
+      <c r="BP116" s="2">
+        <v>12156538.540000003</v>
+      </c>
+      <c r="BQ116" s="2">
+        <v>22731783.039999999</v>
+      </c>
+      <c r="BR116" s="2">
         <v>112106661.54999998</v>
       </c>
-      <c r="BS114" s="2">
-[...2 lines deleted...]
-      <c r="BT114" s="2">
+      <c r="BS116" s="2">
+        <v>9421385.5</v>
+      </c>
+      <c r="BT116" s="2">
         <v>17371249.780000001</v>
       </c>
-      <c r="BU114" s="2">
-[...3 lines deleted...]
-        <v>44982186.659999982</v>
+      <c r="BU116" s="2">
+        <v>17945943.470000003</v>
+      </c>
+      <c r="BV116" s="2">
+        <v>44982186.659999989</v>
       </c>
     </row>
-    <row r="115" spans="1:74" s="15" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="1" t="s">
+    <row r="117" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A117" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="B115" s="2">
+      <c r="B117" s="2">
         <v>529825660.95000041</v>
       </c>
-      <c r="C115" s="2">
+      <c r="C117" s="2">
         <v>71505332.849999934</v>
       </c>
-      <c r="D115" s="2">
+      <c r="D117" s="2">
         <v>27565271.650000013</v>
       </c>
-      <c r="E115" s="2">
+      <c r="E117" s="2">
         <v>14743413.02</v>
       </c>
-      <c r="F115" s="2">
+      <c r="F117" s="2">
         <v>21458054.659999989</v>
       </c>
-      <c r="G115" s="2">
+      <c r="G117" s="2">
         <v>7262594.1399999987</v>
       </c>
-      <c r="H115" s="2">
+      <c r="H117" s="2">
         <v>11442574.450000003</v>
       </c>
-      <c r="I115" s="2">
+      <c r="I117" s="2">
         <v>33421468.510000002</v>
       </c>
-      <c r="J115" s="2">
+      <c r="J117" s="2">
         <v>18205945.229999997</v>
       </c>
-      <c r="K115" s="2">
+      <c r="K117" s="2">
         <v>73744085.739999995</v>
       </c>
-      <c r="L115" s="2">
+      <c r="L117" s="2">
         <v>11993337.270000003</v>
       </c>
-      <c r="M115" s="2">
+      <c r="M117" s="2">
         <v>46443285.109999977</v>
       </c>
-      <c r="N115" s="2">
+      <c r="N117" s="2">
         <v>6222605.3699999992</v>
       </c>
-      <c r="O115" s="2">
+      <c r="O117" s="2">
         <v>18044139.590000004</v>
       </c>
-      <c r="P115" s="2">
+      <c r="P117" s="2">
         <v>24405606.389999993</v>
       </c>
-      <c r="Q115" s="2">
+      <c r="Q117" s="2">
         <v>25297141.060000002</v>
       </c>
-      <c r="R115" s="2">
+      <c r="R117" s="2">
         <v>8048951.0399999982</v>
       </c>
-      <c r="S115" s="2">
+      <c r="S117" s="2">
         <v>174778707.55999994</v>
       </c>
-      <c r="T115" s="2">
+      <c r="T117" s="2">
         <v>22516243.969999999</v>
       </c>
-      <c r="U115" s="2">
+      <c r="U117" s="2">
         <v>10272109.640000001</v>
       </c>
-      <c r="V115" s="2">
+      <c r="V117" s="2">
         <v>39409908.809999987</v>
       </c>
-      <c r="W115" s="2">
+      <c r="W117" s="2">
         <v>20027842.009999998</v>
       </c>
-      <c r="X115" s="2">
+      <c r="X117" s="2">
         <v>33508821.210000023</v>
       </c>
-      <c r="Y115" s="2">
+      <c r="Y117" s="2">
         <v>9613232.8200000003</v>
       </c>
-      <c r="Z115" s="2">
+      <c r="Z117" s="2">
         <v>39506891.350000001</v>
       </c>
-      <c r="AA115" s="2">
+      <c r="AA117" s="2">
         <v>45816857.48999998</v>
       </c>
-      <c r="AB115" s="2">
+      <c r="AB117" s="2">
         <v>38462209.640000001</v>
       </c>
-      <c r="AC115" s="2">
+      <c r="AC117" s="2">
         <v>42268401.399999991</v>
       </c>
-      <c r="AD115" s="2">
+      <c r="AD117" s="2">
         <v>1978116.9700000007</v>
       </c>
-      <c r="AE115" s="2">
+      <c r="AE117" s="2">
         <v>48154329.589999989</v>
       </c>
-      <c r="AF115" s="2">
+      <c r="AF117" s="2">
         <v>9423330.0599999987</v>
       </c>
-      <c r="AG115" s="2">
+      <c r="AG117" s="2">
         <v>5225490.51</v>
       </c>
-      <c r="AH115" s="2">
+      <c r="AH117" s="2">
         <v>29929953.659999996</v>
       </c>
-      <c r="AI115" s="2">
+      <c r="AI117" s="2">
         <v>23628396.539999999</v>
       </c>
-      <c r="AJ115" s="2">
+      <c r="AJ117" s="2">
         <v>107529231.03999998</v>
       </c>
-      <c r="AK115" s="2">
+      <c r="AK117" s="2">
         <v>61228870.790000021</v>
       </c>
-      <c r="AL115" s="2">
+      <c r="AL117" s="2">
         <v>27599584.449999988</v>
       </c>
-      <c r="AM115" s="2">
+      <c r="AM117" s="2">
         <v>56212788.780000001</v>
       </c>
-      <c r="AN115" s="2">
+      <c r="AN117" s="2">
         <v>17516391.860000007</v>
       </c>
-      <c r="AO115" s="2">
+      <c r="AO117" s="2">
         <v>31506694.02</v>
       </c>
-      <c r="AP115" s="2">
+      <c r="AP117" s="2">
         <v>36541904.420000002</v>
       </c>
-      <c r="AQ115" s="2">
+      <c r="AQ117" s="2">
         <v>92347360.030000031</v>
       </c>
-      <c r="AR115" s="2">
+      <c r="AR117" s="2">
         <v>71185363.189999983</v>
       </c>
-      <c r="AS115" s="2">
+      <c r="AS117" s="2">
         <v>4001704.9600000009</v>
       </c>
-      <c r="AT115" s="2">
+      <c r="AT117" s="2">
         <v>21661258.040000003</v>
       </c>
-      <c r="AU115" s="2">
+      <c r="AU117" s="2">
         <v>11514905.169999998</v>
       </c>
-      <c r="AV115" s="2">
+      <c r="AV117" s="2">
         <v>28727798.000000004</v>
       </c>
-      <c r="AW115" s="2">
+      <c r="AW117" s="2">
         <v>24238073.349999983</v>
       </c>
-      <c r="AX115" s="2">
+      <c r="AX117" s="2">
         <v>19831318.45000001</v>
       </c>
-      <c r="AY115" s="2">
+      <c r="AY117" s="2">
         <v>18887071.690000001</v>
       </c>
-      <c r="AZ115" s="2">
+      <c r="AZ117" s="2">
         <v>14800599.720000001</v>
       </c>
-      <c r="BA115" s="2">
+      <c r="BA117" s="2">
         <v>53119027.330000006</v>
       </c>
-      <c r="BB115" s="2">
+      <c r="BB117" s="2">
         <v>30280388.490000002</v>
       </c>
-      <c r="BC115" s="2">
+      <c r="BC117" s="2">
         <v>20011346.739999998</v>
       </c>
-      <c r="BD115" s="2">
+      <c r="BD117" s="2">
         <v>9025509.5799999982</v>
       </c>
-      <c r="BE115" s="2">
+      <c r="BE117" s="2">
         <v>16221765.95000001</v>
       </c>
-      <c r="BF115" s="2">
+      <c r="BF117" s="2">
         <v>35482600.650000013</v>
       </c>
-      <c r="BG115" s="2">
+      <c r="BG117" s="2">
         <v>5482042.629999998</v>
       </c>
-      <c r="BH115" s="2">
+      <c r="BH117" s="2">
         <v>5589110.2300000004</v>
       </c>
-      <c r="BI115" s="2">
+      <c r="BI117" s="2">
         <v>9645565.7899999972</v>
       </c>
-      <c r="BJ115" s="2">
+      <c r="BJ117" s="2">
         <v>74599667.090000018</v>
       </c>
-      <c r="BK115" s="2">
+      <c r="BK117" s="2">
         <v>29691188.520000011</v>
       </c>
-      <c r="BL115" s="2">
+      <c r="BL117" s="2">
         <v>5868192.4699999988</v>
       </c>
-      <c r="BM115" s="2">
+      <c r="BM117" s="2">
         <v>14937774.09</v>
       </c>
-      <c r="BN115" s="2">
+      <c r="BN117" s="2">
         <v>85870344.630000025</v>
       </c>
-      <c r="BO115" s="2">
+      <c r="BO117" s="2">
         <v>29051442.350000005</v>
       </c>
-      <c r="BP115" s="2">
+      <c r="BP117" s="2">
         <v>12735641.909999996</v>
       </c>
-      <c r="BQ115" s="2">
+      <c r="BQ117" s="2">
         <v>23481025.149999991</v>
       </c>
-      <c r="BR115" s="2">
+      <c r="BR117" s="2">
         <v>116369707.67000008</v>
       </c>
-      <c r="BS115" s="2">
+      <c r="BS117" s="2">
         <v>9922869.6900000013</v>
       </c>
-      <c r="BT115" s="2">
+      <c r="BT117" s="2">
         <v>17802047.709999993</v>
       </c>
-      <c r="BU115" s="2">
+      <c r="BU117" s="2">
         <v>18574948.820000004</v>
       </c>
-      <c r="BV115" s="2">
+      <c r="BV117" s="2">
         <v>46242820.459999986</v>
       </c>
     </row>
-    <row r="116" spans="1:74" s="16" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A116" s="1" t="s">
+    <row r="118" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A118" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="B116" s="2">
+      <c r="B118" s="2">
         <v>527418216.04000008</v>
       </c>
-      <c r="C116" s="2">
+      <c r="C118" s="2">
         <v>71418255.339999944</v>
       </c>
-      <c r="D116" s="2">
+      <c r="D118" s="2">
         <v>26916071.54000001</v>
       </c>
-      <c r="E116" s="2">
+      <c r="E118" s="2">
         <v>14278089.970000003</v>
       </c>
-      <c r="F116" s="2">
+      <c r="F118" s="2">
         <v>20292475.900000006</v>
       </c>
-      <c r="G116" s="2">
+      <c r="G118" s="2">
         <v>6402505.4900000012</v>
       </c>
-      <c r="H116" s="2">
+      <c r="H118" s="2">
         <v>10985035.07</v>
       </c>
-      <c r="I116" s="2">
+      <c r="I118" s="2">
         <v>32617374.349999998</v>
       </c>
-      <c r="J116" s="2">
+      <c r="J118" s="2">
         <v>18097522.02</v>
       </c>
-      <c r="K116" s="2">
+      <c r="K118" s="2">
         <v>71444395.450000018</v>
       </c>
-      <c r="L116" s="2">
+      <c r="L118" s="2">
         <v>11345583.569999998</v>
       </c>
-      <c r="M116" s="2">
+      <c r="M118" s="2">
         <v>45269038.330000013</v>
       </c>
-      <c r="N116" s="2">
+      <c r="N118" s="2">
         <v>5559423.2399999993</v>
       </c>
-      <c r="O116" s="2">
+      <c r="O118" s="2">
         <v>17327437.379999999</v>
       </c>
-      <c r="P116" s="2">
+      <c r="P118" s="2">
         <v>23589461.769999992</v>
       </c>
-      <c r="Q116" s="2">
+      <c r="Q118" s="2">
         <v>24549395.43</v>
       </c>
-      <c r="R116" s="2">
+      <c r="R118" s="2">
         <v>7471225.2600000016</v>
       </c>
-      <c r="S116" s="2">
+      <c r="S118" s="2">
         <v>173410491.28000003</v>
       </c>
-      <c r="T116" s="2">
+      <c r="T118" s="2">
         <v>21169474.450000003</v>
       </c>
-      <c r="U116" s="2">
+      <c r="U118" s="2">
         <v>9986015.5300000012</v>
       </c>
-      <c r="V116" s="2">
+      <c r="V118" s="2">
         <v>38049648.849999994</v>
       </c>
-      <c r="W116" s="2">
+      <c r="W118" s="2">
         <v>18468740.849999998</v>
       </c>
-      <c r="X116" s="2">
+      <c r="X118" s="2">
         <v>32494785.010000002</v>
       </c>
-      <c r="Y116" s="2">
+      <c r="Y118" s="2">
         <v>8774988.8500000034</v>
       </c>
-      <c r="Z116" s="2">
+      <c r="Z118" s="2">
         <v>38342970.609999985</v>
       </c>
-      <c r="AA116" s="2">
+      <c r="AA118" s="2">
         <v>44447121.770000018</v>
       </c>
-      <c r="AB116" s="2">
+      <c r="AB118" s="2">
         <v>36378239.719999999</v>
       </c>
-      <c r="AC116" s="2">
+      <c r="AC118" s="2">
         <v>40927399.250000015</v>
       </c>
-      <c r="AD116" s="2">
+      <c r="AD118" s="2">
         <v>1831960.5200000003</v>
       </c>
-      <c r="AE116" s="2">
+      <c r="AE118" s="2">
         <v>48058803.109999985</v>
       </c>
-      <c r="AF116" s="2">
+      <c r="AF118" s="2">
         <v>9000990.5600000024</v>
       </c>
-      <c r="AG116" s="2">
+      <c r="AG118" s="2">
         <v>4920159.2400000021</v>
       </c>
-      <c r="AH116" s="2">
+      <c r="AH118" s="2">
         <v>29417499.809999999</v>
       </c>
-      <c r="AI116" s="2">
+      <c r="AI118" s="2">
         <v>22865633.390000001</v>
       </c>
-      <c r="AJ116" s="2">
+      <c r="AJ118" s="2">
         <v>107082426.15000004</v>
       </c>
-      <c r="AK116" s="2">
+      <c r="AK118" s="2">
         <v>58442942.269999996</v>
       </c>
-      <c r="AL116" s="2">
+      <c r="AL118" s="2">
         <v>27585609.659999996</v>
       </c>
-      <c r="AM116" s="2">
+      <c r="AM118" s="2">
         <v>54832617.050000012</v>
       </c>
-      <c r="AN116" s="2">
+      <c r="AN118" s="2">
         <v>16790223.420000002</v>
       </c>
-      <c r="AO116" s="2">
+      <c r="AO118" s="2">
         <v>30507958.760000002</v>
       </c>
-      <c r="AP116" s="2">
+      <c r="AP118" s="2">
         <v>36087551.009999998</v>
       </c>
-      <c r="AQ116" s="2">
+      <c r="AQ118" s="2">
         <v>91795901.230000064</v>
       </c>
-      <c r="AR116" s="2">
+      <c r="AR118" s="2">
         <v>66214737.469999991</v>
       </c>
-      <c r="AS116" s="2">
+      <c r="AS118" s="2">
         <v>3664884.0500000007</v>
       </c>
-      <c r="AT116" s="2">
+      <c r="AT118" s="2">
         <v>21469782.660000004</v>
       </c>
-      <c r="AU116" s="2">
+      <c r="AU118" s="2">
         <v>10702654.030000001</v>
       </c>
-      <c r="AV116" s="2">
+      <c r="AV118" s="2">
         <v>27655375.519999988</v>
       </c>
-      <c r="AW116" s="2">
+      <c r="AW118" s="2">
         <v>23035410.97000001</v>
       </c>
-      <c r="AX116" s="2">
+      <c r="AX118" s="2">
         <v>19015199.510000005</v>
       </c>
-      <c r="AY116" s="2">
+      <c r="AY118" s="2">
         <v>18443572.180000007</v>
       </c>
-      <c r="AZ116" s="2">
+      <c r="AZ118" s="2">
         <v>13705537.810000002</v>
       </c>
-      <c r="BA116" s="2">
+      <c r="BA118" s="2">
         <v>52180546.519999988</v>
       </c>
-      <c r="BB116" s="2">
+      <c r="BB118" s="2">
         <v>28492358.339999989</v>
       </c>
-      <c r="BC116" s="2">
+      <c r="BC118" s="2">
         <v>19696199.160000008</v>
       </c>
-      <c r="BD116" s="2">
+      <c r="BD118" s="2">
         <v>8546423.5700000003</v>
       </c>
-      <c r="BE116" s="2">
+      <c r="BE118" s="2">
         <v>15387784.110000005</v>
       </c>
-      <c r="BF116" s="2">
+      <c r="BF118" s="2">
         <v>34556186.160000004</v>
       </c>
-      <c r="BG116" s="2">
+      <c r="BG118" s="2">
         <v>5027172.5699999984</v>
       </c>
-      <c r="BH116" s="2">
+      <c r="BH118" s="2">
         <v>5085870.21</v>
       </c>
-      <c r="BI116" s="2">
+      <c r="BI118" s="2">
         <v>9116097.6499999985</v>
       </c>
-      <c r="BJ116" s="2">
+      <c r="BJ118" s="2">
         <v>75064813.219999999</v>
       </c>
-      <c r="BK116" s="2">
+      <c r="BK118" s="2">
         <v>29583959.38000001</v>
       </c>
-      <c r="BL116" s="2">
+      <c r="BL118" s="2">
         <v>5507360.6599999983</v>
       </c>
-      <c r="BM116" s="2">
+      <c r="BM118" s="2">
         <v>14601122.48</v>
       </c>
-      <c r="BN116" s="2">
+      <c r="BN118" s="2">
         <v>84838407.98999995</v>
       </c>
-      <c r="BO116" s="2">
+      <c r="BO118" s="2">
         <v>27751570.840000004</v>
       </c>
-      <c r="BP116" s="2">
+      <c r="BP118" s="2">
         <v>12542993.860000001</v>
       </c>
-      <c r="BQ116" s="2">
+      <c r="BQ118" s="2">
         <v>22313419.909999989</v>
       </c>
-      <c r="BR116" s="2">
+      <c r="BR118" s="2">
         <v>116914205.14999995</v>
       </c>
-      <c r="BS116" s="2">
+      <c r="BS118" s="2">
         <v>9223007.3200000003</v>
       </c>
-      <c r="BT116" s="2">
+      <c r="BT118" s="2">
         <v>17417553.149999999</v>
       </c>
-      <c r="BU116" s="2">
+      <c r="BU118" s="2">
         <v>17630330.640000004</v>
       </c>
-      <c r="BV116" s="2">
+      <c r="BV118" s="2">
         <v>47131799.819999993</v>
       </c>
     </row>
-    <row r="117" spans="1:74" s="17" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="1" t="s">
+    <row r="119" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A119" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="B117" s="2">
+      <c r="B119" s="2">
         <v>588876742.64000034</v>
       </c>
-      <c r="C117" s="2">
+      <c r="C119" s="2">
         <v>82123779.439999968</v>
       </c>
-      <c r="D117" s="2">
-[...20 lines deleted...]
-      <c r="K117" s="2">
+      <c r="D119" s="2">
+        <v>31455292.179999985</v>
+      </c>
+      <c r="E119" s="2">
+        <v>16381843.550000008</v>
+      </c>
+      <c r="F119" s="2">
+        <v>24524948.580000002</v>
+      </c>
+      <c r="G119" s="2">
+        <v>6842364.7199999988</v>
+      </c>
+      <c r="H119" s="2">
+        <v>12054046.999999998</v>
+      </c>
+      <c r="I119" s="2">
+        <v>38186977.630000018</v>
+      </c>
+      <c r="J119" s="2">
+        <v>21357371.449999996</v>
+      </c>
+      <c r="K119" s="2">
         <v>81409628.430000007</v>
       </c>
-      <c r="L117" s="2">
-[...2 lines deleted...]
-      <c r="M117" s="2">
+      <c r="L119" s="2">
+        <v>12916596.249999998</v>
+      </c>
+      <c r="M119" s="2">
         <v>49335030.089999996</v>
       </c>
-      <c r="N117" s="2">
-[...5 lines deleted...]
-      <c r="P117" s="2">
+      <c r="N119" s="2">
+        <v>6387320.5400000019</v>
+      </c>
+      <c r="O119" s="2">
+        <v>19260635.019999996</v>
+      </c>
+      <c r="P119" s="2">
         <v>28007756.659999996</v>
       </c>
-      <c r="Q117" s="2">
-[...5 lines deleted...]
-      <c r="S117" s="2">
+      <c r="Q119" s="2">
+        <v>27524356.029999997</v>
+      </c>
+      <c r="R119" s="2">
+        <v>7203792.3199999984</v>
+      </c>
+      <c r="S119" s="2">
         <v>198807035.08999997</v>
       </c>
-      <c r="T117" s="2">
-[...2 lines deleted...]
-      <c r="U117" s="2">
+      <c r="T119" s="2">
+        <v>24483804.189999994</v>
+      </c>
+      <c r="U119" s="2">
         <v>11631285.84</v>
       </c>
-      <c r="V117" s="2">
-[...8 lines deleted...]
-      <c r="Y117" s="2">
+      <c r="V119" s="2">
+        <v>44147714.240000017</v>
+      </c>
+      <c r="W119" s="2">
+        <v>20201184.230000004</v>
+      </c>
+      <c r="X119" s="2">
+        <v>38120428.249999978</v>
+      </c>
+      <c r="Y119" s="2">
         <v>10107977.290000001</v>
       </c>
-      <c r="Z117" s="2">
-[...14 lines deleted...]
-      <c r="AE117" s="2">
+      <c r="Z119" s="2">
+        <v>47435211.589999989</v>
+      </c>
+      <c r="AA119" s="2">
+        <v>50969757.440000005</v>
+      </c>
+      <c r="AB119" s="2">
+        <v>39984471.11999999</v>
+      </c>
+      <c r="AC119" s="2">
+        <v>47497857.339999996</v>
+      </c>
+      <c r="AD119" s="2">
+        <v>2172911.1999999997</v>
+      </c>
+      <c r="AE119" s="2">
         <v>55149152.769999981</v>
       </c>
-      <c r="AF117" s="2">
+      <c r="AF119" s="2">
         <v>10236328.91</v>
       </c>
-      <c r="AG117" s="2">
+      <c r="AG119" s="2">
         <v>5310240.8099999987</v>
       </c>
-      <c r="AH117" s="2">
-[...17 lines deleted...]
-      <c r="AN117" s="2">
+      <c r="AH119" s="2">
+        <v>32099647.169999998</v>
+      </c>
+      <c r="AI119" s="2">
+        <v>27679734.359999999</v>
+      </c>
+      <c r="AJ119" s="2">
+        <v>120920173.49999997</v>
+      </c>
+      <c r="AK119" s="2">
+        <v>67913046.720000014</v>
+      </c>
+      <c r="AL119" s="2">
+        <v>31635484.310000002</v>
+      </c>
+      <c r="AM119" s="2">
+        <v>62705146.379999988</v>
+      </c>
+      <c r="AN119" s="2">
         <v>19304884.539999999</v>
       </c>
-      <c r="AO117" s="2">
-[...2 lines deleted...]
-      <c r="AP117" s="2">
+      <c r="AO119" s="2">
+        <v>32138971.599999994</v>
+      </c>
+      <c r="AP119" s="2">
         <v>38921965.68</v>
       </c>
-      <c r="AQ117" s="2">
-[...5 lines deleted...]
-      <c r="AS117" s="2">
+      <c r="AQ119" s="2">
+        <v>105036558.10000007</v>
+      </c>
+      <c r="AR119" s="2">
+        <v>79247913.140000001</v>
+      </c>
+      <c r="AS119" s="2">
         <v>4214005.4000000004</v>
       </c>
-      <c r="AT117" s="2">
+      <c r="AT119" s="2">
         <v>23319868.699999996</v>
       </c>
-      <c r="AU117" s="2">
-[...20 lines deleted...]
-      <c r="BB117" s="2">
+      <c r="AU119" s="2">
+        <v>12723699.960000001</v>
+      </c>
+      <c r="AV119" s="2">
+        <v>30751558.830000002</v>
+      </c>
+      <c r="AW119" s="2">
+        <v>26874937.199999996</v>
+      </c>
+      <c r="AX119" s="2">
+        <v>21893738.059999991</v>
+      </c>
+      <c r="AY119" s="2">
+        <v>21519018.25</v>
+      </c>
+      <c r="AZ119" s="2">
+        <v>16186688.280000005</v>
+      </c>
+      <c r="BA119" s="2">
+        <v>56583185.400000021</v>
+      </c>
+      <c r="BB119" s="2">
         <v>30894319.910000004</v>
       </c>
-      <c r="BC117" s="2">
-[...14 lines deleted...]
-      <c r="BH117" s="2">
+      <c r="BC119" s="2">
+        <v>23226013.919999994</v>
+      </c>
+      <c r="BD119" s="2">
+        <v>10344552.049999999</v>
+      </c>
+      <c r="BE119" s="2">
+        <v>18222242.32</v>
+      </c>
+      <c r="BF119" s="2">
+        <v>40574213.369999982</v>
+      </c>
+      <c r="BG119" s="2">
+        <v>5397526.1299999999</v>
+      </c>
+      <c r="BH119" s="2">
         <v>6236559.1500000004</v>
       </c>
-      <c r="BI117" s="2">
-[...5 lines deleted...]
-      <c r="BK117" s="2">
+      <c r="BI119" s="2">
+        <v>11231374.08</v>
+      </c>
+      <c r="BJ119" s="2">
+        <v>84418970.929999977</v>
+      </c>
+      <c r="BK119" s="2">
         <v>33278564.32</v>
       </c>
-      <c r="BL117" s="2">
-[...2 lines deleted...]
-      <c r="BM117" s="2">
+      <c r="BL119" s="2">
+        <v>5966000.8200000003</v>
+      </c>
+      <c r="BM119" s="2">
         <v>17737896.460000001</v>
       </c>
-      <c r="BN117" s="2">
-[...2 lines deleted...]
-      <c r="BO117" s="2">
+      <c r="BN119" s="2">
+        <v>96535462.119999975</v>
+      </c>
+      <c r="BO119" s="2">
         <v>32378300.640000001</v>
       </c>
-      <c r="BP117" s="2">
-[...5 lines deleted...]
-      <c r="BR117" s="2">
+      <c r="BP119" s="2">
+        <v>14269637.619999997</v>
+      </c>
+      <c r="BQ119" s="2">
+        <v>26319291.870000008</v>
+      </c>
+      <c r="BR119" s="2">
         <v>130998723.21999997</v>
       </c>
-      <c r="BS117" s="2">
-[...9 lines deleted...]
-        <v>54088286.939999998</v>
+      <c r="BS119" s="2">
+        <v>10193374.789999997</v>
+      </c>
+      <c r="BT119" s="2">
+        <v>19877641.110000007</v>
+      </c>
+      <c r="BU119" s="2">
+        <v>19486115.749999996</v>
+      </c>
+      <c r="BV119" s="2">
+        <v>54088286.940000005</v>
       </c>
     </row>
-    <row r="118" spans="1:74" s="18" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="1" t="s">
+    <row r="120" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A120" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="B118" s="2">
-[...2 lines deleted...]
-      <c r="C118" s="2">
+      <c r="B120" s="2">
+        <v>459349279.58000004</v>
+      </c>
+      <c r="C120" s="2">
         <v>62979933.969999984</v>
       </c>
-      <c r="D118" s="2">
+      <c r="D120" s="2">
         <v>22995506.809999995</v>
       </c>
-      <c r="E118" s="2">
-[...5 lines deleted...]
-      <c r="G118" s="2">
+      <c r="E120" s="2">
+        <v>12247448.690000001</v>
+      </c>
+      <c r="F120" s="2">
+        <v>20006641.030000001</v>
+      </c>
+      <c r="G120" s="2">
         <v>5417671.4899999993</v>
       </c>
-      <c r="H118" s="2">
+      <c r="H120" s="2">
         <v>8916833.0500000007</v>
       </c>
-      <c r="I118" s="2">
-[...23 lines deleted...]
-      <c r="Q118" s="2">
+      <c r="I120" s="2">
+        <v>27866207.979999993</v>
+      </c>
+      <c r="J120" s="2">
+        <v>16208451.740000002</v>
+      </c>
+      <c r="K120" s="2">
+        <v>59631993.520000011</v>
+      </c>
+      <c r="L120" s="2">
+        <v>9405203.1799999997</v>
+      </c>
+      <c r="M120" s="2">
+        <v>37283040.490000002</v>
+      </c>
+      <c r="N120" s="2">
+        <v>4849895.03</v>
+      </c>
+      <c r="O120" s="2">
+        <v>15792804.330000004</v>
+      </c>
+      <c r="P120" s="2">
+        <v>20591811.819999993</v>
+      </c>
+      <c r="Q120" s="2">
         <v>20706816.089999996</v>
       </c>
-      <c r="R118" s="2">
-[...2 lines deleted...]
-      <c r="S118" s="2">
+      <c r="R120" s="2">
+        <v>5972078.209999999</v>
+      </c>
+      <c r="S120" s="2">
         <v>149067573.63000005</v>
       </c>
-      <c r="T118" s="2">
-[...8 lines deleted...]
-      <c r="W118" s="2">
+      <c r="T120" s="2">
+        <v>19151641.739999998</v>
+      </c>
+      <c r="U120" s="2">
+        <v>8918700.3999999985</v>
+      </c>
+      <c r="V120" s="2">
+        <v>33235225.299999997</v>
+      </c>
+      <c r="W120" s="2">
         <v>16034719.630000001</v>
       </c>
-      <c r="X118" s="2">
-[...23 lines deleted...]
-      <c r="AF118" s="2">
+      <c r="X120" s="2">
+        <v>27514476.219999999</v>
+      </c>
+      <c r="Y120" s="2">
+        <v>7970426.7100000009</v>
+      </c>
+      <c r="Z120" s="2">
+        <v>43751820.300000004</v>
+      </c>
+      <c r="AA120" s="2">
+        <v>38088199.620000005</v>
+      </c>
+      <c r="AB120" s="2">
+        <v>30897828.140000001</v>
+      </c>
+      <c r="AC120" s="2">
+        <v>35593644.599999994</v>
+      </c>
+      <c r="AD120" s="2">
+        <v>1732563.7399999998</v>
+      </c>
+      <c r="AE120" s="2">
+        <v>41298490.369999982</v>
+      </c>
+      <c r="AF120" s="2">
         <v>7488422.2699999996</v>
       </c>
-      <c r="AG118" s="2">
-[...5 lines deleted...]
-      <c r="AI118" s="2">
+      <c r="AG120" s="2">
+        <v>4306611.7799999993</v>
+      </c>
+      <c r="AH120" s="2">
+        <v>24560628.089999996</v>
+      </c>
+      <c r="AI120" s="2">
         <v>20297905.57</v>
       </c>
-      <c r="AJ118" s="2">
-[...8 lines deleted...]
-      <c r="AM118" s="2">
+      <c r="AJ120" s="2">
+        <v>90321842.649999976</v>
+      </c>
+      <c r="AK120" s="2">
+        <v>50787994.449999996</v>
+      </c>
+      <c r="AL120" s="2">
+        <v>22678211.450000007</v>
+      </c>
+      <c r="AM120" s="2">
         <v>46556988.280000001</v>
       </c>
-      <c r="AN118" s="2">
+      <c r="AN120" s="2">
         <v>13989348.09</v>
       </c>
-      <c r="AO118" s="2">
-[...17 lines deleted...]
-      <c r="AU118" s="2">
+      <c r="AO120" s="2">
+        <v>24689844.57</v>
+      </c>
+      <c r="AP120" s="2">
+        <v>29103704.630000003</v>
+      </c>
+      <c r="AQ120" s="2">
+        <v>77799395.170000017</v>
+      </c>
+      <c r="AR120" s="2">
+        <v>68228999.340000018</v>
+      </c>
+      <c r="AS120" s="2">
+        <v>3254726.290000001</v>
+      </c>
+      <c r="AT120" s="2">
+        <v>16813004.260000002</v>
+      </c>
+      <c r="AU120" s="2">
         <v>9690351.2300000004</v>
       </c>
-      <c r="AV118" s="2">
-[...17 lines deleted...]
-      <c r="BB118" s="2">
+      <c r="AV120" s="2">
+        <v>25104667.889999997</v>
+      </c>
+      <c r="AW120" s="2">
+        <v>20130602.23</v>
+      </c>
+      <c r="AX120" s="2">
+        <v>16475536.679999996</v>
+      </c>
+      <c r="AY120" s="2">
+        <v>15888614.58</v>
+      </c>
+      <c r="AZ120" s="2">
+        <v>12217747.270000001</v>
+      </c>
+      <c r="BA120" s="2">
+        <v>43979153.309999995</v>
+      </c>
+      <c r="BB120" s="2">
         <v>23954090.779999997</v>
       </c>
-      <c r="BC118" s="2">
+      <c r="BC120" s="2">
         <v>16617834.309999995</v>
       </c>
-      <c r="BD118" s="2">
-[...8 lines deleted...]
-      <c r="BG118" s="2">
+      <c r="BD120" s="2">
+        <v>7712635.129999999</v>
+      </c>
+      <c r="BE120" s="2">
+        <v>13613292.75</v>
+      </c>
+      <c r="BF120" s="2">
+        <v>29202001.969999999</v>
+      </c>
+      <c r="BG120" s="2">
         <v>4224534.2100000009</v>
       </c>
-      <c r="BH118" s="2">
+      <c r="BH120" s="2">
         <v>4587811.6900000004</v>
       </c>
-      <c r="BI118" s="2">
+      <c r="BI120" s="2">
         <v>8216242.0600000015</v>
       </c>
-      <c r="BJ118" s="2">
-[...29 lines deleted...]
-      <c r="BT118" s="2">
+      <c r="BJ120" s="2">
+        <v>62940362.959999979</v>
+      </c>
+      <c r="BK120" s="2">
+        <v>24648130.460000008</v>
+      </c>
+      <c r="BL120" s="2">
+        <v>5047566.04</v>
+      </c>
+      <c r="BM120" s="2">
+        <v>15022355.43</v>
+      </c>
+      <c r="BN120" s="2">
+        <v>72191469.49999997</v>
+      </c>
+      <c r="BO120" s="2">
+        <v>24392546.140000008</v>
+      </c>
+      <c r="BP120" s="2">
+        <v>10790594.050000003</v>
+      </c>
+      <c r="BQ120" s="2">
+        <v>19373253.400000002</v>
+      </c>
+      <c r="BR120" s="2">
+        <v>98531769.74999997</v>
+      </c>
+      <c r="BS120" s="2">
+        <v>7962265.7199999997</v>
+      </c>
+      <c r="BT120" s="2">
         <v>15412229.490000002</v>
       </c>
-      <c r="BU118" s="2">
+      <c r="BU120" s="2">
         <v>14790131.740000002</v>
       </c>
-      <c r="BV118" s="2">
-        <v>40089329.320000008</v>
+      <c r="BV120" s="2">
+        <v>40089329.32</v>
       </c>
     </row>
-    <row r="119" spans="1:74" s="19" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="1" t="s">
+    <row r="121" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A121" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="B119" s="2">
+      <c r="B121" s="2">
         <v>445732086.54000032</v>
       </c>
-      <c r="C119" s="2">
+      <c r="C121" s="2">
         <v>62733888.839999996</v>
       </c>
-      <c r="D119" s="2">
+      <c r="D121" s="2">
         <v>22740857.880000003</v>
       </c>
-      <c r="E119" s="2">
+      <c r="E121" s="2">
         <v>12234875.790000003</v>
       </c>
-      <c r="F119" s="2">
+      <c r="F121" s="2">
         <v>20721072.450000003</v>
       </c>
-      <c r="G119" s="2">
+      <c r="G121" s="2">
         <v>5413471.0199999996</v>
       </c>
-      <c r="H119" s="2">
+      <c r="H121" s="2">
         <v>9073948.0199999996</v>
       </c>
-      <c r="I119" s="2">
+      <c r="I121" s="2">
         <v>28329629.060000002</v>
       </c>
-      <c r="J119" s="2">
+      <c r="J121" s="2">
         <v>16958599.649999999</v>
       </c>
-      <c r="K119" s="2">
+      <c r="K121" s="2">
         <v>61005226.82</v>
       </c>
-      <c r="L119" s="2">
+      <c r="L121" s="2">
         <v>9759230.370000001</v>
       </c>
-      <c r="M119" s="2">
+      <c r="M121" s="2">
         <v>37717588.950000003</v>
       </c>
-      <c r="N119" s="2">
+      <c r="N121" s="2">
         <v>4910666.66</v>
       </c>
-      <c r="O119" s="2">
+      <c r="O121" s="2">
         <v>16190236.869999997</v>
       </c>
-      <c r="P119" s="2">
+      <c r="P121" s="2">
         <v>20360263.250000004</v>
       </c>
-      <c r="Q119" s="2">
+      <c r="Q121" s="2">
         <v>21180675.700000003</v>
       </c>
-      <c r="R119" s="2">
+      <c r="R121" s="2">
         <v>6494740.2200000007</v>
       </c>
-      <c r="S119" s="2">
+      <c r="S121" s="2">
         <v>149461550.49000007</v>
       </c>
-      <c r="T119" s="2">
+      <c r="T121" s="2">
         <v>19218887.260000002</v>
       </c>
-      <c r="U119" s="2">
+      <c r="U121" s="2">
         <v>8869715.1500000022</v>
       </c>
-      <c r="V119" s="2">
+      <c r="V121" s="2">
         <v>33709266.470000014</v>
       </c>
-      <c r="W119" s="2">
+      <c r="W121" s="2">
         <v>17099769.340000007</v>
       </c>
-      <c r="X119" s="2">
+      <c r="X121" s="2">
         <v>27685023.440000001</v>
       </c>
-      <c r="Y119" s="2">
+      <c r="Y121" s="2">
         <v>7704359.8499999978</v>
       </c>
-      <c r="Z119" s="2">
+      <c r="Z121" s="2">
         <v>44961723.560000002</v>
       </c>
-      <c r="AA119" s="2">
+      <c r="AA121" s="2">
         <v>38207273.879999995</v>
       </c>
-      <c r="AB119" s="2">
+      <c r="AB121" s="2">
         <v>30986322.210000008</v>
       </c>
-      <c r="AC119" s="2">
+      <c r="AC121" s="2">
         <v>35255436.99000001</v>
       </c>
-      <c r="AD119" s="2">
+      <c r="AD121" s="2">
         <v>1661998.9100000001</v>
       </c>
-      <c r="AE119" s="2">
+      <c r="AE121" s="2">
         <v>41415138.340000004</v>
       </c>
-      <c r="AF119" s="2">
+      <c r="AF121" s="2">
         <v>7790974.4199999981</v>
       </c>
-      <c r="AG119" s="2">
+      <c r="AG121" s="2">
         <v>4560097.57</v>
       </c>
-      <c r="AH119" s="2">
+      <c r="AH121" s="2">
         <v>25026250.93999999</v>
       </c>
-      <c r="AI119" s="2">
+      <c r="AI121" s="2">
         <v>20197537.82</v>
       </c>
-      <c r="AJ119" s="2">
+      <c r="AJ121" s="2">
         <v>88776336.019999981</v>
       </c>
-      <c r="AK119" s="2">
+      <c r="AK121" s="2">
         <v>51545601.300000012</v>
       </c>
-      <c r="AL119" s="2">
+      <c r="AL121" s="2">
         <v>22566370.540000003</v>
       </c>
-      <c r="AM119" s="2">
+      <c r="AM121" s="2">
         <v>45979194.74000001</v>
       </c>
-      <c r="AN119" s="2">
+      <c r="AN121" s="2">
         <v>14296043.020000003</v>
       </c>
-      <c r="AO119" s="2">
+      <c r="AO121" s="2">
         <v>24964212.079999994</v>
       </c>
-      <c r="AP119" s="2">
+      <c r="AP121" s="2">
         <v>28427914.239999998</v>
       </c>
-      <c r="AQ119" s="2">
+      <c r="AQ121" s="2">
         <v>76967195.769999966</v>
       </c>
-      <c r="AR119" s="2">
+      <c r="AR121" s="2">
         <v>68313941.400000006</v>
       </c>
-      <c r="AS119" s="2">
+      <c r="AS121" s="2">
         <v>3390931.46</v>
       </c>
-      <c r="AT119" s="2">
+      <c r="AT121" s="2">
         <v>17145567.75</v>
       </c>
-      <c r="AU119" s="2">
+      <c r="AU121" s="2">
         <v>9763302.6400000006</v>
       </c>
-      <c r="AV119" s="2">
+      <c r="AV121" s="2">
         <v>26576600.70999999</v>
       </c>
-      <c r="AW119" s="2">
+      <c r="AW121" s="2">
         <v>20299340.059999999</v>
       </c>
-      <c r="AX119" s="2">
+      <c r="AX121" s="2">
         <v>16647282.320000006</v>
       </c>
-      <c r="AY119" s="2">
+      <c r="AY121" s="2">
         <v>16295507.999999996</v>
       </c>
-      <c r="AZ119" s="2">
+      <c r="AZ121" s="2">
         <v>12478152.659999995</v>
       </c>
-      <c r="BA119" s="2">
+      <c r="BA121" s="2">
         <v>44320287.029999994</v>
       </c>
-      <c r="BB119" s="2">
+      <c r="BB121" s="2">
         <v>23819043.980000004</v>
       </c>
-      <c r="BC119" s="2">
+      <c r="BC121" s="2">
         <v>16976311.84</v>
       </c>
-      <c r="BD119" s="2">
+      <c r="BD121" s="2">
         <v>7622427.4699999979</v>
       </c>
-      <c r="BE119" s="2">
+      <c r="BE121" s="2">
         <v>13315387.179999996</v>
       </c>
-      <c r="BF119" s="2">
+      <c r="BF121" s="2">
         <v>29340649.559999999</v>
       </c>
-      <c r="BG119" s="2">
+      <c r="BG121" s="2">
         <v>4271457.68</v>
       </c>
-      <c r="BH119" s="2">
+      <c r="BH121" s="2">
         <v>4588250.0600000005</v>
       </c>
-      <c r="BI119" s="2">
+      <c r="BI121" s="2">
         <v>8043733.1400000006</v>
       </c>
-      <c r="BJ119" s="2">
+      <c r="BJ121" s="2">
         <v>61738525.439999975</v>
       </c>
-      <c r="BK119" s="2">
+      <c r="BK121" s="2">
         <v>24730626.559999995</v>
       </c>
-      <c r="BL119" s="2">
+      <c r="BL121" s="2">
         <v>5172422.08</v>
       </c>
-      <c r="BM119" s="2">
+      <c r="BM121" s="2">
         <v>15859006.280000001</v>
       </c>
-      <c r="BN119" s="2">
+      <c r="BN121" s="2">
         <v>71781573.939999968</v>
       </c>
-      <c r="BO119" s="2">
+      <c r="BO121" s="2">
         <v>24520436.179999985</v>
       </c>
-      <c r="BP119" s="2">
+      <c r="BP121" s="2">
         <v>10956345.27</v>
       </c>
-      <c r="BQ119" s="2">
+      <c r="BQ121" s="2">
         <v>19532553.790000003</v>
       </c>
-      <c r="BR119" s="2">
+      <c r="BR121" s="2">
         <v>97061934.080000028</v>
       </c>
-      <c r="BS119" s="2">
+      <c r="BS121" s="2">
         <v>8259715.1800000006</v>
       </c>
-      <c r="BT119" s="2">
+      <c r="BT121" s="2">
         <v>15601951.559999997</v>
       </c>
-      <c r="BU119" s="2">
+      <c r="BU121" s="2">
         <v>14934161.079999998</v>
       </c>
-      <c r="BV119" s="2">
+      <c r="BV121" s="2">
         <v>40522635.700000003</v>
       </c>
     </row>
-    <row r="120" spans="1:74" s="20" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="1" t="s">
+    <row r="122" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A122" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="B120" s="2">
+      <c r="B122" s="2">
         <v>538222525.88000023</v>
       </c>
-      <c r="C120" s="2">
+      <c r="C122" s="2">
         <v>70717729.319999963</v>
       </c>
-      <c r="D120" s="2">
+      <c r="D122" s="2">
         <v>27262790.590000007</v>
       </c>
-      <c r="E120" s="2">
+      <c r="E122" s="2">
         <v>15128252.010000004</v>
       </c>
-      <c r="F120" s="2">
+      <c r="F122" s="2">
         <v>21566015.159999996</v>
       </c>
-      <c r="G120" s="2">
+      <c r="G122" s="2">
         <v>6385542.3700000001</v>
       </c>
-      <c r="H120" s="2">
+      <c r="H122" s="2">
         <v>11102947.139999997</v>
       </c>
-      <c r="I120" s="2">
+      <c r="I122" s="2">
         <v>32664839.539999992</v>
       </c>
-      <c r="J120" s="2">
+      <c r="J122" s="2">
         <v>18237058.459999993</v>
       </c>
-      <c r="K120" s="2">
+      <c r="K122" s="2">
         <v>75420794.209999993</v>
       </c>
-      <c r="L120" s="2">
+      <c r="L122" s="2">
         <v>11687600.330000002</v>
       </c>
-      <c r="M120" s="2">
+      <c r="M122" s="2">
         <v>45556683.550000012</v>
       </c>
-      <c r="N120" s="2">
+      <c r="N122" s="2">
         <v>6036148.5099999988</v>
       </c>
-      <c r="O120" s="2">
+      <c r="O122" s="2">
         <v>20090841.939999998</v>
       </c>
-      <c r="P120" s="2">
+      <c r="P122" s="2">
         <v>24323890.870000008</v>
       </c>
-      <c r="Q120" s="2">
+      <c r="Q122" s="2">
         <v>25237316.340000004</v>
       </c>
-      <c r="R120" s="2">
+      <c r="R122" s="2">
         <v>7848368.3599999975</v>
       </c>
-      <c r="S120" s="2">
+      <c r="S122" s="2">
         <v>174500958.49000004</v>
       </c>
-      <c r="T120" s="2">
+      <c r="T122" s="2">
         <v>21656693.259999998</v>
       </c>
-      <c r="U120" s="2">
+      <c r="U122" s="2">
         <v>10533949.620000003</v>
       </c>
-      <c r="V120" s="2">
+      <c r="V122" s="2">
         <v>40738322.659999989</v>
       </c>
-      <c r="W120" s="2">
+      <c r="W122" s="2">
         <v>20535464.030000012</v>
       </c>
-      <c r="X120" s="2">
+      <c r="X122" s="2">
         <v>32723265.249999996</v>
       </c>
-      <c r="Y120" s="2">
+      <c r="Y122" s="2">
         <v>9270096.0800000019</v>
       </c>
-      <c r="Z120" s="2">
+      <c r="Z122" s="2">
         <v>43585454.540000014</v>
       </c>
-      <c r="AA120" s="2">
+      <c r="AA122" s="2">
         <v>46346357.800000012</v>
       </c>
-      <c r="AB120" s="2">
+      <c r="AB122" s="2">
         <v>37674774.11999999</v>
       </c>
-      <c r="AC120" s="2">
+      <c r="AC122" s="2">
         <v>42277987.43</v>
       </c>
-      <c r="AD120" s="2">
+      <c r="AD122" s="2">
         <v>1923778.21</v>
       </c>
-      <c r="AE120" s="2">
+      <c r="AE122" s="2">
         <v>48055755.089999989</v>
       </c>
-      <c r="AF120" s="2">
+      <c r="AF122" s="2">
         <v>9337182.5300000012</v>
       </c>
-      <c r="AG120" s="2">
+      <c r="AG122" s="2">
         <v>7170120.4199999999</v>
       </c>
-      <c r="AH120" s="2">
+      <c r="AH122" s="2">
         <v>30219127.050000004</v>
       </c>
-      <c r="AI120" s="2">
+      <c r="AI122" s="2">
         <v>22747309.360000007</v>
       </c>
-      <c r="AJ120" s="2">
+      <c r="AJ122" s="2">
         <v>107488383.75999996</v>
       </c>
-      <c r="AK120" s="2">
+      <c r="AK122" s="2">
         <v>62542673.789999992</v>
       </c>
-      <c r="AL120" s="2">
+      <c r="AL122" s="2">
         <v>26783005.909999996</v>
       </c>
-      <c r="AM120" s="2">
+      <c r="AM122" s="2">
         <v>55151403.490000002</v>
       </c>
-      <c r="AN120" s="2">
+      <c r="AN122" s="2">
         <v>17425553.819999997</v>
       </c>
-      <c r="AO120" s="2">
+      <c r="AO122" s="2">
         <v>30657738.349999994</v>
       </c>
-      <c r="AP120" s="2">
+      <c r="AP122" s="2">
         <v>34984573.209999993</v>
       </c>
-      <c r="AQ120" s="2">
+      <c r="AQ122" s="2">
         <v>91749719.389999956</v>
       </c>
-      <c r="AR120" s="2">
+      <c r="AR122" s="2">
         <v>68787576.76000002</v>
       </c>
-      <c r="AS120" s="2">
+      <c r="AS122" s="2">
         <v>3959154.8399999994</v>
       </c>
-      <c r="AT120" s="2">
+      <c r="AT122" s="2">
         <v>21056683.540000003</v>
       </c>
-      <c r="AU120" s="2">
+      <c r="AU122" s="2">
         <v>11519519.050000001</v>
       </c>
-      <c r="AV120" s="2">
+      <c r="AV122" s="2">
         <v>29294279.789999984</v>
       </c>
-      <c r="AW120" s="2">
+      <c r="AW122" s="2">
         <v>23923262.019999992</v>
       </c>
-      <c r="AX120" s="2">
+      <c r="AX122" s="2">
         <v>19610175.299999986</v>
       </c>
-      <c r="AY120" s="2">
+      <c r="AY122" s="2">
         <v>19574922.539999995</v>
       </c>
-      <c r="AZ120" s="2">
+      <c r="AZ122" s="2">
         <v>14735307.819999997</v>
       </c>
-      <c r="BA120" s="2">
+      <c r="BA122" s="2">
         <v>55593642.899999976</v>
       </c>
-      <c r="BB120" s="2">
+      <c r="BB122" s="2">
         <v>29512003.500000004</v>
       </c>
-      <c r="BC120" s="2">
+      <c r="BC122" s="2">
         <v>20441049.620000005</v>
       </c>
-      <c r="BD120" s="2">
+      <c r="BD122" s="2">
         <v>8823550.0100000016</v>
       </c>
-      <c r="BE120" s="2">
+      <c r="BE122" s="2">
         <v>15746784.219999999</v>
       </c>
-      <c r="BF120" s="2">
+      <c r="BF122" s="2">
         <v>34753575.390000008</v>
       </c>
-      <c r="BG120" s="2">
+      <c r="BG122" s="2">
         <v>5178892.5</v>
       </c>
-      <c r="BH120" s="2">
+      <c r="BH122" s="2">
         <v>5571255.6099999975</v>
       </c>
-      <c r="BI120" s="2">
+      <c r="BI122" s="2">
         <v>9627157.459999999</v>
       </c>
-      <c r="BJ120" s="2">
+      <c r="BJ122" s="2">
         <v>74149479.760000005</v>
       </c>
-      <c r="BK120" s="2">
+      <c r="BK122" s="2">
         <v>30147281.690000009</v>
       </c>
-      <c r="BL120" s="2">
+      <c r="BL122" s="2">
         <v>6121675.9500000011</v>
       </c>
-      <c r="BM120" s="2">
+      <c r="BM122" s="2">
         <v>16334086.5</v>
       </c>
-      <c r="BN120" s="2">
+      <c r="BN122" s="2">
         <v>86730767.909999982</v>
       </c>
-      <c r="BO120" s="2">
+      <c r="BO122" s="2">
         <v>29648879.700000018</v>
       </c>
-      <c r="BP120" s="2">
+      <c r="BP122" s="2">
         <v>13073644.660000002</v>
       </c>
-      <c r="BQ120" s="2">
+      <c r="BQ122" s="2">
         <v>23497406.570000008</v>
       </c>
-      <c r="BR120" s="2">
+      <c r="BR122" s="2">
         <v>114717096.11999999</v>
       </c>
-      <c r="BS120" s="2">
+      <c r="BS122" s="2">
         <v>9517756.2100000028</v>
       </c>
-      <c r="BT120" s="2">
+      <c r="BT122" s="2">
         <v>18028518.580000009</v>
       </c>
-      <c r="BU120" s="2">
+      <c r="BU122" s="2">
         <v>18020566.68</v>
       </c>
-      <c r="BV120" s="2">
+      <c r="BV122" s="2">
         <v>47977026.079999998</v>
       </c>
     </row>
-    <row r="121" spans="1:74" s="21" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="1" t="s">
+    <row r="123" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A123" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B121" s="2">
+      <c r="B123" s="2">
         <v>504664448.71000028</v>
       </c>
-      <c r="C121" s="2">
+      <c r="C123" s="2">
         <v>67265646.309999987</v>
       </c>
-      <c r="D121" s="2">
-[...5 lines deleted...]
-      <c r="F121" s="2">
+      <c r="D123" s="2">
+        <v>26026288.350000001</v>
+      </c>
+      <c r="E123" s="2">
+        <v>14235149.630000001</v>
+      </c>
+      <c r="F123" s="2">
         <v>20080683.280000005</v>
       </c>
-      <c r="G121" s="2">
-[...5 lines deleted...]
-      <c r="I121" s="2">
+      <c r="G123" s="2">
+        <v>6721315.5699999984</v>
+      </c>
+      <c r="H123" s="2">
+        <v>10843508.660000002</v>
+      </c>
+      <c r="I123" s="2">
         <v>31652281.710000001</v>
       </c>
-      <c r="J121" s="2">
+      <c r="J123" s="2">
         <v>17124899.82</v>
       </c>
-      <c r="K121" s="2">
-[...2 lines deleted...]
-      <c r="L121" s="2">
+      <c r="K123" s="2">
+        <v>73014673.75000003</v>
+      </c>
+      <c r="L123" s="2">
         <v>11463746.759999998</v>
       </c>
-      <c r="M121" s="2">
-[...2 lines deleted...]
-      <c r="N121" s="2">
+      <c r="M123" s="2">
+        <v>43449187.850000009</v>
+      </c>
+      <c r="N123" s="2">
         <v>5792565.6699999999</v>
       </c>
-      <c r="O121" s="2">
-[...11 lines deleted...]
-      <c r="S121" s="2">
+      <c r="O123" s="2">
+        <v>18538897.380000006</v>
+      </c>
+      <c r="P123" s="2">
+        <v>23591975.290000003</v>
+      </c>
+      <c r="Q123" s="2">
+        <v>24444865.279999997</v>
+      </c>
+      <c r="R123" s="2">
+        <v>7759255.0399999991</v>
+      </c>
+      <c r="S123" s="2">
         <v>165991402.3900001</v>
       </c>
-      <c r="T121" s="2">
-[...8 lines deleted...]
-      <c r="W121" s="2">
+      <c r="T123" s="2">
+        <v>20935278.559999999</v>
+      </c>
+      <c r="U123" s="2">
+        <v>10247640.959999997</v>
+      </c>
+      <c r="V123" s="2">
+        <v>39548453.250000015</v>
+      </c>
+      <c r="W123" s="2">
         <v>19695311.189999994</v>
       </c>
-      <c r="X121" s="2">
-[...2 lines deleted...]
-      <c r="Y121" s="2">
+      <c r="X123" s="2">
+        <v>32363782.400000013</v>
+      </c>
+      <c r="Y123" s="2">
         <v>8902622.2799999993</v>
       </c>
-      <c r="Z121" s="2">
-[...14 lines deleted...]
-      <c r="AE121" s="2">
+      <c r="Z123" s="2">
+        <v>38770955.900000013</v>
+      </c>
+      <c r="AA123" s="2">
+        <v>45549914.38000001</v>
+      </c>
+      <c r="AB123" s="2">
+        <v>35581881.529999994</v>
+      </c>
+      <c r="AC123" s="2">
+        <v>40973306.949999981</v>
+      </c>
+      <c r="AD123" s="2">
+        <v>1921268.5800000005</v>
+      </c>
+      <c r="AE123" s="2">
         <v>46193887.399999991</v>
       </c>
-      <c r="AF121" s="2">
-[...5 lines deleted...]
-      <c r="AH121" s="2">
+      <c r="AF123" s="2">
+        <v>9023529.2899999991</v>
+      </c>
+      <c r="AG123" s="2">
+        <v>8505488.0900000017</v>
+      </c>
+      <c r="AH123" s="2">
         <v>28388892.539999995</v>
       </c>
-      <c r="AI121" s="2">
-[...11 lines deleted...]
-      <c r="AM121" s="2">
+      <c r="AI123" s="2">
+        <v>22003697.629999999</v>
+      </c>
+      <c r="AJ123" s="2">
+        <v>105067056.31999995</v>
+      </c>
+      <c r="AK123" s="2">
+        <v>59929249.479999989</v>
+      </c>
+      <c r="AL123" s="2">
+        <v>25344010.699999996</v>
+      </c>
+      <c r="AM123" s="2">
         <v>54976783.529999971</v>
       </c>
-      <c r="AN121" s="2">
+      <c r="AN123" s="2">
         <v>17082527.280000001</v>
       </c>
-      <c r="AO121" s="2">
+      <c r="AO123" s="2">
         <v>29680796.75</v>
       </c>
-      <c r="AP121" s="2">
+      <c r="AP123" s="2">
         <v>34211215.439999998</v>
       </c>
-      <c r="AQ121" s="2">
-[...2 lines deleted...]
-      <c r="AR121" s="2">
+      <c r="AQ123" s="2">
+        <v>87962729.349999994</v>
+      </c>
+      <c r="AR123" s="2">
         <v>62999930.75999999</v>
       </c>
-      <c r="AS121" s="2">
-[...5 lines deleted...]
-      <c r="AU121" s="2">
+      <c r="AS123" s="2">
+        <v>3775377.0100000002</v>
+      </c>
+      <c r="AT123" s="2">
+        <v>20419632.960000001</v>
+      </c>
+      <c r="AU123" s="2">
         <v>11156121.880000003</v>
       </c>
-      <c r="AV121" s="2">
-[...8 lines deleted...]
-      <c r="AY121" s="2">
+      <c r="AV123" s="2">
+        <v>27675010.439999994</v>
+      </c>
+      <c r="AW123" s="2">
+        <v>23212390.179999989</v>
+      </c>
+      <c r="AX123" s="2">
+        <v>19109254.859999996</v>
+      </c>
+      <c r="AY123" s="2">
         <v>18757407.110000003</v>
       </c>
-      <c r="AZ121" s="2">
+      <c r="AZ123" s="2">
         <v>13985152.629999999</v>
       </c>
-      <c r="BA121" s="2">
-[...2 lines deleted...]
-      <c r="BB121" s="2">
+      <c r="BA123" s="2">
+        <v>53327623.070000023</v>
+      </c>
+      <c r="BB123" s="2">
         <v>28627842.25</v>
       </c>
-      <c r="BC121" s="2">
+      <c r="BC123" s="2">
         <v>19513071.390000001</v>
       </c>
-      <c r="BD121" s="2">
-[...8 lines deleted...]
-      <c r="BG121" s="2">
+      <c r="BD123" s="2">
+        <v>8601932.1600000001</v>
+      </c>
+      <c r="BE123" s="2">
+        <v>15486469.729999997</v>
+      </c>
+      <c r="BF123" s="2">
+        <v>34096989.430000007</v>
+      </c>
+      <c r="BG123" s="2">
         <v>4946039.5499999989</v>
       </c>
-      <c r="BH121" s="2">
+      <c r="BH123" s="2">
         <v>5481536.0699999984</v>
       </c>
-      <c r="BI121" s="2">
+      <c r="BI123" s="2">
         <v>9616969.1900000013</v>
       </c>
-      <c r="BJ121" s="2">
+      <c r="BJ123" s="2">
         <v>71615947.769999981</v>
       </c>
-      <c r="BK121" s="2">
-[...2 lines deleted...]
-      <c r="BL121" s="2">
+      <c r="BK123" s="2">
+        <v>28370123.480000004</v>
+      </c>
+      <c r="BL123" s="2">
         <v>6099564.5199999996</v>
       </c>
-      <c r="BM121" s="2">
-[...2 lines deleted...]
-      <c r="BN121" s="2">
+      <c r="BM123" s="2">
+        <v>14316497.089999998</v>
+      </c>
+      <c r="BN123" s="2">
         <v>82525917.969999909</v>
       </c>
-      <c r="BO121" s="2">
-[...5 lines deleted...]
-      <c r="BQ121" s="2">
+      <c r="BO123" s="2">
+        <v>28188464.390000001</v>
+      </c>
+      <c r="BP123" s="2">
+        <v>12895434.700000003</v>
+      </c>
+      <c r="BQ123" s="2">
         <v>22520440.280000001</v>
       </c>
-      <c r="BR121" s="2">
-[...2 lines deleted...]
-      <c r="BS121" s="2">
+      <c r="BR123" s="2">
+        <v>109515804.43999994</v>
+      </c>
+      <c r="BS123" s="2">
         <v>9514633.6999999993</v>
       </c>
-      <c r="BT121" s="2">
+      <c r="BT123" s="2">
         <v>17013362.200000003</v>
       </c>
-      <c r="BU121" s="2">
-[...3 lines deleted...]
-        <v>45803103.469999999</v>
+      <c r="BU123" s="2">
+        <v>17523757.16</v>
+      </c>
+      <c r="BV123" s="2">
+        <v>45803103.470000006</v>
       </c>
     </row>
-    <row r="122" spans="1:74" s="22" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="1" t="s">
+    <row r="124" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A124" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="B122" s="2">
-[...2 lines deleted...]
-      <c r="C122" s="2">
+      <c r="B124" s="2">
+        <v>541824758.42000043</v>
+      </c>
+      <c r="C124" s="2">
         <v>71149836.939999983</v>
       </c>
-      <c r="D122" s="2">
+      <c r="D124" s="2">
         <v>28565146.260000002</v>
       </c>
-      <c r="E122" s="2">
+      <c r="E124" s="2">
         <v>15099137.57</v>
       </c>
-      <c r="F122" s="2">
-[...11 lines deleted...]
-      <c r="J122" s="2">
+      <c r="F124" s="2">
+        <v>21481750.469999995</v>
+      </c>
+      <c r="G124" s="2">
+        <v>7304404.1599999992</v>
+      </c>
+      <c r="H124" s="2">
+        <v>11773979.539999999</v>
+      </c>
+      <c r="I124" s="2">
+        <v>34404472.290000007</v>
+      </c>
+      <c r="J124" s="2">
         <v>18717227.599999998</v>
       </c>
-      <c r="K122" s="2">
-[...8 lines deleted...]
-      <c r="N122" s="2">
+      <c r="K124" s="2">
+        <v>78134657.480000019</v>
+      </c>
+      <c r="L124" s="2">
+        <v>12333749.110000001</v>
+      </c>
+      <c r="M124" s="2">
+        <v>45620706.540000007</v>
+      </c>
+      <c r="N124" s="2">
         <v>6375344.0699999994</v>
       </c>
-      <c r="O122" s="2">
+      <c r="O124" s="2">
         <v>19619563.209999997</v>
       </c>
-      <c r="P122" s="2">
-[...11 lines deleted...]
-      <c r="T122" s="2">
+      <c r="P124" s="2">
+        <v>25258184.239999991</v>
+      </c>
+      <c r="Q124" s="2">
+        <v>25859613.32</v>
+      </c>
+      <c r="R124" s="2">
+        <v>8502453.5499999989</v>
+      </c>
+      <c r="S124" s="2">
+        <v>178477133.11000007</v>
+      </c>
+      <c r="T124" s="2">
         <v>23581568.210000012</v>
       </c>
-      <c r="U122" s="2">
-[...2 lines deleted...]
-      <c r="V122" s="2">
+      <c r="U124" s="2">
+        <v>11046595.59</v>
+      </c>
+      <c r="V124" s="2">
         <v>42277227.530000001</v>
       </c>
-      <c r="W122" s="2">
-[...2 lines deleted...]
-      <c r="X122" s="2">
+      <c r="W124" s="2">
+        <v>21919912.659999993</v>
+      </c>
+      <c r="X124" s="2">
         <v>33734104.450000003</v>
       </c>
-      <c r="Y122" s="2">
+      <c r="Y124" s="2">
         <v>9828682.0299999975</v>
       </c>
-      <c r="Z122" s="2">
-[...2 lines deleted...]
-      <c r="AA122" s="2">
+      <c r="Z124" s="2">
+        <v>40322475.449999988</v>
+      </c>
+      <c r="AA124" s="2">
         <v>47644714.05999998</v>
       </c>
-      <c r="AB122" s="2">
+      <c r="AB124" s="2">
         <v>38020854.460000001</v>
       </c>
-      <c r="AC122" s="2">
-[...2 lines deleted...]
-      <c r="AD122" s="2">
+      <c r="AC124" s="2">
+        <v>44518194.93</v>
+      </c>
+      <c r="AD124" s="2">
         <v>2055982.3499999996</v>
       </c>
-      <c r="AE122" s="2">
+      <c r="AE124" s="2">
         <v>49359469.229999989</v>
       </c>
-      <c r="AF122" s="2">
-[...11 lines deleted...]
-      <c r="AJ122" s="2">
+      <c r="AF124" s="2">
+        <v>9595118.8299999963</v>
+      </c>
+      <c r="AG124" s="2">
+        <v>9942272.5099999979</v>
+      </c>
+      <c r="AH124" s="2">
+        <v>31442755.79999999</v>
+      </c>
+      <c r="AI124" s="2">
+        <v>24456978.660000004</v>
+      </c>
+      <c r="AJ124" s="2">
         <v>109781359.75999999</v>
       </c>
-      <c r="AK122" s="2">
-[...8 lines deleted...]
-      <c r="AN122" s="2">
+      <c r="AK124" s="2">
+        <v>63858347.290000021</v>
+      </c>
+      <c r="AL124" s="2">
+        <v>27102353.850000005</v>
+      </c>
+      <c r="AM124" s="2">
+        <v>58336024.890000001</v>
+      </c>
+      <c r="AN124" s="2">
         <v>17767028.109999996</v>
       </c>
-      <c r="AO122" s="2">
+      <c r="AO124" s="2">
         <v>32004963.489999995</v>
       </c>
-      <c r="AP122" s="2">
-[...5 lines deleted...]
-      <c r="AR122" s="2">
+      <c r="AP124" s="2">
+        <v>37292206.420000002</v>
+      </c>
+      <c r="AQ124" s="2">
+        <v>94776558.24999997</v>
+      </c>
+      <c r="AR124" s="2">
         <v>67657155.679999977</v>
       </c>
-      <c r="AS122" s="2">
-[...17 lines deleted...]
-      <c r="AY122" s="2">
+      <c r="AS124" s="2">
+        <v>4053230.1999999997</v>
+      </c>
+      <c r="AT124" s="2">
+        <v>21873886.619999997</v>
+      </c>
+      <c r="AU124" s="2">
+        <v>11918926.250000002</v>
+      </c>
+      <c r="AV124" s="2">
+        <v>29563396.319999997</v>
+      </c>
+      <c r="AW124" s="2">
+        <v>24896584.689999998</v>
+      </c>
+      <c r="AX124" s="2">
+        <v>20654067.550000001</v>
+      </c>
+      <c r="AY124" s="2">
         <v>19644584.239999998</v>
       </c>
-      <c r="AZ122" s="2">
-[...5 lines deleted...]
-      <c r="BB122" s="2">
+      <c r="AZ124" s="2">
+        <v>15236533.079999998</v>
+      </c>
+      <c r="BA124" s="2">
+        <v>57353371.180000007</v>
+      </c>
+      <c r="BB124" s="2">
         <v>30629287.379999995</v>
       </c>
-      <c r="BC122" s="2">
-[...2 lines deleted...]
-      <c r="BD122" s="2">
+      <c r="BC124" s="2">
+        <v>20830330.639999993</v>
+      </c>
+      <c r="BD124" s="2">
         <v>9200424.3200000003</v>
       </c>
-      <c r="BE122" s="2">
-[...5 lines deleted...]
-      <c r="BG122" s="2">
+      <c r="BE124" s="2">
+        <v>16883771.020000007</v>
+      </c>
+      <c r="BF124" s="2">
+        <v>36904805.140000001</v>
+      </c>
+      <c r="BG124" s="2">
         <v>5657192.25</v>
       </c>
-      <c r="BH122" s="2">
-[...11 lines deleted...]
-      <c r="BL122" s="2">
+      <c r="BH124" s="2">
+        <v>5997570.1799999978</v>
+      </c>
+      <c r="BI124" s="2">
+        <v>10066731.960000001</v>
+      </c>
+      <c r="BJ124" s="2">
+        <v>74852635.559999987</v>
+      </c>
+      <c r="BK124" s="2">
+        <v>30865297.920000013</v>
+      </c>
+      <c r="BL124" s="2">
         <v>6789520.0599999987</v>
       </c>
-      <c r="BM122" s="2">
+      <c r="BM124" s="2">
         <v>15462399.469999995</v>
       </c>
-      <c r="BN122" s="2">
-[...2 lines deleted...]
-      <c r="BO122" s="2">
+      <c r="BN124" s="2">
+        <v>87596837.419999957</v>
+      </c>
+      <c r="BO124" s="2">
         <v>30901800.270000003</v>
       </c>
-      <c r="BP122" s="2">
-[...2 lines deleted...]
-      <c r="BQ122" s="2">
+      <c r="BP124" s="2">
+        <v>13363615.230000002</v>
+      </c>
+      <c r="BQ124" s="2">
         <v>24636160.419999991</v>
       </c>
-      <c r="BR122" s="2">
-[...2 lines deleted...]
-      <c r="BS122" s="2">
+      <c r="BR124" s="2">
+        <v>116684433.52</v>
+      </c>
+      <c r="BS124" s="2">
         <v>10172466.360000003</v>
       </c>
-      <c r="BT122" s="2">
+      <c r="BT124" s="2">
         <v>18044823.5</v>
       </c>
-      <c r="BU122" s="2">
-[...2 lines deleted...]
-      <c r="BV122" s="2">
+      <c r="BU124" s="2">
+        <v>18925348.979999997</v>
+      </c>
+      <c r="BV124" s="2">
         <v>48857032.280000001</v>
       </c>
     </row>
-    <row r="123" spans="1:74" s="23" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="1" t="s">
+    <row r="125" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A125" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="B123" s="2">
+      <c r="B125" s="2">
         <v>569897643.33000016</v>
       </c>
-      <c r="C123" s="2">
+      <c r="C125" s="2">
         <v>75211192.159999996</v>
       </c>
-      <c r="D123" s="2">
+      <c r="D125" s="2">
         <v>29408684.460000012</v>
       </c>
-      <c r="E123" s="2">
+      <c r="E125" s="2">
         <v>15711956.300000004</v>
       </c>
-      <c r="F123" s="2">
+      <c r="F125" s="2">
         <v>22527165.309999999</v>
       </c>
-      <c r="G123" s="2">
+      <c r="G125" s="2">
         <v>7579681.7400000002</v>
       </c>
-      <c r="H123" s="2">
+      <c r="H125" s="2">
         <v>12395173.690000001</v>
       </c>
-      <c r="I123" s="2">
+      <c r="I125" s="2">
         <v>36048760.670000002</v>
       </c>
-      <c r="J123" s="2">
+      <c r="J125" s="2">
         <v>19312091.649999999</v>
       </c>
-      <c r="K123" s="2">
+      <c r="K125" s="2">
         <v>81204080.340000004</v>
       </c>
-      <c r="L123" s="2">
+      <c r="L125" s="2">
         <v>12473058.080000002</v>
       </c>
-      <c r="M123" s="2">
+      <c r="M125" s="2">
         <v>47561376.660000004</v>
       </c>
-      <c r="N123" s="2">
+      <c r="N125" s="2">
         <v>6713495.2999999998</v>
       </c>
-      <c r="O123" s="2">
+      <c r="O125" s="2">
         <v>20285381.120000005</v>
       </c>
-      <c r="P123" s="2">
+      <c r="P125" s="2">
         <v>25875262.699999988</v>
       </c>
-      <c r="Q123" s="2">
+      <c r="Q125" s="2">
         <v>26721376.839999996</v>
       </c>
-      <c r="R123" s="2">
+      <c r="R125" s="2">
         <v>8925122.8800000008</v>
       </c>
-      <c r="S123" s="2">
+      <c r="S125" s="2">
         <v>185021218.51000005</v>
       </c>
-      <c r="T123" s="2">
+      <c r="T125" s="2">
         <v>24243280.260000002</v>
       </c>
-      <c r="U123" s="2">
+      <c r="U125" s="2">
         <v>11427225.48</v>
       </c>
-      <c r="V123" s="2">
+      <c r="V125" s="2">
         <v>44208016.710000008</v>
       </c>
-      <c r="W123" s="2">
+      <c r="W125" s="2">
         <v>22685337.100000001</v>
       </c>
-      <c r="X123" s="2">
+      <c r="X125" s="2">
         <v>35097239.54999999</v>
       </c>
-      <c r="Y123" s="2">
+      <c r="Y125" s="2">
         <v>10709906.160000002</v>
       </c>
-      <c r="Z123" s="2">
+      <c r="Z125" s="2">
         <v>43514555.229999989</v>
       </c>
-      <c r="AA123" s="2">
+      <c r="AA125" s="2">
         <v>49437295.600000009</v>
       </c>
-      <c r="AB123" s="2">
+      <c r="AB125" s="2">
         <v>39625123.209999986</v>
       </c>
-      <c r="AC123" s="2">
+      <c r="AC125" s="2">
         <v>46561835.050000019</v>
       </c>
-      <c r="AD123" s="2">
+      <c r="AD125" s="2">
         <v>1960584.1400000001</v>
       </c>
-      <c r="AE123" s="2">
+      <c r="AE125" s="2">
         <v>51671360.859999985</v>
       </c>
-      <c r="AF123" s="2">
+      <c r="AF125" s="2">
         <v>10089860.140000001</v>
       </c>
-      <c r="AG123" s="2">
+      <c r="AG125" s="2">
         <v>10053628.880000003</v>
       </c>
-      <c r="AH123" s="2">
+      <c r="AH125" s="2">
         <v>32762124.809999995</v>
       </c>
-      <c r="AI123" s="2">
+      <c r="AI125" s="2">
         <v>25862789.550000001</v>
       </c>
-      <c r="AJ123" s="2">
+      <c r="AJ125" s="2">
         <v>114259519.06999998</v>
       </c>
-      <c r="AK123" s="2">
+      <c r="AK125" s="2">
         <v>68370162.609999985</v>
       </c>
-      <c r="AL123" s="2">
+      <c r="AL125" s="2">
         <v>28326544.010000005</v>
       </c>
-      <c r="AM123" s="2">
+      <c r="AM125" s="2">
         <v>59971670.509999998</v>
       </c>
-      <c r="AN123" s="2">
+      <c r="AN125" s="2">
         <v>18183174.41</v>
       </c>
-      <c r="AO123" s="2">
+      <c r="AO125" s="2">
         <v>33009138.919999994</v>
       </c>
-      <c r="AP123" s="2">
+      <c r="AP125" s="2">
         <v>38386145.700000003</v>
       </c>
-      <c r="AQ123" s="2">
+      <c r="AQ125" s="2">
         <v>98923129.059999943</v>
       </c>
-      <c r="AR123" s="2">
+      <c r="AR125" s="2">
         <v>72444022.590000004</v>
       </c>
-      <c r="AS123" s="2">
+      <c r="AS125" s="2">
         <v>4175035.27</v>
       </c>
-      <c r="AT123" s="2">
+      <c r="AT125" s="2">
         <v>22391126.550000001</v>
       </c>
-      <c r="AU123" s="2">
+      <c r="AU125" s="2">
         <v>12207697.590000004</v>
       </c>
-      <c r="AV123" s="2">
+      <c r="AV125" s="2">
         <v>30899955.310000002</v>
       </c>
-      <c r="AW123" s="2">
+      <c r="AW125" s="2">
         <v>26164354.559999999</v>
       </c>
-      <c r="AX123" s="2">
+      <c r="AX125" s="2">
         <v>21331860.339999992</v>
       </c>
-      <c r="AY123" s="2">
+      <c r="AY125" s="2">
         <v>20185395.91</v>
       </c>
-      <c r="AZ123" s="2">
+      <c r="AZ125" s="2">
         <v>15959548.349999998</v>
       </c>
-      <c r="BA123" s="2">
+      <c r="BA125" s="2">
         <v>59766974.679999992</v>
       </c>
-      <c r="BB123" s="2">
+      <c r="BB125" s="2">
         <v>31884941.48</v>
       </c>
-      <c r="BC123" s="2">
+      <c r="BC125" s="2">
         <v>21850567.969999991</v>
       </c>
-      <c r="BD123" s="2">
+      <c r="BD125" s="2">
         <v>9372639.8599999975</v>
       </c>
-      <c r="BE123" s="2">
+      <c r="BE125" s="2">
         <v>17861327.990000002</v>
       </c>
-      <c r="BF123" s="2">
+      <c r="BF125" s="2">
         <v>38237768.859999999</v>
       </c>
-      <c r="BG123" s="2">
+      <c r="BG125" s="2">
         <v>5801208.040000001</v>
       </c>
-      <c r="BH123" s="2">
+      <c r="BH125" s="2">
         <v>6184794.1699999981</v>
       </c>
-      <c r="BI123" s="2">
+      <c r="BI125" s="2">
         <v>10294987.77</v>
       </c>
-      <c r="BJ123" s="2">
+      <c r="BJ125" s="2">
         <v>78258934.409999996</v>
       </c>
-      <c r="BK123" s="2">
+      <c r="BK125" s="2">
         <v>31992822.230000012</v>
       </c>
-      <c r="BL123" s="2">
+      <c r="BL125" s="2">
         <v>7115954.4000000004</v>
       </c>
-      <c r="BM123" s="2">
+      <c r="BM125" s="2">
         <v>16266465.49</v>
       </c>
-      <c r="BN123" s="2">
+      <c r="BN125" s="2">
         <v>91684304.959999993</v>
       </c>
-      <c r="BO123" s="2">
+      <c r="BO125" s="2">
         <v>31274588.460000016</v>
       </c>
-      <c r="BP123" s="2">
+      <c r="BP125" s="2">
         <v>13806713.989999998</v>
       </c>
-      <c r="BQ123" s="2">
+      <c r="BQ125" s="2">
         <v>25258907.74000001</v>
       </c>
-      <c r="BR123" s="2">
+      <c r="BR125" s="2">
         <v>121954520.00000003</v>
       </c>
-      <c r="BS123" s="2">
+      <c r="BS125" s="2">
         <v>10571218.969999999</v>
       </c>
-      <c r="BT123" s="2">
+      <c r="BT125" s="2">
         <v>18968637.100000005</v>
       </c>
-      <c r="BU123" s="2">
+      <c r="BU125" s="2">
         <v>19360210.860000007</v>
       </c>
-      <c r="BV123" s="2">
+      <c r="BV125" s="2">
         <v>51284329.029999986</v>
       </c>
     </row>
-    <row r="124" spans="1:74" s="24" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A124" s="1" t="s">
+    <row r="126" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A126" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B124" s="2">
+      <c r="B126" s="2">
         <v>539343840.76000023</v>
       </c>
-      <c r="C124" s="2">
+      <c r="C126" s="2">
         <v>72087193.569999993</v>
       </c>
-      <c r="D124" s="2">
+      <c r="D126" s="2">
         <v>30299325.890000015</v>
       </c>
-      <c r="E124" s="2">
+      <c r="E126" s="2">
         <v>15532304.820000002</v>
       </c>
-      <c r="F124" s="2">
+      <c r="F126" s="2">
         <v>24186912.739999998</v>
       </c>
-      <c r="G124" s="2">
+      <c r="G126" s="2">
         <v>9259812.0099999979</v>
       </c>
-      <c r="H124" s="2">
+      <c r="H126" s="2">
         <v>12192198.310000001</v>
       </c>
-      <c r="I124" s="2">
+      <c r="I126" s="2">
         <v>36153582.910000004</v>
       </c>
-      <c r="J124" s="2">
+      <c r="J126" s="2">
         <v>20589311.369999994</v>
       </c>
-      <c r="K124" s="2">
+      <c r="K126" s="2">
         <v>84175657.620000035</v>
       </c>
-      <c r="L124" s="2">
+      <c r="L126" s="2">
         <v>12746919.23</v>
       </c>
-      <c r="M124" s="2">
+      <c r="M126" s="2">
         <v>46466502.690000005</v>
       </c>
-      <c r="N124" s="2">
+      <c r="N126" s="2">
         <v>6963013.4900000002</v>
       </c>
-      <c r="O124" s="2">
+      <c r="O126" s="2">
         <v>20089248.050000001</v>
       </c>
-      <c r="P124" s="2">
+      <c r="P126" s="2">
         <v>26385604.960000016</v>
       </c>
-      <c r="Q124" s="2">
+      <c r="Q126" s="2">
         <v>25994511.679999989</v>
       </c>
-      <c r="R124" s="2">
+      <c r="R126" s="2">
         <v>9630350.2899999972</v>
       </c>
-      <c r="S124" s="2">
+      <c r="S126" s="2">
         <v>175538223.32999998</v>
       </c>
-      <c r="T124" s="2">
+      <c r="T126" s="2">
         <v>27185215.139999993</v>
       </c>
-      <c r="U124" s="2">
+      <c r="U126" s="2">
         <v>11212414.220000001</v>
       </c>
-      <c r="V124" s="2">
+      <c r="V126" s="2">
         <v>44661327.139999993</v>
       </c>
-      <c r="W124" s="2">
+      <c r="W126" s="2">
         <v>22562229.350000001</v>
       </c>
-      <c r="X124" s="2">
+      <c r="X126" s="2">
         <v>34993299.970000006</v>
       </c>
-      <c r="Y124" s="2">
+      <c r="Y126" s="2">
         <v>11291097.439999998</v>
       </c>
-      <c r="Z124" s="2">
+      <c r="Z126" s="2">
         <v>53572205.779999971</v>
       </c>
-      <c r="AA124" s="2">
+      <c r="AA126" s="2">
         <v>48829650.25</v>
       </c>
-      <c r="AB124" s="2">
+      <c r="AB126" s="2">
         <v>38419157.720000006</v>
       </c>
-      <c r="AC124" s="2">
+      <c r="AC126" s="2">
         <v>49580576.640000008</v>
       </c>
-      <c r="AD124" s="2">
+      <c r="AD126" s="2">
         <v>2242676.5599999996</v>
       </c>
-      <c r="AE124" s="2">
+      <c r="AE126" s="2">
         <v>50280925.389999993</v>
       </c>
-      <c r="AF124" s="2">
+      <c r="AF126" s="2">
         <v>9804859.6500000022</v>
       </c>
-      <c r="AG124" s="2">
+      <c r="AG126" s="2">
         <v>8067622.8199999966</v>
       </c>
-      <c r="AH124" s="2">
+      <c r="AH126" s="2">
         <v>32330521.949999996</v>
       </c>
-      <c r="AI124" s="2">
+      <c r="AI126" s="2">
         <v>26291851.630000003</v>
       </c>
-      <c r="AJ124" s="2">
+      <c r="AJ126" s="2">
         <v>108107919.76000001</v>
       </c>
-      <c r="AK124" s="2">
+      <c r="AK126" s="2">
         <v>71855620.789999977</v>
       </c>
-      <c r="AL124" s="2">
+      <c r="AL126" s="2">
         <v>27256634.800000008</v>
       </c>
-      <c r="AM124" s="2">
+      <c r="AM126" s="2">
         <v>60224791.629999995</v>
       </c>
-      <c r="AN124" s="2">
+      <c r="AN126" s="2">
         <v>18204118.800000004</v>
       </c>
-      <c r="AO124" s="2">
+      <c r="AO126" s="2">
         <v>31055442.610000007</v>
       </c>
-      <c r="AP124" s="2">
+      <c r="AP126" s="2">
         <v>38662979.480000004</v>
       </c>
-      <c r="AQ124" s="2">
+      <c r="AQ126" s="2">
         <v>95951767.999999955</v>
       </c>
-      <c r="AR124" s="2">
+      <c r="AR126" s="2">
         <v>85305640.819999978</v>
       </c>
-      <c r="AS124" s="2">
+      <c r="AS126" s="2">
         <v>4272998.8299999982</v>
       </c>
-      <c r="AT124" s="2">
+      <c r="AT126" s="2">
         <v>21351652.34</v>
       </c>
-      <c r="AU124" s="2">
+      <c r="AU126" s="2">
         <v>12918999.069999997</v>
       </c>
-      <c r="AV124" s="2">
+      <c r="AV126" s="2">
         <v>35063403.649999999</v>
       </c>
-      <c r="AW124" s="2">
+      <c r="AW126" s="2">
         <v>27024589.830000013</v>
       </c>
-      <c r="AX124" s="2">
+      <c r="AX126" s="2">
         <v>22227922.979999993</v>
       </c>
-      <c r="AY124" s="2">
+      <c r="AY126" s="2">
         <v>20067903.090000004</v>
       </c>
-      <c r="AZ124" s="2">
+      <c r="AZ126" s="2">
         <v>16576802.310000002</v>
       </c>
-      <c r="BA124" s="2">
+      <c r="BA126" s="2">
         <v>59192761.399999991</v>
       </c>
-      <c r="BB124" s="2">
+      <c r="BB126" s="2">
         <v>32574052.759999994</v>
       </c>
-      <c r="BC124" s="2">
+      <c r="BC126" s="2">
         <v>20934038.080000002</v>
       </c>
-      <c r="BD124" s="2">
+      <c r="BD126" s="2">
         <v>9790249.1899999958</v>
       </c>
-      <c r="BE124" s="2">
+      <c r="BE126" s="2">
         <v>19030380.969999995</v>
       </c>
-      <c r="BF124" s="2">
+      <c r="BF126" s="2">
         <v>39912823.610000007</v>
       </c>
-      <c r="BG124" s="2">
+      <c r="BG126" s="2">
         <v>5862326.120000001</v>
       </c>
-      <c r="BH124" s="2">
+      <c r="BH126" s="2">
         <v>6362234.0599999996</v>
       </c>
-      <c r="BI124" s="2">
+      <c r="BI126" s="2">
         <v>10855086.099999998</v>
       </c>
-      <c r="BJ124" s="2">
+      <c r="BJ126" s="2">
         <v>76267145.889999971</v>
       </c>
-      <c r="BK124" s="2">
+      <c r="BK126" s="2">
         <v>30859880.270000011</v>
       </c>
-      <c r="BL124" s="2">
+      <c r="BL126" s="2">
         <v>7665360.04</v>
       </c>
-      <c r="BM124" s="2">
+      <c r="BM126" s="2">
         <v>18175027.390000001</v>
       </c>
-      <c r="BN124" s="2">
+      <c r="BN126" s="2">
         <v>87451096.439999998</v>
       </c>
-      <c r="BO124" s="2">
+      <c r="BO126" s="2">
         <v>32173885.399999999</v>
       </c>
-      <c r="BP124" s="2">
+      <c r="BP126" s="2">
         <v>14282546.04000001</v>
       </c>
-      <c r="BQ124" s="2">
+      <c r="BQ126" s="2">
         <v>26247781.399999999</v>
       </c>
-      <c r="BR124" s="2">
+      <c r="BR126" s="2">
         <v>118086250.05000003</v>
       </c>
-      <c r="BS124" s="2">
+      <c r="BS126" s="2">
         <v>11093193.550000001</v>
       </c>
-      <c r="BT124" s="2">
+      <c r="BT126" s="2">
         <v>19242776.220000006</v>
       </c>
-      <c r="BU124" s="2">
+      <c r="BU126" s="2">
         <v>19365371.150000002</v>
       </c>
-      <c r="BV124" s="2">
+      <c r="BV126" s="2">
         <v>49981579.130000018</v>
       </c>
     </row>
-    <row r="125" spans="1:74" s="25" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="1" t="s">
+    <row r="127" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A127" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="B125" s="2">
+      <c r="B127" s="2">
         <v>553009233.67000043</v>
       </c>
-      <c r="C125" s="2">
-[...8 lines deleted...]
-      <c r="F125" s="2">
+      <c r="C127" s="2">
+        <v>75542486.109999985</v>
+      </c>
+      <c r="D127" s="2">
+        <v>32627690.40000001</v>
+      </c>
+      <c r="E127" s="2">
+        <v>15810257.51</v>
+      </c>
+      <c r="F127" s="2">
         <v>25704700.16</v>
       </c>
-      <c r="G125" s="2">
-[...11 lines deleted...]
-      <c r="K125" s="2">
+      <c r="G127" s="2">
+        <v>9414187.1699999981</v>
+      </c>
+      <c r="H127" s="2">
+        <v>12679717.109999998</v>
+      </c>
+      <c r="I127" s="2">
+        <v>37421059.49000001</v>
+      </c>
+      <c r="J127" s="2">
+        <v>21647711.589999992</v>
+      </c>
+      <c r="K127" s="2">
         <v>83534824.829999983</v>
       </c>
-      <c r="L125" s="2">
+      <c r="L127" s="2">
         <v>13161961.539999999</v>
       </c>
-      <c r="M125" s="2">
-[...5 lines deleted...]
-      <c r="O125" s="2">
+      <c r="M127" s="2">
+        <v>47424324.099999994</v>
+      </c>
+      <c r="N127" s="2">
+        <v>7176148.129999999</v>
+      </c>
+      <c r="O127" s="2">
         <v>20477333.91</v>
       </c>
-      <c r="P125" s="2">
+      <c r="P127" s="2">
         <v>27502772.690000005</v>
       </c>
-      <c r="Q125" s="2">
-[...2 lines deleted...]
-      <c r="R125" s="2">
+      <c r="Q127" s="2">
+        <v>26576197.109999999</v>
+      </c>
+      <c r="R127" s="2">
         <v>9851060.1300000008</v>
       </c>
-      <c r="S125" s="2">
-[...14 lines deleted...]
-      <c r="X125" s="2">
+      <c r="S127" s="2">
+        <v>181492279.54000017</v>
+      </c>
+      <c r="T127" s="2">
+        <v>28473146.070000004</v>
+      </c>
+      <c r="U127" s="2">
+        <v>11529120.969999999</v>
+      </c>
+      <c r="V127" s="2">
+        <v>45073853.730000012</v>
+      </c>
+      <c r="W127" s="2">
+        <v>23637005.049999993</v>
+      </c>
+      <c r="X127" s="2">
         <v>36533139.679999992</v>
       </c>
-      <c r="Y125" s="2">
+      <c r="Y127" s="2">
         <v>11879841.279999999</v>
       </c>
-      <c r="Z125" s="2">
+      <c r="Z127" s="2">
         <v>56791808.800000012</v>
       </c>
-      <c r="AA125" s="2">
-[...8 lines deleted...]
-      <c r="AD125" s="2">
+      <c r="AA127" s="2">
+        <v>49805495.62999998</v>
+      </c>
+      <c r="AB127" s="2">
+        <v>38773670.850000024</v>
+      </c>
+      <c r="AC127" s="2">
+        <v>52233611.269999973</v>
+      </c>
+      <c r="AD127" s="2">
         <v>2327001.9899999998</v>
       </c>
-      <c r="AE125" s="2">
+      <c r="AE127" s="2">
         <v>52094598.090000004</v>
       </c>
-      <c r="AF125" s="2">
-[...2 lines deleted...]
-      <c r="AG125" s="2">
+      <c r="AF127" s="2">
+        <v>10044885.779999997</v>
+      </c>
+      <c r="AG127" s="2">
         <v>8633318.0700000003</v>
       </c>
-      <c r="AH125" s="2">
-[...8 lines deleted...]
-      <c r="AK125" s="2">
+      <c r="AH127" s="2">
+        <v>32942735.819999989</v>
+      </c>
+      <c r="AI127" s="2">
+        <v>27640546.960000005</v>
+      </c>
+      <c r="AJ127" s="2">
+        <v>111630410.94999991</v>
+      </c>
+      <c r="AK127" s="2">
         <v>72113288.799999967</v>
       </c>
-      <c r="AL125" s="2">
-[...11 lines deleted...]
-      <c r="AP125" s="2">
+      <c r="AL127" s="2">
+        <v>28277975.800000001</v>
+      </c>
+      <c r="AM127" s="2">
+        <v>61726334.900000013</v>
+      </c>
+      <c r="AN127" s="2">
+        <v>18440226.059999995</v>
+      </c>
+      <c r="AO127" s="2">
+        <v>31708387.670000002</v>
+      </c>
+      <c r="AP127" s="2">
         <v>40452901.969999999</v>
       </c>
-      <c r="AQ125" s="2">
-[...2 lines deleted...]
-      <c r="AR125" s="2">
+      <c r="AQ127" s="2">
+        <v>100263664.59999993</v>
+      </c>
+      <c r="AR127" s="2">
         <v>91693660.150000006</v>
       </c>
-      <c r="AS125" s="2">
+      <c r="AS127" s="2">
         <v>4503422.2899999991</v>
       </c>
-      <c r="AT125" s="2">
-[...17 lines deleted...]
-      <c r="AZ125" s="2">
+      <c r="AT127" s="2">
+        <v>22272992.960000005</v>
+      </c>
+      <c r="AU127" s="2">
+        <v>13202062.289999999</v>
+      </c>
+      <c r="AV127" s="2">
+        <v>36913866.220000014</v>
+      </c>
+      <c r="AW127" s="2">
+        <v>28367174.649999984</v>
+      </c>
+      <c r="AX127" s="2">
+        <v>23353213.539999995</v>
+      </c>
+      <c r="AY127" s="2">
+        <v>20519888.070000004</v>
+      </c>
+      <c r="AZ127" s="2">
         <v>17487989.700000007</v>
       </c>
-      <c r="BA125" s="2">
+      <c r="BA127" s="2">
         <v>58512652</v>
       </c>
-      <c r="BB125" s="2">
+      <c r="BB127" s="2">
         <v>33150081.879999995</v>
       </c>
-      <c r="BC125" s="2">
+      <c r="BC127" s="2">
         <v>21193627.240000002</v>
       </c>
-      <c r="BD125" s="2">
+      <c r="BD127" s="2">
         <v>10211430.999999998</v>
       </c>
-      <c r="BE125" s="2">
+      <c r="BE127" s="2">
         <v>20414386.969999999</v>
       </c>
-      <c r="BF125" s="2">
+      <c r="BF127" s="2">
         <v>41364219.040000007</v>
       </c>
-      <c r="BG125" s="2">
-[...2 lines deleted...]
-      <c r="BH125" s="2">
+      <c r="BG127" s="2">
+        <v>6127360.2000000011</v>
+      </c>
+      <c r="BH127" s="2">
         <v>6587429.4999999991</v>
       </c>
-      <c r="BI125" s="2">
-[...5 lines deleted...]
-      <c r="BK125" s="2">
+      <c r="BI127" s="2">
+        <v>11300689.970000008</v>
+      </c>
+      <c r="BJ127" s="2">
+        <v>78577064.73999995</v>
+      </c>
+      <c r="BK127" s="2">
         <v>31436111.800000004</v>
       </c>
-      <c r="BL125" s="2">
-[...2 lines deleted...]
-      <c r="BM125" s="2">
+      <c r="BL127" s="2">
+        <v>8104381.6899999985</v>
+      </c>
+      <c r="BM127" s="2">
         <v>19215083.059999999</v>
       </c>
-      <c r="BN125" s="2">
-[...8 lines deleted...]
-      <c r="BQ125" s="2">
+      <c r="BN127" s="2">
+        <v>89052523.679999933</v>
+      </c>
+      <c r="BO127" s="2">
+        <v>33571371.079999998</v>
+      </c>
+      <c r="BP127" s="2">
+        <v>14975970.669999996</v>
+      </c>
+      <c r="BQ127" s="2">
         <v>27486486.700000003</v>
       </c>
-      <c r="BR125" s="2">
-[...8 lines deleted...]
-      <c r="BU125" s="2">
+      <c r="BR127" s="2">
+        <v>122903421.52000001</v>
+      </c>
+      <c r="BS127" s="2">
+        <v>11401457.909999998</v>
+      </c>
+      <c r="BT127" s="2">
+        <v>20347419.889999989</v>
+      </c>
+      <c r="BU127" s="2">
         <v>19999751.989999998</v>
       </c>
-      <c r="BV125" s="2">
-        <v>52433910.239999995</v>
+      <c r="BV127" s="2">
+        <v>52433910.240000002</v>
       </c>
     </row>
-    <row r="126" spans="1:74" s="26" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="1" t="s">
+    <row r="128" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A128" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="B126" s="2">
+      <c r="B128" s="2">
         <v>531426948.13000077</v>
       </c>
-      <c r="C126" s="2">
+      <c r="C128" s="2">
         <v>70586752.849999994</v>
       </c>
-      <c r="D126" s="2">
+      <c r="D128" s="2">
         <v>28710668.859999999</v>
       </c>
-      <c r="E126" s="2">
+      <c r="E128" s="2">
         <v>14637337.939999999</v>
       </c>
-      <c r="F126" s="2">
+      <c r="F128" s="2">
         <v>21982520.159999989</v>
       </c>
-      <c r="G126" s="2">
+      <c r="G128" s="2">
         <v>7505347.5999999987</v>
       </c>
-      <c r="H126" s="2">
+      <c r="H128" s="2">
         <v>11668767.440000001</v>
       </c>
-      <c r="I126" s="2">
+      <c r="I128" s="2">
         <v>34636081.93</v>
       </c>
-      <c r="J126" s="2">
+      <c r="J128" s="2">
         <v>18577639.809999995</v>
       </c>
-      <c r="K126" s="2">
+      <c r="K128" s="2">
         <v>76525256.670000017</v>
       </c>
-      <c r="L126" s="2">
+      <c r="L128" s="2">
         <v>12025507.380000001</v>
       </c>
-      <c r="M126" s="2">
+      <c r="M128" s="2">
         <v>44657461.740000002</v>
       </c>
-      <c r="N126" s="2">
+      <c r="N128" s="2">
         <v>6402808.7700000005</v>
       </c>
-      <c r="O126" s="2">
+      <c r="O128" s="2">
         <v>19480167.390000001</v>
       </c>
-      <c r="P126" s="2">
+      <c r="P128" s="2">
         <v>24810497.039999984</v>
       </c>
-      <c r="Q126" s="2">
+      <c r="Q128" s="2">
         <v>25110570.720000006</v>
       </c>
-      <c r="R126" s="2">
+      <c r="R128" s="2">
         <v>8625751.6899999976</v>
       </c>
-      <c r="S126" s="2">
+      <c r="S128" s="2">
         <v>175444638.56000006</v>
       </c>
-      <c r="T126" s="2">
+      <c r="T128" s="2">
         <v>24193365.370000001</v>
       </c>
-      <c r="U126" s="2">
+      <c r="U128" s="2">
         <v>11056722.799999999</v>
       </c>
-      <c r="V126" s="2">
+      <c r="V128" s="2">
         <v>41956649.859999992</v>
       </c>
-      <c r="W126" s="2">
+      <c r="W128" s="2">
         <v>21620674.820000008</v>
       </c>
-      <c r="X126" s="2">
+      <c r="X128" s="2">
         <v>33446292.980000008</v>
       </c>
-      <c r="Y126" s="2">
+      <c r="Y128" s="2">
         <v>10296897.4</v>
       </c>
-      <c r="Z126" s="2">
+      <c r="Z128" s="2">
         <v>42309345.859999992</v>
       </c>
-      <c r="AA126" s="2">
+      <c r="AA128" s="2">
         <v>46871260.890000001</v>
       </c>
-      <c r="AB126" s="2">
+      <c r="AB128" s="2">
         <v>37377668.350000009</v>
       </c>
-      <c r="AC126" s="2">
+      <c r="AC128" s="2">
         <v>44506380.210000023</v>
       </c>
-      <c r="AD126" s="2">
+      <c r="AD128" s="2">
         <v>2053852.6300000004</v>
       </c>
-      <c r="AE126" s="2">
+      <c r="AE128" s="2">
         <v>48820735.770000011</v>
       </c>
-      <c r="AF126" s="2">
+      <c r="AF128" s="2">
         <v>9441830.0200000033</v>
       </c>
-      <c r="AG126" s="2">
+      <c r="AG128" s="2">
         <v>7851941.5399999991</v>
       </c>
-      <c r="AH126" s="2">
+      <c r="AH128" s="2">
         <v>30329845.61999999</v>
       </c>
-      <c r="AI126" s="2">
+      <c r="AI128" s="2">
         <v>24551720.050000001</v>
       </c>
-      <c r="AJ126" s="2">
+      <c r="AJ128" s="2">
         <v>107966910.38999999</v>
       </c>
-      <c r="AK126" s="2">
+      <c r="AK128" s="2">
         <v>63199181.980000012</v>
       </c>
-      <c r="AL126" s="2">
+      <c r="AL128" s="2">
         <v>26361078.629999999</v>
       </c>
-      <c r="AM126" s="2">
+      <c r="AM128" s="2">
         <v>56574174.260000035</v>
       </c>
-      <c r="AN126" s="2">
+      <c r="AN128" s="2">
         <v>17335295.479999997</v>
       </c>
-      <c r="AO126" s="2">
+      <c r="AO128" s="2">
         <v>31486639.419999998</v>
       </c>
-      <c r="AP126" s="2">
+      <c r="AP128" s="2">
         <v>36350332.170000009</v>
       </c>
-      <c r="AQ126" s="2">
+      <c r="AQ128" s="2">
         <v>93661129.699999988</v>
       </c>
-      <c r="AR126" s="2">
+      <c r="AR128" s="2">
         <v>74937854.670000002</v>
       </c>
-      <c r="AS126" s="2">
+      <c r="AS128" s="2">
         <v>4020279.13</v>
       </c>
-      <c r="AT126" s="2">
+      <c r="AT128" s="2">
         <v>21149469.739999998</v>
       </c>
-      <c r="AU126" s="2">
+      <c r="AU128" s="2">
         <v>11893756.729999999</v>
       </c>
-      <c r="AV126" s="2">
+      <c r="AV128" s="2">
         <v>30797771.649999991</v>
       </c>
-      <c r="AW126" s="2">
+      <c r="AW128" s="2">
         <v>25314347.850000009</v>
       </c>
-      <c r="AX126" s="2">
+      <c r="AX128" s="2">
         <v>20799730.389999989</v>
       </c>
-      <c r="AY126" s="2">
+      <c r="AY128" s="2">
         <v>19273599.640000001</v>
       </c>
-      <c r="AZ126" s="2">
+      <c r="AZ128" s="2">
         <v>15272433.080000008</v>
       </c>
-      <c r="BA126" s="2">
+      <c r="BA128" s="2">
         <v>55312768.75</v>
       </c>
-      <c r="BB126" s="2">
+      <c r="BB128" s="2">
         <v>30351303.009999998</v>
       </c>
-      <c r="BC126" s="2">
+      <c r="BC128" s="2">
         <v>20217338.819999997</v>
       </c>
-      <c r="BD126" s="2">
+      <c r="BD128" s="2">
         <v>8925850.5199999996</v>
       </c>
-      <c r="BE126" s="2">
+      <c r="BE128" s="2">
         <v>17293161.010000005</v>
       </c>
-      <c r="BF126" s="2">
+      <c r="BF128" s="2">
         <v>37281641.310000017</v>
       </c>
-      <c r="BG126" s="2">
+      <c r="BG128" s="2">
         <v>5374219.9100000011</v>
       </c>
-      <c r="BH126" s="2">
+      <c r="BH128" s="2">
         <v>5593655.2100000009</v>
       </c>
-      <c r="BI126" s="2">
+      <c r="BI128" s="2">
         <v>9879652.9400000013</v>
       </c>
-      <c r="BJ126" s="2">
+      <c r="BJ128" s="2">
         <v>72732093.269999981</v>
       </c>
-      <c r="BK126" s="2">
+      <c r="BK128" s="2">
         <v>29699289.610000003</v>
       </c>
-      <c r="BL126" s="2">
+      <c r="BL128" s="2">
         <v>6797152.9899999993</v>
       </c>
-      <c r="BM126" s="2">
+      <c r="BM128" s="2">
         <v>15782849.219999999</v>
       </c>
-      <c r="BN126" s="2">
+      <c r="BN128" s="2">
         <v>85717929.25</v>
       </c>
-      <c r="BO126" s="2">
+      <c r="BO128" s="2">
         <v>30531694.490000002</v>
       </c>
-      <c r="BP126" s="2">
+      <c r="BP128" s="2">
         <v>13205115.860000001</v>
       </c>
-      <c r="BQ126" s="2">
+      <c r="BQ128" s="2">
         <v>24414995.549999997</v>
       </c>
-      <c r="BR126" s="2">
+      <c r="BR128" s="2">
         <v>113730007.78999993</v>
       </c>
-      <c r="BS126" s="2">
+      <c r="BS128" s="2">
         <v>10327598.450000001</v>
       </c>
-      <c r="BT126" s="2">
+      <c r="BT128" s="2">
         <v>17880086.380000003</v>
       </c>
-      <c r="BU126" s="2">
+      <c r="BU128" s="2">
         <v>18789679.930000003</v>
       </c>
-      <c r="BV126" s="2">
+      <c r="BV128" s="2">
         <v>48203063.920000002</v>
       </c>
     </row>
-    <row r="127" spans="1:74" s="27" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A127" s="1" t="s">
+    <row r="129" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A129" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="B127" s="2">
+      <c r="B129" s="2">
         <v>575339667.33000052</v>
       </c>
-      <c r="C127" s="2">
+      <c r="C129" s="2">
         <v>76264540.869999945</v>
       </c>
-      <c r="D127" s="2">
-[...2 lines deleted...]
-      <c r="E127" s="2">
+      <c r="D129" s="2">
+        <v>30208409.429999992</v>
+      </c>
+      <c r="E129" s="2">
         <v>15426724.359999999</v>
       </c>
-      <c r="F127" s="2">
+      <c r="F129" s="2">
         <v>22874573.75</v>
       </c>
-      <c r="G127" s="2">
-[...2 lines deleted...]
-      <c r="H127" s="2">
+      <c r="G129" s="2">
+        <v>7310000.0099999988</v>
+      </c>
+      <c r="H129" s="2">
         <v>12186224.040000001</v>
       </c>
-      <c r="I127" s="2">
+      <c r="I129" s="2">
         <v>36129839.650000006</v>
       </c>
-      <c r="J127" s="2">
+      <c r="J129" s="2">
         <v>19425722.750000004</v>
       </c>
-      <c r="K127" s="2">
+      <c r="K129" s="2">
         <v>80077757.090000004</v>
       </c>
-      <c r="L127" s="2">
-[...2 lines deleted...]
-      <c r="M127" s="2">
+      <c r="L129" s="2">
+        <v>13062460.740000002</v>
+      </c>
+      <c r="M129" s="2">
         <v>47434125.480000004</v>
       </c>
-      <c r="N127" s="2">
-[...2 lines deleted...]
-      <c r="O127" s="2">
+      <c r="N129" s="2">
+        <v>6573345.6100000013</v>
+      </c>
+      <c r="O129" s="2">
         <v>20629640.27</v>
       </c>
-      <c r="P127" s="2">
+      <c r="P129" s="2">
         <v>26344183.04999999</v>
       </c>
-      <c r="Q127" s="2">
+      <c r="Q129" s="2">
         <v>26868256.580000006</v>
       </c>
-      <c r="R127" s="2">
-[...5 lines deleted...]
-      <c r="T127" s="2">
+      <c r="R129" s="2">
+        <v>8620889.2300000023</v>
+      </c>
+      <c r="S129" s="2">
+        <v>188338182.43000001</v>
+      </c>
+      <c r="T129" s="2">
         <v>24647242.75</v>
       </c>
-      <c r="U127" s="2">
+      <c r="U129" s="2">
         <v>11498478.150000002</v>
       </c>
-      <c r="V127" s="2">
+      <c r="V129" s="2">
         <v>44125239.860000014</v>
       </c>
-      <c r="W127" s="2">
-[...2 lines deleted...]
-      <c r="X127" s="2">
+      <c r="W129" s="2">
+        <v>22385721.029999983</v>
+      </c>
+      <c r="X129" s="2">
         <v>35783992.979999989</v>
       </c>
-      <c r="Y127" s="2">
+      <c r="Y129" s="2">
         <v>10572470.950000001</v>
       </c>
-      <c r="Z127" s="2">
+      <c r="Z129" s="2">
         <v>43120168.529999994</v>
       </c>
-      <c r="AA127" s="2">
+      <c r="AA129" s="2">
         <v>49895134.560000002</v>
       </c>
-      <c r="AB127" s="2">
+      <c r="AB129" s="2">
         <v>39591172.510000005</v>
       </c>
-      <c r="AC127" s="2">
+      <c r="AC129" s="2">
         <v>46943464.360000022</v>
       </c>
-      <c r="AD127" s="2">
-[...2 lines deleted...]
-      <c r="AE127" s="2">
+      <c r="AD129" s="2">
+        <v>2104673.6499999994</v>
+      </c>
+      <c r="AE129" s="2">
         <v>52247269.880000003</v>
       </c>
-      <c r="AF127" s="2">
+      <c r="AF129" s="2">
         <v>9848567.5800000001</v>
       </c>
-      <c r="AG127" s="2">
+      <c r="AG129" s="2">
         <v>8177884.2900000028</v>
       </c>
-      <c r="AH127" s="2">
+      <c r="AH129" s="2">
         <v>32168307.789999999</v>
       </c>
-      <c r="AI127" s="2">
+      <c r="AI129" s="2">
         <v>25294996.140000004</v>
       </c>
-      <c r="AJ127" s="2">
+      <c r="AJ129" s="2">
         <v>115749302.80999996</v>
       </c>
-      <c r="AK127" s="2">
-[...2 lines deleted...]
-      <c r="AL127" s="2">
+      <c r="AK129" s="2">
+        <v>66411426.660000019</v>
+      </c>
+      <c r="AL129" s="2">
         <v>28470995.149999999</v>
       </c>
-      <c r="AM127" s="2">
+      <c r="AM129" s="2">
         <v>60335505.909999996</v>
       </c>
-      <c r="AN127" s="2">
+      <c r="AN129" s="2">
         <v>18690511.25</v>
       </c>
-      <c r="AO127" s="2">
-[...2 lines deleted...]
-      <c r="AP127" s="2">
+      <c r="AO129" s="2">
+        <v>33906530.420000002</v>
+      </c>
+      <c r="AP129" s="2">
         <v>38497381.969999991</v>
       </c>
-      <c r="AQ127" s="2">
-[...8 lines deleted...]
-      <c r="AT127" s="2">
+      <c r="AQ129" s="2">
+        <v>100278578.45000005</v>
+      </c>
+      <c r="AR129" s="2">
+        <v>75361287.86999996</v>
+      </c>
+      <c r="AS129" s="2">
+        <v>4245026.4699999979</v>
+      </c>
+      <c r="AT129" s="2">
         <v>23354798.830000006</v>
       </c>
-      <c r="AU127" s="2">
+      <c r="AU129" s="2">
         <v>12471635.469999999</v>
       </c>
-      <c r="AV127" s="2">
+      <c r="AV129" s="2">
         <v>30854798.940000005</v>
       </c>
-      <c r="AW127" s="2">
+      <c r="AW129" s="2">
         <v>27306445.320000023</v>
       </c>
-      <c r="AX127" s="2">
+      <c r="AX129" s="2">
         <v>21586958.729999997</v>
       </c>
-      <c r="AY127" s="2">
-[...5 lines deleted...]
-      <c r="BA127" s="2">
+      <c r="AY129" s="2">
+        <v>20214212.769999996</v>
+      </c>
+      <c r="AZ129" s="2">
+        <v>15955899.079999996</v>
+      </c>
+      <c r="BA129" s="2">
         <v>58583838.410000011</v>
       </c>
-      <c r="BB127" s="2">
+      <c r="BB129" s="2">
         <v>31559243.529999986</v>
       </c>
-      <c r="BC127" s="2">
+      <c r="BC129" s="2">
         <v>21747896.240000002</v>
       </c>
-      <c r="BD127" s="2">
+      <c r="BD129" s="2">
         <v>9399792.700000003</v>
       </c>
-      <c r="BE127" s="2">
+      <c r="BE129" s="2">
         <v>17637086.330000006</v>
       </c>
-      <c r="BF127" s="2">
+      <c r="BF129" s="2">
         <v>39183482.13000001</v>
       </c>
-      <c r="BG127" s="2">
-[...2 lines deleted...]
-      <c r="BH127" s="2">
+      <c r="BG129" s="2">
+        <v>5650876.5599999996</v>
+      </c>
+      <c r="BH129" s="2">
         <v>5927116.290000001</v>
       </c>
-      <c r="BI127" s="2">
+      <c r="BI129" s="2">
         <v>10447994.120000003</v>
       </c>
-      <c r="BJ127" s="2">
+      <c r="BJ129" s="2">
         <v>79199945.73999998</v>
       </c>
-      <c r="BK127" s="2">
+      <c r="BK129" s="2">
         <v>31564116.890000015</v>
       </c>
-      <c r="BL127" s="2">
+      <c r="BL129" s="2">
         <v>6873467.3200000003</v>
       </c>
-      <c r="BM127" s="2">
+      <c r="BM129" s="2">
         <v>16089339.910000004</v>
       </c>
-      <c r="BN127" s="2">
+      <c r="BN129" s="2">
         <v>92658654.129999995</v>
       </c>
-      <c r="BO127" s="2">
+      <c r="BO129" s="2">
         <v>31832626.460000008</v>
       </c>
-      <c r="BP127" s="2">
-[...2 lines deleted...]
-      <c r="BQ127" s="2">
+      <c r="BP129" s="2">
+        <v>14276327.019999996</v>
+      </c>
+      <c r="BQ129" s="2">
         <v>25575488.07</v>
       </c>
-      <c r="BR127" s="2">
+      <c r="BR129" s="2">
         <v>123583261.48</v>
       </c>
-      <c r="BS127" s="2">
+      <c r="BS129" s="2">
         <v>10590442.4</v>
       </c>
-      <c r="BT127" s="2">
+      <c r="BT129" s="2">
         <v>18808299.209999997</v>
       </c>
-      <c r="BU127" s="2">
-[...3 lines deleted...]
-        <v>51378813.269999988</v>
+      <c r="BU129" s="2">
+        <v>19579869.080000002</v>
+      </c>
+      <c r="BV129" s="2">
+        <v>51378813.270000003</v>
       </c>
     </row>
-    <row r="128" spans="1:74" s="28" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A128" s="1" t="s">
+    <row r="130" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A130" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="B128" s="2">
+      <c r="B130" s="2">
         <v>566578947.38000047</v>
       </c>
-      <c r="C128" s="2">
+      <c r="C130" s="2">
         <v>75483756.219999999</v>
       </c>
-      <c r="D128" s="2">
+      <c r="D130" s="2">
         <v>28973771.499999989</v>
       </c>
-      <c r="E128" s="2">
+      <c r="E130" s="2">
         <v>14855086.450000003</v>
       </c>
-      <c r="F128" s="2">
+      <c r="F130" s="2">
         <v>21718384.189999994</v>
       </c>
-      <c r="G128" s="2">
+      <c r="G130" s="2">
         <v>6577679.6099999985</v>
       </c>
-      <c r="H128" s="2">
+      <c r="H130" s="2">
         <v>11356635.779999997</v>
       </c>
-      <c r="I128" s="2">
+      <c r="I130" s="2">
         <v>34635840.060000002</v>
       </c>
-      <c r="J128" s="2">
+      <c r="J130" s="2">
         <v>18617186.459999993</v>
       </c>
-      <c r="K128" s="2">
+      <c r="K130" s="2">
         <v>76797045.599999994</v>
       </c>
-      <c r="L128" s="2">
+      <c r="L130" s="2">
         <v>12419203.65</v>
       </c>
-      <c r="M128" s="2">
+      <c r="M130" s="2">
         <v>45741880.780000001</v>
       </c>
-      <c r="N128" s="2">
+      <c r="N130" s="2">
         <v>5968000.3200000003</v>
       </c>
-      <c r="O128" s="2">
+      <c r="O130" s="2">
         <v>19571530.879999992</v>
       </c>
-      <c r="P128" s="2">
+      <c r="P130" s="2">
         <v>25436374.649999999</v>
       </c>
-      <c r="Q128" s="2">
+      <c r="Q130" s="2">
         <v>25667645.820000004</v>
       </c>
-      <c r="R128" s="2">
+      <c r="R130" s="2">
         <v>8365360.7400000002</v>
       </c>
-      <c r="S128" s="2">
+      <c r="S130" s="2">
         <v>185514040.3300001</v>
       </c>
-      <c r="T128" s="2">
+      <c r="T130" s="2">
         <v>22438983.779999994</v>
       </c>
-      <c r="U128" s="2">
+      <c r="U130" s="2">
         <v>11139802.319999998</v>
       </c>
-      <c r="V128" s="2">
+      <c r="V130" s="2">
         <v>42456377.070000015</v>
       </c>
-      <c r="W128" s="2">
+      <c r="W130" s="2">
         <v>20180016.040000007</v>
       </c>
-      <c r="X128" s="2">
+      <c r="X130" s="2">
         <v>34378962.919999979</v>
       </c>
-      <c r="Y128" s="2">
+      <c r="Y130" s="2">
         <v>9790364.5999999978</v>
       </c>
-      <c r="Z128" s="2">
+      <c r="Z130" s="2">
         <v>40809492.29999999</v>
       </c>
-      <c r="AA128" s="2">
+      <c r="AA130" s="2">
         <v>47494254.699999973</v>
       </c>
-      <c r="AB128" s="2">
+      <c r="AB130" s="2">
         <v>37502014.360000014</v>
       </c>
-      <c r="AC128" s="2">
+      <c r="AC130" s="2">
         <v>44842407.070000015</v>
       </c>
-      <c r="AD128" s="2">
+      <c r="AD130" s="2">
         <v>1958157.47</v>
       </c>
-      <c r="AE128" s="2">
+      <c r="AE130" s="2">
         <v>51116284.599999979</v>
       </c>
-      <c r="AF128" s="2">
+      <c r="AF130" s="2">
         <v>9430412.7500000019</v>
       </c>
-      <c r="AG128" s="2">
+      <c r="AG130" s="2">
         <v>7724251.6099999975</v>
       </c>
-      <c r="AH128" s="2">
+      <c r="AH130" s="2">
         <v>30648856.790000003</v>
       </c>
-      <c r="AI128" s="2">
+      <c r="AI130" s="2">
         <v>24351499.350000009</v>
       </c>
-      <c r="AJ128" s="2">
+      <c r="AJ130" s="2">
         <v>113654873.83999999</v>
       </c>
-      <c r="AK128" s="2">
+      <c r="AK130" s="2">
         <v>63829318.639999971</v>
       </c>
-      <c r="AL128" s="2">
+      <c r="AL130" s="2">
         <v>27719689.899999991</v>
       </c>
-      <c r="AM128" s="2">
+      <c r="AM130" s="2">
         <v>58488221.560000002</v>
       </c>
-      <c r="AN128" s="2">
+      <c r="AN130" s="2">
         <v>17656635.050000001</v>
       </c>
-      <c r="AO128" s="2">
+      <c r="AO130" s="2">
         <v>32460817.25</v>
       </c>
-      <c r="AP128" s="2">
+      <c r="AP130" s="2">
         <v>36237708.740000002</v>
       </c>
-      <c r="AQ128" s="2">
+      <c r="AQ130" s="2">
         <v>97404205.249999985</v>
       </c>
-      <c r="AR128" s="2">
+      <c r="AR130" s="2">
         <v>70145225.859999985</v>
       </c>
-      <c r="AS128" s="2">
+      <c r="AS130" s="2">
         <v>3859070.4999999995</v>
       </c>
-      <c r="AT128" s="2">
+      <c r="AT130" s="2">
         <v>22862483.949999999</v>
       </c>
-      <c r="AU128" s="2">
+      <c r="AU130" s="2">
         <v>11687705.689999999</v>
       </c>
-      <c r="AV128" s="2">
+      <c r="AV130" s="2">
         <v>29124866.749999989</v>
       </c>
-      <c r="AW128" s="2">
+      <c r="AW130" s="2">
         <v>25597233.859999996</v>
       </c>
-      <c r="AX128" s="2">
+      <c r="AX130" s="2">
         <v>20537887.320000008</v>
       </c>
-      <c r="AY128" s="2">
+      <c r="AY130" s="2">
         <v>19658881.470000003</v>
       </c>
-      <c r="AZ128" s="2">
+      <c r="AZ130" s="2">
         <v>14896860.010000002</v>
       </c>
-      <c r="BA128" s="2">
+      <c r="BA130" s="2">
         <v>55468659.259999998</v>
       </c>
-      <c r="BB128" s="2">
+      <c r="BB130" s="2">
         <v>29291222.180000003</v>
       </c>
-      <c r="BC128" s="2">
+      <c r="BC130" s="2">
         <v>20916503.219999999</v>
       </c>
-      <c r="BD128" s="2">
+      <c r="BD130" s="2">
         <v>8896399.2300000004</v>
       </c>
-      <c r="BE128" s="2">
+      <c r="BE130" s="2">
         <v>16210046.550000004</v>
       </c>
-      <c r="BF128" s="2">
+      <c r="BF130" s="2">
         <v>38182362.210000008</v>
       </c>
-      <c r="BG128" s="2">
+      <c r="BG130" s="2">
         <v>5088299.2699999977</v>
       </c>
-      <c r="BH128" s="2">
+      <c r="BH130" s="2">
         <v>5402399.709999999</v>
       </c>
-      <c r="BI128" s="2">
+      <c r="BI130" s="2">
         <v>9817851.9499999993</v>
       </c>
-      <c r="BJ128" s="2">
+      <c r="BJ130" s="2">
         <v>78511928.169999987</v>
       </c>
-      <c r="BK128" s="2">
+      <c r="BK130" s="2">
         <v>30889135.659999996</v>
       </c>
-      <c r="BL128" s="2">
+      <c r="BL130" s="2">
         <v>6226296</v>
       </c>
-      <c r="BM128" s="2">
+      <c r="BM130" s="2">
         <v>15296598.649999997</v>
       </c>
-      <c r="BN128" s="2">
+      <c r="BN130" s="2">
         <v>91787758.889999986</v>
       </c>
-      <c r="BO128" s="2">
+      <c r="BO130" s="2">
         <v>30138096.339999981</v>
       </c>
-      <c r="BP128" s="2">
+      <c r="BP130" s="2">
         <v>13369395.439999994</v>
       </c>
-      <c r="BQ128" s="2">
+      <c r="BQ130" s="2">
         <v>24126514.530000001</v>
       </c>
-      <c r="BR128" s="2">
+      <c r="BR130" s="2">
         <v>121999847.77999997</v>
       </c>
-      <c r="BS128" s="2">
+      <c r="BS130" s="2">
         <v>9721765.0200000014</v>
       </c>
-      <c r="BT128" s="2">
+      <c r="BT130" s="2">
         <v>18127491.189999998</v>
       </c>
-      <c r="BU128" s="2">
+      <c r="BU130" s="2">
         <v>18351541.289999995</v>
       </c>
-      <c r="BV128" s="2">
+      <c r="BV130" s="2">
         <v>50845992.129999988</v>
       </c>
     </row>
-    <row r="129" spans="1:74" s="29" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A129" s="1" t="s">
+    <row r="131" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A131" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="B129" s="2">
+      <c r="B131" s="2">
         <v>637004470.04999971</v>
       </c>
-      <c r="C129" s="2">
-[...2 lines deleted...]
-      <c r="D129" s="2">
+      <c r="C131" s="2">
+        <v>85549878.829999954</v>
+      </c>
+      <c r="D131" s="2">
         <v>32828463.699999996</v>
       </c>
-      <c r="E129" s="2">
-[...2 lines deleted...]
-      <c r="F129" s="2">
+      <c r="E131" s="2">
+        <v>16748105.779999999</v>
+      </c>
+      <c r="F131" s="2">
         <v>26497990.199999996</v>
       </c>
-      <c r="G129" s="2">
+      <c r="G131" s="2">
         <v>7097549.9499999974</v>
       </c>
-      <c r="H129" s="2">
-[...2 lines deleted...]
-      <c r="I129" s="2">
+      <c r="H131" s="2">
+        <v>12752670.339999996</v>
+      </c>
+      <c r="I131" s="2">
         <v>40254115.410000004</v>
       </c>
-      <c r="J129" s="2">
+      <c r="J131" s="2">
         <v>22216912.280000001</v>
       </c>
-      <c r="K129" s="2">
-[...2 lines deleted...]
-      <c r="L129" s="2">
+      <c r="K131" s="2">
+        <v>86632824.520000011</v>
+      </c>
+      <c r="L131" s="2">
         <v>14023254.410000002</v>
       </c>
-      <c r="M129" s="2">
-[...11 lines deleted...]
-      <c r="Q129" s="2">
+      <c r="M131" s="2">
+        <v>50508521.950000003</v>
+      </c>
+      <c r="N131" s="2">
+        <v>6739900.6300000027</v>
+      </c>
+      <c r="O131" s="2">
+        <v>21763357.349999994</v>
+      </c>
+      <c r="P131" s="2">
+        <v>29719194.359999988</v>
+      </c>
+      <c r="Q131" s="2">
         <v>28002811.510000002</v>
       </c>
-      <c r="R129" s="2">
+      <c r="R131" s="2">
         <v>7806839.3000000007</v>
       </c>
-      <c r="S129" s="2">
+      <c r="S131" s="2">
         <v>211220004.07000005</v>
       </c>
-      <c r="T129" s="2">
-[...14 lines deleted...]
-      <c r="Y129" s="2">
+      <c r="T131" s="2">
+        <v>25849018.950000003</v>
+      </c>
+      <c r="U131" s="2">
+        <v>12500373.459999999</v>
+      </c>
+      <c r="V131" s="2">
+        <v>48274984.799999982</v>
+      </c>
+      <c r="W131" s="2">
+        <v>21946090.329999991</v>
+      </c>
+      <c r="X131" s="2">
+        <v>39443111.979999997</v>
+      </c>
+      <c r="Y131" s="2">
         <v>10967592.310000001</v>
       </c>
-      <c r="Z129" s="2">
-[...2 lines deleted...]
-      <c r="AA129" s="2">
+      <c r="Z131" s="2">
+        <v>51829129.679999992</v>
+      </c>
+      <c r="AA131" s="2">
         <v>54419535.900000036</v>
       </c>
-      <c r="AB129" s="2">
+      <c r="AB131" s="2">
         <v>40521875.309999987</v>
       </c>
-      <c r="AC129" s="2">
-[...2 lines deleted...]
-      <c r="AD129" s="2">
+      <c r="AC131" s="2">
+        <v>52313083.419999972</v>
+      </c>
+      <c r="AD131" s="2">
         <v>2312670.35</v>
       </c>
-      <c r="AE129" s="2">
-[...11 lines deleted...]
-      <c r="AI129" s="2">
+      <c r="AE131" s="2">
+        <v>58183405.599999979</v>
+      </c>
+      <c r="AF131" s="2">
+        <v>10573630.210000003</v>
+      </c>
+      <c r="AG131" s="2">
+        <v>8129511.1499999985</v>
+      </c>
+      <c r="AH131" s="2">
+        <v>32747245.159999993</v>
+      </c>
+      <c r="AI131" s="2">
         <v>28712651.099999994</v>
       </c>
-      <c r="AJ129" s="2">
+      <c r="AJ131" s="2">
         <v>128162833.23999998</v>
       </c>
-      <c r="AK129" s="2">
-[...2 lines deleted...]
-      <c r="AL129" s="2">
+      <c r="AK131" s="2">
+        <v>72822773.959999979</v>
+      </c>
+      <c r="AL131" s="2">
         <v>31306690.269999988</v>
       </c>
-      <c r="AM129" s="2">
-[...8 lines deleted...]
-      <c r="AP129" s="2">
+      <c r="AM131" s="2">
+        <v>65264807.209999979</v>
+      </c>
+      <c r="AN131" s="2">
+        <v>20156346.84999999</v>
+      </c>
+      <c r="AO131" s="2">
+        <v>34395320.099999994</v>
+      </c>
+      <c r="AP131" s="2">
         <v>39488164.020000011</v>
       </c>
-      <c r="AQ129" s="2">
-[...5 lines deleted...]
-      <c r="AS129" s="2">
+      <c r="AQ131" s="2">
+        <v>110558940.24999993</v>
+      </c>
+      <c r="AR131" s="2">
+        <v>84908427.25</v>
+      </c>
+      <c r="AS131" s="2">
         <v>4493157.57</v>
       </c>
-      <c r="AT129" s="2">
+      <c r="AT131" s="2">
         <v>24575867.880000003</v>
       </c>
-      <c r="AU129" s="2">
+      <c r="AU131" s="2">
         <v>13546487.220000001</v>
       </c>
-      <c r="AV129" s="2">
+      <c r="AV131" s="2">
         <v>32619752.00999999</v>
       </c>
-      <c r="AW129" s="2">
+      <c r="AW131" s="2">
         <v>29127535.729999989</v>
       </c>
-      <c r="AX129" s="2">
+      <c r="AX131" s="2">
         <v>23013221.549999997</v>
       </c>
-      <c r="AY129" s="2">
+      <c r="AY131" s="2">
         <v>22376036.529999994</v>
       </c>
-      <c r="AZ129" s="2">
+      <c r="AZ131" s="2">
         <v>17440109.370000005</v>
       </c>
-      <c r="BA129" s="2">
+      <c r="BA131" s="2">
         <v>60045582.150000006</v>
       </c>
-      <c r="BB129" s="2">
+      <c r="BB131" s="2">
         <v>31860601.13000001</v>
       </c>
-      <c r="BC129" s="2">
+      <c r="BC131" s="2">
         <v>23840419.959999997</v>
       </c>
-      <c r="BD129" s="2">
+      <c r="BD131" s="2">
         <v>10425985.870000001</v>
       </c>
-      <c r="BE129" s="2">
-[...5 lines deleted...]
-      <c r="BG129" s="2">
+      <c r="BE131" s="2">
+        <v>19275133.719999999</v>
+      </c>
+      <c r="BF131" s="2">
+        <v>43567744.769999988</v>
+      </c>
+      <c r="BG131" s="2">
         <v>5548135.1599999992</v>
       </c>
-      <c r="BH129" s="2">
-[...14 lines deleted...]
-      <c r="BM129" s="2">
+      <c r="BH131" s="2">
+        <v>6519547.040000001</v>
+      </c>
+      <c r="BI131" s="2">
+        <v>11945235.059999999</v>
+      </c>
+      <c r="BJ131" s="2">
+        <v>86548752.159999937</v>
+      </c>
+      <c r="BK131" s="2">
+        <v>34742032.269999988</v>
+      </c>
+      <c r="BL131" s="2">
+        <v>6445011.1899999976</v>
+      </c>
+      <c r="BM131" s="2">
         <v>18543692.299999997</v>
       </c>
-      <c r="BN129" s="2">
-[...5 lines deleted...]
-      <c r="BP129" s="2">
+      <c r="BN131" s="2">
+        <v>103037416.25</v>
+      </c>
+      <c r="BO131" s="2">
+        <v>34520558.740000002</v>
+      </c>
+      <c r="BP131" s="2">
         <v>15758682.820000002</v>
       </c>
-      <c r="BQ129" s="2">
-[...8 lines deleted...]
-      <c r="BT129" s="2">
+      <c r="BQ131" s="2">
+        <v>27990318.309999991</v>
+      </c>
+      <c r="BR131" s="2">
+        <v>137002163.37999994</v>
+      </c>
+      <c r="BS131" s="2">
+        <v>10721438.300000001</v>
+      </c>
+      <c r="BT131" s="2">
         <v>20551111.879999999</v>
       </c>
-      <c r="BU129" s="2">
+      <c r="BU131" s="2">
         <v>20017448.240000002</v>
       </c>
-      <c r="BV129" s="2">
+      <c r="BV131" s="2">
         <v>56695635.640000001</v>
       </c>
     </row>
-    <row r="130" spans="1:74" s="30" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A130" s="1" t="s">
+    <row r="132" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A132" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="B130" s="2">
+      <c r="B132" s="2">
         <v>493466716.36000031</v>
       </c>
-      <c r="C130" s="2">
+      <c r="C132" s="2">
         <v>67611639.989999995</v>
       </c>
-      <c r="D130" s="2">
+      <c r="D132" s="2">
         <v>25252761.690000027</v>
       </c>
-      <c r="E130" s="2">
+      <c r="E132" s="2">
         <v>12817473.380000003</v>
       </c>
-      <c r="F130" s="2">
+      <c r="F132" s="2">
         <v>21552960.25</v>
       </c>
-      <c r="G130" s="2">
+      <c r="G132" s="2">
         <v>5563447.7199999988</v>
       </c>
-      <c r="H130" s="2">
+      <c r="H132" s="2">
         <v>9553561.0699999984</v>
       </c>
-      <c r="I130" s="2">
+      <c r="I132" s="2">
         <v>30008173.989999991</v>
       </c>
-      <c r="J130" s="2">
+      <c r="J132" s="2">
         <v>17374948.750000004</v>
       </c>
-      <c r="K130" s="2">
+      <c r="K132" s="2">
         <v>64990773.279999994</v>
       </c>
-      <c r="L130" s="2">
+      <c r="L132" s="2">
         <v>10468275.760000004</v>
       </c>
-      <c r="M130" s="2">
+      <c r="M132" s="2">
         <v>38699471.540000007</v>
       </c>
-      <c r="N130" s="2">
+      <c r="N132" s="2">
         <v>5239298.3899999997</v>
       </c>
-      <c r="O130" s="2">
+      <c r="O132" s="2">
         <v>16683138.600000001</v>
       </c>
-      <c r="P130" s="2">
+      <c r="P132" s="2">
         <v>22513512.580000002</v>
       </c>
-      <c r="Q130" s="2">
+      <c r="Q132" s="2">
         <v>22809005.390000001</v>
       </c>
-      <c r="R130" s="2">
+      <c r="R132" s="2">
         <v>6789104.0299999993</v>
       </c>
-      <c r="S130" s="2">
+      <c r="S132" s="2">
         <v>159975267.29999998</v>
       </c>
-      <c r="T130" s="2">
+      <c r="T132" s="2">
         <v>20826843.430000007</v>
       </c>
-      <c r="U130" s="2">
+      <c r="U132" s="2">
         <v>9813068.9699999969</v>
       </c>
-      <c r="V130" s="2">
+      <c r="V132" s="2">
         <v>36428280.089999981</v>
       </c>
-      <c r="W130" s="2">
+      <c r="W132" s="2">
         <v>17672295.219999995</v>
       </c>
-      <c r="X130" s="2">
+      <c r="X132" s="2">
         <v>29184681.319999993</v>
       </c>
-      <c r="Y130" s="2">
+      <c r="Y132" s="2">
         <v>8779076.0899999999</v>
       </c>
-      <c r="Z130" s="2">
+      <c r="Z132" s="2">
         <v>46796068.600000009</v>
       </c>
-      <c r="AA130" s="2">
+      <c r="AA132" s="2">
         <v>40964937.690000013</v>
       </c>
-      <c r="AB130" s="2">
+      <c r="AB132" s="2">
         <v>31810258.93</v>
       </c>
-      <c r="AC130" s="2">
+      <c r="AC132" s="2">
         <v>38963661.830000006</v>
       </c>
-      <c r="AD130" s="2">
+      <c r="AD132" s="2">
         <v>1854769.2499999998</v>
       </c>
-      <c r="AE130" s="2">
+      <c r="AE132" s="2">
         <v>44553034.840000004</v>
       </c>
-      <c r="AF130" s="2">
+      <c r="AF132" s="2">
         <v>8036717.4500000002</v>
       </c>
-      <c r="AG130" s="2">
+      <c r="AG132" s="2">
         <v>6792775.2399999974</v>
       </c>
-      <c r="AH130" s="2">
+      <c r="AH132" s="2">
         <v>26053470.660000011</v>
       </c>
-      <c r="AI130" s="2">
+      <c r="AI132" s="2">
         <v>22032164.259999998</v>
       </c>
-      <c r="AJ130" s="2">
+      <c r="AJ132" s="2">
         <v>96952355.040000021</v>
       </c>
-      <c r="AK130" s="2">
+      <c r="AK132" s="2">
         <v>54827670.800000012</v>
       </c>
-      <c r="AL130" s="2">
+      <c r="AL132" s="2">
         <v>22923820.899999999</v>
       </c>
-      <c r="AM130" s="2">
+      <c r="AM132" s="2">
         <v>49265652.589999981</v>
       </c>
-      <c r="AN130" s="2">
+      <c r="AN132" s="2">
         <v>14975326.569999998</v>
       </c>
-      <c r="AO130" s="2">
+      <c r="AO132" s="2">
         <v>26821534.449999996</v>
       </c>
-      <c r="AP130" s="2">
+      <c r="AP132" s="2">
         <v>29837854.990000002</v>
       </c>
-      <c r="AQ130" s="2">
+      <c r="AQ132" s="2">
         <v>83648408.629999965</v>
       </c>
-      <c r="AR130" s="2">
+      <c r="AR132" s="2">
         <v>73074457.329999968</v>
       </c>
-      <c r="AS130" s="2">
+      <c r="AS132" s="2">
         <v>3539455.3100000005</v>
       </c>
-      <c r="AT130" s="2">
+      <c r="AT132" s="2">
         <v>18463803.580000006</v>
       </c>
-      <c r="AU130" s="2">
+      <c r="AU132" s="2">
         <v>10643223.910000002</v>
       </c>
-      <c r="AV130" s="2">
+      <c r="AV132" s="2">
         <v>27035850.540000007</v>
       </c>
-      <c r="AW130" s="2">
+      <c r="AW132" s="2">
         <v>22173222.109999996</v>
       </c>
-      <c r="AX130" s="2">
+      <c r="AX132" s="2">
         <v>17967724.399999995</v>
       </c>
-      <c r="AY130" s="2">
+      <c r="AY132" s="2">
         <v>17024857.75</v>
       </c>
-      <c r="AZ130" s="2">
+      <c r="AZ132" s="2">
         <v>13514560.050000001</v>
       </c>
-      <c r="BA130" s="2">
+      <c r="BA132" s="2">
         <v>47709592.619999975</v>
       </c>
-      <c r="BB130" s="2">
+      <c r="BB132" s="2">
         <v>25200384.689999998</v>
       </c>
-      <c r="BC130" s="2">
+      <c r="BC132" s="2">
         <v>17788103.789999999</v>
       </c>
-      <c r="BD130" s="2">
+      <c r="BD132" s="2">
         <v>8068428.8799999999</v>
       </c>
-      <c r="BE130" s="2">
+      <c r="BE132" s="2">
         <v>14589599.79000001</v>
       </c>
-      <c r="BF130" s="2">
+      <c r="BF132" s="2">
         <v>32302523.299999993</v>
       </c>
-      <c r="BG130" s="2">
+      <c r="BG132" s="2">
         <v>4397201.9499999974</v>
       </c>
-      <c r="BH130" s="2">
+      <c r="BH132" s="2">
         <v>4952228.4499999993</v>
       </c>
-      <c r="BI130" s="2">
+      <c r="BI132" s="2">
         <v>8925633.379999999</v>
       </c>
-      <c r="BJ130" s="2">
+      <c r="BJ132" s="2">
         <v>65147100.999999993</v>
       </c>
-      <c r="BK130" s="2">
+      <c r="BK132" s="2">
         <v>26287422.600000013</v>
       </c>
-      <c r="BL130" s="2">
+      <c r="BL132" s="2">
         <v>5514429.3600000003</v>
       </c>
-      <c r="BM130" s="2">
+      <c r="BM132" s="2">
         <v>15745619.999999998</v>
       </c>
-      <c r="BN130" s="2">
+      <c r="BN132" s="2">
         <v>77635142.49000001</v>
       </c>
-      <c r="BO130" s="2">
+      <c r="BO132" s="2">
         <v>26569929.79000001</v>
       </c>
-      <c r="BP130" s="2">
+      <c r="BP132" s="2">
         <v>12128527.32</v>
       </c>
-      <c r="BQ130" s="2">
+      <c r="BQ132" s="2">
         <v>20896194.580000006</v>
       </c>
-      <c r="BR130" s="2">
+      <c r="BR132" s="2">
         <v>103324473.51999997</v>
       </c>
-      <c r="BS130" s="2">
+      <c r="BS132" s="2">
         <v>8886248.8099999987</v>
       </c>
-      <c r="BT130" s="2">
+      <c r="BT132" s="2">
         <v>16585640.34</v>
       </c>
-      <c r="BU130" s="2">
+      <c r="BU132" s="2">
         <v>15456130.770000001</v>
       </c>
-      <c r="BV130" s="2">
+      <c r="BV132" s="2">
         <v>43662118.29999999</v>
       </c>
     </row>
-    <row r="131" spans="1:74" s="31" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A131" s="1" t="s">
+    <row r="133" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A133" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="B131" s="2">
-[...2 lines deleted...]
-      <c r="C131" s="2">
+      <c r="B133" s="2">
+        <v>502795909.88000035</v>
+      </c>
+      <c r="C133" s="2">
         <v>66663946.239999972</v>
       </c>
-      <c r="D131" s="2">
+      <c r="D133" s="2">
         <v>25379598.980000012</v>
       </c>
-      <c r="E131" s="2">
-[...11 lines deleted...]
-      <c r="I131" s="2">
+      <c r="E133" s="2">
+        <v>13314390.890000002</v>
+      </c>
+      <c r="F133" s="2">
+        <v>21408847.969999999</v>
+      </c>
+      <c r="G133" s="2">
+        <v>5719250.8599999994</v>
+      </c>
+      <c r="H133" s="2">
+        <v>10222814.189999999</v>
+      </c>
+      <c r="I133" s="2">
         <v>30775952.100000001</v>
       </c>
-      <c r="J131" s="2">
-[...2 lines deleted...]
-      <c r="K131" s="2">
+      <c r="J133" s="2">
+        <v>17692781.459999997</v>
+      </c>
+      <c r="K133" s="2">
         <v>69087027.819999993</v>
       </c>
-      <c r="L131" s="2">
-[...8 lines deleted...]
-      <c r="O131" s="2">
+      <c r="L133" s="2">
+        <v>10909221.619999999</v>
+      </c>
+      <c r="M133" s="2">
+        <v>41215193.479999997</v>
+      </c>
+      <c r="N133" s="2">
+        <v>5525635.6399999987</v>
+      </c>
+      <c r="O133" s="2">
         <v>17730610.150000002</v>
       </c>
-      <c r="P131" s="2">
-[...2 lines deleted...]
-      <c r="Q131" s="2">
+      <c r="P133" s="2">
+        <v>22391248.739999998</v>
+      </c>
+      <c r="Q133" s="2">
         <v>22957575.990000002</v>
       </c>
-      <c r="R131" s="2">
+      <c r="R133" s="2">
         <v>7350825.8599999994</v>
       </c>
-      <c r="S131" s="2">
+      <c r="S133" s="2">
         <v>163651812.19000012</v>
       </c>
-      <c r="T131" s="2">
-[...2 lines deleted...]
-      <c r="U131" s="2">
+      <c r="T133" s="2">
+        <v>21490093.239999998</v>
+      </c>
+      <c r="U133" s="2">
         <v>9892283.1799999997</v>
       </c>
-      <c r="V131" s="2">
-[...8 lines deleted...]
-      <c r="Y131" s="2">
+      <c r="V133" s="2">
+        <v>38685406.099999994</v>
+      </c>
+      <c r="W133" s="2">
+        <v>18665506.110000003</v>
+      </c>
+      <c r="X133" s="2">
+        <v>29458383.339999996</v>
+      </c>
+      <c r="Y133" s="2">
         <v>8834371.7699999996</v>
       </c>
-      <c r="Z131" s="2">
-[...8 lines deleted...]
-      <c r="AC131" s="2">
+      <c r="Z133" s="2">
+        <v>49945839.410000026</v>
+      </c>
+      <c r="AA133" s="2">
+        <v>42597057.530000009</v>
+      </c>
+      <c r="AB133" s="2">
+        <v>33724065.810000002</v>
+      </c>
+      <c r="AC133" s="2">
         <v>40297292.190000013</v>
       </c>
-      <c r="AD131" s="2">
-[...5 lines deleted...]
-      <c r="AF131" s="2">
+      <c r="AD133" s="2">
+        <v>1828847.1099999999</v>
+      </c>
+      <c r="AE133" s="2">
+        <v>45438761.010000005</v>
+      </c>
+      <c r="AF133" s="2">
         <v>8396051.9299999997</v>
       </c>
-      <c r="AG131" s="2">
-[...2 lines deleted...]
-      <c r="AH131" s="2">
+      <c r="AG133" s="2">
+        <v>7950678.540000001</v>
+      </c>
+      <c r="AH133" s="2">
         <v>27309538.890000004</v>
       </c>
-      <c r="AI131" s="2">
+      <c r="AI133" s="2">
         <v>21964081.079999998</v>
       </c>
-      <c r="AJ131" s="2">
-[...11 lines deleted...]
-      <c r="AN131" s="2">
+      <c r="AJ133" s="2">
+        <v>100070190.48999998</v>
+      </c>
+      <c r="AK133" s="2">
+        <v>58157975.819999993</v>
+      </c>
+      <c r="AL133" s="2">
+        <v>23816988.859999999</v>
+      </c>
+      <c r="AM133" s="2">
+        <v>50728325.909999996</v>
+      </c>
+      <c r="AN133" s="2">
         <v>15714082.019999996</v>
       </c>
-      <c r="AO131" s="2">
-[...11 lines deleted...]
-      <c r="AS131" s="2">
+      <c r="AO133" s="2">
+        <v>28320185.249999993</v>
+      </c>
+      <c r="AP133" s="2">
+        <v>31645158.450000003</v>
+      </c>
+      <c r="AQ133" s="2">
+        <v>85470054.899999976</v>
+      </c>
+      <c r="AR133" s="2">
+        <v>74401156.090000018</v>
+      </c>
+      <c r="AS133" s="2">
         <v>3601708.74</v>
       </c>
-      <c r="AT131" s="2">
-[...11 lines deleted...]
-      <c r="AX131" s="2">
+      <c r="AT133" s="2">
+        <v>18959683.910000004</v>
+      </c>
+      <c r="AU133" s="2">
+        <v>10738143.890000001</v>
+      </c>
+      <c r="AV133" s="2">
+        <v>28696565.610000007</v>
+      </c>
+      <c r="AW133" s="2">
+        <v>22792293.289999995</v>
+      </c>
+      <c r="AX133" s="2">
         <v>18313084.840000004</v>
       </c>
-      <c r="AY131" s="2">
-[...20 lines deleted...]
-      <c r="BF131" s="2">
+      <c r="AY133" s="2">
+        <v>17898519.869999997</v>
+      </c>
+      <c r="AZ133" s="2">
+        <v>13808855.320000002</v>
+      </c>
+      <c r="BA133" s="2">
+        <v>50821465.340000018</v>
+      </c>
+      <c r="BB133" s="2">
+        <v>26186790.949999996</v>
+      </c>
+      <c r="BC133" s="2">
+        <v>18442017.239999998</v>
+      </c>
+      <c r="BD133" s="2">
+        <v>8086930.1399999997</v>
+      </c>
+      <c r="BE133" s="2">
+        <v>14741221.020000001</v>
+      </c>
+      <c r="BF133" s="2">
         <v>32812248.250000004</v>
       </c>
-      <c r="BG131" s="2">
+      <c r="BG133" s="2">
         <v>4849708.01</v>
       </c>
-      <c r="BH131" s="2">
-[...2 lines deleted...]
-      <c r="BI131" s="2">
+      <c r="BH133" s="2">
+        <v>5085337.6999999993</v>
+      </c>
+      <c r="BI133" s="2">
         <v>8837823.2299999986</v>
       </c>
-      <c r="BJ131" s="2">
+      <c r="BJ133" s="2">
         <v>66537443.079999968</v>
       </c>
-      <c r="BK131" s="2">
-[...2 lines deleted...]
-      <c r="BL131" s="2">
+      <c r="BK133" s="2">
+        <v>27445247.120000001</v>
+      </c>
+      <c r="BL133" s="2">
         <v>5804614.120000001</v>
       </c>
-      <c r="BM131" s="2">
-[...2 lines deleted...]
-      <c r="BN131" s="2">
+      <c r="BM133" s="2">
+        <v>16794414.459999993</v>
+      </c>
+      <c r="BN133" s="2">
         <v>80582712.509999976</v>
       </c>
-      <c r="BO131" s="2">
-[...21 lines deleted...]
-        <v>44370554.429999992</v>
+      <c r="BO133" s="2">
+        <v>27437176.909999996</v>
+      </c>
+      <c r="BP133" s="2">
+        <v>12389390.07</v>
+      </c>
+      <c r="BQ133" s="2">
+        <v>21601203.350000009</v>
+      </c>
+      <c r="BR133" s="2">
+        <v>105543118.83000001</v>
+      </c>
+      <c r="BS133" s="2">
+        <v>8900999.8300000019</v>
+      </c>
+      <c r="BT133" s="2">
+        <v>16524305.75</v>
+      </c>
+      <c r="BU133" s="2">
+        <v>16100750.290000005</v>
+      </c>
+      <c r="BV133" s="2">
+        <v>44370554.43</v>
       </c>
     </row>
-    <row r="132" spans="1:74" s="32" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A132" s="1" t="s">
+    <row r="134" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A134" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="B132" s="2">
+      <c r="B134" s="2">
         <v>543326295.68000031</v>
       </c>
-      <c r="C132" s="2">
+      <c r="C134" s="2">
         <v>73414445.189999983</v>
       </c>
-      <c r="D132" s="2">
+      <c r="D134" s="2">
         <v>28762004.109999988</v>
       </c>
-      <c r="E132" s="2">
+      <c r="E134" s="2">
         <v>15892029.800000008</v>
       </c>
-      <c r="F132" s="2">
+      <c r="F134" s="2">
         <v>22976662.409999993</v>
       </c>
-      <c r="G132" s="2">
+      <c r="G134" s="2">
         <v>7022067.0899999999</v>
       </c>
-      <c r="H132" s="2">
+      <c r="H134" s="2">
         <v>13654038.149999999</v>
       </c>
-      <c r="I132" s="2">
+      <c r="I134" s="2">
         <v>34934673.880000003</v>
       </c>
-      <c r="J132" s="2">
+      <c r="J134" s="2">
         <v>19168000.309999995</v>
       </c>
-      <c r="K132" s="2">
+      <c r="K134" s="2">
         <v>79937487.489999995</v>
       </c>
-      <c r="L132" s="2">
+      <c r="L134" s="2">
         <v>12872442.5</v>
       </c>
-      <c r="M132" s="2">
+      <c r="M134" s="2">
         <v>46522619.179999977</v>
       </c>
-      <c r="N132" s="2">
+      <c r="N134" s="2">
         <v>6490961.5800000019</v>
       </c>
-      <c r="O132" s="2">
+      <c r="O134" s="2">
         <v>20132744.649999999</v>
       </c>
-      <c r="P132" s="2">
+      <c r="P134" s="2">
         <v>26271138.719999995</v>
       </c>
-      <c r="Q132" s="2">
+      <c r="Q134" s="2">
         <v>26410179.799999993</v>
       </c>
-      <c r="R132" s="2">
+      <c r="R134" s="2">
         <v>8607282.6600000001</v>
       </c>
-      <c r="S132" s="2">
+      <c r="S134" s="2">
         <v>182598779.18000004</v>
       </c>
-      <c r="T132" s="2">
+      <c r="T134" s="2">
         <v>23570259.870000005</v>
       </c>
-      <c r="U132" s="2">
+      <c r="U134" s="2">
         <v>11512652.68</v>
       </c>
-      <c r="V132" s="2">
+      <c r="V134" s="2">
         <v>43805583.270000011</v>
       </c>
-      <c r="W132" s="2">
+      <c r="W134" s="2">
         <v>21950947.730000004</v>
       </c>
-      <c r="X132" s="2">
+      <c r="X134" s="2">
         <v>33518883.030000001</v>
       </c>
-      <c r="Y132" s="2">
+      <c r="Y134" s="2">
         <v>10232916.01</v>
       </c>
-      <c r="Z132" s="2">
+      <c r="Z134" s="2">
         <v>45402460.820000008</v>
       </c>
-      <c r="AA132" s="2">
+      <c r="AA134" s="2">
         <v>49061219.68</v>
       </c>
-      <c r="AB132" s="2">
+      <c r="AB134" s="2">
         <v>38058786.070000015</v>
       </c>
-      <c r="AC132" s="2">
+      <c r="AC134" s="2">
         <v>46406673.670000017</v>
       </c>
-      <c r="AD132" s="2">
+      <c r="AD134" s="2">
         <v>2168812.0500000003</v>
       </c>
-      <c r="AE132" s="2">
+      <c r="AE134" s="2">
         <v>50270080.729999974</v>
       </c>
-      <c r="AF132" s="2">
+      <c r="AF134" s="2">
         <v>9917179.5600000024</v>
       </c>
-      <c r="AG132" s="2">
+      <c r="AG134" s="2">
         <v>9146167.7800000012</v>
       </c>
-      <c r="AH132" s="2">
+      <c r="AH134" s="2">
         <v>31817298.970000006</v>
       </c>
-      <c r="AI132" s="2">
+      <c r="AI134" s="2">
         <v>24306775.829999991</v>
       </c>
-      <c r="AJ132" s="2">
+      <c r="AJ134" s="2">
         <v>112399486.33000003</v>
       </c>
-      <c r="AK132" s="2">
+      <c r="AK134" s="2">
         <v>65710817.090000004</v>
       </c>
-      <c r="AL132" s="2">
+      <c r="AL134" s="2">
         <v>27440316.680000003</v>
       </c>
-      <c r="AM132" s="2">
+      <c r="AM134" s="2">
         <v>58987245.369999997</v>
       </c>
-      <c r="AN132" s="2">
+      <c r="AN134" s="2">
         <v>18510432.350000001</v>
       </c>
-      <c r="AO132" s="2">
+      <c r="AO134" s="2">
         <v>31834523.570000004</v>
       </c>
-      <c r="AP132" s="2">
+      <c r="AP134" s="2">
         <v>36431539.069999978</v>
       </c>
-      <c r="AQ132" s="2">
+      <c r="AQ134" s="2">
         <v>95617253.179999977</v>
       </c>
-      <c r="AR132" s="2">
+      <c r="AR134" s="2">
         <v>72292493.980000004</v>
       </c>
-      <c r="AS132" s="2">
+      <c r="AS134" s="2">
         <v>4157319.3</v>
       </c>
-      <c r="AT132" s="2">
+      <c r="AT134" s="2">
         <v>22481507.660000004</v>
       </c>
-      <c r="AU132" s="2">
+      <c r="AU134" s="2">
         <v>12417327.199999999</v>
       </c>
-      <c r="AV132" s="2">
+      <c r="AV134" s="2">
         <v>31267847.800000004</v>
       </c>
-      <c r="AW132" s="2">
+      <c r="AW134" s="2">
         <v>25923548.160000008</v>
       </c>
-      <c r="AX132" s="2">
+      <c r="AX134" s="2">
         <v>20988869.460000001</v>
       </c>
-      <c r="AY132" s="2">
+      <c r="AY134" s="2">
         <v>20172549.699999999</v>
       </c>
-      <c r="AZ132" s="2">
+      <c r="AZ134" s="2">
         <v>15608670.069999997</v>
       </c>
-      <c r="BA132" s="2">
+      <c r="BA134" s="2">
         <v>58105672.409999996</v>
       </c>
-      <c r="BB132" s="2">
+      <c r="BB134" s="2">
         <v>30442082.170000002</v>
       </c>
-      <c r="BC132" s="2">
+      <c r="BC134" s="2">
         <v>21090973.330000002</v>
       </c>
-      <c r="BD132" s="2">
+      <c r="BD134" s="2">
         <v>9623879.6699999999</v>
       </c>
-      <c r="BE132" s="2">
+      <c r="BE134" s="2">
         <v>16835193.739999998</v>
       </c>
-      <c r="BF132" s="2">
+      <c r="BF134" s="2">
         <v>37424734.24000001</v>
       </c>
-      <c r="BG132" s="2">
+      <c r="BG134" s="2">
         <v>5768902.2800000003</v>
       </c>
-      <c r="BH132" s="2">
+      <c r="BH134" s="2">
         <v>6064392.7199999988</v>
       </c>
-      <c r="BI132" s="2">
+      <c r="BI134" s="2">
         <v>10585685.139999999</v>
       </c>
-      <c r="BJ132" s="2">
+      <c r="BJ134" s="2">
         <v>75860650.509999976</v>
       </c>
-      <c r="BK132" s="2">
+      <c r="BK134" s="2">
         <v>31117789.709999986</v>
       </c>
-      <c r="BL132" s="2">
+      <c r="BL134" s="2">
         <v>6678086.7700000005</v>
       </c>
-      <c r="BM132" s="2">
+      <c r="BM134" s="2">
         <v>16893237.220000003</v>
       </c>
-      <c r="BN132" s="2">
+      <c r="BN134" s="2">
         <v>90171253.75999999</v>
       </c>
-      <c r="BO132" s="2">
+      <c r="BO134" s="2">
         <v>31786582.420000017</v>
       </c>
-      <c r="BP132" s="2">
+      <c r="BP134" s="2">
         <v>13991102.249999998</v>
       </c>
-      <c r="BQ132" s="2">
+      <c r="BQ134" s="2">
         <v>25454099.949999999</v>
       </c>
-      <c r="BR132" s="2">
+      <c r="BR134" s="2">
         <v>117306898.22999997</v>
       </c>
-      <c r="BS132" s="2">
+      <c r="BS134" s="2">
         <v>10500157.939999999</v>
       </c>
-      <c r="BT132" s="2">
+      <c r="BT134" s="2">
         <v>18696100.140000004</v>
       </c>
-      <c r="BU132" s="2">
+      <c r="BU134" s="2">
         <v>18960920.750000004</v>
       </c>
-      <c r="BV132" s="2">
+      <c r="BV134" s="2">
         <v>49882605.509999998</v>
       </c>
     </row>
-    <row r="133" spans="1:74" s="33" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A133" s="1" t="s">
+    <row r="135" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A135" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B133" s="2">
+      <c r="B135" s="2">
         <v>565467835.18000019</v>
       </c>
-      <c r="C133" s="2">
+      <c r="C135" s="2">
         <v>73356580.019999981</v>
       </c>
-      <c r="D133" s="2">
+      <c r="D135" s="2">
         <v>28985876.909999996</v>
       </c>
-      <c r="E133" s="2">
+      <c r="E135" s="2">
         <v>15059400.799999995</v>
       </c>
-      <c r="F133" s="2">
+      <c r="F135" s="2">
         <v>21296794.450000003</v>
       </c>
-      <c r="G133" s="2">
+      <c r="G135" s="2">
         <v>6879086.6099999994</v>
       </c>
-      <c r="H133" s="2">
+      <c r="H135" s="2">
         <v>13188792.91</v>
       </c>
-      <c r="I133" s="2">
+      <c r="I135" s="2">
         <v>34294325.280000001</v>
       </c>
-      <c r="J133" s="2">
+      <c r="J135" s="2">
         <v>18266926.809999999</v>
       </c>
-      <c r="K133" s="2">
+      <c r="K135" s="2">
         <v>79223410.200000048</v>
       </c>
-      <c r="L133" s="2">
+      <c r="L135" s="2">
         <v>12627760.789999999</v>
       </c>
-      <c r="M133" s="2">
+      <c r="M135" s="2">
         <v>45865827.030000001</v>
       </c>
-      <c r="N133" s="2">
+      <c r="N135" s="2">
         <v>6266669.5099999998</v>
       </c>
-      <c r="O133" s="2">
+      <c r="O135" s="2">
         <v>19851784.730000004</v>
       </c>
-      <c r="P133" s="2">
+      <c r="P135" s="2">
         <v>25801690.15000001</v>
       </c>
-      <c r="Q133" s="2">
+      <c r="Q135" s="2">
         <v>25779032.219999991</v>
       </c>
-      <c r="R133" s="2">
+      <c r="R135" s="2">
         <v>8586940.3399999999</v>
       </c>
-      <c r="S133" s="2">
+      <c r="S135" s="2">
         <v>183773434.72</v>
       </c>
-      <c r="T133" s="2">
+      <c r="T135" s="2">
         <v>22905016.460000001</v>
       </c>
-      <c r="U133" s="2">
+      <c r="U135" s="2">
         <v>10986397.430000003</v>
       </c>
-      <c r="V133" s="2">
+      <c r="V135" s="2">
         <v>43130161.910000011</v>
       </c>
-      <c r="W133" s="2">
+      <c r="W135" s="2">
         <v>22368550.340000011</v>
       </c>
-      <c r="X133" s="2">
+      <c r="X135" s="2">
         <v>33881302.279999994</v>
       </c>
-      <c r="Y133" s="2">
+      <c r="Y135" s="2">
         <v>10018933.689999999</v>
       </c>
-      <c r="Z133" s="2">
+      <c r="Z135" s="2">
         <v>39712734.330000006</v>
       </c>
-      <c r="AA133" s="2">
+      <c r="AA135" s="2">
         <v>48642888.080000028</v>
       </c>
-      <c r="AB133" s="2">
+      <c r="AB135" s="2">
         <v>38226191.649999991</v>
       </c>
-      <c r="AC133" s="2">
+      <c r="AC135" s="2">
         <v>46655005.719999999</v>
       </c>
-      <c r="AD133" s="2">
+      <c r="AD135" s="2">
         <v>2051690.4300000004</v>
       </c>
-      <c r="AE133" s="2">
+      <c r="AE135" s="2">
         <v>49720792.360000007</v>
       </c>
-      <c r="AF133" s="2">
+      <c r="AF135" s="2">
         <v>9600534.8399999999</v>
       </c>
-      <c r="AG133" s="2">
+      <c r="AG135" s="2">
         <v>8693376.6899999976</v>
       </c>
-      <c r="AH133" s="2">
+      <c r="AH135" s="2">
         <v>31360205.899999999</v>
       </c>
-      <c r="AI133" s="2">
+      <c r="AI135" s="2">
         <v>23841694.039999995</v>
       </c>
-      <c r="AJ133" s="2">
+      <c r="AJ135" s="2">
         <v>113007767.02000001</v>
       </c>
-      <c r="AK133" s="2">
+      <c r="AK135" s="2">
         <v>63685862.81999997</v>
       </c>
-      <c r="AL133" s="2">
+      <c r="AL135" s="2">
         <v>26809376.829999991</v>
       </c>
-      <c r="AM133" s="2">
+      <c r="AM135" s="2">
         <v>57935331.420000017</v>
       </c>
-      <c r="AN133" s="2">
+      <c r="AN135" s="2">
         <v>17946467.600000005</v>
       </c>
-      <c r="AO133" s="2">
+      <c r="AO135" s="2">
         <v>32075613.41</v>
       </c>
-      <c r="AP133" s="2">
+      <c r="AP135" s="2">
         <v>36806084.919999987</v>
       </c>
-      <c r="AQ133" s="2">
+      <c r="AQ135" s="2">
         <v>98114548.169999927</v>
       </c>
-      <c r="AR133" s="2">
+      <c r="AR135" s="2">
         <v>65701495.960000008</v>
       </c>
-      <c r="AS133" s="2">
+      <c r="AS135" s="2">
         <v>4090347.37</v>
       </c>
-      <c r="AT133" s="2">
+      <c r="AT135" s="2">
         <v>22198681.810000002</v>
       </c>
-      <c r="AU133" s="2">
+      <c r="AU135" s="2">
         <v>12252790.330000002</v>
       </c>
-      <c r="AV133" s="2">
+      <c r="AV135" s="2">
         <v>29698715.119999997</v>
       </c>
-      <c r="AW133" s="2">
+      <c r="AW135" s="2">
         <v>25951933.100000005</v>
       </c>
-      <c r="AX133" s="2">
+      <c r="AX135" s="2">
         <v>20912179.030000001</v>
       </c>
-      <c r="AY133" s="2">
+      <c r="AY135" s="2">
         <v>19772308.580000006</v>
       </c>
-      <c r="AZ133" s="2">
+      <c r="AZ135" s="2">
         <v>15347068.549999997</v>
       </c>
-      <c r="BA133" s="2">
+      <c r="BA135" s="2">
         <v>59693638.870000005</v>
       </c>
-      <c r="BB133" s="2">
+      <c r="BB135" s="2">
         <v>30320046.769999992</v>
       </c>
-      <c r="BC133" s="2">
+      <c r="BC135" s="2">
         <v>20675429.940000001</v>
       </c>
-      <c r="BD133" s="2">
+      <c r="BD135" s="2">
         <v>9398974.9500000011</v>
       </c>
-      <c r="BE133" s="2">
+      <c r="BE135" s="2">
         <v>16880623.410000004</v>
       </c>
-      <c r="BF133" s="2">
+      <c r="BF135" s="2">
         <v>36855355.159999996</v>
       </c>
-      <c r="BG133" s="2">
+      <c r="BG135" s="2">
         <v>5942082.209999999</v>
       </c>
-      <c r="BH133" s="2">
+      <c r="BH135" s="2">
         <v>6010701.7200000007</v>
       </c>
-      <c r="BI133" s="2">
+      <c r="BI135" s="2">
         <v>10180428.640000001</v>
       </c>
-      <c r="BJ133" s="2">
+      <c r="BJ135" s="2">
         <v>76573688.479999989</v>
       </c>
-      <c r="BK133" s="2">
+      <c r="BK135" s="2">
         <v>30651308.559999999</v>
       </c>
-      <c r="BL133" s="2">
+      <c r="BL135" s="2">
         <v>6495729.7599999979</v>
       </c>
-      <c r="BM133" s="2">
+      <c r="BM135" s="2">
         <v>14763275.740000002</v>
       </c>
-      <c r="BN133" s="2">
+      <c r="BN135" s="2">
         <v>89699945.190000027</v>
       </c>
-      <c r="BO133" s="2">
+      <c r="BO135" s="2">
         <v>31267627.539999992</v>
       </c>
-      <c r="BP133" s="2">
+      <c r="BP135" s="2">
         <v>13680448.769999998</v>
       </c>
-      <c r="BQ133" s="2">
+      <c r="BQ135" s="2">
         <v>24885150.320000008</v>
       </c>
-      <c r="BR133" s="2">
+      <c r="BR135" s="2">
         <v>117121640.47999996</v>
       </c>
-      <c r="BS133" s="2">
+      <c r="BS135" s="2">
         <v>10156837.439999999</v>
       </c>
-      <c r="BT133" s="2">
+      <c r="BT135" s="2">
         <v>18347432.850000005</v>
       </c>
-      <c r="BU133" s="2">
+      <c r="BU135" s="2">
         <v>18558411.229999993</v>
       </c>
-      <c r="BV133" s="2">
+      <c r="BV135" s="2">
         <v>50843630.169999987</v>
       </c>
     </row>
-    <row r="134" spans="1:74" s="34" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="1" t="s">
+    <row r="136" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A136" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="B134" s="2">
+      <c r="B136" s="2">
         <v>589196521.02999997</v>
       </c>
-      <c r="C134" s="2">
-[...2 lines deleted...]
-      <c r="D134" s="2">
+      <c r="C136" s="2">
+        <v>75490170.159999982</v>
+      </c>
+      <c r="D136" s="2">
         <v>31912738.669999987</v>
       </c>
-      <c r="E134" s="2">
-[...5 lines deleted...]
-      <c r="G134" s="2">
+      <c r="E136" s="2">
+        <v>15950863.769999994</v>
+      </c>
+      <c r="F136" s="2">
+        <v>23596530.019999996</v>
+      </c>
+      <c r="G136" s="2">
         <v>7670097.2799999993</v>
       </c>
-      <c r="H134" s="2">
-[...2 lines deleted...]
-      <c r="I134" s="2">
+      <c r="H136" s="2">
+        <v>14614969.360000001</v>
+      </c>
+      <c r="I136" s="2">
         <v>37886767.959999993</v>
       </c>
-      <c r="J134" s="2">
-[...17 lines deleted...]
-      <c r="P134" s="2">
+      <c r="J136" s="2">
+        <v>20253967.300000004</v>
+      </c>
+      <c r="K136" s="2">
+        <v>85157834.350000039</v>
+      </c>
+      <c r="L136" s="2">
+        <v>13693664.220000001</v>
+      </c>
+      <c r="M136" s="2">
+        <v>48907277.280000001</v>
+      </c>
+      <c r="N136" s="2">
+        <v>7079449.2999999998</v>
+      </c>
+      <c r="O136" s="2">
+        <v>21253644.299999997</v>
+      </c>
+      <c r="P136" s="2">
         <v>27783970.779999994</v>
       </c>
-      <c r="Q134" s="2">
-[...11 lines deleted...]
-      <c r="U134" s="2">
+      <c r="Q136" s="2">
+        <v>27374866.470000006</v>
+      </c>
+      <c r="R136" s="2">
+        <v>9534095.5999999996</v>
+      </c>
+      <c r="S136" s="2">
+        <v>193042428.54999995</v>
+      </c>
+      <c r="T136" s="2">
+        <v>26487279.920000002</v>
+      </c>
+      <c r="U136" s="2">
         <v>12036683.470000001</v>
       </c>
-      <c r="V134" s="2">
-[...5 lines deleted...]
-      <c r="X134" s="2">
+      <c r="V136" s="2">
+        <v>46068538.030000009</v>
+      </c>
+      <c r="W136" s="2">
+        <v>23990220.280000012</v>
+      </c>
+      <c r="X136" s="2">
         <v>35603132.000000007</v>
       </c>
-      <c r="Y134" s="2">
+      <c r="Y136" s="2">
         <v>11254715.109999996</v>
       </c>
-      <c r="Z134" s="2">
-[...11 lines deleted...]
-      <c r="AD134" s="2">
+      <c r="Z136" s="2">
+        <v>44023664.349999987</v>
+      </c>
+      <c r="AA136" s="2">
+        <v>51537932.299999975</v>
+      </c>
+      <c r="AB136" s="2">
+        <v>40373093.430000007</v>
+      </c>
+      <c r="AC136" s="2">
+        <v>49633230.689999998</v>
+      </c>
+      <c r="AD136" s="2">
         <v>2266965.5299999993</v>
       </c>
-      <c r="AE134" s="2">
-[...5 lines deleted...]
-      <c r="AG134" s="2">
+      <c r="AE136" s="2">
+        <v>53101685.119999997</v>
+      </c>
+      <c r="AF136" s="2">
+        <v>10373483.440000003</v>
+      </c>
+      <c r="AG136" s="2">
         <v>8397144.5999999978</v>
       </c>
-      <c r="AH134" s="2">
+      <c r="AH136" s="2">
         <v>33585311.00999999</v>
       </c>
-      <c r="AI134" s="2">
-[...2 lines deleted...]
-      <c r="AJ134" s="2">
+      <c r="AI136" s="2">
+        <v>27085864.43</v>
+      </c>
+      <c r="AJ136" s="2">
         <v>118425341.00000001</v>
       </c>
-      <c r="AK134" s="2">
+      <c r="AK136" s="2">
         <v>69466615.51000002</v>
       </c>
-      <c r="AL134" s="2">
+      <c r="AL136" s="2">
         <v>28848785.389999993</v>
       </c>
-      <c r="AM134" s="2">
-[...5 lines deleted...]
-      <c r="AO134" s="2">
+      <c r="AM136" s="2">
+        <v>61762878.119999997</v>
+      </c>
+      <c r="AN136" s="2">
+        <v>19188139.530000005</v>
+      </c>
+      <c r="AO136" s="2">
         <v>33916075.460000008</v>
       </c>
-      <c r="AP134" s="2">
-[...8 lines deleted...]
-      <c r="AS134" s="2">
+      <c r="AP136" s="2">
+        <v>39233101.140000008</v>
+      </c>
+      <c r="AQ136" s="2">
+        <v>104057231.41999994</v>
+      </c>
+      <c r="AR136" s="2">
+        <v>74138069.089999929</v>
+      </c>
+      <c r="AS136" s="2">
         <v>4469695.82</v>
       </c>
-      <c r="AT134" s="2">
-[...5 lines deleted...]
-      <c r="AV134" s="2">
+      <c r="AT136" s="2">
+        <v>23407730.230000004</v>
+      </c>
+      <c r="AU136" s="2">
+        <v>13153750.289999997</v>
+      </c>
+      <c r="AV136" s="2">
         <v>32416540.27</v>
       </c>
-      <c r="AW134" s="2">
-[...20 lines deleted...]
-      <c r="BD134" s="2">
+      <c r="AW136" s="2">
+        <v>27525075.07</v>
+      </c>
+      <c r="AX136" s="2">
+        <v>22677963.449999996</v>
+      </c>
+      <c r="AY136" s="2">
+        <v>20748017.030000001</v>
+      </c>
+      <c r="AZ136" s="2">
+        <v>17309692.799999997</v>
+      </c>
+      <c r="BA136" s="2">
+        <v>62938785.410000011</v>
+      </c>
+      <c r="BB136" s="2">
+        <v>32400262.020000003</v>
+      </c>
+      <c r="BC136" s="2">
+        <v>22260049.309999999</v>
+      </c>
+      <c r="BD136" s="2">
         <v>10118317.640000001</v>
       </c>
-      <c r="BE134" s="2">
-[...8 lines deleted...]
-      <c r="BH134" s="2">
+      <c r="BE136" s="2">
+        <v>19180669.090000004</v>
+      </c>
+      <c r="BF136" s="2">
+        <v>40657740.419999994</v>
+      </c>
+      <c r="BG136" s="2">
+        <v>6096893.2600000007</v>
+      </c>
+      <c r="BH136" s="2">
         <v>6492488.1799999997</v>
       </c>
-      <c r="BI134" s="2">
+      <c r="BI136" s="2">
         <v>11130828.819999998</v>
       </c>
-      <c r="BJ134" s="2">
+      <c r="BJ136" s="2">
         <v>80459379.109999985</v>
       </c>
-      <c r="BK134" s="2">
+      <c r="BK136" s="2">
         <v>32717424.549999997</v>
       </c>
-      <c r="BL134" s="2">
+      <c r="BL136" s="2">
         <v>7376151.7400000021</v>
       </c>
-      <c r="BM134" s="2">
-[...2 lines deleted...]
-      <c r="BN134" s="2">
+      <c r="BM136" s="2">
+        <v>16696283.160000004</v>
+      </c>
+      <c r="BN136" s="2">
         <v>94040324.01000002</v>
       </c>
-      <c r="BO134" s="2">
+      <c r="BO136" s="2">
         <v>33550584.120000012</v>
       </c>
-      <c r="BP134" s="2">
-[...14 lines deleted...]
-      <c r="BU134" s="2">
+      <c r="BP136" s="2">
+        <v>14589082.57</v>
+      </c>
+      <c r="BQ136" s="2">
+        <v>27346116.340000007</v>
+      </c>
+      <c r="BR136" s="2">
+        <v>124681615.44</v>
+      </c>
+      <c r="BS136" s="2">
+        <v>11136400.350000001</v>
+      </c>
+      <c r="BT136" s="2">
+        <v>19778356.709999993</v>
+      </c>
+      <c r="BU136" s="2">
         <v>20118323.370000005</v>
       </c>
-      <c r="BV134" s="2">
-        <v>53577304.260000005</v>
+      <c r="BV136" s="2">
+        <v>53577304.26000002</v>
       </c>
     </row>
-    <row r="135" spans="1:74" s="35" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A135" s="1" t="s">
+    <row r="137" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A137" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="B135" s="2">
+      <c r="B137" s="2">
         <v>576542088.43000054</v>
       </c>
-      <c r="C135" s="2">
+      <c r="C137" s="2">
         <v>74364315.819999993</v>
       </c>
-      <c r="D135" s="2">
-[...5 lines deleted...]
-      <c r="F135" s="2">
+      <c r="D137" s="2">
+        <v>29986854.269999996</v>
+      </c>
+      <c r="E137" s="2">
+        <v>15367056.469999995</v>
+      </c>
+      <c r="F137" s="2">
         <v>22818039.770000003</v>
       </c>
-      <c r="G135" s="2">
-[...5 lines deleted...]
-      <c r="I135" s="2">
+      <c r="G137" s="2">
+        <v>7612985.4400000004</v>
+      </c>
+      <c r="H137" s="2">
+        <v>14512614.019999998</v>
+      </c>
+      <c r="I137" s="2">
         <v>36236739.280000001</v>
       </c>
-      <c r="J135" s="2">
+      <c r="J137" s="2">
         <v>19226080.149999999</v>
       </c>
-      <c r="K135" s="2">
-[...17 lines deleted...]
-      <c r="Q135" s="2">
+      <c r="K137" s="2">
+        <v>84033715.130000025</v>
+      </c>
+      <c r="L137" s="2">
+        <v>13138008.509999998</v>
+      </c>
+      <c r="M137" s="2">
+        <v>47881991.189999998</v>
+      </c>
+      <c r="N137" s="2">
+        <v>6756010.620000002</v>
+      </c>
+      <c r="O137" s="2">
+        <v>20523995.18</v>
+      </c>
+      <c r="P137" s="2">
+        <v>26747818.150000006</v>
+      </c>
+      <c r="Q137" s="2">
         <v>26117008.029999994</v>
       </c>
-      <c r="R135" s="2">
-[...2 lines deleted...]
-      <c r="S135" s="2">
+      <c r="R137" s="2">
+        <v>9357207.8499999996</v>
+      </c>
+      <c r="S137" s="2">
         <v>187016215.82000005</v>
       </c>
-      <c r="T135" s="2">
-[...5 lines deleted...]
-      <c r="V135" s="2">
+      <c r="T137" s="2">
+        <v>25539310.77</v>
+      </c>
+      <c r="U137" s="2">
+        <v>11246626.499999998</v>
+      </c>
+      <c r="V137" s="2">
         <v>45109001.030000009</v>
       </c>
-      <c r="W135" s="2">
-[...5 lines deleted...]
-      <c r="Y135" s="2">
+      <c r="W137" s="2">
+        <v>22900867.140000004</v>
+      </c>
+      <c r="X137" s="2">
+        <v>34446706.230000004</v>
+      </c>
+      <c r="Y137" s="2">
         <v>10911375.870000001</v>
       </c>
-      <c r="Z135" s="2">
+      <c r="Z137" s="2">
         <v>44259647.599999994</v>
       </c>
-      <c r="AA135" s="2">
-[...2 lines deleted...]
-      <c r="AB135" s="2">
+      <c r="AA137" s="2">
+        <v>50118951.039999999</v>
+      </c>
+      <c r="AB137" s="2">
         <v>39495267.469999999</v>
       </c>
-      <c r="AC135" s="2">
-[...8 lines deleted...]
-      <c r="AF135" s="2">
+      <c r="AC137" s="2">
+        <v>49214829.009999998</v>
+      </c>
+      <c r="AD137" s="2">
+        <v>2216360.17</v>
+      </c>
+      <c r="AE137" s="2">
+        <v>51158487.930000007</v>
+      </c>
+      <c r="AF137" s="2">
         <v>10222385.289999995</v>
       </c>
-      <c r="AG135" s="2">
-[...35 lines deleted...]
-      <c r="AS135" s="2">
+      <c r="AG137" s="2">
+        <v>8526971.6800000053</v>
+      </c>
+      <c r="AH137" s="2">
+        <v>32157365.560000002</v>
+      </c>
+      <c r="AI137" s="2">
+        <v>26122811.620000001</v>
+      </c>
+      <c r="AJ137" s="2">
+        <v>114654787.81999996</v>
+      </c>
+      <c r="AK137" s="2">
+        <v>69095737.519999996</v>
+      </c>
+      <c r="AL137" s="2">
+        <v>27215629.089999992</v>
+      </c>
+      <c r="AM137" s="2">
+        <v>59684661.529999979</v>
+      </c>
+      <c r="AN137" s="2">
+        <v>18424106.200000003</v>
+      </c>
+      <c r="AO137" s="2">
+        <v>32626363.560000002</v>
+      </c>
+      <c r="AP137" s="2">
+        <v>37692969.210000001</v>
+      </c>
+      <c r="AQ137" s="2">
+        <v>99057623.48999998</v>
+      </c>
+      <c r="AR137" s="2">
+        <v>74049131.649999976</v>
+      </c>
+      <c r="AS137" s="2">
         <v>4269830.209999999</v>
       </c>
-      <c r="AT135" s="2">
-[...14 lines deleted...]
-      <c r="AY135" s="2">
+      <c r="AT137" s="2">
+        <v>22050216.079999998</v>
+      </c>
+      <c r="AU137" s="2">
+        <v>12654544.110000003</v>
+      </c>
+      <c r="AV137" s="2">
+        <v>31323593.730000004</v>
+      </c>
+      <c r="AW137" s="2">
+        <v>26949024.939999998</v>
+      </c>
+      <c r="AX137" s="2">
+        <v>21828055.090000007</v>
+      </c>
+      <c r="AY137" s="2">
         <v>20409284.870000001</v>
       </c>
-      <c r="AZ135" s="2">
-[...2 lines deleted...]
-      <c r="BA135" s="2">
+      <c r="AZ137" s="2">
+        <v>16393373.270000003</v>
+      </c>
+      <c r="BA137" s="2">
         <v>61812476.649999999</v>
       </c>
-      <c r="BB135" s="2">
+      <c r="BB137" s="2">
         <v>31611383.079999994</v>
       </c>
-      <c r="BC135" s="2">
-[...2 lines deleted...]
-      <c r="BD135" s="2">
+      <c r="BC137" s="2">
+        <v>21551527.439999998</v>
+      </c>
+      <c r="BD137" s="2">
         <v>9621549.6700000018</v>
       </c>
-      <c r="BE135" s="2">
-[...8 lines deleted...]
-      <c r="BH135" s="2">
+      <c r="BE137" s="2">
+        <v>18197698.330000002</v>
+      </c>
+      <c r="BF137" s="2">
+        <v>38814982.509999998</v>
+      </c>
+      <c r="BG137" s="2">
+        <v>5698745.1899999995</v>
+      </c>
+      <c r="BH137" s="2">
         <v>6130379.71</v>
       </c>
-      <c r="BI135" s="2">
+      <c r="BI137" s="2">
         <v>10649597.57</v>
       </c>
-      <c r="BJ135" s="2">
-[...2 lines deleted...]
-      <c r="BK135" s="2">
+      <c r="BJ137" s="2">
+        <v>78101451.759999961</v>
+      </c>
+      <c r="BK137" s="2">
         <v>31434184.759999998</v>
       </c>
-      <c r="BL135" s="2">
-[...14 lines deleted...]
-      <c r="BQ135" s="2">
+      <c r="BL137" s="2">
+        <v>7196360.1099999994</v>
+      </c>
+      <c r="BM137" s="2">
+        <v>16179588.919999998</v>
+      </c>
+      <c r="BN137" s="2">
+        <v>92284248.819999993</v>
+      </c>
+      <c r="BO137" s="2">
+        <v>32153299.179999992</v>
+      </c>
+      <c r="BP137" s="2">
+        <v>14319656.569999997</v>
+      </c>
+      <c r="BQ137" s="2">
         <v>25813202.280000009</v>
       </c>
-      <c r="BR135" s="2">
+      <c r="BR137" s="2">
         <v>120646389.45999998</v>
       </c>
-      <c r="BS135" s="2">
-[...9 lines deleted...]
-        <v>51477369.770000011</v>
+      <c r="BS137" s="2">
+        <v>10703758.07</v>
+      </c>
+      <c r="BT137" s="2">
+        <v>19231184.399999995</v>
+      </c>
+      <c r="BU137" s="2">
+        <v>19214150.5</v>
+      </c>
+      <c r="BV137" s="2">
+        <v>51477369.769999996</v>
       </c>
     </row>
-    <row r="136" spans="1:74" s="36" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="1" t="s">
+    <row r="138" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A138" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="B136" s="2">
+      <c r="B138" s="2">
         <v>579534592.43000007</v>
       </c>
-      <c r="C136" s="2">
+      <c r="C138" s="2">
         <v>75330367.849999964</v>
       </c>
-      <c r="D136" s="2">
+      <c r="D138" s="2">
         <v>32195312.699999996</v>
       </c>
-      <c r="E136" s="2">
+      <c r="E138" s="2">
         <v>16054224.530000001</v>
       </c>
-      <c r="F136" s="2">
+      <c r="F138" s="2">
         <v>25763026.629999988</v>
       </c>
-      <c r="G136" s="2">
+      <c r="G138" s="2">
         <v>9592081.9800000004</v>
       </c>
-      <c r="H136" s="2">
+      <c r="H138" s="2">
         <v>15044305.799999997</v>
       </c>
-      <c r="I136" s="2">
+      <c r="I138" s="2">
         <v>38372660.430000007</v>
       </c>
-      <c r="J136" s="2">
+      <c r="J138" s="2">
         <v>21769431.689999998</v>
       </c>
-      <c r="K136" s="2">
+      <c r="K138" s="2">
         <v>88872531.159999996</v>
       </c>
-      <c r="L136" s="2">
+      <c r="L138" s="2">
         <v>13940525.249999998</v>
       </c>
-      <c r="M136" s="2">
+      <c r="M138" s="2">
         <v>49603873.910000004</v>
       </c>
-      <c r="N136" s="2">
+      <c r="N138" s="2">
         <v>7421819.3100000024</v>
       </c>
-      <c r="O136" s="2">
+      <c r="O138" s="2">
         <v>21436731.82</v>
       </c>
-      <c r="P136" s="2">
+      <c r="P138" s="2">
         <v>28598030.419999994</v>
       </c>
-      <c r="Q136" s="2">
+      <c r="Q138" s="2">
         <v>27310431.68999999</v>
       </c>
-      <c r="R136" s="2">
+      <c r="R138" s="2">
         <v>10430989.66</v>
       </c>
-      <c r="S136" s="2">
+      <c r="S138" s="2">
         <v>186861950.82999998</v>
       </c>
-      <c r="T136" s="2">
+      <c r="T138" s="2">
         <v>29160491</v>
       </c>
-      <c r="U136" s="2">
+      <c r="U138" s="2">
         <v>11679054.5</v>
       </c>
-      <c r="V136" s="2">
+      <c r="V138" s="2">
         <v>46916161.339999989</v>
       </c>
-      <c r="W136" s="2">
+      <c r="W138" s="2">
         <v>24106911.329999998</v>
       </c>
-      <c r="X136" s="2">
+      <c r="X138" s="2">
         <v>36106137.129999995</v>
       </c>
-      <c r="Y136" s="2">
+      <c r="Y138" s="2">
         <v>12295374.200000003</v>
       </c>
-      <c r="Z136" s="2">
+      <c r="Z138" s="2">
         <v>56240185.20000001</v>
       </c>
-      <c r="AA136" s="2">
+      <c r="AA138" s="2">
         <v>51796656.520000011</v>
       </c>
-      <c r="AB136" s="2">
+      <c r="AB138" s="2">
         <v>39651947.109999999</v>
       </c>
-      <c r="AC136" s="2">
+      <c r="AC138" s="2">
         <v>54354617.979999974</v>
       </c>
-      <c r="AD136" s="2">
+      <c r="AD138" s="2">
         <v>2378882.88</v>
       </c>
-      <c r="AE136" s="2">
+      <c r="AE138" s="2">
         <v>53065752.679999985</v>
       </c>
-      <c r="AF136" s="2">
+      <c r="AF138" s="2">
         <v>10446426.359999999</v>
       </c>
-      <c r="AG136" s="2">
+      <c r="AG138" s="2">
         <v>9017094.2499999963</v>
       </c>
-      <c r="AH136" s="2">
+      <c r="AH138" s="2">
         <v>33985303.38000001</v>
       </c>
-      <c r="AI136" s="2">
+      <c r="AI138" s="2">
         <v>28391437.420000006</v>
       </c>
-      <c r="AJ136" s="2">
+      <c r="AJ138" s="2">
         <v>115830087.82999995</v>
       </c>
-      <c r="AK136" s="2">
+      <c r="AK138" s="2">
         <v>75863198.590000004</v>
       </c>
-      <c r="AL136" s="2">
+      <c r="AL138" s="2">
         <v>28258949.850000001</v>
       </c>
-      <c r="AM136" s="2">
+      <c r="AM138" s="2">
         <v>62644104.520000011</v>
       </c>
-      <c r="AN136" s="2">
+      <c r="AN138" s="2">
         <v>19519070.700000003</v>
       </c>
-      <c r="AO136" s="2">
+      <c r="AO138" s="2">
         <v>32643756.459999993</v>
       </c>
-      <c r="AP136" s="2">
+      <c r="AP138" s="2">
         <v>41748023.310000002</v>
       </c>
-      <c r="AQ136" s="2">
+      <c r="AQ138" s="2">
         <v>102677517.87</v>
       </c>
-      <c r="AR136" s="2">
+      <c r="AR138" s="2">
         <v>88578001.329999998</v>
       </c>
-      <c r="AS136" s="2">
+      <c r="AS138" s="2">
         <v>4714641.54</v>
       </c>
-      <c r="AT136" s="2">
+      <c r="AT138" s="2">
         <v>22643595.779999997</v>
       </c>
-      <c r="AU136" s="2">
+      <c r="AU138" s="2">
         <v>14081862.999999998</v>
       </c>
-      <c r="AV136" s="2">
+      <c r="AV138" s="2">
         <v>36853861.320000008</v>
       </c>
-      <c r="AW136" s="2">
+      <c r="AW138" s="2">
         <v>29712240.120000012</v>
       </c>
-      <c r="AX136" s="2">
+      <c r="AX138" s="2">
         <v>23909472.919999987</v>
       </c>
-      <c r="AY136" s="2">
+      <c r="AY138" s="2">
         <v>21667448.580000002</v>
       </c>
-      <c r="AZ136" s="2">
+      <c r="AZ138" s="2">
         <v>18124825.320000004</v>
       </c>
-      <c r="BA136" s="2">
+      <c r="BA138" s="2">
         <v>63478381.650000013</v>
       </c>
-      <c r="BB136" s="2">
+      <c r="BB138" s="2">
         <v>33652413.259999998</v>
       </c>
-      <c r="BC136" s="2">
+      <c r="BC138" s="2">
         <v>22054497.179999996</v>
       </c>
-      <c r="BD136" s="2">
+      <c r="BD138" s="2">
         <v>10451317.960000001</v>
       </c>
-      <c r="BE136" s="2">
+      <c r="BE138" s="2">
         <v>20507834.68</v>
       </c>
-      <c r="BF136" s="2">
+      <c r="BF138" s="2">
         <v>42365519.700000003</v>
       </c>
-      <c r="BG136" s="2">
+      <c r="BG138" s="2">
         <v>6342241.9500000011</v>
       </c>
-      <c r="BH136" s="2">
+      <c r="BH138" s="2">
         <v>6793069.2599999979</v>
       </c>
-      <c r="BI136" s="2">
+      <c r="BI138" s="2">
         <v>11398616.629999999</v>
       </c>
-      <c r="BJ136" s="2">
+      <c r="BJ138" s="2">
         <v>80439920.029999912</v>
       </c>
-      <c r="BK136" s="2">
+      <c r="BK138" s="2">
         <v>31898404.260000005</v>
       </c>
-      <c r="BL136" s="2">
+      <c r="BL138" s="2">
         <v>8385608.7599999998</v>
       </c>
-      <c r="BM136" s="2">
+      <c r="BM138" s="2">
         <v>18997751.329999998</v>
       </c>
-      <c r="BN136" s="2">
+      <c r="BN138" s="2">
         <v>91616291.109999955</v>
       </c>
-      <c r="BO136" s="2">
+      <c r="BO138" s="2">
         <v>34135068.799999982</v>
       </c>
-      <c r="BP136" s="2">
+      <c r="BP138" s="2">
         <v>15452620.010000004</v>
       </c>
-      <c r="BQ136" s="2">
+      <c r="BQ138" s="2">
         <v>28436737.799999997</v>
       </c>
-      <c r="BR136" s="2">
+      <c r="BR138" s="2">
         <v>125474895.04999995</v>
       </c>
-      <c r="BS136" s="2">
+      <c r="BS138" s="2">
         <v>11600553.940000001</v>
       </c>
-      <c r="BT136" s="2">
+      <c r="BT138" s="2">
         <v>20872390.249999996</v>
       </c>
-      <c r="BU136" s="2">
+      <c r="BU138" s="2">
         <v>20347678.849999994</v>
       </c>
-      <c r="BV136" s="2">
+      <c r="BV138" s="2">
         <v>53594578.049999975</v>
       </c>
     </row>
-    <row r="137" spans="1:74" s="37" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A137" s="1" t="s">
+    <row r="139" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A139" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="B137" s="2">
+      <c r="B139" s="2">
         <v>566318976.25000024</v>
       </c>
-      <c r="C137" s="2">
+      <c r="C139" s="2">
         <v>75724769.929999948</v>
       </c>
-      <c r="D137" s="2">
+      <c r="D139" s="2">
         <v>32948583.899999991</v>
       </c>
-      <c r="E137" s="2">
+      <c r="E139" s="2">
         <v>15670008.259999996</v>
       </c>
-      <c r="F137" s="2">
+      <c r="F139" s="2">
         <v>26550473.43</v>
       </c>
-      <c r="G137" s="2">
+      <c r="G139" s="2">
         <v>9546789.2800000012</v>
       </c>
-      <c r="H137" s="2">
+      <c r="H139" s="2">
         <v>14858621.83</v>
       </c>
-      <c r="I137" s="2">
+      <c r="I139" s="2">
         <v>38376201.479999997</v>
       </c>
-      <c r="J137" s="2">
+      <c r="J139" s="2">
         <v>22130891.93</v>
       </c>
-      <c r="K137" s="2">
+      <c r="K139" s="2">
         <v>87605591.10999997</v>
       </c>
-      <c r="L137" s="2">
+      <c r="L139" s="2">
         <v>13802304.199999996</v>
       </c>
-      <c r="M137" s="2">
+      <c r="M139" s="2">
         <v>48662495.849999987</v>
       </c>
-      <c r="N137" s="2">
+      <c r="N139" s="2">
         <v>7348688.1899999995</v>
       </c>
-      <c r="O137" s="2">
+      <c r="O139" s="2">
         <v>21224838.829999998</v>
       </c>
-      <c r="P137" s="2">
+      <c r="P139" s="2">
         <v>28120127.409999996</v>
       </c>
-      <c r="Q137" s="2">
+      <c r="Q139" s="2">
         <v>26652879.09</v>
       </c>
-      <c r="R137" s="2">
+      <c r="R139" s="2">
         <v>10225445.919999998</v>
       </c>
-      <c r="S137" s="2">
+      <c r="S139" s="2">
         <v>183688963.88000005</v>
       </c>
-      <c r="T137" s="2">
+      <c r="T139" s="2">
         <v>30001262.030000001</v>
       </c>
-      <c r="U137" s="2">
+      <c r="U139" s="2">
         <v>11508366.250000002</v>
       </c>
-      <c r="V137" s="2">
+      <c r="V139" s="2">
         <v>46239262.540000007</v>
       </c>
-      <c r="W137" s="2">
+      <c r="W139" s="2">
         <v>23908041.02999999</v>
       </c>
-      <c r="X137" s="2">
+      <c r="X139" s="2">
         <v>36470395.639999971</v>
       </c>
-      <c r="Y137" s="2">
+      <c r="Y139" s="2">
         <v>12268610.709999999</v>
       </c>
-      <c r="Z137" s="2">
+      <c r="Z139" s="2">
         <v>58972020.430000022</v>
       </c>
-      <c r="AA137" s="2">
+      <c r="AA139" s="2">
         <v>50983144.259999968</v>
       </c>
-      <c r="AB137" s="2">
+      <c r="AB139" s="2">
         <v>39402872.709999986</v>
       </c>
-      <c r="AC137" s="2">
+      <c r="AC139" s="2">
         <v>54476733.039999992</v>
       </c>
-      <c r="AD137" s="2">
+      <c r="AD139" s="2">
         <v>2402161.629999999</v>
       </c>
-      <c r="AE137" s="2">
+      <c r="AE139" s="2">
         <v>52054647.11999999</v>
       </c>
-      <c r="AF137" s="2">
+      <c r="AF139" s="2">
         <v>10305140.120000001</v>
       </c>
-      <c r="AG137" s="2">
+      <c r="AG139" s="2">
         <v>8800981.5999999978</v>
       </c>
-      <c r="AH137" s="2">
+      <c r="AH139" s="2">
         <v>33033118.82</v>
       </c>
-      <c r="AI137" s="2">
+      <c r="AI139" s="2">
         <v>28768494.210000001</v>
       </c>
-      <c r="AJ137" s="2">
+      <c r="AJ139" s="2">
         <v>114570962.78999999</v>
       </c>
-      <c r="AK137" s="2">
+      <c r="AK139" s="2">
         <v>74621202.959999993</v>
       </c>
-      <c r="AL137" s="2">
+      <c r="AL139" s="2">
         <v>27961709.259999994</v>
       </c>
-      <c r="AM137" s="2">
+      <c r="AM139" s="2">
         <v>62341480.920000002</v>
       </c>
-      <c r="AN137" s="2">
+      <c r="AN139" s="2">
         <v>18956672.890000001</v>
       </c>
-      <c r="AO137" s="2">
+      <c r="AO139" s="2">
         <v>32394794.719999995</v>
       </c>
-      <c r="AP137" s="2">
+      <c r="AP139" s="2">
         <v>40776380.240000002</v>
       </c>
-      <c r="AQ137" s="2">
+      <c r="AQ139" s="2">
         <v>102453668.08000003</v>
       </c>
-      <c r="AR137" s="2">
+      <c r="AR139" s="2">
         <v>94611458.229999974</v>
       </c>
-      <c r="AS137" s="2">
+      <c r="AS139" s="2">
         <v>4656519.42</v>
       </c>
-      <c r="AT137" s="2">
+      <c r="AT139" s="2">
         <v>22395253.899999999</v>
       </c>
-      <c r="AU137" s="2">
+      <c r="AU139" s="2">
         <v>13639526.620000005</v>
       </c>
-      <c r="AV137" s="2">
+      <c r="AV139" s="2">
         <v>37752819.300000004</v>
       </c>
-      <c r="AW137" s="2">
+      <c r="AW139" s="2">
         <v>29073788.969999988</v>
       </c>
-      <c r="AX137" s="2">
+      <c r="AX139" s="2">
         <v>23630279.440000001</v>
       </c>
-      <c r="AY137" s="2">
+      <c r="AY139" s="2">
         <v>21119656.75</v>
       </c>
-      <c r="AZ137" s="2">
+      <c r="AZ139" s="2">
         <v>18148454.609999999</v>
       </c>
-      <c r="BA137" s="2">
+      <c r="BA139" s="2">
         <v>61339267.339999989</v>
       </c>
-      <c r="BB137" s="2">
+      <c r="BB139" s="2">
         <v>33186086.259999998</v>
       </c>
-      <c r="BC137" s="2">
+      <c r="BC139" s="2">
         <v>21711782.829999998</v>
       </c>
-      <c r="BD137" s="2">
+      <c r="BD139" s="2">
         <v>10323712.170000002</v>
       </c>
-      <c r="BE137" s="2">
+      <c r="BE139" s="2">
         <v>21143296.449999999</v>
       </c>
-      <c r="BF137" s="2">
+      <c r="BF139" s="2">
         <v>42291799.299999997</v>
       </c>
-      <c r="BG137" s="2">
+      <c r="BG139" s="2">
         <v>6329204.2000000002</v>
       </c>
-      <c r="BH137" s="2">
+      <c r="BH139" s="2">
         <v>6705353.4799999995</v>
       </c>
-      <c r="BI137" s="2">
+      <c r="BI139" s="2">
         <v>11552301.530000003</v>
       </c>
-      <c r="BJ137" s="2">
+      <c r="BJ139" s="2">
         <v>79233223.61999999</v>
       </c>
-      <c r="BK137" s="2">
+      <c r="BK139" s="2">
         <v>31123810.47000001</v>
       </c>
-      <c r="BL137" s="2">
+      <c r="BL139" s="2">
         <v>8426880.0399999991</v>
       </c>
-      <c r="BM137" s="2">
+      <c r="BM139" s="2">
         <v>19639445.599999998</v>
       </c>
-      <c r="BN137" s="2">
+      <c r="BN139" s="2">
         <v>90227904.49999997</v>
       </c>
-      <c r="BO137" s="2">
+      <c r="BO139" s="2">
         <v>33852482.039999999</v>
       </c>
-      <c r="BP137" s="2">
+      <c r="BP139" s="2">
         <v>15486178.909999998</v>
       </c>
-      <c r="BQ137" s="2">
+      <c r="BQ139" s="2">
         <v>28462814.090000004</v>
       </c>
-      <c r="BR137" s="2">
+      <c r="BR139" s="2">
         <v>123207900.38999996</v>
       </c>
-      <c r="BS137" s="2">
+      <c r="BS139" s="2">
         <v>11769732.48</v>
       </c>
-      <c r="BT137" s="2">
+      <c r="BT139" s="2">
         <v>20868264.109999999</v>
       </c>
-      <c r="BU137" s="2">
+      <c r="BU139" s="2">
         <v>20652571.929999992</v>
       </c>
-      <c r="BV137" s="2">
+      <c r="BV139" s="2">
         <v>53174389.939999983</v>
       </c>
     </row>
-    <row r="138" spans="1:74" s="38" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A138" s="1" t="s">
+    <row r="140" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A140" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="B138" s="2">
+      <c r="B140" s="2">
         <v>551809018.51000035</v>
       </c>
-      <c r="C138" s="2">
+      <c r="C140" s="2">
         <v>71411004.469999969</v>
       </c>
-      <c r="D138" s="2">
-[...20 lines deleted...]
-      <c r="K138" s="2">
+      <c r="D140" s="2">
+        <v>29263589.169999991</v>
+      </c>
+      <c r="E140" s="2">
+        <v>14287474.989999995</v>
+      </c>
+      <c r="F140" s="2">
+        <v>22130887.120000001</v>
+      </c>
+      <c r="G140" s="2">
+        <v>7092146.8599999985</v>
+      </c>
+      <c r="H140" s="2">
+        <v>13621134.320000002</v>
+      </c>
+      <c r="I140" s="2">
+        <v>34737109.140000001</v>
+      </c>
+      <c r="J140" s="2">
+        <v>18720472.199999992</v>
+      </c>
+      <c r="K140" s="2">
         <v>78290698.819999993</v>
       </c>
-      <c r="L138" s="2">
+      <c r="L140" s="2">
         <v>12445591.290000001</v>
       </c>
-      <c r="M138" s="2">
-[...2 lines deleted...]
-      <c r="N138" s="2">
+      <c r="M140" s="2">
+        <v>45052602.339999989</v>
+      </c>
+      <c r="N140" s="2">
         <v>6493887.7600000007</v>
       </c>
-      <c r="O138" s="2">
-[...2 lines deleted...]
-      <c r="P138" s="2">
+      <c r="O140" s="2">
+        <v>19759798.189999998</v>
+      </c>
+      <c r="P140" s="2">
         <v>26021515.459999993</v>
       </c>
-      <c r="Q138" s="2">
-[...29 lines deleted...]
-      <c r="AA138" s="2">
+      <c r="Q140" s="2">
+        <v>24891144.799999997</v>
+      </c>
+      <c r="R140" s="2">
+        <v>8996446.8000000007</v>
+      </c>
+      <c r="S140" s="2">
+        <v>181687484.88000005</v>
+      </c>
+      <c r="T140" s="2">
+        <v>24836500.449999988</v>
+      </c>
+      <c r="U140" s="2">
+        <v>10940414.6</v>
+      </c>
+      <c r="V140" s="2">
+        <v>43026174.829999983</v>
+      </c>
+      <c r="W140" s="2">
+        <v>22052882.540000003</v>
+      </c>
+      <c r="X140" s="2">
+        <v>33503063.679999992</v>
+      </c>
+      <c r="Y140" s="2">
+        <v>10425470.379999999</v>
+      </c>
+      <c r="Z140" s="2">
+        <v>41682741.04999999</v>
+      </c>
+      <c r="AA140" s="2">
         <v>47507730.939999983</v>
       </c>
-      <c r="AB138" s="2">
+      <c r="AB140" s="2">
         <v>37002961.789999999</v>
       </c>
-      <c r="AC138" s="2">
-[...2 lines deleted...]
-      <c r="AD138" s="2">
+      <c r="AC140" s="2">
+        <v>47411372.540000007</v>
+      </c>
+      <c r="AD140" s="2">
         <v>2075972.73</v>
       </c>
-      <c r="AE138" s="2">
-[...2 lines deleted...]
-      <c r="AF138" s="2">
+      <c r="AE140" s="2">
+        <v>48726769.309999987</v>
+      </c>
+      <c r="AF140" s="2">
         <v>9390711.2300000004</v>
       </c>
-      <c r="AG138" s="2">
-[...23 lines deleted...]
-      <c r="AO138" s="2">
+      <c r="AG140" s="2">
+        <v>8071853.7599999988</v>
+      </c>
+      <c r="AH140" s="2">
+        <v>29682971.719999999</v>
+      </c>
+      <c r="AI140" s="2">
+        <v>25452808.329999991</v>
+      </c>
+      <c r="AJ140" s="2">
+        <v>110659540.63999993</v>
+      </c>
+      <c r="AK140" s="2">
+        <v>64726791.670000024</v>
+      </c>
+      <c r="AL140" s="2">
+        <v>26246767.909999989</v>
+      </c>
+      <c r="AM140" s="2">
+        <v>56779523.670000017</v>
+      </c>
+      <c r="AN140" s="2">
+        <v>17419377.049999997</v>
+      </c>
+      <c r="AO140" s="2">
         <v>31387309.189999998</v>
       </c>
-      <c r="AP138" s="2">
+      <c r="AP140" s="2">
         <v>36021944.930000007</v>
       </c>
-      <c r="AQ138" s="2">
-[...8 lines deleted...]
-      <c r="AT138" s="2">
+      <c r="AQ140" s="2">
+        <v>97206239.020000026</v>
+      </c>
+      <c r="AR140" s="2">
+        <v>74238725.549999982</v>
+      </c>
+      <c r="AS140" s="2">
+        <v>4094324.0599999996</v>
+      </c>
+      <c r="AT140" s="2">
         <v>21419280.210000001</v>
       </c>
-      <c r="AU138" s="2">
-[...11 lines deleted...]
-      <c r="AY138" s="2">
+      <c r="AU140" s="2">
+        <v>12164609.730000002</v>
+      </c>
+      <c r="AV140" s="2">
+        <v>30648581.09</v>
+      </c>
+      <c r="AW140" s="2">
+        <v>26403076.989999987</v>
+      </c>
+      <c r="AX140" s="2">
+        <v>20968433.859999996</v>
+      </c>
+      <c r="AY140" s="2">
         <v>19450670.120000005</v>
       </c>
-      <c r="AZ138" s="2">
+      <c r="AZ140" s="2">
         <v>15736530.630000001</v>
       </c>
-      <c r="BA138" s="2">
+      <c r="BA140" s="2">
         <v>55526819.820000023</v>
       </c>
-      <c r="BB138" s="2">
-[...2 lines deleted...]
-      <c r="BC138" s="2">
+      <c r="BB140" s="2">
+        <v>29399876.059999987</v>
+      </c>
+      <c r="BC140" s="2">
         <v>20191141.25</v>
       </c>
-      <c r="BD138" s="2">
+      <c r="BD140" s="2">
         <v>9154282.9299999997</v>
       </c>
-      <c r="BE138" s="2">
-[...2 lines deleted...]
-      <c r="BF138" s="2">
+      <c r="BE140" s="2">
+        <v>17831440.770000003</v>
+      </c>
+      <c r="BF140" s="2">
         <v>37610645.039999992</v>
       </c>
-      <c r="BG138" s="2">
+      <c r="BG140" s="2">
         <v>5627017.8199999984</v>
       </c>
-      <c r="BH138" s="2">
-[...2 lines deleted...]
-      <c r="BI138" s="2">
+      <c r="BH140" s="2">
+        <v>5781213.4299999988</v>
+      </c>
+      <c r="BI140" s="2">
         <v>10081690.169999998</v>
       </c>
-      <c r="BJ138" s="2">
-[...14 lines deleted...]
-      <c r="BO138" s="2">
+      <c r="BJ140" s="2">
+        <v>74010642.419999972</v>
+      </c>
+      <c r="BK140" s="2">
+        <v>29462478.57</v>
+      </c>
+      <c r="BL140" s="2">
+        <v>6764690.0099999998</v>
+      </c>
+      <c r="BM140" s="2">
+        <v>16512515.669999996</v>
+      </c>
+      <c r="BN140" s="2">
+        <v>87237885.170000002</v>
+      </c>
+      <c r="BO140" s="2">
         <v>31113260.5</v>
       </c>
-      <c r="BP138" s="2">
-[...17 lines deleted...]
-      <c r="BV138" s="2">
+      <c r="BP140" s="2">
+        <v>13584954.409999998</v>
+      </c>
+      <c r="BQ140" s="2">
+        <v>25085271.25999999</v>
+      </c>
+      <c r="BR140" s="2">
+        <v>115809408.89999995</v>
+      </c>
+      <c r="BS140" s="2">
+        <v>10065401.43</v>
+      </c>
+      <c r="BT140" s="2">
+        <v>18327833.960000005</v>
+      </c>
+      <c r="BU140" s="2">
+        <v>18561244.539999995</v>
+      </c>
+      <c r="BV140" s="2">
         <v>49253509.119999997</v>
       </c>
     </row>
-    <row r="139" spans="1:74" s="39" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A139" s="1" t="s">
+    <row r="141" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A141" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B139" s="2">
+      <c r="B141" s="2">
         <v>605592850.76000011</v>
       </c>
-      <c r="C139" s="2">
+      <c r="C141" s="2">
         <v>78323096.420000002</v>
       </c>
-      <c r="D139" s="2">
-[...8 lines deleted...]
-      <c r="G139" s="2">
+      <c r="D141" s="2">
+        <v>31884621.040000007</v>
+      </c>
+      <c r="E141" s="2">
+        <v>15919943.509999998</v>
+      </c>
+      <c r="F141" s="2">
+        <v>24206947.980000004</v>
+      </c>
+      <c r="G141" s="2">
         <v>7508466.1600000001</v>
       </c>
-      <c r="H139" s="2">
+      <c r="H141" s="2">
         <v>15105120.300000001</v>
       </c>
-      <c r="I139" s="2">
-[...2 lines deleted...]
-      <c r="J139" s="2">
+      <c r="I141" s="2">
+        <v>37765034.210000001</v>
+      </c>
+      <c r="J141" s="2">
         <v>20512401.18</v>
       </c>
-      <c r="K139" s="2">
-[...8 lines deleted...]
-      <c r="N139" s="2">
+      <c r="K141" s="2">
+        <v>83726909.820000008</v>
+      </c>
+      <c r="L141" s="2">
+        <v>14127183.629999999</v>
+      </c>
+      <c r="M141" s="2">
+        <v>49168138.520000003</v>
+      </c>
+      <c r="N141" s="2">
         <v>6944961.4299999997</v>
       </c>
-      <c r="O139" s="2">
-[...5 lines deleted...]
-      <c r="Q139" s="2">
+      <c r="O141" s="2">
+        <v>21481533.710000001</v>
+      </c>
+      <c r="P141" s="2">
+        <v>28219011.409999993</v>
+      </c>
+      <c r="Q141" s="2">
         <v>27271017.75999999</v>
       </c>
-      <c r="R139" s="2">
-[...8 lines deleted...]
-      <c r="U139" s="2">
+      <c r="R141" s="2">
+        <v>9452437.7899999991</v>
+      </c>
+      <c r="S141" s="2">
+        <v>196973734.41000021</v>
+      </c>
+      <c r="T141" s="2">
+        <v>26203255.119999997</v>
+      </c>
+      <c r="U141" s="2">
         <v>11860621.370000001</v>
       </c>
-      <c r="V139" s="2">
-[...17 lines deleted...]
-      <c r="AB139" s="2">
+      <c r="V141" s="2">
+        <v>46286587.080000013</v>
+      </c>
+      <c r="W141" s="2">
+        <v>23709264.090000004</v>
+      </c>
+      <c r="X141" s="2">
+        <v>36105781.710000016</v>
+      </c>
+      <c r="Y141" s="2">
+        <v>11151436.970000001</v>
+      </c>
+      <c r="Z141" s="2">
+        <v>44492136.579999998</v>
+      </c>
+      <c r="AA141" s="2">
+        <v>52273917.700000018</v>
+      </c>
+      <c r="AB141" s="2">
         <v>40948357.139999986</v>
       </c>
-      <c r="AC139" s="2">
+      <c r="AC141" s="2">
         <v>50208299.099999979</v>
       </c>
-      <c r="AD139" s="2">
-[...14 lines deleted...]
-      <c r="AI139" s="2">
+      <c r="AD141" s="2">
+        <v>2229382.0999999996</v>
+      </c>
+      <c r="AE141" s="2">
+        <v>53216119.749999978</v>
+      </c>
+      <c r="AF141" s="2">
+        <v>10405633.049999999</v>
+      </c>
+      <c r="AG141" s="2">
+        <v>8754605.6300000008</v>
+      </c>
+      <c r="AH141" s="2">
+        <v>32882970.930000011</v>
+      </c>
+      <c r="AI141" s="2">
         <v>27096454.670000002</v>
       </c>
-      <c r="AJ139" s="2">
-[...11 lines deleted...]
-      <c r="AN139" s="2">
+      <c r="AJ141" s="2">
+        <v>119955824.59999996</v>
+      </c>
+      <c r="AK141" s="2">
+        <v>70738043.709999993</v>
+      </c>
+      <c r="AL141" s="2">
+        <v>29255171.869999997</v>
+      </c>
+      <c r="AM141" s="2">
+        <v>62183836.79999999</v>
+      </c>
+      <c r="AN141" s="2">
         <v>19281711.110000003</v>
       </c>
-      <c r="AO139" s="2">
+      <c r="AO141" s="2">
         <v>34529007.909999996</v>
       </c>
-      <c r="AP139" s="2">
+      <c r="AP141" s="2">
         <v>40286408.420000002</v>
       </c>
-      <c r="AQ139" s="2">
-[...5 lines deleted...]
-      <c r="AS139" s="2">
+      <c r="AQ141" s="2">
+        <v>105884024.52999997</v>
+      </c>
+      <c r="AR141" s="2">
+        <v>79405864.269999966</v>
+      </c>
+      <c r="AS141" s="2">
         <v>4508509.72</v>
       </c>
-      <c r="AT139" s="2">
-[...26 lines deleted...]
-      <c r="BC139" s="2">
+      <c r="AT141" s="2">
+        <v>24475040.230000004</v>
+      </c>
+      <c r="AU141" s="2">
+        <v>13137284.980000002</v>
+      </c>
+      <c r="AV141" s="2">
+        <v>32755629.750000004</v>
+      </c>
+      <c r="AW141" s="2">
+        <v>28288716.740000002</v>
+      </c>
+      <c r="AX141" s="2">
+        <v>22483360.579999998</v>
+      </c>
+      <c r="AY141" s="2">
+        <v>21076577.640000001</v>
+      </c>
+      <c r="AZ141" s="2">
+        <v>16785915.02</v>
+      </c>
+      <c r="BA141" s="2">
+        <v>60001591.480000004</v>
+      </c>
+      <c r="BB141" s="2">
+        <v>31678874.789999999</v>
+      </c>
+      <c r="BC141" s="2">
         <v>22210771.689999998</v>
       </c>
-      <c r="BD139" s="2">
+      <c r="BD141" s="2">
         <v>10301141.169999998</v>
       </c>
-      <c r="BE139" s="2">
-[...2 lines deleted...]
-      <c r="BF139" s="2">
+      <c r="BE141" s="2">
+        <v>18719326.490000002</v>
+      </c>
+      <c r="BF141" s="2">
         <v>40558441.789999984</v>
       </c>
-      <c r="BG139" s="2">
-[...2 lines deleted...]
-      <c r="BH139" s="2">
+      <c r="BG141" s="2">
+        <v>6138706.3899999978</v>
+      </c>
+      <c r="BH141" s="2">
         <v>6407615.25</v>
       </c>
-      <c r="BI139" s="2">
+      <c r="BI141" s="2">
         <v>10863536.829999998</v>
       </c>
-      <c r="BJ139" s="2">
-[...14 lines deleted...]
-      <c r="BO139" s="2">
+      <c r="BJ141" s="2">
+        <v>81255211.790000007</v>
+      </c>
+      <c r="BK141" s="2">
+        <v>32604162.259999994</v>
+      </c>
+      <c r="BL141" s="2">
+        <v>7271160.2700000014</v>
+      </c>
+      <c r="BM141" s="2">
+        <v>17432198.699999999</v>
+      </c>
+      <c r="BN141" s="2">
+        <v>95715705.139999986</v>
+      </c>
+      <c r="BO141" s="2">
         <v>33554756.38000001</v>
       </c>
-      <c r="BP139" s="2">
-[...2 lines deleted...]
-      <c r="BQ139" s="2">
+      <c r="BP141" s="2">
+        <v>14996614.930000003</v>
+      </c>
+      <c r="BQ141" s="2">
         <v>27013600.720000003</v>
       </c>
-      <c r="BR139" s="2">
-[...2 lines deleted...]
-      <c r="BS139" s="2">
+      <c r="BR141" s="2">
+        <v>126672201.01000002</v>
+      </c>
+      <c r="BS141" s="2">
         <v>11040661.359999999</v>
       </c>
-      <c r="BT139" s="2">
+      <c r="BT141" s="2">
         <v>20133430.300000004</v>
       </c>
-      <c r="BU139" s="2">
-[...2 lines deleted...]
-      <c r="BV139" s="2">
+      <c r="BU141" s="2">
+        <v>20404848.149999999</v>
+      </c>
+      <c r="BV141" s="2">
         <v>53985420.359999999</v>
       </c>
     </row>
-    <row r="140" spans="1:74" s="40" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A140" s="1" t="s">
+    <row r="142" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A142" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="B140" s="2">
+      <c r="B142" s="2">
         <v>590677789.65999985</v>
       </c>
-      <c r="C140" s="2">
+      <c r="C142" s="2">
         <v>76643091.539999932</v>
       </c>
-      <c r="D140" s="2">
+      <c r="D142" s="2">
         <v>29724660.559999995</v>
       </c>
-      <c r="E140" s="2">
+      <c r="E142" s="2">
         <v>14741307.580000002</v>
       </c>
-      <c r="F140" s="2">
+      <c r="F142" s="2">
         <v>22488378.289999999</v>
       </c>
-      <c r="G140" s="2">
+      <c r="G142" s="2">
         <v>6752190.1199999992</v>
       </c>
-      <c r="H140" s="2">
+      <c r="H142" s="2">
         <v>14020704.939999998</v>
       </c>
-      <c r="I140" s="2">
+      <c r="I142" s="2">
         <v>35777115.739999987</v>
       </c>
-      <c r="J140" s="2">
+      <c r="J142" s="2">
         <v>19115685.370000005</v>
       </c>
-      <c r="K140" s="2">
+      <c r="K142" s="2">
         <v>81044884.25999999</v>
       </c>
-      <c r="L140" s="2">
+      <c r="L142" s="2">
         <v>12685269.210000005</v>
       </c>
-      <c r="M140" s="2">
+      <c r="M142" s="2">
         <v>46994539.260000005</v>
       </c>
-      <c r="N140" s="2">
+      <c r="N142" s="2">
         <v>6130259.79</v>
       </c>
-      <c r="O140" s="2">
+      <c r="O142" s="2">
         <v>20504729.789999999</v>
       </c>
-      <c r="P140" s="2">
+      <c r="P142" s="2">
         <v>26325587.290000007</v>
       </c>
-      <c r="Q140" s="2">
+      <c r="Q142" s="2">
         <v>25427514.779999997</v>
       </c>
-      <c r="R140" s="2">
+      <c r="R142" s="2">
         <v>8850686.8200000003</v>
       </c>
-      <c r="S140" s="2">
+      <c r="S142" s="2">
         <v>192441092.31000006</v>
       </c>
-      <c r="T140" s="2">
+      <c r="T142" s="2">
         <v>24368565.590000011</v>
       </c>
-      <c r="U140" s="2">
+      <c r="U142" s="2">
         <v>11161432.699999996</v>
       </c>
-      <c r="V140" s="2">
+      <c r="V142" s="2">
         <v>44012035.620000005</v>
       </c>
-      <c r="W140" s="2">
+      <c r="W142" s="2">
         <v>21367544.140000004</v>
       </c>
-      <c r="X140" s="2">
+      <c r="X142" s="2">
         <v>34513572.979999997</v>
       </c>
-      <c r="Y140" s="2">
+      <c r="Y142" s="2">
         <v>10110461.809999999</v>
       </c>
-      <c r="Z140" s="2">
+      <c r="Z142" s="2">
         <v>42174523.619999975</v>
       </c>
-      <c r="AA140" s="2">
+      <c r="AA142" s="2">
         <v>49210846.209999993</v>
       </c>
-      <c r="AB140" s="2">
+      <c r="AB142" s="2">
         <v>38603899.519999988</v>
       </c>
-      <c r="AC140" s="2">
+      <c r="AC142" s="2">
         <v>47789357.719999976</v>
       </c>
-      <c r="AD140" s="2">
+      <c r="AD142" s="2">
         <v>1982912.0199999996</v>
       </c>
-      <c r="AE140" s="2">
+      <c r="AE142" s="2">
         <v>51779811.609999985</v>
       </c>
-      <c r="AF140" s="2">
+      <c r="AF142" s="2">
         <v>9780156.0199999977</v>
       </c>
-      <c r="AG140" s="2">
+      <c r="AG142" s="2">
         <v>8272456.040000001</v>
       </c>
-      <c r="AH140" s="2">
+      <c r="AH142" s="2">
         <v>30884396.100000009</v>
       </c>
-      <c r="AI140" s="2">
+      <c r="AI142" s="2">
         <v>25333355.530000009</v>
       </c>
-      <c r="AJ140" s="2">
+      <c r="AJ142" s="2">
         <v>117650424.11000001</v>
       </c>
-      <c r="AK140" s="2">
+      <c r="AK142" s="2">
         <v>66780154.679999992</v>
       </c>
-      <c r="AL140" s="2">
+      <c r="AL142" s="2">
         <v>27977317.470000006</v>
       </c>
-      <c r="AM140" s="2">
+      <c r="AM142" s="2">
         <v>59831513.859999999</v>
       </c>
-      <c r="AN140" s="2">
+      <c r="AN142" s="2">
         <v>18379581.68</v>
       </c>
-      <c r="AO140" s="2">
+      <c r="AO142" s="2">
         <v>32894093.259999994</v>
       </c>
-      <c r="AP140" s="2">
+      <c r="AP142" s="2">
         <v>38136749.340000011</v>
       </c>
-      <c r="AQ140" s="2">
+      <c r="AQ142" s="2">
         <v>101820060.74999993</v>
       </c>
-      <c r="AR140" s="2">
+      <c r="AR142" s="2">
         <v>74305914.24999997</v>
       </c>
-      <c r="AS140" s="2">
+      <c r="AS142" s="2">
         <v>4044328.44</v>
       </c>
-      <c r="AT140" s="2">
+      <c r="AT142" s="2">
         <v>23113529.050000001</v>
       </c>
-      <c r="AU140" s="2">
+      <c r="AU142" s="2">
         <v>12070503.859999999</v>
       </c>
-      <c r="AV140" s="2">
+      <c r="AV142" s="2">
         <v>30689874.609999996</v>
       </c>
-      <c r="AW140" s="2">
+      <c r="AW142" s="2">
         <v>26804506.790000018</v>
       </c>
-      <c r="AX140" s="2">
+      <c r="AX142" s="2">
         <v>20879111.829999998</v>
       </c>
-      <c r="AY140" s="2">
+      <c r="AY142" s="2">
         <v>20119280.439999998</v>
       </c>
-      <c r="AZ140" s="2">
+      <c r="AZ142" s="2">
         <v>15621484.669999994</v>
       </c>
-      <c r="BA140" s="2">
+      <c r="BA142" s="2">
         <v>56893107.519999981</v>
       </c>
-      <c r="BB140" s="2">
+      <c r="BB142" s="2">
         <v>29277817.860000003</v>
       </c>
-      <c r="BC140" s="2">
+      <c r="BC142" s="2">
         <v>21312805.229999997</v>
       </c>
-      <c r="BD140" s="2">
+      <c r="BD142" s="2">
         <v>9275305.5600000024</v>
       </c>
-      <c r="BE140" s="2">
+      <c r="BE142" s="2">
         <v>17233966.300000004</v>
       </c>
-      <c r="BF140" s="2">
+      <c r="BF142" s="2">
         <v>38576251.119999975</v>
       </c>
-      <c r="BG140" s="2">
+      <c r="BG142" s="2">
         <v>5644388.8699999992</v>
       </c>
-      <c r="BH140" s="2">
+      <c r="BH142" s="2">
         <v>5697906.1899999976</v>
       </c>
-      <c r="BI140" s="2">
+      <c r="BI142" s="2">
         <v>9897194.3300000001</v>
       </c>
-      <c r="BJ140" s="2">
+      <c r="BJ142" s="2">
         <v>79654462.729999974</v>
       </c>
-      <c r="BK140" s="2">
+      <c r="BK142" s="2">
         <v>31402781.359999999</v>
       </c>
-      <c r="BL140" s="2">
+      <c r="BL142" s="2">
         <v>6656904.9799999986</v>
       </c>
-      <c r="BM140" s="2">
+      <c r="BM142" s="2">
         <v>16019117.709999997</v>
       </c>
-      <c r="BN140" s="2">
+      <c r="BN142" s="2">
         <v>93744267.859999925</v>
       </c>
-      <c r="BO140" s="2">
+      <c r="BO142" s="2">
         <v>30996128.199999992</v>
       </c>
-      <c r="BP140" s="2">
+      <c r="BP142" s="2">
         <v>13919064.689999994</v>
       </c>
-      <c r="BQ140" s="2">
+      <c r="BQ142" s="2">
         <v>24693954.770000003</v>
       </c>
-      <c r="BR140" s="2">
+      <c r="BR142" s="2">
         <v>123151934.11999992</v>
       </c>
-      <c r="BS140" s="2">
+      <c r="BS142" s="2">
         <v>10134149.609999999</v>
       </c>
-      <c r="BT140" s="2">
+      <c r="BT142" s="2">
         <v>18982840.899999999</v>
       </c>
-      <c r="BU140" s="2">
+      <c r="BU142" s="2">
         <v>19164035.020000003</v>
       </c>
-      <c r="BV140" s="2">
+      <c r="BV142" s="2">
         <v>52180384.949999973</v>
       </c>
     </row>
-    <row r="141" spans="1:74" s="41" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A141" s="1" t="s">
+    <row r="143" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A143" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="B141" s="2">
+      <c r="B143" s="2">
         <v>670807063.20000029</v>
       </c>
-      <c r="C141" s="2">
+      <c r="C143" s="2">
         <v>89248477.169999957</v>
       </c>
-      <c r="D141" s="2">
+      <c r="D143" s="2">
         <v>34885238.920000002</v>
       </c>
-      <c r="E141" s="2">
+      <c r="E143" s="2">
         <v>16920888.089999996</v>
       </c>
-      <c r="F141" s="2">
+      <c r="F143" s="2">
         <v>27239284.080000002</v>
       </c>
-      <c r="G141" s="2">
+      <c r="G143" s="2">
         <v>7402119.2400000002</v>
       </c>
-      <c r="H141" s="2">
+      <c r="H143" s="2">
         <v>16127407.620000001</v>
       </c>
-      <c r="I141" s="2">
+      <c r="I143" s="2">
         <v>41691000.629999988</v>
       </c>
-      <c r="J141" s="2">
+      <c r="J143" s="2">
         <v>23284050.269999988</v>
       </c>
-      <c r="K141" s="2">
+      <c r="K143" s="2">
         <v>92625952.960000008</v>
       </c>
-      <c r="L141" s="2">
+      <c r="L143" s="2">
         <v>14990363.329999998</v>
       </c>
-      <c r="M141" s="2">
+      <c r="M143" s="2">
         <v>51656083.390000001</v>
       </c>
-      <c r="N141" s="2">
+      <c r="N143" s="2">
         <v>7050395.8300000001</v>
       </c>
-      <c r="O141" s="2">
+      <c r="O143" s="2">
         <v>22757789.019999996</v>
       </c>
-      <c r="P141" s="2">
+      <c r="P143" s="2">
         <v>31331268.379999999</v>
       </c>
-      <c r="Q141" s="2">
+      <c r="Q143" s="2">
         <v>28842652.969999999</v>
       </c>
-      <c r="R141" s="2">
+      <c r="R143" s="2">
         <v>8318904.2900000028</v>
       </c>
-      <c r="S141" s="2">
+      <c r="S143" s="2">
         <v>222389375.82000017</v>
       </c>
-      <c r="T141" s="2">
+      <c r="T143" s="2">
         <v>28175984.299999997</v>
       </c>
-      <c r="U141" s="2">
+      <c r="U143" s="2">
         <v>12556167.079999996</v>
       </c>
-      <c r="V141" s="2">
+      <c r="V143" s="2">
         <v>50129807.679999992</v>
       </c>
-      <c r="W141" s="2">
+      <c r="W143" s="2">
         <v>22741086.82</v>
       </c>
-      <c r="X141" s="2">
+      <c r="X143" s="2">
         <v>40462060.570000008</v>
       </c>
-      <c r="Y141" s="2">
+      <c r="Y143" s="2">
         <v>11597569.92</v>
       </c>
-      <c r="Z141" s="2">
+      <c r="Z143" s="2">
         <v>55260866.839999981</v>
       </c>
-      <c r="AA141" s="2">
+      <c r="AA143" s="2">
         <v>56482509.650000006</v>
       </c>
-      <c r="AB141" s="2">
+      <c r="AB143" s="2">
         <v>42413598.030000009</v>
       </c>
-      <c r="AC141" s="2">
+      <c r="AC143" s="2">
         <v>56536558.820000023</v>
       </c>
-      <c r="AD141" s="2">
+      <c r="AD143" s="2">
         <v>2373717.6599999997</v>
       </c>
-      <c r="AE141" s="2">
+      <c r="AE143" s="2">
         <v>59995440.529999986</v>
       </c>
-      <c r="AF141" s="2">
+      <c r="AF143" s="2">
         <v>10967221.23</v>
       </c>
-      <c r="AG141" s="2">
+      <c r="AG143" s="2">
         <v>9166118.6699999943</v>
       </c>
-      <c r="AH141" s="2">
+      <c r="AH143" s="2">
         <v>33276028.209999993</v>
       </c>
-      <c r="AI141" s="2">
+      <c r="AI143" s="2">
         <v>30437627.16</v>
       </c>
-      <c r="AJ141" s="2">
+      <c r="AJ143" s="2">
         <v>133336180.34000003</v>
       </c>
-      <c r="AK141" s="2">
+      <c r="AK143" s="2">
         <v>77136752.579999983</v>
       </c>
-      <c r="AL141" s="2">
+      <c r="AL143" s="2">
         <v>32415289.479999989</v>
       </c>
-      <c r="AM141" s="2">
+      <c r="AM143" s="2">
         <v>68105723.769999996</v>
       </c>
-      <c r="AN141" s="2">
+      <c r="AN143" s="2">
         <v>20961789.850000005</v>
       </c>
-      <c r="AO141" s="2">
+      <c r="AO143" s="2">
         <v>34761303.579999998</v>
       </c>
-      <c r="AP141" s="2">
+      <c r="AP143" s="2">
         <v>42100566.609999992</v>
       </c>
-      <c r="AQ141" s="2">
+      <c r="AQ143" s="2">
         <v>118792093.09000008</v>
       </c>
-      <c r="AR141" s="2">
+      <c r="AR143" s="2">
         <v>93493777.429999992</v>
       </c>
-      <c r="AS141" s="2">
+      <c r="AS143" s="2">
         <v>4514300.71</v>
       </c>
-      <c r="AT141" s="2">
+      <c r="AT143" s="2">
         <v>24816362.039999995</v>
       </c>
-      <c r="AU141" s="2">
+      <c r="AU143" s="2">
         <v>14310134.390000001</v>
       </c>
-      <c r="AV141" s="2">
+      <c r="AV143" s="2">
         <v>34740248.100000001</v>
       </c>
-      <c r="AW141" s="2">
+      <c r="AW143" s="2">
         <v>31229903.930000007</v>
       </c>
-      <c r="AX141" s="2">
+      <c r="AX143" s="2">
         <v>23563504.169999991</v>
       </c>
-      <c r="AY141" s="2">
+      <c r="AY143" s="2">
         <v>22763141.899999999</v>
       </c>
-      <c r="AZ141" s="2">
+      <c r="AZ143" s="2">
         <v>17838888.219999991</v>
       </c>
-      <c r="BA141" s="2">
+      <c r="BA143" s="2">
         <v>61276565.020000011</v>
       </c>
-      <c r="BB141" s="2">
+      <c r="BB143" s="2">
         <v>33354761.560000002</v>
       </c>
-      <c r="BC141" s="2">
+      <c r="BC143" s="2">
         <v>24262066.269999988</v>
       </c>
-      <c r="BD141" s="2">
+      <c r="BD143" s="2">
         <v>10887573.119999997</v>
       </c>
-      <c r="BE141" s="2">
+      <c r="BE143" s="2">
         <v>20496821.07</v>
       </c>
-      <c r="BF141" s="2">
+      <c r="BF143" s="2">
         <v>46014626.689999983</v>
       </c>
-      <c r="BG141" s="2">
+      <c r="BG143" s="2">
         <v>5956722.8399999999</v>
       </c>
-      <c r="BH141" s="2">
+      <c r="BH143" s="2">
         <v>6776980.3999999985</v>
       </c>
-      <c r="BI141" s="2">
+      <c r="BI143" s="2">
         <v>12097357.489999998</v>
       </c>
-      <c r="BJ141" s="2">
+      <c r="BJ143" s="2">
         <v>90018023.909999996</v>
       </c>
-      <c r="BK141" s="2">
+      <c r="BK143" s="2">
         <v>35529065.390000001</v>
       </c>
-      <c r="BL141" s="2">
+      <c r="BL143" s="2">
         <v>6811122.0900000017</v>
       </c>
-      <c r="BM141" s="2">
+      <c r="BM143" s="2">
         <v>20855873.539999999</v>
       </c>
-      <c r="BN141" s="2">
+      <c r="BN143" s="2">
         <v>106610696.24000001</v>
       </c>
-      <c r="BO141" s="2">
+      <c r="BO143" s="2">
         <v>36130714.959999993</v>
       </c>
-      <c r="BP141" s="2">
+      <c r="BP143" s="2">
         <v>16056228.52</v>
       </c>
-      <c r="BQ141" s="2">
+      <c r="BQ143" s="2">
         <v>29463586.399999999</v>
       </c>
-      <c r="BR141" s="2">
+      <c r="BR143" s="2">
         <v>139934069.01000005</v>
       </c>
-      <c r="BS141" s="2">
+      <c r="BS143" s="2">
         <v>11432044.52</v>
       </c>
-      <c r="BT141" s="2">
+      <c r="BT143" s="2">
         <v>21932159.509999998</v>
       </c>
-      <c r="BU141" s="2">
+      <c r="BU143" s="2">
         <v>20840312.479999997</v>
       </c>
-      <c r="BV141" s="2">
+      <c r="BV143" s="2">
         <v>59736508.189999983</v>
       </c>
     </row>
-    <row r="142" spans="1:74" s="42" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A142" s="1" t="s">
+    <row r="144" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A144" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="B142" s="2">
+      <c r="B144" s="2">
         <v>505510913.74000037</v>
       </c>
-      <c r="C142" s="2">
+      <c r="C144" s="2">
         <v>68184142.349999994</v>
       </c>
-      <c r="D142" s="2">
-[...14 lines deleted...]
-      <c r="I142" s="2">
+      <c r="D144" s="2">
+        <v>25828387.18999999</v>
+      </c>
+      <c r="E144" s="2">
+        <v>13053993.049999995</v>
+      </c>
+      <c r="F144" s="2">
+        <v>22252589.899999987</v>
+      </c>
+      <c r="G144" s="2">
+        <v>5645088.6399999978</v>
+      </c>
+      <c r="H144" s="2">
+        <v>11852643.01</v>
+      </c>
+      <c r="I144" s="2">
         <v>30932243.609999999</v>
       </c>
-      <c r="J142" s="2">
+      <c r="J144" s="2">
         <v>18016752.039999999</v>
       </c>
-      <c r="K142" s="2">
-[...2 lines deleted...]
-      <c r="L142" s="2">
+      <c r="K144" s="2">
+        <v>67811040.680000022</v>
+      </c>
+      <c r="L144" s="2">
         <v>10714963.800000001</v>
       </c>
-      <c r="M142" s="2">
-[...2 lines deleted...]
-      <c r="N142" s="2">
+      <c r="M144" s="2">
+        <v>40113226.289999984</v>
+      </c>
+      <c r="N144" s="2">
         <v>5502716.2599999998</v>
       </c>
-      <c r="O142" s="2">
-[...20 lines deleted...]
-      <c r="V142" s="2">
+      <c r="O144" s="2">
+        <v>17597682.640000004</v>
+      </c>
+      <c r="P144" s="2">
+        <v>22961999.629999999</v>
+      </c>
+      <c r="Q144" s="2">
+        <v>22526785.309999991</v>
+      </c>
+      <c r="R144" s="2">
+        <v>6991734.6199999982</v>
+      </c>
+      <c r="S144" s="2">
+        <v>163892279.51000005</v>
+      </c>
+      <c r="T144" s="2">
+        <v>22348447.729999997</v>
+      </c>
+      <c r="U144" s="2">
+        <v>9848248.6899999995</v>
+      </c>
+      <c r="V144" s="2">
         <v>37028150.230000004</v>
       </c>
-      <c r="W142" s="2">
-[...11 lines deleted...]
-      <c r="AA142" s="2">
+      <c r="W144" s="2">
+        <v>18239597.880000003</v>
+      </c>
+      <c r="X144" s="2">
+        <v>28965184.329999998</v>
+      </c>
+      <c r="Y144" s="2">
+        <v>9188756.4200000018</v>
+      </c>
+      <c r="Z144" s="2">
+        <v>48821176.090000026</v>
+      </c>
+      <c r="AA144" s="2">
         <v>42088202.459999993</v>
       </c>
-      <c r="AB142" s="2">
-[...5 lines deleted...]
-      <c r="AD142" s="2">
+      <c r="AB144" s="2">
+        <v>33089598.960000001</v>
+      </c>
+      <c r="AC144" s="2">
+        <v>41417170.049999982</v>
+      </c>
+      <c r="AD144" s="2">
         <v>1895684.4399999997</v>
       </c>
-      <c r="AE142" s="2">
+      <c r="AE144" s="2">
         <v>46009248.349999979</v>
       </c>
-      <c r="AF142" s="2">
+      <c r="AF144" s="2">
         <v>8277897.3300000001</v>
       </c>
-      <c r="AG142" s="2">
-[...5 lines deleted...]
-      <c r="AI142" s="2">
+      <c r="AG144" s="2">
+        <v>7468779.9099999983</v>
+      </c>
+      <c r="AH144" s="2">
+        <v>26430164.209999993</v>
+      </c>
+      <c r="AI144" s="2">
         <v>23358044.010000002</v>
       </c>
-      <c r="AJ142" s="2">
+      <c r="AJ144" s="2">
         <v>98926460.710000008</v>
       </c>
-      <c r="AK142" s="2">
-[...2 lines deleted...]
-      <c r="AL142" s="2">
+      <c r="AK144" s="2">
+        <v>57273539.519999981</v>
+      </c>
+      <c r="AL144" s="2">
         <v>23795385.649999995</v>
       </c>
-      <c r="AM142" s="2">
-[...5 lines deleted...]
-      <c r="AO142" s="2">
+      <c r="AM144" s="2">
+        <v>50657530.170000002</v>
+      </c>
+      <c r="AN144" s="2">
+        <v>15545190.969999991</v>
+      </c>
+      <c r="AO144" s="2">
         <v>27384625.75</v>
       </c>
-      <c r="AP142" s="2">
-[...5 lines deleted...]
-      <c r="AR142" s="2">
+      <c r="AP144" s="2">
+        <v>31126822.890000001</v>
+      </c>
+      <c r="AQ144" s="2">
+        <v>86900203.450000003</v>
+      </c>
+      <c r="AR144" s="2">
         <v>76011925.299999982</v>
       </c>
-      <c r="AS142" s="2">
+      <c r="AS144" s="2">
         <v>3748091.9400000004</v>
       </c>
-      <c r="AT142" s="2">
+      <c r="AT144" s="2">
         <v>18542111.57</v>
       </c>
-      <c r="AU142" s="2">
-[...8 lines deleted...]
-      <c r="AX142" s="2">
+      <c r="AU144" s="2">
+        <v>10874747.150000002</v>
+      </c>
+      <c r="AV144" s="2">
+        <v>28138864.509999998</v>
+      </c>
+      <c r="AW144" s="2">
+        <v>23332511.489999987</v>
+      </c>
+      <c r="AX144" s="2">
         <v>18582619.580000002</v>
       </c>
-      <c r="AY142" s="2">
-[...2 lines deleted...]
-      <c r="AZ142" s="2">
+      <c r="AY144" s="2">
+        <v>17654461.620000001</v>
+      </c>
+      <c r="AZ144" s="2">
         <v>14227934.57</v>
       </c>
-      <c r="BA142" s="2">
+      <c r="BA144" s="2">
         <v>48332483.409999989</v>
       </c>
-      <c r="BB142" s="2">
+      <c r="BB144" s="2">
         <v>25863139.979999997</v>
       </c>
-      <c r="BC142" s="2">
-[...5 lines deleted...]
-      <c r="BE142" s="2">
+      <c r="BC144" s="2">
+        <v>17834124.640000004</v>
+      </c>
+      <c r="BD144" s="2">
+        <v>8273904.370000002</v>
+      </c>
+      <c r="BE144" s="2">
         <v>15348209.280000005</v>
       </c>
-      <c r="BF142" s="2">
+      <c r="BF144" s="2">
         <v>32836903.400000006</v>
       </c>
-      <c r="BG142" s="2">
+      <c r="BG144" s="2">
         <v>4715993.54</v>
       </c>
-      <c r="BH142" s="2">
+      <c r="BH144" s="2">
         <v>5087844.88</v>
       </c>
-      <c r="BI142" s="2">
+      <c r="BI144" s="2">
         <v>8907261.4299999997</v>
       </c>
-      <c r="BJ142" s="2">
-[...11 lines deleted...]
-      <c r="BN142" s="2">
+      <c r="BJ144" s="2">
+        <v>65158777.879999988</v>
+      </c>
+      <c r="BK144" s="2">
+        <v>26935120.059999999</v>
+      </c>
+      <c r="BL144" s="2">
+        <v>5881346.5300000003</v>
+      </c>
+      <c r="BM144" s="2">
+        <v>16550511.589999998</v>
+      </c>
+      <c r="BN144" s="2">
         <v>79163574.080000013</v>
       </c>
-      <c r="BO142" s="2">
+      <c r="BO144" s="2">
         <v>28038965.260000002</v>
       </c>
-      <c r="BP142" s="2">
-[...2 lines deleted...]
-      <c r="BQ142" s="2">
+      <c r="BP144" s="2">
+        <v>12008469.880000008</v>
+      </c>
+      <c r="BQ144" s="2">
         <v>21757616.219999999</v>
       </c>
-      <c r="BR142" s="2">
-[...12 lines deleted...]
-        <v>44171289.149999999</v>
+      <c r="BR144" s="2">
+        <v>104319420.20999998</v>
+      </c>
+      <c r="BS144" s="2">
+        <v>9223948.1199999973</v>
+      </c>
+      <c r="BT144" s="2">
+        <v>17384020.599999998</v>
+      </c>
+      <c r="BU144" s="2">
+        <v>16011993.590000007</v>
+      </c>
+      <c r="BV144" s="2">
+        <v>44171289.149999991</v>
       </c>
     </row>
-    <row r="143" spans="1:74" s="43" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A143" s="1" t="s">
+    <row r="145" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A145" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="B143" s="2">
+      <c r="B145" s="2">
         <v>487901685.40000033</v>
       </c>
-      <c r="C143" s="2">
+      <c r="C145" s="2">
         <v>66650652.510000028</v>
       </c>
-      <c r="D143" s="2">
+      <c r="D145" s="2">
         <v>25043263.629999992</v>
       </c>
-      <c r="E143" s="2">
+      <c r="E145" s="2">
         <v>12972272.490000006</v>
       </c>
-      <c r="F143" s="2">
+      <c r="F145" s="2">
         <v>22291767.549999993</v>
       </c>
-      <c r="G143" s="2">
+      <c r="G145" s="2">
         <v>5744398.6899999995</v>
       </c>
-      <c r="H143" s="2">
+      <c r="H145" s="2">
         <v>12054270.209999999</v>
       </c>
-      <c r="I143" s="2">
+      <c r="I145" s="2">
         <v>30590402.450000003</v>
       </c>
-      <c r="J143" s="2">
+      <c r="J145" s="2">
         <v>17988562.219999999</v>
       </c>
-      <c r="K143" s="2">
+      <c r="K145" s="2">
         <v>68048778.989999995</v>
       </c>
-      <c r="L143" s="2">
+      <c r="L145" s="2">
         <v>10699787.859999999</v>
       </c>
-      <c r="M143" s="2">
+      <c r="M145" s="2">
         <v>40230170.939999983</v>
       </c>
-      <c r="N143" s="2">
+      <c r="N145" s="2">
         <v>5421104.6800000006</v>
       </c>
-      <c r="O143" s="2">
+      <c r="O145" s="2">
         <v>17826563</v>
       </c>
-      <c r="P143" s="2">
+      <c r="P145" s="2">
         <v>22380039.830000006</v>
       </c>
-      <c r="Q143" s="2">
+      <c r="Q145" s="2">
         <v>22754463.870000005</v>
       </c>
-      <c r="R143" s="2">
+      <c r="R145" s="2">
         <v>7409365.129999999</v>
       </c>
-      <c r="S143" s="2">
+      <c r="S145" s="2">
         <v>159054271.97999996</v>
       </c>
-      <c r="T143" s="2">
+      <c r="T145" s="2">
         <v>21950097.690000005</v>
       </c>
-      <c r="U143" s="2">
+      <c r="U145" s="2">
         <v>9877012.7600000016</v>
       </c>
-      <c r="V143" s="2">
+      <c r="V145" s="2">
         <v>37346696.400000013</v>
       </c>
-      <c r="W143" s="2">
+      <c r="W145" s="2">
         <v>18518429.610000007</v>
       </c>
-      <c r="X143" s="2">
+      <c r="X145" s="2">
         <v>28849642.460000001</v>
       </c>
-      <c r="Y143" s="2">
+      <c r="Y145" s="2">
         <v>8965574.8799999952</v>
       </c>
-      <c r="Z143" s="2">
+      <c r="Z145" s="2">
         <v>50950114.639999986</v>
       </c>
-      <c r="AA143" s="2">
+      <c r="AA145" s="2">
         <v>41667773.080000013</v>
       </c>
-      <c r="AB143" s="2">
+      <c r="AB145" s="2">
         <v>33107116.129999988</v>
       </c>
-      <c r="AC143" s="2">
+      <c r="AC145" s="2">
         <v>40581378.619999997</v>
       </c>
-      <c r="AD143" s="2">
+      <c r="AD145" s="2">
         <v>1813536.3799999997</v>
       </c>
-      <c r="AE143" s="2">
+      <c r="AE145" s="2">
         <v>45045243.479999997</v>
       </c>
-      <c r="AF143" s="2">
+      <c r="AF145" s="2">
         <v>8331694.0699999994</v>
       </c>
-      <c r="AG143" s="2">
+      <c r="AG145" s="2">
         <v>7318779.879999999</v>
       </c>
-      <c r="AH143" s="2">
+      <c r="AH145" s="2">
         <v>26679075.109999999</v>
       </c>
-      <c r="AI143" s="2">
+      <c r="AI145" s="2">
         <v>22688523.290000007</v>
       </c>
-      <c r="AJ143" s="2">
+      <c r="AJ145" s="2">
         <v>97299913.219999954</v>
       </c>
-      <c r="AK143" s="2">
+      <c r="AK145" s="2">
         <v>56781098.410000004</v>
       </c>
-      <c r="AL143" s="2">
+      <c r="AL145" s="2">
         <v>23412685.619999994</v>
       </c>
-      <c r="AM143" s="2">
+      <c r="AM145" s="2">
         <v>50433612.060000002</v>
       </c>
-      <c r="AN143" s="2">
+      <c r="AN145" s="2">
         <v>15604765.660000002</v>
       </c>
-      <c r="AO143" s="2">
+      <c r="AO145" s="2">
         <v>27105245.929999992</v>
       </c>
-      <c r="AP143" s="2">
+      <c r="AP145" s="2">
         <v>31077479.950000007</v>
       </c>
-      <c r="AQ143" s="2">
+      <c r="AQ145" s="2">
         <v>84646251.969999969</v>
       </c>
-      <c r="AR143" s="2">
+      <c r="AR145" s="2">
         <v>75624096.120000005</v>
       </c>
-      <c r="AS143" s="2">
+      <c r="AS145" s="2">
         <v>3698415.78</v>
       </c>
-      <c r="AT143" s="2">
+      <c r="AT145" s="2">
         <v>18608083.430000003</v>
       </c>
-      <c r="AU143" s="2">
+      <c r="AU145" s="2">
         <v>10707247.01</v>
       </c>
-      <c r="AV143" s="2">
+      <c r="AV145" s="2">
         <v>28942216.889999997</v>
       </c>
-      <c r="AW143" s="2">
+      <c r="AW145" s="2">
         <v>22716702.350000009</v>
       </c>
-      <c r="AX143" s="2">
+      <c r="AX145" s="2">
         <v>18088952.690000009</v>
       </c>
-      <c r="AY143" s="2">
+      <c r="AY145" s="2">
         <v>17470822.569999997</v>
       </c>
-      <c r="AZ143" s="2">
+      <c r="AZ145" s="2">
         <v>13831140.780000003</v>
       </c>
-      <c r="BA143" s="2">
+      <c r="BA145" s="2">
         <v>48688781.110000014</v>
       </c>
-      <c r="BB143" s="2">
+      <c r="BB145" s="2">
         <v>25164502.630000006</v>
       </c>
-      <c r="BC143" s="2">
+      <c r="BC145" s="2">
         <v>17539754.819999993</v>
       </c>
-      <c r="BD143" s="2">
+      <c r="BD145" s="2">
         <v>7989691.3900000015</v>
       </c>
-      <c r="BE143" s="2">
+      <c r="BE145" s="2">
         <v>14728522.969999999</v>
       </c>
-      <c r="BF143" s="2">
+      <c r="BF145" s="2">
         <v>32307461.34999999</v>
       </c>
-      <c r="BG143" s="2">
+      <c r="BG145" s="2">
         <v>4626279.5699999994</v>
       </c>
-      <c r="BH143" s="2">
+      <c r="BH145" s="2">
         <v>5065508.37</v>
       </c>
-      <c r="BI143" s="2">
+      <c r="BI145" s="2">
         <v>8647660.3600000031</v>
       </c>
-      <c r="BJ143" s="2">
+      <c r="BJ145" s="2">
         <v>64200894.00000003</v>
       </c>
-      <c r="BK143" s="2">
+      <c r="BK145" s="2">
         <v>26668782.890000015</v>
       </c>
-      <c r="BL143" s="2">
+      <c r="BL145" s="2">
         <v>5775665.3400000017</v>
       </c>
-      <c r="BM143" s="2">
+      <c r="BM145" s="2">
         <v>17145089.530000001</v>
       </c>
-      <c r="BN143" s="2">
+      <c r="BN145" s="2">
         <v>77680985.779999971</v>
       </c>
-      <c r="BO143" s="2">
+      <c r="BO145" s="2">
         <v>27144028.080000002</v>
       </c>
-      <c r="BP143" s="2">
+      <c r="BP145" s="2">
         <v>11876817.73</v>
       </c>
-      <c r="BQ143" s="2">
+      <c r="BQ145" s="2">
         <v>21308700.490000002</v>
       </c>
-      <c r="BR143" s="2">
+      <c r="BR145" s="2">
         <v>103033260.09999998</v>
       </c>
-      <c r="BS143" s="2">
+      <c r="BS145" s="2">
         <v>9220274.7899999991</v>
       </c>
-      <c r="BT143" s="2">
+      <c r="BT145" s="2">
         <v>17027273.160000004</v>
       </c>
-      <c r="BU143" s="2">
+      <c r="BU145" s="2">
         <v>15915654.999999998</v>
       </c>
-      <c r="BV143" s="2">
+      <c r="BV145" s="2">
         <v>44004029.210000008</v>
       </c>
     </row>
-    <row r="144" spans="1:74" s="44" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A144" s="1" t="s">
+    <row r="146" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A146" s="1" t="s">
         <v>138</v>
       </c>
-      <c r="B144" s="2">
+      <c r="B146" s="2">
         <v>569401947.68000019</v>
       </c>
-      <c r="C144" s="2">
+      <c r="C146" s="2">
         <v>72358998.469999999</v>
       </c>
-      <c r="D144" s="2">
-[...2 lines deleted...]
-      <c r="E144" s="2">
+      <c r="D146" s="2">
+        <v>28644188.820000004</v>
+      </c>
+      <c r="E146" s="2">
         <v>15257203.120000001</v>
       </c>
-      <c r="F144" s="2">
+      <c r="F146" s="2">
         <v>22120680.669999994</v>
       </c>
-      <c r="G144" s="2">
-[...5 lines deleted...]
-      <c r="I144" s="2">
+      <c r="G146" s="2">
+        <v>6412328.8199999994</v>
+      </c>
+      <c r="H146" s="2">
+        <v>13835050.619999995</v>
+      </c>
+      <c r="I146" s="2">
         <v>34103056.75</v>
       </c>
-      <c r="J144" s="2">
-[...5 lines deleted...]
-      <c r="L144" s="2">
+      <c r="J146" s="2">
+        <v>18635240.340000004</v>
+      </c>
+      <c r="K146" s="2">
+        <v>80392650.799999997</v>
+      </c>
+      <c r="L146" s="2">
         <v>12340154.209999997</v>
       </c>
-      <c r="M144" s="2">
-[...8 lines deleted...]
-      <c r="P144" s="2">
+      <c r="M146" s="2">
+        <v>46713768.159999989</v>
+      </c>
+      <c r="N146" s="2">
+        <v>6299857.3300000001</v>
+      </c>
+      <c r="O146" s="2">
+        <v>20760084.310000006</v>
+      </c>
+      <c r="P146" s="2">
         <v>25482391.660000004</v>
       </c>
-      <c r="Q144" s="2">
+      <c r="Q146" s="2">
         <v>25546577.330000006</v>
       </c>
-      <c r="R144" s="2">
+      <c r="R146" s="2">
         <v>8449913.8900000006</v>
       </c>
-      <c r="S144" s="2">
-[...2 lines deleted...]
-      <c r="T144" s="2">
+      <c r="S146" s="2">
+        <v>185030926.19000012</v>
+      </c>
+      <c r="T146" s="2">
         <v>23662117.219999991</v>
       </c>
-      <c r="U144" s="2">
-[...14 lines deleted...]
-      <c r="Z144" s="2">
+      <c r="U146" s="2">
+        <v>10988380.32</v>
+      </c>
+      <c r="V146" s="2">
+        <v>43755628.739999995</v>
+      </c>
+      <c r="W146" s="2">
+        <v>21714018.68</v>
+      </c>
+      <c r="X146" s="2">
+        <v>33539286.329999998</v>
+      </c>
+      <c r="Y146" s="2">
+        <v>10137802.269999998</v>
+      </c>
+      <c r="Z146" s="2">
         <v>44372888.599999987</v>
       </c>
-      <c r="AA144" s="2">
-[...32 lines deleted...]
-      <c r="AL144" s="2">
+      <c r="AA146" s="2">
+        <v>48890996.500000007</v>
+      </c>
+      <c r="AB146" s="2">
+        <v>38242868.310000002</v>
+      </c>
+      <c r="AC146" s="2">
+        <v>47081421.189999998</v>
+      </c>
+      <c r="AD146" s="2">
+        <v>2005951.54</v>
+      </c>
+      <c r="AE146" s="2">
+        <v>49598898.959999986</v>
+      </c>
+      <c r="AF146" s="2">
+        <v>9341245.8200000022</v>
+      </c>
+      <c r="AG146" s="2">
+        <v>8468292.9399999976</v>
+      </c>
+      <c r="AH146" s="2">
+        <v>30354136.510000005</v>
+      </c>
+      <c r="AI146" s="2">
+        <v>24486866.199999996</v>
+      </c>
+      <c r="AJ146" s="2">
+        <v>115204467.02000001</v>
+      </c>
+      <c r="AK146" s="2">
+        <v>66378296.37000002</v>
+      </c>
+      <c r="AL146" s="2">
         <v>27006080.030000001</v>
       </c>
-      <c r="AM144" s="2">
-[...8 lines deleted...]
-      <c r="AP144" s="2">
+      <c r="AM146" s="2">
+        <v>57642602.38000001</v>
+      </c>
+      <c r="AN146" s="2">
+        <v>18424163.440000001</v>
+      </c>
+      <c r="AO146" s="2">
+        <v>31810782.449999999</v>
+      </c>
+      <c r="AP146" s="2">
         <v>36944395.689999998</v>
       </c>
-      <c r="AQ144" s="2">
+      <c r="AQ146" s="2">
         <v>98464993.909999937</v>
       </c>
-      <c r="AR144" s="2">
-[...8 lines deleted...]
-      <c r="AU144" s="2">
+      <c r="AR146" s="2">
+        <v>70597550.11999999</v>
+      </c>
+      <c r="AS146" s="2">
+        <v>4097140.9999999991</v>
+      </c>
+      <c r="AT146" s="2">
+        <v>21453571.709999997</v>
+      </c>
+      <c r="AU146" s="2">
         <v>11990875.09</v>
       </c>
-      <c r="AV144" s="2">
-[...20 lines deleted...]
-      <c r="BC144" s="2">
+      <c r="AV146" s="2">
+        <v>30354750.509999998</v>
+      </c>
+      <c r="AW146" s="2">
+        <v>25812162.57</v>
+      </c>
+      <c r="AX146" s="2">
+        <v>20596654.399999999</v>
+      </c>
+      <c r="AY146" s="2">
+        <v>20348914.550000001</v>
+      </c>
+      <c r="AZ146" s="2">
+        <v>15476051.410000002</v>
+      </c>
+      <c r="BA146" s="2">
+        <v>59206614.919999994</v>
+      </c>
+      <c r="BB146" s="2">
+        <v>29603639.68999999</v>
+      </c>
+      <c r="BC146" s="2">
         <v>20157257.630000003</v>
       </c>
-      <c r="BD144" s="2">
-[...2 lines deleted...]
-      <c r="BE144" s="2">
+      <c r="BD146" s="2">
+        <v>9117695.5999999978</v>
+      </c>
+      <c r="BE146" s="2">
         <v>16425742.810000002</v>
       </c>
-      <c r="BF144" s="2">
-[...11 lines deleted...]
-      <c r="BJ144" s="2">
+      <c r="BF146" s="2">
+        <v>36927940.449999988</v>
+      </c>
+      <c r="BG146" s="2">
+        <v>5568891.6699999999</v>
+      </c>
+      <c r="BH146" s="2">
+        <v>5741334.6899999995</v>
+      </c>
+      <c r="BI146" s="2">
+        <v>9936541.7599999979</v>
+      </c>
+      <c r="BJ146" s="2">
         <v>74094861.729999989</v>
       </c>
-      <c r="BK144" s="2">
-[...2 lines deleted...]
-      <c r="BL144" s="2">
+      <c r="BK146" s="2">
+        <v>31046750.190000005</v>
+      </c>
+      <c r="BL146" s="2">
         <v>6557196.9199999999</v>
       </c>
-      <c r="BM144" s="2">
-[...2 lines deleted...]
-      <c r="BN144" s="2">
+      <c r="BM146" s="2">
+        <v>16386388.439999998</v>
+      </c>
+      <c r="BN146" s="2">
         <v>90916244.77000007</v>
       </c>
-      <c r="BO144" s="2">
-[...2 lines deleted...]
-      <c r="BP144" s="2">
+      <c r="BO146" s="2">
+        <v>30962753.439999998</v>
+      </c>
+      <c r="BP146" s="2">
         <v>13508757.049999993</v>
       </c>
-      <c r="BQ144" s="2">
-[...5 lines deleted...]
-      <c r="BS144" s="2">
+      <c r="BQ146" s="2">
+        <v>24628780.239999995</v>
+      </c>
+      <c r="BR146" s="2">
+        <v>115611654.30000001</v>
+      </c>
+      <c r="BS146" s="2">
         <v>9935792.0399999991</v>
       </c>
-      <c r="BT144" s="2">
+      <c r="BT146" s="2">
         <v>18613875.119999997</v>
       </c>
-      <c r="BU144" s="2">
+      <c r="BU146" s="2">
         <v>18643922.16</v>
       </c>
-      <c r="BV144" s="2">
+      <c r="BV146" s="2">
         <v>50124163.249999993</v>
       </c>
     </row>
-    <row r="145" spans="1:74" s="45" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A145" s="1" t="s">
+    <row r="147" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A147" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B145" s="2">
+      <c r="B147" s="2">
         <v>581001756.30999994</v>
       </c>
-      <c r="C145" s="2">
+      <c r="C147" s="2">
         <v>74367104.659999996</v>
       </c>
-      <c r="D145" s="2">
+      <c r="D147" s="2">
         <v>30629803.299999997</v>
       </c>
-      <c r="E145" s="2">
+      <c r="E147" s="2">
         <v>15653169.389999995</v>
       </c>
-      <c r="F145" s="2">
+      <c r="F147" s="2">
         <v>22650296.209999993</v>
       </c>
-      <c r="G145" s="2">
+      <c r="G147" s="2">
         <v>7208988.54</v>
       </c>
-      <c r="H145" s="2">
+      <c r="H147" s="2">
         <v>14766932.719999997</v>
       </c>
-      <c r="I145" s="2">
+      <c r="I147" s="2">
         <v>35974004.26000002</v>
       </c>
-      <c r="J145" s="2">
+      <c r="J147" s="2">
         <v>19404319.289999999</v>
       </c>
-      <c r="K145" s="2">
+      <c r="K147" s="2">
         <v>83787925.379999965</v>
       </c>
-      <c r="L145" s="2">
+      <c r="L147" s="2">
         <v>13138326.059999997</v>
       </c>
-      <c r="M145" s="2">
+      <c r="M147" s="2">
         <v>48658251.359999999</v>
       </c>
-      <c r="N145" s="2">
+      <c r="N147" s="2">
         <v>6717147.8599999994</v>
       </c>
-      <c r="O145" s="2">
+      <c r="O147" s="2">
         <v>21400467.299999993</v>
       </c>
-      <c r="P145" s="2">
+      <c r="P147" s="2">
         <v>27101120.18999999</v>
       </c>
-      <c r="Q145" s="2">
+      <c r="Q147" s="2">
         <v>27428747.449999999</v>
       </c>
-      <c r="R145" s="2">
+      <c r="R147" s="2">
         <v>9060137.7999999989</v>
       </c>
-      <c r="S145" s="2">
+      <c r="S147" s="2">
         <v>189320984.66000006</v>
       </c>
-      <c r="T145" s="2">
+      <c r="T147" s="2">
         <v>24978701.909999996</v>
       </c>
-      <c r="U145" s="2">
+      <c r="U147" s="2">
         <v>11649987.909999998</v>
       </c>
-      <c r="V145" s="2">
+      <c r="V147" s="2">
         <v>44684696.970000014</v>
       </c>
-      <c r="W145" s="2">
+      <c r="W147" s="2">
         <v>23188300.920000009</v>
       </c>
-      <c r="X145" s="2">
+      <c r="X147" s="2">
         <v>35609069.839999996</v>
       </c>
-      <c r="Y145" s="2">
+      <c r="Y147" s="2">
         <v>10740274.430000003</v>
       </c>
-      <c r="Z145" s="2">
+      <c r="Z147" s="2">
         <v>42065557.329999998</v>
       </c>
-      <c r="AA145" s="2">
+      <c r="AA147" s="2">
         <v>51146649.179999992</v>
       </c>
-      <c r="AB145" s="2">
+      <c r="AB147" s="2">
         <v>39585441.579999998</v>
       </c>
-      <c r="AC145" s="2">
+      <c r="AC147" s="2">
         <v>49886833.619999997</v>
       </c>
-      <c r="AD145" s="2">
+      <c r="AD147" s="2">
         <v>2133450.5800000005</v>
       </c>
-      <c r="AE145" s="2">
+      <c r="AE147" s="2">
         <v>51958690.729999997</v>
       </c>
-      <c r="AF145" s="2">
+      <c r="AF147" s="2">
         <v>10233314.17</v>
       </c>
-      <c r="AG145" s="2">
+      <c r="AG147" s="2">
         <v>9208140.3899999969</v>
       </c>
-      <c r="AH145" s="2">
+      <c r="AH147" s="2">
         <v>32916847.36999999</v>
       </c>
-      <c r="AI145" s="2">
+      <c r="AI147" s="2">
         <v>25272598.530000001</v>
       </c>
-      <c r="AJ145" s="2">
+      <c r="AJ147" s="2">
         <v>118202062.39999996</v>
       </c>
-      <c r="AK145" s="2">
+      <c r="AK147" s="2">
         <v>67816362.160000011</v>
       </c>
-      <c r="AL145" s="2">
+      <c r="AL147" s="2">
         <v>28004332.479999997</v>
       </c>
-      <c r="AM145" s="2">
+      <c r="AM147" s="2">
         <v>60502040.700000003</v>
       </c>
-      <c r="AN145" s="2">
+      <c r="AN147" s="2">
         <v>18970264.180000007</v>
       </c>
-      <c r="AO145" s="2">
+      <c r="AO147" s="2">
         <v>32778191.809999991</v>
       </c>
-      <c r="AP145" s="2">
+      <c r="AP147" s="2">
         <v>39061844.549999997</v>
       </c>
-      <c r="AQ145" s="2">
+      <c r="AQ147" s="2">
         <v>103432980.20000002</v>
       </c>
-      <c r="AR145" s="2">
+      <c r="AR147" s="2">
         <v>69490234.790000036</v>
       </c>
-      <c r="AS145" s="2">
+      <c r="AS147" s="2">
         <v>4382188.5499999989</v>
       </c>
-      <c r="AT145" s="2">
+      <c r="AT147" s="2">
         <v>23150138.569999997</v>
       </c>
-      <c r="AU145" s="2">
+      <c r="AU147" s="2">
         <v>12856968.360000003</v>
       </c>
-      <c r="AV145" s="2">
+      <c r="AV147" s="2">
         <v>30799048.200000003</v>
       </c>
-      <c r="AW145" s="2">
+      <c r="AW147" s="2">
         <v>28029555.270000003</v>
       </c>
-      <c r="AX145" s="2">
+      <c r="AX147" s="2">
         <v>21796095.239999995</v>
       </c>
-      <c r="AY145" s="2">
+      <c r="AY147" s="2">
         <v>21036044.619999997</v>
       </c>
-      <c r="AZ145" s="2">
+      <c r="AZ147" s="2">
         <v>16247647.810000002</v>
       </c>
-      <c r="BA145" s="2">
+      <c r="BA147" s="2">
         <v>62130512.999999993</v>
       </c>
-      <c r="BB145" s="2">
+      <c r="BB147" s="2">
         <v>31267190.600000009</v>
       </c>
-      <c r="BC145" s="2">
+      <c r="BC147" s="2">
         <v>20942843.449999999</v>
       </c>
-      <c r="BD145" s="2">
+      <c r="BD147" s="2">
         <v>10047175.679999998</v>
       </c>
-      <c r="BE145" s="2">
+      <c r="BE147" s="2">
         <v>17745367.110000003</v>
       </c>
-      <c r="BF145" s="2">
+      <c r="BF147" s="2">
         <v>39484921.06000001</v>
       </c>
-      <c r="BG145" s="2">
+      <c r="BG147" s="2">
         <v>6151243.6300000008</v>
       </c>
-      <c r="BH145" s="2">
+      <c r="BH147" s="2">
         <v>6307252.3199999984</v>
       </c>
-      <c r="BI145" s="2">
+      <c r="BI147" s="2">
         <v>10781938.980000002</v>
       </c>
-      <c r="BJ145" s="2">
+      <c r="BJ147" s="2">
         <v>77263037.790000021</v>
       </c>
-      <c r="BK145" s="2">
+      <c r="BK147" s="2">
         <v>32351846.649999991</v>
       </c>
-      <c r="BL145" s="2">
+      <c r="BL147" s="2">
         <v>7034182.0399999982</v>
       </c>
-      <c r="BM145" s="2">
+      <c r="BM147" s="2">
         <v>16248418.139999999</v>
       </c>
-      <c r="BN145" s="2">
+      <c r="BN147" s="2">
         <v>93095979.149999946</v>
       </c>
-      <c r="BO145" s="2">
+      <c r="BO147" s="2">
         <v>32698747.039999988</v>
       </c>
-      <c r="BP145" s="2">
+      <c r="BP147" s="2">
         <v>14053418.770000005</v>
       </c>
-      <c r="BQ145" s="2">
+      <c r="BQ147" s="2">
         <v>26502728.349999998</v>
       </c>
-      <c r="BR145" s="2">
+      <c r="BR147" s="2">
         <v>120339794.59999993</v>
       </c>
-      <c r="BS145" s="2">
+      <c r="BS147" s="2">
         <v>10690941.730000002</v>
       </c>
-      <c r="BT145" s="2">
+      <c r="BT147" s="2">
         <v>19407574.229999997</v>
       </c>
-      <c r="BU145" s="2">
+      <c r="BU147" s="2">
         <v>19692883.199999996</v>
       </c>
-      <c r="BV145" s="2">
+      <c r="BV147" s="2">
         <v>52403547.270000003</v>
       </c>
     </row>
-    <row r="146" spans="1:74" s="46" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A146" s="1" t="s">
+    <row r="148" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A148" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="B146" s="2">
+      <c r="B148" s="2">
         <v>609400536.03000045</v>
       </c>
-      <c r="C146" s="2">
-[...11 lines deleted...]
-      <c r="G146" s="2">
+      <c r="C148" s="2">
+        <v>77089588.139999941</v>
+      </c>
+      <c r="D148" s="2">
+        <v>31866727.72000001</v>
+      </c>
+      <c r="E148" s="2">
+        <v>15851317.52</v>
+      </c>
+      <c r="F148" s="2">
+        <v>23583635.290000007</v>
+      </c>
+      <c r="G148" s="2">
         <v>7724665.3199999984</v>
       </c>
-      <c r="H146" s="2">
-[...11 lines deleted...]
-      <c r="L146" s="2">
+      <c r="H148" s="2">
+        <v>15322384.709999999</v>
+      </c>
+      <c r="I148" s="2">
+        <v>37651325.54999999</v>
+      </c>
+      <c r="J148" s="2">
+        <v>19976635.619999997</v>
+      </c>
+      <c r="K148" s="2">
+        <v>88240833.36999999</v>
+      </c>
+      <c r="L148" s="2">
         <v>13418963.33</v>
       </c>
-      <c r="M146" s="2">
-[...2 lines deleted...]
-      <c r="N146" s="2">
+      <c r="M148" s="2">
+        <v>49921701.37999998</v>
+      </c>
+      <c r="N148" s="2">
         <v>7056399.879999999</v>
       </c>
-      <c r="O146" s="2">
+      <c r="O148" s="2">
         <v>21817810.280000001</v>
       </c>
-      <c r="P146" s="2">
-[...8 lines deleted...]
-      <c r="S146" s="2">
+      <c r="P148" s="2">
+        <v>27308149.209999993</v>
+      </c>
+      <c r="Q148" s="2">
+        <v>27652996.84</v>
+      </c>
+      <c r="R148" s="2">
+        <v>9668921.9699999969</v>
+      </c>
+      <c r="S148" s="2">
         <v>198626555.68000007</v>
       </c>
-      <c r="T146" s="2">
+      <c r="T148" s="2">
         <v>27385553.540000003</v>
       </c>
-      <c r="U146" s="2">
+      <c r="U148" s="2">
         <v>11997121.909999998</v>
       </c>
-      <c r="V146" s="2">
+      <c r="V148" s="2">
         <v>47087531.220000006</v>
       </c>
-      <c r="W146" s="2">
-[...5 lines deleted...]
-      <c r="Y146" s="2">
+      <c r="W148" s="2">
+        <v>24836252.990000006</v>
+      </c>
+      <c r="X148" s="2">
+        <v>36515826.329999991</v>
+      </c>
+      <c r="Y148" s="2">
         <v>11468635.810000001</v>
       </c>
-      <c r="Z146" s="2">
+      <c r="Z148" s="2">
         <v>44765634.840000004</v>
       </c>
-      <c r="AA146" s="2">
-[...11 lines deleted...]
-      <c r="AE146" s="2">
+      <c r="AA148" s="2">
+        <v>51913263.320000023</v>
+      </c>
+      <c r="AB148" s="2">
+        <v>41118370.999999993</v>
+      </c>
+      <c r="AC148" s="2">
+        <v>51457791.129999995</v>
+      </c>
+      <c r="AD148" s="2">
+        <v>2195861.2799999998</v>
+      </c>
+      <c r="AE148" s="2">
         <v>53218854.940000013</v>
       </c>
-      <c r="AF146" s="2">
+      <c r="AF148" s="2">
         <v>10451838.530000001</v>
       </c>
-      <c r="AG146" s="2">
-[...20 lines deleted...]
-      <c r="AN146" s="2">
+      <c r="AG148" s="2">
+        <v>9919095.2699999958</v>
+      </c>
+      <c r="AH148" s="2">
+        <v>34134701.239999995</v>
+      </c>
+      <c r="AI148" s="2">
+        <v>27675513.989999995</v>
+      </c>
+      <c r="AJ148" s="2">
+        <v>123231663.56999993</v>
+      </c>
+      <c r="AK148" s="2">
+        <v>71581804.310000032</v>
+      </c>
+      <c r="AL148" s="2">
+        <v>28739009.979999982</v>
+      </c>
+      <c r="AM148" s="2">
+        <v>63292434.669999972</v>
+      </c>
+      <c r="AN148" s="2">
         <v>19522391.009999998</v>
       </c>
-      <c r="AO146" s="2">
+      <c r="AO148" s="2">
         <v>33853561.140000001</v>
       </c>
-      <c r="AP146" s="2">
+      <c r="AP148" s="2">
         <v>40277551.399999991</v>
       </c>
-      <c r="AQ146" s="2">
-[...2 lines deleted...]
-      <c r="AR146" s="2">
+      <c r="AQ148" s="2">
+        <v>109153398.85999997</v>
+      </c>
+      <c r="AR148" s="2">
         <v>74604037.769999996</v>
       </c>
-      <c r="AS146" s="2">
-[...2 lines deleted...]
-      <c r="AT146" s="2">
+      <c r="AS148" s="2">
+        <v>4509166.7299999995</v>
+      </c>
+      <c r="AT148" s="2">
         <v>23544456.150000002</v>
       </c>
-      <c r="AU146" s="2">
-[...5 lines deleted...]
-      <c r="AW146" s="2">
+      <c r="AU148" s="2">
+        <v>13220602.260000002</v>
+      </c>
+      <c r="AV148" s="2">
+        <v>31988719.689999998</v>
+      </c>
+      <c r="AW148" s="2">
         <v>28394186.039999999</v>
       </c>
-      <c r="AX146" s="2">
-[...2 lines deleted...]
-      <c r="AY146" s="2">
+      <c r="AX148" s="2">
+        <v>22872509.07</v>
+      </c>
+      <c r="AY148" s="2">
         <v>21739957.25</v>
       </c>
-      <c r="AZ146" s="2">
-[...8 lines deleted...]
-      <c r="BC146" s="2">
+      <c r="AZ148" s="2">
+        <v>17015821.650000002</v>
+      </c>
+      <c r="BA148" s="2">
+        <v>65689639.490000024</v>
+      </c>
+      <c r="BB148" s="2">
+        <v>32726633.610000003</v>
+      </c>
+      <c r="BC148" s="2">
         <v>21778846.109999999</v>
       </c>
-      <c r="BD146" s="2">
-[...2 lines deleted...]
-      <c r="BE146" s="2">
+      <c r="BD148" s="2">
+        <v>10104524.039999995</v>
+      </c>
+      <c r="BE148" s="2">
         <v>18910948.989999995</v>
       </c>
-      <c r="BF146" s="2">
-[...5 lines deleted...]
-      <c r="BH146" s="2">
+      <c r="BF148" s="2">
+        <v>41169589.769999988</v>
+      </c>
+      <c r="BG148" s="2">
+        <v>6544271.2699999996</v>
+      </c>
+      <c r="BH148" s="2">
         <v>6276833.2299999995</v>
       </c>
-      <c r="BI146" s="2">
+      <c r="BI148" s="2">
         <v>10617837.710000001</v>
       </c>
-      <c r="BJ146" s="2">
+      <c r="BJ148" s="2">
         <v>79992707.149999961</v>
       </c>
-      <c r="BK146" s="2">
-[...5 lines deleted...]
-      <c r="BM146" s="2">
+      <c r="BK148" s="2">
+        <v>33515491.070000004</v>
+      </c>
+      <c r="BL148" s="2">
+        <v>7539940.9199999999</v>
+      </c>
+      <c r="BM148" s="2">
         <v>17089758.52</v>
       </c>
-      <c r="BN146" s="2">
-[...20 lines deleted...]
-      <c r="BU146" s="2">
+      <c r="BN148" s="2">
+        <v>96656635.689999983</v>
+      </c>
+      <c r="BO148" s="2">
+        <v>33116102.54999999</v>
+      </c>
+      <c r="BP148" s="2">
+        <v>14408745.880000005</v>
+      </c>
+      <c r="BQ148" s="2">
+        <v>27038521.219999999</v>
+      </c>
+      <c r="BR148" s="2">
+        <v>125545853.74000008</v>
+      </c>
+      <c r="BS148" s="2">
+        <v>11264495.68</v>
+      </c>
+      <c r="BT148" s="2">
+        <v>19909450.400000002</v>
+      </c>
+      <c r="BU148" s="2">
         <v>20637845.140000001</v>
       </c>
-      <c r="BV146" s="2">
+      <c r="BV148" s="2">
         <v>54652542.390000001</v>
       </c>
     </row>
-    <row r="147" spans="1:74" s="47" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A147" s="1" t="s">
+    <row r="149" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A149" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="B147" s="2">
+      <c r="B149" s="2">
         <v>626294893.05000043</v>
       </c>
-      <c r="C147" s="2">
+      <c r="C149" s="2">
         <v>78674893.189999983</v>
       </c>
-      <c r="D147" s="2">
+      <c r="D149" s="2">
         <v>32457109.900000002</v>
       </c>
-      <c r="E147" s="2">
+      <c r="E149" s="2">
         <v>16182365.390000001</v>
       </c>
-      <c r="F147" s="2">
+      <c r="F149" s="2">
         <v>24028144.049999993</v>
       </c>
-      <c r="G147" s="2">
+      <c r="G149" s="2">
         <v>7853590.4300000016</v>
       </c>
-      <c r="H147" s="2">
+      <c r="H149" s="2">
         <v>15489632.679999994</v>
       </c>
-      <c r="I147" s="2">
+      <c r="I149" s="2">
         <v>37608816.909999996</v>
       </c>
-      <c r="J147" s="2">
+      <c r="J149" s="2">
         <v>20227685.43</v>
       </c>
-      <c r="K147" s="2">
+      <c r="K149" s="2">
         <v>90240923.230000019</v>
       </c>
-      <c r="L147" s="2">
+      <c r="L149" s="2">
         <v>13602781.230000004</v>
       </c>
-      <c r="M147" s="2">
+      <c r="M149" s="2">
         <v>50643168.900000006</v>
       </c>
-      <c r="N147" s="2">
+      <c r="N149" s="2">
         <v>7136343.9499999993</v>
       </c>
-      <c r="O147" s="2">
+      <c r="O149" s="2">
         <v>21961191.16</v>
       </c>
-      <c r="P147" s="2">
+      <c r="P149" s="2">
         <v>27884026.539999999</v>
       </c>
-      <c r="Q147" s="2">
+      <c r="Q149" s="2">
         <v>27682468.539999999</v>
       </c>
-      <c r="R147" s="2">
+      <c r="R149" s="2">
         <v>10085291.809999997</v>
       </c>
-      <c r="S147" s="2">
+      <c r="S149" s="2">
         <v>201704797.34000003</v>
       </c>
-      <c r="T147" s="2">
+      <c r="T149" s="2">
         <v>27739842.969999999</v>
       </c>
-      <c r="U147" s="2">
+      <c r="U149" s="2">
         <v>12062618.350000001</v>
       </c>
-      <c r="V147" s="2">
+      <c r="V149" s="2">
         <v>47591250.459999993</v>
       </c>
-      <c r="W147" s="2">
+      <c r="W149" s="2">
         <v>24902397.090000004</v>
       </c>
-      <c r="X147" s="2">
+      <c r="X149" s="2">
         <v>37213017.780000001</v>
       </c>
-      <c r="Y147" s="2">
+      <c r="Y149" s="2">
         <v>11768417.040000003</v>
       </c>
-      <c r="Z147" s="2">
+      <c r="Z149" s="2">
         <v>47010318.339999996</v>
       </c>
-      <c r="AA147" s="2">
+      <c r="AA149" s="2">
         <v>53242399.340000018</v>
       </c>
-      <c r="AB147" s="2">
+      <c r="AB149" s="2">
         <v>41204605.629999995</v>
       </c>
-      <c r="AC147" s="2">
+      <c r="AC149" s="2">
         <v>53236382.680000007</v>
       </c>
-      <c r="AD147" s="2">
+      <c r="AD149" s="2">
         <v>2209773.37</v>
       </c>
-      <c r="AE147" s="2">
+      <c r="AE149" s="2">
         <v>54413470.18999999</v>
       </c>
-      <c r="AF147" s="2">
+      <c r="AF149" s="2">
         <v>10532093.390000001</v>
       </c>
-      <c r="AG147" s="2">
+      <c r="AG149" s="2">
         <v>10507652.289999999</v>
       </c>
-      <c r="AH147" s="2">
+      <c r="AH149" s="2">
         <v>34223395.759999998</v>
       </c>
-      <c r="AI147" s="2">
+      <c r="AI149" s="2">
         <v>27948992.119999997</v>
       </c>
-      <c r="AJ147" s="2">
+      <c r="AJ149" s="2">
         <v>123583718.52999996</v>
       </c>
-      <c r="AK147" s="2">
+      <c r="AK149" s="2">
         <v>74052015.700000033</v>
       </c>
-      <c r="AL147" s="2">
+      <c r="AL149" s="2">
         <v>28951719.680000007</v>
       </c>
-      <c r="AM147" s="2">
+      <c r="AM149" s="2">
         <v>62979890.550000012</v>
       </c>
-      <c r="AN147" s="2">
+      <c r="AN149" s="2">
         <v>19118015.619999997</v>
       </c>
-      <c r="AO147" s="2">
+      <c r="AO149" s="2">
         <v>33553522.270000003</v>
       </c>
-      <c r="AP147" s="2">
+      <c r="AP149" s="2">
         <v>40573880.420000002</v>
       </c>
-      <c r="AQ147" s="2">
+      <c r="AQ149" s="2">
         <v>110759876.28999996</v>
       </c>
-      <c r="AR147" s="2">
+      <c r="AR149" s="2">
         <v>78141853.459999979</v>
       </c>
-      <c r="AS147" s="2">
+      <c r="AS149" s="2">
         <v>4677778.9399999995</v>
       </c>
-      <c r="AT147" s="2">
+      <c r="AT149" s="2">
         <v>23411402.699999999</v>
       </c>
-      <c r="AU147" s="2">
+      <c r="AU149" s="2">
         <v>13556542.699999999</v>
       </c>
-      <c r="AV147" s="2">
+      <c r="AV149" s="2">
         <v>32990170.420000006</v>
       </c>
-      <c r="AW147" s="2">
+      <c r="AW149" s="2">
         <v>29417936.529999979</v>
       </c>
-      <c r="AX147" s="2">
+      <c r="AX149" s="2">
         <v>23332318.660000011</v>
       </c>
-      <c r="AY147" s="2">
+      <c r="AY149" s="2">
         <v>21967422.199999999</v>
       </c>
-      <c r="AZ147" s="2">
+      <c r="AZ149" s="2">
         <v>17337554.419999998</v>
       </c>
-      <c r="BA147" s="2">
+      <c r="BA149" s="2">
         <v>66173196.93999999</v>
       </c>
-      <c r="BB147" s="2">
+      <c r="BB149" s="2">
         <v>32931086.289999995</v>
       </c>
-      <c r="BC147" s="2">
+      <c r="BC149" s="2">
         <v>21697445.309999995</v>
       </c>
-      <c r="BD147" s="2">
+      <c r="BD149" s="2">
         <v>10445312.510000004</v>
       </c>
-      <c r="BE147" s="2">
+      <c r="BE149" s="2">
         <v>19956633.500000007</v>
       </c>
-      <c r="BF147" s="2">
+      <c r="BF149" s="2">
         <v>42336670.479999997</v>
       </c>
-      <c r="BG147" s="2">
+      <c r="BG149" s="2">
         <v>6557106.7599999998</v>
       </c>
-      <c r="BH147" s="2">
+      <c r="BH149" s="2">
         <v>6375479.669999999</v>
       </c>
-      <c r="BI147" s="2">
+      <c r="BI149" s="2">
         <v>10903549.949999996</v>
       </c>
-      <c r="BJ147" s="2">
+      <c r="BJ149" s="2">
         <v>80836217.719999999</v>
       </c>
-      <c r="BK147" s="2">
+      <c r="BK149" s="2">
         <v>33405281.669999983</v>
       </c>
-      <c r="BL147" s="2">
+      <c r="BL149" s="2">
         <v>7817284.0100000026</v>
       </c>
-      <c r="BM147" s="2">
+      <c r="BM149" s="2">
         <v>17707550.009999998</v>
       </c>
-      <c r="BN147" s="2">
+      <c r="BN149" s="2">
         <v>97702125.299999967</v>
       </c>
-      <c r="BO147" s="2">
+      <c r="BO149" s="2">
         <v>33768629.929999992</v>
       </c>
-      <c r="BP147" s="2">
+      <c r="BP149" s="2">
         <v>14978722.800000004</v>
       </c>
-      <c r="BQ147" s="2">
+      <c r="BQ149" s="2">
         <v>27530928.589999992</v>
       </c>
-      <c r="BR147" s="2">
+      <c r="BR149" s="2">
         <v>126489375.33000006</v>
       </c>
-      <c r="BS147" s="2">
+      <c r="BS149" s="2">
         <v>11271164.77</v>
       </c>
-      <c r="BT147" s="2">
+      <c r="BT149" s="2">
         <v>20169440.100000001</v>
       </c>
-      <c r="BU147" s="2">
+      <c r="BU149" s="2">
         <v>20715580.57</v>
       </c>
-      <c r="BV147" s="2">
+      <c r="BV149" s="2">
         <v>55772477.629999995</v>
       </c>
     </row>
-    <row r="148" spans="1:74" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A148" s="1" t="s">
+    <row r="150" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A150" s="1" t="s">
         <v>142</v>
       </c>
-      <c r="B148" s="2">
+      <c r="B150" s="2">
         <v>614940649.64999998</v>
       </c>
-      <c r="C148" s="2">
-[...2 lines deleted...]
-      <c r="D148" s="2">
+      <c r="C150" s="2">
+        <v>78803782.719999999</v>
+      </c>
+      <c r="D150" s="2">
         <v>34086835.690000005</v>
       </c>
-      <c r="E148" s="2">
-[...11 lines deleted...]
-      <c r="I148" s="2">
+      <c r="E150" s="2">
+        <v>16263113.369999995</v>
+      </c>
+      <c r="F150" s="2">
+        <v>25787257.959999997</v>
+      </c>
+      <c r="G150" s="2">
+        <v>9114176.6400000006</v>
+      </c>
+      <c r="H150" s="2">
+        <v>15766065.210000001</v>
+      </c>
+      <c r="I150" s="2">
         <v>38552842.300000012</v>
       </c>
-      <c r="J148" s="2">
-[...14 lines deleted...]
-      <c r="O148" s="2">
+      <c r="J150" s="2">
+        <v>21608546.460000001</v>
+      </c>
+      <c r="K150" s="2">
+        <v>91616591.530000031</v>
+      </c>
+      <c r="L150" s="2">
+        <v>14105645.49</v>
+      </c>
+      <c r="M150" s="2">
+        <v>50808354.809999987</v>
+      </c>
+      <c r="N150" s="2">
+        <v>7698563.459999999</v>
+      </c>
+      <c r="O150" s="2">
         <v>22077250.880000003</v>
       </c>
-      <c r="P148" s="2">
-[...8 lines deleted...]
-      <c r="S148" s="2">
+      <c r="P150" s="2">
+        <v>29163794.109999999</v>
+      </c>
+      <c r="Q150" s="2">
+        <v>27683483.640000004</v>
+      </c>
+      <c r="R150" s="2">
+        <v>10647433.650000002</v>
+      </c>
+      <c r="S150" s="2">
         <v>197269701.56</v>
       </c>
-      <c r="T148" s="2">
+      <c r="T150" s="2">
         <v>30271114.160000011</v>
       </c>
-      <c r="U148" s="2">
-[...2 lines deleted...]
-      <c r="V148" s="2">
+      <c r="U150" s="2">
+        <v>12297761.060000002</v>
+      </c>
+      <c r="V150" s="2">
         <v>47645867.010000005</v>
       </c>
-      <c r="W148" s="2">
-[...2 lines deleted...]
-      <c r="X148" s="2">
+      <c r="W150" s="2">
+        <v>25346151.080000006</v>
+      </c>
+      <c r="X150" s="2">
         <v>37707328.219999999</v>
       </c>
-      <c r="Y148" s="2">
-[...2 lines deleted...]
-      <c r="Z148" s="2">
+      <c r="Y150" s="2">
+        <v>12449883.969999995</v>
+      </c>
+      <c r="Z150" s="2">
         <v>56078847.420000002</v>
       </c>
-      <c r="AA148" s="2">
-[...5 lines deleted...]
-      <c r="AC148" s="2">
+      <c r="AA150" s="2">
+        <v>52757018.149999976</v>
+      </c>
+      <c r="AB150" s="2">
+        <v>41279219.760000005</v>
+      </c>
+      <c r="AC150" s="2">
         <v>56863874</v>
       </c>
-      <c r="AD148" s="2">
-[...2 lines deleted...]
-      <c r="AE148" s="2">
+      <c r="AD150" s="2">
+        <v>2405032.6099999994</v>
+      </c>
+      <c r="AE150" s="2">
         <v>55341164.700000003</v>
       </c>
-      <c r="AF148" s="2">
+      <c r="AF150" s="2">
         <v>10710360.440000001</v>
       </c>
-      <c r="AG148" s="2">
-[...5 lines deleted...]
-      <c r="AI148" s="2">
+      <c r="AG150" s="2">
+        <v>10673838.039999997</v>
+      </c>
+      <c r="AH150" s="2">
+        <v>35069793.5</v>
+      </c>
+      <c r="AI150" s="2">
         <v>29281321.789999999</v>
       </c>
-      <c r="AJ148" s="2">
-[...11 lines deleted...]
-      <c r="AN148" s="2">
+      <c r="AJ150" s="2">
+        <v>121022019.27999997</v>
+      </c>
+      <c r="AK150" s="2">
+        <v>75694303.349999994</v>
+      </c>
+      <c r="AL150" s="2">
+        <v>29306101.289999992</v>
+      </c>
+      <c r="AM150" s="2">
+        <v>64560210.889999986</v>
+      </c>
+      <c r="AN150" s="2">
         <v>19248966.93</v>
       </c>
-      <c r="AO148" s="2">
+      <c r="AO150" s="2">
         <v>32772987.66</v>
       </c>
-      <c r="AP148" s="2">
-[...2 lines deleted...]
-      <c r="AQ148" s="2">
+      <c r="AP150" s="2">
+        <v>41395732.520000003</v>
+      </c>
+      <c r="AQ150" s="2">
         <v>112213863.13999997</v>
       </c>
-      <c r="AR148" s="2">
-[...14 lines deleted...]
-      <c r="AW148" s="2">
+      <c r="AR150" s="2">
+        <v>88035169.320000023</v>
+      </c>
+      <c r="AS150" s="2">
+        <v>4746429.2100000009</v>
+      </c>
+      <c r="AT150" s="2">
+        <v>23588552.829999998</v>
+      </c>
+      <c r="AU150" s="2">
+        <v>14253710.460000005</v>
+      </c>
+      <c r="AV150" s="2">
+        <v>36592122.289999992</v>
+      </c>
+      <c r="AW150" s="2">
         <v>30778864.219999999</v>
       </c>
-      <c r="AX148" s="2">
-[...2 lines deleted...]
-      <c r="AY148" s="2">
+      <c r="AX150" s="2">
+        <v>24218327.599999994</v>
+      </c>
+      <c r="AY150" s="2">
         <v>22209628.549999997</v>
       </c>
-      <c r="AZ148" s="2">
-[...2 lines deleted...]
-      <c r="BA148" s="2">
+      <c r="AZ150" s="2">
+        <v>18290038.18</v>
+      </c>
+      <c r="BA150" s="2">
         <v>64608061.260000005</v>
       </c>
-      <c r="BB148" s="2">
-[...8 lines deleted...]
-      <c r="BE148" s="2">
+      <c r="BB150" s="2">
+        <v>33793882.630000003</v>
+      </c>
+      <c r="BC150" s="2">
+        <v>21955597.32</v>
+      </c>
+      <c r="BD150" s="2">
+        <v>10817667.140000001</v>
+      </c>
+      <c r="BE150" s="2">
         <v>21409997.559999995</v>
       </c>
-      <c r="BF148" s="2">
+      <c r="BF150" s="2">
         <v>44800184.399999999</v>
       </c>
-      <c r="BG148" s="2">
-[...14 lines deleted...]
-      <c r="BL148" s="2">
+      <c r="BG150" s="2">
+        <v>6932601.1200000001</v>
+      </c>
+      <c r="BH150" s="2">
+        <v>6908443.0999999996</v>
+      </c>
+      <c r="BI150" s="2">
+        <v>11740787.32</v>
+      </c>
+      <c r="BJ150" s="2">
+        <v>81080707.040000021</v>
+      </c>
+      <c r="BK150" s="2">
+        <v>33963506.079999998</v>
+      </c>
+      <c r="BL150" s="2">
         <v>8250694.8899999997</v>
       </c>
-      <c r="BM148" s="2">
-[...5 lines deleted...]
-      <c r="BO148" s="2">
+      <c r="BM150" s="2">
+        <v>19295891.449999999</v>
+      </c>
+      <c r="BN150" s="2">
+        <v>95788911.219999939</v>
+      </c>
+      <c r="BO150" s="2">
         <v>35015241.559999995</v>
       </c>
-      <c r="BP148" s="2">
-[...8 lines deleted...]
-      <c r="BS148" s="2">
+      <c r="BP150" s="2">
+        <v>15688176.830000002</v>
+      </c>
+      <c r="BQ150" s="2">
+        <v>28540345.670000006</v>
+      </c>
+      <c r="BR150" s="2">
+        <v>128614658.27999996</v>
+      </c>
+      <c r="BS150" s="2">
         <v>11883740.600000001</v>
       </c>
-      <c r="BT148" s="2">
+      <c r="BT150" s="2">
         <v>21066241.810000002</v>
       </c>
-      <c r="BU148" s="2">
+      <c r="BU150" s="2">
         <v>20584949.43</v>
       </c>
-      <c r="BV148" s="2">
-        <v>55411734.299999982</v>
+      <c r="BV150" s="2">
+        <v>55411734.299999997</v>
       </c>
     </row>
-    <row r="149" spans="1:74" s="49" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A149" s="1" t="s">
+    <row r="151" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A151" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="B149" s="2">
+      <c r="B151" s="2">
         <v>598988152.95000041</v>
       </c>
-      <c r="C149" s="2">
+      <c r="C151" s="2">
         <v>77962787.969999999</v>
       </c>
-      <c r="D149" s="2">
+      <c r="D151" s="2">
         <v>34904315.709999993</v>
       </c>
-      <c r="E149" s="2">
+      <c r="E151" s="2">
         <v>15745827.720000001</v>
       </c>
-      <c r="F149" s="2">
+      <c r="F151" s="2">
         <v>26891577.640000008</v>
       </c>
-      <c r="G149" s="2">
+      <c r="G151" s="2">
         <v>9726938.410000002</v>
       </c>
-      <c r="H149" s="2">
+      <c r="H151" s="2">
         <v>15459709.419999998</v>
       </c>
-      <c r="I149" s="2">
+      <c r="I151" s="2">
         <v>38632095.109999999</v>
       </c>
-      <c r="J149" s="2">
+      <c r="J151" s="2">
         <v>22412749.890000001</v>
       </c>
-      <c r="K149" s="2">
+      <c r="K151" s="2">
         <v>91436995.440000027</v>
       </c>
-      <c r="L149" s="2">
+      <c r="L151" s="2">
         <v>14000665.32</v>
       </c>
-      <c r="M149" s="2">
+      <c r="M151" s="2">
         <v>49993635</v>
       </c>
-      <c r="N149" s="2">
+      <c r="N151" s="2">
         <v>7632956.9199999999</v>
       </c>
-      <c r="O149" s="2">
+      <c r="O151" s="2">
         <v>21654315.619999997</v>
       </c>
-      <c r="P149" s="2">
+      <c r="P151" s="2">
         <v>28293876.139999993</v>
       </c>
-      <c r="Q149" s="2">
+      <c r="Q151" s="2">
         <v>27405430.370000001</v>
       </c>
-      <c r="R149" s="2">
+      <c r="R151" s="2">
         <v>10695616.549999999</v>
       </c>
-      <c r="S149" s="2">
+      <c r="S151" s="2">
         <v>191335989.14000016</v>
       </c>
-      <c r="T149" s="2">
+      <c r="T151" s="2">
         <v>31492786.520000011</v>
       </c>
-      <c r="U149" s="2">
+      <c r="U151" s="2">
         <v>11999073.100000003</v>
       </c>
-      <c r="V149" s="2">
+      <c r="V151" s="2">
         <v>46257868.159999989</v>
       </c>
-      <c r="W149" s="2">
+      <c r="W151" s="2">
         <v>24637251.840000004</v>
       </c>
-      <c r="X149" s="2">
+      <c r="X151" s="2">
         <v>36855164.039999999</v>
       </c>
-      <c r="Y149" s="2">
+      <c r="Y151" s="2">
         <v>12230817.370000001</v>
       </c>
-      <c r="Z149" s="2">
+      <c r="Z151" s="2">
         <v>60613739.530000009</v>
       </c>
-      <c r="AA149" s="2">
+      <c r="AA151" s="2">
         <v>51313033.109999999</v>
       </c>
-      <c r="AB149" s="2">
+      <c r="AB151" s="2">
         <v>40263269.089999996</v>
       </c>
-      <c r="AC149" s="2">
+      <c r="AC151" s="2">
         <v>56888023.609999992</v>
       </c>
-      <c r="AD149" s="2">
+      <c r="AD151" s="2">
         <v>2387607.3100000005</v>
       </c>
-      <c r="AE149" s="2">
+      <c r="AE151" s="2">
         <v>54458890.609999992</v>
       </c>
-      <c r="AF149" s="2">
+      <c r="AF151" s="2">
         <v>10617163.359999999</v>
       </c>
-      <c r="AG149" s="2">
+      <c r="AG151" s="2">
         <v>11022140.339999996</v>
       </c>
-      <c r="AH149" s="2">
+      <c r="AH151" s="2">
         <v>33942565.860000007</v>
       </c>
-      <c r="AI149" s="2">
+      <c r="AI151" s="2">
         <v>29424859.070000004</v>
       </c>
-      <c r="AJ149" s="2">
+      <c r="AJ151" s="2">
         <v>118269933.62999998</v>
       </c>
-      <c r="AK149" s="2">
+      <c r="AK151" s="2">
         <v>75940694.850000009</v>
       </c>
-      <c r="AL149" s="2">
+      <c r="AL151" s="2">
         <v>28616187.050000001</v>
       </c>
-      <c r="AM149" s="2">
+      <c r="AM151" s="2">
         <v>63930467.219999969</v>
       </c>
-      <c r="AN149" s="2">
+      <c r="AN151" s="2">
         <v>18926007.639999997</v>
       </c>
-      <c r="AO149" s="2">
+      <c r="AO151" s="2">
         <v>32303622.080000006</v>
       </c>
-      <c r="AP149" s="2">
+      <c r="AP151" s="2">
         <v>42263617.759999998</v>
       </c>
-      <c r="AQ149" s="2">
+      <c r="AQ151" s="2">
         <v>109299073.63</v>
       </c>
-      <c r="AR149" s="2">
+      <c r="AR151" s="2">
         <v>96537925.580000013</v>
       </c>
-      <c r="AS149" s="2">
+      <c r="AS151" s="2">
         <v>4583077.4999999991</v>
       </c>
-      <c r="AT149" s="2">
+      <c r="AT151" s="2">
         <v>22714436.599999994</v>
       </c>
-      <c r="AU149" s="2">
+      <c r="AU151" s="2">
         <v>13832656.600000001</v>
       </c>
-      <c r="AV149" s="2">
+      <c r="AV151" s="2">
         <v>38280539.870000005</v>
       </c>
-      <c r="AW149" s="2">
+      <c r="AW151" s="2">
         <v>30569412.099999998</v>
       </c>
-      <c r="AX149" s="2">
+      <c r="AX151" s="2">
         <v>23915484.640000001</v>
       </c>
-      <c r="AY149" s="2">
+      <c r="AY151" s="2">
         <v>21818853.780000005</v>
       </c>
-      <c r="AZ149" s="2">
+      <c r="AZ151" s="2">
         <v>18584099.620000005</v>
       </c>
-      <c r="BA149" s="2">
+      <c r="BA151" s="2">
         <v>63293443.429999985</v>
       </c>
-      <c r="BB149" s="2">
+      <c r="BB151" s="2">
         <v>32755416.020000003</v>
       </c>
-      <c r="BC149" s="2">
+      <c r="BC151" s="2">
         <v>21362937.66</v>
       </c>
-      <c r="BD149" s="2">
+      <c r="BD151" s="2">
         <v>10776753.960000001</v>
       </c>
-      <c r="BE149" s="2">
+      <c r="BE151" s="2">
         <v>22080886.000000004</v>
       </c>
-      <c r="BF149" s="2">
+      <c r="BF151" s="2">
         <v>44300872.989999987</v>
       </c>
-      <c r="BG149" s="2">
+      <c r="BG151" s="2">
         <v>6761051.0600000005</v>
       </c>
-      <c r="BH149" s="2">
+      <c r="BH151" s="2">
         <v>6627187.2600000016</v>
       </c>
-      <c r="BI149" s="2">
+      <c r="BI151" s="2">
         <v>11531012.370000001</v>
       </c>
-      <c r="BJ149" s="2">
+      <c r="BJ151" s="2">
         <v>80127818.459999964</v>
       </c>
-      <c r="BK149" s="2">
+      <c r="BK151" s="2">
         <v>33141861.91</v>
       </c>
-      <c r="BL149" s="2">
+      <c r="BL151" s="2">
         <v>8472720.5400000028</v>
       </c>
-      <c r="BM149" s="2">
+      <c r="BM151" s="2">
         <v>20181643.389999997</v>
       </c>
-      <c r="BN149" s="2">
+      <c r="BN151" s="2">
         <v>93401763.129999965</v>
       </c>
-      <c r="BO149" s="2">
+      <c r="BO151" s="2">
         <v>34402516.609999999</v>
       </c>
-      <c r="BP149" s="2">
+      <c r="BP151" s="2">
         <v>15925119.350000003</v>
       </c>
-      <c r="BQ149" s="2">
+      <c r="BQ151" s="2">
         <v>27844884.54999999</v>
       </c>
-      <c r="BR149" s="2">
+      <c r="BR151" s="2">
         <v>127245939.89999998</v>
       </c>
-      <c r="BS149" s="2">
+      <c r="BS151" s="2">
         <v>11934773.880000003</v>
       </c>
-      <c r="BT149" s="2">
+      <c r="BT151" s="2">
         <v>20779862.740000002</v>
       </c>
-      <c r="BU149" s="2">
+      <c r="BU151" s="2">
         <v>20283179.069999989</v>
       </c>
-      <c r="BV149" s="2">
+      <c r="BV151" s="2">
         <v>54673815.249999978</v>
       </c>
     </row>
-    <row r="150" spans="1:74" s="50" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A150" s="1" t="s">
+    <row r="152" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A152" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="B150" s="2">
+      <c r="B152" s="2">
         <v>596988114.32000029</v>
       </c>
-      <c r="C150" s="2">
-[...2 lines deleted...]
-      <c r="D150" s="2">
+      <c r="C152" s="2">
+        <v>75299630.159999967</v>
+      </c>
+      <c r="D152" s="2">
         <v>31741658.5</v>
       </c>
-      <c r="E150" s="2">
-[...23 lines deleted...]
-      <c r="M150" s="2">
+      <c r="E152" s="2">
+        <v>14751810.080000004</v>
+      </c>
+      <c r="F152" s="2">
+        <v>22801511.280000001</v>
+      </c>
+      <c r="G152" s="2">
+        <v>7248254.8300000019</v>
+      </c>
+      <c r="H152" s="2">
+        <v>14612381.489999998</v>
+      </c>
+      <c r="I152" s="2">
+        <v>36232579.579999991</v>
+      </c>
+      <c r="J152" s="2">
+        <v>19317934.740000002</v>
+      </c>
+      <c r="K152" s="2">
+        <v>83482488.889999986</v>
+      </c>
+      <c r="L152" s="2">
+        <v>12848578.799999999</v>
+      </c>
+      <c r="M152" s="2">
         <v>47787096.229999997</v>
       </c>
-      <c r="N150" s="2">
+      <c r="N152" s="2">
         <v>6709685.4100000001</v>
       </c>
-      <c r="O150" s="2">
+      <c r="O152" s="2">
         <v>21177725.170000006</v>
       </c>
-      <c r="P150" s="2">
-[...17 lines deleted...]
-      <c r="V150" s="2">
+      <c r="P152" s="2">
+        <v>26543080.830000002</v>
+      </c>
+      <c r="Q152" s="2">
+        <v>26099097.289999984</v>
+      </c>
+      <c r="R152" s="2">
+        <v>9487218.9899999965</v>
+      </c>
+      <c r="S152" s="2">
+        <v>189827083.09</v>
+      </c>
+      <c r="T152" s="2">
+        <v>26987337.84</v>
+      </c>
+      <c r="U152" s="2">
+        <v>11686758.950000003</v>
+      </c>
+      <c r="V152" s="2">
         <v>43952097.199999996</v>
       </c>
-      <c r="W150" s="2">
-[...8 lines deleted...]
-      <c r="Z150" s="2">
+      <c r="W152" s="2">
+        <v>23149479.659999996</v>
+      </c>
+      <c r="X152" s="2">
+        <v>35222851.279999986</v>
+      </c>
+      <c r="Y152" s="2">
+        <v>11210788.370000001</v>
+      </c>
+      <c r="Z152" s="2">
         <v>43756540.220000014</v>
       </c>
-      <c r="AA150" s="2">
+      <c r="AA152" s="2">
         <v>49518065.650000021</v>
       </c>
-      <c r="AB150" s="2">
-[...5 lines deleted...]
-      <c r="AD150" s="2">
+      <c r="AB152" s="2">
+        <v>38880313.559999987</v>
+      </c>
+      <c r="AC152" s="2">
+        <v>49241676.789999984</v>
+      </c>
+      <c r="AD152" s="2">
         <v>2167771.44</v>
       </c>
-      <c r="AE150" s="2">
+      <c r="AE152" s="2">
         <v>51370498.720000014</v>
       </c>
-      <c r="AF150" s="2">
-[...5 lines deleted...]
-      <c r="AH150" s="2">
+      <c r="AF152" s="2">
+        <v>10011334.489999996</v>
+      </c>
+      <c r="AG152" s="2">
+        <v>9418024.5800000001</v>
+      </c>
+      <c r="AH152" s="2">
         <v>32269996.040000007</v>
       </c>
-      <c r="AI150" s="2">
+      <c r="AI152" s="2">
         <v>26398527.079999998</v>
       </c>
-      <c r="AJ150" s="2">
+      <c r="AJ152" s="2">
         <v>117415238.31999999</v>
       </c>
-      <c r="AK150" s="2">
-[...14 lines deleted...]
-      <c r="AP150" s="2">
+      <c r="AK152" s="2">
+        <v>67779609.160000011</v>
+      </c>
+      <c r="AL152" s="2">
+        <v>27521059.800000008</v>
+      </c>
+      <c r="AM152" s="2">
+        <v>59729196.709999979</v>
+      </c>
+      <c r="AN152" s="2">
+        <v>18282200.739999995</v>
+      </c>
+      <c r="AO152" s="2">
+        <v>33014577.030000005</v>
+      </c>
+      <c r="AP152" s="2">
         <v>37483166.280000009</v>
       </c>
-      <c r="AQ150" s="2">
-[...2 lines deleted...]
-      <c r="AR150" s="2">
+      <c r="AQ152" s="2">
+        <v>105045455.54000001</v>
+      </c>
+      <c r="AR152" s="2">
         <v>76990495.189999983</v>
       </c>
-      <c r="AS150" s="2">
+      <c r="AS152" s="2">
         <v>4225439.0499999989</v>
       </c>
-      <c r="AT150" s="2">
+      <c r="AT152" s="2">
         <v>21858810.870000001</v>
       </c>
-      <c r="AU150" s="2">
+      <c r="AU152" s="2">
         <v>13405584.220000001</v>
       </c>
-      <c r="AV150" s="2">
+      <c r="AV152" s="2">
         <v>31497931.649999999</v>
       </c>
-      <c r="AW150" s="2">
+      <c r="AW152" s="2">
         <v>27636510.520000003</v>
       </c>
-      <c r="AX150" s="2">
-[...2 lines deleted...]
-      <c r="AY150" s="2">
+      <c r="AX152" s="2">
+        <v>22040065.469999991</v>
+      </c>
+      <c r="AY152" s="2">
         <v>20703683.189999998</v>
       </c>
-      <c r="AZ150" s="2">
-[...5 lines deleted...]
-      <c r="BB150" s="2">
+      <c r="AZ152" s="2">
+        <v>16708815.290000007</v>
+      </c>
+      <c r="BA152" s="2">
+        <v>59772053.389999993</v>
+      </c>
+      <c r="BB152" s="2">
         <v>30211200.609999992</v>
       </c>
-      <c r="BC150" s="2">
-[...2 lines deleted...]
-      <c r="BD150" s="2">
+      <c r="BC152" s="2">
+        <v>20814561.499999993</v>
+      </c>
+      <c r="BD152" s="2">
         <v>9738652.5399999991</v>
       </c>
-      <c r="BE150" s="2">
+      <c r="BE152" s="2">
         <v>19039936.529999997</v>
       </c>
-      <c r="BF150" s="2">
+      <c r="BF152" s="2">
         <v>39941422.359999999</v>
       </c>
-      <c r="BG150" s="2">
-[...8 lines deleted...]
-      <c r="BJ150" s="2">
+      <c r="BG152" s="2">
+        <v>6112592.9600000018</v>
+      </c>
+      <c r="BH152" s="2">
+        <v>6126959.4299999997</v>
+      </c>
+      <c r="BI152" s="2">
+        <v>10309910.1</v>
+      </c>
+      <c r="BJ152" s="2">
         <v>75426068.50999999</v>
       </c>
-      <c r="BK150" s="2">
+      <c r="BK152" s="2">
         <v>32252714.240000002</v>
       </c>
-      <c r="BL150" s="2">
-[...2 lines deleted...]
-      <c r="BM150" s="2">
+      <c r="BL152" s="2">
+        <v>7035392.1500000004</v>
+      </c>
+      <c r="BM152" s="2">
         <v>17041853.25</v>
       </c>
-      <c r="BN150" s="2">
-[...2 lines deleted...]
-      <c r="BO150" s="2">
+      <c r="BN152" s="2">
+        <v>91897606.219999984</v>
+      </c>
+      <c r="BO152" s="2">
         <v>32311647.690000005</v>
       </c>
-      <c r="BP150" s="2">
-[...5 lines deleted...]
-      <c r="BR150" s="2">
+      <c r="BP152" s="2">
+        <v>14083322.839999996</v>
+      </c>
+      <c r="BQ152" s="2">
+        <v>25988070.680000003</v>
+      </c>
+      <c r="BR152" s="2">
         <v>119314103.55</v>
       </c>
-      <c r="BS150" s="2">
-[...8 lines deleted...]
-      <c r="BV150" s="2">
+      <c r="BS152" s="2">
+        <v>10569141.430000003</v>
+      </c>
+      <c r="BT152" s="2">
+        <v>18853036.509999994</v>
+      </c>
+      <c r="BU152" s="2">
+        <v>19277368.330000006</v>
+      </c>
+      <c r="BV152" s="2">
         <v>51962797.219999976</v>
       </c>
     </row>
-    <row r="151" spans="1:74" s="51" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A151" s="1" t="s">
+    <row r="153" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A153" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="B151" s="2">
+      <c r="B153" s="2">
         <v>636153027.43000031</v>
       </c>
-      <c r="C151" s="2">
+      <c r="C153" s="2">
         <v>81501124.049999923</v>
       </c>
-      <c r="D151" s="2">
+      <c r="D153" s="2">
         <v>33344435.75</v>
       </c>
-      <c r="E151" s="2">
+      <c r="E153" s="2">
         <v>15845829.419999996</v>
       </c>
-      <c r="F151" s="2">
+      <c r="F153" s="2">
         <v>23631913.830000002</v>
       </c>
-      <c r="G151" s="2">
+      <c r="G153" s="2">
         <v>7381242.5199999977</v>
       </c>
-      <c r="H151" s="2">
+      <c r="H153" s="2">
         <v>15560847.379999999</v>
       </c>
-      <c r="I151" s="2">
+      <c r="I153" s="2">
         <v>38527650.909999996</v>
       </c>
-      <c r="J151" s="2">
+      <c r="J153" s="2">
         <v>20384648.279999997</v>
       </c>
-      <c r="K151" s="2">
+      <c r="K153" s="2">
         <v>88054676.569999978</v>
       </c>
-      <c r="L151" s="2">
+      <c r="L153" s="2">
         <v>13916087.480000004</v>
       </c>
-      <c r="M151" s="2">
+      <c r="M153" s="2">
         <v>50718944.719999984</v>
       </c>
-      <c r="N151" s="2">
+      <c r="N153" s="2">
         <v>6985668.3200000003</v>
       </c>
-      <c r="O151" s="2">
+      <c r="O153" s="2">
         <v>22343375.989999995</v>
       </c>
-      <c r="P151" s="2">
-[...2 lines deleted...]
-      <c r="Q151" s="2">
+      <c r="P153" s="2">
+        <v>27918484.699999996</v>
+      </c>
+      <c r="Q153" s="2">
         <v>27896702.480000004</v>
       </c>
-      <c r="R151" s="2">
+      <c r="R153" s="2">
         <v>9791717.7499999963</v>
       </c>
-      <c r="S151" s="2">
+      <c r="S153" s="2">
         <v>202162780.06000009</v>
       </c>
-      <c r="T151" s="2">
-[...2 lines deleted...]
-      <c r="U151" s="2">
+      <c r="T153" s="2">
+        <v>27573131.080000013</v>
+      </c>
+      <c r="U153" s="2">
         <v>12265350.770000001</v>
       </c>
-      <c r="V151" s="2">
-[...2 lines deleted...]
-      <c r="W151" s="2">
+      <c r="V153" s="2">
+        <v>47020543.079999983</v>
+      </c>
+      <c r="W153" s="2">
         <v>24699038.189999998</v>
       </c>
-      <c r="X151" s="2">
+      <c r="X153" s="2">
         <v>37735826.540000007</v>
       </c>
-      <c r="Y151" s="2">
+      <c r="Y153" s="2">
         <v>11489990.030000001</v>
       </c>
-      <c r="Z151" s="2">
+      <c r="Z153" s="2">
         <v>45491139.01000002</v>
       </c>
-      <c r="AA151" s="2">
+      <c r="AA153" s="2">
         <v>52893988.37999998</v>
       </c>
-      <c r="AB151" s="2">
+      <c r="AB153" s="2">
         <v>41280630.989999995</v>
       </c>
-      <c r="AC151" s="2">
+      <c r="AC153" s="2">
         <v>51874238.579999991</v>
       </c>
-      <c r="AD151" s="2">
+      <c r="AD153" s="2">
         <v>2237607.75</v>
       </c>
-      <c r="AE151" s="2">
+      <c r="AE153" s="2">
         <v>54393489.959999993</v>
       </c>
-      <c r="AF151" s="2">
+      <c r="AF153" s="2">
         <v>10581678.640000004</v>
       </c>
-      <c r="AG151" s="2">
-[...2 lines deleted...]
-      <c r="AH151" s="2">
+      <c r="AG153" s="2">
+        <v>9688680.9000000004</v>
+      </c>
+      <c r="AH153" s="2">
         <v>33738756.390000001</v>
       </c>
-      <c r="AI151" s="2">
+      <c r="AI153" s="2">
         <v>27568349.859999999</v>
       </c>
-      <c r="AJ151" s="2">
+      <c r="AJ153" s="2">
         <v>127259955.3499999</v>
       </c>
-      <c r="AK151" s="2">
+      <c r="AK153" s="2">
         <v>72895473.139999986</v>
       </c>
-      <c r="AL151" s="2">
+      <c r="AL153" s="2">
         <v>29522021.209999997</v>
       </c>
-      <c r="AM151" s="2">
+      <c r="AM153" s="2">
         <v>63272177.609999992</v>
       </c>
-      <c r="AN151" s="2">
+      <c r="AN153" s="2">
         <v>19833410.689999998</v>
       </c>
-      <c r="AO151" s="2">
+      <c r="AO153" s="2">
         <v>34509671.850000001</v>
       </c>
-      <c r="AP151" s="2">
+      <c r="AP153" s="2">
         <v>40053846.519999988</v>
       </c>
-      <c r="AQ151" s="2">
-[...2 lines deleted...]
-      <c r="AR151" s="2">
+      <c r="AQ153" s="2">
+        <v>112107407.55999993</v>
+      </c>
+      <c r="AR153" s="2">
         <v>79171360.309999943</v>
       </c>
-      <c r="AS151" s="2">
+      <c r="AS153" s="2">
         <v>4467726.3899999987</v>
       </c>
-      <c r="AT151" s="2">
+      <c r="AT153" s="2">
         <v>24761644.629999995</v>
       </c>
-      <c r="AU151" s="2">
+      <c r="AU153" s="2">
         <v>13874289.429999992</v>
       </c>
-      <c r="AV151" s="2">
+      <c r="AV153" s="2">
         <v>33013813.089999989</v>
       </c>
-      <c r="AW151" s="2">
+      <c r="AW153" s="2">
         <v>30427053.219999999</v>
       </c>
-      <c r="AX151" s="2">
+      <c r="AX153" s="2">
         <v>23090375.81000001</v>
       </c>
-      <c r="AY151" s="2">
+      <c r="AY153" s="2">
         <v>21827911.490000002</v>
       </c>
-      <c r="AZ151" s="2">
+      <c r="AZ153" s="2">
         <v>17376409.240000002</v>
       </c>
-      <c r="BA151" s="2">
+      <c r="BA153" s="2">
         <v>63241071.900000006</v>
       </c>
-      <c r="BB151" s="2">
+      <c r="BB153" s="2">
         <v>31813109.039999992</v>
       </c>
-      <c r="BC151" s="2">
+      <c r="BC153" s="2">
         <v>22006173.339999996</v>
       </c>
-      <c r="BD151" s="2">
+      <c r="BD153" s="2">
         <v>10655218.819999998</v>
       </c>
-      <c r="BE151" s="2">
+      <c r="BE153" s="2">
         <v>19353182.450000007</v>
       </c>
-      <c r="BF151" s="2">
+      <c r="BF153" s="2">
         <v>42155824.329999998</v>
       </c>
-      <c r="BG151" s="2">
+      <c r="BG153" s="2">
         <v>6393261.2799999975</v>
       </c>
-      <c r="BH151" s="2">
-[...2 lines deleted...]
-      <c r="BI151" s="2">
+      <c r="BH153" s="2">
+        <v>6572213.7799999984</v>
+      </c>
+      <c r="BI153" s="2">
         <v>10972911.18</v>
       </c>
-      <c r="BJ151" s="2">
+      <c r="BJ153" s="2">
         <v>81246172.119999945</v>
       </c>
-      <c r="BK151" s="2">
+      <c r="BK153" s="2">
         <v>34083487.969999999</v>
       </c>
-      <c r="BL151" s="2">
+      <c r="BL153" s="2">
         <v>7223926.1500000004</v>
       </c>
-      <c r="BM151" s="2">
+      <c r="BM153" s="2">
         <v>17199739.080000002</v>
       </c>
-      <c r="BN151" s="2">
+      <c r="BN153" s="2">
         <v>98396081.090000004</v>
       </c>
-      <c r="BO151" s="2">
+      <c r="BO153" s="2">
         <v>33743353.959999993</v>
       </c>
-      <c r="BP151" s="2">
+      <c r="BP153" s="2">
         <v>15070884.249999993</v>
       </c>
-      <c r="BQ151" s="2">
+      <c r="BQ153" s="2">
         <v>27342080.440000005</v>
       </c>
-      <c r="BR151" s="2">
+      <c r="BR153" s="2">
         <v>128383798.60000002</v>
       </c>
-      <c r="BS151" s="2">
+      <c r="BS153" s="2">
         <v>11104020.560000002</v>
       </c>
-      <c r="BT151" s="2">
+      <c r="BT153" s="2">
         <v>20273188.489999995</v>
       </c>
-      <c r="BU151" s="2">
-[...2 lines deleted...]
-      <c r="BV151" s="2">
+      <c r="BU153" s="2">
+        <v>20200915.279999997</v>
+      </c>
+      <c r="BV153" s="2">
         <v>55036408.019999966</v>
       </c>
     </row>
-    <row r="152" spans="1:74" s="52" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A152" s="1" t="s">
+    <row r="154" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A154" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="B152" s="2">
+      <c r="B154" s="2">
         <v>620524988.16000056</v>
       </c>
-      <c r="C152" s="2">
-[...11 lines deleted...]
-      <c r="G152" s="2">
+      <c r="C154" s="2">
+        <v>78029784.959999949</v>
+      </c>
+      <c r="D154" s="2">
+        <v>30790522.57</v>
+      </c>
+      <c r="E154" s="2">
+        <v>14965920.369999997</v>
+      </c>
+      <c r="F154" s="2">
+        <v>22268705.41</v>
+      </c>
+      <c r="G154" s="2">
         <v>6615599.5799999991</v>
       </c>
-      <c r="H152" s="2">
+      <c r="H154" s="2">
         <v>14479544.609999999</v>
       </c>
-      <c r="I152" s="2">
+      <c r="I154" s="2">
         <v>36625197.250000007</v>
       </c>
-      <c r="J152" s="2">
-[...11 lines deleted...]
-      <c r="N152" s="2">
+      <c r="J154" s="2">
+        <v>19338013.450000003</v>
+      </c>
+      <c r="K154" s="2">
+        <v>84160922.210000008</v>
+      </c>
+      <c r="L154" s="2">
+        <v>12743944.459999999</v>
+      </c>
+      <c r="M154" s="2">
+        <v>48430945.700000003</v>
+      </c>
+      <c r="N154" s="2">
         <v>6157405.1199999992</v>
       </c>
-      <c r="O152" s="2">
-[...2 lines deleted...]
-      <c r="P152" s="2">
+      <c r="O154" s="2">
+        <v>21295217.18</v>
+      </c>
+      <c r="P154" s="2">
         <v>26062504.210000005</v>
       </c>
-      <c r="Q152" s="2">
-[...20 lines deleted...]
-      <c r="X152" s="2">
+      <c r="Q154" s="2">
+        <v>26381947.099999998</v>
+      </c>
+      <c r="R154" s="2">
+        <v>8861624.8100000005</v>
+      </c>
+      <c r="S154" s="2">
+        <v>196047694.30000001</v>
+      </c>
+      <c r="T154" s="2">
+        <v>25373854.509999998</v>
+      </c>
+      <c r="U154" s="2">
+        <v>11693206.959999999</v>
+      </c>
+      <c r="V154" s="2">
+        <v>44353323.890000015</v>
+      </c>
+      <c r="W154" s="2">
+        <v>21584657.260000002</v>
+      </c>
+      <c r="X154" s="2">
         <v>35117442.359999999</v>
       </c>
-      <c r="Y152" s="2">
-[...5 lines deleted...]
-      <c r="AA152" s="2">
+      <c r="Y154" s="2">
+        <v>10490289.429999998</v>
+      </c>
+      <c r="Z154" s="2">
+        <v>43655825.340000004</v>
+      </c>
+      <c r="AA154" s="2">
         <v>49353224.61999999</v>
       </c>
-      <c r="AB152" s="2">
-[...2 lines deleted...]
-      <c r="AC152" s="2">
+      <c r="AB154" s="2">
+        <v>38647601.390000008</v>
+      </c>
+      <c r="AC154" s="2">
         <v>48551815.790000014</v>
       </c>
-      <c r="AD152" s="2">
+      <c r="AD154" s="2">
         <v>1992586.9200000002</v>
       </c>
-      <c r="AE152" s="2">
-[...20 lines deleted...]
-      <c r="AL152" s="2">
+      <c r="AE154" s="2">
+        <v>52764342.729999997</v>
+      </c>
+      <c r="AF154" s="2">
+        <v>9957501.9099999983</v>
+      </c>
+      <c r="AG154" s="2">
+        <v>9158389.9499999993</v>
+      </c>
+      <c r="AH154" s="2">
+        <v>31528278.289999992</v>
+      </c>
+      <c r="AI154" s="2">
+        <v>25224594.300000001</v>
+      </c>
+      <c r="AJ154" s="2">
+        <v>121346092.60999995</v>
+      </c>
+      <c r="AK154" s="2">
+        <v>67864564.049999982</v>
+      </c>
+      <c r="AL154" s="2">
         <v>28052569.789999995</v>
       </c>
-      <c r="AM152" s="2">
-[...2 lines deleted...]
-      <c r="AN152" s="2">
+      <c r="AM154" s="2">
+        <v>59976830.410000011</v>
+      </c>
+      <c r="AN154" s="2">
         <v>18846810.18</v>
       </c>
-      <c r="AO152" s="2">
-[...8 lines deleted...]
-      <c r="AR152" s="2">
+      <c r="AO154" s="2">
+        <v>33065385.129999999</v>
+      </c>
+      <c r="AP154" s="2">
+        <v>37689982.289999992</v>
+      </c>
+      <c r="AQ154" s="2">
+        <v>106330663.29999995</v>
+      </c>
+      <c r="AR154" s="2">
         <v>73037585.899999991</v>
       </c>
-      <c r="AS152" s="2">
-[...23 lines deleted...]
-      <c r="BA152" s="2">
+      <c r="AS154" s="2">
+        <v>3987501.7500000005</v>
+      </c>
+      <c r="AT154" s="2">
+        <v>23214697.759999994</v>
+      </c>
+      <c r="AU154" s="2">
+        <v>12561128.659999996</v>
+      </c>
+      <c r="AV154" s="2">
+        <v>30623149.489999998</v>
+      </c>
+      <c r="AW154" s="2">
+        <v>26982715.669999994</v>
+      </c>
+      <c r="AX154" s="2">
+        <v>21103795.23</v>
+      </c>
+      <c r="AY154" s="2">
+        <v>20641514.989999998</v>
+      </c>
+      <c r="AZ154" s="2">
+        <v>15907375.6</v>
+      </c>
+      <c r="BA154" s="2">
         <v>60287444.099999994</v>
       </c>
-      <c r="BB152" s="2">
-[...8 lines deleted...]
-      <c r="BE152" s="2">
+      <c r="BB154" s="2">
+        <v>30544755.48</v>
+      </c>
+      <c r="BC154" s="2">
+        <v>20720071.400000002</v>
+      </c>
+      <c r="BD154" s="2">
+        <v>9573858.0999999996</v>
+      </c>
+      <c r="BE154" s="2">
         <v>17779400.129999999</v>
       </c>
-      <c r="BF152" s="2">
+      <c r="BF154" s="2">
         <v>39460501.79999999</v>
       </c>
-      <c r="BG152" s="2">
-[...11 lines deleted...]
-      <c r="BK152" s="2">
+      <c r="BG154" s="2">
+        <v>5548712.7600000007</v>
+      </c>
+      <c r="BH154" s="2">
+        <v>5797621.7400000002</v>
+      </c>
+      <c r="BI154" s="2">
+        <v>10075077.709999999</v>
+      </c>
+      <c r="BJ154" s="2">
+        <v>79223307.279999971</v>
+      </c>
+      <c r="BK154" s="2">
         <v>32637249.519999996</v>
       </c>
-      <c r="BL152" s="2">
-[...5 lines deleted...]
-      <c r="BN152" s="2">
+      <c r="BL154" s="2">
+        <v>6642575.9299999988</v>
+      </c>
+      <c r="BM154" s="2">
+        <v>16775329.829999998</v>
+      </c>
+      <c r="BN154" s="2">
         <v>95466530.120000005</v>
       </c>
-      <c r="BO152" s="2">
+      <c r="BO154" s="2">
         <v>30858703.050000008</v>
       </c>
-      <c r="BP152" s="2">
-[...8 lines deleted...]
-      <c r="BS152" s="2">
+      <c r="BP154" s="2">
+        <v>13601401.360000003</v>
+      </c>
+      <c r="BQ154" s="2">
+        <v>24676118.43</v>
+      </c>
+      <c r="BR154" s="2">
+        <v>125765203.39999998</v>
+      </c>
+      <c r="BS154" s="2">
         <v>10055999.559999999</v>
       </c>
-      <c r="BT152" s="2">
-[...6 lines deleted...]
-        <v>53274928.159999989</v>
+      <c r="BT154" s="2">
+        <v>19131177.459999997</v>
+      </c>
+      <c r="BU154" s="2">
+        <v>18431334.609999996</v>
+      </c>
+      <c r="BV154" s="2">
+        <v>53274928.159999996</v>
       </c>
     </row>
-    <row r="153" spans="1:74" s="53" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A153" s="1" t="s">
+    <row r="155" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A155" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="B153" s="2">
+      <c r="B155" s="2">
         <v>725538065.5400002</v>
       </c>
-      <c r="C153" s="2">
+      <c r="C155" s="2">
         <v>89879735.289999977</v>
       </c>
-      <c r="D153" s="2">
+      <c r="D155" s="2">
         <v>37197534.200000018</v>
       </c>
-      <c r="E153" s="2">
+      <c r="E155" s="2">
         <v>17212008.600000001</v>
       </c>
-      <c r="F153" s="2">
+      <c r="F155" s="2">
         <v>27568124.149999999</v>
       </c>
-      <c r="G153" s="2">
+      <c r="G155" s="2">
         <v>7494973.8099999987</v>
       </c>
-      <c r="H153" s="2">
+      <c r="H155" s="2">
         <v>17155892.660000004</v>
       </c>
-      <c r="I153" s="2">
+      <c r="I155" s="2">
         <v>43131516.619999997</v>
       </c>
-      <c r="J153" s="2">
+      <c r="J155" s="2">
         <v>23580428.609999992</v>
       </c>
-      <c r="K153" s="2">
+      <c r="K155" s="2">
         <v>95559911.73999998</v>
       </c>
-      <c r="L153" s="2">
+      <c r="L155" s="2">
         <v>14929287.199999997</v>
       </c>
-      <c r="M153" s="2">
+      <c r="M155" s="2">
         <v>55072750.279999971</v>
       </c>
-      <c r="N153" s="2">
+      <c r="N155" s="2">
         <v>7271045.6500000004</v>
       </c>
-      <c r="O153" s="2">
+      <c r="O155" s="2">
         <v>23997810.50999999</v>
       </c>
-      <c r="P153" s="2">
+      <c r="P155" s="2">
         <v>31952486.060000006</v>
       </c>
-      <c r="Q153" s="2">
+      <c r="Q155" s="2">
         <v>29692399.680000003</v>
       </c>
-      <c r="R153" s="2">
+      <c r="R155" s="2">
         <v>8584269.8499999996</v>
       </c>
-      <c r="S153" s="2">
+      <c r="S155" s="2">
         <v>228254362.71000007</v>
       </c>
-      <c r="T153" s="2">
+      <c r="T155" s="2">
         <v>29802823.04999999</v>
       </c>
-      <c r="U153" s="2">
+      <c r="U155" s="2">
         <v>13221123.889999999</v>
       </c>
-      <c r="V153" s="2">
+      <c r="V155" s="2">
         <v>51386694.969999984</v>
       </c>
-      <c r="W153" s="2">
+      <c r="W155" s="2">
         <v>24438410.710000001</v>
       </c>
-      <c r="X153" s="2">
+      <c r="X155" s="2">
         <v>41783940.130000025</v>
       </c>
-      <c r="Y153" s="2">
+      <c r="Y155" s="2">
         <v>12227830.610000001</v>
       </c>
-      <c r="Z153" s="2">
+      <c r="Z155" s="2">
         <v>58309380.88000001</v>
       </c>
-      <c r="AA153" s="2">
+      <c r="AA155" s="2">
         <v>58115905.540000007</v>
       </c>
-      <c r="AB153" s="2">
+      <c r="AB155" s="2">
         <v>42876012.720000014</v>
       </c>
-      <c r="AC153" s="2">
+      <c r="AC155" s="2">
         <v>58490668.030000016</v>
       </c>
-      <c r="AD153" s="2">
+      <c r="AD155" s="2">
         <v>2454238.11</v>
       </c>
-      <c r="AE153" s="2">
+      <c r="AE155" s="2">
         <v>61722807.760000013</v>
       </c>
-      <c r="AF153" s="2">
+      <c r="AF155" s="2">
         <v>11342819.330000002</v>
       </c>
-      <c r="AG153" s="2">
+      <c r="AG155" s="2">
         <v>10935840.000000002</v>
       </c>
-      <c r="AH153" s="2">
+      <c r="AH155" s="2">
         <v>35118710.709999993</v>
       </c>
-      <c r="AI153" s="2">
+      <c r="AI155" s="2">
         <v>31882157.729999997</v>
       </c>
-      <c r="AJ153" s="2">
+      <c r="AJ155" s="2">
         <v>137976228.11999997</v>
       </c>
-      <c r="AK153" s="2">
+      <c r="AK155" s="2">
         <v>79458420.120000005</v>
       </c>
-      <c r="AL153" s="2">
+      <c r="AL155" s="2">
         <v>33623042.189999998</v>
       </c>
-      <c r="AM153" s="2">
+      <c r="AM155" s="2">
         <v>69250675.589999989</v>
       </c>
-      <c r="AN153" s="2">
+      <c r="AN155" s="2">
         <v>21541474.589999996</v>
       </c>
-      <c r="AO153" s="2">
+      <c r="AO155" s="2">
         <v>35775664.93</v>
       </c>
-      <c r="AP153" s="2">
+      <c r="AP155" s="2">
         <v>42513752.479999997</v>
       </c>
-      <c r="AQ153" s="2">
+      <c r="AQ155" s="2">
         <v>124916970.94000007</v>
       </c>
-      <c r="AR153" s="2">
+      <c r="AR155" s="2">
         <v>93469463.390000001</v>
       </c>
-      <c r="AS153" s="2">
+      <c r="AS155" s="2">
         <v>5071353.6400000006</v>
       </c>
-      <c r="AT153" s="2">
+      <c r="AT155" s="2">
         <v>26106392.129999995</v>
       </c>
-      <c r="AU153" s="2">
+      <c r="AU155" s="2">
         <v>15176047.629999995</v>
       </c>
-      <c r="AV153" s="2">
+      <c r="AV155" s="2">
         <v>35097773.780000001</v>
       </c>
-      <c r="AW153" s="2">
+      <c r="AW155" s="2">
         <v>32709093.360000014</v>
       </c>
-      <c r="AX153" s="2">
+      <c r="AX155" s="2">
         <v>24813134.009999994</v>
       </c>
-      <c r="AY153" s="2">
+      <c r="AY155" s="2">
         <v>23658972.160000004</v>
       </c>
-      <c r="AZ153" s="2">
+      <c r="AZ155" s="2">
         <v>19080236.380000003</v>
       </c>
-      <c r="BA153" s="2">
+      <c r="BA155" s="2">
         <v>66073977.679999977</v>
       </c>
-      <c r="BB153" s="2">
+      <c r="BB155" s="2">
         <v>34354919.770000003</v>
       </c>
-      <c r="BC153" s="2">
+      <c r="BC155" s="2">
         <v>24401869.119999994</v>
       </c>
-      <c r="BD153" s="2">
+      <c r="BD155" s="2">
         <v>11490955.809999999</v>
       </c>
-      <c r="BE153" s="2">
+      <c r="BE155" s="2">
         <v>21816867.909999996</v>
       </c>
-      <c r="BF153" s="2">
+      <c r="BF155" s="2">
         <v>47737596.069999993</v>
       </c>
-      <c r="BG153" s="2">
+      <c r="BG155" s="2">
         <v>6391394.1499999966</v>
       </c>
-      <c r="BH153" s="2">
+      <c r="BH155" s="2">
         <v>7021969.4300000016</v>
       </c>
-      <c r="BI153" s="2">
+      <c r="BI155" s="2">
         <v>12436044.710000001</v>
       </c>
-      <c r="BJ153" s="2">
+      <c r="BJ155" s="2">
         <v>90112369.869999945</v>
       </c>
-      <c r="BK153" s="2">
+      <c r="BK155" s="2">
         <v>37832889.840000011</v>
       </c>
-      <c r="BL153" s="2">
+      <c r="BL155" s="2">
         <v>6949987.4900000002</v>
       </c>
-      <c r="BM153" s="2">
+      <c r="BM155" s="2">
         <v>21435516.549999993</v>
       </c>
-      <c r="BN153" s="2">
+      <c r="BN155" s="2">
         <v>108955773.03000003</v>
       </c>
-      <c r="BO153" s="2">
+      <c r="BO155" s="2">
         <v>37265632.18999999</v>
       </c>
-      <c r="BP153" s="2">
+      <c r="BP155" s="2">
         <v>16216544.509999998</v>
       </c>
-      <c r="BQ153" s="2">
+      <c r="BQ155" s="2">
         <v>29984141.079999994</v>
       </c>
-      <c r="BR153" s="2">
+      <c r="BR155" s="2">
         <v>143941444.27999991</v>
       </c>
-      <c r="BS153" s="2">
+      <c r="BS155" s="2">
         <v>11398924.26</v>
       </c>
-      <c r="BT153" s="2">
+      <c r="BT155" s="2">
         <v>22269787.870000005</v>
       </c>
-      <c r="BU153" s="2">
+      <c r="BU155" s="2">
         <v>21023341.240000002</v>
       </c>
-      <c r="BV153" s="2">
+      <c r="BV155" s="2">
         <v>61247943.349999987</v>
       </c>
     </row>
-    <row r="154" spans="1:74" s="54" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A154" s="1" t="s">
+    <row r="156" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A156" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="B154" s="2">
+      <c r="B156" s="2">
         <v>530621192.5400002</v>
       </c>
-      <c r="C154" s="2">
+      <c r="C156" s="2">
         <v>70290984.619999975</v>
       </c>
-      <c r="D154" s="2">
+      <c r="D156" s="2">
         <v>27579075.470000006</v>
       </c>
-      <c r="E154" s="2">
+      <c r="E156" s="2">
         <v>13073807.52</v>
       </c>
-      <c r="F154" s="2">
+      <c r="F156" s="2">
         <v>23628692.93</v>
       </c>
-      <c r="G154" s="2">
+      <c r="G156" s="2">
         <v>5818363.5999999987</v>
       </c>
-      <c r="H154" s="2">
+      <c r="H156" s="2">
         <v>12497849.779999997</v>
       </c>
-      <c r="I154" s="2">
+      <c r="I156" s="2">
         <v>32676015.780000009</v>
       </c>
-      <c r="J154" s="2">
+      <c r="J156" s="2">
         <v>19345577.290000007</v>
       </c>
-      <c r="K154" s="2">
+      <c r="K156" s="2">
         <v>70332767.539999992</v>
       </c>
-      <c r="L154" s="2">
+      <c r="L156" s="2">
         <v>11177518.050000001</v>
       </c>
-      <c r="M154" s="2">
+      <c r="M156" s="2">
         <v>41619353.690000005</v>
       </c>
-      <c r="N154" s="2">
+      <c r="N156" s="2">
         <v>5713376.71</v>
       </c>
-      <c r="O154" s="2">
+      <c r="O156" s="2">
         <v>18455177.099999998</v>
       </c>
-      <c r="P154" s="2">
+      <c r="P156" s="2">
         <v>23470251.349999998</v>
       </c>
-      <c r="Q154" s="2">
+      <c r="Q156" s="2">
         <v>23383756.559999999</v>
       </c>
-      <c r="R154" s="2">
+      <c r="R156" s="2">
         <v>7201937.8499999987</v>
       </c>
-      <c r="S154" s="2">
+      <c r="S156" s="2">
         <v>169395026.54000005</v>
       </c>
-      <c r="T154" s="2">
+      <c r="T156" s="2">
         <v>23844050.549999997</v>
       </c>
-      <c r="U154" s="2">
+      <c r="U156" s="2">
         <v>10398869.439999999</v>
       </c>
-      <c r="V154" s="2">
+      <c r="V156" s="2">
         <v>37910957.649999991</v>
       </c>
-      <c r="W154" s="2">
+      <c r="W156" s="2">
         <v>19331456.849999994</v>
       </c>
-      <c r="X154" s="2">
+      <c r="X156" s="2">
         <v>29740229.279999994</v>
       </c>
-      <c r="Y154" s="2">
+      <c r="Y156" s="2">
         <v>9813281.8300000001</v>
       </c>
-      <c r="Z154" s="2">
+      <c r="Z156" s="2">
         <v>54683641.710000008</v>
       </c>
-      <c r="AA154" s="2">
+      <c r="AA156" s="2">
         <v>43567859.030000024</v>
       </c>
-      <c r="AB154" s="2">
+      <c r="AB156" s="2">
         <v>33894379.709999993</v>
       </c>
-      <c r="AC154" s="2">
+      <c r="AC156" s="2">
         <v>42624494.699999973</v>
       </c>
-      <c r="AD154" s="2">
+      <c r="AD156" s="2">
         <v>1965515.2499999995</v>
       </c>
-      <c r="AE154" s="2">
+      <c r="AE156" s="2">
         <v>48398431.659999996</v>
       </c>
-      <c r="AF154" s="2">
+      <c r="AF156" s="2">
         <v>8632527.3800000008</v>
       </c>
-      <c r="AG154" s="2">
+      <c r="AG156" s="2">
         <v>8655145.4900000039</v>
       </c>
-      <c r="AH154" s="2">
+      <c r="AH156" s="2">
         <v>27504755.959999997</v>
       </c>
-      <c r="AI154" s="2">
+      <c r="AI156" s="2">
         <v>24661507.940000005</v>
       </c>
-      <c r="AJ154" s="2">
+      <c r="AJ156" s="2">
         <v>105888415.19999999</v>
       </c>
-      <c r="AK154" s="2">
+      <c r="AK156" s="2">
         <v>58771224.140000015</v>
       </c>
-      <c r="AL154" s="2">
+      <c r="AL156" s="2">
         <v>25047838.769999996</v>
       </c>
-      <c r="AM154" s="2">
+      <c r="AM156" s="2">
         <v>52205414.49000001</v>
       </c>
-      <c r="AN154" s="2">
+      <c r="AN156" s="2">
         <v>15935525.120000003</v>
       </c>
-      <c r="AO154" s="2">
+      <c r="AO156" s="2">
         <v>28350762.339999996</v>
       </c>
-      <c r="AP154" s="2">
+      <c r="AP156" s="2">
         <v>31048753.239999998</v>
       </c>
-      <c r="AQ154" s="2">
+      <c r="AQ156" s="2">
         <v>92484696.809999973</v>
       </c>
-      <c r="AR154" s="2">
+      <c r="AR156" s="2">
         <v>81988915.969999984</v>
       </c>
-      <c r="AS154" s="2">
+      <c r="AS156" s="2">
         <v>4130525.33</v>
       </c>
-      <c r="AT154" s="2">
+      <c r="AT156" s="2">
         <v>19258627.339999996</v>
       </c>
-      <c r="AU154" s="2">
+      <c r="AU156" s="2">
         <v>11299540.670000004</v>
       </c>
-      <c r="AV154" s="2">
+      <c r="AV156" s="2">
         <v>29234312.59</v>
       </c>
-      <c r="AW154" s="2">
+      <c r="AW156" s="2">
         <v>24092480.050000001</v>
       </c>
-      <c r="AX154" s="2">
+      <c r="AX156" s="2">
         <v>19166219.499999996</v>
       </c>
-      <c r="AY154" s="2">
+      <c r="AY156" s="2">
         <v>18060049.569999997</v>
       </c>
-      <c r="AZ154" s="2">
+      <c r="AZ156" s="2">
         <v>15287649.109999999</v>
       </c>
-      <c r="BA154" s="2">
+      <c r="BA156" s="2">
         <v>52600285.920000017</v>
       </c>
-      <c r="BB154" s="2">
+      <c r="BB156" s="2">
         <v>26709400.82</v>
       </c>
-      <c r="BC154" s="2">
+      <c r="BC156" s="2">
         <v>17699492.169999998</v>
       </c>
-      <c r="BD154" s="2">
+      <c r="BD156" s="2">
         <v>8840003.5399999991</v>
       </c>
-      <c r="BE154" s="2">
+      <c r="BE156" s="2">
         <v>16639723.080000004</v>
       </c>
-      <c r="BF154" s="2">
+      <c r="BF156" s="2">
         <v>34909330.670000002</v>
       </c>
-      <c r="BG154" s="2">
+      <c r="BG156" s="2">
         <v>4923199.2</v>
       </c>
-      <c r="BH154" s="2">
+      <c r="BH156" s="2">
         <v>5360388.99</v>
       </c>
-      <c r="BI154" s="2">
+      <c r="BI156" s="2">
         <v>9388448.9299999978</v>
       </c>
-      <c r="BJ154" s="2">
+      <c r="BJ156" s="2">
         <v>67314863.469999999</v>
       </c>
-      <c r="BK154" s="2">
+      <c r="BK156" s="2">
         <v>28015443.589999996</v>
       </c>
-      <c r="BL154" s="2">
+      <c r="BL156" s="2">
         <v>5960056.0899999999</v>
       </c>
-      <c r="BM154" s="2">
+      <c r="BM156" s="2">
         <v>17230079.330000002</v>
       </c>
-      <c r="BN154" s="2">
+      <c r="BN156" s="2">
         <v>82046516.709999993</v>
       </c>
-      <c r="BO154" s="2">
+      <c r="BO156" s="2">
         <v>27900424.439999998</v>
       </c>
-      <c r="BP154" s="2">
+      <c r="BP156" s="2">
         <v>12070630.609999994</v>
       </c>
-      <c r="BQ154" s="2">
+      <c r="BQ156" s="2">
         <v>22499400.479999997</v>
       </c>
-      <c r="BR154" s="2">
+      <c r="BR156" s="2">
         <v>107456103.60999992</v>
       </c>
-      <c r="BS154" s="2">
+      <c r="BS156" s="2">
         <v>9416306.5600000024</v>
       </c>
-      <c r="BT154" s="2">
+      <c r="BT156" s="2">
         <v>18310010.590000004</v>
       </c>
-      <c r="BU154" s="2">
+      <c r="BU156" s="2">
         <v>16118342.530000007</v>
       </c>
-      <c r="BV154" s="2">
+      <c r="BV156" s="2">
         <v>45685810.539999999</v>
       </c>
     </row>
-    <row r="155" spans="1:74" s="55" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A155" s="1" t="s">
+    <row r="157" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A157" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="B155" s="2">
-[...2 lines deleted...]
-      <c r="C155" s="2">
+      <c r="B157" s="2">
+        <v>508385692.40000021</v>
+      </c>
+      <c r="C157" s="2">
         <v>67165477.649999976</v>
       </c>
-      <c r="D155" s="2">
-[...2 lines deleted...]
-      <c r="E155" s="2">
+      <c r="D157" s="2">
+        <v>26092606.750000004</v>
+      </c>
+      <c r="E157" s="2">
         <v>12898848.279999999</v>
       </c>
-      <c r="F155" s="2">
-[...2 lines deleted...]
-      <c r="G155" s="2">
+      <c r="F157" s="2">
+        <v>22531643.499999996</v>
+      </c>
+      <c r="G157" s="2">
         <v>5684624.580000001</v>
       </c>
-      <c r="H155" s="2">
+      <c r="H157" s="2">
         <v>12279539.009999998</v>
       </c>
-      <c r="I155" s="2">
+      <c r="I157" s="2">
         <v>31480706.520000003</v>
       </c>
-      <c r="J155" s="2">
+      <c r="J157" s="2">
         <v>18563082.140000001</v>
       </c>
-      <c r="K155" s="2">
-[...2 lines deleted...]
-      <c r="L155" s="2">
+      <c r="K157" s="2">
+        <v>71111732.340000018</v>
+      </c>
+      <c r="L157" s="2">
         <v>10867461.309999999</v>
       </c>
-      <c r="M155" s="2">
+      <c r="M157" s="2">
         <v>40886616.640000001</v>
       </c>
-      <c r="N155" s="2">
+      <c r="N157" s="2">
         <v>5569627.879999999</v>
       </c>
-      <c r="O155" s="2">
+      <c r="O157" s="2">
         <v>18281213.330000002</v>
       </c>
-      <c r="P155" s="2">
+      <c r="P157" s="2">
         <v>22641094</v>
       </c>
-      <c r="Q155" s="2">
+      <c r="Q157" s="2">
         <v>22814299.349999994</v>
       </c>
-      <c r="R155" s="2">
-[...5 lines deleted...]
-      <c r="T155" s="2">
+      <c r="R157" s="2">
+        <v>7476171.96</v>
+      </c>
+      <c r="S157" s="2">
+        <v>165518515.91000003</v>
+      </c>
+      <c r="T157" s="2">
         <v>23434360.43999999</v>
       </c>
-      <c r="U155" s="2">
+      <c r="U157" s="2">
         <v>10005360.34</v>
       </c>
-      <c r="V155" s="2">
+      <c r="V157" s="2">
         <v>38319133.649999991</v>
       </c>
-      <c r="W155" s="2">
-[...2 lines deleted...]
-      <c r="X155" s="2">
+      <c r="W157" s="2">
+        <v>19109576.899999995</v>
+      </c>
+      <c r="X157" s="2">
         <v>29472399.130000003</v>
       </c>
-      <c r="Y155" s="2">
+      <c r="Y157" s="2">
         <v>9381653.0800000001</v>
       </c>
-      <c r="Z155" s="2">
+      <c r="Z157" s="2">
         <v>54030643.889999986</v>
       </c>
-      <c r="AA155" s="2">
+      <c r="AA157" s="2">
         <v>42106800.880000025</v>
       </c>
-      <c r="AB155" s="2">
-[...2 lines deleted...]
-      <c r="AC155" s="2">
+      <c r="AB157" s="2">
+        <v>33206870.07</v>
+      </c>
+      <c r="AC157" s="2">
         <v>42407401.99000001</v>
       </c>
-      <c r="AD155" s="2">
+      <c r="AD157" s="2">
         <v>1846099.33</v>
       </c>
-      <c r="AE155" s="2">
-[...8 lines deleted...]
-      <c r="AH155" s="2">
+      <c r="AE157" s="2">
+        <v>46488925.799999982</v>
+      </c>
+      <c r="AF157" s="2">
+        <v>8513022.1199999992</v>
+      </c>
+      <c r="AG157" s="2">
+        <v>8200208.2599999988</v>
+      </c>
+      <c r="AH157" s="2">
         <v>27121344.610000003</v>
       </c>
-      <c r="AI155" s="2">
-[...5 lines deleted...]
-      <c r="AK155" s="2">
+      <c r="AI157" s="2">
+        <v>23832913.440000001</v>
+      </c>
+      <c r="AJ157" s="2">
+        <v>101294023.59999996</v>
+      </c>
+      <c r="AK157" s="2">
         <v>58507365.269999988</v>
       </c>
-      <c r="AL155" s="2">
-[...11 lines deleted...]
-      <c r="AP155" s="2">
+      <c r="AL157" s="2">
+        <v>24352493.899999999</v>
+      </c>
+      <c r="AM157" s="2">
+        <v>50565766.679999985</v>
+      </c>
+      <c r="AN157" s="2">
+        <v>15706712.93</v>
+      </c>
+      <c r="AO157" s="2">
+        <v>27206423.270000011</v>
+      </c>
+      <c r="AP157" s="2">
         <v>30884043.880000006</v>
       </c>
-      <c r="AQ155" s="2">
+      <c r="AQ157" s="2">
         <v>89041135.049999952</v>
       </c>
-      <c r="AR155" s="2">
-[...2 lines deleted...]
-      <c r="AS155" s="2">
+      <c r="AR157" s="2">
+        <v>78209827.920000032</v>
+      </c>
+      <c r="AS157" s="2">
         <v>3983020.0900000008</v>
       </c>
-      <c r="AT155" s="2">
+      <c r="AT157" s="2">
         <v>19085390.649999999</v>
       </c>
-      <c r="AU155" s="2">
+      <c r="AU157" s="2">
         <v>11012701.369999997</v>
       </c>
-      <c r="AV155" s="2">
+      <c r="AV157" s="2">
         <v>29214090.299999997</v>
       </c>
-      <c r="AW155" s="2">
+      <c r="AW157" s="2">
         <v>23386820.32</v>
       </c>
-      <c r="AX155" s="2">
+      <c r="AX157" s="2">
         <v>18653166.829999998</v>
       </c>
-      <c r="AY155" s="2">
+      <c r="AY157" s="2">
         <v>17895431.199999999</v>
       </c>
-      <c r="AZ155" s="2">
+      <c r="AZ157" s="2">
         <v>14629545.109999999</v>
       </c>
-      <c r="BA155" s="2">
+      <c r="BA157" s="2">
         <v>51517274.930000015</v>
       </c>
-      <c r="BB155" s="2">
+      <c r="BB157" s="2">
         <v>25864645.780000009</v>
       </c>
-      <c r="BC155" s="2">
+      <c r="BC157" s="2">
         <v>17441620.989999998</v>
       </c>
-      <c r="BD155" s="2">
+      <c r="BD157" s="2">
         <v>8493773.4500000011</v>
       </c>
-      <c r="BE155" s="2">
+      <c r="BE157" s="2">
         <v>15582985.989999998</v>
       </c>
-      <c r="BF155" s="2">
+      <c r="BF157" s="2">
         <v>33607900.040000007</v>
       </c>
-      <c r="BG155" s="2">
+      <c r="BG157" s="2">
         <v>4825589.0599999996</v>
       </c>
-      <c r="BH155" s="2">
-[...8 lines deleted...]
-      <c r="BK155" s="2">
+      <c r="BH157" s="2">
+        <v>5160632.0800000019</v>
+      </c>
+      <c r="BI157" s="2">
+        <v>8970443.9599999972</v>
+      </c>
+      <c r="BJ157" s="2">
+        <v>65175687</v>
+      </c>
+      <c r="BK157" s="2">
         <v>27444226.649999999</v>
       </c>
-      <c r="BL155" s="2">
+      <c r="BL157" s="2">
         <v>5959190.5800000001</v>
       </c>
-      <c r="BM155" s="2">
+      <c r="BM157" s="2">
         <v>17712751.18</v>
       </c>
-      <c r="BN155" s="2">
-[...8 lines deleted...]
-      <c r="BQ155" s="2">
+      <c r="BN157" s="2">
+        <v>79487392.5</v>
+      </c>
+      <c r="BO157" s="2">
+        <v>27341767.310000006</v>
+      </c>
+      <c r="BP157" s="2">
+        <v>11905149.300000001</v>
+      </c>
+      <c r="BQ157" s="2">
         <v>21903415.930000003</v>
       </c>
-      <c r="BR155" s="2">
+      <c r="BR157" s="2">
         <v>103082907.57999998</v>
       </c>
-      <c r="BS155" s="2">
-[...2 lines deleted...]
-      <c r="BT155" s="2">
+      <c r="BS157" s="2">
+        <v>9220899.8100000005</v>
+      </c>
+      <c r="BT157" s="2">
         <v>17508910.93</v>
       </c>
-      <c r="BU155" s="2">
+      <c r="BU157" s="2">
         <v>15872323.420000002</v>
       </c>
-      <c r="BV155" s="2">
-        <v>44818776.449999981</v>
+      <c r="BV157" s="2">
+        <v>44818776.449999988</v>
       </c>
     </row>
-    <row r="156" spans="1:74" s="56" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A156" s="1" t="s">
+    <row r="158" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A158" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="B156" s="2">
+      <c r="B158" s="2">
         <v>623911399.98000062</v>
       </c>
-      <c r="C156" s="2">
+      <c r="C158" s="2">
         <v>77600874.759999946</v>
       </c>
-      <c r="D156" s="2">
+      <c r="D158" s="2">
         <v>31753106.450000003</v>
       </c>
-      <c r="E156" s="2">
+      <c r="E158" s="2">
         <v>16630528.759999992</v>
       </c>
-      <c r="F156" s="2">
+      <c r="F158" s="2">
         <v>23905426.659999996</v>
       </c>
-      <c r="G156" s="2">
+      <c r="G158" s="2">
         <v>6989205.6300000018</v>
       </c>
-      <c r="H156" s="2">
+      <c r="H158" s="2">
         <v>15486685.149999995</v>
       </c>
-      <c r="I156" s="2">
+      <c r="I158" s="2">
         <v>37810746.980000004</v>
       </c>
-      <c r="J156" s="2">
+      <c r="J158" s="2">
         <v>20968485.179999996</v>
       </c>
-      <c r="K156" s="2">
+      <c r="K158" s="2">
         <v>89201386.179999992</v>
       </c>
-      <c r="L156" s="2">
+      <c r="L158" s="2">
         <v>13466842.330000004</v>
       </c>
-      <c r="M156" s="2">
+      <c r="M158" s="2">
         <v>50812108.739999995</v>
       </c>
-      <c r="N156" s="2">
+      <c r="N158" s="2">
         <v>6931598.4000000013</v>
       </c>
-      <c r="O156" s="2">
+      <c r="O158" s="2">
         <v>22520101.560000006</v>
       </c>
-      <c r="P156" s="2">
+      <c r="P158" s="2">
         <v>28289310</v>
       </c>
-      <c r="Q156" s="2">
+      <c r="Q158" s="2">
         <v>28165946.210000008</v>
       </c>
-      <c r="R156" s="2">
+      <c r="R158" s="2">
         <v>9393871.1999999955</v>
       </c>
-      <c r="S156" s="2">
+      <c r="S158" s="2">
         <v>200473139.67000002</v>
       </c>
-      <c r="T156" s="2">
-[...2 lines deleted...]
-      <c r="U156" s="2">
+      <c r="T158" s="2">
+        <v>26693881.059999987</v>
+      </c>
+      <c r="U158" s="2">
         <v>12251802.300000001</v>
       </c>
-      <c r="V156" s="2">
-[...2 lines deleted...]
-      <c r="W156" s="2">
+      <c r="V158" s="2">
+        <v>46619393.480000019</v>
+      </c>
+      <c r="W158" s="2">
         <v>24045480.460000008</v>
       </c>
-      <c r="X156" s="2">
+      <c r="X158" s="2">
         <v>36396509.319999985</v>
       </c>
-      <c r="Y156" s="2">
-[...2 lines deleted...]
-      <c r="Z156" s="2">
+      <c r="Y158" s="2">
+        <v>11221703.899999997</v>
+      </c>
+      <c r="Z158" s="2">
         <v>48316074.250000015</v>
       </c>
-      <c r="AA156" s="2">
-[...2 lines deleted...]
-      <c r="AB156" s="2">
+      <c r="AA158" s="2">
+        <v>53089600.919999994</v>
+      </c>
+      <c r="AB158" s="2">
         <v>41812859.359999999</v>
       </c>
-      <c r="AC156" s="2">
+      <c r="AC158" s="2">
         <v>52542916.270000003</v>
       </c>
-      <c r="AD156" s="2">
+      <c r="AD158" s="2">
         <v>2263087.2600000007</v>
       </c>
-      <c r="AE156" s="2">
+      <c r="AE158" s="2">
         <v>54545956.449999988</v>
       </c>
-      <c r="AF156" s="2">
+      <c r="AF158" s="2">
         <v>10665537.399999999</v>
       </c>
-      <c r="AG156" s="2">
-[...2 lines deleted...]
-      <c r="AH156" s="2">
+      <c r="AG158" s="2">
+        <v>9961185.9399999939</v>
+      </c>
+      <c r="AH158" s="2">
         <v>33807531.79999999</v>
       </c>
-      <c r="AI156" s="2">
+      <c r="AI158" s="2">
         <v>27796387.389999993</v>
       </c>
-      <c r="AJ156" s="2">
-[...5 lines deleted...]
-      <c r="AL156" s="2">
+      <c r="AJ158" s="2">
+        <v>125871438.73999991</v>
+      </c>
+      <c r="AK158" s="2">
+        <v>72024692.040000021</v>
+      </c>
+      <c r="AL158" s="2">
         <v>29907937.860000007</v>
       </c>
-      <c r="AM156" s="2">
+      <c r="AM158" s="2">
         <v>62846549.049999997</v>
       </c>
-      <c r="AN156" s="2">
+      <c r="AN158" s="2">
         <v>19953403.259999994</v>
       </c>
-      <c r="AO156" s="2">
+      <c r="AO158" s="2">
         <v>34171023.340000004</v>
       </c>
-      <c r="AP156" s="2">
+      <c r="AP158" s="2">
         <v>39490810.129999995</v>
       </c>
-      <c r="AQ156" s="2">
-[...5 lines deleted...]
-      <c r="AS156" s="2">
+      <c r="AQ158" s="2">
+        <v>109209846.24999999</v>
+      </c>
+      <c r="AR158" s="2">
+        <v>74030381.239999995</v>
+      </c>
+      <c r="AS158" s="2">
         <v>4820965.5300000012</v>
       </c>
-      <c r="AT156" s="2">
+      <c r="AT158" s="2">
         <v>24080976.529999994</v>
       </c>
-      <c r="AU156" s="2">
+      <c r="AU158" s="2">
         <v>13557919.769999996</v>
       </c>
-      <c r="AV156" s="2">
+      <c r="AV158" s="2">
         <v>32086376.690000005</v>
       </c>
-      <c r="AW156" s="2">
+      <c r="AW158" s="2">
         <v>29001297.420000013</v>
       </c>
-      <c r="AX156" s="2">
+      <c r="AX158" s="2">
         <v>22661991.759999998</v>
       </c>
-      <c r="AY156" s="2">
+      <c r="AY158" s="2">
         <v>21994262.019999996</v>
       </c>
-      <c r="AZ156" s="2">
+      <c r="AZ158" s="2">
         <v>17451849.620000001</v>
       </c>
-      <c r="BA156" s="2">
+      <c r="BA158" s="2">
         <v>66115604.769999988</v>
       </c>
-      <c r="BB156" s="2">
+      <c r="BB158" s="2">
         <v>33320657.959999993</v>
       </c>
-      <c r="BC156" s="2">
+      <c r="BC158" s="2">
         <v>21651040.849999998</v>
       </c>
-      <c r="BD156" s="2">
+      <c r="BD158" s="2">
         <v>10675252.560000002</v>
       </c>
-      <c r="BE156" s="2">
+      <c r="BE158" s="2">
         <v>18841359.200000003</v>
       </c>
-      <c r="BF156" s="2">
+      <c r="BF158" s="2">
         <v>40206875.429999992</v>
       </c>
-      <c r="BG156" s="2">
+      <c r="BG158" s="2">
         <v>6379454.9899999993</v>
       </c>
-      <c r="BH156" s="2">
-[...2 lines deleted...]
-      <c r="BI156" s="2">
+      <c r="BH158" s="2">
+        <v>6642638.6899999995</v>
+      </c>
+      <c r="BI158" s="2">
         <v>11166647.229999999</v>
       </c>
-      <c r="BJ156" s="2">
+      <c r="BJ158" s="2">
         <v>80608905.249999955</v>
       </c>
-      <c r="BK156" s="2">
-[...2 lines deleted...]
-      <c r="BL156" s="2">
+      <c r="BK158" s="2">
+        <v>34031304.260000005</v>
+      </c>
+      <c r="BL158" s="2">
         <v>7229667.0199999996</v>
       </c>
-      <c r="BM156" s="2">
+      <c r="BM158" s="2">
         <v>17852674.609999999</v>
       </c>
-      <c r="BN156" s="2">
+      <c r="BN158" s="2">
         <v>98246958.309999973</v>
       </c>
-      <c r="BO156" s="2">
+      <c r="BO158" s="2">
         <v>34360043.07</v>
       </c>
-      <c r="BP156" s="2">
+      <c r="BP158" s="2">
         <v>14853767.079999994</v>
       </c>
-      <c r="BQ156" s="2">
+      <c r="BQ158" s="2">
         <v>27239204.24000001</v>
       </c>
-      <c r="BR156" s="2">
+      <c r="BR158" s="2">
         <v>124495838.23999998</v>
       </c>
-      <c r="BS156" s="2">
+      <c r="BS158" s="2">
         <v>10856046.5</v>
       </c>
-      <c r="BT156" s="2">
+      <c r="BT158" s="2">
         <v>20265151.009999998</v>
       </c>
-      <c r="BU156" s="2">
-[...2 lines deleted...]
-      <c r="BV156" s="2">
+      <c r="BU158" s="2">
+        <v>19913765.100000001</v>
+      </c>
+      <c r="BV158" s="2">
         <v>54168909.07</v>
       </c>
     </row>
-    <row r="157" spans="1:74" s="57" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A157" s="1" t="s">
+    <row r="159" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A159" s="1" t="s">
         <v>151</v>
       </c>
-      <c r="B157" s="2">
+      <c r="B159" s="2">
         <v>601661619.95000041</v>
       </c>
-      <c r="C157" s="2">
+      <c r="C159" s="2">
         <v>74940638.860000014</v>
       </c>
-      <c r="D157" s="2">
+      <c r="D159" s="2">
         <v>30298890.219999999</v>
       </c>
-      <c r="E157" s="2">
-[...17 lines deleted...]
-      <c r="K157" s="2">
+      <c r="E159" s="2">
+        <v>15604369.559999999</v>
+      </c>
+      <c r="F159" s="2">
+        <v>22769225</v>
+      </c>
+      <c r="G159" s="2">
+        <v>7328634.6599999983</v>
+      </c>
+      <c r="H159" s="2">
+        <v>15387505.640000001</v>
+      </c>
+      <c r="I159" s="2">
+        <v>36637156.990000002</v>
+      </c>
+      <c r="J159" s="2">
+        <v>19736835.289999992</v>
+      </c>
+      <c r="K159" s="2">
         <v>87752385.389999986</v>
       </c>
-      <c r="L157" s="2">
+      <c r="L159" s="2">
         <v>13417699.76</v>
       </c>
-      <c r="M157" s="2">
-[...2 lines deleted...]
-      <c r="N157" s="2">
+      <c r="M159" s="2">
+        <v>49531216.32</v>
+      </c>
+      <c r="N159" s="2">
         <v>6800351.3200000003</v>
       </c>
-      <c r="O157" s="2">
-[...8 lines deleted...]
-      <c r="R157" s="2">
+      <c r="O159" s="2">
+        <v>21843859.690000001</v>
+      </c>
+      <c r="P159" s="2">
+        <v>26904802.719999991</v>
+      </c>
+      <c r="Q159" s="2">
+        <v>27518808.859999999</v>
+      </c>
+      <c r="R159" s="2">
         <v>9366459.879999999</v>
       </c>
-      <c r="S157" s="2">
+      <c r="S159" s="2">
         <v>191386225.16999999</v>
       </c>
-      <c r="T157" s="2">
+      <c r="T159" s="2">
         <v>25894759.940000001</v>
       </c>
-      <c r="U157" s="2">
+      <c r="U159" s="2">
         <v>11722566.149999999</v>
       </c>
-      <c r="V157" s="2">
-[...8 lines deleted...]
-      <c r="Y157" s="2">
+      <c r="V159" s="2">
+        <v>45371914.829999976</v>
+      </c>
+      <c r="W159" s="2">
+        <v>24175070.119999975</v>
+      </c>
+      <c r="X159" s="2">
+        <v>35839748.329999998</v>
+      </c>
+      <c r="Y159" s="2">
         <v>10982873.509999998</v>
       </c>
-      <c r="Z157" s="2">
-[...8 lines deleted...]
-      <c r="AC157" s="2">
+      <c r="Z159" s="2">
+        <v>43695398.039999984</v>
+      </c>
+      <c r="AA159" s="2">
+        <v>51481895.770000011</v>
+      </c>
+      <c r="AB159" s="2">
+        <v>40715310.200000003</v>
+      </c>
+      <c r="AC159" s="2">
         <v>49877211.270000011</v>
       </c>
-      <c r="AD157" s="2">
+      <c r="AD159" s="2">
         <v>2150614.4800000004</v>
       </c>
-      <c r="AE157" s="2">
-[...2 lines deleted...]
-      <c r="AF157" s="2">
+      <c r="AE159" s="2">
+        <v>52821837.290000029</v>
+      </c>
+      <c r="AF159" s="2">
         <v>10549408.07</v>
       </c>
-      <c r="AG157" s="2">
+      <c r="AG159" s="2">
         <v>9887120.0099999961</v>
       </c>
-      <c r="AH157" s="2">
-[...11 lines deleted...]
-      <c r="AL157" s="2">
+      <c r="AH159" s="2">
+        <v>32906163.29999999</v>
+      </c>
+      <c r="AI159" s="2">
+        <v>26703918.429999996</v>
+      </c>
+      <c r="AJ159" s="2">
+        <v>120012866.87999994</v>
+      </c>
+      <c r="AK159" s="2">
+        <v>69322827.570000008</v>
+      </c>
+      <c r="AL159" s="2">
         <v>28987636.859999999</v>
       </c>
-      <c r="AM157" s="2">
-[...2 lines deleted...]
-      <c r="AN157" s="2">
+      <c r="AM159" s="2">
+        <v>61615502.280000016</v>
+      </c>
+      <c r="AN159" s="2">
         <v>19305876.259999994</v>
       </c>
-      <c r="AO157" s="2">
-[...5 lines deleted...]
-      <c r="AQ157" s="2">
+      <c r="AO159" s="2">
+        <v>33493294.859999992</v>
+      </c>
+      <c r="AP159" s="2">
+        <v>39165702.950000003</v>
+      </c>
+      <c r="AQ159" s="2">
         <v>104700387.65999997</v>
       </c>
-      <c r="AR157" s="2">
+      <c r="AR159" s="2">
         <v>69915239.659999996</v>
       </c>
-      <c r="AS157" s="2">
-[...8 lines deleted...]
-      <c r="AV157" s="2">
+      <c r="AS159" s="2">
+        <v>4686900.2</v>
+      </c>
+      <c r="AT159" s="2">
+        <v>23503732.450000003</v>
+      </c>
+      <c r="AU159" s="2">
+        <v>13531705.800000001</v>
+      </c>
+      <c r="AV159" s="2">
         <v>31155084.120000005</v>
       </c>
-      <c r="AW157" s="2">
-[...2 lines deleted...]
-      <c r="AX157" s="2">
+      <c r="AW159" s="2">
+        <v>28730470.149999987</v>
+      </c>
+      <c r="AX159" s="2">
         <v>22288359.999999993</v>
       </c>
-      <c r="AY157" s="2">
-[...8 lines deleted...]
-      <c r="BB157" s="2">
+      <c r="AY159" s="2">
+        <v>21166320.370000001</v>
+      </c>
+      <c r="AZ159" s="2">
+        <v>16719535.1</v>
+      </c>
+      <c r="BA159" s="2">
+        <v>65204740.509999998</v>
+      </c>
+      <c r="BB159" s="2">
         <v>32903174.410000004</v>
       </c>
-      <c r="BC157" s="2">
-[...14 lines deleted...]
-      <c r="BH157" s="2">
+      <c r="BC159" s="2">
+        <v>20861467.329999998</v>
+      </c>
+      <c r="BD159" s="2">
+        <v>10193047.029999997</v>
+      </c>
+      <c r="BE159" s="2">
+        <v>18224095.719999999</v>
+      </c>
+      <c r="BF159" s="2">
+        <v>39345174.399999991</v>
+      </c>
+      <c r="BG159" s="2">
+        <v>6039331.5199999977</v>
+      </c>
+      <c r="BH159" s="2">
         <v>6451344.629999999</v>
       </c>
-      <c r="BI157" s="2">
-[...8 lines deleted...]
-      <c r="BL157" s="2">
+      <c r="BI159" s="2">
+        <v>10656329.049999997</v>
+      </c>
+      <c r="BJ159" s="2">
+        <v>78258591.639999971</v>
+      </c>
+      <c r="BK159" s="2">
+        <v>32608958.599999994</v>
+      </c>
+      <c r="BL159" s="2">
         <v>7069383.9700000007</v>
       </c>
-      <c r="BM157" s="2">
-[...17 lines deleted...]
-      <c r="BS157" s="2">
+      <c r="BM159" s="2">
+        <v>16131808.169999996</v>
+      </c>
+      <c r="BN159" s="2">
+        <v>95194141.900000006</v>
+      </c>
+      <c r="BO159" s="2">
+        <v>32486122.82</v>
+      </c>
+      <c r="BP159" s="2">
+        <v>14478092.959999993</v>
+      </c>
+      <c r="BQ159" s="2">
+        <v>26446546.289999999</v>
+      </c>
+      <c r="BR159" s="2">
+        <v>119885798.88</v>
+      </c>
+      <c r="BS159" s="2">
         <v>10822761.569999998</v>
       </c>
-      <c r="BT157" s="2">
+      <c r="BT159" s="2">
         <v>19815952.199999996</v>
       </c>
-      <c r="BU157" s="2">
+      <c r="BU159" s="2">
         <v>19579107.310000002</v>
       </c>
-      <c r="BV157" s="2">
-        <v>52470797.229999989</v>
+      <c r="BV159" s="2">
+        <v>52470797.230000004</v>
       </c>
     </row>
-    <row r="158" spans="1:74" s="58" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A158" s="1" t="s">
+    <row r="160" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A160" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="B158" s="2">
+      <c r="B160" s="2">
         <v>652413407.64000034</v>
       </c>
-      <c r="C158" s="2">
-[...2 lines deleted...]
-      <c r="D158" s="2">
+      <c r="C160" s="2">
+        <v>79180918.940000042</v>
+      </c>
+      <c r="D160" s="2">
         <v>32918939.430000015</v>
       </c>
-      <c r="E158" s="2">
-[...8 lines deleted...]
-      <c r="H158" s="2">
+      <c r="E160" s="2">
+        <v>16196328.369999997</v>
+      </c>
+      <c r="F160" s="2">
+        <v>24499362.82</v>
+      </c>
+      <c r="G160" s="2">
+        <v>8092912.7699999977</v>
+      </c>
+      <c r="H160" s="2">
         <v>16381629.339999996</v>
       </c>
-      <c r="I158" s="2">
+      <c r="I160" s="2">
         <v>39420497.870000005</v>
       </c>
-      <c r="J158" s="2">
+      <c r="J160" s="2">
         <v>21053259.530000001</v>
       </c>
-      <c r="K158" s="2">
-[...2 lines deleted...]
-      <c r="L158" s="2">
+      <c r="K160" s="2">
+        <v>95237445.429999933</v>
+      </c>
+      <c r="L160" s="2">
         <v>14544422.66</v>
       </c>
-      <c r="M158" s="2">
+      <c r="M160" s="2">
         <v>52125856.940000013</v>
       </c>
-      <c r="N158" s="2">
-[...2 lines deleted...]
-      <c r="O158" s="2">
+      <c r="N160" s="2">
+        <v>7368887.1199999992</v>
+      </c>
+      <c r="O160" s="2">
         <v>22917807.239999995</v>
       </c>
-      <c r="P158" s="2">
+      <c r="P160" s="2">
         <v>28614421.549999993</v>
       </c>
-      <c r="Q158" s="2">
-[...5 lines deleted...]
-      <c r="S158" s="2">
+      <c r="Q160" s="2">
+        <v>28645842.180000007</v>
+      </c>
+      <c r="R160" s="2">
+        <v>10147726.829999998</v>
+      </c>
+      <c r="S160" s="2">
         <v>205985247.10999992</v>
       </c>
-      <c r="T158" s="2">
-[...35 lines deleted...]
-      <c r="AF158" s="2">
+      <c r="T160" s="2">
+        <v>29407966.860000011</v>
+      </c>
+      <c r="U160" s="2">
+        <v>12157050.67</v>
+      </c>
+      <c r="V160" s="2">
+        <v>49078975.160000004</v>
+      </c>
+      <c r="W160" s="2">
+        <v>25630200.070000008</v>
+      </c>
+      <c r="X160" s="2">
+        <v>37820933.620000005</v>
+      </c>
+      <c r="Y160" s="2">
+        <v>11961729.870000001</v>
+      </c>
+      <c r="Z160" s="2">
+        <v>46970289.379999988</v>
+      </c>
+      <c r="AA160" s="2">
+        <v>54415786.36999999</v>
+      </c>
+      <c r="AB160" s="2">
+        <v>43903114.169999979</v>
+      </c>
+      <c r="AC160" s="2">
+        <v>53371456.729999959</v>
+      </c>
+      <c r="AD160" s="2">
+        <v>2265237.4699999997</v>
+      </c>
+      <c r="AE160" s="2">
+        <v>55784424.489999995</v>
+      </c>
+      <c r="AF160" s="2">
         <v>10821493.030000001</v>
       </c>
-      <c r="AG158" s="2">
-[...26 lines deleted...]
-      <c r="AP158" s="2">
+      <c r="AG160" s="2">
+        <v>11038004.759999996</v>
+      </c>
+      <c r="AH160" s="2">
+        <v>34914428.590000004</v>
+      </c>
+      <c r="AI160" s="2">
+        <v>29098832.480000012</v>
+      </c>
+      <c r="AJ160" s="2">
+        <v>127784330.99000004</v>
+      </c>
+      <c r="AK160" s="2">
+        <v>76361154.86999996</v>
+      </c>
+      <c r="AL160" s="2">
+        <v>30111733.829999991</v>
+      </c>
+      <c r="AM160" s="2">
+        <v>65363637.299999997</v>
+      </c>
+      <c r="AN160" s="2">
+        <v>20197019.960000001</v>
+      </c>
+      <c r="AO160" s="2">
+        <v>35252862.739999987</v>
+      </c>
+      <c r="AP160" s="2">
         <v>41878396.32</v>
       </c>
-      <c r="AQ158" s="2">
-[...5 lines deleted...]
-      <c r="AS158" s="2">
+      <c r="AQ160" s="2">
+        <v>112633275.75000003</v>
+      </c>
+      <c r="AR160" s="2">
+        <v>77671817.340000018</v>
+      </c>
+      <c r="AS160" s="2">
         <v>4965231.8800000008</v>
       </c>
-      <c r="AT158" s="2">
-[...5 lines deleted...]
-      <c r="AV158" s="2">
+      <c r="AT160" s="2">
+        <v>24172717.339999985</v>
+      </c>
+      <c r="AU160" s="2">
+        <v>13981741.43</v>
+      </c>
+      <c r="AV160" s="2">
         <v>33738704.079999998</v>
       </c>
-      <c r="AW158" s="2">
-[...14 lines deleted...]
-      <c r="BB158" s="2">
+      <c r="AW160" s="2">
+        <v>29974193.489999995</v>
+      </c>
+      <c r="AX160" s="2">
+        <v>23399564.93</v>
+      </c>
+      <c r="AY160" s="2">
+        <v>22173997.940000001</v>
+      </c>
+      <c r="AZ160" s="2">
+        <v>18088868.48</v>
+      </c>
+      <c r="BA160" s="2">
+        <v>70298105.770000026</v>
+      </c>
+      <c r="BB160" s="2">
         <v>34554057.309999987</v>
       </c>
-      <c r="BC158" s="2">
-[...5 lines deleted...]
-      <c r="BE158" s="2">
+      <c r="BC160" s="2">
+        <v>22390692.589999996</v>
+      </c>
+      <c r="BD160" s="2">
+        <v>10668839.98</v>
+      </c>
+      <c r="BE160" s="2">
         <v>20231301.840000004</v>
       </c>
-      <c r="BF158" s="2">
-[...29 lines deleted...]
-      <c r="BP158" s="2">
+      <c r="BF160" s="2">
+        <v>42700138.540000007</v>
+      </c>
+      <c r="BG160" s="2">
+        <v>6439832.6199999992</v>
+      </c>
+      <c r="BH160" s="2">
+        <v>7137067.7000000011</v>
+      </c>
+      <c r="BI160" s="2">
+        <v>11294746.17</v>
+      </c>
+      <c r="BJ160" s="2">
+        <v>83897935.399999991</v>
+      </c>
+      <c r="BK160" s="2">
+        <v>34436358.300000004</v>
+      </c>
+      <c r="BL160" s="2">
+        <v>7940984.2600000016</v>
+      </c>
+      <c r="BM160" s="2">
+        <v>17270745.940000005</v>
+      </c>
+      <c r="BN160" s="2">
+        <v>102618470.10999997</v>
+      </c>
+      <c r="BO160" s="2">
+        <v>34600550.720000006</v>
+      </c>
+      <c r="BP160" s="2">
         <v>15012759.120000001</v>
       </c>
-      <c r="BQ158" s="2">
-[...11 lines deleted...]
-      <c r="BU158" s="2">
+      <c r="BQ160" s="2">
+        <v>28261323.239999987</v>
+      </c>
+      <c r="BR160" s="2">
+        <v>129160436.67999996</v>
+      </c>
+      <c r="BS160" s="2">
+        <v>11465853.08</v>
+      </c>
+      <c r="BT160" s="2">
+        <v>20998088.800000004</v>
+      </c>
+      <c r="BU160" s="2">
         <v>21062332.560000002</v>
       </c>
-      <c r="BV158" s="2">
-        <v>55597674.459999986</v>
+      <c r="BV160" s="2">
+        <v>55597674.459999979</v>
+      </c>
+    </row>
+    <row r="161" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A161" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B161" s="2">
+        <v>650517814.40000033</v>
+      </c>
+      <c r="C161" s="2">
+        <v>79175447.749999955</v>
+      </c>
+      <c r="D161" s="2">
+        <v>33117503.169999994</v>
+      </c>
+      <c r="E161" s="2">
+        <v>16507543.090000004</v>
+      </c>
+      <c r="F161" s="2">
+        <v>24274781.450000003</v>
+      </c>
+      <c r="G161" s="2">
+        <v>8104092.3299999991</v>
+      </c>
+      <c r="H161" s="2">
+        <v>16039563.549999997</v>
+      </c>
+      <c r="I161" s="2">
+        <v>39012266.270000011</v>
+      </c>
+      <c r="J161" s="2">
+        <v>20887678.68</v>
+      </c>
+      <c r="K161" s="2">
+        <v>93997904.850000024</v>
+      </c>
+      <c r="L161" s="2">
+        <v>13916208.950000003</v>
+      </c>
+      <c r="M161" s="2">
+        <v>52346329.809999987</v>
+      </c>
+      <c r="N161" s="2">
+        <v>7477172.2099999981</v>
+      </c>
+      <c r="O161" s="2">
+        <v>22581237.409999993</v>
+      </c>
+      <c r="P161" s="2">
+        <v>28879171.729999989</v>
+      </c>
+      <c r="Q161" s="2">
+        <v>28221267.649999999</v>
+      </c>
+      <c r="R161" s="2">
+        <v>10237671.669999994</v>
+      </c>
+      <c r="S161" s="2">
+        <v>204121465.09000009</v>
+      </c>
+      <c r="T161" s="2">
+        <v>29778983.369999994</v>
+      </c>
+      <c r="U161" s="2">
+        <v>12089408.489999996</v>
+      </c>
+      <c r="V161" s="2">
+        <v>49198344.38000001</v>
+      </c>
+      <c r="W161" s="2">
+        <v>25474452.050000023</v>
+      </c>
+      <c r="X161" s="2">
+        <v>37298574.909999996</v>
+      </c>
+      <c r="Y161" s="2">
+        <v>12115488.030000001</v>
+      </c>
+      <c r="Z161" s="2">
+        <v>48060528.399999991</v>
+      </c>
+      <c r="AA161" s="2">
+        <v>54272179.209999993</v>
+      </c>
+      <c r="AB161" s="2">
+        <v>42837449.270000003</v>
+      </c>
+      <c r="AC161" s="2">
+        <v>54684722.109999999</v>
+      </c>
+      <c r="AD161" s="2">
+        <v>2292491.8899999997</v>
+      </c>
+      <c r="AE161" s="2">
+        <v>55822582.349999979</v>
+      </c>
+      <c r="AF161" s="2">
+        <v>10660235.920000002</v>
+      </c>
+      <c r="AG161" s="2">
+        <v>11602577.169999998</v>
+      </c>
+      <c r="AH161" s="2">
+        <v>35025289.459999993</v>
+      </c>
+      <c r="AI161" s="2">
+        <v>28947812.32</v>
+      </c>
+      <c r="AJ161" s="2">
+        <v>125062242.20999995</v>
+      </c>
+      <c r="AK161" s="2">
+        <v>76613953.989999965</v>
+      </c>
+      <c r="AL161" s="2">
+        <v>30298491.389999993</v>
+      </c>
+      <c r="AM161" s="2">
+        <v>64391093.940000013</v>
+      </c>
+      <c r="AN161" s="2">
+        <v>19925211.569999993</v>
+      </c>
+      <c r="AO161" s="2">
+        <v>34615045.289999999</v>
+      </c>
+      <c r="AP161" s="2">
+        <v>40778180.740000002</v>
+      </c>
+      <c r="AQ161" s="2">
+        <v>113125800.82000007</v>
+      </c>
+      <c r="AR161" s="2">
+        <v>79512686.200000003</v>
+      </c>
+      <c r="AS161" s="2">
+        <v>4932408.4499999993</v>
+      </c>
+      <c r="AT161" s="2">
+        <v>23648525.490000002</v>
+      </c>
+      <c r="AU161" s="2">
+        <v>13942235.439999998</v>
+      </c>
+      <c r="AV161" s="2">
+        <v>34153183.870000005</v>
+      </c>
+      <c r="AW161" s="2">
+        <v>30332945.059999995</v>
+      </c>
+      <c r="AX161" s="2">
+        <v>23719499.290000007</v>
+      </c>
+      <c r="AY161" s="2">
+        <v>22444594.580000006</v>
+      </c>
+      <c r="AZ161" s="2">
+        <v>18331660.699999999</v>
+      </c>
+      <c r="BA161" s="2">
+        <v>70102706.709999993</v>
+      </c>
+      <c r="BB161" s="2">
+        <v>33980207.379999995</v>
+      </c>
+      <c r="BC161" s="2">
+        <v>22107501.299999993</v>
+      </c>
+      <c r="BD161" s="2">
+        <v>10563686.109999996</v>
+      </c>
+      <c r="BE161" s="2">
+        <v>20263214.629999999</v>
+      </c>
+      <c r="BF161" s="2">
+        <v>42595644.919999994</v>
+      </c>
+      <c r="BG161" s="2">
+        <v>6530265.4999999981</v>
+      </c>
+      <c r="BH161" s="2">
+        <v>7008476.0599999996</v>
+      </c>
+      <c r="BI161" s="2">
+        <v>11257370.240000002</v>
+      </c>
+      <c r="BJ161" s="2">
+        <v>82559027.469999984</v>
+      </c>
+      <c r="BK161" s="2">
+        <v>33586008.079999998</v>
+      </c>
+      <c r="BL161" s="2">
+        <v>8015422.5999999987</v>
+      </c>
+      <c r="BM161" s="2">
+        <v>17735582.539999999</v>
+      </c>
+      <c r="BN161" s="2">
+        <v>100373630.12</v>
+      </c>
+      <c r="BO161" s="2">
+        <v>34677479.769999996</v>
+      </c>
+      <c r="BP161" s="2">
+        <v>15574456.35</v>
+      </c>
+      <c r="BQ161" s="2">
+        <v>28399514.560000006</v>
+      </c>
+      <c r="BR161" s="2">
+        <v>127233595.67999998</v>
+      </c>
+      <c r="BS161" s="2">
+        <v>11233401.25</v>
+      </c>
+      <c r="BT161" s="2">
+        <v>21159813.510000002</v>
+      </c>
+      <c r="BU161" s="2">
+        <v>20282505.769999996</v>
+      </c>
+      <c r="BV161" s="2">
+        <v>55788582.539999992</v>
+      </c>
+    </row>
+    <row r="162" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A162" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="B162" s="2">
+        <v>649585182.68000054</v>
+      </c>
+      <c r="C162" s="2">
+        <v>80059321.929999948</v>
+      </c>
+      <c r="D162" s="2">
+        <v>35095610.940000013</v>
+      </c>
+      <c r="E162" s="2">
+        <v>16720837.890000002</v>
+      </c>
+      <c r="F162" s="2">
+        <v>26952988.809999999</v>
+      </c>
+      <c r="G162" s="2">
+        <v>9809270.9100000039</v>
+      </c>
+      <c r="H162" s="2">
+        <v>16533620.620000005</v>
+      </c>
+      <c r="I162" s="2">
+        <v>40803752.539999992</v>
+      </c>
+      <c r="J162" s="2">
+        <v>23127115.379999995</v>
+      </c>
+      <c r="K162" s="2">
+        <v>98908068.930000037</v>
+      </c>
+      <c r="L162" s="2">
+        <v>14811485.58</v>
+      </c>
+      <c r="M162" s="2">
+        <v>53395751.979999997</v>
+      </c>
+      <c r="N162" s="2">
+        <v>8173390.7400000002</v>
+      </c>
+      <c r="O162" s="2">
+        <v>23320555.440000005</v>
+      </c>
+      <c r="P162" s="2">
+        <v>30257343.190000001</v>
+      </c>
+      <c r="Q162" s="2">
+        <v>28892706.470000003</v>
+      </c>
+      <c r="R162" s="2">
+        <v>10985869.410000002</v>
+      </c>
+      <c r="S162" s="2">
+        <v>202316290.18000007</v>
+      </c>
+      <c r="T162" s="2">
+        <v>33390714.740000002</v>
+      </c>
+      <c r="U162" s="2">
+        <v>12501183.619999997</v>
+      </c>
+      <c r="V162" s="2">
+        <v>51337021.939999998</v>
+      </c>
+      <c r="W162" s="2">
+        <v>26834458.899999984</v>
+      </c>
+      <c r="X162" s="2">
+        <v>39125817.039999992</v>
+      </c>
+      <c r="Y162" s="2">
+        <v>13243719.199999997</v>
+      </c>
+      <c r="Z162" s="2">
+        <v>59645846.279999986</v>
+      </c>
+      <c r="AA162" s="2">
+        <v>55840456.040000021</v>
+      </c>
+      <c r="AB162" s="2">
+        <v>42391628.300000012</v>
+      </c>
+      <c r="AC162" s="2">
+        <v>60309208.020000003</v>
+      </c>
+      <c r="AD162" s="2">
+        <v>2474869.1100000008</v>
+      </c>
+      <c r="AE162" s="2">
+        <v>57120724.229999959</v>
+      </c>
+      <c r="AF162" s="2">
+        <v>10981512.409999996</v>
+      </c>
+      <c r="AG162" s="2">
+        <v>12247167.129999999</v>
+      </c>
+      <c r="AH162" s="2">
+        <v>36674248.639999986</v>
+      </c>
+      <c r="AI162" s="2">
+        <v>31219507.689999998</v>
+      </c>
+      <c r="AJ162" s="2">
+        <v>124822545.55999997</v>
+      </c>
+      <c r="AK162" s="2">
+        <v>82375740.130000025</v>
+      </c>
+      <c r="AL162" s="2">
+        <v>30894500.980000004</v>
+      </c>
+      <c r="AM162" s="2">
+        <v>67081615.180000007</v>
+      </c>
+      <c r="AN162" s="2">
+        <v>20293782.879999995</v>
+      </c>
+      <c r="AO162" s="2">
+        <v>33929484.370000005</v>
+      </c>
+      <c r="AP162" s="2">
+        <v>43338710.409999996</v>
+      </c>
+      <c r="AQ162" s="2">
+        <v>114938096.31</v>
+      </c>
+      <c r="AR162" s="2">
+        <v>93962820.659999952</v>
+      </c>
+      <c r="AS162" s="2">
+        <v>5326490.2199999979</v>
+      </c>
+      <c r="AT162" s="2">
+        <v>24034170.799999997</v>
+      </c>
+      <c r="AU162" s="2">
+        <v>15062552.809999995</v>
+      </c>
+      <c r="AV162" s="2">
+        <v>38788940.060000002</v>
+      </c>
+      <c r="AW162" s="2">
+        <v>32880504.139999978</v>
+      </c>
+      <c r="AX162" s="2">
+        <v>25190114.920000006</v>
+      </c>
+      <c r="AY162" s="2">
+        <v>23105082.409999996</v>
+      </c>
+      <c r="AZ162" s="2">
+        <v>19425082.369999997</v>
+      </c>
+      <c r="BA162" s="2">
+        <v>71314537.959999993</v>
+      </c>
+      <c r="BB162" s="2">
+        <v>36198649.260000005</v>
+      </c>
+      <c r="BC162" s="2">
+        <v>22650500.43</v>
+      </c>
+      <c r="BD162" s="2">
+        <v>11279322.219999997</v>
+      </c>
+      <c r="BE162" s="2">
+        <v>22390972.950000003</v>
+      </c>
+      <c r="BF162" s="2">
+        <v>45748880.999999993</v>
+      </c>
+      <c r="BG162" s="2">
+        <v>7486822.8800000008</v>
+      </c>
+      <c r="BH162" s="2">
+        <v>7677548.1399999978</v>
+      </c>
+      <c r="BI162" s="2">
+        <v>12048905.059999999</v>
+      </c>
+      <c r="BJ162" s="2">
+        <v>84563897.619999975</v>
+      </c>
+      <c r="BK162" s="2">
+        <v>33839557.519999996</v>
+      </c>
+      <c r="BL162" s="2">
+        <v>8787976.7799999993</v>
+      </c>
+      <c r="BM162" s="2">
+        <v>19987951.649999999</v>
+      </c>
+      <c r="BN162" s="2">
+        <v>100610413.33999994</v>
+      </c>
+      <c r="BO162" s="2">
+        <v>36531798.82</v>
+      </c>
+      <c r="BP162" s="2">
+        <v>16482697.780000001</v>
+      </c>
+      <c r="BQ162" s="2">
+        <v>29974302.340000015</v>
+      </c>
+      <c r="BR162" s="2">
+        <v>130221988.04000004</v>
+      </c>
+      <c r="BS162" s="2">
+        <v>12234540.050000004</v>
+      </c>
+      <c r="BT162" s="2">
+        <v>22209339.029999994</v>
+      </c>
+      <c r="BU162" s="2">
+        <v>21172843.230000004</v>
+      </c>
+      <c r="BV162" s="2">
+        <v>56417071.620000005</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
-    <mergeCell ref="A80:BV80"/>
+    <mergeCell ref="A82:BV82"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Kraje a okresy</vt:lpstr>