--- v1 (2026-08-11)
+++ v2 (2026-10-12)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\00021346\Documents\OpenData\open07_26\suboryOD_0726\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\00021346\Documents\OpenData\open09_26\suboryOD_0926\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9D563A2B-A8AA-4354-B6AA-48B452251B63}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B04C7F1-079C-4B82-A1A3-C74AC823D3B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Kraje a okresy" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="157">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>BA (EUR)</t>
   </si>
   <si>
     <t>BB (EUR)</t>
   </si>
   <si>
     <t>KE (EUR)</t>
   </si>
   <si>
     <t>NA (EUR)</t>
   </si>
   <si>
     <t>NR (EUR)</t>
   </si>
   <si>
     <t>PO (EUR)</t>
   </si>
   <si>
     <t>TN (EUR)</t>
   </si>
   <si>
@@ -483,50 +483,56 @@
     <t>2025-11</t>
   </si>
   <si>
     <t>2025-12</t>
   </si>
   <si>
     <t>2026-01</t>
   </si>
   <si>
     <t>2026-02</t>
   </si>
   <si>
     <t>2026-03</t>
   </si>
   <si>
     <t>2026-04</t>
   </si>
   <si>
     <t>2026-05</t>
   </si>
   <si>
     <t>2026-06</t>
   </si>
   <si>
     <t>2026-07</t>
+  </si>
+  <si>
+    <t>2026-08</t>
+  </si>
+  <si>
+    <t>2026-09</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
@@ -1355,51 +1361,51 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BV162"/>
+  <dimension ref="A1:BV166"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="10" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" customWidth="1"/>
     <col min="12" max="12" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="14" max="18" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="21" max="22" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="25" max="28" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="11.42578125" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="34" max="39" width="11.42578125" bestFit="1" customWidth="1"/>
@@ -1448,20593 +1454,21105 @@
       </c>
       <c r="F2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A3" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="2">
         <v>496929514.61000019</v>
       </c>
       <c r="C3" s="2">
-        <v>205365671.69999984</v>
+        <v>205368033.96999985</v>
       </c>
       <c r="D3" s="2">
-        <v>236137733.44999999</v>
+        <v>236137733.44999975</v>
       </c>
       <c r="E3" s="2">
-        <v>2121845.6700000009</v>
+        <v>2118481.0300000007</v>
       </c>
       <c r="F3" s="2">
-        <v>230762145.87</v>
+        <v>230762145.87000006</v>
       </c>
       <c r="G3" s="2">
-        <v>244332799.39999968</v>
+        <v>244333801.76999971</v>
       </c>
       <c r="H3" s="2">
         <v>198066763.84999982</v>
       </c>
       <c r="I3" s="2">
         <v>216120583.46000001</v>
       </c>
       <c r="J3" s="2">
         <v>274159187.80999982</v>
       </c>
       <c r="K3" s="3"/>
     </row>
     <row r="4" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="2">
         <v>499451725.70000041</v>
       </c>
       <c r="C4" s="2">
-        <v>206618921.38999969</v>
+        <v>206620733.08999968</v>
       </c>
       <c r="D4" s="2">
-        <v>240254596.49999976</v>
+        <v>240254596.49999985</v>
       </c>
       <c r="E4" s="2">
-        <v>1800179.0900000008</v>
+        <v>1797199.8900000011</v>
       </c>
       <c r="F4" s="2">
-        <v>236356233.95999953</v>
+        <v>236356233.95999956</v>
       </c>
       <c r="G4" s="2">
-        <v>244637958.52999982</v>
+        <v>244639126.02999973</v>
       </c>
       <c r="H4" s="2">
         <v>199724122.83000001</v>
       </c>
       <c r="I4" s="2">
         <v>223661662.37</v>
       </c>
       <c r="J4" s="2">
         <v>275616069.02999997</v>
       </c>
       <c r="K4" s="3"/>
     </row>
     <row r="5" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A5" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="2">
         <v>408195197.90000027</v>
       </c>
       <c r="C5" s="2">
-        <v>185649496.35999972</v>
+        <v>185649496.36000007</v>
       </c>
       <c r="D5" s="2">
         <v>213402155.89000002</v>
       </c>
       <c r="E5" s="2">
-        <v>1340265.4000000004</v>
+        <v>1338546.53</v>
       </c>
       <c r="F5" s="2">
-        <v>219203126.90000015</v>
+        <v>219203126.89999998</v>
       </c>
       <c r="G5" s="2">
-        <v>214322577.66000015</v>
+        <v>214324296.52999991</v>
       </c>
       <c r="H5" s="2">
-        <v>186701106.63999993</v>
+        <v>186701106.63999987</v>
       </c>
       <c r="I5" s="2">
-        <v>207408369.9799999</v>
+        <v>207408369.98000008</v>
       </c>
       <c r="J5" s="2">
-        <v>233089933.34000018</v>
+        <v>233089933.33999997</v>
       </c>
       <c r="K5" s="3"/>
     </row>
     <row r="6" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="2">
         <v>351714365.66999996</v>
       </c>
       <c r="C6" s="2">
-        <v>176127777.86999971</v>
+        <v>176127826.86999968</v>
       </c>
       <c r="D6" s="2">
         <v>200550796.49000007</v>
       </c>
       <c r="E6" s="2">
-        <v>1407076.9899999998</v>
+        <v>1405511.8199999998</v>
       </c>
       <c r="F6" s="2">
-        <v>211611811.73000011</v>
+        <v>211611811.73000002</v>
       </c>
       <c r="G6" s="2">
-        <v>201886604.2599999</v>
+        <v>201888120.42999992</v>
       </c>
       <c r="H6" s="2">
         <v>180486172.13000005</v>
       </c>
       <c r="I6" s="2">
         <v>200299029.04000011</v>
       </c>
       <c r="J6" s="2">
         <v>221282211.7599999</v>
       </c>
       <c r="K6" s="3"/>
     </row>
     <row r="7" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A7" s="1" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="2">
         <v>436382755.75000042</v>
       </c>
       <c r="C7" s="2">
-        <v>206221380.64999983</v>
+        <v>206222246.17999983</v>
       </c>
       <c r="D7" s="2">
-        <v>239599368.51000029</v>
+        <v>239599368.5100002</v>
       </c>
       <c r="E7" s="2">
-        <v>1881555.7400000005</v>
+        <v>1879232.2000000007</v>
       </c>
       <c r="F7" s="2">
         <v>243571044.62</v>
       </c>
       <c r="G7" s="2">
-        <v>239212052.14999989</v>
+        <v>239213510.15999991</v>
       </c>
       <c r="H7" s="2">
         <v>208448613.04999998</v>
       </c>
       <c r="I7" s="2">
         <v>230091139.47000009</v>
       </c>
       <c r="J7" s="2">
         <v>258819498.97000003</v>
       </c>
       <c r="K7" s="3"/>
     </row>
     <row r="8" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="2">
         <v>530561797.11000025</v>
       </c>
       <c r="C8" s="2">
-        <v>232283455.72999966</v>
+        <v>232285343.91999966</v>
       </c>
       <c r="D8" s="2">
-        <v>274662201.77999997</v>
+        <v>274662201.78000027</v>
       </c>
       <c r="E8" s="2">
-        <v>2536003.2000000011</v>
+        <v>2532857.3400000008</v>
       </c>
       <c r="F8" s="2">
-        <v>268860312.40999997</v>
+        <v>268860312.41000009</v>
       </c>
       <c r="G8" s="2">
-        <v>271615074.80000007</v>
+        <v>271616332.47000003</v>
       </c>
       <c r="H8" s="2">
         <v>231349251.13000026</v>
       </c>
       <c r="I8" s="2">
         <v>252965553.45999992</v>
       </c>
       <c r="J8" s="2">
         <v>294160461.75000024</v>
       </c>
       <c r="K8" s="3"/>
     </row>
     <row r="9" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="2">
-        <v>562825076.54000044</v>
+        <v>562825076.5400002</v>
       </c>
       <c r="C9" s="2">
-        <v>258376219.60000014</v>
+        <v>258378458.32000005</v>
       </c>
       <c r="D9" s="2">
-        <v>295972832.66000009</v>
+        <v>295972832.66000003</v>
       </c>
       <c r="E9" s="2">
-        <v>2625725.6800000006</v>
+        <v>2622212.9900000002</v>
       </c>
       <c r="F9" s="2">
-        <v>288696579.36000001</v>
+        <v>288696579.35999995</v>
       </c>
       <c r="G9" s="2">
-        <v>313889693.44</v>
+        <v>313890967.41000003</v>
       </c>
       <c r="H9" s="2">
-        <v>247404394.73999995</v>
+        <v>247404394.7399998</v>
       </c>
       <c r="I9" s="2">
-        <v>271579026.20000011</v>
+        <v>271579026.19999981</v>
       </c>
       <c r="J9" s="2">
-        <v>337337549.52999985</v>
+        <v>337337549.53000021</v>
       </c>
       <c r="K9" s="3"/>
     </row>
     <row r="10" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2">
         <v>532648159.91000021</v>
       </c>
       <c r="C10" s="2">
-        <v>254247837.49999982</v>
+        <v>254250634.69999987</v>
       </c>
       <c r="D10" s="2">
-        <v>286049205.04999989</v>
+        <v>286049205.04999977</v>
       </c>
       <c r="E10" s="2">
-        <v>2407617.48</v>
+        <v>2403273.9900000002</v>
       </c>
       <c r="F10" s="2">
-        <v>277166642.35000008</v>
+        <v>277166642.3500002</v>
       </c>
       <c r="G10" s="2">
-        <v>313780748.85000092</v>
+        <v>313782295.14000058</v>
       </c>
       <c r="H10" s="2">
         <v>236821105.41999969</v>
       </c>
       <c r="I10" s="2">
         <v>261501469.55999982</v>
       </c>
       <c r="J10" s="2">
         <v>334793778.57000047</v>
       </c>
       <c r="K10" s="3"/>
     </row>
     <row r="11" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="2">
         <v>517984373.6900003</v>
       </c>
       <c r="C11" s="2">
-        <v>229817686.28999966</v>
+        <v>229818961.00999972</v>
       </c>
       <c r="D11" s="2">
-        <v>269100647.54000032</v>
+        <v>269100647.54000002</v>
       </c>
       <c r="E11" s="2">
-        <v>2272913.7400000012</v>
+        <v>2270676.2000000007</v>
       </c>
       <c r="F11" s="2">
-        <v>260859893.14999974</v>
+        <v>260859893.14999968</v>
       </c>
       <c r="G11" s="2">
-        <v>274430121.94000018</v>
+        <v>274431084.76000017</v>
       </c>
       <c r="H11" s="2">
         <v>223275484.47999996</v>
       </c>
       <c r="I11" s="2">
         <v>248636136.11999986</v>
       </c>
       <c r="J11" s="2">
         <v>293211584.36999989</v>
       </c>
       <c r="K11" s="3"/>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="2">
         <v>498411877.31999975</v>
       </c>
       <c r="C12" s="2">
-        <v>219420894.28999981</v>
+        <v>219421765.1199998</v>
       </c>
       <c r="D12" s="2">
         <v>258126340.85000026</v>
       </c>
       <c r="E12" s="2">
-        <v>1922016.9200000009</v>
+        <v>1919648.2200000002</v>
       </c>
       <c r="F12" s="2">
-        <v>255533394.89999989</v>
+        <v>255533394.90000001</v>
       </c>
       <c r="G12" s="2">
-        <v>251607444.18000031</v>
+        <v>251608942.05000031</v>
       </c>
       <c r="H12" s="2">
         <v>218353675.33000001</v>
       </c>
       <c r="I12" s="2">
         <v>244574978.53999987</v>
       </c>
       <c r="J12" s="2">
         <v>271675940.15000021</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="2">
         <v>486261021.05000055</v>
       </c>
       <c r="C13" s="2">
-        <v>209646261.75999993</v>
+        <v>209647908.53000003</v>
       </c>
       <c r="D13" s="2">
-        <v>249054235.28000006</v>
+        <v>249054235.27999997</v>
       </c>
       <c r="E13" s="2">
-        <v>1997516.1599999997</v>
+        <v>1994640.7799999998</v>
       </c>
       <c r="F13" s="2">
-        <v>246045089.4199999</v>
+        <v>246045089.41999981</v>
       </c>
       <c r="G13" s="2">
-        <v>239208302.70000008</v>
+        <v>239209531.31000003</v>
       </c>
       <c r="H13" s="2">
         <v>208320486.53000009</v>
       </c>
       <c r="I13" s="2">
-        <v>234736341.97999999</v>
+        <v>234736341.98000011</v>
       </c>
       <c r="J13" s="2">
-        <v>263903975.17000008</v>
+        <v>263903975.17000031</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="2">
-        <v>531744144.03000027</v>
+        <v>531744144.03000015</v>
       </c>
       <c r="C14" s="2">
-        <v>238435536.74000013</v>
+        <v>238436090.36000019</v>
       </c>
       <c r="D14" s="2">
-        <v>281820544.10000026</v>
+        <v>281820544.09999996</v>
       </c>
       <c r="E14" s="2">
-        <v>2754108.6300000008</v>
+        <v>2752153.3100000005</v>
       </c>
       <c r="F14" s="2">
-        <v>276582095.34999979</v>
+        <v>276582095.34999985</v>
       </c>
       <c r="G14" s="2">
-        <v>282108483.92999947</v>
+        <v>282109885.62999946</v>
       </c>
       <c r="H14" s="2">
         <v>237433046.04999989</v>
       </c>
       <c r="I14" s="2">
         <v>264297464.12000012</v>
       </c>
       <c r="J14" s="2">
         <v>305340228.48000002</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="2">
         <v>325599236.09999955</v>
       </c>
       <c r="C15" s="2">
-        <v>144493400.1099999</v>
+        <v>144493449.00999993</v>
       </c>
       <c r="D15" s="2">
-        <v>168840266.78999996</v>
+        <v>168840266.78999993</v>
       </c>
       <c r="E15" s="2">
-        <v>1314058.52</v>
+        <v>1312834.68</v>
       </c>
       <c r="F15" s="2">
-        <v>165185638.93999994</v>
+        <v>165185638.93999991</v>
       </c>
       <c r="G15" s="2">
-        <v>176724458.62999976</v>
+        <v>176725633.56999975</v>
       </c>
       <c r="H15" s="2">
         <v>143563175.52999991</v>
       </c>
       <c r="I15" s="2">
         <v>159170882.56000003</v>
       </c>
       <c r="J15" s="2">
         <v>182347978.78999978</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="2">
         <v>339904156.34000003</v>
       </c>
       <c r="C16" s="2">
-        <v>154045229.06999999</v>
+        <v>154045404.66999996</v>
       </c>
       <c r="D16" s="2">
-        <v>179341913.49999997</v>
+        <v>179341913.49999994</v>
       </c>
       <c r="E16" s="2">
-        <v>1459347.9599999997</v>
+        <v>1458816.9899999998</v>
       </c>
       <c r="F16" s="2">
-        <v>181558014.60999987</v>
+        <v>181558014.60999984</v>
       </c>
       <c r="G16" s="2">
-        <v>177278849.35000008</v>
+        <v>177279204.72000009</v>
       </c>
       <c r="H16" s="2">
         <v>155970687.26999989</v>
       </c>
       <c r="I16" s="2">
         <v>172329488.15999988</v>
       </c>
       <c r="J16" s="2">
         <v>195653662.64999995</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row r="17" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="2">
         <v>426243901.49000043</v>
       </c>
       <c r="C17" s="2">
-        <v>192542089.48999977</v>
+        <v>192542208.48999971</v>
       </c>
       <c r="D17" s="2">
-        <v>228369034.11000004</v>
+        <v>228369034.10999995</v>
       </c>
       <c r="E17" s="2">
-        <v>2071486.2699999998</v>
+        <v>2070117.0199999998</v>
       </c>
       <c r="F17" s="2">
-        <v>232733307.11999989</v>
+        <v>232733307.11999986</v>
       </c>
       <c r="G17" s="2">
-        <v>221690669.7899999</v>
+        <v>221691920.03999996</v>
       </c>
       <c r="H17" s="2">
         <v>197925931.77000007</v>
       </c>
       <c r="I17" s="2">
         <v>221006014.15000007</v>
       </c>
       <c r="J17" s="2">
         <v>238388345.64999983</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row r="18" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="2">
-        <v>452479880.86000025</v>
+        <v>452479880.86000013</v>
       </c>
       <c r="C18" s="2">
-        <v>202111731.61999983</v>
+        <v>202112998.60999995</v>
       </c>
       <c r="D18" s="2">
-        <v>238246726.47000009</v>
+        <v>238246726.46999985</v>
       </c>
       <c r="E18" s="2">
-        <v>2150342.6300000004</v>
+        <v>2147729.14</v>
       </c>
       <c r="F18" s="2">
-        <v>241601034.47000012</v>
+        <v>241601034.47000018</v>
       </c>
       <c r="G18" s="2">
-        <v>231263142.67000008</v>
+        <v>231264489.17000014</v>
       </c>
       <c r="H18" s="2">
-        <v>207317332.1800001</v>
+        <v>207317332.17999983</v>
       </c>
       <c r="I18" s="2">
-        <v>232784498.51000002</v>
+        <v>232784498.50999993</v>
       </c>
       <c r="J18" s="2">
-        <v>251740172.69999999</v>
+        <v>251740172.70000011</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row r="19" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="B19" s="2">
         <v>548710719.12000036</v>
       </c>
       <c r="C19" s="2">
-        <v>239538664.08999988</v>
+        <v>239545583.73999986</v>
       </c>
       <c r="D19" s="2">
-        <v>288442982.6099999</v>
+        <v>288442982.60999972</v>
       </c>
       <c r="E19" s="2">
-        <v>2515515.8400000008</v>
+        <v>2507653.9400000009</v>
       </c>
       <c r="F19" s="2">
-        <v>278560551.84999973</v>
+        <v>278560551.8499999</v>
       </c>
       <c r="G19" s="2">
-        <v>282987295.70000005</v>
+        <v>282988237.94999993</v>
       </c>
       <c r="H19" s="2">
         <v>240516121.18999988</v>
       </c>
       <c r="I19" s="2">
         <v>268409871.5399999</v>
       </c>
       <c r="J19" s="2">
         <v>300971791.28999966</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row r="20" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="2">
         <v>584545775.65000033</v>
       </c>
       <c r="C20" s="2">
-        <v>257824926.29999959</v>
+        <v>257826566.01999962</v>
       </c>
       <c r="D20" s="2">
         <v>303658919.81000012</v>
       </c>
       <c r="E20" s="2">
-        <v>2634012.54</v>
+        <v>2631242.7100000004</v>
       </c>
       <c r="F20" s="2">
         <v>296057115.72000015</v>
       </c>
       <c r="G20" s="2">
-        <v>302728622.71999967</v>
+        <v>302729752.82999969</v>
       </c>
       <c r="H20" s="2">
         <v>255577184.70999998</v>
       </c>
       <c r="I20" s="2">
         <v>284922322.02999985</v>
       </c>
       <c r="J20" s="2">
         <v>323929185.72000039</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row r="21" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="2">
         <v>567071080.96000075</v>
       </c>
       <c r="C21" s="2">
-        <v>270662499.92000031</v>
+        <v>270665449.80000019</v>
       </c>
       <c r="D21" s="2">
-        <v>308460184.06000018</v>
+        <v>308460184.06000012</v>
       </c>
       <c r="E21" s="2">
-        <v>2398622.3400000008</v>
+        <v>2394550.09</v>
       </c>
       <c r="F21" s="2">
-        <v>299952439.88999993</v>
+        <v>299952439.88999987</v>
       </c>
       <c r="G21" s="2">
-        <v>326755376.26000017</v>
+        <v>326756498.63000017</v>
       </c>
       <c r="H21" s="2">
         <v>258436769.68000004</v>
       </c>
       <c r="I21" s="2">
         <v>285513422.49999994</v>
       </c>
       <c r="J21" s="2">
         <v>351059629.19999993</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row r="22" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="2">
-        <v>563801060.97000062</v>
+        <v>563801060.97000051</v>
       </c>
       <c r="C22" s="2">
-        <v>273585666.46000004</v>
+        <v>273586585.1900003</v>
       </c>
       <c r="D22" s="2">
-        <v>309627491.64999998</v>
+        <v>309627491.64999974</v>
       </c>
       <c r="E22" s="2">
-        <v>2469544.8100000005</v>
+        <v>2467405.8200000003</v>
       </c>
       <c r="F22" s="2">
-        <v>295055582.96999991</v>
+        <v>295055582.97000051</v>
       </c>
       <c r="G22" s="2">
-        <v>335586787.7299999</v>
+        <v>335588007.99000025</v>
       </c>
       <c r="H22" s="2">
         <v>256226857.02999991</v>
       </c>
       <c r="I22" s="2">
-        <v>281432109.34999996</v>
+        <v>281432109.35000008</v>
       </c>
       <c r="J22" s="2">
-        <v>352535993.58999979</v>
+        <v>352535993.58999968</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B23" s="2">
         <v>545151111.92000055</v>
       </c>
       <c r="C23" s="2">
-        <v>246197242.44999978</v>
+        <v>246198770.50999975</v>
       </c>
       <c r="D23" s="2">
         <v>286418667.48000002</v>
       </c>
       <c r="E23" s="2">
-        <v>2209362.77</v>
+        <v>2206671.8199999998</v>
       </c>
       <c r="F23" s="2">
-        <v>277395620.81999987</v>
+        <v>277395620.81999993</v>
       </c>
       <c r="G23" s="2">
-        <v>291584361.61999959</v>
+        <v>291585524.50999939</v>
       </c>
       <c r="H23" s="2">
         <v>239483255.31</v>
       </c>
       <c r="I23" s="2">
         <v>267645803.19999999</v>
       </c>
       <c r="J23" s="2">
         <v>309836530.4799999</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row r="24" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B24" s="2">
         <v>587227721.89999986</v>
       </c>
       <c r="C24" s="2">
-        <v>258945287.48999998</v>
+        <v>258952407.08000001</v>
       </c>
       <c r="D24" s="2">
-        <v>304473518.19999981</v>
+        <v>304473518.19999993</v>
       </c>
       <c r="E24" s="2">
-        <v>2437257.14</v>
+        <v>2402950</v>
       </c>
       <c r="F24" s="2">
-        <v>295899345.61999971</v>
+        <v>295899345.61999995</v>
       </c>
       <c r="G24" s="2">
-        <v>302635884.13999951</v>
+        <v>302663071.6899997</v>
       </c>
       <c r="H24" s="2">
         <v>255584673.12999994</v>
       </c>
       <c r="I24" s="2">
         <v>285121891.70000005</v>
       </c>
       <c r="J24" s="2">
         <v>322450936.16000009</v>
       </c>
     </row>
     <row r="25" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
         <v>98</v>
       </c>
       <c r="B25" s="2">
         <v>545581181.07000017</v>
       </c>
       <c r="C25" s="2">
-        <v>232356216.32000017</v>
+        <v>232358274.30000016</v>
       </c>
       <c r="D25" s="2">
-        <v>278233469.04000014</v>
+        <v>278233469.04000026</v>
       </c>
       <c r="E25" s="2">
-        <v>423130.53999999986</v>
+        <v>419934.52999999991</v>
       </c>
       <c r="F25" s="2">
-        <v>273019251.39000005</v>
+        <v>273019251.38999999</v>
       </c>
       <c r="G25" s="2">
-        <v>268465443.19999981</v>
+        <v>268466581.22999972</v>
       </c>
       <c r="H25" s="2">
         <v>238481280.34000015</v>
       </c>
       <c r="I25" s="2">
         <v>265899143.24000019</v>
       </c>
       <c r="J25" s="2">
         <v>295347470.92000031</v>
       </c>
     </row>
     <row r="26" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B26" s="2">
-        <v>553812404.83999991</v>
+        <v>553812404.84000003</v>
       </c>
       <c r="C26" s="2">
-        <v>259194181.81999984</v>
+        <v>259195542.7099998</v>
       </c>
       <c r="D26" s="2">
         <v>305909750.94000012</v>
       </c>
       <c r="E26" s="2">
-        <v>501258.00000000006</v>
+        <v>498413.45000000007</v>
       </c>
       <c r="F26" s="2">
-        <v>291314572.52000016</v>
+        <v>291314572.5199998</v>
       </c>
       <c r="G26" s="2">
-        <v>308149473.68000007</v>
+        <v>308150957.33999985</v>
       </c>
       <c r="H26" s="2">
-        <v>253717478.68999994</v>
+        <v>253717478.69000012</v>
       </c>
       <c r="I26" s="2">
-        <v>279775133.11000001</v>
+        <v>279775133.1099999</v>
       </c>
       <c r="J26" s="2">
-        <v>330066996.23999995</v>
+        <v>330066996.24000007</v>
       </c>
     </row>
     <row r="27" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
         <v>100</v>
       </c>
       <c r="B27" s="2">
-        <v>464352636.59000015</v>
+        <v>464352636.59000021</v>
       </c>
       <c r="C27" s="2">
-        <v>206292675.43000025</v>
+        <v>206294370.84</v>
       </c>
       <c r="D27" s="2">
-        <v>241515412.12999985</v>
+        <v>241515412.12999976</v>
       </c>
       <c r="E27" s="2">
-        <v>333740.34000000003</v>
+        <v>330902.93999999994</v>
       </c>
       <c r="F27" s="2">
-        <v>229505349.29000017</v>
+        <v>229505349.29000008</v>
       </c>
       <c r="G27" s="2">
-        <v>242069653.18000001</v>
+        <v>242070795.16999996</v>
       </c>
       <c r="H27" s="2">
-        <v>197887773.04999995</v>
+        <v>197887773.04999989</v>
       </c>
       <c r="I27" s="2">
         <v>223646911.24000001</v>
       </c>
       <c r="J27" s="2">
-        <v>265456325.4400003</v>
+        <v>265456325.44000006</v>
       </c>
     </row>
     <row r="28" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B28" s="2">
         <v>483237606.89000034</v>
       </c>
       <c r="C28" s="2">
-        <v>212349865.06999978</v>
+        <v>212355967.35999978</v>
       </c>
       <c r="D28" s="2">
-        <v>247047481.30000007</v>
+        <v>247047481.30000001</v>
       </c>
       <c r="E28" s="2">
-        <v>387807.60999999987</v>
+        <v>380580.80999999988</v>
       </c>
       <c r="F28" s="2">
-        <v>238895262.84000009</v>
+        <v>238895262.8400003</v>
       </c>
       <c r="G28" s="2">
-        <v>246164242.06999984</v>
+        <v>246165366.57999983</v>
       </c>
       <c r="H28" s="2">
         <v>205799500.88999993</v>
       </c>
       <c r="I28" s="2">
         <v>231343035.43999994</v>
       </c>
       <c r="J28" s="2">
         <v>274445452.67999971</v>
       </c>
     </row>
     <row r="29" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
         <v>102</v>
       </c>
       <c r="B29" s="2">
         <v>592319787.24000049</v>
       </c>
       <c r="C29" s="2">
-        <v>257405332.36999989</v>
+        <v>257407926.67999995</v>
       </c>
       <c r="D29" s="2">
-        <v>306361283.77999985</v>
+        <v>306361283.77999997</v>
       </c>
       <c r="E29" s="2">
-        <v>527414.31999999995</v>
+        <v>523698.31999999995</v>
       </c>
       <c r="F29" s="2">
-        <v>293927750.16000032</v>
+        <v>293927750.16000038</v>
       </c>
       <c r="G29" s="2">
-        <v>300080474.38000011</v>
+        <v>300081596.07000023</v>
       </c>
       <c r="H29" s="2">
         <v>259171625.25999999</v>
       </c>
       <c r="I29" s="2">
         <v>286600547.65000027</v>
       </c>
       <c r="J29" s="2">
         <v>334834418.08999968</v>
       </c>
     </row>
     <row r="30" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
         <v>103</v>
       </c>
       <c r="B30" s="2">
         <v>590030683.11000037</v>
       </c>
       <c r="C30" s="2">
-        <v>254743603.8599999</v>
+        <v>254749055.93999985</v>
       </c>
       <c r="D30" s="2">
-        <v>304751555.86999995</v>
+        <v>304751555.86999977</v>
       </c>
       <c r="E30" s="2">
-        <v>510879.19999999995</v>
+        <v>504242.98</v>
       </c>
       <c r="F30" s="2">
-        <v>295057286.71000034</v>
+        <v>295057286.7100001</v>
       </c>
       <c r="G30" s="2">
-        <v>297418368.83999974</v>
+        <v>297419552.97999972</v>
       </c>
       <c r="H30" s="2">
         <v>258175518.45000011</v>
       </c>
       <c r="I30" s="2">
         <v>285813198.48000002</v>
       </c>
       <c r="J30" s="2">
         <v>320110275.34999961</v>
       </c>
     </row>
     <row r="31" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
         <v>104</v>
       </c>
       <c r="B31" s="2">
-        <v>654504465.03000009</v>
+        <v>654504465.02999985</v>
       </c>
       <c r="C31" s="2">
-        <v>278825651.22999984</v>
+        <v>278827985.97000003</v>
       </c>
       <c r="D31" s="2">
-        <v>337259979.80999994</v>
+        <v>337259979.8099997</v>
       </c>
       <c r="E31" s="2">
-        <v>852289.96000000008</v>
+        <v>848644.48000000033</v>
       </c>
       <c r="F31" s="2">
         <v>319762775.46999991</v>
       </c>
       <c r="G31" s="2">
-        <v>325171883.21000004</v>
+        <v>325173193.95000041</v>
       </c>
       <c r="H31" s="2">
         <v>280056748.38999993</v>
       </c>
       <c r="I31" s="2">
         <v>310898548.8499999</v>
       </c>
       <c r="J31" s="2">
-        <v>351649478.74999988</v>
+        <v>351649478.75</v>
       </c>
     </row>
     <row r="32" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B32" s="2">
         <v>664492983.91000032</v>
       </c>
       <c r="C32" s="2">
-        <v>287637907.2699995</v>
+        <v>287643596.14999962</v>
       </c>
       <c r="D32" s="2">
         <v>343467061.11000049</v>
       </c>
       <c r="E32" s="2">
-        <v>865112.41</v>
+        <v>857956.66999999993</v>
       </c>
       <c r="F32" s="2">
-        <v>326265034.07000029</v>
+        <v>326265034.07000017</v>
       </c>
       <c r="G32" s="2">
-        <v>337860827.09999973</v>
+        <v>337862293.95999974</v>
       </c>
       <c r="H32" s="2">
         <v>281885667.46000004</v>
       </c>
       <c r="I32" s="2">
         <v>316251401.39999974</v>
       </c>
       <c r="J32" s="2">
         <v>363125599.36999965</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
         <v>106</v>
       </c>
       <c r="B33" s="2">
         <v>629035356.79000008</v>
       </c>
       <c r="C33" s="2">
-        <v>290340610.58000016</v>
+        <v>290343579.92000008</v>
       </c>
       <c r="D33" s="2">
-        <v>335143690.3500002</v>
+        <v>335143690.35000038</v>
       </c>
       <c r="E33" s="2">
-        <v>695706.41</v>
+        <v>691281.56</v>
       </c>
       <c r="F33" s="2">
-        <v>325513686.4999997</v>
+        <v>325513686.49999982</v>
       </c>
       <c r="G33" s="2">
-        <v>348701299.03000015</v>
+        <v>348702754.54000014</v>
       </c>
       <c r="H33" s="2">
         <v>277706861.58999985</v>
       </c>
       <c r="I33" s="2">
         <v>313174032.2700001</v>
       </c>
       <c r="J33" s="2">
         <v>372866276.50999999</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
         <v>107</v>
       </c>
       <c r="B34" s="2">
         <v>640544550.98000085</v>
       </c>
       <c r="C34" s="2">
-        <v>295577771.73999935</v>
+        <v>295580682.78999954</v>
       </c>
       <c r="D34" s="2">
-        <v>340543057.42000026</v>
+        <v>340543057.42000037</v>
       </c>
       <c r="E34" s="2">
-        <v>870517.81000000017</v>
+        <v>866191.32000000007</v>
       </c>
       <c r="F34" s="2">
-        <v>324708348.06</v>
+        <v>324708348.06000006</v>
       </c>
       <c r="G34" s="2">
-        <v>362715311.54999971</v>
+        <v>362716726.98999983</v>
       </c>
       <c r="H34" s="2">
         <v>280113478.39999962</v>
       </c>
       <c r="I34" s="2">
         <v>312315523.08999991</v>
       </c>
       <c r="J34" s="2">
         <v>382024046.90999973</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
         <v>108</v>
       </c>
       <c r="B35" s="2">
-        <v>625817249.94000006</v>
+        <v>625817249.93999982</v>
       </c>
       <c r="C35" s="2">
-        <v>269946755.5</v>
+        <v>269949104.38000017</v>
       </c>
       <c r="D35" s="2">
-        <v>321314244.07000017</v>
+        <v>321314244.07000011</v>
       </c>
       <c r="E35" s="2">
-        <v>637457.96999999986</v>
+        <v>634066.14999999991</v>
       </c>
       <c r="F35" s="2">
-        <v>307465540.56999993</v>
+        <v>307465540.56999969</v>
       </c>
       <c r="G35" s="2">
-        <v>317494715.2900002</v>
+        <v>317495758.23000014</v>
       </c>
       <c r="H35" s="2">
-        <v>263472305.19000003</v>
+        <v>263472305.19</v>
       </c>
       <c r="I35" s="2">
-        <v>297730379.93000001</v>
+        <v>297730379.92999995</v>
       </c>
       <c r="J35" s="2">
-        <v>340567457.32999974</v>
+        <v>340567457.33000016</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B36" s="2">
-        <v>656646862.19000018</v>
+        <v>656646862.1900003</v>
       </c>
       <c r="C36" s="2">
-        <v>280187999.28999996</v>
+        <v>280191809.2700001</v>
       </c>
       <c r="D36" s="2">
-        <v>333191118.75000048</v>
+        <v>333191118.75</v>
       </c>
       <c r="E36" s="2">
-        <v>712058.43999999983</v>
+        <v>707069.55999999994</v>
       </c>
       <c r="F36" s="2">
-        <v>321409264.35000014</v>
+        <v>321409264.34999979</v>
       </c>
       <c r="G36" s="2">
-        <v>328564587.93000054</v>
+        <v>328565766.83000022</v>
       </c>
       <c r="H36" s="2">
-        <v>277001198.76000011</v>
+        <v>277001198.75999999</v>
       </c>
       <c r="I36" s="2">
-        <v>310935494.71999985</v>
+        <v>310935494.71999973</v>
       </c>
       <c r="J36" s="2">
-        <v>350837671.74000001</v>
+        <v>350837671.73999965</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
         <v>110</v>
       </c>
       <c r="B37" s="2">
         <v>650081071.34000027</v>
       </c>
       <c r="C37" s="2">
-        <v>273090605.63999987</v>
+        <v>273090766.63999981</v>
       </c>
       <c r="D37" s="2">
-        <v>324757093.27999949</v>
+        <v>324757093.27999961</v>
       </c>
       <c r="E37" s="2">
-        <v>623241.19999999984</v>
+        <v>621958.59999999986</v>
       </c>
       <c r="F37" s="2">
-        <v>313917453.37000012</v>
+        <v>313917453.36999983</v>
       </c>
       <c r="G37" s="2">
-        <v>314628191.22999996</v>
+        <v>314629312.82999986</v>
       </c>
       <c r="H37" s="2">
         <v>273007429.66000009</v>
       </c>
       <c r="I37" s="2">
         <v>303155387.65999997</v>
       </c>
       <c r="J37" s="2">
         <v>345907522.02999973</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
         <v>111</v>
       </c>
       <c r="B38" s="2">
         <v>721540440.4800005</v>
       </c>
       <c r="C38" s="2">
-        <v>313929020.4199999</v>
+        <v>313930883.96999985</v>
       </c>
       <c r="D38" s="2">
         <v>373179188.29999971</v>
       </c>
       <c r="E38" s="2">
-        <v>589963.66</v>
+        <v>586778.35999999987</v>
       </c>
       <c r="F38" s="2">
-        <v>358477274.67999995</v>
+        <v>358477274.68000001</v>
       </c>
       <c r="G38" s="2">
-        <v>369247698.70000052</v>
+        <v>369249020.45000052</v>
       </c>
       <c r="H38" s="2">
         <v>307643830.30999994</v>
       </c>
       <c r="I38" s="2">
         <v>339583055.16999984</v>
       </c>
       <c r="J38" s="2">
         <v>399258664.22000027</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
         <v>112</v>
       </c>
       <c r="B39" s="2">
-        <v>562153449.42000031</v>
+        <v>562153449.4200002</v>
       </c>
       <c r="C39" s="2">
-        <v>238596731.00000006</v>
+        <v>238598743.45000002</v>
       </c>
       <c r="D39" s="2">
-        <v>279875468.35000002</v>
+        <v>279875468.34999955</v>
       </c>
       <c r="E39" s="2">
-        <v>418530.67</v>
+        <v>415415.62000000005</v>
       </c>
       <c r="F39" s="2">
-        <v>267940933.68000007</v>
+        <v>267940933.68000022</v>
       </c>
       <c r="G39" s="2">
-        <v>284350697.20000005</v>
+        <v>284351799.79999989</v>
       </c>
       <c r="H39" s="2">
-        <v>227987684.38000003</v>
+        <v>227987684.37999988</v>
       </c>
       <c r="I39" s="2">
-        <v>254574937.56000012</v>
+        <v>254574937.55999988</v>
       </c>
       <c r="J39" s="2">
-        <v>311263242.13</v>
+        <v>311263242.12999982</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B40" s="2">
-        <v>549409165.76000035</v>
+        <v>549409165.76000023</v>
       </c>
       <c r="C40" s="2">
-        <v>241569522.01999995</v>
+        <v>241571498.24999988</v>
       </c>
       <c r="D40" s="2">
-        <v>281541727.25000006</v>
+        <v>281541727.25000024</v>
       </c>
       <c r="E40" s="2">
-        <v>481399.48999999976</v>
+        <v>478408.2099999999</v>
       </c>
       <c r="F40" s="2">
-        <v>268392750.40999985</v>
+        <v>268392750.41000003</v>
       </c>
       <c r="G40" s="2">
-        <v>282713672.34999985</v>
+        <v>282714687.4000001</v>
       </c>
       <c r="H40" s="2">
-        <v>227966724.04000017</v>
+        <v>227966724.03999993</v>
       </c>
       <c r="I40" s="2">
-        <v>255917896.64000008</v>
+        <v>255917896.6400001</v>
       </c>
       <c r="J40" s="2">
-        <v>314778456.56</v>
+        <v>314778456.5600003</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
         <v>114</v>
       </c>
       <c r="B41" s="2">
         <v>667114329.46000004</v>
       </c>
       <c r="C41" s="2">
-        <v>278922011.77999973</v>
+        <v>278923797.04999971</v>
       </c>
       <c r="D41" s="2">
         <v>332584886.65999985</v>
       </c>
       <c r="E41" s="2">
-        <v>643871.29999999981</v>
+        <v>640953.98</v>
       </c>
       <c r="F41" s="2">
         <v>325075051.61999989</v>
       </c>
       <c r="G41" s="2">
-        <v>323165612.40999979</v>
+        <v>323166744.4599998</v>
       </c>
       <c r="H41" s="2">
         <v>274882214.41999972</v>
       </c>
       <c r="I41" s="2">
         <v>312736713.93999988</v>
       </c>
       <c r="J41" s="2">
         <v>354117279.92999947</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B42" s="2">
         <v>628610218.10000014</v>
       </c>
       <c r="C42" s="2">
-        <v>268966769.03000027</v>
+        <v>268971021.79000008</v>
       </c>
       <c r="D42" s="2">
         <v>318834112.37000006</v>
       </c>
       <c r="E42" s="2">
-        <v>787864.12000000011</v>
+        <v>782323.36</v>
       </c>
       <c r="F42" s="2">
         <v>315022805.16999948</v>
       </c>
       <c r="G42" s="2">
-        <v>308208477.14000034</v>
+        <v>308209765.14000046</v>
       </c>
       <c r="H42" s="2">
         <v>266333948.58000001</v>
       </c>
       <c r="I42" s="2">
         <v>299880806.03000009</v>
       </c>
       <c r="J42" s="2">
         <v>335567872.52999967</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B43" s="2">
-        <v>674629280.11000037</v>
+        <v>674629280.11000001</v>
       </c>
       <c r="C43" s="2">
-        <v>285749523.15999997</v>
+        <v>285756442.45000005</v>
       </c>
       <c r="D43" s="2">
-        <v>345454332.30000031</v>
+        <v>345454332.30000019</v>
       </c>
       <c r="E43" s="2">
-        <v>1879716.6199999999</v>
+        <v>1871532.080000001</v>
       </c>
       <c r="F43" s="2">
-        <v>333318690.96999997</v>
+        <v>333318690.96999973</v>
       </c>
       <c r="G43" s="2">
-        <v>333946241.92000014</v>
+        <v>333947507.17000008</v>
       </c>
       <c r="H43" s="2">
         <v>282800620.19999993</v>
       </c>
       <c r="I43" s="2">
-        <v>319723589.09000003</v>
+        <v>319723589.09000015</v>
       </c>
       <c r="J43" s="2">
         <v>359840092.01000011</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
         <v>117</v>
       </c>
       <c r="B44" s="2">
-        <v>707361150.92999971</v>
+        <v>707361150.92999983</v>
       </c>
       <c r="C44" s="2">
-        <v>298921694.64999974</v>
+        <v>298925079.16999996</v>
       </c>
       <c r="D44" s="2">
-        <v>357644972.19000006</v>
+        <v>357644972.19000018</v>
       </c>
       <c r="E44" s="2">
-        <v>2293101.6599999992</v>
+        <v>2288543.1899999995</v>
       </c>
       <c r="F44" s="2">
-        <v>348135665.4200002</v>
+        <v>348135665.42000031</v>
       </c>
       <c r="G44" s="2">
-        <v>348704402.10999966</v>
+        <v>348705576.0599997</v>
       </c>
       <c r="H44" s="2">
         <v>293318993.10000008</v>
       </c>
       <c r="I44" s="2">
-        <v>332856798.22999972</v>
+        <v>332856798.22999978</v>
       </c>
       <c r="J44" s="2">
-        <v>377787405.4000001</v>
+        <v>377787405.40000015</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B45" s="2">
         <v>672692058.80000019</v>
       </c>
       <c r="C45" s="2">
-        <v>301599609.23999983</v>
+        <v>301603013.37999964</v>
       </c>
       <c r="D45" s="2">
         <v>354872241.01000023</v>
       </c>
       <c r="E45" s="2">
-        <v>677696.56999999983</v>
+        <v>672849.97999999975</v>
       </c>
       <c r="F45" s="2">
-        <v>344078328.84000033</v>
+        <v>344078328.83999997</v>
       </c>
       <c r="G45" s="2">
-        <v>367726536.66999972</v>
+        <v>367727979.11999977</v>
       </c>
       <c r="H45" s="2">
         <v>287830757.31999993</v>
       </c>
       <c r="I45" s="2">
         <v>330353575.11999971</v>
       </c>
       <c r="J45" s="2">
         <v>390664375.85000026</v>
       </c>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B46" s="2">
         <v>686770143.82000017</v>
       </c>
       <c r="C46" s="2">
-        <v>315300372.35000008</v>
+        <v>315301629.28999996</v>
       </c>
       <c r="D46" s="2">
-        <v>369028830.39999962</v>
+        <v>369028830.3999995</v>
       </c>
       <c r="E46" s="2">
-        <v>983726.74999999965</v>
+        <v>981039.30999999947</v>
       </c>
       <c r="F46" s="2">
-        <v>350914686.40000004</v>
+        <v>350914686.39999986</v>
       </c>
       <c r="G46" s="2">
-        <v>388459665.06999993</v>
+        <v>388461095.56999999</v>
       </c>
       <c r="H46" s="2">
         <v>295620483.78000009</v>
       </c>
       <c r="I46" s="2">
         <v>335285617.61000025</v>
       </c>
       <c r="J46" s="2">
         <v>408398492.4399997</v>
       </c>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
         <v>120</v>
       </c>
       <c r="B47" s="2">
         <v>660157831.22000122</v>
       </c>
       <c r="C47" s="2">
-        <v>284932507.00000012</v>
+        <v>284943621.41000009</v>
       </c>
       <c r="D47" s="2">
-        <v>341985046.79000002</v>
+        <v>341985046.78999984</v>
       </c>
       <c r="E47" s="2">
-        <v>638320.40999999992</v>
+        <v>625917.99999999988</v>
       </c>
       <c r="F47" s="2">
-        <v>328058937.07000017</v>
+        <v>328058937.06999975</v>
       </c>
       <c r="G47" s="2">
-        <v>340231404.20000005</v>
+        <v>340232692.19999975</v>
       </c>
       <c r="H47" s="2">
         <v>274591001.48000002</v>
       </c>
       <c r="I47" s="2">
         <v>313299789.05000031</v>
       </c>
       <c r="J47" s="2">
         <v>360040204.72999966</v>
       </c>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
         <v>121</v>
       </c>
       <c r="B48" s="2">
-        <v>712180434.44000018</v>
+        <v>712180434.4400003</v>
       </c>
       <c r="C48" s="2">
-        <v>302912363.89999986</v>
+        <v>302925421.39000005</v>
       </c>
       <c r="D48" s="2">
-        <v>362508010.47999966</v>
+        <v>362508010.47999996</v>
       </c>
       <c r="E48" s="2">
-        <v>766426.54999999993</v>
+        <v>752013.85999999987</v>
       </c>
       <c r="F48" s="2">
         <v>347867790.19999981</v>
       </c>
       <c r="G48" s="2">
-        <v>354643920.5799998</v>
+        <v>354645275.77999985</v>
       </c>
       <c r="H48" s="2">
         <v>295280623.59999979</v>
       </c>
       <c r="I48" s="2">
         <v>332604698.71000046</v>
       </c>
       <c r="J48" s="2">
         <v>378594332.61000061</v>
       </c>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B49" s="2">
-        <v>696648158.51000082</v>
+        <v>696648158.51000094</v>
       </c>
       <c r="C49" s="2">
-        <v>292074992.17999971</v>
+        <v>292087437.83000004</v>
       </c>
       <c r="D49" s="2">
-        <v>350461558.5000006</v>
+        <v>350461558.5000003</v>
       </c>
       <c r="E49" s="2">
-        <v>529555.09000000008</v>
+        <v>515825.8899999999</v>
       </c>
       <c r="F49" s="2">
-        <v>336621502.7300002</v>
+        <v>336621502.7299999</v>
       </c>
       <c r="G49" s="2">
-        <v>335674094.34999973</v>
+        <v>335675377.9000001</v>
       </c>
       <c r="H49" s="2">
         <v>286664167.13000017</v>
       </c>
       <c r="I49" s="2">
-        <v>320343650.28999996</v>
+        <v>320343650.2899999</v>
       </c>
       <c r="J49" s="2">
-        <v>366010619.68000054</v>
+        <v>366010619.68000036</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
         <v>123</v>
       </c>
       <c r="B50" s="2">
         <v>777027959.68000019</v>
       </c>
       <c r="C50" s="2">
-        <v>331237004.96999979</v>
+        <v>331238343.98999995</v>
       </c>
       <c r="D50" s="2">
-        <v>398868913.11999995</v>
+        <v>398868913.11999977</v>
       </c>
       <c r="E50" s="2">
-        <v>545254.56999999995</v>
+        <v>540382.05000000005</v>
       </c>
       <c r="F50" s="2">
-        <v>381206544.13999999</v>
+        <v>381206544.1400001</v>
       </c>
       <c r="G50" s="2">
-        <v>390948153.99000061</v>
+        <v>390951687.49000049</v>
       </c>
       <c r="H50" s="2">
         <v>316738275.43999982</v>
       </c>
       <c r="I50" s="2">
         <v>357131305.17999995</v>
       </c>
       <c r="J50" s="2">
         <v>422246480.60999918</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
         <v>124</v>
       </c>
       <c r="B51" s="2">
         <v>604100484.52000046</v>
       </c>
       <c r="C51" s="2">
-        <v>258727594.71999979</v>
+        <v>258738852.05999985</v>
       </c>
       <c r="D51" s="2">
         <v>303087941.77999967</v>
       </c>
       <c r="E51" s="2">
-        <v>325866.48999999993</v>
+        <v>313311.75</v>
       </c>
       <c r="F51" s="2">
-        <v>288201383.60999966</v>
+        <v>288201383.60999978</v>
       </c>
       <c r="G51" s="2">
-        <v>307049647.77999997</v>
+        <v>307050945.17999995</v>
       </c>
       <c r="H51" s="2">
         <v>241195625.44999981</v>
       </c>
       <c r="I51" s="2">
         <v>270834869.37999988</v>
       </c>
       <c r="J51" s="2">
         <v>332870674.88999999</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B52" s="2">
-        <v>620578464.47000051</v>
+        <v>620578464.47000015</v>
       </c>
       <c r="C52" s="2">
-        <v>260746806.87</v>
+        <v>260760570.9700003</v>
       </c>
       <c r="D52" s="2">
-        <v>311557553.23000002</v>
+        <v>311557553.2300002</v>
       </c>
       <c r="E52" s="2">
-        <v>447297.06999999989</v>
+        <v>432145.62000000017</v>
       </c>
       <c r="F52" s="2">
-        <v>301236993.11000007</v>
+        <v>301236993.11000049</v>
       </c>
       <c r="G52" s="2">
-        <v>312120857.47000027</v>
+        <v>312122244.82000017</v>
       </c>
       <c r="H52" s="2">
-        <v>248454038.93999988</v>
+        <v>248454038.94000006</v>
       </c>
       <c r="I52" s="2">
-        <v>284889510.59999979</v>
+        <v>284889510.59999961</v>
       </c>
       <c r="J52" s="2">
-        <v>344267825.43000007</v>
+        <v>344267825.43000019</v>
       </c>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
         <v>126</v>
       </c>
       <c r="B53" s="2">
-        <v>677112707.08000088</v>
+        <v>677112707.08000064</v>
       </c>
       <c r="C53" s="2">
-        <v>293868623.4599998</v>
+        <v>293869344.6099999</v>
       </c>
       <c r="D53" s="2">
-        <v>353432925.88999975</v>
+        <v>353432925.89000005</v>
       </c>
       <c r="E53" s="2">
-        <v>399306.97000000009</v>
+        <v>396863.4200000001</v>
       </c>
       <c r="F53" s="2">
-        <v>341561705.23999983</v>
+        <v>341561705.24000025</v>
       </c>
       <c r="G53" s="2">
-        <v>343290852.19999933</v>
+        <v>343292574.60000002</v>
       </c>
       <c r="H53" s="2">
-        <v>288132592.17999989</v>
+        <v>288132592.17999995</v>
       </c>
       <c r="I53" s="2">
-        <v>324728699.6500001</v>
+        <v>324728699.65000004</v>
       </c>
       <c r="J53" s="2">
-        <v>373095885.29000032</v>
+        <v>373095885.29000002</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
         <v>127</v>
       </c>
       <c r="B54" s="2">
         <v>700840297.24000061</v>
       </c>
       <c r="C54" s="2">
-        <v>291849863.44000018</v>
+        <v>291855615.41000021</v>
       </c>
       <c r="D54" s="2">
-        <v>354051267.84999979</v>
+        <v>354051267.84999985</v>
       </c>
       <c r="E54" s="2">
-        <v>485756.62999999989</v>
+        <v>478430.3600000001</v>
       </c>
       <c r="F54" s="2">
         <v>337791787.85000002</v>
       </c>
       <c r="G54" s="2">
-        <v>336449085.42999983</v>
+        <v>336450659.72999984</v>
       </c>
       <c r="H54" s="2">
         <v>284070714.04999983</v>
       </c>
       <c r="I54" s="2">
         <v>322442528.77999961</v>
       </c>
       <c r="J54" s="2">
         <v>359695323.77999973</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
         <v>128</v>
       </c>
       <c r="B55" s="2">
         <v>731548185.57000017</v>
       </c>
       <c r="C55" s="2">
-        <v>309694205.09999967</v>
+        <v>309695185.54999971</v>
       </c>
       <c r="D55" s="2">
-        <v>376751555.3799997</v>
+        <v>376751555.37999976</v>
       </c>
       <c r="E55" s="2">
-        <v>653038.83000000007</v>
+        <v>650487.98000000021</v>
       </c>
       <c r="F55" s="2">
-        <v>359452548.0199998</v>
+        <v>359452548.01999986</v>
       </c>
       <c r="G55" s="2">
-        <v>369675757.75999987</v>
+        <v>369677328.15999961</v>
       </c>
       <c r="H55" s="2">
         <v>301802413.70000011</v>
       </c>
       <c r="I55" s="2">
         <v>343252492.41000092</v>
       </c>
       <c r="J55" s="2">
         <v>391476684.83999968</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B56" s="2">
-        <v>715595447.28000057</v>
+        <v>715595447.28000069</v>
       </c>
       <c r="C56" s="2">
-        <v>301203337.72999978</v>
+        <v>301203756.63000047</v>
       </c>
       <c r="D56" s="2">
-        <v>364423152.64000028</v>
+        <v>364423152.63999981</v>
       </c>
       <c r="E56" s="2">
-        <v>834245.27000000037</v>
+        <v>832062.5700000003</v>
       </c>
       <c r="F56" s="2">
-        <v>350375774.56999993</v>
+        <v>350375774.57000011</v>
       </c>
       <c r="G56" s="2">
-        <v>355505289.36000001</v>
+        <v>355507053.15999997</v>
       </c>
       <c r="H56" s="2">
         <v>290241827.30000001</v>
       </c>
       <c r="I56" s="2">
-        <v>335579830.04999995</v>
+        <v>335579830.04999983</v>
       </c>
       <c r="J56" s="2">
-        <v>379348921.95999992</v>
+        <v>379348921.95999986</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B57" s="2">
         <v>720713142.06000018</v>
       </c>
       <c r="C57" s="2">
-        <v>321000480.06000024</v>
+        <v>321001153.93000019</v>
       </c>
       <c r="D57" s="2">
-        <v>379585158.23999995</v>
+        <v>379585158.23999977</v>
       </c>
       <c r="E57" s="2">
-        <v>957868.2999999997</v>
+        <v>955136.17999999993</v>
       </c>
       <c r="F57" s="2">
-        <v>364676975.81999993</v>
+        <v>364676975.82000005</v>
       </c>
       <c r="G57" s="2">
-        <v>391788504.44000012</v>
+        <v>391790562.69000012</v>
       </c>
       <c r="H57" s="2">
         <v>302171668.92000008</v>
       </c>
       <c r="I57" s="2">
         <v>348984361.74999964</v>
       </c>
       <c r="J57" s="2">
         <v>415614211.32999992</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B58" s="2">
         <v>704689667.44000006</v>
       </c>
       <c r="C58" s="2">
-        <v>320825530.95999968</v>
+        <v>320825866.18999982</v>
       </c>
       <c r="D58" s="2">
-        <v>375592871.70000017</v>
+        <v>375592871.69999981</v>
       </c>
       <c r="E58" s="2">
-        <v>957740.99000000011</v>
+        <v>955655.01</v>
       </c>
       <c r="F58" s="2">
-        <v>359655474.95999992</v>
+        <v>359655474.9599998</v>
       </c>
       <c r="G58" s="2">
-        <v>399336328.53999949</v>
+        <v>399338079.2899996</v>
       </c>
       <c r="H58" s="2">
         <v>297392266.66999996</v>
       </c>
       <c r="I58" s="2">
         <v>343395079.62</v>
       </c>
       <c r="J58" s="2">
         <v>417019972.80999982</v>
       </c>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
         <v>132</v>
       </c>
       <c r="B59" s="2">
         <v>680616765.06000006</v>
       </c>
       <c r="C59" s="2">
-        <v>289360234.69999993</v>
+        <v>289367727.40999979</v>
       </c>
       <c r="D59" s="2">
-        <v>352990158.31999999</v>
+        <v>352990158.32000005</v>
       </c>
       <c r="E59" s="2">
-        <v>701707.59</v>
+        <v>692908.87999999989</v>
       </c>
       <c r="F59" s="2">
-        <v>333705282.95999998</v>
+        <v>333705282.95999992</v>
       </c>
       <c r="G59" s="2">
-        <v>347916027.77999979</v>
+        <v>347917333.77999967</v>
       </c>
       <c r="H59" s="2">
         <v>274913849.01000029</v>
       </c>
       <c r="I59" s="2">
         <v>315953946.75999999</v>
       </c>
       <c r="J59" s="2">
         <v>364909384.38999927</v>
       </c>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
         <v>133</v>
       </c>
       <c r="B60" s="2">
-        <v>746316243.57999992</v>
+        <v>746316243.58000016</v>
       </c>
       <c r="C60" s="2">
-        <v>315689829.96999991</v>
+        <v>315699276.10000026</v>
       </c>
       <c r="D60" s="2">
-        <v>380590941.82000005</v>
+        <v>380590941.82000029</v>
       </c>
       <c r="E60" s="2">
-        <v>702188.61999999988</v>
+        <v>691445.53999999957</v>
       </c>
       <c r="F60" s="2">
-        <v>363748323.91000009</v>
+        <v>363748323.90999973</v>
       </c>
       <c r="G60" s="2">
-        <v>375264896.75999999</v>
+        <v>375266193.70999992</v>
       </c>
       <c r="H60" s="2">
-        <v>303786977.37000006</v>
+        <v>303786977.37000012</v>
       </c>
       <c r="I60" s="2">
-        <v>344268342.08999979</v>
+        <v>344268342.08999968</v>
       </c>
       <c r="J60" s="2">
-        <v>395631394.03999984</v>
+        <v>395631394.03999996</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
         <v>134</v>
       </c>
       <c r="B61" s="2">
         <v>724164303.48999977</v>
       </c>
       <c r="C61" s="2">
-        <v>299968390.63999999</v>
+        <v>299969086.34999955</v>
       </c>
       <c r="D61" s="2">
-        <v>363830732.69000041</v>
+        <v>363830732.69000018</v>
       </c>
       <c r="E61" s="2">
-        <v>529763.79000000015</v>
+        <v>527424.53</v>
       </c>
       <c r="F61" s="2">
-        <v>348822237.30000025</v>
+        <v>348822237.30000013</v>
       </c>
       <c r="G61" s="2">
-        <v>351234894.05000001</v>
+        <v>351236537.59999996</v>
       </c>
       <c r="H61" s="2">
         <v>290569581.95999956</v>
       </c>
       <c r="I61" s="2">
         <v>331015793.59999985</v>
       </c>
       <c r="J61" s="2">
         <v>377182315.99000001</v>
       </c>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
         <v>135</v>
       </c>
       <c r="B62" s="2">
-        <v>815098879.54999995</v>
+        <v>815098879.55000043</v>
       </c>
       <c r="C62" s="2">
-        <v>346766074.81000006</v>
+        <v>346766985.48999983</v>
       </c>
       <c r="D62" s="2">
-        <v>420391989.02000016</v>
+        <v>420391989.01999992</v>
       </c>
       <c r="E62" s="2">
-        <v>621422.6799999997</v>
+        <v>618804.44999999995</v>
       </c>
       <c r="F62" s="2">
-        <v>396713464.27000016</v>
+        <v>396713464.27000004</v>
       </c>
       <c r="G62" s="2">
-        <v>418400645.21999985</v>
+        <v>418402352.76999998</v>
       </c>
       <c r="H62" s="2">
-        <v>327070623.56000018</v>
+        <v>327070623.56000006</v>
       </c>
       <c r="I62" s="2">
         <v>373367916.05000007</v>
       </c>
       <c r="J62" s="2">
-        <v>443063502.62999964</v>
+        <v>443063502.62999988</v>
       </c>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
         <v>136</v>
       </c>
       <c r="B63" s="2">
         <v>619068432.38999999</v>
       </c>
       <c r="C63" s="2">
-        <v>263420395.23999995</v>
+        <v>263421246.58999991</v>
       </c>
       <c r="D63" s="2">
-        <v>313226245.4799999</v>
+        <v>313226245.48000026</v>
       </c>
       <c r="E63" s="2">
-        <v>381910.07999999996</v>
+        <v>379632.18</v>
       </c>
       <c r="F63" s="2">
-        <v>296326676.1700002</v>
+        <v>296326676.17000008</v>
       </c>
       <c r="G63" s="2">
-        <v>318899407.55000031</v>
+        <v>318900834.10000038</v>
       </c>
       <c r="H63" s="2">
         <v>244689070.95000017</v>
       </c>
       <c r="I63" s="2">
         <v>279509611.19999987</v>
       </c>
       <c r="J63" s="2">
         <v>344869729.23999941</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B64" s="2">
         <v>601281309.4600004</v>
       </c>
       <c r="C64" s="2">
-        <v>260812000.44</v>
+        <v>260814105.33999979</v>
       </c>
       <c r="D64" s="2">
-        <v>305742291.07999974</v>
+        <v>305742291.0799998</v>
       </c>
       <c r="E64" s="2">
-        <v>465929.54999999993</v>
+        <v>462561.54999999993</v>
       </c>
       <c r="F64" s="2">
-        <v>293584767.77999985</v>
+        <v>293584767.77999991</v>
       </c>
       <c r="G64" s="2">
-        <v>312154390.35999972</v>
+        <v>312155653.45999956</v>
       </c>
       <c r="H64" s="2">
         <v>243686105.97000006</v>
       </c>
       <c r="I64" s="2">
         <v>277568236.11000013</v>
       </c>
       <c r="J64" s="2">
         <v>345265828.27000028</v>
       </c>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
         <v>138</v>
       </c>
       <c r="B65" s="2">
         <v>703938115.19000053</v>
       </c>
       <c r="C65" s="2">
-        <v>289217187.50999987</v>
+        <v>289219132.50999993</v>
       </c>
       <c r="D65" s="2">
-        <v>354186212.0400002</v>
+        <v>354186212.04000038</v>
       </c>
       <c r="E65" s="2">
-        <v>581363.27999999991</v>
+        <v>577825.82999999996</v>
       </c>
       <c r="F65" s="2">
-        <v>344754630.40000004</v>
+        <v>344754630.3999998</v>
       </c>
       <c r="G65" s="2">
-        <v>340510236.12999982</v>
+        <v>340511828.5800001</v>
       </c>
       <c r="H65" s="2">
-        <v>279904811.07999974</v>
+        <v>279904811.07999986</v>
       </c>
       <c r="I65" s="2">
-        <v>325488041.05000007</v>
+        <v>325488041.04999959</v>
       </c>
       <c r="J65" s="2">
-        <v>366165474.14000022</v>
+        <v>366165474.13999999</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B66" s="2">
         <v>721205283.22000003</v>
       </c>
       <c r="C66" s="2">
-        <v>303757649.04000008</v>
+        <v>303764562.88999993</v>
       </c>
       <c r="D66" s="2">
-        <v>369252938.86000007</v>
+        <v>369252938.86000025</v>
       </c>
       <c r="E66" s="2">
-        <v>675965.59</v>
+        <v>667437.79</v>
       </c>
       <c r="F66" s="2">
-        <v>355466384.83999985</v>
+        <v>355466384.83999974</v>
       </c>
       <c r="G66" s="2">
-        <v>356361970.45999986</v>
+        <v>356363584.40999985</v>
       </c>
       <c r="H66" s="2">
-        <v>294944621.99000007</v>
+        <v>294944621.99000013</v>
       </c>
       <c r="I66" s="2">
         <v>338214501.78999984</v>
       </c>
       <c r="J66" s="2">
         <v>376846267.09000015</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
         <v>140</v>
       </c>
       <c r="B67" s="2">
         <v>756051165.26000035</v>
       </c>
       <c r="C67" s="2">
-        <v>314258145.03000003</v>
+        <v>314261765.57999998</v>
       </c>
       <c r="D67" s="2">
-        <v>385687137.21000063</v>
+        <v>385687137.21000051</v>
       </c>
       <c r="E67" s="2">
-        <v>1017411.8100000003</v>
+        <v>1012329.7100000003</v>
       </c>
       <c r="F67" s="2">
         <v>370236656.98999989</v>
       </c>
       <c r="G67" s="2">
-        <v>374138997.83000016</v>
+        <v>374140459.38000023</v>
       </c>
       <c r="H67" s="2">
         <v>304020313.03000015</v>
       </c>
       <c r="I67" s="2">
         <v>351420011.83999991</v>
       </c>
       <c r="J67" s="2">
         <v>394219642.30000013</v>
       </c>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B68" s="2">
         <v>773432865.52000058</v>
       </c>
       <c r="C68" s="2">
-        <v>321162310.86000031</v>
+        <v>321168726.91000044</v>
       </c>
       <c r="D68" s="2">
-        <v>393006822.27000004</v>
+        <v>393006822.2699998</v>
       </c>
       <c r="E68" s="2">
-        <v>1261595.3399999994</v>
+        <v>1253810.8899999994</v>
       </c>
       <c r="F68" s="2">
-        <v>375077556.90999991</v>
+        <v>375077556.90999985</v>
       </c>
       <c r="G68" s="2">
-        <v>383716363.8299998</v>
+        <v>383717732.23000002</v>
       </c>
       <c r="H68" s="2">
         <v>304822863.61000013</v>
       </c>
       <c r="I68" s="2">
         <v>355749820.61000001</v>
       </c>
       <c r="J68" s="2">
         <v>401281430.51000005</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
         <v>142</v>
       </c>
       <c r="B69" s="2">
-        <v>760068516.42999995</v>
+        <v>760068516.42999983</v>
       </c>
       <c r="C69" s="2">
-        <v>329836029.44999987</v>
+        <v>329841030.05000001</v>
       </c>
       <c r="D69" s="2">
         <v>398189491.62999988</v>
       </c>
       <c r="E69" s="2">
-        <v>1097166.3999999999</v>
+        <v>1090653.6000000001</v>
       </c>
       <c r="F69" s="2">
-        <v>374412479.44999993</v>
+        <v>374412479.44999999</v>
       </c>
       <c r="G69" s="2">
-        <v>406565865.69999969</v>
+        <v>406567377.8999995</v>
       </c>
       <c r="H69" s="2">
         <v>308375503.55999988</v>
       </c>
       <c r="I69" s="2">
         <v>357436320.91000003</v>
       </c>
       <c r="J69" s="2">
-        <v>423270340.24000001</v>
+        <v>423270340.23999989</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
         <v>143</v>
       </c>
       <c r="B70" s="2">
         <v>741501619.02000022</v>
       </c>
       <c r="C70" s="2">
-        <v>328285144.42999995</v>
+        <v>328290776.82999992</v>
       </c>
       <c r="D70" s="2">
         <v>389913691.04000032</v>
       </c>
       <c r="E70" s="2">
-        <v>1339329.3699999994</v>
+        <v>1331992.2699999993</v>
       </c>
       <c r="F70" s="2">
-        <v>367493068.71999943</v>
+        <v>367493068.71999949</v>
       </c>
       <c r="G70" s="2">
-        <v>412795581.76000035</v>
+        <v>412797286.4600004</v>
       </c>
       <c r="H70" s="2">
         <v>302906876.45000029</v>
       </c>
       <c r="I70" s="2">
         <v>352868680.63000011</v>
       </c>
       <c r="J70" s="2">
         <v>428765446.49999976</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
         <v>144</v>
       </c>
       <c r="B71" s="2">
-        <v>734439849.7900008</v>
+        <v>734439849.79000044</v>
       </c>
       <c r="C71" s="2">
-        <v>303512095.96000034</v>
+        <v>303523254.95999998</v>
       </c>
       <c r="D71" s="2">
-        <v>369351780.37999976</v>
+        <v>369351780.38000011</v>
       </c>
       <c r="E71" s="2">
-        <v>871261.66000000015</v>
+        <v>858815.45999999985</v>
       </c>
       <c r="F71" s="2">
-        <v>351188651.61000043</v>
+        <v>351188651.61000001</v>
       </c>
       <c r="G71" s="2">
-        <v>368794159.65000004</v>
+        <v>368795446.84999979</v>
       </c>
       <c r="H71" s="2">
-        <v>286869218.49000019</v>
+        <v>286869218.49000013</v>
       </c>
       <c r="I71" s="2">
-        <v>332853844.8999998</v>
+        <v>332853844.89999998</v>
       </c>
       <c r="J71" s="2">
-        <v>379735380.17999995</v>
+        <v>379735380.17999977</v>
       </c>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B72" s="2">
         <v>781117517.42000091</v>
       </c>
       <c r="C72" s="2">
-        <v>324113796.84000045</v>
+        <v>324115232.0400002</v>
       </c>
       <c r="D72" s="2">
-        <v>391119127.12999982</v>
+        <v>391119127.13000005</v>
       </c>
       <c r="E72" s="2">
-        <v>943043.95000000007</v>
+        <v>940174.60000000009</v>
       </c>
       <c r="F72" s="2">
-        <v>376474136.05000007</v>
+        <v>376474136.04999995</v>
       </c>
       <c r="G72" s="2">
-        <v>386332762.5999999</v>
+        <v>386334196.75</v>
       </c>
       <c r="H72" s="2">
         <v>307572490.08000016</v>
       </c>
       <c r="I72" s="2">
         <v>353386207.27000034</v>
       </c>
       <c r="J72" s="2">
         <v>401524086.12000018</v>
       </c>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
         <v>146</v>
       </c>
       <c r="B73" s="2">
-        <v>758547465.95000076</v>
+        <v>758547465.950001</v>
       </c>
       <c r="C73" s="2">
-        <v>303222520.66999996</v>
+        <v>303225546.66999984</v>
       </c>
       <c r="D73" s="2">
-        <v>369322718.84000015</v>
+        <v>369322718.84000051</v>
       </c>
       <c r="E73" s="2">
-        <v>610341.50000000012</v>
+        <v>606256.65</v>
       </c>
       <c r="F73" s="2">
-        <v>354811839.94000006</v>
+        <v>354811839.94000053</v>
       </c>
       <c r="G73" s="2">
-        <v>358063982.66000003</v>
+        <v>358065041.51000023</v>
       </c>
       <c r="H73" s="2">
-        <v>292939896.99999994</v>
+        <v>292939897.00000006</v>
       </c>
       <c r="I73" s="2">
-        <v>338308424.38</v>
+        <v>338308424.3799997</v>
       </c>
       <c r="J73" s="2">
-        <v>384959890.89999974</v>
+        <v>384959890.90000004</v>
       </c>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
         <v>147</v>
       </c>
       <c r="B74" s="2">
         <v>877557032.50999975</v>
       </c>
       <c r="C74" s="2">
-        <v>354322811.98000026</v>
+        <v>354343109.73000032</v>
       </c>
       <c r="D74" s="2">
-        <v>434669456.59000015</v>
+        <v>434669456.59000027</v>
       </c>
       <c r="E74" s="2">
-        <v>909779.14999999967</v>
+        <v>887935.29999999958</v>
       </c>
       <c r="F74" s="2">
         <v>409688081.74999952</v>
       </c>
       <c r="G74" s="2">
-        <v>434065956.39999968</v>
+        <v>434067502.49999988</v>
       </c>
       <c r="H74" s="2">
         <v>334790581.02999949</v>
       </c>
       <c r="I74" s="2">
         <v>384856786.93000019</v>
       </c>
       <c r="J74" s="2">
         <v>457920066.63999963</v>
       </c>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B75" s="2">
-        <v>651323638.09000003</v>
+        <v>651323638.09000015</v>
       </c>
       <c r="C75" s="2">
-        <v>272862837.37999976</v>
+        <v>272868881.20999992</v>
       </c>
       <c r="D75" s="2">
-        <v>323963721.91000044</v>
+        <v>323963721.90999997</v>
       </c>
       <c r="E75" s="2">
-        <v>484297.38</v>
+        <v>476919.95000000007</v>
       </c>
       <c r="F75" s="2">
-        <v>308488329.86000019</v>
+        <v>308488329.86000001</v>
       </c>
       <c r="G75" s="2">
-        <v>339318101.35000002</v>
+        <v>339319434.94999981</v>
       </c>
       <c r="H75" s="2">
         <v>253053225.99999985</v>
       </c>
       <c r="I75" s="2">
-        <v>287911461.27000022</v>
+        <v>287911461.2700001</v>
       </c>
       <c r="J75" s="2">
-        <v>363847428.22000015</v>
+        <v>363847428.21999991</v>
       </c>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
         <v>149</v>
       </c>
       <c r="B76" s="2">
         <v>625728337.03999996</v>
       </c>
       <c r="C76" s="2">
-        <v>265031922.78000009</v>
+        <v>265032267.42999998</v>
       </c>
       <c r="D76" s="2">
-        <v>317035679.54000014</v>
+        <v>317035679.54000032</v>
       </c>
       <c r="E76" s="2">
-        <v>486248.01000000007</v>
+        <v>485147.11000000004</v>
       </c>
       <c r="F76" s="2">
-        <v>301609400.79000014</v>
+        <v>301609400.78999996</v>
       </c>
       <c r="G76" s="2">
-        <v>325542645.43000019</v>
+        <v>325543401.68000031</v>
       </c>
       <c r="H76" s="2">
         <v>246922177.33999997</v>
       </c>
       <c r="I76" s="2">
         <v>283957265.45999992</v>
       </c>
       <c r="J76" s="2">
         <v>353938214.38</v>
       </c>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B77" s="2">
         <v>772411684.200001</v>
       </c>
       <c r="C77" s="2">
-        <v>315270590.73999959</v>
+        <v>315280624.7899999</v>
       </c>
       <c r="D77" s="2">
         <v>387607695.58999991</v>
       </c>
       <c r="E77" s="2">
-        <v>699478.58999999973</v>
+        <v>688128.08999999973</v>
       </c>
       <c r="F77" s="2">
         <v>373753963.74999976</v>
       </c>
       <c r="G77" s="2">
-        <v>375668890.5399996</v>
+        <v>375670206.98999959</v>
       </c>
       <c r="H77" s="2">
         <v>307543901.79999971</v>
       </c>
       <c r="I77" s="2">
         <v>355243063.73000032</v>
       </c>
       <c r="J77" s="2">
         <v>400424889.1499998</v>
       </c>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B78" s="2">
-        <v>747536744.78000069</v>
+        <v>747536744.78000057</v>
       </c>
       <c r="C78" s="2">
-        <v>308178582.26999974</v>
+        <v>308178954.36999995</v>
       </c>
       <c r="D78" s="2">
-        <v>372418350.94999945</v>
+        <v>372418350.94999921</v>
       </c>
       <c r="E78" s="2">
-        <v>838562.87000000011</v>
+        <v>836576.97</v>
       </c>
       <c r="F78" s="2">
-        <v>359770006.0399999</v>
+        <v>359770006.03999984</v>
       </c>
       <c r="G78" s="2">
-        <v>359725662.72999996</v>
+        <v>359727276.53000009</v>
       </c>
       <c r="H78" s="2">
-        <v>298939709.33999974</v>
+        <v>298939709.33999968</v>
       </c>
       <c r="I78" s="2">
-        <v>347251947.99000025</v>
+        <v>347251947.99000037</v>
       </c>
       <c r="J78" s="2">
-        <v>382431139.3599999</v>
+        <v>382431139.35999984</v>
       </c>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
         <v>152</v>
       </c>
       <c r="B79" s="2">
         <v>808609539.38000011</v>
       </c>
       <c r="C79" s="2">
-        <v>326259183.23999989</v>
+        <v>326259600.64000005</v>
       </c>
       <c r="D79" s="2">
         <v>399518514.49999934</v>
       </c>
       <c r="E79" s="2">
-        <v>1315114.1399999999</v>
+        <v>1313218.74</v>
       </c>
       <c r="F79" s="2">
-        <v>385566179.87</v>
+        <v>385566179.87000006</v>
       </c>
       <c r="G79" s="2">
-        <v>391375569.29999971</v>
+        <v>391377047.29999959</v>
       </c>
       <c r="H79" s="2">
         <v>315230593.72999996</v>
       </c>
       <c r="I79" s="2">
         <v>371722725.94000006</v>
       </c>
       <c r="J79" s="2">
         <v>410574961.25000036</v>
       </c>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
         <v>153</v>
       </c>
       <c r="B80" s="2">
         <v>804780133.69000089</v>
       </c>
       <c r="C80" s="2">
-        <v>325937893.80000007</v>
+        <v>325938460.39999986</v>
       </c>
       <c r="D80" s="2">
-        <v>399313426.79999977</v>
+        <v>399313426.80000001</v>
       </c>
       <c r="E80" s="2">
-        <v>1931473.1500000001</v>
+        <v>1929594.8500000006</v>
       </c>
       <c r="F80" s="2">
-        <v>381709404.88000029</v>
+        <v>381709404.88000017</v>
       </c>
       <c r="G80" s="2">
-        <v>394867751.01999986</v>
+        <v>394869062.71999985</v>
       </c>
       <c r="H80" s="2">
-        <v>312165121.2900002</v>
+        <v>312165121.29000008</v>
       </c>
       <c r="I80" s="2">
-        <v>366164991.60999954</v>
+        <v>366164991.60999972</v>
       </c>
       <c r="J80" s="2">
-        <v>409561895.26999968</v>
+        <v>409561895.26999974</v>
       </c>
     </row>
     <row r="81" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
         <v>154</v>
       </c>
       <c r="B81" s="2">
         <v>804406477.43000031</v>
       </c>
       <c r="C81" s="2">
-        <v>342310446.48000002</v>
+        <v>342311331.48000002</v>
       </c>
       <c r="D81" s="2">
-        <v>412638468.30999976</v>
+        <v>412638468.30999964</v>
       </c>
       <c r="E81" s="2">
-        <v>1924894.540000001</v>
+        <v>1922277.1400000008</v>
       </c>
       <c r="F81" s="2">
-        <v>392759545.41999996</v>
+        <v>392759545.42000002</v>
       </c>
       <c r="G81" s="2">
-        <v>426397338.81999993</v>
+        <v>426399071.21999973</v>
       </c>
       <c r="H81" s="2">
-        <v>321089470.27999967</v>
+        <v>321089470.27999973</v>
       </c>
       <c r="I81" s="2">
-        <v>378422649.78999966</v>
+        <v>378422649.78999972</v>
       </c>
       <c r="J81" s="2">
-        <v>440418707.7699998</v>
+        <v>440418707.76999962</v>
       </c>
     </row>
     <row r="82" spans="1:74" x14ac:dyDescent="0.25">
-      <c r="A82" s="4" t="s">
-[...74 lines deleted...]
-      <c r="BV82" s="5"/>
+      <c r="A82" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B82" s="2">
+        <v>788605408.83000064</v>
+      </c>
+      <c r="C82" s="2">
+        <v>339199078.35000014</v>
+      </c>
+      <c r="D82" s="2">
+        <v>405077033.53000045</v>
+      </c>
+      <c r="E82" s="2">
+        <v>1910333.06</v>
+      </c>
+      <c r="F82" s="2">
+        <v>384025542.00000018</v>
+      </c>
+      <c r="G82" s="2">
+        <v>435127353.49999988</v>
+      </c>
+      <c r="H82" s="2">
+        <v>312491201.37999976</v>
+      </c>
+      <c r="I82" s="2">
+        <v>369466371.64999974</v>
+      </c>
+      <c r="J82" s="2">
+        <v>445838186.05999982</v>
+      </c>
     </row>
     <row r="83" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
-        <v>0</v>
-[...218 lines deleted...]
-        <v>97</v>
+        <v>156</v>
+      </c>
+      <c r="B83" s="2">
+        <v>780709944.64000022</v>
+      </c>
+      <c r="C83" s="2">
+        <v>315234874.84000003</v>
+      </c>
+      <c r="D83" s="2">
+        <v>385962747.02999985</v>
+      </c>
+      <c r="E83" s="2">
+        <v>1662516.13</v>
+      </c>
+      <c r="F83" s="2">
+        <v>367664399.4799999</v>
+      </c>
+      <c r="G83" s="2">
+        <v>387188981.27999997</v>
+      </c>
+      <c r="H83" s="2">
+        <v>298036591.26000023</v>
+      </c>
+      <c r="I83" s="2">
+        <v>352908892.73999995</v>
+      </c>
+      <c r="J83" s="2">
+        <v>398534777.63999993</v>
       </c>
     </row>
     <row r="84" spans="1:74" x14ac:dyDescent="0.25">
-      <c r="A84" s="1" t="s">
-[...220 lines deleted...]
-      </c>
+      <c r="A84" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B84" s="5"/>
+      <c r="C84" s="5"/>
+      <c r="D84" s="5"/>
+      <c r="E84" s="5"/>
+      <c r="F84" s="5"/>
+      <c r="G84" s="5"/>
+      <c r="H84" s="5"/>
+      <c r="I84" s="5"/>
+      <c r="J84" s="5"/>
+      <c r="K84" s="5"/>
+      <c r="L84" s="5"/>
+      <c r="M84" s="5"/>
+      <c r="N84" s="5"/>
+      <c r="O84" s="5"/>
+      <c r="P84" s="5"/>
+      <c r="Q84" s="5"/>
+      <c r="R84" s="5"/>
+      <c r="S84" s="5"/>
+      <c r="T84" s="5"/>
+      <c r="U84" s="5"/>
+      <c r="V84" s="5"/>
+      <c r="W84" s="5"/>
+      <c r="X84" s="5"/>
+      <c r="Y84" s="5"/>
+      <c r="Z84" s="5"/>
+      <c r="AA84" s="5"/>
+      <c r="AB84" s="5"/>
+      <c r="AC84" s="5"/>
+      <c r="AD84" s="5"/>
+      <c r="AE84" s="5"/>
+      <c r="AF84" s="5"/>
+      <c r="AG84" s="5"/>
+      <c r="AH84" s="5"/>
+      <c r="AI84" s="5"/>
+      <c r="AJ84" s="5"/>
+      <c r="AK84" s="5"/>
+      <c r="AL84" s="5"/>
+      <c r="AM84" s="5"/>
+      <c r="AN84" s="5"/>
+      <c r="AO84" s="5"/>
+      <c r="AP84" s="5"/>
+      <c r="AQ84" s="5"/>
+      <c r="AR84" s="5"/>
+      <c r="AS84" s="5"/>
+      <c r="AT84" s="5"/>
+      <c r="AU84" s="5"/>
+      <c r="AV84" s="5"/>
+      <c r="AW84" s="5"/>
+      <c r="AX84" s="5"/>
+      <c r="AY84" s="5"/>
+      <c r="AZ84" s="5"/>
+      <c r="BA84" s="5"/>
+      <c r="BB84" s="5"/>
+      <c r="BC84" s="5"/>
+      <c r="BD84" s="5"/>
+      <c r="BE84" s="5"/>
+      <c r="BF84" s="5"/>
+      <c r="BG84" s="5"/>
+      <c r="BH84" s="5"/>
+      <c r="BI84" s="5"/>
+      <c r="BJ84" s="5"/>
+      <c r="BK84" s="5"/>
+      <c r="BL84" s="5"/>
+      <c r="BM84" s="5"/>
+      <c r="BN84" s="5"/>
+      <c r="BO84" s="5"/>
+      <c r="BP84" s="5"/>
+      <c r="BQ84" s="5"/>
+      <c r="BR84" s="5"/>
+      <c r="BS84" s="5"/>
+      <c r="BT84" s="5"/>
+      <c r="BU84" s="5"/>
+      <c r="BV84" s="5"/>
     </row>
     <row r="85" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
-        <v>11</v>
-[...218 lines deleted...]
-        <v>35122788.029999979</v>
+        <v>0</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D85" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="E85" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H85" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="I85" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="J85" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="K85" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="L85" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="M85" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="N85" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="O85" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="P85" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q85" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="R85" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="S85" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="T85" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="U85" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="V85" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="W85" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="X85" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y85" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z85" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="AA85" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="AB85" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="AC85" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="AD85" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="AE85" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="AF85" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="AG85" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="AH85" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI85" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ85" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="AK85" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AL85" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="AM85" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="AN85" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="AO85" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="AP85" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="AQ85" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="AR85" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="AS85" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="AT85" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="AU85" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="AV85" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="AW85" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="AX85" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="AY85" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="AZ85" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="BA85" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="BB85" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="BC85" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="BD85" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="BE85" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="BF85" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="BG85" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="BH85" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="BI85" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="BJ85" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="BK85" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="BL85" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="BM85" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="BN85" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="BO85" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="BP85" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="BQ85" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="BR85" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="BS85" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="BT85" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="BU85" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="BV85" s="1" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="86" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B86" s="2">
-        <v>321812023.44000006</v>
+        <v>415550217.91000032</v>
       </c>
       <c r="C86" s="2">
-        <v>43245018.599999994</v>
+        <v>55997355.769999981</v>
       </c>
       <c r="D86" s="2">
-        <v>19571537.600000005</v>
+        <v>20849689.450000007</v>
       </c>
       <c r="E86" s="2">
-        <v>11392822.050000003</v>
+        <v>10889658.760000005</v>
       </c>
       <c r="F86" s="2">
-        <v>14851918.109999994</v>
+        <v>17228744.139999997</v>
       </c>
       <c r="G86" s="2">
-        <v>4522875.7199999979</v>
+        <v>4655627.92</v>
       </c>
       <c r="H86" s="2">
-        <v>8178105.0099999979</v>
+        <v>7514195.870000001</v>
       </c>
       <c r="I86" s="2">
-        <v>24392918.099999998</v>
+        <v>25546700.530000009</v>
       </c>
       <c r="J86" s="2">
-        <v>12441744.479999993</v>
+        <v>14663403.869999999</v>
       </c>
       <c r="K86" s="2">
-        <v>48865279.92999997</v>
+        <v>49733518.649999991</v>
       </c>
       <c r="L86" s="2">
-        <v>7701279.3600000003</v>
+        <v>7477693.7699999996</v>
       </c>
       <c r="M86" s="2">
-        <v>33058009.329999987</v>
+        <v>31322857.299999986</v>
       </c>
       <c r="N86" s="2">
-        <v>4596314.3400000008</v>
+        <v>4094587.38</v>
       </c>
       <c r="O86" s="2">
-        <v>14154019.749999998</v>
+        <v>14463981.370000003</v>
       </c>
       <c r="P86" s="2">
-        <v>16504179.169999994</v>
+        <v>17617335.04999999</v>
       </c>
       <c r="Q86" s="2">
-        <v>18376419.539999999</v>
+        <v>17504481.839999996</v>
       </c>
       <c r="R86" s="2">
-        <v>5471966.7799999984</v>
+        <v>4940360.4300000006</v>
       </c>
       <c r="S86" s="2">
-        <v>103988324.51999998</v>
+        <v>127303297.61</v>
       </c>
       <c r="T86" s="2">
-        <v>15591673.16</v>
+        <v>15986599.390000001</v>
       </c>
       <c r="U86" s="2">
-        <v>8134845.1100000013</v>
+        <v>7653917.589999998</v>
       </c>
       <c r="V86" s="2">
-        <v>28185405.060000002</v>
+        <v>28923413.629999999</v>
       </c>
       <c r="W86" s="2">
-        <v>15197750.799999997</v>
+        <v>12932866.579999993</v>
       </c>
       <c r="X86" s="2">
-        <v>21503123.919999994</v>
+        <v>23017577.890000001</v>
       </c>
       <c r="Y86" s="2">
-        <v>6535716.1399999997</v>
+        <v>6612444.1599999983</v>
       </c>
       <c r="Z86" s="2">
-        <v>26184381.239999998</v>
+        <v>38141014.82</v>
       </c>
       <c r="AA86" s="2">
-        <v>32813575.739999991</v>
+        <v>33246887.24000001</v>
       </c>
       <c r="AB86" s="2">
-        <v>25159349.920000009</v>
+        <v>24881723.809999995</v>
       </c>
       <c r="AC86" s="2">
-        <v>27315538.509999994</v>
+        <v>29541717.070000019</v>
       </c>
       <c r="AD86" s="2">
-        <v>1604902.5400000005</v>
+        <v>1446603.21</v>
       </c>
       <c r="AE86" s="2">
-        <v>31618530.709999993</v>
+        <v>36611542.769999996</v>
       </c>
       <c r="AF86" s="2">
-        <v>7372809.7200000007</v>
+        <v>6638020.8700000001</v>
       </c>
       <c r="AG86" s="2">
-        <v>3351385.2200000007</v>
+        <v>3870028.4000000013</v>
       </c>
       <c r="AH86" s="2">
-        <v>21096173.249999993</v>
+        <v>21027459.800000001</v>
       </c>
       <c r="AI86" s="2">
-        <v>15505257.389999995</v>
+        <v>16979086.819999997</v>
       </c>
       <c r="AJ86" s="2">
-        <v>68217305.35999997</v>
+        <v>78093715.679999977</v>
       </c>
       <c r="AK86" s="2">
-        <v>41689709.099999994</v>
+        <v>42958210.950000003</v>
       </c>
       <c r="AL86" s="2">
-        <v>18786374.230000004</v>
+        <v>19326388.640000001</v>
       </c>
       <c r="AM86" s="2">
-        <v>37871699.99000001</v>
+        <v>41192701.979999997</v>
       </c>
       <c r="AN86" s="2">
-        <v>12335716.050000003</v>
+        <v>12163313.949999996</v>
       </c>
       <c r="AO86" s="2">
-        <v>22082292.779999997</v>
+        <v>21303310.020000003</v>
       </c>
       <c r="AP86" s="2">
-        <v>24243664.350000005</v>
+        <v>25313443.750000004</v>
       </c>
       <c r="AQ86" s="2">
-        <v>57203813.699999958</v>
+        <v>65663271.679999992</v>
       </c>
       <c r="AR86" s="2">
-        <v>41128876.270000011</v>
+        <v>61513382.519999973</v>
       </c>
       <c r="AS86" s="2">
-        <v>3022463.2399999998</v>
+        <v>2718168.3399999994</v>
       </c>
       <c r="AT86" s="2">
-        <v>14898946.089999996</v>
+        <v>14302804.519999998</v>
       </c>
       <c r="AU86" s="2">
-        <v>8177216.6600000001</v>
+        <v>7536337.0199999986</v>
       </c>
       <c r="AV86" s="2">
-        <v>18750498.629999995</v>
+        <v>22106175.959999997</v>
       </c>
       <c r="AW86" s="2">
-        <v>17281852.550000004</v>
+        <v>17381669.429999996</v>
       </c>
       <c r="AX86" s="2">
-        <v>14427085.020000005</v>
+        <v>14299660.54000001</v>
       </c>
       <c r="AY86" s="2">
-        <v>14438202.570000004</v>
+        <v>13702152.74</v>
       </c>
       <c r="AZ86" s="2">
-        <v>10477894.09</v>
+        <v>10030198.209999997</v>
       </c>
       <c r="BA86" s="2">
-        <v>37722658.649999991</v>
+        <v>33993152.670000002</v>
       </c>
       <c r="BB86" s="2">
-        <v>19315585.459999993</v>
+        <v>19711733.23</v>
       </c>
       <c r="BC86" s="2">
-        <v>14450441.98</v>
+        <v>14023568.769999996</v>
       </c>
       <c r="BD86" s="2">
-        <v>6738440.8100000015</v>
+        <v>5988691.5000000019</v>
       </c>
       <c r="BE86" s="2">
-        <v>11373184.23</v>
+        <v>12078134.479999999</v>
       </c>
       <c r="BF86" s="2">
-        <v>23604157.940000001</v>
+        <v>25023921.309999999</v>
       </c>
       <c r="BG86" s="2">
-        <v>3720701.2499999995</v>
+        <v>3364198.1299999994</v>
       </c>
       <c r="BH86" s="2">
-        <v>4161581.88</v>
+        <v>3818754.83</v>
       </c>
       <c r="BI86" s="2">
-        <v>6922853.4399999995</v>
+        <v>6771174.679999996</v>
       </c>
       <c r="BJ86" s="2">
-        <v>44552276.129999995</v>
+        <v>55008052.5</v>
       </c>
       <c r="BK86" s="2">
-        <v>21423420.90000001</v>
+        <v>21360964.220000003</v>
       </c>
       <c r="BL86" s="2">
-        <v>4039400.0000000009</v>
+        <v>4249294.26</v>
       </c>
       <c r="BM86" s="2">
-        <v>10324463.290000001</v>
+        <v>12382662.619999995</v>
       </c>
       <c r="BN86" s="2">
-        <v>53321369.179999977</v>
+        <v>61551480.390000015</v>
       </c>
       <c r="BO86" s="2">
-        <v>20490727.470000003</v>
+        <v>19533499.470000014</v>
       </c>
       <c r="BP86" s="2">
-        <v>9388016.4599999972</v>
+        <v>8935870.0600000005</v>
       </c>
       <c r="BQ86" s="2">
-        <v>16331096.890000001</v>
+        <v>15811071.790000003</v>
       </c>
       <c r="BR86" s="2">
-        <v>73312282.74000001</v>
+        <v>88063575.149999991</v>
       </c>
       <c r="BS86" s="2">
-        <v>6316368.0100000007</v>
+        <v>6562348.4799999986</v>
       </c>
       <c r="BT86" s="2">
-        <v>12709301.669999994</v>
+        <v>13778002.220000003</v>
       </c>
       <c r="BU86" s="2">
-        <v>12307021.470000001</v>
+        <v>12378298.959999997</v>
       </c>
       <c r="BV86" s="2">
-        <v>31458095.280000001</v>
+        <v>35138278.499999993</v>
       </c>
     </row>
     <row r="87" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A87" s="1" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B87" s="2">
-        <v>263653740.84999999</v>
+        <v>413494270.74000013</v>
       </c>
       <c r="C87" s="2">
-        <v>38278660.37999998</v>
+        <v>54944048.449999981</v>
       </c>
       <c r="D87" s="2">
-        <v>19121608.619999997</v>
+        <v>20539491.140000001</v>
       </c>
       <c r="E87" s="2">
-        <v>11182053.310000002</v>
+        <v>11022253.859999999</v>
       </c>
       <c r="F87" s="2">
-        <v>14462722.249999996</v>
+        <v>17409456.929999996</v>
       </c>
       <c r="G87" s="2">
-        <v>4493240.6399999987</v>
+        <v>4814258.8599999994</v>
       </c>
       <c r="H87" s="2">
-        <v>8671396.8899999987</v>
+        <v>7697613.5399999991</v>
       </c>
       <c r="I87" s="2">
-        <v>24634972.449999996</v>
+        <v>25600897.149999995</v>
       </c>
       <c r="J87" s="2">
-        <v>11993605.360000001</v>
+        <v>15028974.439999999</v>
       </c>
       <c r="K87" s="2">
-        <v>47701258.979999997</v>
+        <v>51989122.05999998</v>
       </c>
       <c r="L87" s="2">
-        <v>8238548.8899999987</v>
+        <v>7768473.4199999999</v>
       </c>
       <c r="M87" s="2">
-        <v>32727866.849999994</v>
+        <v>32861890.550000004</v>
       </c>
       <c r="N87" s="2">
-        <v>4684302.5600000005</v>
+        <v>4149476.9200000009</v>
       </c>
       <c r="O87" s="2">
-        <v>14152538.119999999</v>
+        <v>14561311.299999999</v>
       </c>
       <c r="P87" s="2">
-        <v>16155113.490000008</v>
+        <v>17657197.869999986</v>
       </c>
       <c r="Q87" s="2">
-        <v>18018373.429999996</v>
+        <v>18029917.499999993</v>
       </c>
       <c r="R87" s="2">
-        <v>5154390.0600000005</v>
+        <v>5464465.1799999997</v>
       </c>
       <c r="S87" s="2">
-        <v>90719100.639999986</v>
+        <v>128572231.27000003</v>
       </c>
       <c r="T87" s="2">
-        <v>15951477.669999998</v>
+        <v>16079191.639999997</v>
       </c>
       <c r="U87" s="2">
-        <v>8193702.299999998</v>
+        <v>7696745.540000001</v>
       </c>
       <c r="V87" s="2">
-        <v>26864751.52</v>
+        <v>29258578.719999988</v>
       </c>
       <c r="W87" s="2">
-        <v>16400483.869999999</v>
+        <v>13641600.24</v>
       </c>
       <c r="X87" s="2">
-        <v>20374346.07</v>
+        <v>23539117.269999992</v>
       </c>
       <c r="Y87" s="2">
-        <v>6343442.3000000007</v>
+        <v>6504363.0699999984</v>
       </c>
       <c r="Z87" s="2">
-        <v>22015758.009999998</v>
+        <v>38107092.389999993</v>
       </c>
       <c r="AA87" s="2">
-        <v>31961759.840000011</v>
+        <v>33923466.980000004</v>
       </c>
       <c r="AB87" s="2">
-        <v>26217710.270000003</v>
+        <v>26337413.129999995</v>
       </c>
       <c r="AC87" s="2">
-        <v>26470225.969999991</v>
+        <v>30184782.109999992</v>
       </c>
       <c r="AD87" s="2">
-        <v>1584822.0999999999</v>
+        <v>1427406.19</v>
       </c>
       <c r="AE87" s="2">
-        <v>29878312.800000008</v>
+        <v>36307706.760000005</v>
       </c>
       <c r="AF87" s="2">
-        <v>7378114.4999999991</v>
+        <v>6825065.4900000002</v>
       </c>
       <c r="AG87" s="2">
-        <v>3289411.9899999998</v>
+        <v>3618339.7299999995</v>
       </c>
       <c r="AH87" s="2">
-        <v>20319863.579999994</v>
+        <v>21633002.970000003</v>
       </c>
       <c r="AI87" s="2">
-        <v>16051904.490000002</v>
+        <v>16780913.239999998</v>
       </c>
       <c r="AJ87" s="2">
-        <v>63411372.779999949</v>
+        <v>79128455.959999979</v>
       </c>
       <c r="AK87" s="2">
-        <v>40408036.349999994</v>
+        <v>44405709.839999989</v>
       </c>
       <c r="AL87" s="2">
-        <v>18273111.659999996</v>
+        <v>19458591.359999999</v>
       </c>
       <c r="AM87" s="2">
-        <v>36561964.579999991</v>
+        <v>41276001.279999986</v>
       </c>
       <c r="AN87" s="2">
-        <v>12548337.67</v>
+        <v>12669389.760000002</v>
       </c>
       <c r="AO87" s="2">
-        <v>21839449.32</v>
+        <v>22362204.960000001</v>
       </c>
       <c r="AP87" s="2">
-        <v>22731626.34</v>
+        <v>25897194.059999995</v>
       </c>
       <c r="AQ87" s="2">
-        <v>53776666.73999998</v>
+        <v>65963661.599999957</v>
       </c>
       <c r="AR87" s="2">
-        <v>32124388.079999998</v>
+        <v>61567779.680000007</v>
       </c>
       <c r="AS87" s="2">
-        <v>3174832.959999999</v>
+        <v>2645917.8999999994</v>
       </c>
       <c r="AT87" s="2">
-        <v>15626649.07</v>
+        <v>14684930.34</v>
       </c>
       <c r="AU87" s="2">
-        <v>8255086.6300000008</v>
+        <v>7695300.7000000011</v>
       </c>
       <c r="AV87" s="2">
-        <v>17432155.789999999</v>
+        <v>23377930.450000003</v>
       </c>
       <c r="AW87" s="2">
-        <v>16630589.130000001</v>
+        <v>17540107.689999994</v>
       </c>
       <c r="AX87" s="2">
-        <v>14522260.600000003</v>
+        <v>14597676.409999996</v>
       </c>
       <c r="AY87" s="2">
-        <v>14837683.260000004</v>
+        <v>14263840.860000001</v>
       </c>
       <c r="AZ87" s="2">
-        <v>10663913.950000003</v>
+        <v>10089009.34</v>
       </c>
       <c r="BA87" s="2">
-        <v>38711662.940000005</v>
+        <v>36001211.239999995</v>
       </c>
       <c r="BB87" s="2">
-        <v>18982080.43</v>
+        <v>20737951.029999997</v>
       </c>
       <c r="BC87" s="2">
-        <v>14486328.220000001</v>
+        <v>14457072.940000003</v>
       </c>
       <c r="BD87" s="2">
-        <v>6777442.7799999993</v>
+        <v>6181672.0299999993</v>
       </c>
       <c r="BE87" s="2">
-        <v>11491178.320000002</v>
+        <v>11871601.610000003</v>
       </c>
       <c r="BF87" s="2">
-        <v>23093507.029999994</v>
+        <v>25624685.770000003</v>
       </c>
       <c r="BG87" s="2">
-        <v>4091066.0899999989</v>
+        <v>3258861.2100000004</v>
       </c>
       <c r="BH87" s="2">
-        <v>4275588.669999999</v>
+        <v>3792795.2999999989</v>
       </c>
       <c r="BI87" s="2">
-        <v>6920576.4900000002</v>
+        <v>6754989.8099999977</v>
       </c>
       <c r="BJ87" s="2">
-        <v>40559998.089999989</v>
+        <v>54109121.829999998</v>
       </c>
       <c r="BK87" s="2">
-        <v>21346069.00999999</v>
+        <v>22276904.500000007</v>
       </c>
       <c r="BL87" s="2">
-        <v>3919678.55</v>
+        <v>4337653.41</v>
       </c>
       <c r="BM87" s="2">
-        <v>10638260.099999998</v>
+        <v>13039779.880000001</v>
       </c>
       <c r="BN87" s="2">
-        <v>49517330.100000024</v>
+        <v>63157120.429999985</v>
       </c>
       <c r="BO87" s="2">
-        <v>20501663.969999995</v>
+        <v>20180480.960000001</v>
       </c>
       <c r="BP87" s="2">
-        <v>9343728.8300000038</v>
+        <v>9133183.0599999987</v>
       </c>
       <c r="BQ87" s="2">
-        <v>16518166.920000002</v>
+        <v>16062964.529999992</v>
       </c>
       <c r="BR87" s="2">
-        <v>67671957.479999974</v>
+        <v>87395028.970000029</v>
       </c>
       <c r="BS87" s="2">
-        <v>6537344.9400000013</v>
+        <v>6619298.1999999983</v>
       </c>
       <c r="BT87" s="2">
-        <v>12479029.190000007</v>
+        <v>13924317.4</v>
       </c>
       <c r="BU87" s="2">
-        <v>12640223.930000002</v>
+        <v>12988148.419999998</v>
       </c>
       <c r="BV87" s="2">
-        <v>28705257.899999999</v>
+        <v>35122788.029999971</v>
       </c>
     </row>
     <row r="88" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A88" s="1" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B88" s="2">
-        <v>342315793.73000032</v>
+        <v>321812023.44000012</v>
       </c>
       <c r="C88" s="2">
-        <v>49217017.199999996</v>
+        <v>43245018.599999994</v>
       </c>
       <c r="D88" s="2">
-        <v>22017015.940000005</v>
+        <v>19573256.469999991</v>
       </c>
       <c r="E88" s="2">
-        <v>12294180.979999995</v>
+        <v>11392822.049999999</v>
       </c>
       <c r="F88" s="2">
-        <v>16486535.810000006</v>
+        <v>14851918.109999996</v>
       </c>
       <c r="G88" s="2">
-        <v>5287832.9899999984</v>
+        <v>4522875.7199999988</v>
       </c>
       <c r="H88" s="2">
-        <v>8971163.1900000013</v>
+        <v>8178105.0099999979</v>
       </c>
       <c r="I88" s="2">
-        <v>27208460.879999999</v>
+        <v>24392918.100000001</v>
       </c>
       <c r="J88" s="2">
-        <v>14122577.109999999</v>
+        <v>12441744.479999997</v>
       </c>
       <c r="K88" s="2">
-        <v>55139449.080000021</v>
+        <v>48865279.930000015</v>
       </c>
       <c r="L88" s="2">
-        <v>8799790.7699999958</v>
+        <v>7701279.3599999994</v>
       </c>
       <c r="M88" s="2">
-        <v>35603697.719999999</v>
+        <v>33058009.329999991</v>
       </c>
       <c r="N88" s="2">
-        <v>4910315.38</v>
+        <v>4596314.34</v>
       </c>
       <c r="O88" s="2">
-        <v>15710772.310000002</v>
+        <v>14154019.75</v>
       </c>
       <c r="P88" s="2">
-        <v>19316713.050000001</v>
+        <v>16504179.169999992</v>
       </c>
       <c r="Q88" s="2">
-        <v>19749881.429999992</v>
+        <v>18376419.539999999</v>
       </c>
       <c r="R88" s="2">
-        <v>5492715.4399999976</v>
+        <v>5471966.7799999993</v>
       </c>
       <c r="S88" s="2">
-        <v>116251569.06000006</v>
+        <v>103988324.51999998</v>
       </c>
       <c r="T88" s="2">
-        <v>17530245.739999998</v>
+        <v>15591673.16</v>
       </c>
       <c r="U88" s="2">
-        <v>8464853.3899999969</v>
+        <v>8134845.1100000013</v>
       </c>
       <c r="V88" s="2">
-        <v>29884668.339999996</v>
+        <v>28185405.059999995</v>
       </c>
       <c r="W88" s="2">
-        <v>16794151.189999998</v>
+        <v>15197750.799999993</v>
       </c>
       <c r="X88" s="2">
-        <v>24474613.740000002</v>
+        <v>21503123.920000002</v>
       </c>
       <c r="Y88" s="2">
-        <v>7073807.0099999979</v>
+        <v>6535716.1399999987</v>
       </c>
       <c r="Z88" s="2">
-        <v>26856144.950000003</v>
+        <v>26184381.239999983</v>
       </c>
       <c r="AA88" s="2">
-        <v>36208739.459999993</v>
+        <v>32813575.739999995</v>
       </c>
       <c r="AB88" s="2">
-        <v>28493027.059999995</v>
+        <v>25159349.919999998</v>
       </c>
       <c r="AC88" s="2">
-        <v>31750201.269999988</v>
+        <v>27315538.510000005</v>
       </c>
       <c r="AD88" s="2">
-        <v>1631182.48</v>
+        <v>1604902.5400000005</v>
       </c>
       <c r="AE88" s="2">
-        <v>35672610.629999995</v>
+        <v>31618530.709999986</v>
       </c>
       <c r="AF88" s="2">
-        <v>7728382.7399999984</v>
+        <v>7372809.7199999997</v>
       </c>
       <c r="AG88" s="2">
-        <v>3714973.8099999996</v>
+        <v>3349666.3499999996</v>
       </c>
       <c r="AH88" s="2">
-        <v>22522830.610000003</v>
+        <v>21096173.25</v>
       </c>
       <c r="AI88" s="2">
-        <v>18371695.730000004</v>
+        <v>15505257.390000001</v>
       </c>
       <c r="AJ88" s="2">
-        <v>76216923.379999995</v>
+        <v>68217305.359999955</v>
       </c>
       <c r="AK88" s="2">
-        <v>47047592.049999982</v>
+        <v>41689709.100000001</v>
       </c>
       <c r="AL88" s="2">
-        <v>21399503.440000001</v>
+        <v>18786374.23</v>
       </c>
       <c r="AM88" s="2">
-        <v>42679049.910000004</v>
+        <v>37871699.990000002</v>
       </c>
       <c r="AN88" s="2">
-        <v>13827342.669999994</v>
+        <v>12335716.049999999</v>
       </c>
       <c r="AO88" s="2">
-        <v>23685994.699999988</v>
+        <v>22082292.779999997</v>
       </c>
       <c r="AP88" s="2">
-        <v>25398597.089999996</v>
+        <v>24243664.34999999</v>
       </c>
       <c r="AQ88" s="2">
-        <v>66884713.730000019</v>
+        <v>57203813.699999973</v>
       </c>
       <c r="AR88" s="2">
-        <v>43138685.369999975</v>
+        <v>41128876.269999981</v>
       </c>
       <c r="AS88" s="2">
-        <v>3114001.1899999995</v>
+        <v>3022463.2399999993</v>
       </c>
       <c r="AT88" s="2">
-        <v>16156726.279999994</v>
+        <v>14898946.09</v>
       </c>
       <c r="AU88" s="2">
-        <v>8542124.0199999977</v>
+        <v>8177216.6599999992</v>
       </c>
       <c r="AV88" s="2">
-        <v>20681583.369999997</v>
+        <v>18750498.629999995</v>
       </c>
       <c r="AW88" s="2">
-        <v>19126451.579999998</v>
+        <v>17281852.550000004</v>
       </c>
       <c r="AX88" s="2">
-        <v>15934845.149999993</v>
+        <v>14427085.02</v>
       </c>
       <c r="AY88" s="2">
-        <v>15704839.419999998</v>
+        <v>14438202.57</v>
       </c>
       <c r="AZ88" s="2">
-        <v>11252296.429999994</v>
+        <v>10477894.09</v>
       </c>
       <c r="BA88" s="2">
-        <v>40599791.43</v>
+        <v>37722658.649999999</v>
       </c>
       <c r="BB88" s="2">
-        <v>21715900.72000001</v>
+        <v>19315585.460000001</v>
       </c>
       <c r="BC88" s="2">
-        <v>15587719.299999997</v>
+        <v>14450441.98</v>
       </c>
       <c r="BD88" s="2">
-        <v>6985300.1999999993</v>
+        <v>6738440.8100000005</v>
       </c>
       <c r="BE88" s="2">
-        <v>12849968.739999996</v>
+        <v>11373184.229999999</v>
       </c>
       <c r="BF88" s="2">
-        <v>27193209.870000005</v>
+        <v>23604157.940000001</v>
       </c>
       <c r="BG88" s="2">
-        <v>4157116.41</v>
+        <v>3720701.2499999991</v>
       </c>
       <c r="BH88" s="2">
-        <v>4496120.47</v>
+        <v>4161581.88</v>
       </c>
       <c r="BI88" s="2">
-        <v>7446301.9500000002</v>
+        <v>6922853.4399999995</v>
       </c>
       <c r="BJ88" s="2">
-        <v>52072635.349999964</v>
+        <v>44552276.12999998</v>
       </c>
       <c r="BK88" s="2">
-        <v>23987660.699999992</v>
+        <v>21423420.899999995</v>
       </c>
       <c r="BL88" s="2">
-        <v>4279238.0299999993</v>
+        <v>4039400</v>
       </c>
       <c r="BM88" s="2">
-        <v>11694841</v>
+        <v>10324463.289999999</v>
       </c>
       <c r="BN88" s="2">
-        <v>60935003.249999978</v>
+        <v>53321369.179999977</v>
       </c>
       <c r="BO88" s="2">
-        <v>22549605.780000012</v>
+        <v>20490727.469999999</v>
       </c>
       <c r="BP88" s="2">
-        <v>10034513.33</v>
+        <v>9388016.459999999</v>
       </c>
       <c r="BQ88" s="2">
-        <v>18437923.489999995</v>
+        <v>16331096.890000002</v>
       </c>
       <c r="BR88" s="2">
-        <v>82315114.379999936</v>
+        <v>73312282.74000001</v>
       </c>
       <c r="BS88" s="2">
-        <v>7192248.7699999977</v>
+        <v>6316368.0100000007</v>
       </c>
       <c r="BT88" s="2">
-        <v>13739930.700000001</v>
+        <v>12709301.67</v>
       </c>
       <c r="BU88" s="2">
-        <v>14384779.930000002</v>
+        <v>12307021.470000003</v>
       </c>
       <c r="BV88" s="2">
-        <v>34713605.109999992</v>
+        <v>31458095.280000009</v>
       </c>
     </row>
     <row r="89" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A89" s="1" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B89" s="2">
-        <v>431035019.60000044</v>
+        <v>263653740.84999999</v>
       </c>
       <c r="C89" s="2">
-        <v>59289768.029999956</v>
+        <v>38278660.37999998</v>
       </c>
       <c r="D89" s="2">
-        <v>24107320.369999986</v>
+        <v>19123124.789999999</v>
       </c>
       <c r="E89" s="2">
-        <v>12965312.629999999</v>
+        <v>11182053.310000002</v>
       </c>
       <c r="F89" s="2">
-        <v>17607859.239999995</v>
+        <v>14462722.249999996</v>
       </c>
       <c r="G89" s="2">
-        <v>5909905.8800000008</v>
+        <v>4493240.6399999987</v>
       </c>
       <c r="H89" s="2">
-        <v>9659772.3399999999</v>
+        <v>8671396.8899999987</v>
       </c>
       <c r="I89" s="2">
-        <v>28928316.099999998</v>
+        <v>24634972.449999996</v>
       </c>
       <c r="J89" s="2">
-        <v>15793710.060000001</v>
+        <v>11993605.360000001</v>
       </c>
       <c r="K89" s="2">
-        <v>60816440.159999996</v>
+        <v>47701258.979999997</v>
       </c>
       <c r="L89" s="2">
-        <v>9296716.540000001</v>
+        <v>8238548.8899999987</v>
       </c>
       <c r="M89" s="2">
-        <v>37462290.960000008</v>
+        <v>32727866.849999994</v>
       </c>
       <c r="N89" s="2">
-        <v>5152110.45</v>
+        <v>4684302.5599999996</v>
       </c>
       <c r="O89" s="2">
-        <v>15911850.109999999</v>
+        <v>14152538.119999999</v>
       </c>
       <c r="P89" s="2">
-        <v>21329280.929999996</v>
+        <v>16155113.490000008</v>
       </c>
       <c r="Q89" s="2">
-        <v>20981954.709999993</v>
+        <v>18018373.429999996</v>
       </c>
       <c r="R89" s="2">
-        <v>6225798.4299999997</v>
+        <v>5154390.0600000005</v>
       </c>
       <c r="S89" s="2">
-        <v>140352771.61000013</v>
+        <v>90719100.639999971</v>
       </c>
       <c r="T89" s="2">
-        <v>18574532.660000004</v>
+        <v>15951477.669999998</v>
       </c>
       <c r="U89" s="2">
-        <v>8823950.7999999989</v>
+        <v>8193702.299999998</v>
       </c>
       <c r="V89" s="2">
-        <v>33206969.020000003</v>
+        <v>26864751.519999996</v>
       </c>
       <c r="W89" s="2">
-        <v>17081468.829999991</v>
+        <v>16400483.869999999</v>
       </c>
       <c r="X89" s="2">
-        <v>27447795.419999983</v>
+        <v>20374346.07</v>
       </c>
       <c r="Y89" s="2">
-        <v>7557683.9999999963</v>
+        <v>6343442.3000000007</v>
       </c>
       <c r="Z89" s="2">
-        <v>32143516.54999999</v>
+        <v>22015758.009999998</v>
       </c>
       <c r="AA89" s="2">
-        <v>39275220.909999989</v>
+        <v>31961759.84</v>
       </c>
       <c r="AB89" s="2">
-        <v>30143234.459999993</v>
+        <v>26217710.270000003</v>
       </c>
       <c r="AC89" s="2">
-        <v>36065671.75</v>
+        <v>26470225.969999995</v>
       </c>
       <c r="AD89" s="2">
-        <v>1714967.3700000003</v>
+        <v>1584822.0999999999</v>
       </c>
       <c r="AE89" s="2">
-        <v>40045913.699999981</v>
+        <v>29878312.800000008</v>
       </c>
       <c r="AF89" s="2">
-        <v>8048734.4499999983</v>
+        <v>7378114.4999999991</v>
       </c>
       <c r="AG89" s="2">
-        <v>4497938.8600000031</v>
+        <v>3287846.8199999994</v>
       </c>
       <c r="AH89" s="2">
-        <v>24871946.779999986</v>
+        <v>20319863.579999994</v>
       </c>
       <c r="AI89" s="2">
-        <v>20002612.140000001</v>
+        <v>16051904.490000002</v>
       </c>
       <c r="AJ89" s="2">
-        <v>88183117.619999945</v>
+        <v>63411372.779999934</v>
       </c>
       <c r="AK89" s="2">
-        <v>51630193.01000002</v>
+        <v>40408036.349999994</v>
       </c>
       <c r="AL89" s="2">
-        <v>23010283.289999999</v>
+        <v>18273111.659999996</v>
       </c>
       <c r="AM89" s="2">
-        <v>47797454.049999982</v>
+        <v>36561964.579999991</v>
       </c>
       <c r="AN89" s="2">
-        <v>14593199.469999995</v>
+        <v>12548337.67</v>
       </c>
       <c r="AO89" s="2">
-        <v>25525032.919999994</v>
+        <v>21839449.32</v>
       </c>
       <c r="AP89" s="2">
-        <v>28636158.409999989</v>
+        <v>22731626.34</v>
       </c>
       <c r="AQ89" s="2">
-        <v>76464119.029999971</v>
+        <v>53776666.73999998</v>
       </c>
       <c r="AR89" s="2">
-        <v>55134137.219999976</v>
+        <v>32124388.079999998</v>
       </c>
       <c r="AS89" s="2">
-        <v>3196717.2999999989</v>
+        <v>3174832.959999999</v>
       </c>
       <c r="AT89" s="2">
-        <v>17240045.560000002</v>
+        <v>15626649.07</v>
       </c>
       <c r="AU89" s="2">
-        <v>9431159.5599999987</v>
+        <v>8255086.6300000008</v>
       </c>
       <c r="AV89" s="2">
-        <v>23768220.159999996</v>
+        <v>17432155.789999999</v>
       </c>
       <c r="AW89" s="2">
-        <v>20776716.580000002</v>
+        <v>16630589.130000001</v>
       </c>
       <c r="AX89" s="2">
-        <v>17092682.029999997</v>
+        <v>14522260.599999998</v>
       </c>
       <c r="AY89" s="2">
-        <v>16173281.619999995</v>
+        <v>14837683.260000002</v>
       </c>
       <c r="AZ89" s="2">
-        <v>11751671.689999996</v>
+        <v>10663913.950000003</v>
       </c>
       <c r="BA89" s="2">
-        <v>42487879.599999994</v>
+        <v>38711662.940000005</v>
       </c>
       <c r="BB89" s="2">
-        <v>23469537.979999993</v>
+        <v>18982080.43</v>
       </c>
       <c r="BC89" s="2">
-        <v>16201929.490000002</v>
+        <v>14486328.220000001</v>
       </c>
       <c r="BD89" s="2">
-        <v>7575338.4999999981</v>
+        <v>6777442.7799999993</v>
       </c>
       <c r="BE89" s="2">
-        <v>14149740.360000001</v>
+        <v>11491178.320000002</v>
       </c>
       <c r="BF89" s="2">
-        <v>30406519.109999988</v>
+        <v>23093507.029999994</v>
       </c>
       <c r="BG89" s="2">
-        <v>4433292.4999999981</v>
+        <v>4091066.0899999989</v>
       </c>
       <c r="BH89" s="2">
-        <v>4828750.49</v>
+        <v>4275588.669999999</v>
       </c>
       <c r="BI89" s="2">
-        <v>8150958.9600000018</v>
+        <v>6920576.4900000002</v>
       </c>
       <c r="BJ89" s="2">
-        <v>61822389.519999996</v>
+        <v>40559998.089999989</v>
       </c>
       <c r="BK89" s="2">
-        <v>25040089.259999994</v>
+        <v>21346069.009999998</v>
       </c>
       <c r="BL89" s="2">
-        <v>4748130.6500000004</v>
+        <v>3919678.55</v>
       </c>
       <c r="BM89" s="2">
-        <v>12306412.159999998</v>
+        <v>10638260.099999998</v>
       </c>
       <c r="BN89" s="2">
-        <v>70467346.350000009</v>
+        <v>49517330.100000024</v>
       </c>
       <c r="BO89" s="2">
-        <v>24020268.110000007</v>
+        <v>20501663.969999995</v>
       </c>
       <c r="BP89" s="2">
-        <v>10681244.809999997</v>
+        <v>9343728.8300000038</v>
       </c>
       <c r="BQ89" s="2">
-        <v>20134151.199999977</v>
+        <v>16518166.920000002</v>
       </c>
       <c r="BR89" s="2">
-        <v>97721615.089999944</v>
+        <v>67671957.479999974</v>
       </c>
       <c r="BS89" s="2">
-        <v>7742221.6500000004</v>
+        <v>6537393.9400000004</v>
       </c>
       <c r="BT89" s="2">
-        <v>14924763.209999997</v>
+        <v>12479029.190000009</v>
       </c>
       <c r="BU89" s="2">
-        <v>15196197.920000002</v>
+        <v>12640223.93</v>
       </c>
       <c r="BV89" s="2">
-        <v>39752789.079999991</v>
+        <v>28705257.899999999</v>
       </c>
     </row>
     <row r="90" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A90" s="1" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B90" s="2">
-        <v>457050605.29000032</v>
+        <v>342315793.73000032</v>
       </c>
       <c r="C90" s="2">
-        <v>64058406.669999987</v>
+        <v>49217017.199999996</v>
       </c>
       <c r="D90" s="2">
-        <v>27327671.109999996</v>
+        <v>22018473.950000003</v>
       </c>
       <c r="E90" s="2">
-        <v>13843411.090000005</v>
+        <v>12294180.979999995</v>
       </c>
       <c r="F90" s="2">
-        <v>20885797.399999999</v>
+        <v>16486535.810000006</v>
       </c>
       <c r="G90" s="2">
-        <v>8395068.5099999979</v>
+        <v>5287832.9899999984</v>
       </c>
       <c r="H90" s="2">
-        <v>10188987.84</v>
+        <v>8971163.1900000013</v>
       </c>
       <c r="I90" s="2">
-        <v>31101652.730000004</v>
+        <v>27208460.879999999</v>
       </c>
       <c r="J90" s="2">
-        <v>18401744.84</v>
+        <v>14122577.109999999</v>
       </c>
       <c r="K90" s="2">
-        <v>67315521.729999989</v>
+        <v>55139449.080000021</v>
       </c>
       <c r="L90" s="2">
-        <v>10420819.869999999</v>
+        <v>8799790.7699999958</v>
       </c>
       <c r="M90" s="2">
-        <v>39589300.399999991</v>
+        <v>35603697.719999999</v>
       </c>
       <c r="N90" s="2">
-        <v>5717640.7600000016</v>
+        <v>4910315.3800000008</v>
       </c>
       <c r="O90" s="2">
-        <v>17374835.350000001</v>
+        <v>15710772.310000002</v>
       </c>
       <c r="P90" s="2">
-        <v>22876793.250000004</v>
+        <v>19316713.050000001</v>
       </c>
       <c r="Q90" s="2">
-        <v>21884787.979999997</v>
+        <v>19749881.429999992</v>
       </c>
       <c r="R90" s="2">
-        <v>7638947.1499999985</v>
+        <v>5492715.4399999976</v>
       </c>
       <c r="S90" s="2">
-        <v>147319967.62</v>
+        <v>116251569.06000006</v>
       </c>
       <c r="T90" s="2">
-        <v>21946566.099999998</v>
+        <v>17530245.739999998</v>
       </c>
       <c r="U90" s="2">
-        <v>9353027.6600000001</v>
+        <v>8464853.3899999969</v>
       </c>
       <c r="V90" s="2">
-        <v>36449338.489999995</v>
+        <v>29884668.339999989</v>
       </c>
       <c r="W90" s="2">
-        <v>18466630.170000002</v>
+        <v>16794151.190000001</v>
       </c>
       <c r="X90" s="2">
-        <v>29830159.489999987</v>
+        <v>24474613.740000002</v>
       </c>
       <c r="Y90" s="2">
-        <v>8976692.5699999984</v>
+        <v>7073807.0099999979</v>
       </c>
       <c r="Z90" s="2">
-        <v>45684528.589999996</v>
+        <v>26856144.950000003</v>
       </c>
       <c r="AA90" s="2">
-        <v>41784057.889999986</v>
+        <v>36208739.460000001</v>
       </c>
       <c r="AB90" s="2">
-        <v>31760059.110000003</v>
+        <v>28493027.059999995</v>
       </c>
       <c r="AC90" s="2">
-        <v>41091030.169999994</v>
+        <v>31750201.269999992</v>
       </c>
       <c r="AD90" s="2">
-        <v>1926358.8599999999</v>
+        <v>1631182.48</v>
       </c>
       <c r="AE90" s="2">
-        <v>42365777.539999992</v>
+        <v>35672610.629999995</v>
       </c>
       <c r="AF90" s="2">
-        <v>8523355.1699999999</v>
+        <v>7728382.7399999984</v>
       </c>
       <c r="AG90" s="2">
-        <v>4739635.1800000006</v>
+        <v>3712650.2699999996</v>
       </c>
       <c r="AH90" s="2">
-        <v>27621288.030000001</v>
+        <v>22522830.610000003</v>
       </c>
       <c r="AI90" s="2">
-        <v>21947795.500000007</v>
+        <v>18371695.730000004</v>
       </c>
       <c r="AJ90" s="2">
-        <v>91853700.609999985</v>
+        <v>76216923.379999965</v>
       </c>
       <c r="AK90" s="2">
-        <v>58331030.879999995</v>
+        <v>47047592.049999975</v>
       </c>
       <c r="AL90" s="2">
-        <v>24156737.120000001</v>
+        <v>21399503.440000001</v>
       </c>
       <c r="AM90" s="2">
-        <v>51957795.329999983</v>
+        <v>42679049.910000004</v>
       </c>
       <c r="AN90" s="2">
-        <v>15478024.050000001</v>
+        <v>13827342.669999994</v>
       </c>
       <c r="AO90" s="2">
-        <v>26830522.370000001</v>
+        <v>23685994.699999988</v>
       </c>
       <c r="AP90" s="2">
-        <v>31924219.469999988</v>
+        <v>25398597.089999996</v>
       </c>
       <c r="AQ90" s="2">
-        <v>81865607.379999995</v>
+        <v>66884713.730000019</v>
       </c>
       <c r="AR90" s="2">
-        <v>74216527.829999983</v>
+        <v>43138685.369999975</v>
       </c>
       <c r="AS90" s="2">
-        <v>3518873.3499999987</v>
+        <v>3114001.1899999995</v>
       </c>
       <c r="AT90" s="2">
-        <v>18188265.670000002</v>
+        <v>16156726.279999994</v>
       </c>
       <c r="AU90" s="2">
-        <v>10142566.5</v>
+        <v>8542124.0199999977</v>
       </c>
       <c r="AV90" s="2">
-        <v>30426606.479999993</v>
+        <v>20681583.369999997</v>
       </c>
       <c r="AW90" s="2">
-        <v>22859362.07</v>
+        <v>19126451.579999998</v>
       </c>
       <c r="AX90" s="2">
-        <v>18790176.510000002</v>
+        <v>15934845.149999999</v>
       </c>
       <c r="AY90" s="2">
-        <v>16835237.600000001</v>
+        <v>15704839.419999994</v>
       </c>
       <c r="AZ90" s="2">
-        <v>12978646.769999996</v>
+        <v>11252296.429999994</v>
       </c>
       <c r="BA90" s="2">
-        <v>45736929.169999987</v>
+        <v>40599791.43</v>
       </c>
       <c r="BB90" s="2">
-        <v>25569797.920000002</v>
+        <v>21715900.72000001</v>
       </c>
       <c r="BC90" s="2">
-        <v>17271945.039999999</v>
+        <v>15587719.299999997</v>
       </c>
       <c r="BD90" s="2">
-        <v>8438521.6899999976</v>
+        <v>6985300.1999999993</v>
       </c>
       <c r="BE90" s="2">
-        <v>16752663.229999997</v>
+        <v>12849968.739999996</v>
       </c>
       <c r="BF90" s="2">
-        <v>33341216.909999996</v>
+        <v>27193209.870000005</v>
       </c>
       <c r="BG90" s="2">
-        <v>4991997.1999999993</v>
+        <v>4157116.4099999992</v>
       </c>
       <c r="BH90" s="2">
-        <v>5298860.92</v>
+        <v>4496120.47</v>
       </c>
       <c r="BI90" s="2">
-        <v>9100466.4299999997</v>
+        <v>7446301.9500000002</v>
       </c>
       <c r="BJ90" s="2">
-        <v>65733331.159999996</v>
+        <v>52072635.349999964</v>
       </c>
       <c r="BK90" s="2">
-        <v>26599986.219999995</v>
+        <v>23987660.699999992</v>
       </c>
       <c r="BL90" s="2">
-        <v>6086654.8799999999</v>
+        <v>4279238.0299999993</v>
       </c>
       <c r="BM90" s="2">
-        <v>15290947.989999998</v>
+        <v>11694841</v>
       </c>
       <c r="BN90" s="2">
-        <v>72533406.289999962</v>
+        <v>60935003.249999978</v>
       </c>
       <c r="BO90" s="2">
-        <v>26190217.710000001</v>
+        <v>22549605.779999994</v>
       </c>
       <c r="BP90" s="2">
-        <v>11947228.579999998</v>
+        <v>10034513.33</v>
       </c>
       <c r="BQ90" s="2">
-        <v>22030430.039999992</v>
+        <v>18437923.489999995</v>
       </c>
       <c r="BR90" s="2">
-        <v>106219787.38999997</v>
+        <v>82315114.379999936</v>
       </c>
       <c r="BS90" s="2">
-        <v>8921537.3000000007</v>
+        <v>7193114.299999998</v>
       </c>
       <c r="BT90" s="2">
-        <v>16640942.969999997</v>
+        <v>13739930.700000003</v>
       </c>
       <c r="BU90" s="2">
-        <v>16681558.870000001</v>
+        <v>14384779.929999996</v>
       </c>
       <c r="BV90" s="2">
-        <v>43116509.739999995</v>
+        <v>34713605.109999992</v>
       </c>
     </row>
     <row r="91" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A91" s="1" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B91" s="2">
-        <v>431956348.14000034</v>
+        <v>431035019.60000044</v>
       </c>
       <c r="C91" s="2">
-        <v>62579563.529999956</v>
+        <v>59289768.029999956</v>
       </c>
       <c r="D91" s="2">
-        <v>26810186.560000002</v>
+        <v>24108578.039999995</v>
       </c>
       <c r="E91" s="2">
-        <v>12781551.640000002</v>
+        <v>12965312.629999999</v>
       </c>
       <c r="F91" s="2">
-        <v>21181263.840000007</v>
+        <v>17607859.239999995</v>
       </c>
       <c r="G91" s="2">
-        <v>8740461.4699999988</v>
+        <v>5909905.8800000008</v>
       </c>
       <c r="H91" s="2">
-        <v>10038519.939999999</v>
+        <v>9659772.3399999999</v>
       </c>
       <c r="I91" s="2">
-        <v>30709202.68</v>
+        <v>28928316.099999998</v>
       </c>
       <c r="J91" s="2">
-        <v>18306490.020000003</v>
+        <v>15793710.060000001</v>
       </c>
       <c r="K91" s="2">
-        <v>64930277.779999971</v>
+        <v>60816440.159999996</v>
       </c>
       <c r="L91" s="2">
-        <v>10294367.650000002</v>
+        <v>9296716.540000001</v>
       </c>
       <c r="M91" s="2">
-        <v>38491041.629999988</v>
+        <v>37462290.960000008</v>
       </c>
       <c r="N91" s="2">
-        <v>5589251.3499999996</v>
+        <v>5152110.4499999993</v>
       </c>
       <c r="O91" s="2">
-        <v>16584215.739999996</v>
+        <v>15911850.109999999</v>
       </c>
       <c r="P91" s="2">
-        <v>22563461.749999993</v>
+        <v>21329280.929999996</v>
       </c>
       <c r="Q91" s="2">
-        <v>21007496.059999995</v>
+        <v>20981954.709999993</v>
       </c>
       <c r="R91" s="2">
-        <v>7747976.8699999992</v>
+        <v>6225798.4299999997</v>
       </c>
       <c r="S91" s="2">
-        <v>140270492.21999997</v>
+        <v>140352771.61000013</v>
       </c>
       <c r="T91" s="2">
-        <v>22693559.599999994</v>
+        <v>18574532.660000004</v>
       </c>
       <c r="U91" s="2">
-        <v>8832396.75</v>
+        <v>8823950.7999999989</v>
       </c>
       <c r="V91" s="2">
-        <v>35190073.569999993</v>
+        <v>33206969.02</v>
       </c>
       <c r="W91" s="2">
-        <v>18032514.379999999</v>
+        <v>17081468.829999991</v>
       </c>
       <c r="X91" s="2">
-        <v>28998153.319999993</v>
+        <v>27447795.419999983</v>
       </c>
       <c r="Y91" s="2">
-        <v>9113627.6499999985</v>
+        <v>7557683.9999999963</v>
       </c>
       <c r="Z91" s="2">
-        <v>47857600.399999991</v>
+        <v>32143516.54999999</v>
       </c>
       <c r="AA91" s="2">
-        <v>40224771.249999985</v>
+        <v>39275220.909999974</v>
       </c>
       <c r="AB91" s="2">
-        <v>30039620.360000003</v>
+        <v>30143234.459999993</v>
       </c>
       <c r="AC91" s="2">
-        <v>40538205.179999992</v>
+        <v>36065671.75</v>
       </c>
       <c r="AD91" s="2">
-        <v>1880447.9100000001</v>
+        <v>1714967.3700000003</v>
       </c>
       <c r="AE91" s="2">
-        <v>41521316.999999993</v>
+        <v>40045913.699999981</v>
       </c>
       <c r="AF91" s="2">
-        <v>8158727.3699999992</v>
+        <v>8048734.4499999983</v>
       </c>
       <c r="AG91" s="2">
-        <v>4587067.3500000024</v>
+        <v>4494793.0000000019</v>
       </c>
       <c r="AH91" s="2">
-        <v>25923207.290000003</v>
+        <v>24871946.779999986</v>
       </c>
       <c r="AI91" s="2">
-        <v>21547326.070000004</v>
+        <v>20002612.140000001</v>
       </c>
       <c r="AJ91" s="2">
-        <v>86845778.489999995</v>
+        <v>88183117.61999996</v>
       </c>
       <c r="AK91" s="2">
-        <v>57435121.650000013</v>
+        <v>51630193.010000028</v>
       </c>
       <c r="AL91" s="2">
-        <v>23137634.489999995</v>
+        <v>23010283.289999999</v>
       </c>
       <c r="AM91" s="2">
-        <v>50642852.059999987</v>
+        <v>47797454.049999982</v>
       </c>
       <c r="AN91" s="2">
-        <v>15069807.409999998</v>
+        <v>14593199.469999995</v>
       </c>
       <c r="AO91" s="2">
-        <v>25782189.579999998</v>
+        <v>25525032.919999994</v>
       </c>
       <c r="AP91" s="2">
-        <v>31440814.150000002</v>
+        <v>28636158.409999989</v>
       </c>
       <c r="AQ91" s="2">
-        <v>79374986.159999967</v>
+        <v>76464119.029999971</v>
       </c>
       <c r="AR91" s="2">
-        <v>75682422.689999983</v>
+        <v>55134137.219999976</v>
       </c>
       <c r="AS91" s="2">
-        <v>3356792.26</v>
+        <v>3196717.2999999989</v>
       </c>
       <c r="AT91" s="2">
-        <v>17359080.939999994</v>
+        <v>17240045.560000002</v>
       </c>
       <c r="AU91" s="2">
-        <v>9892760.3399999999</v>
+        <v>9431159.5599999987</v>
       </c>
       <c r="AV91" s="2">
-        <v>30914865.809999991</v>
+        <v>23768220.159999996</v>
       </c>
       <c r="AW91" s="2">
-        <v>22754064.110000007</v>
+        <v>20776716.580000002</v>
       </c>
       <c r="AX91" s="2">
-        <v>18494171.450000007</v>
+        <v>17092682.030000001</v>
       </c>
       <c r="AY91" s="2">
-        <v>15977818.710000001</v>
+        <v>16173281.619999995</v>
       </c>
       <c r="AZ91" s="2">
-        <v>12455977.640000008</v>
+        <v>11751671.689999996</v>
       </c>
       <c r="BA91" s="2">
-        <v>43369688.030000001</v>
+        <v>42487879.599999994</v>
       </c>
       <c r="BB91" s="2">
-        <v>24703324.379999999</v>
+        <v>23469537.979999993</v>
       </c>
       <c r="BC91" s="2">
-        <v>16280083.469999997</v>
+        <v>16201929.490000002</v>
       </c>
       <c r="BD91" s="2">
-        <v>10359850.85</v>
+        <v>7575338.4999999981</v>
       </c>
       <c r="BE91" s="2">
-        <v>16938379.820000008</v>
+        <v>14149740.360000001</v>
       </c>
       <c r="BF91" s="2">
-        <v>32942158.009999979</v>
+        <v>30406519.109999992</v>
       </c>
       <c r="BG91" s="2">
-        <v>4714879.3900000006</v>
+        <v>4433292.4999999991</v>
       </c>
       <c r="BH91" s="2">
-        <v>5291297.2799999984</v>
+        <v>4828750.49</v>
       </c>
       <c r="BI91" s="2">
-        <v>9009401.5899999999</v>
+        <v>8150958.9600000018</v>
       </c>
       <c r="BJ91" s="2">
-        <v>62723133.679999992</v>
+        <v>61822389.519999996</v>
       </c>
       <c r="BK91" s="2">
-        <v>25195791.569999985</v>
+        <v>25040089.260000002</v>
       </c>
       <c r="BL91" s="2">
-        <v>6169524.2599999979</v>
+        <v>4748130.6500000004</v>
       </c>
       <c r="BM91" s="2">
-        <v>15782594.209999999</v>
+        <v>12306412.159999998</v>
       </c>
       <c r="BN91" s="2">
-        <v>69071712.409999982</v>
+        <v>70467346.350000009</v>
       </c>
       <c r="BO91" s="2">
-        <v>25415557.499999996</v>
+        <v>24020268.110000014</v>
       </c>
       <c r="BP91" s="2">
-        <v>11698075.869999997</v>
+        <v>10681244.809999997</v>
       </c>
       <c r="BQ91" s="2">
-        <v>21453281.179999992</v>
+        <v>20134151.199999977</v>
       </c>
       <c r="BR91" s="2">
-        <v>102820730.97999996</v>
+        <v>97721615.089999944</v>
       </c>
       <c r="BS91" s="2">
-        <v>8774368.1199999992</v>
+        <v>7744109.839999998</v>
       </c>
       <c r="BT91" s="2">
-        <v>16709209.289999999</v>
+        <v>14924763.210000001</v>
       </c>
       <c r="BU91" s="2">
-        <v>16134819.709999993</v>
+        <v>15196197.920000002</v>
       </c>
       <c r="BV91" s="2">
-        <v>41520780.830000006</v>
+        <v>39752789.079999991</v>
       </c>
     </row>
     <row r="92" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B92" s="2">
-        <v>421036569.56000018</v>
+        <v>457050605.29000032</v>
       </c>
       <c r="C92" s="2">
-        <v>59128776.689999998</v>
+        <v>64058406.670000002</v>
       </c>
       <c r="D92" s="2">
-        <v>24820275.460000005</v>
+        <v>27328945.079999994</v>
       </c>
       <c r="E92" s="2">
-        <v>12398504.749999994</v>
+        <v>13843411.090000002</v>
       </c>
       <c r="F92" s="2">
-        <v>17714224.970000006</v>
+        <v>20885797.399999999</v>
       </c>
       <c r="G92" s="2">
-        <v>6480960.1499999994</v>
+        <v>8395068.5099999979</v>
       </c>
       <c r="H92" s="2">
-        <v>9257884.3299999982</v>
+        <v>10188987.839999998</v>
       </c>
       <c r="I92" s="2">
-        <v>28323071.909999993</v>
+        <v>31101652.730000004</v>
       </c>
       <c r="J92" s="2">
-        <v>15476136.629999997</v>
+        <v>18401744.840000004</v>
       </c>
       <c r="K92" s="2">
-        <v>59572318.650000006</v>
+        <v>67315521.729999989</v>
       </c>
       <c r="L92" s="2">
-        <v>9288774.4899999984</v>
+        <v>10420819.870000001</v>
       </c>
       <c r="M92" s="2">
-        <v>37011022.50999999</v>
+        <v>39589300.400000006</v>
       </c>
       <c r="N92" s="2">
-        <v>4923889.2600000016</v>
+        <v>5717640.7599999998</v>
       </c>
       <c r="O92" s="2">
-        <v>15844576.469999991</v>
+        <v>17374835.350000001</v>
       </c>
       <c r="P92" s="2">
-        <v>20781038.359999999</v>
+        <v>22876793.25</v>
       </c>
       <c r="Q92" s="2">
-        <v>19977836.389999997</v>
+        <v>21884787.979999997</v>
       </c>
       <c r="R92" s="2">
-        <v>6733871.1100000013</v>
+        <v>7638947.1499999985</v>
       </c>
       <c r="S92" s="2">
-        <v>138792263.26999992</v>
+        <v>147319967.62</v>
       </c>
       <c r="T92" s="2">
-        <v>19157746.670000002</v>
+        <v>21946566.099999994</v>
       </c>
       <c r="U92" s="2">
-        <v>8679092.0699999984</v>
+        <v>9353027.6599999983</v>
       </c>
       <c r="V92" s="2">
-        <v>32652854.109999996</v>
+        <v>36449338.489999995</v>
       </c>
       <c r="W92" s="2">
-        <v>16533923.009999998</v>
+        <v>18466630.169999991</v>
       </c>
       <c r="X92" s="2">
-        <v>26822415.009999994</v>
+        <v>29830159.489999995</v>
       </c>
       <c r="Y92" s="2">
-        <v>7755921.0699999984</v>
+        <v>8976692.5699999984</v>
       </c>
       <c r="Z92" s="2">
-        <v>33614550.669999987</v>
+        <v>45684528.589999974</v>
       </c>
       <c r="AA92" s="2">
-        <v>37978667.520000018</v>
+        <v>41784057.889999986</v>
       </c>
       <c r="AB92" s="2">
-        <v>29695504.48</v>
+        <v>31760059.109999992</v>
       </c>
       <c r="AC92" s="2">
-        <v>34891096.24999997</v>
+        <v>41091030.169999987</v>
       </c>
       <c r="AD92" s="2">
-        <v>1740535.0899999999</v>
+        <v>1926358.8599999999</v>
       </c>
       <c r="AE92" s="2">
-        <v>39656061.149999991</v>
+        <v>42365777.539999999</v>
       </c>
       <c r="AF92" s="2">
-        <v>7717408.1399999987</v>
+        <v>8523355.1699999962</v>
       </c>
       <c r="AG92" s="2">
-        <v>4221640.0499999989</v>
+        <v>4736122.49</v>
       </c>
       <c r="AH92" s="2">
-        <v>24419693.27999999</v>
+        <v>27621288.030000005</v>
       </c>
       <c r="AI92" s="2">
-        <v>18968915.43</v>
+        <v>21947795.500000004</v>
       </c>
       <c r="AJ92" s="2">
-        <v>85682735.649999961</v>
+        <v>91853700.609999985</v>
       </c>
       <c r="AK92" s="2">
-        <v>49355439.709999986</v>
+        <v>58331030.880000003</v>
       </c>
       <c r="AL92" s="2">
-        <v>22046787.57</v>
+        <v>24156737.119999994</v>
       </c>
       <c r="AM92" s="2">
-        <v>46474037.699999973</v>
+        <v>51957795.329999976</v>
       </c>
       <c r="AN92" s="2">
-        <v>13894764.549999997</v>
+        <v>15478024.049999997</v>
       </c>
       <c r="AO92" s="2">
-        <v>25548864.269999996</v>
+        <v>26830522.370000001</v>
       </c>
       <c r="AP92" s="2">
-        <v>29170546.110000014</v>
+        <v>31924219.469999995</v>
       </c>
       <c r="AQ92" s="2">
-        <v>74622372.209999993</v>
+        <v>81865607.379999936</v>
       </c>
       <c r="AR92" s="2">
-        <v>61023996.909999982</v>
+        <v>74216527.830000013</v>
       </c>
       <c r="AS92" s="2">
-        <v>3126162.5699999989</v>
+        <v>3518873.3499999996</v>
       </c>
       <c r="AT92" s="2">
-        <v>16861286.459999997</v>
+        <v>18188265.670000002</v>
       </c>
       <c r="AU92" s="2">
-        <v>8952627.4299999978</v>
+        <v>10142566.5</v>
       </c>
       <c r="AV92" s="2">
-        <v>24654008.710000008</v>
+        <v>30426606.48</v>
       </c>
       <c r="AW92" s="2">
-        <v>20132393.049999997</v>
+        <v>22859362.069999993</v>
       </c>
       <c r="AX92" s="2">
-        <v>16485576.109999998</v>
+        <v>18790176.509999998</v>
       </c>
       <c r="AY92" s="2">
-        <v>15714265.430000003</v>
+        <v>16835237.600000001</v>
       </c>
       <c r="AZ92" s="2">
-        <v>11500772.73</v>
+        <v>12978646.77</v>
       </c>
       <c r="BA92" s="2">
-        <v>40345506.450000003</v>
+        <v>45736929.169999994</v>
       </c>
       <c r="BB92" s="2">
-        <v>23058297.479999997</v>
+        <v>25569797.919999994</v>
       </c>
       <c r="BC92" s="2">
-        <v>15934749.939999994</v>
+        <v>17271945.039999995</v>
       </c>
       <c r="BD92" s="2">
-        <v>7297132.1500000013</v>
+        <v>8438521.6899999995</v>
       </c>
       <c r="BE92" s="2">
-        <v>14024481.250000002</v>
+        <v>16752663.23</v>
       </c>
       <c r="BF92" s="2">
-        <v>29281275.779999986</v>
+        <v>33341216.910000011</v>
       </c>
       <c r="BG92" s="2">
-        <v>4304475.5700000012</v>
+        <v>4991997.1999999983</v>
       </c>
       <c r="BH92" s="2">
-        <v>4606568.2799999993</v>
+        <v>5298860.92</v>
       </c>
       <c r="BI92" s="2">
-        <v>7926941.4300000016</v>
+        <v>9100466.4299999997</v>
       </c>
       <c r="BJ92" s="2">
-        <v>59467964.240000002</v>
+        <v>65733331.159999989</v>
       </c>
       <c r="BK92" s="2">
-        <v>24223164.800000008</v>
+        <v>26599986.220000006</v>
       </c>
       <c r="BL92" s="2">
-        <v>4974011.71</v>
+        <v>6086654.879999999</v>
       </c>
       <c r="BM92" s="2">
-        <v>13146706.860000003</v>
+        <v>15290947.99</v>
       </c>
       <c r="BN92" s="2">
-        <v>68044624.959999949</v>
+        <v>72533406.290000007</v>
       </c>
       <c r="BO92" s="2">
-        <v>23840890.139999978</v>
+        <v>26190217.709999997</v>
       </c>
       <c r="BP92" s="2">
-        <v>10258916.07</v>
+        <v>11947228.579999998</v>
       </c>
       <c r="BQ92" s="2">
-        <v>19023089.340000004</v>
+        <v>22030430.039999995</v>
       </c>
       <c r="BR92" s="2">
-        <v>96232806.779999986</v>
+        <v>106219787.38999996</v>
       </c>
       <c r="BS92" s="2">
-        <v>7843275.8200000003</v>
+        <v>8923776.0199999977</v>
       </c>
       <c r="BT92" s="2">
-        <v>14625635.010000002</v>
+        <v>16640942.970000003</v>
       </c>
       <c r="BU92" s="2">
-        <v>15104017.209999997</v>
+        <v>16681558.869999994</v>
       </c>
       <c r="BV92" s="2">
-        <v>38709653.919999979</v>
+        <v>43116509.740000002</v>
       </c>
     </row>
     <row r="93" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A93" s="1" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B93" s="2">
-        <v>400387468.5400002</v>
+        <v>431956348.14000034</v>
       </c>
       <c r="C93" s="2">
-        <v>55698618.559999987</v>
+        <v>62579563.529999956</v>
       </c>
       <c r="D93" s="2">
-        <v>21893929.360000007</v>
+        <v>26811732.850000001</v>
       </c>
       <c r="E93" s="2">
-        <v>12541116.880000003</v>
+        <v>12781551.640000002</v>
       </c>
       <c r="F93" s="2">
-        <v>16598068.510000002</v>
+        <v>21181263.840000007</v>
       </c>
       <c r="G93" s="2">
-        <v>5460795.8599999985</v>
+        <v>8740461.4699999988</v>
       </c>
       <c r="H93" s="2">
-        <v>9315974.9299999997</v>
+        <v>10038519.939999999</v>
       </c>
       <c r="I93" s="2">
-        <v>27199563.370000001</v>
+        <v>30709202.68</v>
       </c>
       <c r="J93" s="2">
-        <v>13566247.380000001</v>
+        <v>18306490.020000003</v>
       </c>
       <c r="K93" s="2">
-        <v>57866544.480000012</v>
+        <v>64930277.779999971</v>
       </c>
       <c r="L93" s="2">
-        <v>9380324.2799999993</v>
+        <v>10294367.650000002</v>
       </c>
       <c r="M93" s="2">
-        <v>37705363.230000004</v>
+        <v>38491041.629999988</v>
       </c>
       <c r="N93" s="2">
-        <v>4770530.9700000007</v>
+        <v>5589251.3499999987</v>
       </c>
       <c r="O93" s="2">
-        <v>16071579.430000003</v>
+        <v>16584215.739999996</v>
       </c>
       <c r="P93" s="2">
-        <v>20059902.859999996</v>
+        <v>22563461.749999993</v>
       </c>
       <c r="Q93" s="2">
-        <v>20432085.270000003</v>
+        <v>21007496.059999995</v>
       </c>
       <c r="R93" s="2">
-        <v>5964046.3600000003</v>
+        <v>7747976.8699999992</v>
       </c>
       <c r="S93" s="2">
-        <v>131192030.77000004</v>
+        <v>140270492.22000003</v>
       </c>
       <c r="T93" s="2">
-        <v>17789364.009999998</v>
+        <v>22693559.599999994</v>
       </c>
       <c r="U93" s="2">
-        <v>8889836.3699999973</v>
+        <v>8832396.75</v>
       </c>
       <c r="V93" s="2">
-        <v>32388958.899999995</v>
+        <v>35190073.569999993</v>
       </c>
       <c r="W93" s="2">
-        <v>16483686.110000007</v>
+        <v>18032514.379999995</v>
       </c>
       <c r="X93" s="2">
-        <v>26222951.189999998</v>
+        <v>28998153.319999993</v>
       </c>
       <c r="Y93" s="2">
-        <v>7343320.540000001</v>
+        <v>9113627.6499999985</v>
       </c>
       <c r="Z93" s="2">
-        <v>28418053.75999999</v>
+        <v>47857600.399999991</v>
       </c>
       <c r="AA93" s="2">
-        <v>37802469.829999983</v>
+        <v>40224771.250000007</v>
       </c>
       <c r="AB93" s="2">
-        <v>30171405.339999992</v>
+        <v>30039620.360000003</v>
       </c>
       <c r="AC93" s="2">
-        <v>33111820.149999999</v>
+        <v>40538205.180000007</v>
       </c>
       <c r="AD93" s="2">
-        <v>1611673.43</v>
+        <v>1880447.9100000001</v>
       </c>
       <c r="AE93" s="2">
-        <v>37779158.960000008</v>
+        <v>41521316.999999993</v>
       </c>
       <c r="AF93" s="2">
-        <v>7796630.5199999986</v>
+        <v>8158727.3699999992</v>
       </c>
       <c r="AG93" s="2">
-        <v>4098559.9699999988</v>
+        <v>4582723.8600000031</v>
       </c>
       <c r="AH93" s="2">
-        <v>23849881.279999997</v>
+        <v>25923207.290000003</v>
       </c>
       <c r="AI93" s="2">
-        <v>17215748.91</v>
+        <v>21547326.070000004</v>
       </c>
       <c r="AJ93" s="2">
-        <v>82300986.419999972</v>
+        <v>86845778.489999995</v>
       </c>
       <c r="AK93" s="2">
-        <v>48113967.979999974</v>
+        <v>57435121.649999999</v>
       </c>
       <c r="AL93" s="2">
-        <v>22072781.990000002</v>
+        <v>23137634.489999995</v>
       </c>
       <c r="AM93" s="2">
-        <v>44831960.730000004</v>
+        <v>50642852.059999987</v>
       </c>
       <c r="AN93" s="2">
-        <v>13966889.919999998</v>
+        <v>15069807.409999998</v>
       </c>
       <c r="AO93" s="2">
-        <v>25398414.619999994</v>
+        <v>25782189.579999998</v>
       </c>
       <c r="AP93" s="2">
-        <v>27776539.409999996</v>
+        <v>31440814.150000002</v>
       </c>
       <c r="AQ93" s="2">
-        <v>70736025.48999992</v>
+        <v>79374986.159999967</v>
       </c>
       <c r="AR93" s="2">
-        <v>49375295.680000007</v>
+        <v>75682422.689999983</v>
       </c>
       <c r="AS93" s="2">
-        <v>3239268.92</v>
+        <v>3356792.26</v>
       </c>
       <c r="AT93" s="2">
-        <v>17535335.800000001</v>
+        <v>17359080.939999994</v>
       </c>
       <c r="AU93" s="2">
-        <v>9046688.6699999981</v>
+        <v>9892760.3399999999</v>
       </c>
       <c r="AV93" s="2">
-        <v>21526398.009999998</v>
+        <v>30914865.809999991</v>
       </c>
       <c r="AW93" s="2">
-        <v>19742128.480000004</v>
+        <v>22754064.110000007</v>
       </c>
       <c r="AX93" s="2">
-        <v>16440048.449999999</v>
+        <v>18494171.450000003</v>
       </c>
       <c r="AY93" s="2">
-        <v>16059844.220000003</v>
+        <v>15977818.710000005</v>
       </c>
       <c r="AZ93" s="2">
-        <v>11231497.079999998</v>
+        <v>12455977.640000008</v>
       </c>
       <c r="BA93" s="2">
-        <v>40859029.659999989</v>
+        <v>43369688.030000001</v>
       </c>
       <c r="BB93" s="2">
-        <v>22651412.449999996</v>
+        <v>24703324.379999999</v>
       </c>
       <c r="BC93" s="2">
-        <v>16295082.289999999</v>
+        <v>16280083.469999997</v>
       </c>
       <c r="BD93" s="2">
-        <v>7403208</v>
+        <v>10359850.85</v>
       </c>
       <c r="BE93" s="2">
-        <v>13032402.139999997</v>
+        <v>16938379.820000008</v>
       </c>
       <c r="BF93" s="2">
-        <v>28260266.610000003</v>
+        <v>32942158.009999983</v>
       </c>
       <c r="BG93" s="2">
-        <v>4359674.1900000013</v>
+        <v>4714879.3899999987</v>
       </c>
       <c r="BH93" s="2">
-        <v>4526159.4800000004</v>
+        <v>5291297.2799999984</v>
       </c>
       <c r="BI93" s="2">
-        <v>7629254.389999995</v>
+        <v>9009401.5899999999</v>
       </c>
       <c r="BJ93" s="2">
-        <v>55305994.539999977</v>
+        <v>62723133.679999992</v>
       </c>
       <c r="BK93" s="2">
-        <v>24378045.400000002</v>
+        <v>25195791.569999997</v>
       </c>
       <c r="BL93" s="2">
-        <v>4467270.17</v>
+        <v>6169524.2599999979</v>
       </c>
       <c r="BM93" s="2">
-        <v>11974730.060000002</v>
+        <v>15782594.209999999</v>
       </c>
       <c r="BN93" s="2">
-        <v>66208457.249999978</v>
+        <v>69071712.409999982</v>
       </c>
       <c r="BO93" s="2">
-        <v>23456760.019999996</v>
+        <v>25415557.499999996</v>
       </c>
       <c r="BP93" s="2">
-        <v>10537222.550000001</v>
+        <v>11698075.869999997</v>
       </c>
       <c r="BQ93" s="2">
-        <v>18828341.399999995</v>
+        <v>21453281.179999992</v>
       </c>
       <c r="BR93" s="2">
-        <v>91115632</v>
+        <v>102820730.97999996</v>
       </c>
       <c r="BS93" s="2">
-        <v>7258298.6999999983</v>
+        <v>8777165.3200000003</v>
       </c>
       <c r="BT93" s="2">
-        <v>14180631.57</v>
+        <v>16709209.290000001</v>
       </c>
       <c r="BU93" s="2">
-        <v>14335056.790000001</v>
+        <v>16134819.709999997</v>
       </c>
       <c r="BV93" s="2">
-        <v>36091850.639999986</v>
+        <v>41520780.829999991</v>
       </c>
     </row>
     <row r="94" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A94" s="1" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B94" s="2">
-        <v>394650835.49000043</v>
+        <v>421036569.56000018</v>
       </c>
       <c r="C94" s="2">
-        <v>55001747.349999994</v>
+        <v>59128776.689999998</v>
       </c>
       <c r="D94" s="2">
-        <v>20972648.829999994</v>
+        <v>24821238.279999994</v>
       </c>
       <c r="E94" s="2">
-        <v>11476954.709999997</v>
+        <v>12398504.749999994</v>
       </c>
       <c r="F94" s="2">
-        <v>15797062.590000002</v>
+        <v>17714224.970000006</v>
       </c>
       <c r="G94" s="2">
-        <v>4994456.8499999996</v>
+        <v>6480960.1499999994</v>
       </c>
       <c r="H94" s="2">
-        <v>8280566.21</v>
+        <v>9257884.3299999982</v>
       </c>
       <c r="I94" s="2">
-        <v>26058588.370000001</v>
+        <v>28323071.909999993</v>
       </c>
       <c r="J94" s="2">
-        <v>14239186.519999998</v>
+        <v>15476136.629999997</v>
       </c>
       <c r="K94" s="2">
-        <v>55018398.07</v>
+        <v>59572318.650000006</v>
       </c>
       <c r="L94" s="2">
-        <v>8355080.129999999</v>
+        <v>9288774.4899999984</v>
       </c>
       <c r="M94" s="2">
-        <v>35604995.560000002</v>
+        <v>37011022.50999999</v>
       </c>
       <c r="N94" s="2">
-        <v>4310882.9100000011</v>
+        <v>4923889.2600000007</v>
       </c>
       <c r="O94" s="2">
-        <v>15581002.799999999</v>
+        <v>15844576.469999991</v>
       </c>
       <c r="P94" s="2">
-        <v>18997438.699999996</v>
+        <v>20781038.359999999</v>
       </c>
       <c r="Q94" s="2">
-        <v>18963960.59</v>
+        <v>19977836.389999997</v>
       </c>
       <c r="R94" s="2">
-        <v>5160608.2999999989</v>
+        <v>6733871.1100000013</v>
       </c>
       <c r="S94" s="2">
-        <v>130270957.09999999</v>
+        <v>138792263.26999992</v>
       </c>
       <c r="T94" s="2">
-        <v>16296858.34</v>
+        <v>19157746.670000002</v>
       </c>
       <c r="U94" s="2">
-        <v>8002636.7500000009</v>
+        <v>8679092.0699999984</v>
       </c>
       <c r="V94" s="2">
-        <v>30528890.129999995</v>
+        <v>32652854.109999999</v>
       </c>
       <c r="W94" s="2">
-        <v>14627600.030000001</v>
+        <v>16533923.009999998</v>
       </c>
       <c r="X94" s="2">
-        <v>25425443.41</v>
+        <v>26822415.009999994</v>
       </c>
       <c r="Y94" s="2">
-        <v>6633738.8299999982</v>
+        <v>7755921.0699999984</v>
       </c>
       <c r="Z94" s="2">
-        <v>26968102.299999997</v>
+        <v>33614550.669999987</v>
       </c>
       <c r="AA94" s="2">
-        <v>35983315.939999998</v>
+        <v>37978667.520000026</v>
       </c>
       <c r="AB94" s="2">
-        <v>28455626.240000002</v>
+        <v>29695504.48</v>
       </c>
       <c r="AC94" s="2">
-        <v>31468894.469999984</v>
+        <v>34891096.24999997</v>
       </c>
       <c r="AD94" s="2">
-        <v>1460695.4899999998</v>
+        <v>1740535.0899999999</v>
       </c>
       <c r="AE94" s="2">
-        <v>36885395.669999987</v>
+        <v>39656061.149999991</v>
       </c>
       <c r="AF94" s="2">
-        <v>7130142.5099999979</v>
+        <v>7717408.1399999987</v>
       </c>
       <c r="AG94" s="2">
-        <v>3837913.2199999993</v>
+        <v>4219402.51</v>
       </c>
       <c r="AH94" s="2">
-        <v>22008322.660000004</v>
+        <v>24419693.27999999</v>
       </c>
       <c r="AI94" s="2">
-        <v>17190932.539999999</v>
+        <v>18968915.43</v>
       </c>
       <c r="AJ94" s="2">
-        <v>81729164.149999976</v>
+        <v>85682735.649999961</v>
       </c>
       <c r="AK94" s="2">
-        <v>46013915.99000001</v>
+        <v>49355439.709999993</v>
       </c>
       <c r="AL94" s="2">
-        <v>21162652.440000001</v>
+        <v>22046787.57</v>
       </c>
       <c r="AM94" s="2">
-        <v>42851310.579999983</v>
+        <v>46474037.699999973</v>
       </c>
       <c r="AN94" s="2">
-        <v>13087183.550000001</v>
+        <v>13894764.549999997</v>
       </c>
       <c r="AO94" s="2">
-        <v>23408760.130000003</v>
+        <v>25548864.269999996</v>
       </c>
       <c r="AP94" s="2">
-        <v>26189332.649999999</v>
+        <v>29170546.110000014</v>
       </c>
       <c r="AQ94" s="2">
-        <v>70308567.25999999</v>
+        <v>74622372.209999993</v>
       </c>
       <c r="AR94" s="2">
-        <v>47774447.299999997</v>
+        <v>61023996.909999982</v>
       </c>
       <c r="AS94" s="2">
-        <v>2902534.9099999997</v>
+        <v>3126162.5699999989</v>
       </c>
       <c r="AT94" s="2">
-        <v>15797750.52</v>
+        <v>16861286.459999997</v>
       </c>
       <c r="AU94" s="2">
-        <v>8349025.4999999991</v>
+        <v>8952627.4299999978</v>
       </c>
       <c r="AV94" s="2">
-        <v>20035567.979999997</v>
+        <v>24654008.710000008</v>
       </c>
       <c r="AW94" s="2">
-        <v>18914004.929999996</v>
+        <v>20132393.049999997</v>
       </c>
       <c r="AX94" s="2">
-        <v>15311844.100000001</v>
+        <v>16485576.109999992</v>
       </c>
       <c r="AY94" s="2">
-        <v>15003143.839999998</v>
+        <v>15714265.430000002</v>
       </c>
       <c r="AZ94" s="2">
-        <v>10078774.460000001</v>
+        <v>11500772.73</v>
       </c>
       <c r="BA94" s="2">
-        <v>38417275.390000001</v>
+        <v>40345506.450000003</v>
       </c>
       <c r="BB94" s="2">
-        <v>21251276.359999996</v>
+        <v>23058297.479999997</v>
       </c>
       <c r="BC94" s="2">
-        <v>15601800.729999997</v>
+        <v>15934749.939999994</v>
       </c>
       <c r="BD94" s="2">
-        <v>6544719.2899999991</v>
+        <v>7297132.1500000013</v>
       </c>
       <c r="BE94" s="2">
-        <v>11750092.579999998</v>
+        <v>14024481.250000002</v>
       </c>
       <c r="BF94" s="2">
-        <v>27246123.749999996</v>
+        <v>29281275.779999986</v>
       </c>
       <c r="BG94" s="2">
-        <v>3895213.3400000008</v>
+        <v>4304475.5699999994</v>
       </c>
       <c r="BH94" s="2">
-        <v>4116275.6199999992</v>
+        <v>4606568.2799999993</v>
       </c>
       <c r="BI94" s="2">
-        <v>7060103.6799999997</v>
+        <v>7926941.4300000016</v>
       </c>
       <c r="BJ94" s="2">
-        <v>55824495.029999971</v>
+        <v>59467964.240000002</v>
       </c>
       <c r="BK94" s="2">
-        <v>23085818.219999999</v>
+        <v>24223164.799999993</v>
       </c>
       <c r="BL94" s="2">
-        <v>3928388.1500000004</v>
+        <v>4974011.71</v>
       </c>
       <c r="BM94" s="2">
-        <v>12025963.999999996</v>
+        <v>13146706.860000003</v>
       </c>
       <c r="BN94" s="2">
-        <v>65489535.809999995</v>
+        <v>68044624.959999949</v>
       </c>
       <c r="BO94" s="2">
-        <v>21877310.799999993</v>
+        <v>23840890.139999986</v>
       </c>
       <c r="BP94" s="2">
-        <v>9981540.5700000003</v>
+        <v>10258916.07</v>
       </c>
       <c r="BQ94" s="2">
-        <v>17084310.439999998</v>
+        <v>19023089.340000004</v>
       </c>
       <c r="BR94" s="2">
-        <v>90105712.559999973</v>
+        <v>96232806.779999986</v>
       </c>
       <c r="BS94" s="2">
-        <v>6459699.6499999994</v>
+        <v>7844550.5399999991</v>
       </c>
       <c r="BT94" s="2">
-        <v>13289269.299999999</v>
+        <v>14625635.01</v>
       </c>
       <c r="BU94" s="2">
-        <v>13564656.610000001</v>
+        <v>15104017.210000005</v>
       </c>
       <c r="BV94" s="2">
-        <v>35015788.270000011</v>
+        <v>38709653.919999979</v>
       </c>
     </row>
     <row r="95" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A95" s="1" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B95" s="2">
-        <v>429933631.61000013</v>
+        <v>400387468.5400002</v>
       </c>
       <c r="C95" s="2">
-        <v>61132238.109999955</v>
+        <v>55698618.559999987</v>
       </c>
       <c r="D95" s="2">
-        <v>26567745.350000009</v>
+        <v>21895427.230000012</v>
       </c>
       <c r="E95" s="2">
-        <v>13398988.749999994</v>
+        <v>12541116.880000003</v>
       </c>
       <c r="F95" s="2">
-        <v>19390823.390000001</v>
+        <v>16598068.510000002</v>
       </c>
       <c r="G95" s="2">
-        <v>5644579.0399999991</v>
+        <v>5460795.8599999985</v>
       </c>
       <c r="H95" s="2">
-        <v>9603278.7600000016</v>
+        <v>9315974.9299999997</v>
       </c>
       <c r="I95" s="2">
-        <v>31094535.920000002</v>
+        <v>27199563.370000001</v>
       </c>
       <c r="J95" s="2">
-        <v>16681048.159999998</v>
+        <v>13566247.380000001</v>
       </c>
       <c r="K95" s="2">
-        <v>63236034.550000019</v>
+        <v>57866544.480000012</v>
       </c>
       <c r="L95" s="2">
-        <v>9782251.1900000013</v>
+        <v>9380324.2799999993</v>
       </c>
       <c r="M95" s="2">
-        <v>40490441.459999993</v>
+        <v>37705363.230000004</v>
       </c>
       <c r="N95" s="2">
-        <v>5153953.9000000004</v>
+        <v>4770530.97</v>
       </c>
       <c r="O95" s="2">
-        <v>17280362.580000002</v>
+        <v>16071579.430000003</v>
       </c>
       <c r="P95" s="2">
-        <v>22323625.959999986</v>
+        <v>20059902.859999996</v>
       </c>
       <c r="Q95" s="2">
-        <v>22209808.019999996</v>
+        <v>20432085.270000003</v>
       </c>
       <c r="R95" s="2">
-        <v>5672155.3999999985</v>
+        <v>5964046.3600000003</v>
       </c>
       <c r="S95" s="2">
-        <v>145008672.77000004</v>
+        <v>131192030.77000003</v>
       </c>
       <c r="T95" s="2">
-        <v>19848746.499999993</v>
+        <v>17789364.009999998</v>
       </c>
       <c r="U95" s="2">
-        <v>9336157.3999999985</v>
+        <v>8889836.3699999973</v>
       </c>
       <c r="V95" s="2">
-        <v>35362280.000000007</v>
+        <v>32388958.899999999</v>
       </c>
       <c r="W95" s="2">
-        <v>16195734.970000006</v>
+        <v>16483686.110000003</v>
       </c>
       <c r="X95" s="2">
-        <v>28132368.359999985</v>
+        <v>26222951.189999998</v>
       </c>
       <c r="Y95" s="2">
-        <v>7691491.1899999976</v>
+        <v>7343320.540000001</v>
       </c>
       <c r="Z95" s="2">
-        <v>31953608.420000002</v>
+        <v>28418053.75999999</v>
       </c>
       <c r="AA95" s="2">
-        <v>40908786.740000017</v>
+        <v>37802469.830000021</v>
       </c>
       <c r="AB95" s="2">
-        <v>30987895.800000004</v>
+        <v>30171405.339999992</v>
       </c>
       <c r="AC95" s="2">
-        <v>36431471.649999991</v>
+        <v>33111820.149999991</v>
       </c>
       <c r="AD95" s="2">
-        <v>1815453.4300000002</v>
+        <v>1611673.43</v>
       </c>
       <c r="AE95" s="2">
-        <v>42335631.709999993</v>
+        <v>37779158.960000008</v>
       </c>
       <c r="AF95" s="2">
-        <v>8376684.2599999979</v>
+        <v>7796630.5199999986</v>
       </c>
       <c r="AG95" s="2">
-        <v>5399087.1900000032</v>
+        <v>4096191.2699999972</v>
       </c>
       <c r="AH95" s="2">
-        <v>25004655.020000003</v>
+        <v>23849881.279999997</v>
       </c>
       <c r="AI95" s="2">
-        <v>20816518.089999996</v>
+        <v>17215748.91</v>
       </c>
       <c r="AJ95" s="2">
-        <v>87776892.409999967</v>
+        <v>82300986.419999972</v>
       </c>
       <c r="AK95" s="2">
-        <v>52968293.26000002</v>
+        <v>48113967.979999989</v>
       </c>
       <c r="AL95" s="2">
-        <v>24663734.079999998</v>
+        <v>22072781.990000002</v>
       </c>
       <c r="AM95" s="2">
-        <v>49043618.049999975</v>
+        <v>44831960.730000004</v>
       </c>
       <c r="AN95" s="2">
-        <v>15535575.910000004</v>
+        <v>13966889.919999998</v>
       </c>
       <c r="AO95" s="2">
-        <v>25965851.080000002</v>
+        <v>25398414.619999994</v>
       </c>
       <c r="AP95" s="2">
-        <v>29362448.839999989</v>
+        <v>27776539.409999996</v>
       </c>
       <c r="AQ95" s="2">
-        <v>79588495.170000017</v>
+        <v>70736025.48999992</v>
       </c>
       <c r="AR95" s="2">
-        <v>54971638.79999999</v>
+        <v>49375295.680000007</v>
       </c>
       <c r="AS95" s="2">
-        <v>3430667.5</v>
+        <v>3239268.92</v>
       </c>
       <c r="AT95" s="2">
-        <v>18371206.859999996</v>
+        <v>17535335.800000001</v>
       </c>
       <c r="AU95" s="2">
-        <v>9765720.7899999991</v>
+        <v>9046688.6699999981</v>
       </c>
       <c r="AV95" s="2">
-        <v>23130020.569999993</v>
+        <v>21526398.009999998</v>
       </c>
       <c r="AW95" s="2">
-        <v>21728275.419999983</v>
+        <v>19742128.480000004</v>
       </c>
       <c r="AX95" s="2">
-        <v>17486920.449999992</v>
+        <v>16440048.449999996</v>
       </c>
       <c r="AY95" s="2">
-        <v>17603595.760000002</v>
+        <v>16059844.220000001</v>
       </c>
       <c r="AZ95" s="2">
-        <v>12524433.069999998</v>
+        <v>11231497.079999998</v>
       </c>
       <c r="BA95" s="2">
-        <v>42836461.940000013</v>
+        <v>40859029.659999989</v>
       </c>
       <c r="BB95" s="2">
-        <v>23775734.560000002</v>
+        <v>22651412.449999996</v>
       </c>
       <c r="BC95" s="2">
-        <v>18085137.699999996</v>
+        <v>16295082.289999999</v>
       </c>
       <c r="BD95" s="2">
-        <v>8036268.0700000003</v>
+        <v>7403208</v>
       </c>
       <c r="BE95" s="2">
-        <v>14586217.219999999</v>
+        <v>13032402.139999997</v>
       </c>
       <c r="BF95" s="2">
-        <v>31831259.710000001</v>
+        <v>28260266.609999992</v>
       </c>
       <c r="BG95" s="2">
-        <v>4337501.4899999993</v>
+        <v>4359674.1899999985</v>
       </c>
       <c r="BH95" s="2">
-        <v>4932947.6000000015</v>
+        <v>4526159.4800000004</v>
       </c>
       <c r="BI95" s="2">
-        <v>8643629.6699999999</v>
+        <v>7629254.389999995</v>
       </c>
       <c r="BJ95" s="2">
-        <v>60810188.539999954</v>
+        <v>55305994.539999977</v>
       </c>
       <c r="BK95" s="2">
-        <v>26405323.669999994</v>
+        <v>24378045.400000002</v>
       </c>
       <c r="BL95" s="2">
-        <v>4409408.1400000006</v>
+        <v>4467270.17</v>
       </c>
       <c r="BM95" s="2">
-        <v>14992768.959999997</v>
+        <v>11974730.060000002</v>
       </c>
       <c r="BN95" s="2">
-        <v>72067304.429999992</v>
+        <v>66208457.249999978</v>
       </c>
       <c r="BO95" s="2">
-        <v>25326335.069999997</v>
+        <v>23456760.019999996</v>
       </c>
       <c r="BP95" s="2">
-        <v>10879647.019999996</v>
+        <v>10537222.550000001</v>
       </c>
       <c r="BQ95" s="2">
-        <v>20411237.869999994</v>
+        <v>18828341.399999995</v>
       </c>
       <c r="BR95" s="2">
-        <v>100785211.93999995</v>
+        <v>91115632</v>
       </c>
       <c r="BS95" s="2">
-        <v>7274048.5999999978</v>
+        <v>7259169.5299999993</v>
       </c>
       <c r="BT95" s="2">
-        <v>15828127.99</v>
+        <v>14180631.569999997</v>
       </c>
       <c r="BU95" s="2">
-        <v>15368123.639999999</v>
+        <v>14335056.790000003</v>
       </c>
       <c r="BV95" s="2">
-        <v>39774633.93</v>
+        <v>36091850.640000001</v>
       </c>
     </row>
     <row r="96" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A96" s="1" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B96" s="2">
-        <v>246151463.73000002</v>
+        <v>394650835.49000043</v>
       </c>
       <c r="C96" s="2">
-        <v>33104407.610000007</v>
+        <v>55001747.349999979</v>
       </c>
       <c r="D96" s="2">
-        <v>16455421.489999998</v>
+        <v>20973877.439999994</v>
       </c>
       <c r="E96" s="2">
-        <v>8646180.6900000013</v>
+        <v>11476954.709999997</v>
       </c>
       <c r="F96" s="2">
-        <v>11733544.629999999</v>
+        <v>15797062.590000004</v>
       </c>
       <c r="G96" s="2">
-        <v>3460562.1500000004</v>
+        <v>4994456.8499999987</v>
       </c>
       <c r="H96" s="2">
-        <v>6411933.6600000001</v>
+        <v>8280566.209999999</v>
       </c>
       <c r="I96" s="2">
-        <v>19512390.219999991</v>
+        <v>26058588.370000001</v>
       </c>
       <c r="J96" s="2">
-        <v>9799508.2100000046</v>
+        <v>14239186.519999998</v>
       </c>
       <c r="K96" s="2">
-        <v>36920347.830000006</v>
+        <v>55018398.070000015</v>
       </c>
       <c r="L96" s="2">
-        <v>6229677.0300000003</v>
+        <v>8355080.1299999971</v>
       </c>
       <c r="M96" s="2">
-        <v>26072168.220000006</v>
+        <v>35604995.560000002</v>
       </c>
       <c r="N96" s="2">
-        <v>3682818.6800000006</v>
+        <v>4310882.91</v>
       </c>
       <c r="O96" s="2">
-        <v>11024737.52</v>
+        <v>15581002.800000003</v>
       </c>
       <c r="P96" s="2">
-        <v>13379511.080000002</v>
+        <v>18997438.700000003</v>
       </c>
       <c r="Q96" s="2">
-        <v>14891202.830000004</v>
+        <v>18963960.589999996</v>
       </c>
       <c r="R96" s="2">
-        <v>4075230.5899999985</v>
+        <v>5160608.3</v>
       </c>
       <c r="S96" s="2">
-        <v>81215440.039999977</v>
+        <v>130270957.10000002</v>
       </c>
       <c r="T96" s="2">
-        <v>13087261.829999991</v>
+        <v>16296858.339999996</v>
       </c>
       <c r="U96" s="2">
-        <v>6408852.2300000004</v>
+        <v>8002636.75</v>
       </c>
       <c r="V96" s="2">
-        <v>22045458.989999995</v>
+        <v>30528890.129999995</v>
       </c>
       <c r="W96" s="2">
-        <v>11912328.43</v>
+        <v>14627600.029999996</v>
       </c>
       <c r="X96" s="2">
-        <v>17126388.990000002</v>
+        <v>25425443.410000008</v>
       </c>
       <c r="Y96" s="2">
-        <v>5429862.4499999993</v>
+        <v>6633738.8299999991</v>
       </c>
       <c r="Z96" s="2">
-        <v>17966594.029999997</v>
+        <v>26968102.299999997</v>
       </c>
       <c r="AA96" s="2">
-        <v>25101189.390000008</v>
+        <v>35983315.940000005</v>
       </c>
       <c r="AB96" s="2">
-        <v>21405635.289999995</v>
+        <v>28455626.239999995</v>
       </c>
       <c r="AC96" s="2">
-        <v>22125871.079999998</v>
+        <v>31468894.470000006</v>
       </c>
       <c r="AD96" s="2">
-        <v>1322961.0799999998</v>
+        <v>1460695.4899999998</v>
       </c>
       <c r="AE96" s="2">
-        <v>25683662.519999992</v>
+        <v>36885395.670000002</v>
       </c>
       <c r="AF96" s="2">
-        <v>5568189.9000000004</v>
+        <v>7130142.5099999979</v>
       </c>
       <c r="AG96" s="2">
-        <v>3707059.3599999994</v>
+        <v>3835037.8399999989</v>
       </c>
       <c r="AH96" s="2">
-        <v>16335080.980000002</v>
+        <v>22008322.660000008</v>
       </c>
       <c r="AI96" s="2">
-        <v>12875804.199999999</v>
+        <v>17190932.539999999</v>
       </c>
       <c r="AJ96" s="2">
-        <v>47637828.909999989</v>
+        <v>81729164.149999976</v>
       </c>
       <c r="AK96" s="2">
-        <v>32703607.739999991</v>
+        <v>46013915.99000001</v>
       </c>
       <c r="AL96" s="2">
-        <v>14869316.800000004</v>
+        <v>21162652.440000001</v>
       </c>
       <c r="AM96" s="2">
-        <v>29313627.650000002</v>
+        <v>42851310.579999983</v>
       </c>
       <c r="AN96" s="2">
-        <v>9811977.6799999978</v>
+        <v>13087183.549999995</v>
       </c>
       <c r="AO96" s="2">
-        <v>26398415.39999947</v>
+        <v>23408760.129999999</v>
       </c>
       <c r="AP96" s="2">
-        <v>17384901.93</v>
+        <v>26189332.649999995</v>
       </c>
       <c r="AQ96" s="2">
-        <v>43694724.149999999</v>
+        <v>70308567.25999999</v>
       </c>
       <c r="AR96" s="2">
-        <v>30736503.849999968</v>
+        <v>47774447.299999997</v>
       </c>
       <c r="AS96" s="2">
-        <v>2657152.6199999992</v>
+        <v>2902534.9099999992</v>
       </c>
       <c r="AT96" s="2">
-        <v>11291628.130000003</v>
+        <v>15797750.520000001</v>
       </c>
       <c r="AU96" s="2">
-        <v>6542943.9100000011</v>
+        <v>8349025.4999999991</v>
       </c>
       <c r="AV96" s="2">
-        <v>14278666.750000004</v>
+        <v>20035567.98</v>
       </c>
       <c r="AW96" s="2">
-        <v>13977059.789999995</v>
+        <v>18914004.929999996</v>
       </c>
       <c r="AX96" s="2">
-        <v>11616358.729999991</v>
+        <v>15311844.100000005</v>
       </c>
       <c r="AY96" s="2">
-        <v>11403997.249999996</v>
+        <v>15003143.839999996</v>
       </c>
       <c r="AZ96" s="2">
-        <v>8427560.3500000015</v>
+        <v>10078774.459999999</v>
       </c>
       <c r="BA96" s="2">
-        <v>29673267.61999999</v>
+        <v>38417275.389999986</v>
       </c>
       <c r="BB96" s="2">
-        <v>15639848.440000005</v>
+        <v>21251276.360000003</v>
       </c>
       <c r="BC96" s="2">
-        <v>11426651.560000002</v>
+        <v>15601800.729999997</v>
       </c>
       <c r="BD96" s="2">
-        <v>11418795.939999981</v>
+        <v>6544719.2899999991</v>
       </c>
       <c r="BE96" s="2">
-        <v>9405848.790000001</v>
+        <v>11750092.579999998</v>
       </c>
       <c r="BF96" s="2">
-        <v>18702418.049999997</v>
+        <v>27246123.750000019</v>
       </c>
       <c r="BG96" s="2">
-        <v>2949174.25</v>
+        <v>3895213.34</v>
       </c>
       <c r="BH96" s="2">
-        <v>4023604.5399999814</v>
+        <v>4116275.6199999992</v>
       </c>
       <c r="BI96" s="2">
-        <v>5710300.3100000005</v>
+        <v>7060103.6799999988</v>
       </c>
       <c r="BJ96" s="2">
-        <v>32820084.589999996</v>
+        <v>55824495.029999956</v>
       </c>
       <c r="BK96" s="2">
-        <v>16544870.440000001</v>
+        <v>23085818.220000003</v>
       </c>
       <c r="BL96" s="2">
-        <v>3213482.1499999994</v>
+        <v>3928388.1500000008</v>
       </c>
       <c r="BM96" s="2">
-        <v>9283825.9199999962</v>
+        <v>12025963.999999998</v>
       </c>
       <c r="BN96" s="2">
-        <v>40702227.059999987</v>
+        <v>65489535.810000032</v>
       </c>
       <c r="BO96" s="2">
-        <v>16592930.779999999</v>
+        <v>21877310.800000004</v>
       </c>
       <c r="BP96" s="2">
-        <v>7355268.4900000002</v>
+        <v>9981540.5699999966</v>
       </c>
       <c r="BQ96" s="2">
-        <v>13495318.360000001</v>
+        <v>17084310.439999998</v>
       </c>
       <c r="BR96" s="2">
-        <v>56806526.269999981</v>
+        <v>90105712.559999958</v>
       </c>
       <c r="BS96" s="2">
-        <v>4929954.21</v>
+        <v>6461346.419999999</v>
       </c>
       <c r="BT96" s="2">
-        <v>9896708.2700000014</v>
+        <v>13289269.299999993</v>
       </c>
       <c r="BU96" s="2">
-        <v>9628469.5099999979</v>
+        <v>13564656.609999999</v>
       </c>
       <c r="BV96" s="2">
-        <v>23404501.819999993</v>
+        <v>35015788.269999996</v>
       </c>
     </row>
     <row r="97" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A97" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B97" s="2">
-        <v>264567393.0200001</v>
+        <v>429933631.61000019</v>
       </c>
       <c r="C97" s="2">
-        <v>35894270.559999995</v>
+        <v>61132238.109999955</v>
       </c>
       <c r="D97" s="2">
-        <v>16297103.48</v>
+        <v>26569147.050000001</v>
       </c>
       <c r="E97" s="2">
-        <v>9074357.129999999</v>
+        <v>13398988.749999994</v>
       </c>
       <c r="F97" s="2">
-        <v>12291531.880000001</v>
+        <v>19390823.389999997</v>
       </c>
       <c r="G97" s="2">
-        <v>3764540.2199999983</v>
+        <v>5644579.0399999991</v>
       </c>
       <c r="H97" s="2">
-        <v>6861217.8899999987</v>
+        <v>9603278.7600000016</v>
       </c>
       <c r="I97" s="2">
-        <v>20481407.920000002</v>
+        <v>31094535.920000002</v>
       </c>
       <c r="J97" s="2">
-        <v>10477050.5</v>
+        <v>16681048.159999998</v>
       </c>
       <c r="K97" s="2">
-        <v>40025258.23999998</v>
+        <v>63236034.550000019</v>
       </c>
       <c r="L97" s="2">
-        <v>6513742.6300000008</v>
+        <v>9782251.1900000013</v>
       </c>
       <c r="M97" s="2">
-        <v>28027065.919999987</v>
+        <v>40490441.459999993</v>
       </c>
       <c r="N97" s="2">
-        <v>3790641.18</v>
+        <v>5153953.8999999985</v>
       </c>
       <c r="O97" s="2">
-        <v>12053439.869999999</v>
+        <v>17280362.580000002</v>
       </c>
       <c r="P97" s="2">
-        <v>14093465.609999996</v>
+        <v>22323625.959999986</v>
       </c>
       <c r="Q97" s="2">
-        <v>16025276.52</v>
+        <v>22209808.019999996</v>
       </c>
       <c r="R97" s="2">
-        <v>4209107.08</v>
+        <v>5672155.3999999985</v>
       </c>
       <c r="S97" s="2">
-        <v>87484789.140000015</v>
+        <v>145008672.77000004</v>
       </c>
       <c r="T97" s="2">
-        <v>13853319.530000005</v>
+        <v>19848746.499999993</v>
       </c>
       <c r="U97" s="2">
-        <v>6767796.9399999995</v>
+        <v>9336157.3999999985</v>
       </c>
       <c r="V97" s="2">
-        <v>23793974.899999999</v>
+        <v>35362280</v>
       </c>
       <c r="W97" s="2">
-        <v>12304817.120000003</v>
+        <v>16195734.970000006</v>
       </c>
       <c r="X97" s="2">
-        <v>18283780.629999995</v>
+        <v>28132368.359999992</v>
       </c>
       <c r="Y97" s="2">
-        <v>5718414.4399999976</v>
+        <v>7691491.1899999976</v>
       </c>
       <c r="Z97" s="2">
-        <v>19164146.870000001</v>
+        <v>31953608.420000002</v>
       </c>
       <c r="AA97" s="2">
-        <v>26896176.069999993</v>
+        <v>40908786.740000017</v>
       </c>
       <c r="AB97" s="2">
-        <v>22598096.029999997</v>
+        <v>30987895.799999997</v>
       </c>
       <c r="AC97" s="2">
-        <v>22983688.890000004</v>
+        <v>36431471.649999991</v>
       </c>
       <c r="AD97" s="2">
-        <v>1348782.5899999999</v>
+        <v>1815453.4300000002</v>
       </c>
       <c r="AE97" s="2">
-        <v>27293952.139999997</v>
+        <v>42335631.709999993</v>
       </c>
       <c r="AF97" s="2">
-        <v>6102305.2999999989</v>
+        <v>8376684.2599999979</v>
       </c>
       <c r="AG97" s="2">
-        <v>4023298.5200000019</v>
+        <v>5397131.8700000029</v>
       </c>
       <c r="AH97" s="2">
-        <v>18011904.469999999</v>
+        <v>25004655.020000003</v>
       </c>
       <c r="AI97" s="2">
-        <v>13507814.250000004</v>
+        <v>20816518.089999996</v>
       </c>
       <c r="AJ97" s="2">
-        <v>54765974.25999999</v>
+        <v>87776892.409999952</v>
       </c>
       <c r="AK97" s="2">
-        <v>35315176.950000018</v>
+        <v>52968293.260000005</v>
       </c>
       <c r="AL97" s="2">
-        <v>16250650.649999999</v>
+        <v>24663734.079999998</v>
       </c>
       <c r="AM97" s="2">
-        <v>31852143.520000007</v>
+        <v>49043618.049999975</v>
       </c>
       <c r="AN97" s="2">
-        <v>10300630.130000001</v>
+        <v>15535575.910000004</v>
       </c>
       <c r="AO97" s="2">
-        <v>18399479.419999998</v>
+        <v>25965851.079999998</v>
       </c>
       <c r="AP97" s="2">
-        <v>18861707.470000003</v>
+        <v>29362448.839999989</v>
       </c>
       <c r="AQ97" s="2">
-        <v>47681763.320000015</v>
+        <v>79588495.170000017</v>
       </c>
       <c r="AR97" s="2">
-        <v>30409326.980000019</v>
+        <v>54971638.79999999</v>
       </c>
       <c r="AS97" s="2">
-        <v>2679884.54</v>
+        <v>3430667.5</v>
       </c>
       <c r="AT97" s="2">
-        <v>12138598.77</v>
+        <v>18371206.859999996</v>
       </c>
       <c r="AU97" s="2">
-        <v>6693179.2799999975</v>
+        <v>9765720.7899999991</v>
       </c>
       <c r="AV97" s="2">
-        <v>15461805.829999998</v>
+        <v>23130020.569999993</v>
       </c>
       <c r="AW97" s="2">
-        <v>14740490.719999995</v>
+        <v>21728275.419999987</v>
       </c>
       <c r="AX97" s="2">
-        <v>11944423.280000001</v>
+        <v>17486920.449999996</v>
       </c>
       <c r="AY97" s="2">
-        <v>11978985.4</v>
+        <v>17603595.760000002</v>
       </c>
       <c r="AZ97" s="2">
-        <v>8991289.3299999963</v>
+        <v>12524433.069999998</v>
       </c>
       <c r="BA97" s="2">
-        <v>32234701.289999992</v>
+        <v>42836461.940000005</v>
       </c>
       <c r="BB97" s="2">
-        <v>16694996.109999998</v>
+        <v>23775734.560000002</v>
       </c>
       <c r="BC97" s="2">
-        <v>12277220.199999997</v>
+        <v>18085137.699999996</v>
       </c>
       <c r="BD97" s="2">
-        <v>5632074.8700000001</v>
+        <v>8036268.0700000003</v>
       </c>
       <c r="BE97" s="2">
-        <v>9676771.4799999986</v>
+        <v>14586217.219999999</v>
       </c>
       <c r="BF97" s="2">
-        <v>19916311.91</v>
+        <v>31831259.709999997</v>
       </c>
       <c r="BG97" s="2">
-        <v>3374522.1100000008</v>
+        <v>4337501.49</v>
       </c>
       <c r="BH97" s="2">
-        <v>3439243.2700000005</v>
+        <v>4932947.6000000015</v>
       </c>
       <c r="BI97" s="2">
-        <v>5861050.5699999984</v>
+        <v>8643629.6699999999</v>
       </c>
       <c r="BJ97" s="2">
-        <v>36198683.979999989</v>
+        <v>60810188.539999954</v>
       </c>
       <c r="BK97" s="2">
-        <v>17956434.440000005</v>
+        <v>26405323.669999994</v>
       </c>
       <c r="BL97" s="2">
-        <v>3368184.3999999994</v>
+        <v>4409408.1400000006</v>
       </c>
       <c r="BM97" s="2">
-        <v>9808075.1899999995</v>
+        <v>14992768.959999997</v>
       </c>
       <c r="BN97" s="2">
-        <v>44389800.350000001</v>
+        <v>72067304.429999992</v>
       </c>
       <c r="BO97" s="2">
-        <v>17498150.760000005</v>
+        <v>25326335.069999982</v>
       </c>
       <c r="BP97" s="2">
-        <v>7947634.4399999985</v>
+        <v>10879647.019999996</v>
       </c>
       <c r="BQ97" s="2">
-        <v>14140430.069999993</v>
+        <v>20411237.869999994</v>
       </c>
       <c r="BR97" s="2">
-        <v>62318521.499999985</v>
+        <v>100785211.93999995</v>
       </c>
       <c r="BS97" s="2">
-        <v>5329148.7699999996</v>
+        <v>7274602.2199999997</v>
       </c>
       <c r="BT97" s="2">
-        <v>10418267.439999998</v>
+        <v>15828127.990000004</v>
       </c>
       <c r="BU97" s="2">
-        <v>10732037.549999999</v>
+        <v>15368123.640000001</v>
       </c>
       <c r="BV97" s="2">
-        <v>25279650.879999984</v>
+        <v>39774633.929999992</v>
       </c>
     </row>
     <row r="98" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B98" s="2">
-        <v>328741480.03000033</v>
+        <v>246151463.73000002</v>
       </c>
       <c r="C98" s="2">
-        <v>44019443.020000003</v>
+        <v>33104407.610000007</v>
       </c>
       <c r="D98" s="2">
-        <v>20835630.479999997</v>
+        <v>16456596.429999996</v>
       </c>
       <c r="E98" s="2">
-        <v>12243946.749999996</v>
+        <v>8646180.6900000013</v>
       </c>
       <c r="F98" s="2">
-        <v>15003906.35999999</v>
+        <v>11733544.629999999</v>
       </c>
       <c r="G98" s="2">
-        <v>4607261.97</v>
+        <v>3460562.1500000004</v>
       </c>
       <c r="H98" s="2">
-        <v>8634758.459999999</v>
+        <v>6411933.6600000001</v>
       </c>
       <c r="I98" s="2">
-        <v>24813680.920000002</v>
+        <v>19512390.219999991</v>
       </c>
       <c r="J98" s="2">
-        <v>12626149.119999999</v>
+        <v>9799508.2100000046</v>
       </c>
       <c r="K98" s="2">
-        <v>52425234.62999998</v>
+        <v>36920347.830000006</v>
       </c>
       <c r="L98" s="2">
-        <v>8357121.6999999974</v>
+        <v>6229677.0300000003</v>
       </c>
       <c r="M98" s="2">
-        <v>35605482.349999987</v>
+        <v>26072168.220000006</v>
       </c>
       <c r="N98" s="2">
-        <v>4712065.88</v>
+        <v>3682818.6800000011</v>
       </c>
       <c r="O98" s="2">
-        <v>15283436.999999998</v>
+        <v>11024737.52</v>
       </c>
       <c r="P98" s="2">
-        <v>17753271.949999999</v>
+        <v>13379511.080000002</v>
       </c>
       <c r="Q98" s="2">
-        <v>19768786.640000001</v>
+        <v>14891202.830000004</v>
       </c>
       <c r="R98" s="2">
-        <v>5325679.959999999</v>
+        <v>4075230.5899999985</v>
       </c>
       <c r="S98" s="2">
-        <v>110961193.61</v>
+        <v>81215440.039999992</v>
       </c>
       <c r="T98" s="2">
-        <v>16868692.189999998</v>
+        <v>13087261.829999991</v>
       </c>
       <c r="U98" s="2">
-        <v>8528470.4800000004</v>
+        <v>6408852.2300000004</v>
       </c>
       <c r="V98" s="2">
-        <v>29625743.770000003</v>
+        <v>22045458.990000002</v>
       </c>
       <c r="W98" s="2">
-        <v>16248236.120000001</v>
+        <v>11912328.430000003</v>
       </c>
       <c r="X98" s="2">
-        <v>23068054.289999999</v>
+        <v>17126388.990000002</v>
       </c>
       <c r="Y98" s="2">
-        <v>7029430.9799999986</v>
+        <v>5429862.4499999993</v>
       </c>
       <c r="Z98" s="2">
-        <v>23112179.610000003</v>
+        <v>17966594.029999997</v>
       </c>
       <c r="AA98" s="2">
-        <v>34793669.75999999</v>
+        <v>25101189.389999993</v>
       </c>
       <c r="AB98" s="2">
-        <v>28681428.130000006</v>
+        <v>21405635.289999995</v>
       </c>
       <c r="AC98" s="2">
-        <v>29487739.469999991</v>
+        <v>22125871.079999998</v>
       </c>
       <c r="AD98" s="2">
-        <v>1620649.6700000002</v>
+        <v>1322961.0799999998</v>
       </c>
       <c r="AE98" s="2">
-        <v>33347693.16</v>
+        <v>25683662.519999992</v>
       </c>
       <c r="AF98" s="2">
-        <v>7673981.2599999998</v>
+        <v>5568189.9000000004</v>
       </c>
       <c r="AG98" s="2">
-        <v>5210499.8899999997</v>
+        <v>3705835.5199999996</v>
       </c>
       <c r="AH98" s="2">
-        <v>23294234.659999996</v>
+        <v>16335080.980000002</v>
       </c>
       <c r="AI98" s="2">
-        <v>16694713.860000003</v>
+        <v>12875804.199999999</v>
       </c>
       <c r="AJ98" s="2">
-        <v>71144223.969999969</v>
+        <v>47637828.909999982</v>
       </c>
       <c r="AK98" s="2">
-        <v>44631012.800000012</v>
+        <v>32703607.739999987</v>
       </c>
       <c r="AL98" s="2">
-        <v>20137095.319999997</v>
+        <v>14869316.800000004</v>
       </c>
       <c r="AM98" s="2">
-        <v>40143215.579999991</v>
+        <v>29313627.650000002</v>
       </c>
       <c r="AN98" s="2">
-        <v>13281083.82</v>
+        <v>9811977.6799999978</v>
       </c>
       <c r="AO98" s="2">
-        <v>23819870.440000013</v>
+        <v>26398415.39999947</v>
       </c>
       <c r="AP98" s="2">
-        <v>24380967.229999997</v>
+        <v>17384901.93</v>
       </c>
       <c r="AQ98" s="2">
-        <v>61071162.860000007</v>
+        <v>43694724.149999999</v>
       </c>
       <c r="AR98" s="2">
-        <v>36377328.979999997</v>
+        <v>30736503.849999968</v>
       </c>
       <c r="AS98" s="2">
-        <v>3337108.1999999993</v>
+        <v>2657152.6199999992</v>
       </c>
       <c r="AT98" s="2">
-        <v>15648316.32</v>
+        <v>11291628.130000003</v>
       </c>
       <c r="AU98" s="2">
-        <v>8433947.0199999996</v>
+        <v>6542943.9100000011</v>
       </c>
       <c r="AV98" s="2">
-        <v>18844889.859999999</v>
+        <v>14278666.750000004</v>
       </c>
       <c r="AW98" s="2">
-        <v>18531811.449999992</v>
+        <v>13977059.789999995</v>
       </c>
       <c r="AX98" s="2">
-        <v>14985525.499999998</v>
+        <v>11616358.729999993</v>
       </c>
       <c r="AY98" s="2">
-        <v>15531578.029999997</v>
+        <v>11403997.249999998</v>
       </c>
       <c r="AZ98" s="2">
-        <v>11193697.180000002</v>
+        <v>8427560.3500000015</v>
       </c>
       <c r="BA98" s="2">
-        <v>42410674.329999998</v>
+        <v>29673267.61999999</v>
       </c>
       <c r="BB98" s="2">
-        <v>20999599.659999996</v>
+        <v>15639848.440000005</v>
       </c>
       <c r="BC98" s="2">
-        <v>15200759.929999998</v>
+        <v>11426651.560000002</v>
       </c>
       <c r="BD98" s="2">
-        <v>7122619.7000000011</v>
+        <v>11418795.939999981</v>
       </c>
       <c r="BE98" s="2">
-        <v>11773361.530000003</v>
+        <v>9405848.790000001</v>
       </c>
       <c r="BF98" s="2">
-        <v>24760625.230000004</v>
+        <v>18702418.049999997</v>
       </c>
       <c r="BG98" s="2">
-        <v>4557788.9399999976</v>
+        <v>2949174.25</v>
       </c>
       <c r="BH98" s="2">
-        <v>4492974.8699999992</v>
+        <v>4023604.5399999814</v>
       </c>
       <c r="BI98" s="2">
-        <v>7445327.6400000006</v>
+        <v>5710300.3100000005</v>
       </c>
       <c r="BJ98" s="2">
-        <v>45716819.410000004</v>
+        <v>32820084.589999996</v>
       </c>
       <c r="BK98" s="2">
-        <v>22955910.680000011</v>
+        <v>16544870.440000001</v>
       </c>
       <c r="BL98" s="2">
-        <v>4134129.88</v>
+        <v>3213482.1499999994</v>
       </c>
       <c r="BM98" s="2">
-        <v>12113828.98</v>
+        <v>9283825.9199999962</v>
       </c>
       <c r="BN98" s="2">
-        <v>57110533.349999972</v>
+        <v>40702227.059999987</v>
       </c>
       <c r="BO98" s="2">
-        <v>22603580.729999982</v>
+        <v>16592930.780000001</v>
       </c>
       <c r="BP98" s="2">
-        <v>9991530.0099999998</v>
+        <v>7355268.4900000002</v>
       </c>
       <c r="BQ98" s="2">
-        <v>17944070.829999998</v>
+        <v>13495318.360000001</v>
       </c>
       <c r="BR98" s="2">
-        <v>75378076.569999978</v>
+        <v>56806526.269999981</v>
       </c>
       <c r="BS98" s="2">
-        <v>6987689.7999999998</v>
+        <v>4930003.1099999994</v>
       </c>
       <c r="BT98" s="2">
-        <v>13196902.419999996</v>
+        <v>9896708.2700000014</v>
       </c>
       <c r="BU98" s="2">
-        <v>13895559.370000001</v>
+        <v>9628469.5099999998</v>
       </c>
       <c r="BV98" s="2">
-        <v>31681633.289999999</v>
+        <v>23404501.819999993</v>
       </c>
     </row>
     <row r="99" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B99" s="2">
-        <v>353704014.83000028</v>
+        <v>264567393.0200001</v>
       </c>
       <c r="C99" s="2">
-        <v>48920255.809999987</v>
+        <v>35894270.559999995</v>
       </c>
       <c r="D99" s="2">
-        <v>20828246.310000002</v>
+        <v>16297458.850000003</v>
       </c>
       <c r="E99" s="2">
-        <v>12062490.909999998</v>
+        <v>9074357.129999999</v>
       </c>
       <c r="F99" s="2">
-        <v>15392797.209999999</v>
+        <v>12291531.880000001</v>
       </c>
       <c r="G99" s="2">
-        <v>4773899.7199999988</v>
+        <v>3764540.2199999983</v>
       </c>
       <c r="H99" s="2">
-        <v>8841837.3900000006</v>
+        <v>6861217.8899999987</v>
       </c>
       <c r="I99" s="2">
-        <v>26044465.299999993</v>
+        <v>20481407.920000002</v>
       </c>
       <c r="J99" s="2">
-        <v>13029374.369999997</v>
+        <v>10477050.5</v>
       </c>
       <c r="K99" s="2">
-        <v>55375825.450000003</v>
+        <v>40025258.23999998</v>
       </c>
       <c r="L99" s="2">
-        <v>8578928.540000001</v>
+        <v>6513742.6300000008</v>
       </c>
       <c r="M99" s="2">
-        <v>36495981.279999994</v>
+        <v>28027065.919999987</v>
       </c>
       <c r="N99" s="2">
-        <v>4559702.0199999996</v>
+        <v>3790641.18</v>
       </c>
       <c r="O99" s="2">
-        <v>15495130.74</v>
+        <v>12053439.869999999</v>
       </c>
       <c r="P99" s="2">
-        <v>18688807.149999999</v>
+        <v>14093465.609999996</v>
       </c>
       <c r="Q99" s="2">
-        <v>20194050.969999999</v>
+        <v>16025276.52</v>
       </c>
       <c r="R99" s="2">
-        <v>5592278.2699999977</v>
+        <v>4209107.08</v>
       </c>
       <c r="S99" s="2">
-        <v>118969500.61</v>
+        <v>87484789.140000015</v>
       </c>
       <c r="T99" s="2">
-        <v>16728443.27</v>
+        <v>13853319.530000005</v>
       </c>
       <c r="U99" s="2">
-        <v>8321587.2600000007</v>
+        <v>6767796.9399999995</v>
       </c>
       <c r="V99" s="2">
-        <v>30185247.650000006</v>
+        <v>23793974.899999995</v>
       </c>
       <c r="W99" s="2">
-        <v>15807068.699999999</v>
+        <v>12304817.120000003</v>
       </c>
       <c r="X99" s="2">
-        <v>24600909.919999994</v>
+        <v>18283780.629999995</v>
       </c>
       <c r="Y99" s="2">
-        <v>7031941.0199999996</v>
+        <v>5718414.4399999976</v>
       </c>
       <c r="Z99" s="2">
-        <v>25309464.619999994</v>
+        <v>19164146.870000001</v>
       </c>
       <c r="AA99" s="2">
-        <v>35910435.670000002</v>
+        <v>26896176.069999997</v>
       </c>
       <c r="AB99" s="2">
-        <v>29424140.949999996</v>
+        <v>22598096.029999997</v>
       </c>
       <c r="AC99" s="2">
-        <v>30982079.760000002</v>
+        <v>22983688.890000001</v>
       </c>
       <c r="AD99" s="2">
-        <v>1584259.6099999999</v>
+        <v>1348782.5899999999</v>
       </c>
       <c r="AE99" s="2">
-        <v>35412924.539999992</v>
+        <v>27293952.139999997</v>
       </c>
       <c r="AF99" s="2">
-        <v>7685882.8599999994</v>
+        <v>6102305.2999999989</v>
       </c>
       <c r="AG99" s="2">
-        <v>5100631.6599999992</v>
+        <v>4022767.5500000007</v>
       </c>
       <c r="AH99" s="2">
-        <v>23371708.91</v>
+        <v>18011904.469999999</v>
       </c>
       <c r="AI99" s="2">
-        <v>17744734.879999999</v>
+        <v>13507814.250000004</v>
       </c>
       <c r="AJ99" s="2">
-        <v>75900721.049999967</v>
+        <v>54765974.259999998</v>
       </c>
       <c r="AK99" s="2">
-        <v>46147945.979999989</v>
+        <v>35315176.950000018</v>
       </c>
       <c r="AL99" s="2">
-        <v>21093555.079999994</v>
+        <v>16250650.649999999</v>
       </c>
       <c r="AM99" s="2">
-        <v>42165716.289999992</v>
+        <v>31852143.520000007</v>
       </c>
       <c r="AN99" s="2">
-        <v>13528923.07</v>
+        <v>10300630.130000001</v>
       </c>
       <c r="AO99" s="2">
-        <v>24081378.969999995</v>
+        <v>18399479.419999998</v>
       </c>
       <c r="AP99" s="2">
-        <v>25581807.159999996</v>
+        <v>18861707.470000003</v>
       </c>
       <c r="AQ99" s="2">
-        <v>65842536.319999948</v>
+        <v>47681763.320000015</v>
       </c>
       <c r="AR99" s="2">
-        <v>40288619.139999986</v>
+        <v>30409326.980000019</v>
       </c>
       <c r="AS99" s="2">
-        <v>3229741.8699999996</v>
+        <v>2679884.54</v>
       </c>
       <c r="AT99" s="2">
-        <v>16298336.649999997</v>
+        <v>12138598.77</v>
       </c>
       <c r="AU99" s="2">
-        <v>8518643.929999996</v>
+        <v>6693179.2799999975</v>
       </c>
       <c r="AV99" s="2">
-        <v>19708645.509999998</v>
+        <v>15461805.829999998</v>
       </c>
       <c r="AW99" s="2">
-        <v>18923397.270000003</v>
+        <v>14740490.719999995</v>
       </c>
       <c r="AX99" s="2">
-        <v>15585314.900000002</v>
+        <v>11944423.280000001</v>
       </c>
       <c r="AY99" s="2">
-        <v>15501304.979999999</v>
+        <v>11978985.399999999</v>
       </c>
       <c r="AZ99" s="2">
-        <v>11052369.649999997</v>
+        <v>8991289.3299999963</v>
       </c>
       <c r="BA99" s="2">
-        <v>42870857.54999999</v>
+        <v>32234701.289999992</v>
       </c>
       <c r="BB99" s="2">
-        <v>22224368.599999998</v>
+        <v>16694996.109999998</v>
       </c>
       <c r="BC99" s="2">
-        <v>15829654.579999998</v>
+        <v>12277220.199999997</v>
       </c>
       <c r="BD99" s="2">
-        <v>7034579.5799999982</v>
+        <v>5632074.8700000001</v>
       </c>
       <c r="BE99" s="2">
-        <v>12341391.110000003</v>
+        <v>9676771.4799999986</v>
       </c>
       <c r="BF99" s="2">
-        <v>25591325.510000002</v>
+        <v>19916311.909999996</v>
       </c>
       <c r="BG99" s="2">
-        <v>4467072.99</v>
+        <v>3374522.1100000003</v>
       </c>
       <c r="BH99" s="2">
-        <v>4345021.18</v>
+        <v>3439243.2700000005</v>
       </c>
       <c r="BI99" s="2">
-        <v>7429946.4199999999</v>
+        <v>5861050.5699999984</v>
       </c>
       <c r="BJ99" s="2">
-        <v>50898722.919999987</v>
+        <v>36198683.979999989</v>
       </c>
       <c r="BK99" s="2">
-        <v>23467007.309999991</v>
+        <v>17956434.440000001</v>
       </c>
       <c r="BL99" s="2">
-        <v>4120854.4299999997</v>
+        <v>3368184.3999999994</v>
       </c>
       <c r="BM99" s="2">
-        <v>11753049.889999999</v>
+        <v>9808075.1899999995</v>
       </c>
       <c r="BN99" s="2">
-        <v>61781730.699999981</v>
+        <v>44389800.350000001</v>
       </c>
       <c r="BO99" s="2">
-        <v>22237446.530000005</v>
+        <v>17498150.760000009</v>
       </c>
       <c r="BP99" s="2">
-        <v>10009319.999999998</v>
+        <v>7947634.4399999985</v>
       </c>
       <c r="BQ99" s="2">
-        <v>17912234.559999999</v>
+        <v>14140430.069999993</v>
       </c>
       <c r="BR99" s="2">
-        <v>81290746.239999965</v>
+        <v>62318521.499999985</v>
       </c>
       <c r="BS99" s="2">
-        <v>6905582.2899999991</v>
+        <v>5329324.37</v>
       </c>
       <c r="BT99" s="2">
-        <v>13327715.129999995</v>
+        <v>10418267.439999998</v>
       </c>
       <c r="BU99" s="2">
-        <v>14319966.949999997</v>
+        <v>10732037.550000001</v>
       </c>
       <c r="BV99" s="2">
-        <v>33338261.659999996</v>
+        <v>25279650.879999988</v>
       </c>
     </row>
     <row r="100" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A100" s="1" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B100" s="2">
-        <v>441238862.62000024</v>
+        <v>328741480.03000033</v>
       </c>
       <c r="C100" s="2">
-        <v>61781850.959999993</v>
+        <v>44019443.020000003</v>
       </c>
       <c r="D100" s="2">
-        <v>24878250.260000009</v>
+        <v>20836880.73</v>
       </c>
       <c r="E100" s="2">
-        <v>13334160.969999997</v>
+        <v>12243946.749999996</v>
       </c>
       <c r="F100" s="2">
-        <v>17729648.949999996</v>
+        <v>15003906.35999999</v>
       </c>
       <c r="G100" s="2">
-        <v>5895121.0899999999</v>
+        <v>4607261.97</v>
       </c>
       <c r="H100" s="2">
-        <v>9610537.6900000013</v>
+        <v>8634758.459999999</v>
       </c>
       <c r="I100" s="2">
-        <v>29931012.850000005</v>
+        <v>24813680.920000002</v>
       </c>
       <c r="J100" s="2">
-        <v>15627720.149999999</v>
+        <v>12626149.119999999</v>
       </c>
       <c r="K100" s="2">
-        <v>64479060.79999996</v>
+        <v>52425234.62999998</v>
       </c>
       <c r="L100" s="2">
-        <v>9532976.3900000006</v>
+        <v>8357121.6999999974</v>
       </c>
       <c r="M100" s="2">
-        <v>39560268.669999987</v>
+        <v>35605482.349999987</v>
       </c>
       <c r="N100" s="2">
-        <v>5296754.4700000016</v>
+        <v>4712065.88</v>
       </c>
       <c r="O100" s="2">
-        <v>17318063.350000001</v>
+        <v>15283436.999999998</v>
       </c>
       <c r="P100" s="2">
-        <v>22579142.580000013</v>
+        <v>17753271.949999999</v>
       </c>
       <c r="Q100" s="2">
-        <v>21886136.199999996</v>
+        <v>19768786.640000001</v>
       </c>
       <c r="R100" s="2">
-        <v>6434157.4499999983</v>
+        <v>5325679.959999999</v>
       </c>
       <c r="S100" s="2">
-        <v>148685986.55000001</v>
+        <v>110961193.60999998</v>
       </c>
       <c r="T100" s="2">
-        <v>19627808.59</v>
+        <v>16868692.189999998</v>
       </c>
       <c r="U100" s="2">
-        <v>8968135.9100000001</v>
+        <v>8528470.4800000004</v>
       </c>
       <c r="V100" s="2">
-        <v>34364012.829999991</v>
+        <v>29625743.77</v>
       </c>
       <c r="W100" s="2">
-        <v>17443927.48</v>
+        <v>16248236.120000001</v>
       </c>
       <c r="X100" s="2">
-        <v>29081121.16</v>
+        <v>23068054.289999999</v>
       </c>
       <c r="Y100" s="2">
-        <v>8232460.6299999999</v>
+        <v>7029430.9799999986</v>
       </c>
       <c r="Z100" s="2">
-        <v>31432967.669999994</v>
+        <v>23112179.610000003</v>
       </c>
       <c r="AA100" s="2">
-        <v>40404696.549999997</v>
+        <v>34793669.759999998</v>
       </c>
       <c r="AB100" s="2">
-        <v>32398875.949999996</v>
+        <v>28681428.130000006</v>
       </c>
       <c r="AC100" s="2">
-        <v>37697877.609999999</v>
+        <v>29487739.469999995</v>
       </c>
       <c r="AD100" s="2">
-        <v>1691704.0300000005</v>
+        <v>1620649.6700000002</v>
       </c>
       <c r="AE100" s="2">
-        <v>41921661.949999996</v>
+        <v>33347693.16</v>
       </c>
       <c r="AF100" s="2">
-        <v>8219156.2399999965</v>
+        <v>7673981.2599999998</v>
       </c>
       <c r="AG100" s="2">
-        <v>5526069.4399999958</v>
+        <v>5209130.6400000006</v>
       </c>
       <c r="AH100" s="2">
-        <v>25921064.829999994</v>
+        <v>23294234.659999996</v>
       </c>
       <c r="AI100" s="2">
-        <v>21049688.620000001</v>
+        <v>16694713.860000003</v>
       </c>
       <c r="AJ100" s="2">
-        <v>91632706.73999998</v>
+        <v>71144223.969999954</v>
       </c>
       <c r="AK100" s="2">
-        <v>52684840.769999996</v>
+        <v>44631012.799999982</v>
       </c>
       <c r="AL100" s="2">
-        <v>23763488.919999994</v>
+        <v>20137095.319999997</v>
       </c>
       <c r="AM100" s="2">
-        <v>49858634.399999999</v>
+        <v>40143215.579999991</v>
       </c>
       <c r="AN100" s="2">
-        <v>14839289.02</v>
+        <v>13281083.82</v>
       </c>
       <c r="AO100" s="2">
-        <v>26405054.470000006</v>
+        <v>23819870.440000013</v>
       </c>
       <c r="AP100" s="2">
-        <v>29758009.080000002</v>
+        <v>24380967.229999997</v>
       </c>
       <c r="AQ100" s="2">
-        <v>82905372.709999964</v>
+        <v>61071162.860000007</v>
       </c>
       <c r="AR100" s="2">
-        <v>53424560.12999998</v>
+        <v>36377328.979999997</v>
       </c>
       <c r="AS100" s="2">
-        <v>3426585.7300000004</v>
+        <v>3337108.1999999993</v>
       </c>
       <c r="AT100" s="2">
-        <v>18256265.73</v>
+        <v>15648316.32</v>
       </c>
       <c r="AU100" s="2">
-        <v>9578484.5299999975</v>
+        <v>8433947.0199999996</v>
       </c>
       <c r="AV100" s="2">
-        <v>23574482.18</v>
+        <v>18844889.859999999</v>
       </c>
       <c r="AW100" s="2">
-        <v>21514791.579999987</v>
+        <v>18531811.449999992</v>
       </c>
       <c r="AX100" s="2">
-        <v>17940100.669999998</v>
+        <v>14985525.499999994</v>
       </c>
       <c r="AY100" s="2">
-        <v>16615555.08</v>
+        <v>15531578.029999997</v>
       </c>
       <c r="AZ100" s="2">
-        <v>12511795.370000001</v>
+        <v>11193697.180000002</v>
       </c>
       <c r="BA100" s="2">
-        <v>46230874.13000001</v>
+        <v>42410674.329999998</v>
       </c>
       <c r="BB100" s="2">
-        <v>25526289.339999996</v>
+        <v>20999599.659999996</v>
       </c>
       <c r="BC100" s="2">
-        <v>17364906.82</v>
+        <v>15200759.929999998</v>
       </c>
       <c r="BD100" s="2">
-        <v>7895114.8599999975</v>
+        <v>7122619.7000000011</v>
       </c>
       <c r="BE100" s="2">
-        <v>14925410.430000003</v>
+        <v>11773361.530000003</v>
       </c>
       <c r="BF100" s="2">
-        <v>30855106.499999996</v>
+        <v>24760625.230000004</v>
       </c>
       <c r="BG100" s="2">
-        <v>4880327.0300000012</v>
+        <v>4557788.9399999995</v>
       </c>
       <c r="BH100" s="2">
-        <v>5015887.080000001</v>
+        <v>4492974.8699999992</v>
       </c>
       <c r="BI100" s="2">
-        <v>8386233.7600000007</v>
+        <v>7445327.6400000006</v>
       </c>
       <c r="BJ100" s="2">
-        <v>64420326.879999965</v>
+        <v>45716819.410000004</v>
       </c>
       <c r="BK100" s="2">
-        <v>26381319.859999999</v>
+        <v>22955910.679999996</v>
       </c>
       <c r="BL100" s="2">
-        <v>4780668.629999999</v>
+        <v>4134129.88</v>
       </c>
       <c r="BM100" s="2">
-        <v>12926677.01</v>
+        <v>12113828.98</v>
       </c>
       <c r="BN100" s="2">
-        <v>74403273.479999959</v>
+        <v>57110533.349999972</v>
       </c>
       <c r="BO100" s="2">
-        <v>25594665.300000016</v>
+        <v>22603580.729999982</v>
       </c>
       <c r="BP100" s="2">
-        <v>11130951.629999997</v>
+        <v>9991530.0099999998</v>
       </c>
       <c r="BQ100" s="2">
-        <v>20751319.31000001</v>
+        <v>17944070.829999998</v>
       </c>
       <c r="BR100" s="2">
-        <v>100972039.63000003</v>
+        <v>75378076.569999978</v>
       </c>
       <c r="BS100" s="2">
-        <v>7931886.5300000003</v>
+        <v>6987808.7999999998</v>
       </c>
       <c r="BT100" s="2">
-        <v>15254047.449999997</v>
+        <v>13196902.419999998</v>
       </c>
       <c r="BU100" s="2">
-        <v>16308188.329999998</v>
+        <v>13895559.369999999</v>
       </c>
       <c r="BV100" s="2">
-        <v>40247040.639999993</v>
+        <v>31681633.29000001</v>
       </c>
     </row>
     <row r="101" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B101" s="2">
-        <v>468479267.99000037</v>
+        <v>353704014.83000034</v>
       </c>
       <c r="C101" s="2">
-        <v>65662203.289999962</v>
+        <v>48920255.809999973</v>
       </c>
       <c r="D101" s="2">
-        <v>26391498.840000004</v>
+        <v>20829592.809999995</v>
       </c>
       <c r="E101" s="2">
-        <v>14055546.470000001</v>
+        <v>12062490.91</v>
       </c>
       <c r="F101" s="2">
-        <v>19333641.229999993</v>
+        <v>15392797.210000003</v>
       </c>
       <c r="G101" s="2">
-        <v>6916921.5599999996</v>
+        <v>4773899.7199999988</v>
       </c>
       <c r="H101" s="2">
-        <v>10539417.419999998</v>
+        <v>8841837.3900000006</v>
       </c>
       <c r="I101" s="2">
-        <v>31498830.030000001</v>
+        <v>26044465.299999997</v>
       </c>
       <c r="J101" s="2">
-        <v>16905395.140000004</v>
+        <v>13029374.370000001</v>
       </c>
       <c r="K101" s="2">
-        <v>68855701.929999992</v>
+        <v>55375825.450000003</v>
       </c>
       <c r="L101" s="2">
-        <v>10286434.739999996</v>
+        <v>8578928.5399999991</v>
       </c>
       <c r="M101" s="2">
-        <v>42253499.36999999</v>
+        <v>36495981.279999994</v>
       </c>
       <c r="N101" s="2">
-        <v>5706850.7499999991</v>
+        <v>4559702.0200000005</v>
       </c>
       <c r="O101" s="2">
-        <v>18335829.849999994</v>
+        <v>15495130.740000002</v>
       </c>
       <c r="P101" s="2">
-        <v>23546058.440000001</v>
+        <v>18688807.150000002</v>
       </c>
       <c r="Q101" s="2">
-        <v>23264728.629999992</v>
+        <v>20194050.969999995</v>
       </c>
       <c r="R101" s="2">
-        <v>7376590.7199999979</v>
+        <v>5592278.2699999996</v>
       </c>
       <c r="S101" s="2">
-        <v>155161225.80000007</v>
+        <v>118969500.60999998</v>
       </c>
       <c r="T101" s="2">
-        <v>21116440.460000005</v>
+        <v>16728443.27</v>
       </c>
       <c r="U101" s="2">
-        <v>9441722.5399999991</v>
+        <v>8321587.2599999988</v>
       </c>
       <c r="V101" s="2">
-        <v>37259519.56000001</v>
+        <v>30185247.650000006</v>
       </c>
       <c r="W101" s="2">
-        <v>18754590.269999996</v>
+        <v>15807068.700000001</v>
       </c>
       <c r="X101" s="2">
-        <v>30463603.449999992</v>
+        <v>24600909.920000002</v>
       </c>
       <c r="Y101" s="2">
-        <v>8857777.5999999996</v>
+        <v>7031941.0199999996</v>
       </c>
       <c r="Z101" s="2">
-        <v>36166614.369999982</v>
+        <v>25309464.619999994</v>
       </c>
       <c r="AA101" s="2">
-        <v>43085723.979999974</v>
+        <v>35910435.669999994</v>
       </c>
       <c r="AB101" s="2">
-        <v>34553249.859999977</v>
+        <v>29424140.949999988</v>
       </c>
       <c r="AC101" s="2">
-        <v>40190293.459999986</v>
+        <v>30982079.759999983</v>
       </c>
       <c r="AD101" s="2">
-        <v>1784135.53</v>
+        <v>1584259.6099999999</v>
       </c>
       <c r="AE101" s="2">
-        <v>44294710.859999999</v>
+        <v>35412924.539999992</v>
       </c>
       <c r="AF101" s="2">
-        <v>8775468.8599999957</v>
+        <v>7685882.8599999985</v>
       </c>
       <c r="AG101" s="2">
-        <v>5999439.379999998</v>
+        <v>5098018.17</v>
       </c>
       <c r="AH101" s="2">
-        <v>28810069.309999995</v>
+        <v>23371708.909999996</v>
       </c>
       <c r="AI101" s="2">
-        <v>22577413.380000003</v>
+        <v>17744734.880000003</v>
       </c>
       <c r="AJ101" s="2">
-        <v>95538330.370000005</v>
+        <v>75900721.049999982</v>
       </c>
       <c r="AK101" s="2">
-        <v>57802010.850000024</v>
+        <v>46147945.979999997</v>
       </c>
       <c r="AL101" s="2">
-        <v>25175488.00999999</v>
+        <v>21093555.079999991</v>
       </c>
       <c r="AM101" s="2">
-        <v>52197034.459999979</v>
+        <v>42165716.289999992</v>
       </c>
       <c r="AN101" s="2">
-        <v>15924276.530000001</v>
+        <v>13528923.069999997</v>
       </c>
       <c r="AO101" s="2">
-        <v>28237927.579999987</v>
+        <v>24081378.970000003</v>
       </c>
       <c r="AP101" s="2">
-        <v>32557001.229999989</v>
+        <v>25581807.159999996</v>
       </c>
       <c r="AQ101" s="2">
-        <v>86748011.469999984</v>
+        <v>65842536.31999997</v>
       </c>
       <c r="AR101" s="2">
-        <v>59968987.269999966</v>
+        <v>40288619.139999993</v>
       </c>
       <c r="AS101" s="2">
-        <v>3631128.73</v>
+        <v>3229741.87</v>
       </c>
       <c r="AT101" s="2">
-        <v>18995233.409999996</v>
+        <v>16298336.649999999</v>
       </c>
       <c r="AU101" s="2">
-        <v>10335893.910000004</v>
+        <v>8518643.9299999978</v>
       </c>
       <c r="AV101" s="2">
-        <v>26153874.189999998</v>
+        <v>19708645.509999994</v>
       </c>
       <c r="AW101" s="2">
-        <v>23287289.210000008</v>
+        <v>18923397.269999992</v>
       </c>
       <c r="AX101" s="2">
-        <v>18842524.619999997</v>
+        <v>15585314.899999999</v>
       </c>
       <c r="AY101" s="2">
-        <v>17611756.599999998</v>
+        <v>15501304.98</v>
       </c>
       <c r="AZ101" s="2">
-        <v>13277208.130000001</v>
+        <v>11052369.650000002</v>
       </c>
       <c r="BA101" s="2">
-        <v>50562205.909999996</v>
+        <v>42870857.549999997</v>
       </c>
       <c r="BB101" s="2">
-        <v>26780851.719999991</v>
+        <v>22224368.599999994</v>
       </c>
       <c r="BC101" s="2">
-        <v>18189865.559999999</v>
+        <v>15829654.580000004</v>
       </c>
       <c r="BD101" s="2">
-        <v>8374375.1499999966</v>
+        <v>7034579.5799999982</v>
       </c>
       <c r="BE101" s="2">
-        <v>15904024.820000002</v>
+        <v>12341391.109999999</v>
       </c>
       <c r="BF101" s="2">
-        <v>32976714.010000013</v>
+        <v>25591325.510000005</v>
       </c>
       <c r="BG101" s="2">
-        <v>5153894.7</v>
+        <v>4467072.9900000012</v>
       </c>
       <c r="BH101" s="2">
-        <v>5477949.8399999999</v>
+        <v>4345021.18</v>
       </c>
       <c r="BI101" s="2">
-        <v>8925714.6000000034</v>
+        <v>7429946.4199999981</v>
       </c>
       <c r="BJ101" s="2">
-        <v>68360610.810000017</v>
+        <v>50898722.919999979</v>
       </c>
       <c r="BK101" s="2">
-        <v>27533844.57</v>
+        <v>23467007.309999995</v>
       </c>
       <c r="BL101" s="2">
-        <v>5786815.8600000003</v>
+        <v>4120854.43</v>
       </c>
       <c r="BM101" s="2">
-        <v>14156696.709999995</v>
+        <v>11753049.889999997</v>
       </c>
       <c r="BN101" s="2">
-        <v>77949572.369999975</v>
+        <v>61781730.699999996</v>
       </c>
       <c r="BO101" s="2">
-        <v>26819867.130000003</v>
+        <v>22237446.530000001</v>
       </c>
       <c r="BP101" s="2">
-        <v>11956057.09</v>
+        <v>10009319.999999996</v>
       </c>
       <c r="BQ101" s="2">
-        <v>22191606.759999998</v>
+        <v>17912234.559999995</v>
       </c>
       <c r="BR101" s="2">
-        <v>106167011.93000001</v>
+        <v>81290746.23999998</v>
       </c>
       <c r="BS101" s="2">
-        <v>8678041.9800000004</v>
+        <v>6906849.2799999993</v>
       </c>
       <c r="BT101" s="2">
-        <v>16664792.439999994</v>
+        <v>13327715.129999999</v>
       </c>
       <c r="BU101" s="2">
-        <v>17050831.649999991</v>
+        <v>14319966.949999999</v>
       </c>
       <c r="BV101" s="2">
-        <v>43232327.949999996</v>
+        <v>33338261.659999989</v>
       </c>
     </row>
     <row r="102" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A102" s="1" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B102" s="2">
-        <v>452438856.91000044</v>
+        <v>441238862.62000024</v>
       </c>
       <c r="C102" s="2">
-        <v>66069234.23999998</v>
+        <v>61781850.959999993</v>
       </c>
       <c r="D102" s="2">
-        <v>27499415.860000003</v>
+        <v>24879192.510000005</v>
       </c>
       <c r="E102" s="2">
-        <v>14058284.399999997</v>
+        <v>13334160.969999997</v>
       </c>
       <c r="F102" s="2">
-        <v>21943956.75</v>
+        <v>17729648.949999996</v>
       </c>
       <c r="G102" s="2">
-        <v>9088181.0200000014</v>
+        <v>5895121.0899999999</v>
       </c>
       <c r="H102" s="2">
-        <v>10813553.009999996</v>
+        <v>9610537.6900000013</v>
       </c>
       <c r="I102" s="2">
-        <v>32766439.390000001</v>
+        <v>29931012.850000005</v>
       </c>
       <c r="J102" s="2">
-        <v>18472851.390000001</v>
+        <v>15627720.149999999</v>
       </c>
       <c r="K102" s="2">
-        <v>71031398.449999943</v>
+        <v>64479060.79999996</v>
       </c>
       <c r="L102" s="2">
-        <v>11023170.930000002</v>
+        <v>9532976.3900000006</v>
       </c>
       <c r="M102" s="2">
-        <v>42092054.989999995</v>
+        <v>39560268.669999987</v>
       </c>
       <c r="N102" s="2">
-        <v>6129989.5099999998</v>
+        <v>5296754.4700000007</v>
       </c>
       <c r="O102" s="2">
-        <v>18533210.919999994</v>
+        <v>17318063.350000001</v>
       </c>
       <c r="P102" s="2">
-        <v>23923748.119999997</v>
+        <v>22579142.580000013</v>
       </c>
       <c r="Q102" s="2">
-        <v>23076684.829999991</v>
+        <v>21886136.199999996</v>
       </c>
       <c r="R102" s="2">
-        <v>8390577.040000001</v>
+        <v>6434157.4499999983</v>
       </c>
       <c r="S102" s="2">
-        <v>151771269.54000008</v>
+        <v>148685986.55000004</v>
       </c>
       <c r="T102" s="2">
-        <v>24001400.770000003</v>
+        <v>19627808.59</v>
       </c>
       <c r="U102" s="2">
-        <v>9407217.4800000023</v>
+        <v>8968135.9100000001</v>
       </c>
       <c r="V102" s="2">
-        <v>38159289.969999999</v>
+        <v>34364012.830000006</v>
       </c>
       <c r="W102" s="2">
-        <v>19215145.000000004</v>
+        <v>17443927.480000004</v>
       </c>
       <c r="X102" s="2">
-        <v>31259053.250000007</v>
+        <v>29081121.16</v>
       </c>
       <c r="Y102" s="2">
-        <v>9020404.9999999963</v>
+        <v>8232460.6299999999</v>
       </c>
       <c r="Z102" s="2">
-        <v>47116575.24000001</v>
+        <v>31432967.669999994</v>
       </c>
       <c r="AA102" s="2">
-        <v>43050623.13000001</v>
+        <v>40404696.549999997</v>
       </c>
       <c r="AB102" s="2">
-        <v>34283046.889999993</v>
+        <v>32398875.949999996</v>
       </c>
       <c r="AC102" s="2">
-        <v>42590948.109999999</v>
+        <v>37697877.609999999</v>
       </c>
       <c r="AD102" s="2">
-        <v>1969538.7399999993</v>
+        <v>1691704.0300000005</v>
       </c>
       <c r="AE102" s="2">
-        <v>44566353.569999978</v>
+        <v>41921661.949999996</v>
       </c>
       <c r="AF102" s="2">
-        <v>8966906.129999999</v>
+        <v>8219156.2399999965</v>
       </c>
       <c r="AG102" s="2">
-        <v>5716850.3499999978</v>
+        <v>5518207.5399999963</v>
       </c>
       <c r="AH102" s="2">
-        <v>29233991.04999999</v>
+        <v>25921064.829999994</v>
       </c>
       <c r="AI102" s="2">
-        <v>24025860.090000004</v>
+        <v>21049688.620000001</v>
       </c>
       <c r="AJ102" s="2">
-        <v>94829454.229999974</v>
+        <v>91632706.739999965</v>
       </c>
       <c r="AK102" s="2">
-        <v>60015427.189999998</v>
+        <v>52684840.770000003</v>
       </c>
       <c r="AL102" s="2">
-        <v>25273969.239999995</v>
+        <v>23763488.919999994</v>
       </c>
       <c r="AM102" s="2">
-        <v>53818041.040000014</v>
+        <v>49858634.399999999</v>
       </c>
       <c r="AN102" s="2">
-        <v>16018808.729999993</v>
+        <v>14839289.02</v>
       </c>
       <c r="AO102" s="2">
-        <v>27450993.739999995</v>
+        <v>26405054.470000006</v>
       </c>
       <c r="AP102" s="2">
-        <v>33396263.060000002</v>
+        <v>29758009.080000002</v>
       </c>
       <c r="AQ102" s="2">
-        <v>86725502.709999979</v>
+        <v>82905372.709999964</v>
       </c>
       <c r="AR102" s="2">
-        <v>74292332.940000013</v>
+        <v>53424560.12999998</v>
       </c>
       <c r="AS102" s="2">
-        <v>3721932.5700000003</v>
+        <v>3426585.7300000004</v>
       </c>
       <c r="AT102" s="2">
-        <v>18766452.620000001</v>
+        <v>18256265.73</v>
       </c>
       <c r="AU102" s="2">
-        <v>11090438.829999994</v>
+        <v>9578484.5299999975</v>
       </c>
       <c r="AV102" s="2">
-        <v>31429187.439999986</v>
+        <v>23574482.18</v>
       </c>
       <c r="AW102" s="2">
-        <v>24291096.459999997</v>
+        <v>21514791.579999987</v>
       </c>
       <c r="AX102" s="2">
-        <v>19723601.729999997</v>
+        <v>17940100.670000002</v>
       </c>
       <c r="AY102" s="2">
-        <v>18482339.289999999</v>
+        <v>16615555.079999998</v>
       </c>
       <c r="AZ102" s="2">
-        <v>14244082.760000002</v>
+        <v>12511795.370000001</v>
       </c>
       <c r="BA102" s="2">
-        <v>50287785.699999988</v>
+        <v>46230874.13000001</v>
       </c>
       <c r="BB102" s="2">
-        <v>26939315.049999997</v>
+        <v>25526289.339999996</v>
       </c>
       <c r="BC102" s="2">
-        <v>18248853.43</v>
+        <v>17364906.82</v>
       </c>
       <c r="BD102" s="2">
-        <v>8876615.5599999987</v>
+        <v>7895114.8599999975</v>
       </c>
       <c r="BE102" s="2">
-        <v>17428560.659999996</v>
+        <v>14925410.430000003</v>
       </c>
       <c r="BF102" s="2">
-        <v>35784149.820000008</v>
+        <v>30855106.499999996</v>
       </c>
       <c r="BG102" s="2">
-        <v>5239781.1300000008</v>
+        <v>4880327.0300000012</v>
       </c>
       <c r="BH102" s="2">
-        <v>5772065.29</v>
+        <v>5015887.080000001</v>
       </c>
       <c r="BI102" s="2">
-        <v>9577729.9099999983</v>
+        <v>8386233.7600000007</v>
       </c>
       <c r="BJ102" s="2">
-        <v>69203129.559999987</v>
+        <v>64420326.879999965</v>
       </c>
       <c r="BK102" s="2">
-        <v>27330895.24000001</v>
+        <v>26381319.859999992</v>
       </c>
       <c r="BL102" s="2">
-        <v>6358033.2599999979</v>
+        <v>4780668.629999999</v>
       </c>
       <c r="BM102" s="2">
-        <v>16358926.619999999</v>
+        <v>12926677.01</v>
       </c>
       <c r="BN102" s="2">
-        <v>75272326.599999979</v>
+        <v>74403273.479999959</v>
       </c>
       <c r="BO102" s="2">
-        <v>27951685.480000008</v>
+        <v>25594665.300000012</v>
       </c>
       <c r="BP102" s="2">
-        <v>12482481.870000001</v>
+        <v>11130951.629999997</v>
       </c>
       <c r="BQ102" s="2">
-        <v>23253813.649999999</v>
+        <v>20751319.31000001</v>
       </c>
       <c r="BR102" s="2">
-        <v>109466319.50999999</v>
+        <v>100972039.63000003</v>
       </c>
       <c r="BS102" s="2">
-        <v>9608286.2199999969</v>
+        <v>7938806.1799999988</v>
       </c>
       <c r="BT102" s="2">
-        <v>17520660.399999999</v>
+        <v>15254047.449999999</v>
       </c>
       <c r="BU102" s="2">
-        <v>17899172.859999999</v>
+        <v>16308188.329999994</v>
       </c>
       <c r="BV102" s="2">
-        <v>44173430.339999981</v>
+        <v>40247040.640000001</v>
       </c>
     </row>
     <row r="103" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A103" s="1" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B103" s="2">
-        <v>453666672.0800004</v>
+        <v>468479267.99000037</v>
       </c>
       <c r="C103" s="2">
-        <v>67376126.159999982</v>
+        <v>65662203.289999962</v>
       </c>
       <c r="D103" s="2">
-        <v>28432585.950000003</v>
+        <v>26392628.950000003</v>
       </c>
       <c r="E103" s="2">
-        <v>13705205.549999999</v>
+        <v>14055546.470000001</v>
       </c>
       <c r="F103" s="2">
-        <v>22455786.09</v>
+        <v>19333641.229999993</v>
       </c>
       <c r="G103" s="2">
-        <v>9114369.3399999999</v>
+        <v>6916921.5599999996</v>
       </c>
       <c r="H103" s="2">
-        <v>10447973.530000001</v>
+        <v>10539417.419999998</v>
       </c>
       <c r="I103" s="2">
-        <v>32261334.170000009</v>
+        <v>31498830.030000001</v>
       </c>
       <c r="J103" s="2">
-        <v>18569795</v>
+        <v>16905395.140000004</v>
       </c>
       <c r="K103" s="2">
-        <v>69854839.959999979</v>
+        <v>68855701.929999992</v>
       </c>
       <c r="L103" s="2">
-        <v>11240072.170000002</v>
+        <v>10286434.739999996</v>
       </c>
       <c r="M103" s="2">
-        <v>41381410.32</v>
+        <v>42253499.36999999</v>
       </c>
       <c r="N103" s="2">
-        <v>5953947.1099999994</v>
+        <v>5706850.75</v>
       </c>
       <c r="O103" s="2">
-        <v>17917988.459999993</v>
+        <v>18335829.849999994</v>
       </c>
       <c r="P103" s="2">
-        <v>23937705.039999995</v>
+        <v>23546058.440000001</v>
       </c>
       <c r="Q103" s="2">
-        <v>22470522.879999995</v>
+        <v>23264728.629999992</v>
       </c>
       <c r="R103" s="2">
-        <v>8341270.3300000001</v>
+        <v>7376590.7199999979</v>
       </c>
       <c r="S103" s="2">
-        <v>153838380.39000002</v>
+        <v>155161225.80000007</v>
       </c>
       <c r="T103" s="2">
-        <v>24352202.980000004</v>
+        <v>21116440.460000005</v>
       </c>
       <c r="U103" s="2">
-        <v>9343137.2699999977</v>
+        <v>9441722.5399999991</v>
       </c>
       <c r="V103" s="2">
-        <v>36842804.030000001</v>
+        <v>37259519.560000002</v>
       </c>
       <c r="W103" s="2">
-        <v>18733603.280000001</v>
+        <v>18754590.270000003</v>
       </c>
       <c r="X103" s="2">
-        <v>31784415.810000002</v>
+        <v>30463603.449999992</v>
       </c>
       <c r="Y103" s="2">
-        <v>9687489.8299999982</v>
+        <v>8857777.5999999996</v>
       </c>
       <c r="Z103" s="2">
-        <v>49325127.950000003</v>
+        <v>36166614.369999982</v>
       </c>
       <c r="AA103" s="2">
-        <v>42386638.470000021</v>
+        <v>43085723.980000019</v>
       </c>
       <c r="AB103" s="2">
-        <v>32785472.199999992</v>
+        <v>34553249.859999977</v>
       </c>
       <c r="AC103" s="2">
-        <v>42895776.279999994</v>
+        <v>40190293.459999979</v>
       </c>
       <c r="AD103" s="2">
-        <v>1960033.2699999996</v>
+        <v>1784135.53</v>
       </c>
       <c r="AE103" s="2">
-        <v>44210432.089999996</v>
+        <v>44294710.859999999</v>
       </c>
       <c r="AF103" s="2">
-        <v>8727541.0699999984</v>
+        <v>8775468.8599999957</v>
       </c>
       <c r="AG103" s="2">
-        <v>5713852.8499999996</v>
+        <v>5996669.549999997</v>
       </c>
       <c r="AH103" s="2">
-        <v>28302492.850000005</v>
+        <v>28810069.309999995</v>
       </c>
       <c r="AI103" s="2">
-        <v>23851415.260000002</v>
+        <v>22577413.380000003</v>
       </c>
       <c r="AJ103" s="2">
-        <v>94131634.559999973</v>
+        <v>95538330.37000002</v>
       </c>
       <c r="AK103" s="2">
-        <v>59330052.099999994</v>
+        <v>57802010.849999994</v>
       </c>
       <c r="AL103" s="2">
-        <v>25350856.280000001</v>
+        <v>25175488.00999999</v>
       </c>
       <c r="AM103" s="2">
-        <v>54246231.629999995</v>
+        <v>52197034.459999979</v>
       </c>
       <c r="AN103" s="2">
-        <v>15819700.880000003</v>
+        <v>15924276.530000001</v>
       </c>
       <c r="AO103" s="2">
-        <v>27168019.919999994</v>
+        <v>28237927.579999987</v>
       </c>
       <c r="AP103" s="2">
-        <v>33218306.289999999</v>
+        <v>32557001.229999989</v>
       </c>
       <c r="AQ103" s="2">
-        <v>88524193.639999986</v>
+        <v>86748011.469999984</v>
       </c>
       <c r="AR103" s="2">
-        <v>79950881.199999958</v>
+        <v>59968987.269999966</v>
       </c>
       <c r="AS103" s="2">
-        <v>3691535.4000000004</v>
+        <v>3631128.73</v>
       </c>
       <c r="AT103" s="2">
-        <v>18450078.169999998</v>
+        <v>18995233.409999996</v>
       </c>
       <c r="AU103" s="2">
-        <v>11250668.949999999</v>
+        <v>10335893.910000004</v>
       </c>
       <c r="AV103" s="2">
-        <v>32239200.169999998</v>
+        <v>26153874.189999998</v>
       </c>
       <c r="AW103" s="2">
-        <v>24472107.329999998</v>
+        <v>23287289.210000008</v>
       </c>
       <c r="AX103" s="2">
-        <v>19770311.579999998</v>
+        <v>18842524.619999997</v>
       </c>
       <c r="AY103" s="2">
-        <v>17692067.119999997</v>
+        <v>17611756.599999994</v>
       </c>
       <c r="AZ103" s="2">
-        <v>14013796.339999998</v>
+        <v>13277208.130000001</v>
       </c>
       <c r="BA103" s="2">
-        <v>47628025.54999999</v>
+        <v>50562205.909999996</v>
       </c>
       <c r="BB103" s="2">
-        <v>26880429.760000002</v>
+        <v>26780851.719999991</v>
       </c>
       <c r="BC103" s="2">
-        <v>17688257.189999998</v>
+        <v>18189865.559999999</v>
       </c>
       <c r="BD103" s="2">
-        <v>8650114.5799999982</v>
+        <v>8374375.1499999966</v>
       </c>
       <c r="BE103" s="2">
-        <v>17779176.07</v>
+        <v>15904024.820000002</v>
       </c>
       <c r="BF103" s="2">
-        <v>35270399.939999998</v>
+        <v>32976714.010000005</v>
       </c>
       <c r="BG103" s="2">
-        <v>5293832.04</v>
+        <v>5153894.7</v>
       </c>
       <c r="BH103" s="2">
-        <v>5569968.1900000004</v>
+        <v>5477949.8399999999</v>
       </c>
       <c r="BI103" s="2">
-        <v>9465344.3800000027</v>
+        <v>8925714.6000000034</v>
       </c>
       <c r="BJ103" s="2">
-        <v>69136809.5</v>
+        <v>68360610.810000017</v>
       </c>
       <c r="BK103" s="2">
-        <v>26838039.509999998</v>
+        <v>27533844.569999989</v>
       </c>
       <c r="BL103" s="2">
-        <v>6274168.5699999994</v>
+        <v>5786815.8600000003</v>
       </c>
       <c r="BM103" s="2">
-        <v>16694207.369999999</v>
+        <v>14156696.709999995</v>
       </c>
       <c r="BN103" s="2">
-        <v>74490877.369999975</v>
+        <v>77949572.369999975</v>
       </c>
       <c r="BO103" s="2">
-        <v>27821091.620000001</v>
+        <v>26819867.130000003</v>
       </c>
       <c r="BP103" s="2">
-        <v>12419178.110000003</v>
+        <v>11956057.09</v>
       </c>
       <c r="BQ103" s="2">
-        <v>23097557.719999999</v>
+        <v>22191606.759999998</v>
       </c>
       <c r="BR103" s="2">
-        <v>109042302.42999998</v>
+        <v>106167011.93000001</v>
       </c>
       <c r="BS103" s="2">
-        <v>9461322.2999999989</v>
+        <v>8679681.6999999993</v>
       </c>
       <c r="BT103" s="2">
-        <v>17464915.59</v>
+        <v>16664792.439999994</v>
       </c>
       <c r="BU103" s="2">
-        <v>17653116.309999999</v>
+        <v>17050831.649999995</v>
       </c>
       <c r="BV103" s="2">
-        <v>44513898.880000003</v>
+        <v>43232327.950000003</v>
       </c>
     </row>
     <row r="104" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A104" s="1" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B104" s="2">
-        <v>438242876.74000037</v>
+        <v>452438856.91000044</v>
       </c>
       <c r="C104" s="2">
-        <v>63184492.569999963</v>
+        <v>66069234.23999998</v>
       </c>
       <c r="D104" s="2">
-        <v>25117492.019999988</v>
+        <v>27500538.230000004</v>
       </c>
       <c r="E104" s="2">
-        <v>12896983.850000001</v>
+        <v>14058284.399999997</v>
       </c>
       <c r="F104" s="2">
-        <v>18893181.840000007</v>
+        <v>21943956.75</v>
       </c>
       <c r="G104" s="2">
-        <v>6597858.21</v>
+        <v>9088181.0200000014</v>
       </c>
       <c r="H104" s="2">
-        <v>9849751.7300000004</v>
+        <v>10813553.009999996</v>
       </c>
       <c r="I104" s="2">
-        <v>30122880.080000013</v>
+        <v>32766439.390000001</v>
       </c>
       <c r="J104" s="2">
-        <v>16327828.330000006</v>
+        <v>18472851.390000001</v>
       </c>
       <c r="K104" s="2">
-        <v>64196852.639999971</v>
+        <v>71031398.449999943</v>
       </c>
       <c r="L104" s="2">
-        <v>10121295.190000003</v>
+        <v>11023170.930000002</v>
       </c>
       <c r="M104" s="2">
-        <v>39834416.269999981</v>
+        <v>42092054.989999995</v>
       </c>
       <c r="N104" s="2">
-        <v>5379091.4400000004</v>
+        <v>6129989.5099999998</v>
       </c>
       <c r="O104" s="2">
-        <v>17174873.419999998</v>
+        <v>18533210.919999994</v>
       </c>
       <c r="P104" s="2">
-        <v>21939272.730000004</v>
+        <v>23923748.119999997</v>
       </c>
       <c r="Q104" s="2">
-        <v>21555628.619999997</v>
+        <v>23076684.829999991</v>
       </c>
       <c r="R104" s="2">
-        <v>7134871.4099999974</v>
+        <v>8390577.040000001</v>
       </c>
       <c r="S104" s="2">
-        <v>147272959.87000003</v>
+        <v>151771269.54000011</v>
       </c>
       <c r="T104" s="2">
-        <v>20357654.579999998</v>
+        <v>24001400.770000003</v>
       </c>
       <c r="U104" s="2">
-        <v>8963899.2399999965</v>
+        <v>9407217.4800000023</v>
       </c>
       <c r="V104" s="2">
-        <v>34951629.54999999</v>
+        <v>38159289.970000006</v>
       </c>
       <c r="W104" s="2">
-        <v>17626451.140000001</v>
+        <v>19215145</v>
       </c>
       <c r="X104" s="2">
-        <v>29457907.090000004</v>
+        <v>31259053.250000007</v>
       </c>
       <c r="Y104" s="2">
-        <v>8479035.4999999981</v>
+        <v>9020404.9999999963</v>
       </c>
       <c r="Z104" s="2">
-        <v>35484739.629999995</v>
+        <v>47116575.24000001</v>
       </c>
       <c r="AA104" s="2">
-        <v>39790339.569999993</v>
+        <v>43050623.13000001</v>
       </c>
       <c r="AB104" s="2">
-        <v>31856460.239999995</v>
+        <v>34283046.889999993</v>
       </c>
       <c r="AC104" s="2">
-        <v>36736399.309999965</v>
+        <v>42590948.109999999</v>
       </c>
       <c r="AD104" s="2">
-        <v>1742159.7099999997</v>
+        <v>1969538.7399999993</v>
       </c>
       <c r="AE104" s="2">
-        <v>41822220.639999986</v>
+        <v>44566353.569999978</v>
       </c>
       <c r="AF104" s="2">
-        <v>8209976.6399999997</v>
+        <v>8966906.129999999</v>
       </c>
       <c r="AG104" s="2">
-        <v>5286710.2199999979</v>
+        <v>5712778.0999999978</v>
       </c>
       <c r="AH104" s="2">
-        <v>27192713.800000001</v>
+        <v>29233991.04999999</v>
       </c>
       <c r="AI104" s="2">
-        <v>21261941.800000001</v>
+        <v>24025860.090000004</v>
       </c>
       <c r="AJ104" s="2">
-        <v>90255206.730000019</v>
+        <v>94829454.229999959</v>
       </c>
       <c r="AK104" s="2">
-        <v>51949596.250000015</v>
+        <v>60015427.18999999</v>
       </c>
       <c r="AL104" s="2">
-        <v>23803502.989999995</v>
+        <v>25273969.239999995</v>
       </c>
       <c r="AM104" s="2">
-        <v>49101910.669999979</v>
+        <v>53818041.040000014</v>
       </c>
       <c r="AN104" s="2">
-        <v>15051580.819999997</v>
+        <v>16018808.729999993</v>
       </c>
       <c r="AO104" s="2">
-        <v>27334383.379999995</v>
+        <v>27450993.739999995</v>
       </c>
       <c r="AP104" s="2">
-        <v>31130899.239999995</v>
+        <v>33396263.060000002</v>
       </c>
       <c r="AQ104" s="2">
-        <v>81645720.360000014</v>
+        <v>86725502.709999979</v>
       </c>
       <c r="AR104" s="2">
-        <v>63152110.290000014</v>
+        <v>74292332.940000013</v>
       </c>
       <c r="AS104" s="2">
-        <v>3400814.4099999997</v>
+        <v>3721932.5700000003</v>
       </c>
       <c r="AT104" s="2">
-        <v>17865199.559999995</v>
+        <v>18766452.620000001</v>
       </c>
       <c r="AU104" s="2">
-        <v>10095919.449999999</v>
+        <v>11090438.829999994</v>
       </c>
       <c r="AV104" s="2">
-        <v>26227793.770000003</v>
+        <v>31429187.439999986</v>
       </c>
       <c r="AW104" s="2">
-        <v>21549939.900000002</v>
+        <v>24291096.459999997</v>
       </c>
       <c r="AX104" s="2">
-        <v>17325712.710000008</v>
+        <v>19723601.729999993</v>
       </c>
       <c r="AY104" s="2">
-        <v>17755970.290000003</v>
+        <v>18482339.289999995</v>
       </c>
       <c r="AZ104" s="2">
-        <v>12509951.5</v>
+        <v>14244082.760000002</v>
       </c>
       <c r="BA104" s="2">
-        <v>45251021.090000004</v>
+        <v>50287785.699999988</v>
       </c>
       <c r="BB104" s="2">
-        <v>25004194.660000011</v>
+        <v>26939315.049999997</v>
       </c>
       <c r="BC104" s="2">
-        <v>16748198.889999995</v>
+        <v>18248853.43</v>
       </c>
       <c r="BD104" s="2">
-        <v>7860877.5499999998</v>
+        <v>8876615.5599999987</v>
       </c>
       <c r="BE104" s="2">
-        <v>14889812.079999998</v>
+        <v>17428560.659999996</v>
       </c>
       <c r="BF104" s="2">
-        <v>31280178.330000006</v>
+        <v>35784149.820000008</v>
       </c>
       <c r="BG104" s="2">
-        <v>5019731.6499999994</v>
+        <v>5239781.1300000008</v>
       </c>
       <c r="BH104" s="2">
-        <v>4904592.6599999992</v>
+        <v>5772065.29</v>
       </c>
       <c r="BI104" s="2">
-        <v>8308266.2999999989</v>
+        <v>9577729.9099999983</v>
       </c>
       <c r="BJ104" s="2">
-        <v>63788226.759999976</v>
+        <v>69203129.559999987</v>
       </c>
       <c r="BK104" s="2">
-        <v>25964108.090000007</v>
+        <v>27330895.239999998</v>
       </c>
       <c r="BL104" s="2">
-        <v>5353562.2399999974</v>
+        <v>6358033.2599999979</v>
       </c>
       <c r="BM104" s="2">
-        <v>13758891.949999999</v>
+        <v>16358926.619999999</v>
       </c>
       <c r="BN104" s="2">
-        <v>73556368.079999954</v>
+        <v>75272326.599999979</v>
       </c>
       <c r="BO104" s="2">
-        <v>25733262.699999988</v>
+        <v>27951685.480000012</v>
       </c>
       <c r="BP104" s="2">
-        <v>10883443.670000002</v>
+        <v>12482481.870000001</v>
       </c>
       <c r="BQ104" s="2">
-        <v>20520614.91</v>
+        <v>23253813.649999999</v>
       </c>
       <c r="BR104" s="2">
-        <v>100440574.48999999</v>
+        <v>109466319.50999999</v>
       </c>
       <c r="BS104" s="2">
-        <v>8350452.4899999984</v>
+        <v>9611236.0999999996</v>
       </c>
       <c r="BT104" s="2">
-        <v>15744198.579999994</v>
+        <v>17520660.400000006</v>
       </c>
       <c r="BU104" s="2">
-        <v>16559453.300000001</v>
+        <v>17899172.859999999</v>
       </c>
       <c r="BV104" s="2">
-        <v>40782867.640000001</v>
+        <v>44173430.340000004</v>
       </c>
     </row>
     <row r="105" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A105" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B105" s="2">
-        <v>473054467.97000003</v>
+        <v>453666672.0800004</v>
       </c>
       <c r="C105" s="2">
-        <v>66994128.439999998</v>
+        <v>67376126.159999952</v>
       </c>
       <c r="D105" s="2">
-        <v>25331138.27</v>
+        <v>28433806.209999993</v>
       </c>
       <c r="E105" s="2">
-        <v>13812649.989999996</v>
+        <v>13705205.550000001</v>
       </c>
       <c r="F105" s="2">
-        <v>19513824.399999995</v>
+        <v>22455786.090000011</v>
       </c>
       <c r="G105" s="2">
-        <v>6593832.5700000022</v>
+        <v>9114369.339999998</v>
       </c>
       <c r="H105" s="2">
-        <v>10469613.989999998</v>
+        <v>10447973.529999999</v>
       </c>
       <c r="I105" s="2">
-        <v>31224485.749999993</v>
+        <v>32261334.170000009</v>
       </c>
       <c r="J105" s="2">
-        <v>16621662.039999999</v>
+        <v>18569795</v>
       </c>
       <c r="K105" s="2">
-        <v>67596643.109999999</v>
+        <v>69854839.959999993</v>
       </c>
       <c r="L105" s="2">
-        <v>10704729.189999998</v>
+        <v>11240072.17</v>
       </c>
       <c r="M105" s="2">
-        <v>42487760.569999993</v>
+        <v>41381410.319999993</v>
       </c>
       <c r="N105" s="2">
-        <v>5752017.9799999986</v>
+        <v>5953947.1100000013</v>
       </c>
       <c r="O105" s="2">
-        <v>18273415.84</v>
+        <v>17917988.459999993</v>
       </c>
       <c r="P105" s="2">
-        <v>22763266.199999996</v>
+        <v>23937705.039999999</v>
       </c>
       <c r="Q105" s="2">
-        <v>23067819.059999995</v>
+        <v>22470522.879999995</v>
       </c>
       <c r="R105" s="2">
-        <v>7087398.5</v>
+        <v>8341270.330000001</v>
       </c>
       <c r="S105" s="2">
-        <v>157670736.05999997</v>
+        <v>153838380.39000002</v>
       </c>
       <c r="T105" s="2">
-        <v>20877313.489999995</v>
+        <v>24352202.98</v>
       </c>
       <c r="U105" s="2">
-        <v>9453035.9199999999</v>
+        <v>9343137.2699999996</v>
       </c>
       <c r="V105" s="2">
-        <v>37054048.940000013</v>
+        <v>36842804.029999986</v>
       </c>
       <c r="W105" s="2">
-        <v>18569234.719999999</v>
+        <v>18733603.27999999</v>
       </c>
       <c r="X105" s="2">
-        <v>31555458.539999999</v>
+        <v>31784415.809999976</v>
       </c>
       <c r="Y105" s="2">
-        <v>8574816.2899999991</v>
+        <v>9687489.8300000001</v>
       </c>
       <c r="Z105" s="2">
-        <v>35018880.749999993</v>
+        <v>49325127.949999996</v>
       </c>
       <c r="AA105" s="2">
-        <v>42635403.300000004</v>
+        <v>42386638.469999984</v>
       </c>
       <c r="AB105" s="2">
-        <v>34488377.669999994</v>
+        <v>32785472.199999984</v>
       </c>
       <c r="AC105" s="2">
-        <v>38412786.329999991</v>
+        <v>42895776.279999979</v>
       </c>
       <c r="AD105" s="2">
-        <v>1839588.9700000002</v>
+        <v>1960033.2699999996</v>
       </c>
       <c r="AE105" s="2">
-        <v>44749769.300000004</v>
+        <v>44210432.089999996</v>
       </c>
       <c r="AF105" s="2">
-        <v>8650979.4000000004</v>
+        <v>8727541.0699999984</v>
       </c>
       <c r="AG105" s="2">
-        <v>5672428.6899999995</v>
+        <v>5711713.8600000022</v>
       </c>
       <c r="AH105" s="2">
-        <v>27814129.839999996</v>
+        <v>28302492.850000013</v>
       </c>
       <c r="AI105" s="2">
-        <v>22420362.580000002</v>
+        <v>23851415.260000002</v>
       </c>
       <c r="AJ105" s="2">
-        <v>95890101.149999976</v>
+        <v>94131634.560000062</v>
       </c>
       <c r="AK105" s="2">
-        <v>56580401.739999995</v>
+        <v>59330052.100000009</v>
       </c>
       <c r="AL105" s="2">
-        <v>25612179.869999997</v>
+        <v>25350856.279999994</v>
       </c>
       <c r="AM105" s="2">
-        <v>52336624.379999988</v>
+        <v>54246231.62999998</v>
       </c>
       <c r="AN105" s="2">
-        <v>15717732.939999998</v>
+        <v>15819700.879999999</v>
       </c>
       <c r="AO105" s="2">
-        <v>29240507.569999997</v>
+        <v>27168019.919999998</v>
       </c>
       <c r="AP105" s="2">
-        <v>32763537.32</v>
+        <v>33218306.290000007</v>
       </c>
       <c r="AQ105" s="2">
-        <v>86925421.63000001</v>
+        <v>88524193.639999986</v>
       </c>
       <c r="AR105" s="2">
-        <v>63563600.699999981</v>
+        <v>79950881.199999988</v>
       </c>
       <c r="AS105" s="2">
-        <v>3579708.1000000006</v>
+        <v>3691535.4000000004</v>
       </c>
       <c r="AT105" s="2">
-        <v>20246135.769999996</v>
+        <v>18450078.169999994</v>
       </c>
       <c r="AU105" s="2">
-        <v>10510949.229999997</v>
+        <v>11250668.949999999</v>
       </c>
       <c r="AV105" s="2">
-        <v>25707999.219999991</v>
+        <v>32239200.169999998</v>
       </c>
       <c r="AW105" s="2">
-        <v>23033888.950000003</v>
+        <v>24472107.329999991</v>
       </c>
       <c r="AX105" s="2">
-        <v>18402693.120000001</v>
+        <v>19770311.579999991</v>
       </c>
       <c r="AY105" s="2">
-        <v>18318401.240000002</v>
+        <v>17692067.120000001</v>
       </c>
       <c r="AZ105" s="2">
-        <v>13240423.680000005</v>
+        <v>14013796.34</v>
       </c>
       <c r="BA105" s="2">
-        <v>47826871.939999968</v>
+        <v>47628025.54999999</v>
       </c>
       <c r="BB105" s="2">
-        <v>26638743.239999987</v>
+        <v>26880429.759999994</v>
       </c>
       <c r="BC105" s="2">
-        <v>17906512.639999997</v>
+        <v>17688257.190000001</v>
       </c>
       <c r="BD105" s="2">
-        <v>8410110.9300000034</v>
+        <v>8650114.5800000001</v>
       </c>
       <c r="BE105" s="2">
-        <v>14943160.069999998</v>
+        <v>17779176.07</v>
       </c>
       <c r="BF105" s="2">
-        <v>33413051.240000002</v>
+        <v>35270399.940000005</v>
       </c>
       <c r="BG105" s="2">
-        <v>5148743.4300000016</v>
+        <v>5293832.0399999991</v>
       </c>
       <c r="BH105" s="2">
-        <v>5196004.1599999992</v>
+        <v>5569968.1899999995</v>
       </c>
       <c r="BI105" s="2">
-        <v>8656533.3100000024</v>
+        <v>9465344.3800000027</v>
       </c>
       <c r="BJ105" s="2">
-        <v>68307152.589999974</v>
+        <v>69136809.500000015</v>
       </c>
       <c r="BK105" s="2">
-        <v>27969015.599999987</v>
+        <v>26838039.509999998</v>
       </c>
       <c r="BL105" s="2">
-        <v>5309422.0100000007</v>
+        <v>6274168.5699999994</v>
       </c>
       <c r="BM105" s="2">
-        <v>14231502.48</v>
+        <v>16694207.370000003</v>
       </c>
       <c r="BN105" s="2">
-        <v>79455278.979999989</v>
+        <v>74490877.36999999</v>
       </c>
       <c r="BO105" s="2">
-        <v>27055526.540000007</v>
+        <v>27821091.619999986</v>
       </c>
       <c r="BP105" s="2">
-        <v>11744332.220000003</v>
+        <v>12419178.109999996</v>
       </c>
       <c r="BQ105" s="2">
-        <v>22149835.289999992</v>
+        <v>23097557.72000001</v>
       </c>
       <c r="BR105" s="2">
-        <v>107036384.42999987</v>
+        <v>109042302.43000002</v>
       </c>
       <c r="BS105" s="2">
-        <v>8964143.6899999976</v>
+        <v>9462241.0299999993</v>
       </c>
       <c r="BT105" s="2">
-        <v>16371414.709999993</v>
+        <v>17464915.589999992</v>
       </c>
       <c r="BU105" s="2">
-        <v>17274785.759999998</v>
+        <v>17653116.309999995</v>
       </c>
       <c r="BV105" s="2">
-        <v>42291478.949999988</v>
+        <v>44513898.879999988</v>
       </c>
     </row>
     <row r="106" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A106" s="1" t="s">
-        <v>98</v>
+        <v>30</v>
       </c>
       <c r="B106" s="2">
-        <v>438936282.18000031</v>
+        <v>438242876.74000037</v>
       </c>
       <c r="C106" s="2">
-        <v>58964967.799999982</v>
+        <v>63184492.569999978</v>
       </c>
       <c r="D106" s="2">
-        <v>24036135.079999994</v>
+        <v>25118654.909999996</v>
       </c>
       <c r="E106" s="2">
-        <v>12922881.329999998</v>
+        <v>12896983.850000001</v>
       </c>
       <c r="F106" s="2">
-        <v>17439178.84999999</v>
+        <v>18893181.840000004</v>
       </c>
       <c r="G106" s="2">
-        <v>5385621.6299999999</v>
+        <v>6597858.209999999</v>
       </c>
       <c r="H106" s="2">
-        <v>9443290.3899999987</v>
+        <v>9849751.7300000004</v>
       </c>
       <c r="I106" s="2">
-        <v>29226181.899999995</v>
+        <v>30122880.080000013</v>
       </c>
       <c r="J106" s="2">
-        <v>15639352.089999996</v>
+        <v>16327828.330000002</v>
       </c>
       <c r="K106" s="2">
-        <v>64025662.539999969</v>
+        <v>64196852.639999971</v>
       </c>
       <c r="L106" s="2">
-        <v>9354051.2799999975</v>
+        <v>10121295.190000001</v>
       </c>
       <c r="M106" s="2">
-        <v>41773380.690000005</v>
+        <v>39834416.269999996</v>
       </c>
       <c r="N106" s="2">
-        <v>5044278.7799999993</v>
+        <v>5379091.4399999985</v>
       </c>
       <c r="O106" s="2">
-        <v>17265329.539999992</v>
+        <v>17174873.420000002</v>
       </c>
       <c r="P106" s="2">
-        <v>20709128.419999991</v>
+        <v>21939272.73</v>
       </c>
       <c r="Q106" s="2">
-        <v>21711136.889999997</v>
+        <v>21555628.619999997</v>
       </c>
       <c r="R106" s="2">
-        <v>5991073.7100000009</v>
+        <v>7134871.4100000001</v>
       </c>
       <c r="S106" s="2">
-        <v>145450897.96000004</v>
+        <v>147272959.87000003</v>
       </c>
       <c r="T106" s="2">
-        <v>18927942.570000008</v>
+        <v>20357654.579999998</v>
       </c>
       <c r="U106" s="2">
-        <v>9034153.2300000004</v>
+        <v>8963899.2399999984</v>
       </c>
       <c r="V106" s="2">
-        <v>34117297.36999999</v>
+        <v>34951629.549999997</v>
       </c>
       <c r="W106" s="2">
-        <v>16898110.210000001</v>
+        <v>17626451.140000001</v>
       </c>
       <c r="X106" s="2">
-        <v>28441860.640000001</v>
+        <v>29457907.090000007</v>
       </c>
       <c r="Y106" s="2">
-        <v>7774039.2899999991</v>
+        <v>8479035.4999999963</v>
       </c>
       <c r="Z106" s="2">
-        <v>29542080.889999993</v>
+        <v>35484739.630000003</v>
       </c>
       <c r="AA106" s="2">
-        <v>39529872.619999997</v>
+        <v>39790339.569999993</v>
       </c>
       <c r="AB106" s="2">
-        <v>31996643.310000002</v>
+        <v>31856460.239999995</v>
       </c>
       <c r="AC106" s="2">
-        <v>34494652.68999999</v>
+        <v>36736399.309999973</v>
       </c>
       <c r="AD106" s="2">
-        <v>1652182.5799999996</v>
+        <v>1742159.7099999997</v>
       </c>
       <c r="AE106" s="2">
-        <v>40731335.599999987</v>
+        <v>41822220.639999986</v>
       </c>
       <c r="AF106" s="2">
-        <v>8155712.9499999974</v>
+        <v>8209976.6399999997</v>
       </c>
       <c r="AG106" s="2">
-        <v>3584453.1700000004</v>
+        <v>5284019.2699999986</v>
       </c>
       <c r="AH106" s="2">
-        <v>25833578.319999993</v>
+        <v>27192713.800000001</v>
       </c>
       <c r="AI106" s="2">
-        <v>20580327.879999999</v>
+        <v>21261941.800000004</v>
       </c>
       <c r="AJ106" s="2">
-        <v>89125471.539999992</v>
+        <v>90255206.730000004</v>
       </c>
       <c r="AK106" s="2">
-        <v>51313830.079999998</v>
+        <v>51949596.250000007</v>
       </c>
       <c r="AL106" s="2">
-        <v>24099452.579999994</v>
+        <v>23803502.989999995</v>
       </c>
       <c r="AM106" s="2">
-        <v>48871294.060000017</v>
+        <v>49101910.669999972</v>
       </c>
       <c r="AN106" s="2">
-        <v>14420535.08</v>
+        <v>15051580.819999997</v>
       </c>
       <c r="AO106" s="2">
-        <v>26780154.109999999</v>
+        <v>27334383.380000003</v>
       </c>
       <c r="AP106" s="2">
-        <v>29255406.239999998</v>
+        <v>31130899.239999995</v>
       </c>
       <c r="AQ106" s="2">
-        <v>80184136.689999908</v>
+        <v>81645720.360000014</v>
       </c>
       <c r="AR106" s="2">
-        <v>49545243.850000024</v>
+        <v>63152110.289999999</v>
       </c>
       <c r="AS106" s="2">
-        <v>3405757.3099999996</v>
+        <v>3400814.4099999997</v>
       </c>
       <c r="AT106" s="2">
-        <v>18759546.82</v>
+        <v>17865199.559999995</v>
       </c>
       <c r="AU106" s="2">
-        <v>9696338.7699999996</v>
+        <v>10095919.450000001</v>
       </c>
       <c r="AV106" s="2">
-        <v>22804702.249999993</v>
+        <v>26227793.77</v>
       </c>
       <c r="AW106" s="2">
-        <v>20496548.169999991</v>
+        <v>21549939.899999999</v>
       </c>
       <c r="AX106" s="2">
-        <v>17107094.409999996</v>
+        <v>17325712.710000001</v>
       </c>
       <c r="AY106" s="2">
-        <v>16956783.679999996</v>
+        <v>17755970.289999999</v>
       </c>
       <c r="AZ106" s="2">
-        <v>12122582.180000003</v>
+        <v>12509951.5</v>
       </c>
       <c r="BA106" s="2">
-        <v>45303321.849999979</v>
+        <v>45251021.089999996</v>
       </c>
       <c r="BB106" s="2">
-        <v>23922536.960000001</v>
+        <v>25004194.660000011</v>
       </c>
       <c r="BC106" s="2">
-        <v>16975982.249999996</v>
+        <v>16748198.889999991</v>
       </c>
       <c r="BD106" s="2">
-        <v>7892593.7199999988</v>
+        <v>7860877.5499999989</v>
       </c>
       <c r="BE106" s="2">
-        <v>13327946.300000001</v>
+        <v>14889812.079999996</v>
       </c>
       <c r="BF106" s="2">
-        <v>29865147.129999995</v>
+        <v>31280178.330000006</v>
       </c>
       <c r="BG106" s="2">
-        <v>4602316.4300000006</v>
+        <v>5019731.6500000004</v>
       </c>
       <c r="BH106" s="2">
-        <v>4717542.07</v>
+        <v>4904592.66</v>
       </c>
       <c r="BI106" s="2">
-        <v>7951301.4099999992</v>
+        <v>8308266.2999999989</v>
       </c>
       <c r="BJ106" s="2">
-        <v>63689924.089999951</v>
+        <v>63788226.75999999</v>
       </c>
       <c r="BK106" s="2">
-        <v>25979151.639999993</v>
+        <v>25964108.090000004</v>
       </c>
       <c r="BL106" s="2">
-        <v>4603557.3300000019</v>
+        <v>5353562.2399999974</v>
       </c>
       <c r="BM106" s="2">
-        <v>13142708.140000002</v>
+        <v>13758891.949999999</v>
       </c>
       <c r="BN106" s="2">
-        <v>72680845.019999981</v>
+        <v>73556368.079999954</v>
       </c>
       <c r="BO106" s="2">
-        <v>24726587.079999994</v>
+        <v>25733262.699999996</v>
       </c>
       <c r="BP106" s="2">
-        <v>10781297.069999997</v>
+        <v>10883443.670000002</v>
       </c>
       <c r="BQ106" s="2">
-        <v>19471175.789999992</v>
+        <v>20520614.91</v>
       </c>
       <c r="BR106" s="2">
-        <v>100418561.39999996</v>
+        <v>100440574.49000001</v>
       </c>
       <c r="BS106" s="2">
-        <v>7777490.7700000005</v>
+        <v>8351980.5499999998</v>
       </c>
       <c r="BT106" s="2">
-        <v>15034786.859999996</v>
+        <v>15744198.579999994</v>
       </c>
       <c r="BU106" s="2">
-        <v>15796617.09</v>
+        <v>16559453.300000004</v>
       </c>
       <c r="BV106" s="2">
-        <v>39587243.459999986</v>
+        <v>40782867.640000001</v>
       </c>
     </row>
     <row r="107" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A107" s="1" t="s">
-        <v>99</v>
+        <v>33</v>
       </c>
       <c r="B107" s="2">
-        <v>441517001.81000012</v>
+        <v>473054467.97000003</v>
       </c>
       <c r="C107" s="2">
-        <v>65027564.579999954</v>
+        <v>66994128.439999998</v>
       </c>
       <c r="D107" s="2">
-        <v>28143492.18999999</v>
+        <v>25332481.82</v>
       </c>
       <c r="E107" s="2">
-        <v>14169631.569999997</v>
+        <v>13812649.989999996</v>
       </c>
       <c r="F107" s="2">
-        <v>21050505.479999997</v>
+        <v>19513824.399999995</v>
       </c>
       <c r="G107" s="2">
-        <v>5652217.5199999996</v>
+        <v>6593832.5700000022</v>
       </c>
       <c r="H107" s="2">
-        <v>10562636.860000001</v>
+        <v>10469613.989999998</v>
       </c>
       <c r="I107" s="2">
-        <v>33192582.43</v>
+        <v>31224485.749999993</v>
       </c>
       <c r="J107" s="2">
-        <v>18477454.5</v>
+        <v>16621662.039999999</v>
       </c>
       <c r="K107" s="2">
-        <v>67286266.309999973</v>
+        <v>67596643.109999999</v>
       </c>
       <c r="L107" s="2">
-        <v>10875956.969999999</v>
+        <v>10704729.189999998</v>
       </c>
       <c r="M107" s="2">
-        <v>43474087.649999999</v>
+        <v>42487760.569999993</v>
       </c>
       <c r="N107" s="2">
-        <v>5722633.4799999995</v>
+        <v>5752017.9799999995</v>
       </c>
       <c r="O107" s="2">
-        <v>18509316.689999998</v>
+        <v>18273415.84</v>
       </c>
       <c r="P107" s="2">
-        <v>23804225.09</v>
+        <v>22763266.199999996</v>
       </c>
       <c r="Q107" s="2">
-        <v>24191649.290000007</v>
+        <v>23067819.059999995</v>
       </c>
       <c r="R107" s="2">
-        <v>6048121.2099999981</v>
+        <v>7087398.5</v>
       </c>
       <c r="S107" s="2">
-        <v>156468643.59000003</v>
+        <v>157670736.05999997</v>
       </c>
       <c r="T107" s="2">
-        <v>21432552.670000002</v>
+        <v>20877313.489999995</v>
       </c>
       <c r="U107" s="2">
-        <v>9938716.4399999995</v>
+        <v>9453035.9199999999</v>
       </c>
       <c r="V107" s="2">
-        <v>36402032.629999995</v>
+        <v>37054048.939999998</v>
       </c>
       <c r="W107" s="2">
-        <v>18375542.280000001</v>
+        <v>18569234.719999991</v>
       </c>
       <c r="X107" s="2">
-        <v>31739436.719999999</v>
+        <v>31555458.539999999</v>
       </c>
       <c r="Y107" s="2">
-        <v>8811482.1499999985</v>
+        <v>8574816.2899999991</v>
       </c>
       <c r="Z107" s="2">
-        <v>35057298.239999987</v>
+        <v>35018880.749999993</v>
       </c>
       <c r="AA107" s="2">
-        <v>42909025.019999981</v>
+        <v>42635403.300000012</v>
       </c>
       <c r="AB107" s="2">
-        <v>33729758.50999999</v>
+        <v>34488377.669999994</v>
       </c>
       <c r="AC107" s="2">
-        <v>39166188.049999997</v>
+        <v>38412786.330000006</v>
       </c>
       <c r="AD107" s="2">
-        <v>2045268.7599999995</v>
+        <v>1839588.9699999997</v>
       </c>
       <c r="AE107" s="2">
-        <v>46827969.909999989</v>
+        <v>44749769.300000004</v>
       </c>
       <c r="AF107" s="2">
-        <v>9092002.5799999982</v>
+        <v>8650979.4000000004</v>
       </c>
       <c r="AG107" s="2">
-        <v>3907478.7399999998</v>
+        <v>5638121.5499999989</v>
       </c>
       <c r="AH107" s="2">
-        <v>27284949.139999997</v>
+        <v>27814129.839999996</v>
       </c>
       <c r="AI107" s="2">
-        <v>24301153.690000005</v>
+        <v>22420362.580000002</v>
       </c>
       <c r="AJ107" s="2">
-        <v>90949162.949999958</v>
+        <v>95890101.149999991</v>
       </c>
       <c r="AK107" s="2">
-        <v>56634441.719999991</v>
+        <v>56580401.73999998</v>
       </c>
       <c r="AL107" s="2">
-        <v>27089734.260000002</v>
+        <v>25612179.869999997</v>
       </c>
       <c r="AM107" s="2">
-        <v>51361856.839999974</v>
+        <v>52336624.379999988</v>
       </c>
       <c r="AN107" s="2">
-        <v>16478455.300000003</v>
+        <v>15717732.939999998</v>
       </c>
       <c r="AO107" s="2">
-        <v>27929464.799999997</v>
+        <v>29240507.569999997</v>
       </c>
       <c r="AP107" s="2">
-        <v>30801644.470000006</v>
+        <v>32763537.32</v>
       </c>
       <c r="AQ107" s="2">
-        <v>86834770.899999976</v>
+        <v>86925421.630000025</v>
       </c>
       <c r="AR107" s="2">
-        <v>59875657.149999991</v>
+        <v>63563600.699999981</v>
       </c>
       <c r="AS107" s="2">
-        <v>3908214.0300000003</v>
+        <v>3579708.1000000006</v>
       </c>
       <c r="AT107" s="2">
-        <v>19665802.329999998</v>
+        <v>20246135.769999996</v>
       </c>
       <c r="AU107" s="2">
-        <v>10904212.550000001</v>
+        <v>10510949.229999997</v>
       </c>
       <c r="AV107" s="2">
-        <v>25739631.709999993</v>
+        <v>25707999.219999991</v>
       </c>
       <c r="AW107" s="2">
-        <v>23517090.350000005</v>
+        <v>23033888.950000003</v>
       </c>
       <c r="AX107" s="2">
-        <v>19011585.099999994</v>
+        <v>18402693.119999997</v>
       </c>
       <c r="AY107" s="2">
-        <v>18934593.789999999</v>
+        <v>18318401.240000002</v>
       </c>
       <c r="AZ107" s="2">
-        <v>14073229.279999997</v>
+        <v>13240423.680000007</v>
       </c>
       <c r="BA107" s="2">
-        <v>47898146.789999992</v>
+        <v>47826871.939999968</v>
       </c>
       <c r="BB107" s="2">
-        <v>25746917.789999995</v>
+        <v>26638743.239999987</v>
       </c>
       <c r="BC107" s="2">
-        <v>18426700.609999996</v>
+        <v>17906512.639999997</v>
       </c>
       <c r="BD107" s="2">
-        <v>9346653.4700000007</v>
+        <v>8435954.9300000034</v>
       </c>
       <c r="BE107" s="2">
-        <v>15647761.630000001</v>
+        <v>14943160.069999998</v>
       </c>
       <c r="BF107" s="2">
-        <v>34474022.919999994</v>
+        <v>33413051.240000006</v>
       </c>
       <c r="BG107" s="2">
-        <v>4809422.9300000006</v>
+        <v>5148743.4299999988</v>
       </c>
       <c r="BH107" s="2">
-        <v>5610538.0300000012</v>
+        <v>5196004.1599999992</v>
       </c>
       <c r="BI107" s="2">
-        <v>9572987.4400000013</v>
+        <v>8656533.3100000024</v>
       </c>
       <c r="BJ107" s="2">
-        <v>64369279.269999996</v>
+        <v>68307152.589999974</v>
       </c>
       <c r="BK107" s="2">
-        <v>28196318.119999997</v>
+        <v>27969015.59999999</v>
       </c>
       <c r="BL107" s="2">
-        <v>4689409.8099999996</v>
+        <v>5309422.0100000007</v>
       </c>
       <c r="BM107" s="2">
-        <v>15583132.59</v>
+        <v>14231502.48</v>
       </c>
       <c r="BN107" s="2">
-        <v>75530199.589999974</v>
+        <v>79455278.979999989</v>
       </c>
       <c r="BO107" s="2">
-        <v>27832708.52</v>
+        <v>27055526.540000007</v>
       </c>
       <c r="BP107" s="2">
-        <v>12219803.529999999</v>
+        <v>11744332.220000003</v>
       </c>
       <c r="BQ107" s="2">
-        <v>22761676.16</v>
+        <v>22149835.289999992</v>
       </c>
       <c r="BR107" s="2">
-        <v>105473103.80999996</v>
+        <v>107036384.42999987</v>
       </c>
       <c r="BS107" s="2">
-        <v>8575561.6000000015</v>
+        <v>8971263.2800000012</v>
       </c>
       <c r="BT107" s="2">
-        <v>16886493.969999995</v>
+        <v>16371414.709999997</v>
       </c>
       <c r="BU107" s="2">
-        <v>17097017.669999998</v>
+        <v>17274785.760000005</v>
       </c>
       <c r="BV107" s="2">
-        <v>42789003.309999995</v>
+        <v>42291478.949999988</v>
       </c>
     </row>
     <row r="108" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A108" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B108" s="2">
-        <v>375696091.99000019</v>
+        <v>438936282.18000031</v>
       </c>
       <c r="C108" s="2">
-        <v>53870901.969999976</v>
+        <v>58964967.799999982</v>
       </c>
       <c r="D108" s="2">
-        <v>20034378.369999997</v>
+        <v>24037273.109999985</v>
       </c>
       <c r="E108" s="2">
-        <v>10827917.910000004</v>
+        <v>12922881.329999998</v>
       </c>
       <c r="F108" s="2">
-        <v>17357064.150000006</v>
+        <v>17439178.84999999</v>
       </c>
       <c r="G108" s="2">
-        <v>4732243.9799999986</v>
+        <v>5385621.6299999999</v>
       </c>
       <c r="H108" s="2">
-        <v>7692216.3900000006</v>
+        <v>9443290.3899999987</v>
       </c>
       <c r="I108" s="2">
-        <v>25087886.280000001</v>
+        <v>29226181.899999995</v>
       </c>
       <c r="J108" s="2">
-        <v>14287324.959999999</v>
+        <v>15639352.089999996</v>
       </c>
       <c r="K108" s="2">
-        <v>51726743.429999985</v>
+        <v>64025662.539999969</v>
       </c>
       <c r="L108" s="2">
-        <v>7988716.2999999989</v>
+        <v>9354051.2799999975</v>
       </c>
       <c r="M108" s="2">
-        <v>36537562.199999988</v>
+        <v>41773380.690000005</v>
       </c>
       <c r="N108" s="2">
-        <v>4339449.4700000016</v>
+        <v>5044278.78</v>
       </c>
       <c r="O108" s="2">
-        <v>14641309.279999999</v>
+        <v>17265329.539999992</v>
       </c>
       <c r="P108" s="2">
-        <v>18071433.480000004</v>
+        <v>20709128.419999991</v>
       </c>
       <c r="Q108" s="2">
-        <v>18565306.990000006</v>
+        <v>21711136.889999997</v>
       </c>
       <c r="R108" s="2">
-        <v>4966173.1899999995</v>
+        <v>5991073.7100000009</v>
       </c>
       <c r="S108" s="2">
-        <v>126718182.88999993</v>
+        <v>145450897.96000004</v>
       </c>
       <c r="T108" s="2">
-        <v>16638920.529999997</v>
+        <v>18927942.570000008</v>
       </c>
       <c r="U108" s="2">
-        <v>7653332.6899999985</v>
+        <v>9034153.2300000004</v>
       </c>
       <c r="V108" s="2">
-        <v>28499710.25</v>
+        <v>34117297.370000005</v>
       </c>
       <c r="W108" s="2">
-        <v>14230083.429999996</v>
+        <v>16898110.210000008</v>
       </c>
       <c r="X108" s="2">
-        <v>24315428.719999984</v>
+        <v>28441860.640000001</v>
       </c>
       <c r="Y108" s="2">
-        <v>7126701.1199999982</v>
+        <v>7774039.2899999991</v>
       </c>
       <c r="Z108" s="2">
-        <v>33253583.629999992</v>
+        <v>29542080.889999993</v>
       </c>
       <c r="AA108" s="2">
-        <v>33430833.629999999</v>
+        <v>39529872.620000005</v>
       </c>
       <c r="AB108" s="2">
-        <v>26851814.170000002</v>
+        <v>31996643.310000002</v>
       </c>
       <c r="AC108" s="2">
-        <v>30387759.959999993</v>
+        <v>34494652.689999998</v>
       </c>
       <c r="AD108" s="2">
-        <v>1490528.2700000005</v>
+        <v>1652182.5799999996</v>
       </c>
       <c r="AE108" s="2">
-        <v>37035575.429999992</v>
+        <v>40731335.599999987</v>
       </c>
       <c r="AF108" s="2">
-        <v>6745969.3600000013</v>
+        <v>8155712.9499999974</v>
       </c>
       <c r="AG108" s="2">
-        <v>3076282.419999999</v>
+        <v>3581257.1600000006</v>
       </c>
       <c r="AH108" s="2">
-        <v>21522502.970000006</v>
+        <v>25833578.319999993</v>
       </c>
       <c r="AI108" s="2">
-        <v>17740925.440000005</v>
+        <v>20580327.879999999</v>
       </c>
       <c r="AJ108" s="2">
-        <v>74409027.00000003</v>
+        <v>89125471.540000007</v>
       </c>
       <c r="AK108" s="2">
-        <v>43691200.68999999</v>
+        <v>51313830.080000013</v>
       </c>
       <c r="AL108" s="2">
-        <v>19967412.079999998</v>
+        <v>24099452.579999994</v>
       </c>
       <c r="AM108" s="2">
-        <v>40507183.690000013</v>
+        <v>48871294.060000017</v>
       </c>
       <c r="AN108" s="2">
-        <v>12500142.08</v>
+        <v>14420535.08</v>
       </c>
       <c r="AO108" s="2">
-        <v>21923918.52</v>
+        <v>26780154.109999999</v>
       </c>
       <c r="AP108" s="2">
-        <v>24045749.319999993</v>
+        <v>29255406.239999998</v>
       </c>
       <c r="AQ108" s="2">
-        <v>66930313.910000004</v>
+        <v>80184136.689999908</v>
       </c>
       <c r="AR108" s="2">
-        <v>54665605.289999969</v>
+        <v>49545243.850000024</v>
       </c>
       <c r="AS108" s="2">
-        <v>2976240.129999999</v>
+        <v>3405757.3099999996</v>
       </c>
       <c r="AT108" s="2">
-        <v>14516034.92</v>
+        <v>18759546.82</v>
       </c>
       <c r="AU108" s="2">
-        <v>8389750.6899999976</v>
+        <v>9696338.7699999996</v>
       </c>
       <c r="AV108" s="2">
-        <v>20724004.27</v>
+        <v>22804702.249999993</v>
       </c>
       <c r="AW108" s="2">
-        <v>17780456.459999993</v>
+        <v>20496548.169999991</v>
       </c>
       <c r="AX108" s="2">
-        <v>14567786.029999999</v>
+        <v>17107094.409999996</v>
       </c>
       <c r="AY108" s="2">
-        <v>14185852.360000001</v>
+        <v>16956783.679999996</v>
       </c>
       <c r="AZ108" s="2">
-        <v>10764168.690000001</v>
+        <v>12122582.180000003</v>
       </c>
       <c r="BA108" s="2">
-        <v>37683170.559999995</v>
+        <v>45303321.849999979</v>
       </c>
       <c r="BB108" s="2">
-        <v>20634696.98</v>
+        <v>23922536.960000001</v>
       </c>
       <c r="BC108" s="2">
-        <v>13953072.4</v>
+        <v>16975982.249999996</v>
       </c>
       <c r="BD108" s="2">
-        <v>6763616.0799999991</v>
+        <v>7892593.7199999988</v>
       </c>
       <c r="BE108" s="2">
-        <v>11558357.440000001</v>
+        <v>13327946.300000001</v>
       </c>
       <c r="BF108" s="2">
-        <v>25901064.189999998</v>
+        <v>29865147.129999995</v>
       </c>
       <c r="BG108" s="2">
-        <v>3925181.3099999996</v>
+        <v>4602316.4300000016</v>
       </c>
       <c r="BH108" s="2">
-        <v>3964877.810000001</v>
+        <v>4717542.07</v>
       </c>
       <c r="BI108" s="2">
-        <v>6941153.3099999987</v>
+        <v>7951301.4099999992</v>
       </c>
       <c r="BJ108" s="2">
-        <v>52722117.789999992</v>
+        <v>63689924.089999951</v>
       </c>
       <c r="BK108" s="2">
-        <v>21616406.649999995</v>
+        <v>25979151.639999997</v>
       </c>
       <c r="BL108" s="2">
-        <v>3887227.9400000004</v>
+        <v>4603557.3300000019</v>
       </c>
       <c r="BM108" s="2">
-        <v>12379192.129999995</v>
+        <v>13142708.140000002</v>
       </c>
       <c r="BN108" s="2">
-        <v>62107777.63000001</v>
+        <v>72680845.019999981</v>
       </c>
       <c r="BO108" s="2">
-        <v>21406400.429999996</v>
+        <v>24726587.079999987</v>
       </c>
       <c r="BP108" s="2">
-        <v>9365314.3799999971</v>
+        <v>10781297.069999997</v>
       </c>
       <c r="BQ108" s="2">
-        <v>16983927.149999995</v>
+        <v>19471175.789999992</v>
       </c>
       <c r="BR108" s="2">
-        <v>85510009.269999892</v>
+        <v>100418561.39999996</v>
       </c>
       <c r="BS108" s="2">
-        <v>6843721.120000001</v>
+        <v>7779548.7499999991</v>
       </c>
       <c r="BT108" s="2">
-        <v>13451162.75</v>
+        <v>15034786.859999992</v>
       </c>
       <c r="BU108" s="2">
-        <v>13520826.4</v>
+        <v>15796617.089999996</v>
       </c>
       <c r="BV108" s="2">
-        <v>34255501.590000004</v>
+        <v>39587243.459999986</v>
       </c>
     </row>
     <row r="109" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A109" s="1" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B109" s="2">
-        <v>388917591.11000049</v>
+        <v>441517001.81000012</v>
       </c>
       <c r="C109" s="2">
-        <v>55510073.089999974</v>
+        <v>65027564.579999961</v>
       </c>
       <c r="D109" s="2">
-        <v>19956774.659999996</v>
+        <v>28144975.849999987</v>
       </c>
       <c r="E109" s="2">
-        <v>11138568.689999999</v>
+        <v>14169631.569999998</v>
       </c>
       <c r="F109" s="2">
-        <v>17640220.260000002</v>
+        <v>21050505.48</v>
       </c>
       <c r="G109" s="2">
-        <v>4859524.4099999992</v>
+        <v>5652217.5199999977</v>
       </c>
       <c r="H109" s="2">
-        <v>8086376.5499999989</v>
+        <v>10562636.859999999</v>
       </c>
       <c r="I109" s="2">
-        <v>24963941.530000001</v>
+        <v>33192582.43</v>
       </c>
       <c r="J109" s="2">
-        <v>14669665.479999997</v>
+        <v>18477454.5</v>
       </c>
       <c r="K109" s="2">
-        <v>55005646.520000011</v>
+        <v>67286266.309999973</v>
       </c>
       <c r="L109" s="2">
-        <v>8394395.0099999998</v>
+        <v>10875956.969999999</v>
       </c>
       <c r="M109" s="2">
-        <v>35185263.660000011</v>
+        <v>43474087.649999999</v>
       </c>
       <c r="N109" s="2">
-        <v>4542796.1300000008</v>
+        <v>5722633.4799999986</v>
       </c>
       <c r="O109" s="2">
-        <v>14985378.670000002</v>
+        <v>18509316.689999994</v>
       </c>
       <c r="P109" s="2">
-        <v>18350644.969999999</v>
+        <v>23804225.09</v>
       </c>
       <c r="Q109" s="2">
-        <v>19252270.609999999</v>
+        <v>24191649.290000003</v>
       </c>
       <c r="R109" s="2">
-        <v>5450344.5300000003</v>
+        <v>6048121.2099999981</v>
       </c>
       <c r="S109" s="2">
-        <v>128553016.86000007</v>
+        <v>156468643.59000003</v>
       </c>
       <c r="T109" s="2">
-        <v>17079962.779999997</v>
+        <v>21432552.670000006</v>
       </c>
       <c r="U109" s="2">
-        <v>7823423.6999999993</v>
+        <v>9938716.4399999976</v>
       </c>
       <c r="V109" s="2">
-        <v>29742678.039999995</v>
+        <v>36402032.630000003</v>
       </c>
       <c r="W109" s="2">
-        <v>14985962.650000006</v>
+        <v>18375542.279999994</v>
       </c>
       <c r="X109" s="2">
-        <v>25175648.770000011</v>
+        <v>31739436.719999991</v>
       </c>
       <c r="Y109" s="2">
-        <v>7115751.6199999992</v>
+        <v>8811482.1500000004</v>
       </c>
       <c r="Z109" s="2">
-        <v>36512263.530000009</v>
+        <v>35057298.239999987</v>
       </c>
       <c r="AA109" s="2">
-        <v>34501365.079999998</v>
+        <v>42909025.019999988</v>
       </c>
       <c r="AB109" s="2">
-        <v>28606138.449999992</v>
+        <v>33729758.50999999</v>
       </c>
       <c r="AC109" s="2">
-        <v>32011204.219999999</v>
+        <v>39166188.049999997</v>
       </c>
       <c r="AD109" s="2">
-        <v>1505062.33</v>
+        <v>2045268.7599999993</v>
       </c>
       <c r="AE109" s="2">
-        <v>38064604.790000007</v>
+        <v>46827969.909999989</v>
       </c>
       <c r="AF109" s="2">
-        <v>7058051.4799999995</v>
+        <v>9092002.5799999982</v>
       </c>
       <c r="AG109" s="2">
-        <v>3239460.4999999995</v>
+        <v>3904634.1899999995</v>
       </c>
       <c r="AH109" s="2">
-        <v>22253686.489999998</v>
+        <v>27284949.140000001</v>
       </c>
       <c r="AI109" s="2">
-        <v>17587348.549999997</v>
+        <v>24301153.689999998</v>
       </c>
       <c r="AJ109" s="2">
-        <v>77177517.339999959</v>
+        <v>90949162.949999988</v>
       </c>
       <c r="AK109" s="2">
-        <v>46261802.25999999</v>
+        <v>56634441.720000006</v>
       </c>
       <c r="AL109" s="2">
-        <v>20497693.290000003</v>
+        <v>27089734.260000005</v>
       </c>
       <c r="AM109" s="2">
-        <v>41775235.039999992</v>
+        <v>51361856.839999966</v>
       </c>
       <c r="AN109" s="2">
-        <v>13045172.369999999</v>
+        <v>16478455.300000003</v>
       </c>
       <c r="AO109" s="2">
-        <v>23279535.299999993</v>
+        <v>27929464.799999997</v>
       </c>
       <c r="AP109" s="2">
-        <v>25454677.410000004</v>
+        <v>30801644.469999999</v>
       </c>
       <c r="AQ109" s="2">
-        <v>68467573.019999981</v>
+        <v>86834770.900000006</v>
       </c>
       <c r="AR109" s="2">
-        <v>55847803.150000013</v>
+        <v>59875657.149999991</v>
       </c>
       <c r="AS109" s="2">
-        <v>3066757.3200000003</v>
+        <v>3908214.0300000003</v>
       </c>
       <c r="AT109" s="2">
-        <v>15217753.889999997</v>
+        <v>19665802.329999998</v>
       </c>
       <c r="AU109" s="2">
-        <v>8608519.6700000018</v>
+        <v>10904212.550000001</v>
       </c>
       <c r="AV109" s="2">
-        <v>22441299.459999997</v>
+        <v>25739631.709999993</v>
       </c>
       <c r="AW109" s="2">
-        <v>18204702.979999989</v>
+        <v>23517090.350000009</v>
       </c>
       <c r="AX109" s="2">
-        <v>14605613.700000005</v>
+        <v>19011585.099999994</v>
       </c>
       <c r="AY109" s="2">
-        <v>14634843.200000001</v>
+        <v>18934593.789999999</v>
       </c>
       <c r="AZ109" s="2">
-        <v>10813739.550000001</v>
+        <v>14073229.279999997</v>
       </c>
       <c r="BA109" s="2">
-        <v>40150313.25999999</v>
+        <v>47898146.790000014</v>
       </c>
       <c r="BB109" s="2">
-        <v>21495442.239999995</v>
+        <v>25746917.789999984</v>
       </c>
       <c r="BC109" s="2">
-        <v>14705444.809999995</v>
+        <v>18426700.609999996</v>
       </c>
       <c r="BD109" s="2">
-        <v>6672960.0699999994</v>
+        <v>9346653.4700000007</v>
       </c>
       <c r="BE109" s="2">
-        <v>11378348.08</v>
+        <v>15647761.629999999</v>
       </c>
       <c r="BF109" s="2">
-        <v>26457344.350000005</v>
+        <v>34474022.919999994</v>
       </c>
       <c r="BG109" s="2">
-        <v>3975054.55</v>
+        <v>4809422.93</v>
       </c>
       <c r="BH109" s="2">
-        <v>4101711.4799999991</v>
+        <v>5610538.0300000003</v>
       </c>
       <c r="BI109" s="2">
-        <v>7309720.1999999993</v>
+        <v>9572987.4399999995</v>
       </c>
       <c r="BJ109" s="2">
-        <v>55546040.709999993</v>
+        <v>64369279.269999981</v>
       </c>
       <c r="BK109" s="2">
-        <v>22591825.950000003</v>
+        <v>28196318.119999994</v>
       </c>
       <c r="BL109" s="2">
-        <v>4170169.3099999996</v>
+        <v>4689409.8099999996</v>
       </c>
       <c r="BM109" s="2">
-        <v>13101097.059999999</v>
+        <v>15583132.59</v>
       </c>
       <c r="BN109" s="2">
-        <v>64511182.129999995</v>
+        <v>75530199.589999989</v>
       </c>
       <c r="BO109" s="2">
-        <v>21876996.190000001</v>
+        <v>27832708.519999996</v>
       </c>
       <c r="BP109" s="2">
-        <v>9207464.2300000023</v>
+        <v>12219803.529999999</v>
       </c>
       <c r="BQ109" s="2">
-        <v>17424188.469999999</v>
+        <v>22761676.16</v>
       </c>
       <c r="BR109" s="2">
-        <v>86799677.319999993</v>
+        <v>105473103.80999999</v>
       </c>
       <c r="BS109" s="2">
-        <v>7349559.9000000004</v>
+        <v>8576922.4900000002</v>
       </c>
       <c r="BT109" s="2">
-        <v>13750193.689999994</v>
+        <v>16886493.969999995</v>
       </c>
       <c r="BU109" s="2">
-        <v>13837714.91</v>
+        <v>17097017.669999998</v>
       </c>
       <c r="BV109" s="2">
-        <v>35132461.210000008</v>
+        <v>42789003.309999987</v>
       </c>
     </row>
     <row r="110" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A110" s="1" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B110" s="2">
-        <v>475849313.64000034</v>
+        <v>375696091.99000019</v>
       </c>
       <c r="C110" s="2">
-        <v>66494233.469999976</v>
+        <v>53870901.969999984</v>
       </c>
       <c r="D110" s="2">
-        <v>25001669.240000002</v>
+        <v>20035520.359999999</v>
       </c>
       <c r="E110" s="2">
-        <v>14090675.870000001</v>
+        <v>10827917.91</v>
       </c>
       <c r="F110" s="2">
-        <v>20482287.629999995</v>
+        <v>17357064.149999999</v>
       </c>
       <c r="G110" s="2">
-        <v>6111374.7899999991</v>
+        <v>4732243.9799999995</v>
       </c>
       <c r="H110" s="2">
-        <v>10264245.340000004</v>
+        <v>7692216.3899999997</v>
       </c>
       <c r="I110" s="2">
-        <v>31158138.229999997</v>
+        <v>25087886.280000001</v>
       </c>
       <c r="J110" s="2">
-        <v>17632231.589999996</v>
+        <v>14287324.959999997</v>
       </c>
       <c r="K110" s="2">
-        <v>67622104.510000005</v>
+        <v>51726743.429999992</v>
       </c>
       <c r="L110" s="2">
-        <v>10397588.489999998</v>
+        <v>7988716.2999999998</v>
       </c>
       <c r="M110" s="2">
-        <v>42406410.049999997</v>
+        <v>36537562.199999996</v>
       </c>
       <c r="N110" s="2">
-        <v>5559006.6400000006</v>
+        <v>4339449.4699999988</v>
       </c>
       <c r="O110" s="2">
-        <v>18347331.929999992</v>
+        <v>14641309.279999996</v>
       </c>
       <c r="P110" s="2">
-        <v>22380359.009999998</v>
+        <v>18071433.479999993</v>
       </c>
       <c r="Q110" s="2">
-        <v>23820708.73</v>
+        <v>18565306.990000002</v>
       </c>
       <c r="R110" s="2">
-        <v>7119455.5799999982</v>
+        <v>4966173.1899999995</v>
       </c>
       <c r="S110" s="2">
-        <v>160532795.62000003</v>
+        <v>126718182.88999993</v>
       </c>
       <c r="T110" s="2">
-        <v>20472444.989999998</v>
+        <v>16638920.529999997</v>
       </c>
       <c r="U110" s="2">
-        <v>9657475.2599999979</v>
+        <v>7653332.6899999995</v>
       </c>
       <c r="V110" s="2">
-        <v>35415471.249999993</v>
+        <v>28499710.25</v>
       </c>
       <c r="W110" s="2">
-        <v>18469626.360000007</v>
+        <v>14230083.43</v>
       </c>
       <c r="X110" s="2">
-        <v>30186546.829999991</v>
+        <v>24315428.719999991</v>
       </c>
       <c r="Y110" s="2">
-        <v>8631847.4700000007</v>
+        <v>7126701.1199999992</v>
       </c>
       <c r="Z110" s="2">
-        <v>39522244.320000015</v>
+        <v>33253583.630000003</v>
       </c>
       <c r="AA110" s="2">
-        <v>42278633.379999995</v>
+        <v>33430833.629999988</v>
       </c>
       <c r="AB110" s="2">
-        <v>35259685.299999997</v>
+        <v>26851814.169999994</v>
       </c>
       <c r="AC110" s="2">
-        <v>39953898.269999981</v>
+        <v>30387759.959999993</v>
       </c>
       <c r="AD110" s="2">
-        <v>1772045.9299999997</v>
+        <v>1490528.2700000003</v>
       </c>
       <c r="AE110" s="2">
-        <v>45839026.400000006</v>
+        <v>37035575.43</v>
       </c>
       <c r="AF110" s="2">
-        <v>8748095.5700000003</v>
+        <v>6745969.3599999994</v>
       </c>
       <c r="AG110" s="2">
-        <v>3942938.3700000006</v>
+        <v>3073445.0200000005</v>
       </c>
       <c r="AH110" s="2">
-        <v>28096507.039999999</v>
+        <v>21522502.969999999</v>
       </c>
       <c r="AI110" s="2">
-        <v>22483926.050000001</v>
+        <v>17740925.440000001</v>
       </c>
       <c r="AJ110" s="2">
-        <v>96934861.549999967</v>
+        <v>74409027</v>
       </c>
       <c r="AK110" s="2">
-        <v>56102294.439999998</v>
+        <v>43691200.68999999</v>
       </c>
       <c r="AL110" s="2">
-        <v>25790508.510000005</v>
+        <v>19967412.079999998</v>
       </c>
       <c r="AM110" s="2">
-        <v>51650212.889999993</v>
+        <v>40507183.689999983</v>
       </c>
       <c r="AN110" s="2">
-        <v>16265753.589999992</v>
+        <v>12500142.079999998</v>
       </c>
       <c r="AO110" s="2">
-        <v>28056449.549999993</v>
+        <v>21923918.519999996</v>
       </c>
       <c r="AP110" s="2">
-        <v>32076736.510000005</v>
+        <v>24045749.319999993</v>
       </c>
       <c r="AQ110" s="2">
-        <v>86105274.719999999</v>
+        <v>66930313.910000004</v>
       </c>
       <c r="AR110" s="2">
-        <v>64203327.329999998</v>
+        <v>54665605.289999992</v>
       </c>
       <c r="AS110" s="2">
-        <v>3654027.5200000005</v>
+        <v>2976240.129999999</v>
       </c>
       <c r="AT110" s="2">
-        <v>19783812.279999994</v>
+        <v>14516034.919999998</v>
       </c>
       <c r="AU110" s="2">
-        <v>10287950.990000006</v>
+        <v>8389750.6899999995</v>
       </c>
       <c r="AV110" s="2">
-        <v>27192024.5</v>
+        <v>20724004.27</v>
       </c>
       <c r="AW110" s="2">
-        <v>22017061.749999993</v>
+        <v>17780456.459999997</v>
       </c>
       <c r="AX110" s="2">
-        <v>17931065.660000004</v>
+        <v>14567786.029999999</v>
       </c>
       <c r="AY110" s="2">
-        <v>17831253.560000002</v>
+        <v>14185852.359999999</v>
       </c>
       <c r="AZ110" s="2">
-        <v>13159104.730000004</v>
+        <v>10764168.689999999</v>
       </c>
       <c r="BA110" s="2">
-        <v>50429487.630000003</v>
+        <v>37683170.559999995</v>
       </c>
       <c r="BB110" s="2">
-        <v>27761150.119999994</v>
+        <v>20634696.979999993</v>
       </c>
       <c r="BC110" s="2">
-        <v>18885428.089999996</v>
+        <v>13953072.399999999</v>
       </c>
       <c r="BD110" s="2">
-        <v>8279429.4799999995</v>
+        <v>6763616.0799999991</v>
       </c>
       <c r="BE110" s="2">
-        <v>13881263.599999994</v>
+        <v>11558357.439999999</v>
       </c>
       <c r="BF110" s="2">
-        <v>32278363.330000013</v>
+        <v>25901064.190000005</v>
       </c>
       <c r="BG110" s="2">
-        <v>5108154.66</v>
+        <v>3925181.31</v>
       </c>
       <c r="BH110" s="2">
-        <v>5139246.6300000008</v>
+        <v>3964877.81</v>
       </c>
       <c r="BI110" s="2">
-        <v>8977810.1699999981</v>
+        <v>6941153.3099999987</v>
       </c>
       <c r="BJ110" s="2">
-        <v>70909406.24000001</v>
+        <v>52722117.789999984</v>
       </c>
       <c r="BK110" s="2">
-        <v>27736300.730000012</v>
+        <v>21616406.650000006</v>
       </c>
       <c r="BL110" s="2">
-        <v>5316666.1900000004</v>
+        <v>3887227.9399999995</v>
       </c>
       <c r="BM110" s="2">
-        <v>15552532.579999998</v>
+        <v>12379192.129999999</v>
       </c>
       <c r="BN110" s="2">
-        <v>79501386.439999968</v>
+        <v>62107777.629999988</v>
       </c>
       <c r="BO110" s="2">
-        <v>26479041.98</v>
+        <v>21406400.43</v>
       </c>
       <c r="BP110" s="2">
-        <v>11410155.360000003</v>
+        <v>9365314.3800000008</v>
       </c>
       <c r="BQ110" s="2">
-        <v>21910331.290000014</v>
+        <v>16983927.150000002</v>
       </c>
       <c r="BR110" s="2">
-        <v>109953824.7</v>
+        <v>85510009.269999936</v>
       </c>
       <c r="BS110" s="2">
-        <v>9076561.8599999994</v>
+        <v>6845416.5300000003</v>
       </c>
       <c r="BT110" s="2">
-        <v>16733431.939999994</v>
+        <v>13451162.75</v>
       </c>
       <c r="BU110" s="2">
-        <v>17431940.840000007</v>
+        <v>13520826.4</v>
       </c>
       <c r="BV110" s="2">
-        <v>43434656.159999989</v>
+        <v>34255501.589999996</v>
       </c>
     </row>
     <row r="111" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A111" s="1" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B111" s="2">
-        <v>473323949.97000039</v>
+        <v>388917591.11000049</v>
       </c>
       <c r="C111" s="2">
-        <v>66271729.089999922</v>
+        <v>55510073.089999974</v>
       </c>
       <c r="D111" s="2">
-        <v>25315309.02</v>
+        <v>19957899.169999994</v>
       </c>
       <c r="E111" s="2">
-        <v>13914973.099999994</v>
+        <v>11138568.689999999</v>
       </c>
       <c r="F111" s="2">
-        <v>18816541.160000004</v>
+        <v>17640220.260000002</v>
       </c>
       <c r="G111" s="2">
-        <v>6413254.5299999984</v>
+        <v>4859524.4099999992</v>
       </c>
       <c r="H111" s="2">
-        <v>10288720.210000001</v>
+        <v>8086376.5499999989</v>
       </c>
       <c r="I111" s="2">
-        <v>30452751.719999991</v>
+        <v>24963941.530000001</v>
       </c>
       <c r="J111" s="2">
-        <v>16932731.690000001</v>
+        <v>14669665.479999997</v>
       </c>
       <c r="K111" s="2">
-        <v>68210469.87999998</v>
+        <v>55005646.520000011</v>
       </c>
       <c r="L111" s="2">
-        <v>10531933.139999997</v>
+        <v>8394395.0099999998</v>
       </c>
       <c r="M111" s="2">
-        <v>42317675.399999991</v>
+        <v>35185263.660000011</v>
       </c>
       <c r="N111" s="2">
-        <v>5552767.169999999</v>
+        <v>4542796.13</v>
       </c>
       <c r="O111" s="2">
-        <v>16991339.290000003</v>
+        <v>14985378.670000002</v>
       </c>
       <c r="P111" s="2">
-        <v>22957870.920000002</v>
+        <v>18350644.969999999</v>
       </c>
       <c r="Q111" s="2">
-        <v>23626459.100000005</v>
+        <v>19252270.609999999</v>
       </c>
       <c r="R111" s="2">
-        <v>7165009.8100000005</v>
+        <v>5450344.5300000003</v>
       </c>
       <c r="S111" s="2">
-        <v>158808107.09000006</v>
+        <v>128553016.86000006</v>
       </c>
       <c r="T111" s="2">
-        <v>20193094.490000002</v>
+        <v>17079962.779999997</v>
       </c>
       <c r="U111" s="2">
-        <v>9485192.0099999979</v>
+        <v>7823423.6999999993</v>
       </c>
       <c r="V111" s="2">
-        <v>35093094.829999998</v>
+        <v>29742678.039999995</v>
       </c>
       <c r="W111" s="2">
-        <v>18282347.660000011</v>
+        <v>14985962.649999999</v>
       </c>
       <c r="X111" s="2">
-        <v>30343966.180000015</v>
+        <v>25175648.770000011</v>
       </c>
       <c r="Y111" s="2">
-        <v>8685929.7300000004</v>
+        <v>7115751.6199999992</v>
       </c>
       <c r="Z111" s="2">
-        <v>35386683.049999982</v>
+        <v>36512263.530000009</v>
       </c>
       <c r="AA111" s="2">
-        <v>42359123.139999993</v>
+        <v>34501365.079999991</v>
       </c>
       <c r="AB111" s="2">
-        <v>34581180.219999999</v>
+        <v>28606138.449999992</v>
       </c>
       <c r="AC111" s="2">
-        <v>40080072.289999984</v>
+        <v>32011204.220000003</v>
       </c>
       <c r="AD111" s="2">
-        <v>1878485.1900000004</v>
+        <v>1505062.33</v>
       </c>
       <c r="AE111" s="2">
-        <v>44601837.579999976</v>
+        <v>38064604.790000007</v>
       </c>
       <c r="AF111" s="2">
-        <v>8715287.4000000004</v>
+        <v>7058051.4799999995</v>
       </c>
       <c r="AG111" s="2">
-        <v>3960307.8900000006</v>
+        <v>3232233.6999999997</v>
       </c>
       <c r="AH111" s="2">
-        <v>27630801.699999996</v>
+        <v>22253686.489999998</v>
       </c>
       <c r="AI111" s="2">
-        <v>21434255.789999999</v>
+        <v>17587348.549999997</v>
       </c>
       <c r="AJ111" s="2">
-        <v>99222079.420000017</v>
+        <v>77177517.339999929</v>
       </c>
       <c r="AK111" s="2">
-        <v>55243802.209999971</v>
+        <v>46261802.259999968</v>
       </c>
       <c r="AL111" s="2">
-        <v>25470151.780000005</v>
+        <v>20497693.290000003</v>
       </c>
       <c r="AM111" s="2">
-        <v>52112873.120000035</v>
+        <v>41775235.039999992</v>
       </c>
       <c r="AN111" s="2">
-        <v>16255387.100000001</v>
+        <v>13045172.369999999</v>
       </c>
       <c r="AO111" s="2">
-        <v>28214082.809999995</v>
+        <v>23279535.299999993</v>
       </c>
       <c r="AP111" s="2">
-        <v>32836809.180000007</v>
+        <v>25454677.410000004</v>
       </c>
       <c r="AQ111" s="2">
-        <v>85583134.839999974</v>
+        <v>68467573.019999981</v>
       </c>
       <c r="AR111" s="2">
-        <v>59290524.289999984</v>
+        <v>55847803.150000013</v>
       </c>
       <c r="AS111" s="2">
-        <v>3621563.5100000002</v>
+        <v>3066757.3200000003</v>
       </c>
       <c r="AT111" s="2">
-        <v>19717536.129999995</v>
+        <v>15217753.889999997</v>
       </c>
       <c r="AU111" s="2">
-        <v>10344799.819999998</v>
+        <v>8608519.6700000018</v>
       </c>
       <c r="AV111" s="2">
-        <v>26383983.139999997</v>
+        <v>22441299.459999997</v>
       </c>
       <c r="AW111" s="2">
-        <v>21872104.559999999</v>
+        <v>18204702.979999989</v>
       </c>
       <c r="AX111" s="2">
-        <v>18037884.710000001</v>
+        <v>14605613.700000003</v>
       </c>
       <c r="AY111" s="2">
-        <v>17642711.460000005</v>
+        <v>14634843.200000003</v>
       </c>
       <c r="AZ111" s="2">
-        <v>13370272.870000005</v>
+        <v>10813739.550000001</v>
       </c>
       <c r="BA111" s="2">
-        <v>51123448.670000002</v>
+        <v>40150313.25999999</v>
       </c>
       <c r="BB111" s="2">
-        <v>27364505.390000001</v>
+        <v>21495442.239999995</v>
       </c>
       <c r="BC111" s="2">
-        <v>18317649.800000001</v>
+        <v>14705444.809999995</v>
       </c>
       <c r="BD111" s="2">
-        <v>8603560.7699999977</v>
+        <v>6672960.0699999994</v>
       </c>
       <c r="BE111" s="2">
-        <v>14669613.75</v>
+        <v>11378348.08</v>
       </c>
       <c r="BF111" s="2">
-        <v>32731084.059999995</v>
+        <v>26457344.350000009</v>
       </c>
       <c r="BG111" s="2">
-        <v>5209010.7599999988</v>
+        <v>3975054.5499999989</v>
       </c>
       <c r="BH111" s="2">
-        <v>5305450.4400000013</v>
+        <v>4101711.4799999991</v>
       </c>
       <c r="BI111" s="2">
-        <v>9294923.629999999</v>
+        <v>7309720.1999999993</v>
       </c>
       <c r="BJ111" s="2">
-        <v>70711575.770000011</v>
+        <v>55546040.709999993</v>
       </c>
       <c r="BK111" s="2">
-        <v>27580386.190000009</v>
+        <v>22591825.949999996</v>
       </c>
       <c r="BL111" s="2">
-        <v>5294671.5299999993</v>
+        <v>4170169.3099999996</v>
       </c>
       <c r="BM111" s="2">
-        <v>13460011.410000004</v>
+        <v>13101097.059999999</v>
       </c>
       <c r="BN111" s="2">
-        <v>79774749.539999962</v>
+        <v>64511182.129999995</v>
       </c>
       <c r="BO111" s="2">
-        <v>26003145.109999996</v>
+        <v>21876996.190000005</v>
       </c>
       <c r="BP111" s="2">
-        <v>11395064.49</v>
+        <v>9207464.2300000023</v>
       </c>
       <c r="BQ111" s="2">
-        <v>22104885.859999996</v>
+        <v>17424188.469999999</v>
       </c>
       <c r="BR111" s="2">
-        <v>106165314.79000005</v>
+        <v>86799677.319999993</v>
       </c>
       <c r="BS111" s="2">
-        <v>8865167.870000001</v>
+        <v>7355662.1900000013</v>
       </c>
       <c r="BT111" s="2">
-        <v>16350363.539999995</v>
+        <v>13750193.689999998</v>
       </c>
       <c r="BU111" s="2">
-        <v>17711727.949999999</v>
+        <v>13837714.910000002</v>
       </c>
       <c r="BV111" s="2">
-        <v>42752106.159999996</v>
+        <v>35132461.209999993</v>
       </c>
     </row>
     <row r="112" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A112" s="1" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B112" s="2">
-        <v>526933506.76000023</v>
+        <v>475849313.64000034</v>
       </c>
       <c r="C112" s="2">
-        <v>72213732.449999988</v>
+        <v>66494233.469999976</v>
       </c>
       <c r="D112" s="2">
-        <v>27800697.530000009</v>
+        <v>25002790.930000018</v>
       </c>
       <c r="E112" s="2">
-        <v>14742688.539999995</v>
+        <v>14090675.870000001</v>
       </c>
       <c r="F112" s="2">
-        <v>20623437.700000003</v>
+        <v>20482287.629999995</v>
       </c>
       <c r="G112" s="2">
-        <v>7209856.2300000004</v>
+        <v>6111374.7899999991</v>
       </c>
       <c r="H112" s="2">
-        <v>11737890.960000001</v>
+        <v>10264245.340000004</v>
       </c>
       <c r="I112" s="2">
-        <v>33104888.049999997</v>
+        <v>31158138.229999997</v>
       </c>
       <c r="J112" s="2">
-        <v>18507113.039999999</v>
+        <v>17632231.589999996</v>
       </c>
       <c r="K112" s="2">
-        <v>74220830.599999964</v>
+        <v>67622104.510000005</v>
       </c>
       <c r="L112" s="2">
-        <v>11629541.039999997</v>
+        <v>10397588.489999998</v>
       </c>
       <c r="M112" s="2">
-        <v>45913725.439999998</v>
+        <v>42406410.049999997</v>
       </c>
       <c r="N112" s="2">
-        <v>6161212.2699999986</v>
+        <v>5559006.6400000015</v>
       </c>
       <c r="O112" s="2">
-        <v>17966476.140000004</v>
+        <v>18347331.929999992</v>
       </c>
       <c r="P112" s="2">
-        <v>24725388.880000006</v>
+        <v>22380359.009999998</v>
       </c>
       <c r="Q112" s="2">
-        <v>25412509.43</v>
+        <v>23820708.73</v>
       </c>
       <c r="R112" s="2">
-        <v>7992797.5700000003</v>
+        <v>7119455.5799999982</v>
       </c>
       <c r="S112" s="2">
-        <v>175878079.85000008</v>
+        <v>160532795.62000006</v>
       </c>
       <c r="T112" s="2">
-        <v>22721040.77</v>
+        <v>20472444.989999998</v>
       </c>
       <c r="U112" s="2">
-        <v>10323492</v>
+        <v>9657475.2599999979</v>
       </c>
       <c r="V112" s="2">
-        <v>37695840.069999993</v>
+        <v>35415471.25</v>
       </c>
       <c r="W112" s="2">
-        <v>21022333.980000004</v>
+        <v>18469626.360000007</v>
       </c>
       <c r="X112" s="2">
-        <v>32868406.889999993</v>
+        <v>30186546.829999991</v>
       </c>
       <c r="Y112" s="2">
-        <v>9661521.4499999974</v>
+        <v>8631847.4700000007</v>
       </c>
       <c r="Z112" s="2">
-        <v>38395638.99000001</v>
+        <v>39522244.320000015</v>
       </c>
       <c r="AA112" s="2">
-        <v>45111245.230000004</v>
+        <v>42278633.380000018</v>
       </c>
       <c r="AB112" s="2">
-        <v>37237545.740000002</v>
+        <v>35259685.299999997</v>
       </c>
       <c r="AC112" s="2">
-        <v>43947650.299999997</v>
+        <v>39953898.269999988</v>
       </c>
       <c r="AD112" s="2">
-        <v>2018618.4900000002</v>
+        <v>1772045.9299999997</v>
       </c>
       <c r="AE112" s="2">
-        <v>49099322.909999982</v>
+        <v>45839026.400000006</v>
       </c>
       <c r="AF112" s="2">
-        <v>9488626.5800000001</v>
+        <v>8748095.5700000003</v>
       </c>
       <c r="AG112" s="2">
-        <v>4543164.9399999976</v>
+        <v>3939222.37</v>
       </c>
       <c r="AH112" s="2">
-        <v>30519927.539999995</v>
+        <v>28096507.039999999</v>
       </c>
       <c r="AI112" s="2">
-        <v>23631760.869999997</v>
+        <v>22483926.050000001</v>
       </c>
       <c r="AJ112" s="2">
-        <v>107734150.25000001</v>
+        <v>96934861.549999923</v>
       </c>
       <c r="AK112" s="2">
-        <v>60999861.439999968</v>
+        <v>56102294.439999998</v>
       </c>
       <c r="AL112" s="2">
-        <v>27665684.449999992</v>
+        <v>25790508.510000005</v>
       </c>
       <c r="AM112" s="2">
-        <v>56517636.589999996</v>
+        <v>51650212.889999993</v>
       </c>
       <c r="AN112" s="2">
-        <v>17391675.23</v>
+        <v>16265753.589999992</v>
       </c>
       <c r="AO112" s="2">
-        <v>31207599.689999994</v>
+        <v>28056449.549999993</v>
       </c>
       <c r="AP112" s="2">
-        <v>36486724.460000008</v>
+        <v>32076736.510000005</v>
       </c>
       <c r="AQ112" s="2">
-        <v>94514679.730000019</v>
+        <v>86105274.719999999</v>
       </c>
       <c r="AR112" s="2">
-        <v>64550654.849999972</v>
+        <v>64203327.329999998</v>
       </c>
       <c r="AS112" s="2">
-        <v>3960310.86</v>
+        <v>3654027.5200000005</v>
       </c>
       <c r="AT112" s="2">
-        <v>21238209.500000007</v>
+        <v>19783812.279999994</v>
       </c>
       <c r="AU112" s="2">
-        <v>11356040.100000001</v>
+        <v>10287950.990000006</v>
       </c>
       <c r="AV112" s="2">
-        <v>28464867.030000009</v>
+        <v>27192024.5</v>
       </c>
       <c r="AW112" s="2">
-        <v>23792572.539999992</v>
+        <v>22017061.749999993</v>
       </c>
       <c r="AX112" s="2">
-        <v>19739905.119999994</v>
+        <v>17931065.659999996</v>
       </c>
       <c r="AY112" s="2">
-        <v>18691092.220000003</v>
+        <v>17831253.560000002</v>
       </c>
       <c r="AZ112" s="2">
-        <v>14501677.920000002</v>
+        <v>13159104.730000004</v>
       </c>
       <c r="BA112" s="2">
-        <v>56154689.379999988</v>
+        <v>50429487.630000003</v>
       </c>
       <c r="BB112" s="2">
-        <v>29794009.50999999</v>
+        <v>27761150.119999994</v>
       </c>
       <c r="BC112" s="2">
-        <v>19752433.57</v>
+        <v>18885428.089999996</v>
       </c>
       <c r="BD112" s="2">
-        <v>9078041.3900000006</v>
+        <v>8279429.4799999995</v>
       </c>
       <c r="BE112" s="2">
-        <v>16300699.180000002</v>
+        <v>13881263.599999994</v>
       </c>
       <c r="BF112" s="2">
-        <v>36047015.75</v>
+        <v>32278363.330000002</v>
       </c>
       <c r="BG112" s="2">
-        <v>6079476.5100000007</v>
+        <v>5108154.660000002</v>
       </c>
       <c r="BH112" s="2">
-        <v>5672472.7999999998</v>
+        <v>5139246.6300000008</v>
       </c>
       <c r="BI112" s="2">
-        <v>9783394.5500000026</v>
+        <v>8977810.1699999981</v>
       </c>
       <c r="BJ112" s="2">
-        <v>77062718.809999973</v>
+        <v>70909406.24000001</v>
       </c>
       <c r="BK112" s="2">
-        <v>30262455.11999999</v>
+        <v>27736300.730000004</v>
       </c>
       <c r="BL112" s="2">
-        <v>6081690.9500000011</v>
+        <v>5316666.1900000004</v>
       </c>
       <c r="BM112" s="2">
-        <v>14600768.879999999</v>
+        <v>15552532.579999998</v>
       </c>
       <c r="BN112" s="2">
-        <v>86764349.129999995</v>
+        <v>79501386.439999968</v>
       </c>
       <c r="BO112" s="2">
-        <v>28336651.089999996</v>
+        <v>26479041.980000008</v>
       </c>
       <c r="BP112" s="2">
-        <v>12209290.929999996</v>
+        <v>11410155.360000003</v>
       </c>
       <c r="BQ112" s="2">
-        <v>23649594.650000002</v>
+        <v>21910331.290000014</v>
       </c>
       <c r="BR112" s="2">
-        <v>117455714.09999993</v>
+        <v>109953824.7</v>
       </c>
       <c r="BS112" s="2">
-        <v>9872361.1900000013</v>
+        <v>9079156.1699999999</v>
       </c>
       <c r="BT112" s="2">
-        <v>17734409.579999991</v>
+        <v>16733431.939999994</v>
       </c>
       <c r="BU112" s="2">
-        <v>19052838.270000003</v>
+        <v>17431940.840000004</v>
       </c>
       <c r="BV112" s="2">
-        <v>47362894.149999999</v>
+        <v>43434656.159999982</v>
       </c>
     </row>
     <row r="113" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A113" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B113" s="2">
-        <v>534886107.3300004</v>
+        <v>473323949.97000039</v>
       </c>
       <c r="C113" s="2">
-        <v>73242489.009999976</v>
+        <v>66271729.089999922</v>
       </c>
       <c r="D113" s="2">
-        <v>28547160.490000002</v>
+        <v>25316493.160000004</v>
       </c>
       <c r="E113" s="2">
-        <v>14930192.970000001</v>
+        <v>13914973.099999994</v>
       </c>
       <c r="F113" s="2">
-        <v>21623587.619999997</v>
+        <v>18816541.160000004</v>
       </c>
       <c r="G113" s="2">
-        <v>7659488.6099999994</v>
+        <v>6413254.5299999984</v>
       </c>
       <c r="H113" s="2">
-        <v>11962223.530000005</v>
+        <v>10288720.210000001</v>
       </c>
       <c r="I113" s="2">
-        <v>34629732.209999993</v>
+        <v>30452751.719999991</v>
       </c>
       <c r="J113" s="2">
-        <v>18889786.68</v>
+        <v>16932731.690000001</v>
       </c>
       <c r="K113" s="2">
-        <v>76893350.479999989</v>
+        <v>68210469.87999998</v>
       </c>
       <c r="L113" s="2">
-        <v>11848961.309999999</v>
+        <v>10531933.139999997</v>
       </c>
       <c r="M113" s="2">
-        <v>47007624.789999999</v>
+        <v>42317675.399999991</v>
       </c>
       <c r="N113" s="2">
-        <v>6393390.9100000001</v>
+        <v>5552767.169999999</v>
       </c>
       <c r="O113" s="2">
-        <v>18122397.500000004</v>
+        <v>16991339.290000003</v>
       </c>
       <c r="P113" s="2">
-        <v>25148368.600000009</v>
+        <v>22957870.920000002</v>
       </c>
       <c r="Q113" s="2">
-        <v>25557364.409999996</v>
+        <v>23626459.100000005</v>
       </c>
       <c r="R113" s="2">
-        <v>8440136.25</v>
+        <v>7165009.8100000005</v>
       </c>
       <c r="S113" s="2">
-        <v>177482642.49000016</v>
+        <v>158808107.09000006</v>
       </c>
       <c r="T113" s="2">
-        <v>23797889.030000001</v>
+        <v>20193094.490000002</v>
       </c>
       <c r="U113" s="2">
-        <v>10522252.370000001</v>
+        <v>9485192.0099999979</v>
       </c>
       <c r="V113" s="2">
-        <v>40067839.379999988</v>
+        <v>35093094.829999998</v>
       </c>
       <c r="W113" s="2">
-        <v>21477660.490000017</v>
+        <v>18282347.66</v>
       </c>
       <c r="X113" s="2">
-        <v>33822068.840000004</v>
+        <v>30343966.180000015</v>
       </c>
       <c r="Y113" s="2">
-        <v>10176584.470000001</v>
+        <v>8685929.7300000004</v>
       </c>
       <c r="Z113" s="2">
-        <v>41139918.449999996</v>
+        <v>35386683.049999982</v>
       </c>
       <c r="AA113" s="2">
-        <v>46647419.020000003</v>
+        <v>42359123.139999986</v>
       </c>
       <c r="AB113" s="2">
-        <v>38329763.11999999</v>
+        <v>34581180.219999999</v>
       </c>
       <c r="AC113" s="2">
-        <v>45395261.099999979</v>
+        <v>40080072.289999984</v>
       </c>
       <c r="AD113" s="2">
-        <v>2097110.1400000001</v>
+        <v>1878485.1900000004</v>
       </c>
       <c r="AE113" s="2">
-        <v>49774291.43999999</v>
+        <v>44601837.579999976</v>
       </c>
       <c r="AF113" s="2">
-        <v>9596523.1600000001</v>
+        <v>8715287.4000000004</v>
       </c>
       <c r="AG113" s="2">
-        <v>4670529.5699999994</v>
+        <v>3953671.67</v>
       </c>
       <c r="AH113" s="2">
-        <v>31434194.640000001</v>
+        <v>27630801.699999996</v>
       </c>
       <c r="AI113" s="2">
-        <v>24556061.350000001</v>
+        <v>21434255.789999999</v>
       </c>
       <c r="AJ113" s="2">
-        <v>106649146.69000003</v>
+        <v>99222079.419999987</v>
       </c>
       <c r="AK113" s="2">
-        <v>64048845.169999987</v>
+        <v>55243802.210000023</v>
       </c>
       <c r="AL113" s="2">
-        <v>27949594.309999987</v>
+        <v>25470151.780000005</v>
       </c>
       <c r="AM113" s="2">
-        <v>57187449.840000004</v>
+        <v>52112873.120000035</v>
       </c>
       <c r="AN113" s="2">
-        <v>17410809.709999993</v>
+        <v>16255387.100000001</v>
       </c>
       <c r="AO113" s="2">
-        <v>30884787.299999997</v>
+        <v>28214082.809999995</v>
       </c>
       <c r="AP113" s="2">
-        <v>36781469.299999997</v>
+        <v>32836809.180000007</v>
       </c>
       <c r="AQ113" s="2">
-        <v>95506342.789999947</v>
+        <v>85583134.839999974</v>
       </c>
       <c r="AR113" s="2">
-        <v>69417623.099999994</v>
+        <v>59290524.289999984</v>
       </c>
       <c r="AS113" s="2">
-        <v>4110688.7500000009</v>
+        <v>3621563.5100000002</v>
       </c>
       <c r="AT113" s="2">
-        <v>21096897.029999997</v>
+        <v>19717536.129999995</v>
       </c>
       <c r="AU113" s="2">
-        <v>11626103.149999999</v>
+        <v>10344799.819999998</v>
       </c>
       <c r="AV113" s="2">
-        <v>30348564.249999993</v>
+        <v>26383983.139999997</v>
       </c>
       <c r="AW113" s="2">
-        <v>25472866.459999993</v>
+        <v>21872104.559999999</v>
       </c>
       <c r="AX113" s="2">
-        <v>20426109.539999992</v>
+        <v>18037884.710000001</v>
       </c>
       <c r="AY113" s="2">
-        <v>19207168.310000002</v>
+        <v>17642711.460000001</v>
       </c>
       <c r="AZ113" s="2">
-        <v>15481468.279999997</v>
+        <v>13370272.870000005</v>
       </c>
       <c r="BA113" s="2">
-        <v>57322879.809999987</v>
+        <v>51123448.670000002</v>
       </c>
       <c r="BB113" s="2">
-        <v>30988902.349999994</v>
+        <v>27364505.390000001</v>
       </c>
       <c r="BC113" s="2">
-        <v>19775029.059999999</v>
+        <v>18317649.800000001</v>
       </c>
       <c r="BD113" s="2">
-        <v>9125283.0199999996</v>
+        <v>8603560.7699999977</v>
       </c>
       <c r="BE113" s="2">
-        <v>17292608.319999997</v>
+        <v>14669613.75</v>
       </c>
       <c r="BF113" s="2">
-        <v>36614998.270000003</v>
+        <v>32731084.059999995</v>
       </c>
       <c r="BG113" s="2">
-        <v>6101715.3700000001</v>
+        <v>5209010.76</v>
       </c>
       <c r="BH113" s="2">
-        <v>6016785.4800000004</v>
+        <v>5305450.4400000013</v>
       </c>
       <c r="BI113" s="2">
-        <v>10061539.189999999</v>
+        <v>9294923.629999999</v>
       </c>
       <c r="BJ113" s="2">
-        <v>76704990.060000002</v>
+        <v>70711575.770000011</v>
       </c>
       <c r="BK113" s="2">
-        <v>30556117.790000014</v>
+        <v>27580386.190000005</v>
       </c>
       <c r="BL113" s="2">
-        <v>6397096.6900000004</v>
+        <v>5294671.5299999993</v>
       </c>
       <c r="BM113" s="2">
-        <v>15093724.960000001</v>
+        <v>13460011.410000004</v>
       </c>
       <c r="BN113" s="2">
-        <v>86682627.920000046</v>
+        <v>79774749.539999962</v>
       </c>
       <c r="BO113" s="2">
-        <v>29525615.370000008</v>
+        <v>26003145.109999996</v>
       </c>
       <c r="BP113" s="2">
-        <v>13335639.110000003</v>
+        <v>11395064.49</v>
       </c>
       <c r="BQ113" s="2">
-        <v>24991775.499999993</v>
+        <v>22104885.859999996</v>
       </c>
       <c r="BR113" s="2">
-        <v>119549537.44000003</v>
+        <v>106165314.79000005</v>
       </c>
       <c r="BS113" s="2">
-        <v>10123483.220000001</v>
+        <v>8870619.950000003</v>
       </c>
       <c r="BT113" s="2">
-        <v>18313583.309999995</v>
+        <v>16350363.539999995</v>
       </c>
       <c r="BU113" s="2">
-        <v>18882544.489999995</v>
+        <v>17711727.949999996</v>
       </c>
       <c r="BV113" s="2">
-        <v>48018811.63000001</v>
+        <v>42752106.160000004</v>
       </c>
     </row>
     <row r="114" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A114" s="1" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B114" s="2">
-        <v>502743025.64000034</v>
+        <v>526933506.76000011</v>
       </c>
       <c r="C114" s="2">
-        <v>70046796.23999998</v>
+        <v>72213732.449999973</v>
       </c>
       <c r="D114" s="2">
-        <v>28675168.460000001</v>
+        <v>27802008.270000011</v>
       </c>
       <c r="E114" s="2">
-        <v>14719327.660000004</v>
+        <v>14742688.539999995</v>
       </c>
       <c r="F114" s="2">
-        <v>23045773.199999999</v>
+        <v>20623437.699999999</v>
       </c>
       <c r="G114" s="2">
-        <v>9355233.4299999997</v>
+        <v>7209856.2299999995</v>
       </c>
       <c r="H114" s="2">
-        <v>11877163.790000003</v>
+        <v>11737890.960000001</v>
       </c>
       <c r="I114" s="2">
-        <v>34775093.069999993</v>
+        <v>33104888.050000001</v>
       </c>
       <c r="J114" s="2">
-        <v>19537218.820000008</v>
+        <v>18507113.039999999</v>
       </c>
       <c r="K114" s="2">
-        <v>78389770.700000018</v>
+        <v>74220830.599999994</v>
       </c>
       <c r="L114" s="2">
-        <v>12296809.540000001</v>
+        <v>11629541.039999999</v>
       </c>
       <c r="M114" s="2">
-        <v>45864996.800000012</v>
+        <v>45913725.440000005</v>
       </c>
       <c r="N114" s="2">
-        <v>6598023.709999999</v>
+        <v>6161212.2699999996</v>
       </c>
       <c r="O114" s="2">
-        <v>17758089.930000003</v>
+        <v>17966476.140000001</v>
       </c>
       <c r="P114" s="2">
-        <v>25303105.260000002</v>
+        <v>24725388.880000003</v>
       </c>
       <c r="Q114" s="2">
-        <v>25005504.869999994</v>
+        <v>25412509.429999996</v>
       </c>
       <c r="R114" s="2">
-        <v>9293327.6300000045</v>
+        <v>7992797.5700000012</v>
       </c>
       <c r="S114" s="2">
-        <v>166696900.44000006</v>
+        <v>175878079.85000008</v>
       </c>
       <c r="T114" s="2">
-        <v>25458287.619999997</v>
+        <v>22721040.770000003</v>
       </c>
       <c r="U114" s="2">
-        <v>10231581.74</v>
+        <v>10323492.000000004</v>
       </c>
       <c r="V114" s="2">
-        <v>40439192.539999992</v>
+        <v>37695840.069999978</v>
       </c>
       <c r="W114" s="2">
-        <v>20924979.960000008</v>
+        <v>21022333.979999974</v>
       </c>
       <c r="X114" s="2">
-        <v>33603714.630000003</v>
+        <v>32868406.889999989</v>
       </c>
       <c r="Y114" s="2">
-        <v>10434864.949999997</v>
+        <v>9661521.4499999993</v>
       </c>
       <c r="Z114" s="2">
-        <v>49436113.340000004</v>
+        <v>38395638.990000024</v>
       </c>
       <c r="AA114" s="2">
-        <v>46327168.609999999</v>
+        <v>45111245.230000004</v>
       </c>
       <c r="AB114" s="2">
-        <v>37582959.900000006</v>
+        <v>37237545.74000001</v>
       </c>
       <c r="AC114" s="2">
-        <v>47122976.469999999</v>
+        <v>43947650.300000019</v>
       </c>
       <c r="AD114" s="2">
-        <v>2174897.7100000004</v>
+        <v>2018618.49</v>
       </c>
       <c r="AE114" s="2">
-        <v>48092046.75</v>
+        <v>49099322.909999989</v>
       </c>
       <c r="AF114" s="2">
-        <v>9439597.620000001</v>
+        <v>9488626.5799999982</v>
       </c>
       <c r="AG114" s="2">
-        <v>4903524.4300000016</v>
+        <v>4539519.459999999</v>
       </c>
       <c r="AH114" s="2">
-        <v>30774682.539999999</v>
+        <v>30519927.539999999</v>
       </c>
       <c r="AI114" s="2">
-        <v>25128870.720000006</v>
+        <v>23631760.869999997</v>
       </c>
       <c r="AJ114" s="2">
-        <v>104491508.17999999</v>
+        <v>107734150.25</v>
       </c>
       <c r="AK114" s="2">
-        <v>66654116.399999984</v>
+        <v>60999861.439999983</v>
       </c>
       <c r="AL114" s="2">
-        <v>27240427.099999994</v>
+        <v>27665684.449999988</v>
       </c>
       <c r="AM114" s="2">
-        <v>57444884.829999991</v>
+        <v>56517636.589999996</v>
       </c>
       <c r="AN114" s="2">
-        <v>17358374.740000002</v>
+        <v>17391675.23</v>
       </c>
       <c r="AO114" s="2">
-        <v>29157734.030000001</v>
+        <v>31207599.68999999</v>
       </c>
       <c r="AP114" s="2">
-        <v>37309904.709999993</v>
+        <v>36486724.460000008</v>
       </c>
       <c r="AQ114" s="2">
-        <v>92325934.429999992</v>
+        <v>94514679.72999993</v>
       </c>
       <c r="AR114" s="2">
-        <v>80009533.659999996</v>
+        <v>64550654.849999972</v>
       </c>
       <c r="AS114" s="2">
-        <v>4104761.8200000003</v>
+        <v>3960310.86</v>
       </c>
       <c r="AT114" s="2">
-        <v>20105326.350000001</v>
+        <v>21238209.500000007</v>
       </c>
       <c r="AU114" s="2">
-        <v>12141925.199999999</v>
+        <v>11356040.100000001</v>
       </c>
       <c r="AV114" s="2">
-        <v>33668914.219999999</v>
+        <v>28464867.030000005</v>
       </c>
       <c r="AW114" s="2">
-        <v>25848842.090000018</v>
+        <v>23792572.539999995</v>
       </c>
       <c r="AX114" s="2">
-        <v>20786824.019999996</v>
+        <v>19739905.119999994</v>
       </c>
       <c r="AY114" s="2">
-        <v>18853646.159999996</v>
+        <v>18691092.219999999</v>
       </c>
       <c r="AZ114" s="2">
-        <v>15606275.770000007</v>
+        <v>14501677.920000002</v>
       </c>
       <c r="BA114" s="2">
-        <v>56143001.770000011</v>
+        <v>56154689.380000003</v>
       </c>
       <c r="BB114" s="2">
-        <v>31644325.140000015</v>
+        <v>29794009.509999998</v>
       </c>
       <c r="BC114" s="2">
-        <v>19208529.590000004</v>
+        <v>19752433.570000008</v>
       </c>
       <c r="BD114" s="2">
-        <v>9270382.7499999963</v>
+        <v>9078041.3899999987</v>
       </c>
       <c r="BE114" s="2">
-        <v>17869948.079999998</v>
+        <v>16300699.18</v>
       </c>
       <c r="BF114" s="2">
-        <v>37291732.400000021</v>
+        <v>36047015.749999985</v>
       </c>
       <c r="BG114" s="2">
-        <v>5774230.7499999991</v>
+        <v>6079476.5100000016</v>
       </c>
       <c r="BH114" s="2">
-        <v>6066088.0200000005</v>
+        <v>5672472.7999999989</v>
       </c>
       <c r="BI114" s="2">
-        <v>10341245.050000004</v>
+        <v>9783394.5500000026</v>
       </c>
       <c r="BJ114" s="2">
-        <v>75607049.63000001</v>
+        <v>77062718.810000002</v>
       </c>
       <c r="BK114" s="2">
-        <v>29655762.440000001</v>
+        <v>30262455.119999986</v>
       </c>
       <c r="BL114" s="2">
-        <v>6872841.9799999986</v>
+        <v>6081690.9499999993</v>
       </c>
       <c r="BM114" s="2">
-        <v>16814627.929999996</v>
+        <v>14600768.879999999</v>
       </c>
       <c r="BN114" s="2">
-        <v>82998415.400000036</v>
+        <v>86764349.129999995</v>
       </c>
       <c r="BO114" s="2">
-        <v>29898043.060000002</v>
+        <v>28336651.089999989</v>
       </c>
       <c r="BP114" s="2">
-        <v>13611976.269999998</v>
+        <v>12209290.929999994</v>
       </c>
       <c r="BQ114" s="2">
-        <v>24976033.570000008</v>
+        <v>23649594.650000002</v>
       </c>
       <c r="BR114" s="2">
-        <v>116101237.09999996</v>
+        <v>117455714.09999996</v>
       </c>
       <c r="BS114" s="2">
-        <v>10499143.74</v>
+        <v>9874695.9300000034</v>
       </c>
       <c r="BT114" s="2">
-        <v>19061288.989999998</v>
+        <v>17734409.579999994</v>
       </c>
       <c r="BU114" s="2">
-        <v>18841956.929999992</v>
+        <v>19052838.270000003</v>
       </c>
       <c r="BV114" s="2">
-        <v>47463937.01000002</v>
+        <v>47362894.150000006</v>
       </c>
     </row>
     <row r="115" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A115" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B115" s="2">
-        <v>515152957.15000057</v>
+        <v>534886107.3300004</v>
       </c>
       <c r="C115" s="2">
-        <v>71879063.320000008</v>
+        <v>73242489.009999976</v>
       </c>
       <c r="D115" s="2">
-        <v>30500697.48</v>
+        <v>28548627.350000001</v>
       </c>
       <c r="E115" s="2">
-        <v>14555730.130000003</v>
+        <v>14930192.970000001</v>
       </c>
       <c r="F115" s="2">
-        <v>23965083.030000001</v>
+        <v>21623587.619999997</v>
       </c>
       <c r="G115" s="2">
-        <v>9405133.2700000014</v>
+        <v>7659488.6099999994</v>
       </c>
       <c r="H115" s="2">
-        <v>11704353.000000002</v>
+        <v>11962223.530000005</v>
       </c>
       <c r="I115" s="2">
-        <v>34735468.5</v>
+        <v>34629732.209999993</v>
       </c>
       <c r="J115" s="2">
-        <v>20497004.919999998</v>
+        <v>18889786.68</v>
       </c>
       <c r="K115" s="2">
-        <v>77698315.089999959</v>
+        <v>76893350.479999989</v>
       </c>
       <c r="L115" s="2">
-        <v>12191118.690000003</v>
+        <v>11848961.309999999</v>
       </c>
       <c r="M115" s="2">
-        <v>45644544.079999983</v>
+        <v>47007624.789999999</v>
       </c>
       <c r="N115" s="2">
-        <v>6683839.7200000007</v>
+        <v>6393390.9100000001</v>
       </c>
       <c r="O115" s="2">
-        <v>18019610.880000003</v>
+        <v>18122397.500000004</v>
       </c>
       <c r="P115" s="2">
-        <v>26052385.180000015</v>
+        <v>25148368.600000009</v>
       </c>
       <c r="Q115" s="2">
-        <v>24945304.010000009</v>
+        <v>25557364.409999996</v>
       </c>
       <c r="R115" s="2">
-        <v>9128805.0300000012</v>
+        <v>8440136.25</v>
       </c>
       <c r="S115" s="2">
-        <v>169348918.75</v>
+        <v>177482642.49000013</v>
       </c>
       <c r="T115" s="2">
-        <v>26133678.900000013</v>
+        <v>23797889.030000001</v>
       </c>
       <c r="U115" s="2">
-        <v>10425719.090000002</v>
+        <v>10522252.370000001</v>
       </c>
       <c r="V115" s="2">
-        <v>40108308.680000007</v>
+        <v>40067839.379999995</v>
       </c>
       <c r="W115" s="2">
-        <v>21221430.79000001</v>
+        <v>21477660.490000006</v>
       </c>
       <c r="X115" s="2">
-        <v>34615178.360000007</v>
+        <v>33822068.840000004</v>
       </c>
       <c r="Y115" s="2">
-        <v>10858471.820000004</v>
+        <v>10176584.470000001</v>
       </c>
       <c r="Z115" s="2">
-        <v>51909806.600000009</v>
+        <v>41139918.449999996</v>
       </c>
       <c r="AA115" s="2">
-        <v>46184412.239999965</v>
+        <v>46647419.019999996</v>
       </c>
       <c r="AB115" s="2">
-        <v>37338992.970000014</v>
+        <v>38329763.11999999</v>
       </c>
       <c r="AC115" s="2">
-        <v>48429403.20000001</v>
+        <v>45395261.099999994</v>
       </c>
       <c r="AD115" s="2">
-        <v>2265397.5600000005</v>
+        <v>2097110.1400000001</v>
       </c>
       <c r="AE115" s="2">
-        <v>48526466.069999993</v>
+        <v>49774291.43999999</v>
       </c>
       <c r="AF115" s="2">
-        <v>9622637.8900000006</v>
+        <v>9596523.1600000001</v>
       </c>
       <c r="AG115" s="2">
-        <v>5292764.0999999996</v>
+        <v>4663373.83</v>
       </c>
       <c r="AH115" s="2">
-        <v>31092522.270000018</v>
+        <v>31434194.640000001</v>
       </c>
       <c r="AI115" s="2">
-        <v>25700644.810000002</v>
+        <v>24556061.350000001</v>
       </c>
       <c r="AJ115" s="2">
-        <v>104999710.56999996</v>
+        <v>106649146.68999997</v>
       </c>
       <c r="AK115" s="2">
-        <v>65707527.729999989</v>
+        <v>64048845.169999994</v>
       </c>
       <c r="AL115" s="2">
-        <v>27906469.629999999</v>
+        <v>27949594.309999987</v>
       </c>
       <c r="AM115" s="2">
-        <v>58118088.040000029</v>
+        <v>57187449.840000004</v>
       </c>
       <c r="AN115" s="2">
-        <v>17406571.710000001</v>
+        <v>17410809.709999993</v>
       </c>
       <c r="AO115" s="2">
-        <v>29813608.900000006</v>
+        <v>30884787.299999997</v>
       </c>
       <c r="AP115" s="2">
-        <v>37910713.729999989</v>
+        <v>36781469.299999997</v>
       </c>
       <c r="AQ115" s="2">
-        <v>94403355.190000057</v>
+        <v>95506342.789999947</v>
       </c>
       <c r="AR115" s="2">
-        <v>85932252.410000011</v>
+        <v>69417623.099999994</v>
       </c>
       <c r="AS115" s="2">
-        <v>4224782.78</v>
+        <v>4110688.7500000009</v>
       </c>
       <c r="AT115" s="2">
-        <v>20668696.279999997</v>
+        <v>21096897.029999997</v>
       </c>
       <c r="AU115" s="2">
-        <v>12313969.430000002</v>
+        <v>11626103.149999999</v>
       </c>
       <c r="AV115" s="2">
-        <v>35197108.500000015</v>
+        <v>30348564.249999993</v>
       </c>
       <c r="AW115" s="2">
-        <v>26213345.34</v>
+        <v>25472866.459999993</v>
       </c>
       <c r="AX115" s="2">
-        <v>21096399.770000003</v>
+        <v>20426109.539999992</v>
       </c>
       <c r="AY115" s="2">
-        <v>18746604.980000004</v>
+        <v>19207168.310000006</v>
       </c>
       <c r="AZ115" s="2">
-        <v>16106230.990000004</v>
+        <v>15481468.279999997</v>
       </c>
       <c r="BA115" s="2">
-        <v>54639706.770000003</v>
+        <v>57322879.809999987</v>
       </c>
       <c r="BB115" s="2">
-        <v>31156070.23</v>
+        <v>30988902.349999994</v>
       </c>
       <c r="BC115" s="2">
-        <v>19398048.539999995</v>
+        <v>19775029.059999999</v>
       </c>
       <c r="BD115" s="2">
-        <v>9584603.3499999978</v>
+        <v>9125283.0199999996</v>
       </c>
       <c r="BE115" s="2">
-        <v>18784942.380000003</v>
+        <v>17292608.319999997</v>
       </c>
       <c r="BF115" s="2">
-        <v>38010380.879999995</v>
+        <v>36614998.269999996</v>
       </c>
       <c r="BG115" s="2">
-        <v>5754318.3699999992</v>
+        <v>6101715.3700000001</v>
       </c>
       <c r="BH115" s="2">
-        <v>6120514.6100000003</v>
+        <v>6016785.4800000004</v>
       </c>
       <c r="BI115" s="2">
-        <v>10419334.92</v>
+        <v>10061539.189999999</v>
       </c>
       <c r="BJ115" s="2">
-        <v>75779627.390000015</v>
+        <v>76704990.060000002</v>
       </c>
       <c r="BK115" s="2">
-        <v>29642691.779999994</v>
+        <v>30556117.79000001</v>
       </c>
       <c r="BL115" s="2">
-        <v>6930663.2299999986</v>
+        <v>6397096.6900000004</v>
       </c>
       <c r="BM115" s="2">
-        <v>17886491.529999994</v>
+        <v>15093724.960000001</v>
       </c>
       <c r="BN115" s="2">
-        <v>82488220.539999992</v>
+        <v>86682627.920000046</v>
       </c>
       <c r="BO115" s="2">
-        <v>29945568.690000005</v>
+        <v>29525615.370000008</v>
       </c>
       <c r="BP115" s="2">
-        <v>13521880.589999996</v>
+        <v>13335639.110000003</v>
       </c>
       <c r="BQ115" s="2">
-        <v>25356346.520000007</v>
+        <v>24991775.499999993</v>
       </c>
       <c r="BR115" s="2">
-        <v>118160224.23999999</v>
+        <v>119549537.44000003</v>
       </c>
       <c r="BS115" s="2">
-        <v>10639739.560000001</v>
+        <v>10129172.1</v>
       </c>
       <c r="BT115" s="2">
-        <v>19270947.159999993</v>
+        <v>18313583.310000002</v>
       </c>
       <c r="BU115" s="2">
-        <v>19057881.060000002</v>
+        <v>18882544.489999998</v>
       </c>
       <c r="BV115" s="2">
-        <v>48264800.059999987</v>
+        <v>48018811.630000003</v>
       </c>
     </row>
     <row r="116" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A116" s="1" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B116" s="2">
-        <v>505284749.10000026</v>
+        <v>502743025.64000034</v>
       </c>
       <c r="C116" s="2">
-        <v>68245076.439999998</v>
+        <v>70046796.23999998</v>
       </c>
       <c r="D116" s="2">
-        <v>26823104.460000001</v>
+        <v>28676623.969999991</v>
       </c>
       <c r="E116" s="2">
-        <v>13828417.520000001</v>
+        <v>14719327.660000004</v>
       </c>
       <c r="F116" s="2">
-        <v>20490647.859999999</v>
+        <v>23045773.199999999</v>
       </c>
       <c r="G116" s="2">
-        <v>7185308.6599999992</v>
+        <v>9355233.4299999997</v>
       </c>
       <c r="H116" s="2">
-        <v>11139736.18</v>
+        <v>11877163.790000003</v>
       </c>
       <c r="I116" s="2">
-        <v>32234090.730000004</v>
+        <v>34775093.069999993</v>
       </c>
       <c r="J116" s="2">
-        <v>17754077.960000001</v>
+        <v>19537218.820000008</v>
       </c>
       <c r="K116" s="2">
-        <v>71560729.710000008</v>
+        <v>78389770.700000018</v>
       </c>
       <c r="L116" s="2">
-        <v>11420617.690000001</v>
+        <v>12296809.540000001</v>
       </c>
       <c r="M116" s="2">
-        <v>44486537.530000001</v>
+        <v>45864996.800000012</v>
       </c>
       <c r="N116" s="2">
-        <v>5875518.5999999996</v>
+        <v>6598023.709999999</v>
       </c>
       <c r="O116" s="2">
-        <v>17295895.670000002</v>
+        <v>17758089.930000003</v>
       </c>
       <c r="P116" s="2">
-        <v>23584005.34999999</v>
+        <v>25303105.260000002</v>
       </c>
       <c r="Q116" s="2">
-        <v>23585057.939999998</v>
+        <v>25005504.869999994</v>
       </c>
       <c r="R116" s="2">
-        <v>8092431.9700000007</v>
+        <v>9293327.6300000045</v>
       </c>
       <c r="S116" s="2">
-        <v>168048315.46000004</v>
+        <v>166696900.44000006</v>
       </c>
       <c r="T116" s="2">
-        <v>21687650.329999998</v>
+        <v>25458287.619999997</v>
       </c>
       <c r="U116" s="2">
-        <v>9724956.6000000015</v>
+        <v>10231581.74</v>
       </c>
       <c r="V116" s="2">
-        <v>37409028.709999993</v>
+        <v>40439192.539999999</v>
       </c>
       <c r="W116" s="2">
-        <v>19190250.539999995</v>
+        <v>20924979.960000001</v>
       </c>
       <c r="X116" s="2">
-        <v>32407326.640000001</v>
+        <v>33603714.630000003</v>
       </c>
       <c r="Y116" s="2">
-        <v>9300692.7500000019</v>
+        <v>10434864.949999997</v>
       </c>
       <c r="Z116" s="2">
-        <v>38697670.249999993</v>
+        <v>49436113.340000004</v>
       </c>
       <c r="AA116" s="2">
-        <v>43734083.289999999</v>
+        <v>46327168.609999999</v>
       </c>
       <c r="AB116" s="2">
-        <v>36274471.280000001</v>
+        <v>37582959.900000006</v>
       </c>
       <c r="AC116" s="2">
-        <v>41613854.270000003</v>
+        <v>47122976.469999984</v>
       </c>
       <c r="AD116" s="2">
-        <v>1927080.4800000002</v>
+        <v>2174897.7100000004</v>
       </c>
       <c r="AE116" s="2">
-        <v>46034764.769999996</v>
+        <v>48092046.75</v>
       </c>
       <c r="AF116" s="2">
-        <v>8971694.0600000005</v>
+        <v>9439597.620000001</v>
       </c>
       <c r="AG116" s="2">
-        <v>4800049.3599999994</v>
+        <v>4899099.5800000019</v>
       </c>
       <c r="AH116" s="2">
-        <v>28741314.040000003</v>
+        <v>30774682.539999999</v>
       </c>
       <c r="AI116" s="2">
-        <v>23269309.239999995</v>
+        <v>25128870.720000006</v>
       </c>
       <c r="AJ116" s="2">
-        <v>102737347.97</v>
+        <v>104491508.17999999</v>
       </c>
       <c r="AK116" s="2">
-        <v>58350524.479999982</v>
+        <v>66654116.399999969</v>
       </c>
       <c r="AL116" s="2">
-        <v>26543487.340000004</v>
+        <v>27240427.099999994</v>
       </c>
       <c r="AM116" s="2">
-        <v>53480913.629999995</v>
+        <v>57444884.829999991</v>
       </c>
       <c r="AN116" s="2">
-        <v>16245057.570000002</v>
+        <v>17358374.740000002</v>
       </c>
       <c r="AO116" s="2">
-        <v>29754849.369999997</v>
+        <v>29157734.030000001</v>
       </c>
       <c r="AP116" s="2">
-        <v>34572540.440000005</v>
+        <v>37309904.709999993</v>
       </c>
       <c r="AQ116" s="2">
-        <v>89178640.519999981</v>
+        <v>92325934.429999992</v>
       </c>
       <c r="AR116" s="2">
-        <v>69123402.369999975</v>
+        <v>80009533.659999996</v>
       </c>
       <c r="AS116" s="2">
-        <v>3781359.3799999994</v>
+        <v>4104761.8200000003</v>
       </c>
       <c r="AT116" s="2">
-        <v>20182213.41</v>
+        <v>20105326.350000001</v>
       </c>
       <c r="AU116" s="2">
-        <v>11157004.430000003</v>
+        <v>12141925.199999999</v>
       </c>
       <c r="AV116" s="2">
-        <v>28627373.109999996</v>
+        <v>33668914.219999999</v>
       </c>
       <c r="AW116" s="2">
-        <v>23291011.039999999</v>
+        <v>25848842.090000018</v>
       </c>
       <c r="AX116" s="2">
-        <v>18804333</v>
+        <v>20786824.020000003</v>
       </c>
       <c r="AY116" s="2">
-        <v>18389978.669999998</v>
+        <v>18853646.16</v>
       </c>
       <c r="AZ116" s="2">
-        <v>14164352.480000002</v>
+        <v>15606275.770000007</v>
       </c>
       <c r="BA116" s="2">
-        <v>51073313.000000015</v>
+        <v>56143001.770000011</v>
       </c>
       <c r="BB116" s="2">
-        <v>28629911.609999999</v>
+        <v>31644325.140000015</v>
       </c>
       <c r="BC116" s="2">
-        <v>18728382.719999999</v>
+        <v>19208529.590000004</v>
       </c>
       <c r="BD116" s="2">
-        <v>8498523.3800000008</v>
+        <v>9270382.7499999963</v>
       </c>
       <c r="BE116" s="2">
-        <v>15827956.16</v>
+        <v>17869948.079999998</v>
       </c>
       <c r="BF116" s="2">
-        <v>34497767.770000011</v>
+        <v>37291732.400000006</v>
       </c>
       <c r="BG116" s="2">
-        <v>5305920.040000001</v>
+        <v>5774230.7499999991</v>
       </c>
       <c r="BH116" s="2">
-        <v>5291877.8099999996</v>
+        <v>6066088.0200000005</v>
       </c>
       <c r="BI116" s="2">
-        <v>9174684.5799999982</v>
+        <v>10341245.050000004</v>
       </c>
       <c r="BJ116" s="2">
-        <v>71875955.079999968</v>
+        <v>75607049.63000001</v>
       </c>
       <c r="BK116" s="2">
-        <v>28655772.469999984</v>
+        <v>29655762.439999998</v>
       </c>
       <c r="BL116" s="2">
-        <v>5779784.9499999993</v>
+        <v>6872841.9799999986</v>
       </c>
       <c r="BM116" s="2">
-        <v>14896477.270000001</v>
+        <v>16814627.929999996</v>
       </c>
       <c r="BN116" s="2">
-        <v>82456382.25</v>
+        <v>82998415.400000036</v>
       </c>
       <c r="BO116" s="2">
-        <v>27934743.510000002</v>
+        <v>29898043.060000002</v>
       </c>
       <c r="BP116" s="2">
-        <v>12156538.540000003</v>
+        <v>13611976.269999998</v>
       </c>
       <c r="BQ116" s="2">
-        <v>22731783.039999999</v>
+        <v>24976033.570000008</v>
       </c>
       <c r="BR116" s="2">
-        <v>112106661.54999998</v>
+        <v>116101237.09999996</v>
       </c>
       <c r="BS116" s="2">
-        <v>9421385.5</v>
+        <v>10502113.08</v>
       </c>
       <c r="BT116" s="2">
-        <v>17371249.780000001</v>
+        <v>19061288.99000001</v>
       </c>
       <c r="BU116" s="2">
-        <v>17945943.470000003</v>
+        <v>18841956.929999996</v>
       </c>
       <c r="BV116" s="2">
-        <v>44982186.659999989</v>
+        <v>47463937.010000005</v>
       </c>
     </row>
     <row r="117" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B117" s="2">
-        <v>529825660.95000041</v>
+        <v>515152957.15000057</v>
       </c>
       <c r="C117" s="2">
-        <v>71505332.849999934</v>
+        <v>71879063.320000008</v>
       </c>
       <c r="D117" s="2">
-        <v>27565271.650000013</v>
+        <v>30502112.920000009</v>
       </c>
       <c r="E117" s="2">
-        <v>14743413.02</v>
+        <v>14555730.130000003</v>
       </c>
       <c r="F117" s="2">
-        <v>21458054.659999989</v>
+        <v>23965083.030000001</v>
       </c>
       <c r="G117" s="2">
-        <v>7262594.1399999987</v>
+        <v>9405133.2700000014</v>
       </c>
       <c r="H117" s="2">
-        <v>11442574.450000003</v>
+        <v>11704353.000000002</v>
       </c>
       <c r="I117" s="2">
-        <v>33421468.510000002</v>
+        <v>34735468.5</v>
       </c>
       <c r="J117" s="2">
-        <v>18205945.229999997</v>
+        <v>20497004.919999998</v>
       </c>
       <c r="K117" s="2">
-        <v>73744085.739999995</v>
+        <v>77698315.089999959</v>
       </c>
       <c r="L117" s="2">
-        <v>11993337.270000003</v>
+        <v>12191118.690000003</v>
       </c>
       <c r="M117" s="2">
-        <v>46443285.109999977</v>
+        <v>45644544.079999983</v>
       </c>
       <c r="N117" s="2">
-        <v>6222605.3699999992</v>
+        <v>6683839.7200000016</v>
       </c>
       <c r="O117" s="2">
-        <v>18044139.590000004</v>
+        <v>18019610.880000003</v>
       </c>
       <c r="P117" s="2">
-        <v>24405606.389999993</v>
+        <v>26052385.180000015</v>
       </c>
       <c r="Q117" s="2">
-        <v>25297141.060000002</v>
+        <v>24945304.010000009</v>
       </c>
       <c r="R117" s="2">
-        <v>8048951.0399999982</v>
+        <v>9128805.0300000012</v>
       </c>
       <c r="S117" s="2">
-        <v>174778707.55999994</v>
+        <v>169348918.75</v>
       </c>
       <c r="T117" s="2">
-        <v>22516243.969999999</v>
+        <v>26133678.900000013</v>
       </c>
       <c r="U117" s="2">
-        <v>10272109.640000001</v>
+        <v>10425719.090000002</v>
       </c>
       <c r="V117" s="2">
-        <v>39409908.809999987</v>
+        <v>40108308.680000015</v>
       </c>
       <c r="W117" s="2">
-        <v>20027842.009999998</v>
+        <v>21221430.790000018</v>
       </c>
       <c r="X117" s="2">
-        <v>33508821.210000023</v>
+        <v>34615178.360000007</v>
       </c>
       <c r="Y117" s="2">
-        <v>9613232.8200000003</v>
+        <v>10858471.820000004</v>
       </c>
       <c r="Z117" s="2">
-        <v>39506891.350000001</v>
+        <v>51909806.600000009</v>
       </c>
       <c r="AA117" s="2">
-        <v>45816857.48999998</v>
+        <v>46184412.239999965</v>
       </c>
       <c r="AB117" s="2">
-        <v>38462209.640000001</v>
+        <v>37338992.970000014</v>
       </c>
       <c r="AC117" s="2">
-        <v>42268401.399999991</v>
+        <v>48429403.199999996</v>
       </c>
       <c r="AD117" s="2">
-        <v>1978116.9700000007</v>
+        <v>2265397.5600000005</v>
       </c>
       <c r="AE117" s="2">
-        <v>48154329.589999989</v>
+        <v>48526466.069999993</v>
       </c>
       <c r="AF117" s="2">
-        <v>9423330.0599999987</v>
+        <v>9622637.8900000006</v>
       </c>
       <c r="AG117" s="2">
-        <v>5225490.51</v>
+        <v>5288437.6099999994</v>
       </c>
       <c r="AH117" s="2">
-        <v>29929953.659999996</v>
+        <v>31092522.270000018</v>
       </c>
       <c r="AI117" s="2">
-        <v>23628396.539999999</v>
+        <v>25700644.810000002</v>
       </c>
       <c r="AJ117" s="2">
-        <v>107529231.03999998</v>
+        <v>104999710.57000001</v>
       </c>
       <c r="AK117" s="2">
-        <v>61228870.790000021</v>
+        <v>65707527.729999982</v>
       </c>
       <c r="AL117" s="2">
-        <v>27599584.449999988</v>
+        <v>27906469.629999999</v>
       </c>
       <c r="AM117" s="2">
-        <v>56212788.780000001</v>
+        <v>58118088.040000029</v>
       </c>
       <c r="AN117" s="2">
-        <v>17516391.860000007</v>
+        <v>17406571.710000001</v>
       </c>
       <c r="AO117" s="2">
-        <v>31506694.02</v>
+        <v>29813608.900000006</v>
       </c>
       <c r="AP117" s="2">
-        <v>36541904.420000002</v>
+        <v>37910713.729999989</v>
       </c>
       <c r="AQ117" s="2">
-        <v>92347360.030000031</v>
+        <v>94403355.190000057</v>
       </c>
       <c r="AR117" s="2">
-        <v>71185363.189999983</v>
+        <v>85932252.410000011</v>
       </c>
       <c r="AS117" s="2">
-        <v>4001704.9600000009</v>
+        <v>4224782.78</v>
       </c>
       <c r="AT117" s="2">
-        <v>21661258.040000003</v>
+        <v>20668696.279999997</v>
       </c>
       <c r="AU117" s="2">
-        <v>11514905.169999998</v>
+        <v>12313969.43</v>
       </c>
       <c r="AV117" s="2">
-        <v>28727798.000000004</v>
+        <v>35197108.500000015</v>
       </c>
       <c r="AW117" s="2">
-        <v>24238073.349999983</v>
+        <v>26213345.34</v>
       </c>
       <c r="AX117" s="2">
-        <v>19831318.45000001</v>
+        <v>21096399.770000007</v>
       </c>
       <c r="AY117" s="2">
-        <v>18887071.690000001</v>
+        <v>18746604.980000004</v>
       </c>
       <c r="AZ117" s="2">
-        <v>14800599.720000001</v>
+        <v>16106230.990000004</v>
       </c>
       <c r="BA117" s="2">
-        <v>53119027.330000006</v>
+        <v>54639706.770000003</v>
       </c>
       <c r="BB117" s="2">
-        <v>30280388.490000002</v>
+        <v>31156070.23</v>
       </c>
       <c r="BC117" s="2">
-        <v>20011346.739999998</v>
+        <v>19398048.539999995</v>
       </c>
       <c r="BD117" s="2">
-        <v>9025509.5799999982</v>
+        <v>9584603.3499999978</v>
       </c>
       <c r="BE117" s="2">
-        <v>16221765.95000001</v>
+        <v>18784942.380000003</v>
       </c>
       <c r="BF117" s="2">
-        <v>35482600.650000013</v>
+        <v>38010380.879999995</v>
       </c>
       <c r="BG117" s="2">
-        <v>5482042.629999998</v>
+        <v>5754318.3699999992</v>
       </c>
       <c r="BH117" s="2">
-        <v>5589110.2300000004</v>
+        <v>6120514.6100000003</v>
       </c>
       <c r="BI117" s="2">
-        <v>9645565.7899999972</v>
+        <v>10419334.92</v>
       </c>
       <c r="BJ117" s="2">
-        <v>74599667.090000018</v>
+        <v>75779627.390000015</v>
       </c>
       <c r="BK117" s="2">
-        <v>29691188.520000011</v>
+        <v>29642691.780000009</v>
       </c>
       <c r="BL117" s="2">
-        <v>5868192.4699999988</v>
+        <v>6930663.2299999986</v>
       </c>
       <c r="BM117" s="2">
-        <v>14937774.09</v>
+        <v>17886491.529999994</v>
       </c>
       <c r="BN117" s="2">
-        <v>85870344.630000025</v>
+        <v>82488220.539999992</v>
       </c>
       <c r="BO117" s="2">
-        <v>29051442.350000005</v>
+        <v>29945568.689999994</v>
       </c>
       <c r="BP117" s="2">
-        <v>12735641.909999996</v>
+        <v>13521880.589999996</v>
       </c>
       <c r="BQ117" s="2">
-        <v>23481025.149999991</v>
+        <v>25356346.520000007</v>
       </c>
       <c r="BR117" s="2">
-        <v>116369707.67000008</v>
+        <v>118160224.23999999</v>
       </c>
       <c r="BS117" s="2">
-        <v>9922869.6900000013</v>
+        <v>10642650.609999999</v>
       </c>
       <c r="BT117" s="2">
-        <v>17802047.709999993</v>
+        <v>19270947.16</v>
       </c>
       <c r="BU117" s="2">
-        <v>18574948.820000004</v>
+        <v>19057881.060000006</v>
       </c>
       <c r="BV117" s="2">
-        <v>46242820.459999986</v>
+        <v>48264800.060000002</v>
       </c>
     </row>
     <row r="118" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A118" s="1" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B118" s="2">
-        <v>527418216.04000008</v>
+        <v>505284749.1000002</v>
       </c>
       <c r="C118" s="2">
-        <v>71418255.339999944</v>
+        <v>68245076.439999983</v>
       </c>
       <c r="D118" s="2">
-        <v>26916071.54000001</v>
+        <v>26824147.400000002</v>
       </c>
       <c r="E118" s="2">
-        <v>14278089.970000003</v>
+        <v>13828417.52</v>
       </c>
       <c r="F118" s="2">
-        <v>20292475.900000006</v>
+        <v>20490647.859999988</v>
       </c>
       <c r="G118" s="2">
-        <v>6402505.4900000012</v>
+        <v>7185308.6599999992</v>
       </c>
       <c r="H118" s="2">
-        <v>10985035.07</v>
+        <v>11139736.18</v>
       </c>
       <c r="I118" s="2">
-        <v>32617374.349999998</v>
+        <v>32234090.730000012</v>
       </c>
       <c r="J118" s="2">
-        <v>18097522.02</v>
+        <v>17754077.959999993</v>
       </c>
       <c r="K118" s="2">
-        <v>71444395.450000018</v>
+        <v>71560729.710000008</v>
       </c>
       <c r="L118" s="2">
-        <v>11345583.569999998</v>
+        <v>11420617.689999999</v>
       </c>
       <c r="M118" s="2">
-        <v>45269038.330000013</v>
+        <v>44486537.529999986</v>
       </c>
       <c r="N118" s="2">
-        <v>5559423.2399999993</v>
+        <v>5875518.5999999996</v>
       </c>
       <c r="O118" s="2">
-        <v>17327437.379999999</v>
+        <v>17295895.670000002</v>
       </c>
       <c r="P118" s="2">
-        <v>23589461.769999992</v>
+        <v>23584005.34999999</v>
       </c>
       <c r="Q118" s="2">
-        <v>24549395.43</v>
+        <v>23585057.940000005</v>
       </c>
       <c r="R118" s="2">
-        <v>7471225.2600000016</v>
+        <v>8092431.9699999979</v>
       </c>
       <c r="S118" s="2">
-        <v>173410491.28000003</v>
+        <v>168048315.46000004</v>
       </c>
       <c r="T118" s="2">
-        <v>21169474.450000003</v>
+        <v>21687650.329999991</v>
       </c>
       <c r="U118" s="2">
-        <v>9986015.5300000012</v>
+        <v>9724956.5999999978</v>
       </c>
       <c r="V118" s="2">
-        <v>38049648.849999994</v>
+        <v>37409028.709999986</v>
       </c>
       <c r="W118" s="2">
-        <v>18468740.849999998</v>
+        <v>19190250.539999999</v>
       </c>
       <c r="X118" s="2">
-        <v>32494785.010000002</v>
+        <v>32407326.639999989</v>
       </c>
       <c r="Y118" s="2">
-        <v>8774988.8500000034</v>
+        <v>9300692.7500000019</v>
       </c>
       <c r="Z118" s="2">
-        <v>38342970.609999985</v>
+        <v>38697670.25</v>
       </c>
       <c r="AA118" s="2">
-        <v>44447121.770000018</v>
+        <v>43734083.289999977</v>
       </c>
       <c r="AB118" s="2">
-        <v>36378239.719999999</v>
+        <v>36274471.279999994</v>
       </c>
       <c r="AC118" s="2">
-        <v>40927399.250000015</v>
+        <v>41613854.270000011</v>
       </c>
       <c r="AD118" s="2">
-        <v>1831960.5200000003</v>
+        <v>1927080.4799999995</v>
       </c>
       <c r="AE118" s="2">
-        <v>48058803.109999985</v>
+        <v>46034764.770000003</v>
       </c>
       <c r="AF118" s="2">
-        <v>9000990.5600000024</v>
+        <v>8971694.0600000042</v>
       </c>
       <c r="AG118" s="2">
-        <v>4920159.2400000021</v>
+        <v>4796657.5399999991</v>
       </c>
       <c r="AH118" s="2">
-        <v>29417499.809999999</v>
+        <v>28741314.039999995</v>
       </c>
       <c r="AI118" s="2">
-        <v>22865633.390000001</v>
+        <v>23269309.239999998</v>
       </c>
       <c r="AJ118" s="2">
-        <v>107082426.15000004</v>
+        <v>102737347.97</v>
       </c>
       <c r="AK118" s="2">
-        <v>58442942.269999996</v>
+        <v>58350524.479999989</v>
       </c>
       <c r="AL118" s="2">
-        <v>27585609.659999996</v>
+        <v>26543487.339999996</v>
       </c>
       <c r="AM118" s="2">
-        <v>54832617.050000012</v>
+        <v>53480913.629999995</v>
       </c>
       <c r="AN118" s="2">
-        <v>16790223.420000002</v>
+        <v>16245057.57</v>
       </c>
       <c r="AO118" s="2">
-        <v>30507958.760000002</v>
+        <v>29754849.370000001</v>
       </c>
       <c r="AP118" s="2">
-        <v>36087551.009999998</v>
+        <v>34572540.439999998</v>
       </c>
       <c r="AQ118" s="2">
-        <v>91795901.230000064</v>
+        <v>89178640.520000011</v>
       </c>
       <c r="AR118" s="2">
-        <v>66214737.469999991</v>
+        <v>69123402.36999996</v>
       </c>
       <c r="AS118" s="2">
-        <v>3664884.0500000007</v>
+        <v>3781359.38</v>
       </c>
       <c r="AT118" s="2">
-        <v>21469782.660000004</v>
+        <v>20182213.409999996</v>
       </c>
       <c r="AU118" s="2">
-        <v>10702654.030000001</v>
+        <v>11157004.430000002</v>
       </c>
       <c r="AV118" s="2">
-        <v>27655375.519999988</v>
+        <v>28627373.109999996</v>
       </c>
       <c r="AW118" s="2">
-        <v>23035410.97000001</v>
+        <v>23291011.039999999</v>
       </c>
       <c r="AX118" s="2">
-        <v>19015199.510000005</v>
+        <v>18804332.999999993</v>
       </c>
       <c r="AY118" s="2">
-        <v>18443572.180000007</v>
+        <v>18389978.669999994</v>
       </c>
       <c r="AZ118" s="2">
-        <v>13705537.810000002</v>
+        <v>14164352.480000002</v>
       </c>
       <c r="BA118" s="2">
-        <v>52180546.519999988</v>
+        <v>51073313.00000003</v>
       </c>
       <c r="BB118" s="2">
-        <v>28492358.339999989</v>
+        <v>28629911.609999999</v>
       </c>
       <c r="BC118" s="2">
-        <v>19696199.160000008</v>
+        <v>18728382.719999999</v>
       </c>
       <c r="BD118" s="2">
-        <v>8546423.5700000003</v>
+        <v>8498523.379999999</v>
       </c>
       <c r="BE118" s="2">
-        <v>15387784.110000005</v>
+        <v>15827956.160000008</v>
       </c>
       <c r="BF118" s="2">
-        <v>34556186.160000004</v>
+        <v>34497767.770000003</v>
       </c>
       <c r="BG118" s="2">
-        <v>5027172.5699999984</v>
+        <v>5305920.040000001</v>
       </c>
       <c r="BH118" s="2">
-        <v>5085870.21</v>
+        <v>5291877.8100000005</v>
       </c>
       <c r="BI118" s="2">
-        <v>9116097.6499999985</v>
+        <v>9174684.5799999982</v>
       </c>
       <c r="BJ118" s="2">
-        <v>75064813.219999999</v>
+        <v>71875955.079999983</v>
       </c>
       <c r="BK118" s="2">
-        <v>29583959.38000001</v>
+        <v>28655772.469999991</v>
       </c>
       <c r="BL118" s="2">
-        <v>5507360.6599999983</v>
+        <v>5779784.9499999993</v>
       </c>
       <c r="BM118" s="2">
-        <v>14601122.48</v>
+        <v>14896477.270000003</v>
       </c>
       <c r="BN118" s="2">
-        <v>84838407.98999995</v>
+        <v>82456382.249999985</v>
       </c>
       <c r="BO118" s="2">
-        <v>27751570.840000004</v>
+        <v>27934743.510000005</v>
       </c>
       <c r="BP118" s="2">
-        <v>12542993.860000001</v>
+        <v>12156538.539999999</v>
       </c>
       <c r="BQ118" s="2">
-        <v>22313419.909999989</v>
+        <v>22731783.039999995</v>
       </c>
       <c r="BR118" s="2">
-        <v>116914205.14999995</v>
+        <v>112106661.54999998</v>
       </c>
       <c r="BS118" s="2">
-        <v>9223007.3200000003</v>
+        <v>9423734.379999999</v>
       </c>
       <c r="BT118" s="2">
-        <v>17417553.149999999</v>
+        <v>17371249.780000001</v>
       </c>
       <c r="BU118" s="2">
-        <v>17630330.640000004</v>
+        <v>17945943.469999999</v>
       </c>
       <c r="BV118" s="2">
-        <v>47131799.819999993</v>
+        <v>44982186.659999982</v>
       </c>
     </row>
     <row r="119" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A119" s="1" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B119" s="2">
-        <v>588876742.64000034</v>
+        <v>529825660.95000041</v>
       </c>
       <c r="C119" s="2">
-        <v>82123779.439999968</v>
+        <v>71505332.849999964</v>
       </c>
       <c r="D119" s="2">
-        <v>31455292.179999985</v>
+        <v>27566450.550000012</v>
       </c>
       <c r="E119" s="2">
-        <v>16381843.550000008</v>
+        <v>14743413.020000001</v>
       </c>
       <c r="F119" s="2">
-        <v>24524948.580000002</v>
+        <v>21458054.66</v>
       </c>
       <c r="G119" s="2">
-        <v>6842364.7199999988</v>
+        <v>7262594.1400000015</v>
       </c>
       <c r="H119" s="2">
-        <v>12054046.999999998</v>
+        <v>11442574.450000001</v>
       </c>
       <c r="I119" s="2">
-        <v>38186977.630000018</v>
+        <v>33421468.510000005</v>
       </c>
       <c r="J119" s="2">
-        <v>21357371.449999996</v>
+        <v>18205945.23</v>
       </c>
       <c r="K119" s="2">
-        <v>81409628.430000007</v>
+        <v>73744085.739999965</v>
       </c>
       <c r="L119" s="2">
-        <v>12916596.249999998</v>
+        <v>11993337.270000003</v>
       </c>
       <c r="M119" s="2">
-        <v>49335030.089999996</v>
+        <v>46443285.109999999</v>
       </c>
       <c r="N119" s="2">
-        <v>6387320.5400000019</v>
+        <v>6222605.3699999992</v>
       </c>
       <c r="O119" s="2">
-        <v>19260635.019999996</v>
+        <v>18044139.590000004</v>
       </c>
       <c r="P119" s="2">
-        <v>28007756.659999996</v>
+        <v>24405606.390000001</v>
       </c>
       <c r="Q119" s="2">
-        <v>27524356.029999997</v>
+        <v>25297141.059999999</v>
       </c>
       <c r="R119" s="2">
-        <v>7203792.3199999984</v>
+        <v>8048951.0399999991</v>
       </c>
       <c r="S119" s="2">
-        <v>198807035.08999997</v>
+        <v>174778707.55999994</v>
       </c>
       <c r="T119" s="2">
-        <v>24483804.189999994</v>
+        <v>22516243.970000003</v>
       </c>
       <c r="U119" s="2">
-        <v>11631285.84</v>
+        <v>10272109.640000001</v>
       </c>
       <c r="V119" s="2">
-        <v>44147714.240000017</v>
+        <v>39409908.81000001</v>
       </c>
       <c r="W119" s="2">
-        <v>20201184.230000004</v>
+        <v>20027842.009999998</v>
       </c>
       <c r="X119" s="2">
-        <v>38120428.249999978</v>
+        <v>33508821.210000001</v>
       </c>
       <c r="Y119" s="2">
-        <v>10107977.290000001</v>
+        <v>9613232.8200000003</v>
       </c>
       <c r="Z119" s="2">
-        <v>47435211.589999989</v>
+        <v>39506891.350000001</v>
       </c>
       <c r="AA119" s="2">
-        <v>50969757.440000005</v>
+        <v>45816857.490000017</v>
       </c>
       <c r="AB119" s="2">
-        <v>39984471.11999999</v>
+        <v>38462209.640000008</v>
       </c>
       <c r="AC119" s="2">
-        <v>47497857.339999996</v>
+        <v>42268401.399999991</v>
       </c>
       <c r="AD119" s="2">
-        <v>2172911.1999999997</v>
+        <v>1978116.9700000004</v>
       </c>
       <c r="AE119" s="2">
-        <v>55149152.769999981</v>
+        <v>48154329.589999981</v>
       </c>
       <c r="AF119" s="2">
-        <v>10236328.91</v>
+        <v>9423330.0600000024</v>
       </c>
       <c r="AG119" s="2">
-        <v>5310240.8099999987</v>
+        <v>5220501.629999999</v>
       </c>
       <c r="AH119" s="2">
-        <v>32099647.169999998</v>
+        <v>29929953.659999996</v>
       </c>
       <c r="AI119" s="2">
-        <v>27679734.359999999</v>
+        <v>23628396.539999999</v>
       </c>
       <c r="AJ119" s="2">
-        <v>120920173.49999997</v>
+        <v>107529231.03999999</v>
       </c>
       <c r="AK119" s="2">
-        <v>67913046.720000014</v>
+        <v>61228870.789999992</v>
       </c>
       <c r="AL119" s="2">
-        <v>31635484.310000002</v>
+        <v>27599584.449999992</v>
       </c>
       <c r="AM119" s="2">
-        <v>62705146.379999988</v>
+        <v>56212788.780000016</v>
       </c>
       <c r="AN119" s="2">
-        <v>19304884.539999999</v>
+        <v>17516391.859999999</v>
       </c>
       <c r="AO119" s="2">
-        <v>32138971.599999994</v>
+        <v>31506694.019999996</v>
       </c>
       <c r="AP119" s="2">
-        <v>38921965.68</v>
+        <v>36541904.419999987</v>
       </c>
       <c r="AQ119" s="2">
-        <v>105036558.10000007</v>
+        <v>92347360.030000016</v>
       </c>
       <c r="AR119" s="2">
-        <v>79247913.140000001</v>
+        <v>71185363.189999968</v>
       </c>
       <c r="AS119" s="2">
-        <v>4214005.4000000004</v>
+        <v>4001704.9600000004</v>
       </c>
       <c r="AT119" s="2">
-        <v>23319868.699999996</v>
+        <v>21661258.039999999</v>
       </c>
       <c r="AU119" s="2">
-        <v>12723699.960000001</v>
+        <v>11514905.169999996</v>
       </c>
       <c r="AV119" s="2">
-        <v>30751558.830000002</v>
+        <v>28727797.999999993</v>
       </c>
       <c r="AW119" s="2">
-        <v>26874937.199999996</v>
+        <v>24238073.349999987</v>
       </c>
       <c r="AX119" s="2">
-        <v>21893738.059999991</v>
+        <v>19831318.450000003</v>
       </c>
       <c r="AY119" s="2">
-        <v>21519018.25</v>
+        <v>18887071.689999998</v>
       </c>
       <c r="AZ119" s="2">
-        <v>16186688.280000005</v>
+        <v>14800599.720000003</v>
       </c>
       <c r="BA119" s="2">
-        <v>56583185.400000021</v>
+        <v>53119027.329999998</v>
       </c>
       <c r="BB119" s="2">
-        <v>30894319.910000004</v>
+        <v>30280388.490000002</v>
       </c>
       <c r="BC119" s="2">
-        <v>23226013.919999994</v>
+        <v>20011346.740000002</v>
       </c>
       <c r="BD119" s="2">
-        <v>10344552.049999999</v>
+        <v>9025509.5799999982</v>
       </c>
       <c r="BE119" s="2">
-        <v>18222242.32</v>
+        <v>16221765.950000007</v>
       </c>
       <c r="BF119" s="2">
-        <v>40574213.369999982</v>
+        <v>35482600.650000006</v>
       </c>
       <c r="BG119" s="2">
-        <v>5397526.1299999999</v>
+        <v>5482042.6299999999</v>
       </c>
       <c r="BH119" s="2">
-        <v>6236559.1500000004</v>
+        <v>5589110.2300000004</v>
       </c>
       <c r="BI119" s="2">
-        <v>11231374.08</v>
+        <v>9645565.7900000028</v>
       </c>
       <c r="BJ119" s="2">
-        <v>84418970.929999977</v>
+        <v>74599667.090000004</v>
       </c>
       <c r="BK119" s="2">
-        <v>33278564.32</v>
+        <v>29691188.519999996</v>
       </c>
       <c r="BL119" s="2">
-        <v>5966000.8200000003</v>
+        <v>5868192.4699999988</v>
       </c>
       <c r="BM119" s="2">
-        <v>17737896.460000001</v>
+        <v>14937774.09</v>
       </c>
       <c r="BN119" s="2">
-        <v>96535462.119999975</v>
+        <v>85870344.63000001</v>
       </c>
       <c r="BO119" s="2">
-        <v>32378300.640000001</v>
+        <v>29051442.349999994</v>
       </c>
       <c r="BP119" s="2">
-        <v>14269637.619999997</v>
+        <v>12735641.909999996</v>
       </c>
       <c r="BQ119" s="2">
-        <v>26319291.870000008</v>
+        <v>23481025.149999995</v>
       </c>
       <c r="BR119" s="2">
-        <v>130998723.21999997</v>
+        <v>116369707.67000005</v>
       </c>
       <c r="BS119" s="2">
-        <v>10193374.789999997</v>
+        <v>9926679.6699999999</v>
       </c>
       <c r="BT119" s="2">
-        <v>19877641.110000007</v>
+        <v>17802047.709999997</v>
       </c>
       <c r="BU119" s="2">
-        <v>19486115.749999996</v>
+        <v>18574948.819999997</v>
       </c>
       <c r="BV119" s="2">
-        <v>54088286.940000005</v>
+        <v>46242820.460000001</v>
       </c>
     </row>
     <row r="120" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A120" s="1" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B120" s="2">
-        <v>459349279.58000004</v>
+        <v>527418216.04000008</v>
       </c>
       <c r="C120" s="2">
-        <v>62979933.969999984</v>
+        <v>71418255.339999944</v>
       </c>
       <c r="D120" s="2">
-        <v>22995506.809999995</v>
+        <v>26917193.140000004</v>
       </c>
       <c r="E120" s="2">
-        <v>12247448.690000001</v>
+        <v>14278089.970000003</v>
       </c>
       <c r="F120" s="2">
-        <v>20006641.030000001</v>
+        <v>20292475.900000006</v>
       </c>
       <c r="G120" s="2">
-        <v>5417671.4899999993</v>
+        <v>6402505.4900000012</v>
       </c>
       <c r="H120" s="2">
-        <v>8916833.0500000007</v>
+        <v>10985035.07</v>
       </c>
       <c r="I120" s="2">
-        <v>27866207.979999993</v>
+        <v>32617374.349999998</v>
       </c>
       <c r="J120" s="2">
-        <v>16208451.740000002</v>
+        <v>18097522.02</v>
       </c>
       <c r="K120" s="2">
-        <v>59631993.520000011</v>
+        <v>71444395.450000018</v>
       </c>
       <c r="L120" s="2">
-        <v>9405203.1799999997</v>
+        <v>11345583.569999998</v>
       </c>
       <c r="M120" s="2">
-        <v>37283040.490000002</v>
+        <v>45269038.330000013</v>
       </c>
       <c r="N120" s="2">
-        <v>4849895.03</v>
+        <v>5559423.2399999993</v>
       </c>
       <c r="O120" s="2">
-        <v>15792804.330000004</v>
+        <v>17327437.379999999</v>
       </c>
       <c r="P120" s="2">
-        <v>20591811.819999993</v>
+        <v>23589461.769999992</v>
       </c>
       <c r="Q120" s="2">
-        <v>20706816.089999996</v>
+        <v>24549395.43</v>
       </c>
       <c r="R120" s="2">
-        <v>5972078.209999999</v>
+        <v>7471225.2600000016</v>
       </c>
       <c r="S120" s="2">
-        <v>149067573.63000005</v>
+        <v>173410491.28000003</v>
       </c>
       <c r="T120" s="2">
-        <v>19151641.739999998</v>
+        <v>21169474.450000003</v>
       </c>
       <c r="U120" s="2">
-        <v>8918700.3999999985</v>
+        <v>9986015.5300000012</v>
       </c>
       <c r="V120" s="2">
-        <v>33235225.299999997</v>
+        <v>38049648.849999987</v>
       </c>
       <c r="W120" s="2">
-        <v>16034719.630000001</v>
+        <v>18468740.850000001</v>
       </c>
       <c r="X120" s="2">
-        <v>27514476.219999999</v>
+        <v>32494785.010000002</v>
       </c>
       <c r="Y120" s="2">
-        <v>7970426.7100000009</v>
+        <v>8774988.8500000034</v>
       </c>
       <c r="Z120" s="2">
-        <v>43751820.300000004</v>
+        <v>38342970.609999985</v>
       </c>
       <c r="AA120" s="2">
-        <v>38088199.620000005</v>
+        <v>44447121.770000018</v>
       </c>
       <c r="AB120" s="2">
-        <v>30897828.140000001</v>
+        <v>36378239.719999999</v>
       </c>
       <c r="AC120" s="2">
-        <v>35593644.599999994</v>
+        <v>40927399.250000007</v>
       </c>
       <c r="AD120" s="2">
-        <v>1732563.7399999998</v>
+        <v>1831960.5200000003</v>
       </c>
       <c r="AE120" s="2">
-        <v>41298490.369999982</v>
+        <v>48058803.109999985</v>
       </c>
       <c r="AF120" s="2">
-        <v>7488422.2699999996</v>
+        <v>9000990.5600000024</v>
       </c>
       <c r="AG120" s="2">
-        <v>4306611.7799999993</v>
+        <v>4918876.6400000025</v>
       </c>
       <c r="AH120" s="2">
-        <v>24560628.089999996</v>
+        <v>29417499.809999999</v>
       </c>
       <c r="AI120" s="2">
-        <v>20297905.57</v>
+        <v>22865633.390000001</v>
       </c>
       <c r="AJ120" s="2">
-        <v>90321842.649999976</v>
+        <v>107082426.15000005</v>
       </c>
       <c r="AK120" s="2">
-        <v>50787994.449999996</v>
+        <v>58442942.269999966</v>
       </c>
       <c r="AL120" s="2">
-        <v>22678211.450000007</v>
+        <v>27585609.659999996</v>
       </c>
       <c r="AM120" s="2">
-        <v>46556988.280000001</v>
+        <v>54832617.050000012</v>
       </c>
       <c r="AN120" s="2">
-        <v>13989348.09</v>
+        <v>16790223.420000002</v>
       </c>
       <c r="AO120" s="2">
-        <v>24689844.57</v>
+        <v>30507958.760000002</v>
       </c>
       <c r="AP120" s="2">
-        <v>29103704.630000003</v>
+        <v>36087551.009999998</v>
       </c>
       <c r="AQ120" s="2">
-        <v>77799395.170000017</v>
+        <v>91795901.230000064</v>
       </c>
       <c r="AR120" s="2">
-        <v>68228999.340000018</v>
+        <v>66214737.469999991</v>
       </c>
       <c r="AS120" s="2">
-        <v>3254726.290000001</v>
+        <v>3664884.0500000007</v>
       </c>
       <c r="AT120" s="2">
-        <v>16813004.260000002</v>
+        <v>21469782.660000004</v>
       </c>
       <c r="AU120" s="2">
-        <v>9690351.2300000004</v>
+        <v>10702654.030000001</v>
       </c>
       <c r="AV120" s="2">
-        <v>25104667.889999997</v>
+        <v>27655375.519999988</v>
       </c>
       <c r="AW120" s="2">
-        <v>20130602.23</v>
+        <v>23035410.97000001</v>
       </c>
       <c r="AX120" s="2">
-        <v>16475536.679999996</v>
+        <v>19015199.510000002</v>
       </c>
       <c r="AY120" s="2">
-        <v>15888614.58</v>
+        <v>18443572.180000007</v>
       </c>
       <c r="AZ120" s="2">
-        <v>12217747.270000001</v>
+        <v>13705537.810000002</v>
       </c>
       <c r="BA120" s="2">
-        <v>43979153.309999995</v>
+        <v>52180546.519999988</v>
       </c>
       <c r="BB120" s="2">
-        <v>23954090.779999997</v>
+        <v>28492358.339999989</v>
       </c>
       <c r="BC120" s="2">
-        <v>16617834.309999995</v>
+        <v>19696199.160000008</v>
       </c>
       <c r="BD120" s="2">
-        <v>7712635.129999999</v>
+        <v>8546423.5700000003</v>
       </c>
       <c r="BE120" s="2">
-        <v>13613292.75</v>
+        <v>15387784.110000005</v>
       </c>
       <c r="BF120" s="2">
-        <v>29202001.969999999</v>
+        <v>34556186.159999996</v>
       </c>
       <c r="BG120" s="2">
-        <v>4224534.2100000009</v>
+        <v>5027172.5699999994</v>
       </c>
       <c r="BH120" s="2">
-        <v>4587811.6900000004</v>
+        <v>5085870.21</v>
       </c>
       <c r="BI120" s="2">
-        <v>8216242.0600000015</v>
+        <v>9116097.6499999985</v>
       </c>
       <c r="BJ120" s="2">
-        <v>62940362.959999979</v>
+        <v>75064813.219999999</v>
       </c>
       <c r="BK120" s="2">
-        <v>24648130.460000008</v>
+        <v>29583959.38000001</v>
       </c>
       <c r="BL120" s="2">
-        <v>5047566.04</v>
+        <v>5507360.6599999983</v>
       </c>
       <c r="BM120" s="2">
-        <v>15022355.43</v>
+        <v>14601122.48</v>
       </c>
       <c r="BN120" s="2">
-        <v>72191469.49999997</v>
+        <v>84838407.98999995</v>
       </c>
       <c r="BO120" s="2">
-        <v>24392546.140000008</v>
+        <v>27751570.840000004</v>
       </c>
       <c r="BP120" s="2">
-        <v>10790594.050000003</v>
+        <v>12542993.860000001</v>
       </c>
       <c r="BQ120" s="2">
-        <v>19373253.400000002</v>
+        <v>22313419.909999989</v>
       </c>
       <c r="BR120" s="2">
-        <v>98531769.74999997</v>
+        <v>116914205.14999995</v>
       </c>
       <c r="BS120" s="2">
-        <v>7962265.7199999997</v>
+        <v>9223168.3200000022</v>
       </c>
       <c r="BT120" s="2">
-        <v>15412229.490000002</v>
+        <v>17417553.149999995</v>
       </c>
       <c r="BU120" s="2">
-        <v>14790131.740000002</v>
+        <v>17630330.640000001</v>
       </c>
       <c r="BV120" s="2">
-        <v>40089329.32</v>
+        <v>47131799.819999985</v>
       </c>
     </row>
     <row r="121" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A121" s="1" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B121" s="2">
-        <v>445732086.54000032</v>
+        <v>588876742.64000034</v>
       </c>
       <c r="C121" s="2">
-        <v>62733888.839999996</v>
+        <v>82123779.439999968</v>
       </c>
       <c r="D121" s="2">
-        <v>22740857.880000003</v>
+        <v>31456613.929999989</v>
       </c>
       <c r="E121" s="2">
-        <v>12234875.790000003</v>
+        <v>16381843.550000008</v>
       </c>
       <c r="F121" s="2">
-        <v>20721072.450000003</v>
+        <v>24524948.580000002</v>
       </c>
       <c r="G121" s="2">
-        <v>5413471.0199999996</v>
+        <v>6842364.7199999988</v>
       </c>
       <c r="H121" s="2">
-        <v>9073948.0199999996</v>
+        <v>12054046.999999998</v>
       </c>
       <c r="I121" s="2">
-        <v>28329629.060000002</v>
+        <v>38186977.630000018</v>
       </c>
       <c r="J121" s="2">
-        <v>16958599.649999999</v>
+        <v>21357371.449999996</v>
       </c>
       <c r="K121" s="2">
-        <v>61005226.82</v>
+        <v>81409628.430000007</v>
       </c>
       <c r="L121" s="2">
-        <v>9759230.370000001</v>
+        <v>12916596.249999998</v>
       </c>
       <c r="M121" s="2">
-        <v>37717588.950000003</v>
+        <v>49335030.089999996</v>
       </c>
       <c r="N121" s="2">
-        <v>4910666.66</v>
+        <v>6387320.540000001</v>
       </c>
       <c r="O121" s="2">
-        <v>16190236.869999997</v>
+        <v>19260635.019999996</v>
       </c>
       <c r="P121" s="2">
-        <v>20360263.250000004</v>
+        <v>28007756.659999996</v>
       </c>
       <c r="Q121" s="2">
-        <v>21180675.700000003</v>
+        <v>27524356.029999997</v>
       </c>
       <c r="R121" s="2">
-        <v>6494740.2200000007</v>
+        <v>7203792.3199999984</v>
       </c>
       <c r="S121" s="2">
-        <v>149461550.49000007</v>
+        <v>198807035.09</v>
       </c>
       <c r="T121" s="2">
-        <v>19218887.260000002</v>
+        <v>24483804.189999994</v>
       </c>
       <c r="U121" s="2">
-        <v>8869715.1500000022</v>
+        <v>11631285.84</v>
       </c>
       <c r="V121" s="2">
-        <v>33709266.470000014</v>
+        <v>44147714.240000002</v>
       </c>
       <c r="W121" s="2">
-        <v>17099769.340000007</v>
+        <v>20201184.23</v>
       </c>
       <c r="X121" s="2">
-        <v>27685023.440000001</v>
+        <v>38120428.249999978</v>
       </c>
       <c r="Y121" s="2">
-        <v>7704359.8499999978</v>
+        <v>10107977.290000001</v>
       </c>
       <c r="Z121" s="2">
-        <v>44961723.560000002</v>
+        <v>47435211.589999989</v>
       </c>
       <c r="AA121" s="2">
-        <v>38207273.879999995</v>
+        <v>50969757.440000027</v>
       </c>
       <c r="AB121" s="2">
-        <v>30986322.210000008</v>
+        <v>39984471.11999999</v>
       </c>
       <c r="AC121" s="2">
-        <v>35255436.99000001</v>
+        <v>47497857.339999996</v>
       </c>
       <c r="AD121" s="2">
-        <v>1661998.9100000001</v>
+        <v>2172911.1999999997</v>
       </c>
       <c r="AE121" s="2">
-        <v>41415138.340000004</v>
+        <v>55149152.769999981</v>
       </c>
       <c r="AF121" s="2">
-        <v>7790974.4199999981</v>
+        <v>10236328.91</v>
       </c>
       <c r="AG121" s="2">
-        <v>4560097.57</v>
+        <v>5307055.5099999988</v>
       </c>
       <c r="AH121" s="2">
-        <v>25026250.93999999</v>
+        <v>32099647.169999998</v>
       </c>
       <c r="AI121" s="2">
-        <v>20197537.82</v>
+        <v>27679734.359999999</v>
       </c>
       <c r="AJ121" s="2">
-        <v>88776336.019999981</v>
+        <v>120920173.49999999</v>
       </c>
       <c r="AK121" s="2">
-        <v>51545601.300000012</v>
+        <v>67913046.720000029</v>
       </c>
       <c r="AL121" s="2">
-        <v>22566370.540000003</v>
+        <v>31635484.310000002</v>
       </c>
       <c r="AM121" s="2">
-        <v>45979194.74000001</v>
+        <v>62705146.379999988</v>
       </c>
       <c r="AN121" s="2">
-        <v>14296043.020000003</v>
+        <v>19304884.539999999</v>
       </c>
       <c r="AO121" s="2">
-        <v>24964212.079999994</v>
+        <v>32138971.599999994</v>
       </c>
       <c r="AP121" s="2">
-        <v>28427914.239999998</v>
+        <v>38921965.68</v>
       </c>
       <c r="AQ121" s="2">
-        <v>76967195.769999966</v>
+        <v>105036558.10000007</v>
       </c>
       <c r="AR121" s="2">
-        <v>68313941.400000006</v>
+        <v>79247913.140000001</v>
       </c>
       <c r="AS121" s="2">
-        <v>3390931.46</v>
+        <v>4214005.4000000004</v>
       </c>
       <c r="AT121" s="2">
-        <v>17145567.75</v>
+        <v>23319868.699999996</v>
       </c>
       <c r="AU121" s="2">
-        <v>9763302.6400000006</v>
+        <v>12723699.960000001</v>
       </c>
       <c r="AV121" s="2">
-        <v>26576600.70999999</v>
+        <v>30751558.830000002</v>
       </c>
       <c r="AW121" s="2">
-        <v>20299340.059999999</v>
+        <v>26874937.199999996</v>
       </c>
       <c r="AX121" s="2">
-        <v>16647282.320000006</v>
+        <v>21893738.060000002</v>
       </c>
       <c r="AY121" s="2">
-        <v>16295507.999999996</v>
+        <v>21519018.25</v>
       </c>
       <c r="AZ121" s="2">
-        <v>12478152.659999995</v>
+        <v>16186688.280000005</v>
       </c>
       <c r="BA121" s="2">
-        <v>44320287.029999994</v>
+        <v>56583185.400000021</v>
       </c>
       <c r="BB121" s="2">
-        <v>23819043.980000004</v>
+        <v>30894319.910000004</v>
       </c>
       <c r="BC121" s="2">
-        <v>16976311.84</v>
+        <v>23226013.919999994</v>
       </c>
       <c r="BD121" s="2">
-        <v>7622427.4699999979</v>
+        <v>10344552.049999999</v>
       </c>
       <c r="BE121" s="2">
-        <v>13315387.179999996</v>
+        <v>18222242.32</v>
       </c>
       <c r="BF121" s="2">
-        <v>29340649.559999999</v>
+        <v>40574213.36999999</v>
       </c>
       <c r="BG121" s="2">
-        <v>4271457.68</v>
+        <v>5397526.1300000008</v>
       </c>
       <c r="BH121" s="2">
-        <v>4588250.0600000005</v>
+        <v>6236559.1500000004</v>
       </c>
       <c r="BI121" s="2">
-        <v>8043733.1400000006</v>
+        <v>11231374.08</v>
       </c>
       <c r="BJ121" s="2">
-        <v>61738525.439999975</v>
+        <v>84418970.929999977</v>
       </c>
       <c r="BK121" s="2">
-        <v>24730626.559999995</v>
+        <v>33278564.32</v>
       </c>
       <c r="BL121" s="2">
-        <v>5172422.08</v>
+        <v>5966000.8200000003</v>
       </c>
       <c r="BM121" s="2">
-        <v>15859006.280000001</v>
+        <v>17737896.460000001</v>
       </c>
       <c r="BN121" s="2">
-        <v>71781573.939999968</v>
+        <v>96535462.119999975</v>
       </c>
       <c r="BO121" s="2">
-        <v>24520436.179999985</v>
+        <v>32378300.640000001</v>
       </c>
       <c r="BP121" s="2">
-        <v>10956345.27</v>
+        <v>14269637.619999997</v>
       </c>
       <c r="BQ121" s="2">
-        <v>19532553.790000003</v>
+        <v>26319291.870000008</v>
       </c>
       <c r="BR121" s="2">
-        <v>97061934.080000028</v>
+        <v>130998723.21999997</v>
       </c>
       <c r="BS121" s="2">
-        <v>8259715.1800000006</v>
+        <v>10195238.34</v>
       </c>
       <c r="BT121" s="2">
-        <v>15601951.559999997</v>
+        <v>19877641.109999999</v>
       </c>
       <c r="BU121" s="2">
-        <v>14934161.079999998</v>
+        <v>19486115.75</v>
       </c>
       <c r="BV121" s="2">
-        <v>40522635.700000003</v>
+        <v>54088286.940000013</v>
       </c>
     </row>
     <row r="122" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A122" s="1" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B122" s="2">
-        <v>538222525.88000023</v>
+        <v>459349279.58000016</v>
       </c>
       <c r="C122" s="2">
-        <v>70717729.319999963</v>
+        <v>62979933.969999984</v>
       </c>
       <c r="D122" s="2">
-        <v>27262790.590000007</v>
+        <v>22996609.409999996</v>
       </c>
       <c r="E122" s="2">
-        <v>15128252.010000004</v>
+        <v>12247448.689999996</v>
       </c>
       <c r="F122" s="2">
-        <v>21566015.159999996</v>
+        <v>20006641.030000009</v>
       </c>
       <c r="G122" s="2">
-        <v>6385542.3700000001</v>
+        <v>5417671.4899999993</v>
       </c>
       <c r="H122" s="2">
-        <v>11102947.139999997</v>
+        <v>8916833.0500000007</v>
       </c>
       <c r="I122" s="2">
-        <v>32664839.539999992</v>
+        <v>27866207.979999989</v>
       </c>
       <c r="J122" s="2">
-        <v>18237058.459999993</v>
+        <v>16208451.740000004</v>
       </c>
       <c r="K122" s="2">
-        <v>75420794.209999993</v>
+        <v>59631993.520000003</v>
       </c>
       <c r="L122" s="2">
-        <v>11687600.330000002</v>
+        <v>9405203.1800000016</v>
       </c>
       <c r="M122" s="2">
-        <v>45556683.550000012</v>
+        <v>37283040.49000001</v>
       </c>
       <c r="N122" s="2">
-        <v>6036148.5099999988</v>
+        <v>4849895.03</v>
       </c>
       <c r="O122" s="2">
-        <v>20090841.939999998</v>
+        <v>15792804.330000002</v>
       </c>
       <c r="P122" s="2">
-        <v>24323890.870000008</v>
+        <v>20591811.82</v>
       </c>
       <c r="Q122" s="2">
-        <v>25237316.340000004</v>
+        <v>20706816.089999996</v>
       </c>
       <c r="R122" s="2">
-        <v>7848368.3599999975</v>
+        <v>5972078.2100000018</v>
       </c>
       <c r="S122" s="2">
-        <v>174500958.49000004</v>
+        <v>149067573.63000005</v>
       </c>
       <c r="T122" s="2">
-        <v>21656693.259999998</v>
+        <v>19151641.739999995</v>
       </c>
       <c r="U122" s="2">
-        <v>10533949.620000003</v>
+        <v>8918700.4000000004</v>
       </c>
       <c r="V122" s="2">
-        <v>40738322.659999989</v>
+        <v>33235225.299999997</v>
       </c>
       <c r="W122" s="2">
-        <v>20535464.030000012</v>
+        <v>16034719.630000005</v>
       </c>
       <c r="X122" s="2">
-        <v>32723265.249999996</v>
+        <v>27514476.220000006</v>
       </c>
       <c r="Y122" s="2">
-        <v>9270096.0800000019</v>
+        <v>7970426.7100000018</v>
       </c>
       <c r="Z122" s="2">
-        <v>43585454.540000014</v>
+        <v>43751820.300000012</v>
       </c>
       <c r="AA122" s="2">
-        <v>46346357.800000012</v>
+        <v>38088199.61999999</v>
       </c>
       <c r="AB122" s="2">
-        <v>37674774.11999999</v>
+        <v>30897828.140000008</v>
       </c>
       <c r="AC122" s="2">
-        <v>42277987.43</v>
+        <v>35593644.599999987</v>
       </c>
       <c r="AD122" s="2">
-        <v>1923778.21</v>
+        <v>1732563.74</v>
       </c>
       <c r="AE122" s="2">
-        <v>48055755.089999989</v>
+        <v>41298490.369999997</v>
       </c>
       <c r="AF122" s="2">
-        <v>9337182.5300000012</v>
+        <v>7488422.2699999996</v>
       </c>
       <c r="AG122" s="2">
-        <v>7170120.4199999999</v>
+        <v>4303496.7300000004</v>
       </c>
       <c r="AH122" s="2">
-        <v>30219127.050000004</v>
+        <v>24560628.09</v>
       </c>
       <c r="AI122" s="2">
-        <v>22747309.360000007</v>
+        <v>20297905.57</v>
       </c>
       <c r="AJ122" s="2">
-        <v>107488383.75999996</v>
+        <v>90321842.649999991</v>
       </c>
       <c r="AK122" s="2">
-        <v>62542673.789999992</v>
+        <v>50787994.45000001</v>
       </c>
       <c r="AL122" s="2">
-        <v>26783005.909999996</v>
+        <v>22678211.449999999</v>
       </c>
       <c r="AM122" s="2">
-        <v>55151403.490000002</v>
+        <v>46556988.280000001</v>
       </c>
       <c r="AN122" s="2">
-        <v>17425553.819999997</v>
+        <v>13989348.09</v>
       </c>
       <c r="AO122" s="2">
-        <v>30657738.349999994</v>
+        <v>24689844.570000004</v>
       </c>
       <c r="AP122" s="2">
-        <v>34984573.209999993</v>
+        <v>29103704.63000001</v>
       </c>
       <c r="AQ122" s="2">
-        <v>91749719.389999956</v>
+        <v>77799395.169999972</v>
       </c>
       <c r="AR122" s="2">
-        <v>68787576.76000002</v>
+        <v>68228999.339999989</v>
       </c>
       <c r="AS122" s="2">
-        <v>3959154.8399999994</v>
+        <v>3254726.2900000005</v>
       </c>
       <c r="AT122" s="2">
-        <v>21056683.540000003</v>
+        <v>16813004.260000005</v>
       </c>
       <c r="AU122" s="2">
-        <v>11519519.050000001</v>
+        <v>9690351.2300000004</v>
       </c>
       <c r="AV122" s="2">
-        <v>29294279.789999984</v>
+        <v>25104667.889999993</v>
       </c>
       <c r="AW122" s="2">
-        <v>23923262.019999992</v>
+        <v>20130602.229999997</v>
       </c>
       <c r="AX122" s="2">
-        <v>19610175.299999986</v>
+        <v>16475536.679999996</v>
       </c>
       <c r="AY122" s="2">
-        <v>19574922.539999995</v>
+        <v>15888614.579999998</v>
       </c>
       <c r="AZ122" s="2">
-        <v>14735307.819999997</v>
+        <v>12217747.270000003</v>
       </c>
       <c r="BA122" s="2">
-        <v>55593642.899999976</v>
+        <v>43979153.31000001</v>
       </c>
       <c r="BB122" s="2">
-        <v>29512003.500000004</v>
+        <v>23954090.779999997</v>
       </c>
       <c r="BC122" s="2">
-        <v>20441049.620000005</v>
+        <v>16617834.309999995</v>
       </c>
       <c r="BD122" s="2">
-        <v>8823550.0100000016</v>
+        <v>7712635.1299999971</v>
       </c>
       <c r="BE122" s="2">
-        <v>15746784.219999999</v>
+        <v>13613292.750000004</v>
       </c>
       <c r="BF122" s="2">
-        <v>34753575.390000008</v>
+        <v>29202001.969999999</v>
       </c>
       <c r="BG122" s="2">
-        <v>5178892.5</v>
+        <v>4224534.21</v>
       </c>
       <c r="BH122" s="2">
-        <v>5571255.6099999975</v>
+        <v>4587811.6900000004</v>
       </c>
       <c r="BI122" s="2">
-        <v>9627157.459999999</v>
+        <v>8216242.0600000015</v>
       </c>
       <c r="BJ122" s="2">
-        <v>74149479.760000005</v>
+        <v>62940362.959999993</v>
       </c>
       <c r="BK122" s="2">
-        <v>30147281.690000009</v>
+        <v>24648130.460000008</v>
       </c>
       <c r="BL122" s="2">
-        <v>6121675.9500000011</v>
+        <v>5047566.0399999991</v>
       </c>
       <c r="BM122" s="2">
-        <v>16334086.5</v>
+        <v>15022355.429999998</v>
       </c>
       <c r="BN122" s="2">
-        <v>86730767.909999982</v>
+        <v>72191469.5</v>
       </c>
       <c r="BO122" s="2">
-        <v>29648879.700000018</v>
+        <v>24392546.140000001</v>
       </c>
       <c r="BP122" s="2">
-        <v>13073644.660000002</v>
+        <v>10790594.049999999</v>
       </c>
       <c r="BQ122" s="2">
-        <v>23497406.570000008</v>
+        <v>19373253.399999999</v>
       </c>
       <c r="BR122" s="2">
-        <v>114717096.11999999</v>
+        <v>98531769.74999994</v>
       </c>
       <c r="BS122" s="2">
-        <v>9517756.2100000028</v>
+        <v>7964278.1700000018</v>
       </c>
       <c r="BT122" s="2">
-        <v>18028518.580000009</v>
+        <v>15412229.49</v>
       </c>
       <c r="BU122" s="2">
-        <v>18020566.68</v>
+        <v>14790131.740000002</v>
       </c>
       <c r="BV122" s="2">
-        <v>47977026.079999998</v>
+        <v>40089329.320000008</v>
       </c>
     </row>
     <row r="123" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A123" s="1" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B123" s="2">
-        <v>504664448.71000028</v>
+        <v>445732086.54000032</v>
       </c>
       <c r="C123" s="2">
-        <v>67265646.309999987</v>
+        <v>62733888.839999974</v>
       </c>
       <c r="D123" s="2">
-        <v>26026288.350000001</v>
+        <v>22741872.93</v>
       </c>
       <c r="E123" s="2">
-        <v>14235149.630000001</v>
+        <v>12234875.790000003</v>
       </c>
       <c r="F123" s="2">
-        <v>20080683.280000005</v>
+        <v>20721072.449999996</v>
       </c>
       <c r="G123" s="2">
-        <v>6721315.5699999984</v>
+        <v>5413471.0200000005</v>
       </c>
       <c r="H123" s="2">
-        <v>10843508.660000002</v>
+        <v>9073948.0199999996</v>
       </c>
       <c r="I123" s="2">
-        <v>31652281.710000001</v>
+        <v>28329629.060000002</v>
       </c>
       <c r="J123" s="2">
-        <v>17124899.82</v>
+        <v>16958599.649999999</v>
       </c>
       <c r="K123" s="2">
-        <v>73014673.75000003</v>
+        <v>61005226.820000008</v>
       </c>
       <c r="L123" s="2">
-        <v>11463746.759999998</v>
+        <v>9759230.370000001</v>
       </c>
       <c r="M123" s="2">
-        <v>43449187.850000009</v>
+        <v>37717588.950000003</v>
       </c>
       <c r="N123" s="2">
-        <v>5792565.6699999999</v>
+        <v>4910666.66</v>
       </c>
       <c r="O123" s="2">
-        <v>18538897.380000006</v>
+        <v>16190236.869999997</v>
       </c>
       <c r="P123" s="2">
-        <v>23591975.290000003</v>
+        <v>20360263.250000004</v>
       </c>
       <c r="Q123" s="2">
-        <v>24444865.279999997</v>
+        <v>21180675.700000003</v>
       </c>
       <c r="R123" s="2">
-        <v>7759255.0399999991</v>
+        <v>6494740.2200000007</v>
       </c>
       <c r="S123" s="2">
-        <v>165991402.3900001</v>
+        <v>149461550.49000007</v>
       </c>
       <c r="T123" s="2">
-        <v>20935278.559999999</v>
+        <v>19218887.260000005</v>
       </c>
       <c r="U123" s="2">
-        <v>10247640.959999997</v>
+        <v>8869715.1500000022</v>
       </c>
       <c r="V123" s="2">
-        <v>39548453.250000015</v>
+        <v>33709266.470000006</v>
       </c>
       <c r="W123" s="2">
-        <v>19695311.189999994</v>
+        <v>17099769.339999996</v>
       </c>
       <c r="X123" s="2">
-        <v>32363782.400000013</v>
+        <v>27685023.440000001</v>
       </c>
       <c r="Y123" s="2">
-        <v>8902622.2799999993</v>
+        <v>7704359.8499999996</v>
       </c>
       <c r="Z123" s="2">
-        <v>38770955.900000013</v>
+        <v>44961723.560000002</v>
       </c>
       <c r="AA123" s="2">
-        <v>45549914.38000001</v>
+        <v>38207273.88000001</v>
       </c>
       <c r="AB123" s="2">
-        <v>35581881.529999994</v>
+        <v>30986322.210000005</v>
       </c>
       <c r="AC123" s="2">
-        <v>40973306.949999981</v>
+        <v>35255436.989999987</v>
       </c>
       <c r="AD123" s="2">
-        <v>1921268.5800000005</v>
+        <v>1661998.9100000004</v>
       </c>
       <c r="AE123" s="2">
-        <v>46193887.399999991</v>
+        <v>41415138.340000004</v>
       </c>
       <c r="AF123" s="2">
-        <v>9023529.2899999991</v>
+        <v>7790974.4199999999</v>
       </c>
       <c r="AG123" s="2">
-        <v>8505488.0900000017</v>
+        <v>4557106.290000001</v>
       </c>
       <c r="AH123" s="2">
-        <v>28388892.539999995</v>
+        <v>25026250.940000001</v>
       </c>
       <c r="AI123" s="2">
-        <v>22003697.629999999</v>
+        <v>20197537.82</v>
       </c>
       <c r="AJ123" s="2">
-        <v>105067056.31999995</v>
+        <v>88776336.019999981</v>
       </c>
       <c r="AK123" s="2">
-        <v>59929249.479999989</v>
+        <v>51545601.299999997</v>
       </c>
       <c r="AL123" s="2">
-        <v>25344010.699999996</v>
+        <v>22566370.539999999</v>
       </c>
       <c r="AM123" s="2">
-        <v>54976783.529999971</v>
+        <v>45979194.74000001</v>
       </c>
       <c r="AN123" s="2">
-        <v>17082527.280000001</v>
+        <v>14296043.020000003</v>
       </c>
       <c r="AO123" s="2">
-        <v>29680796.75</v>
+        <v>24964212.080000002</v>
       </c>
       <c r="AP123" s="2">
-        <v>34211215.439999998</v>
+        <v>28427914.240000002</v>
       </c>
       <c r="AQ123" s="2">
-        <v>87962729.349999994</v>
+        <v>76967195.769999981</v>
       </c>
       <c r="AR123" s="2">
-        <v>62999930.75999999</v>
+        <v>68313941.399999991</v>
       </c>
       <c r="AS123" s="2">
-        <v>3775377.0100000002</v>
+        <v>3390931.46</v>
       </c>
       <c r="AT123" s="2">
-        <v>20419632.960000001</v>
+        <v>17145567.75</v>
       </c>
       <c r="AU123" s="2">
-        <v>11156121.880000003</v>
+        <v>9763302.6400000006</v>
       </c>
       <c r="AV123" s="2">
-        <v>27675010.439999994</v>
+        <v>26576600.70999999</v>
       </c>
       <c r="AW123" s="2">
-        <v>23212390.179999989</v>
+        <v>20299340.059999995</v>
       </c>
       <c r="AX123" s="2">
-        <v>19109254.859999996</v>
+        <v>16647282.319999998</v>
       </c>
       <c r="AY123" s="2">
-        <v>18757407.110000003</v>
+        <v>16295507.999999998</v>
       </c>
       <c r="AZ123" s="2">
-        <v>13985152.629999999</v>
+        <v>12478152.659999998</v>
       </c>
       <c r="BA123" s="2">
-        <v>53327623.070000023</v>
+        <v>44320287.030000001</v>
       </c>
       <c r="BB123" s="2">
-        <v>28627842.25</v>
+        <v>23819043.980000004</v>
       </c>
       <c r="BC123" s="2">
-        <v>19513071.390000001</v>
+        <v>16976311.840000004</v>
       </c>
       <c r="BD123" s="2">
-        <v>8601932.1600000001</v>
+        <v>7622427.4699999997</v>
       </c>
       <c r="BE123" s="2">
-        <v>15486469.729999997</v>
+        <v>13315387.18</v>
       </c>
       <c r="BF123" s="2">
-        <v>34096989.430000007</v>
+        <v>29340649.560000006</v>
       </c>
       <c r="BG123" s="2">
-        <v>4946039.5499999989</v>
+        <v>4271457.6800000006</v>
       </c>
       <c r="BH123" s="2">
-        <v>5481536.0699999984</v>
+        <v>4588250.0599999996</v>
       </c>
       <c r="BI123" s="2">
-        <v>9616969.1900000013</v>
+        <v>8043733.1399999987</v>
       </c>
       <c r="BJ123" s="2">
-        <v>71615947.769999981</v>
+        <v>61738525.439999998</v>
       </c>
       <c r="BK123" s="2">
-        <v>28370123.480000004</v>
+        <v>24730626.559999999</v>
       </c>
       <c r="BL123" s="2">
-        <v>6099564.5199999996</v>
+        <v>5172422.080000001</v>
       </c>
       <c r="BM123" s="2">
-        <v>14316497.089999998</v>
+        <v>15859006.279999997</v>
       </c>
       <c r="BN123" s="2">
-        <v>82525917.969999909</v>
+        <v>71781573.939999998</v>
       </c>
       <c r="BO123" s="2">
-        <v>28188464.390000001</v>
+        <v>24520436.18</v>
       </c>
       <c r="BP123" s="2">
-        <v>12895434.700000003</v>
+        <v>10956345.27</v>
       </c>
       <c r="BQ123" s="2">
-        <v>22520440.280000001</v>
+        <v>19532553.789999995</v>
       </c>
       <c r="BR123" s="2">
-        <v>109515804.43999994</v>
+        <v>97061934.079999998</v>
       </c>
       <c r="BS123" s="2">
-        <v>9514633.6999999993</v>
+        <v>8261691.4099999992</v>
       </c>
       <c r="BT123" s="2">
-        <v>17013362.200000003</v>
+        <v>15601951.559999999</v>
       </c>
       <c r="BU123" s="2">
-        <v>17523757.16</v>
+        <v>14934161.08</v>
       </c>
       <c r="BV123" s="2">
-        <v>45803103.470000006</v>
+        <v>40522635.700000003</v>
       </c>
     </row>
     <row r="124" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A124" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B124" s="2">
-        <v>541824758.42000043</v>
+        <v>538222525.88000023</v>
       </c>
       <c r="C124" s="2">
-        <v>71149836.939999983</v>
+        <v>70717729.319999963</v>
       </c>
       <c r="D124" s="2">
-        <v>28565146.260000002</v>
+        <v>27263922.640000015</v>
       </c>
       <c r="E124" s="2">
-        <v>15099137.57</v>
+        <v>15128252.010000004</v>
       </c>
       <c r="F124" s="2">
-        <v>21481750.469999995</v>
+        <v>21566015.159999996</v>
       </c>
       <c r="G124" s="2">
-        <v>7304404.1599999992</v>
+        <v>6385542.3700000001</v>
       </c>
       <c r="H124" s="2">
-        <v>11773979.539999999</v>
+        <v>11102947.139999997</v>
       </c>
       <c r="I124" s="2">
-        <v>34404472.290000007</v>
+        <v>32664839.539999992</v>
       </c>
       <c r="J124" s="2">
-        <v>18717227.599999998</v>
+        <v>18237058.459999993</v>
       </c>
       <c r="K124" s="2">
-        <v>78134657.480000019</v>
+        <v>75420794.209999993</v>
       </c>
       <c r="L124" s="2">
-        <v>12333749.110000001</v>
+        <v>11687600.330000002</v>
       </c>
       <c r="M124" s="2">
-        <v>45620706.540000007</v>
+        <v>45556683.550000012</v>
       </c>
       <c r="N124" s="2">
-        <v>6375344.0699999994</v>
+        <v>6036148.5099999998</v>
       </c>
       <c r="O124" s="2">
-        <v>19619563.209999997</v>
+        <v>20090841.939999998</v>
       </c>
       <c r="P124" s="2">
-        <v>25258184.239999991</v>
+        <v>24323890.870000008</v>
       </c>
       <c r="Q124" s="2">
-        <v>25859613.32</v>
+        <v>25237316.340000004</v>
       </c>
       <c r="R124" s="2">
-        <v>8502453.5499999989</v>
+        <v>7848368.3599999975</v>
       </c>
       <c r="S124" s="2">
-        <v>178477133.11000007</v>
+        <v>174500958.49000007</v>
       </c>
       <c r="T124" s="2">
-        <v>23581568.210000012</v>
+        <v>21656693.259999998</v>
       </c>
       <c r="U124" s="2">
-        <v>11046595.59</v>
+        <v>10533949.620000003</v>
       </c>
       <c r="V124" s="2">
-        <v>42277227.530000001</v>
+        <v>40738322.659999989</v>
       </c>
       <c r="W124" s="2">
-        <v>21919912.659999993</v>
+        <v>20535464.030000016</v>
       </c>
       <c r="X124" s="2">
-        <v>33734104.450000003</v>
+        <v>32723265.249999996</v>
       </c>
       <c r="Y124" s="2">
-        <v>9828682.0299999975</v>
+        <v>9270096.0800000019</v>
       </c>
       <c r="Z124" s="2">
-        <v>40322475.449999988</v>
+        <v>43585454.540000014</v>
       </c>
       <c r="AA124" s="2">
-        <v>47644714.05999998</v>
+        <v>46346357.800000012</v>
       </c>
       <c r="AB124" s="2">
-        <v>38020854.460000001</v>
+        <v>37674774.11999999</v>
       </c>
       <c r="AC124" s="2">
-        <v>44518194.93</v>
+        <v>42277987.429999985</v>
       </c>
       <c r="AD124" s="2">
-        <v>2055982.3499999996</v>
+        <v>1923778.21</v>
       </c>
       <c r="AE124" s="2">
-        <v>49359469.229999989</v>
+        <v>48055755.089999989</v>
       </c>
       <c r="AF124" s="2">
-        <v>9595118.8299999963</v>
+        <v>9337182.5300000012</v>
       </c>
       <c r="AG124" s="2">
-        <v>9942272.5099999979</v>
+        <v>7167203.0999999996</v>
       </c>
       <c r="AH124" s="2">
-        <v>31442755.79999999</v>
+        <v>30219127.050000004</v>
       </c>
       <c r="AI124" s="2">
-        <v>24456978.660000004</v>
+        <v>22747309.360000007</v>
       </c>
       <c r="AJ124" s="2">
-        <v>109781359.75999999</v>
+        <v>107488383.75999996</v>
       </c>
       <c r="AK124" s="2">
-        <v>63858347.290000021</v>
+        <v>62542673.789999984</v>
       </c>
       <c r="AL124" s="2">
-        <v>27102353.850000005</v>
+        <v>26783005.909999996</v>
       </c>
       <c r="AM124" s="2">
-        <v>58336024.890000001</v>
+        <v>55151403.490000002</v>
       </c>
       <c r="AN124" s="2">
-        <v>17767028.109999996</v>
+        <v>17425553.819999997</v>
       </c>
       <c r="AO124" s="2">
-        <v>32004963.489999995</v>
+        <v>30657738.349999994</v>
       </c>
       <c r="AP124" s="2">
-        <v>37292206.420000002</v>
+        <v>34984573.209999993</v>
       </c>
       <c r="AQ124" s="2">
-        <v>94776558.24999997</v>
+        <v>91749719.389999956</v>
       </c>
       <c r="AR124" s="2">
-        <v>67657155.679999977</v>
+        <v>68787576.76000002</v>
       </c>
       <c r="AS124" s="2">
-        <v>4053230.1999999997</v>
+        <v>3959154.8399999994</v>
       </c>
       <c r="AT124" s="2">
-        <v>21873886.619999997</v>
+        <v>21056683.540000003</v>
       </c>
       <c r="AU124" s="2">
-        <v>11918926.250000002</v>
+        <v>11519519.050000001</v>
       </c>
       <c r="AV124" s="2">
-        <v>29563396.319999997</v>
+        <v>29294279.789999984</v>
       </c>
       <c r="AW124" s="2">
-        <v>24896584.689999998</v>
+        <v>23923262.019999992</v>
       </c>
       <c r="AX124" s="2">
-        <v>20654067.550000001</v>
+        <v>19610175.299999993</v>
       </c>
       <c r="AY124" s="2">
-        <v>19644584.239999998</v>
+        <v>19574922.539999995</v>
       </c>
       <c r="AZ124" s="2">
-        <v>15236533.079999998</v>
+        <v>14735307.819999997</v>
       </c>
       <c r="BA124" s="2">
-        <v>57353371.180000007</v>
+        <v>55593642.899999976</v>
       </c>
       <c r="BB124" s="2">
-        <v>30629287.379999995</v>
+        <v>29512003.500000004</v>
       </c>
       <c r="BC124" s="2">
-        <v>20830330.639999993</v>
+        <v>20441049.620000005</v>
       </c>
       <c r="BD124" s="2">
-        <v>9200424.3200000003</v>
+        <v>8823550.0100000016</v>
       </c>
       <c r="BE124" s="2">
-        <v>16883771.020000007</v>
+        <v>15746784.219999999</v>
       </c>
       <c r="BF124" s="2">
-        <v>36904805.140000001</v>
+        <v>34753575.390000015</v>
       </c>
       <c r="BG124" s="2">
-        <v>5657192.25</v>
+        <v>5178892.5</v>
       </c>
       <c r="BH124" s="2">
-        <v>5997570.1799999978</v>
+        <v>5571255.6099999975</v>
       </c>
       <c r="BI124" s="2">
-        <v>10066731.960000001</v>
+        <v>9627157.459999999</v>
       </c>
       <c r="BJ124" s="2">
-        <v>74852635.559999987</v>
+        <v>74149479.760000005</v>
       </c>
       <c r="BK124" s="2">
-        <v>30865297.920000013</v>
+        <v>30147281.69000002</v>
       </c>
       <c r="BL124" s="2">
-        <v>6789520.0599999987</v>
+        <v>6121675.9500000011</v>
       </c>
       <c r="BM124" s="2">
-        <v>15462399.469999995</v>
+        <v>16334086.5</v>
       </c>
       <c r="BN124" s="2">
-        <v>87596837.419999957</v>
+        <v>86730767.909999982</v>
       </c>
       <c r="BO124" s="2">
-        <v>30901800.270000003</v>
+        <v>29648879.700000007</v>
       </c>
       <c r="BP124" s="2">
-        <v>13363615.230000002</v>
+        <v>13073644.660000002</v>
       </c>
       <c r="BQ124" s="2">
-        <v>24636160.419999991</v>
+        <v>23497406.570000008</v>
       </c>
       <c r="BR124" s="2">
-        <v>116684433.52</v>
+        <v>114717096.11999999</v>
       </c>
       <c r="BS124" s="2">
-        <v>10172466.360000003</v>
+        <v>9519541.4800000004</v>
       </c>
       <c r="BT124" s="2">
-        <v>18044823.5</v>
+        <v>18028518.580000002</v>
       </c>
       <c r="BU124" s="2">
-        <v>18925348.979999997</v>
+        <v>18020566.680000003</v>
       </c>
       <c r="BV124" s="2">
-        <v>48857032.280000001</v>
+        <v>47977026.079999998</v>
       </c>
     </row>
     <row r="125" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B125" s="2">
-        <v>569897643.33000016</v>
+        <v>504664448.71000028</v>
       </c>
       <c r="C125" s="2">
-        <v>75211192.159999996</v>
+        <v>67265646.309999987</v>
       </c>
       <c r="D125" s="2">
-        <v>29408684.460000012</v>
+        <v>26027576.350000009</v>
       </c>
       <c r="E125" s="2">
-        <v>15711956.300000004</v>
+        <v>14235149.630000001</v>
       </c>
       <c r="F125" s="2">
-        <v>22527165.309999999</v>
+        <v>20080683.280000005</v>
       </c>
       <c r="G125" s="2">
-        <v>7579681.7400000002</v>
+        <v>6721315.5699999984</v>
       </c>
       <c r="H125" s="2">
-        <v>12395173.690000001</v>
+        <v>10843508.660000002</v>
       </c>
       <c r="I125" s="2">
-        <v>36048760.670000002</v>
+        <v>31652281.710000001</v>
       </c>
       <c r="J125" s="2">
-        <v>19312091.649999999</v>
+        <v>17124899.82</v>
       </c>
       <c r="K125" s="2">
-        <v>81204080.340000004</v>
+        <v>73014673.75000003</v>
       </c>
       <c r="L125" s="2">
-        <v>12473058.080000002</v>
+        <v>11463746.759999998</v>
       </c>
       <c r="M125" s="2">
-        <v>47561376.660000004</v>
+        <v>43449187.850000009</v>
       </c>
       <c r="N125" s="2">
-        <v>6713495.2999999998</v>
+        <v>5792565.6699999999</v>
       </c>
       <c r="O125" s="2">
-        <v>20285381.120000005</v>
+        <v>18538897.380000006</v>
       </c>
       <c r="P125" s="2">
-        <v>25875262.699999988</v>
+        <v>23591975.290000003</v>
       </c>
       <c r="Q125" s="2">
-        <v>26721376.839999996</v>
+        <v>24444865.279999997</v>
       </c>
       <c r="R125" s="2">
-        <v>8925122.8800000008</v>
+        <v>7759255.0399999991</v>
       </c>
       <c r="S125" s="2">
-        <v>185021218.51000005</v>
+        <v>165991402.39000008</v>
       </c>
       <c r="T125" s="2">
-        <v>24243280.260000002</v>
+        <v>20935278.559999999</v>
       </c>
       <c r="U125" s="2">
-        <v>11427225.48</v>
+        <v>10247640.959999997</v>
       </c>
       <c r="V125" s="2">
-        <v>44208016.710000008</v>
+        <v>39548453.250000015</v>
       </c>
       <c r="W125" s="2">
-        <v>22685337.100000001</v>
+        <v>19695311.189999998</v>
       </c>
       <c r="X125" s="2">
-        <v>35097239.54999999</v>
+        <v>32363782.400000013</v>
       </c>
       <c r="Y125" s="2">
-        <v>10709906.160000002</v>
+        <v>8902622.2799999993</v>
       </c>
       <c r="Z125" s="2">
-        <v>43514555.229999989</v>
+        <v>38770955.900000013</v>
       </c>
       <c r="AA125" s="2">
-        <v>49437295.600000009</v>
+        <v>45549914.380000018</v>
       </c>
       <c r="AB125" s="2">
-        <v>39625123.209999986</v>
+        <v>35581881.529999994</v>
       </c>
       <c r="AC125" s="2">
-        <v>46561835.050000019</v>
+        <v>40973306.949999988</v>
       </c>
       <c r="AD125" s="2">
-        <v>1960584.1400000001</v>
+        <v>1921268.5800000005</v>
       </c>
       <c r="AE125" s="2">
-        <v>51671360.859999985</v>
+        <v>46193887.399999991</v>
       </c>
       <c r="AF125" s="2">
-        <v>10089860.140000001</v>
+        <v>9023529.2899999991</v>
       </c>
       <c r="AG125" s="2">
-        <v>10053628.880000003</v>
+        <v>8499947.3300000001</v>
       </c>
       <c r="AH125" s="2">
-        <v>32762124.809999995</v>
+        <v>28388892.539999995</v>
       </c>
       <c r="AI125" s="2">
-        <v>25862789.550000001</v>
+        <v>22003697.629999999</v>
       </c>
       <c r="AJ125" s="2">
-        <v>114259519.06999998</v>
+        <v>105067056.31999996</v>
       </c>
       <c r="AK125" s="2">
-        <v>68370162.609999985</v>
+        <v>59929249.480000012</v>
       </c>
       <c r="AL125" s="2">
-        <v>28326544.010000005</v>
+        <v>25344010.699999996</v>
       </c>
       <c r="AM125" s="2">
-        <v>59971670.509999998</v>
+        <v>54976783.529999971</v>
       </c>
       <c r="AN125" s="2">
-        <v>18183174.41</v>
+        <v>17082527.280000001</v>
       </c>
       <c r="AO125" s="2">
-        <v>33009138.919999994</v>
+        <v>29680796.75</v>
       </c>
       <c r="AP125" s="2">
-        <v>38386145.700000003</v>
+        <v>34211215.439999998</v>
       </c>
       <c r="AQ125" s="2">
-        <v>98923129.059999943</v>
+        <v>87962729.349999994</v>
       </c>
       <c r="AR125" s="2">
-        <v>72444022.590000004</v>
+        <v>62999930.75999999</v>
       </c>
       <c r="AS125" s="2">
-        <v>4175035.27</v>
+        <v>3775377.0100000002</v>
       </c>
       <c r="AT125" s="2">
-        <v>22391126.550000001</v>
+        <v>20419632.960000001</v>
       </c>
       <c r="AU125" s="2">
-        <v>12207697.590000004</v>
+        <v>11156121.880000003</v>
       </c>
       <c r="AV125" s="2">
-        <v>30899955.310000002</v>
+        <v>27675010.439999994</v>
       </c>
       <c r="AW125" s="2">
-        <v>26164354.559999999</v>
+        <v>23212390.179999989</v>
       </c>
       <c r="AX125" s="2">
-        <v>21331860.339999992</v>
+        <v>19109254.859999992</v>
       </c>
       <c r="AY125" s="2">
-        <v>20185395.91</v>
+        <v>18757407.109999999</v>
       </c>
       <c r="AZ125" s="2">
-        <v>15959548.349999998</v>
+        <v>13985152.629999999</v>
       </c>
       <c r="BA125" s="2">
-        <v>59766974.679999992</v>
+        <v>53327623.070000023</v>
       </c>
       <c r="BB125" s="2">
-        <v>31884941.48</v>
+        <v>28627842.25</v>
       </c>
       <c r="BC125" s="2">
-        <v>21850567.969999991</v>
+        <v>19513071.390000001</v>
       </c>
       <c r="BD125" s="2">
-        <v>9372639.8599999975</v>
+        <v>8601932.1600000001</v>
       </c>
       <c r="BE125" s="2">
-        <v>17861327.990000002</v>
+        <v>15486469.729999997</v>
       </c>
       <c r="BF125" s="2">
-        <v>38237768.859999999</v>
+        <v>34096989.43</v>
       </c>
       <c r="BG125" s="2">
-        <v>5801208.040000001</v>
+        <v>4946039.5499999989</v>
       </c>
       <c r="BH125" s="2">
-        <v>6184794.1699999981</v>
+        <v>5481536.0699999984</v>
       </c>
       <c r="BI125" s="2">
-        <v>10294987.77</v>
+        <v>9616969.1900000013</v>
       </c>
       <c r="BJ125" s="2">
-        <v>78258934.409999996</v>
+        <v>71615947.769999981</v>
       </c>
       <c r="BK125" s="2">
-        <v>31992822.230000012</v>
+        <v>28370123.480000004</v>
       </c>
       <c r="BL125" s="2">
-        <v>7115954.4000000004</v>
+        <v>6099564.5199999996</v>
       </c>
       <c r="BM125" s="2">
-        <v>16266465.49</v>
+        <v>14316497.089999998</v>
       </c>
       <c r="BN125" s="2">
-        <v>91684304.959999993</v>
+        <v>82525917.969999909</v>
       </c>
       <c r="BO125" s="2">
-        <v>31274588.460000016</v>
+        <v>28188464.389999997</v>
       </c>
       <c r="BP125" s="2">
-        <v>13806713.989999998</v>
+        <v>12895434.699999999</v>
       </c>
       <c r="BQ125" s="2">
-        <v>25258907.74000001</v>
+        <v>22520440.280000001</v>
       </c>
       <c r="BR125" s="2">
-        <v>121954520.00000003</v>
+        <v>109515804.43999994</v>
       </c>
       <c r="BS125" s="2">
-        <v>10571218.969999999</v>
+        <v>9518886.459999999</v>
       </c>
       <c r="BT125" s="2">
-        <v>18968637.100000005</v>
+        <v>17013362.199999999</v>
       </c>
       <c r="BU125" s="2">
-        <v>19360210.860000007</v>
+        <v>17523757.16</v>
       </c>
       <c r="BV125" s="2">
-        <v>51284329.029999986</v>
+        <v>45803103.469999999</v>
       </c>
     </row>
     <row r="126" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A126" s="1" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B126" s="2">
-        <v>539343840.76000023</v>
+        <v>541824758.42000031</v>
       </c>
       <c r="C126" s="2">
-        <v>72087193.569999993</v>
+        <v>71149836.939999983</v>
       </c>
       <c r="D126" s="2">
-        <v>30299325.890000015</v>
+        <v>28566411.510000005</v>
       </c>
       <c r="E126" s="2">
-        <v>15532304.820000002</v>
+        <v>15099137.57</v>
       </c>
       <c r="F126" s="2">
-        <v>24186912.739999998</v>
+        <v>21481750.469999991</v>
       </c>
       <c r="G126" s="2">
-        <v>9259812.0099999979</v>
+        <v>7304404.1599999983</v>
       </c>
       <c r="H126" s="2">
-        <v>12192198.310000001</v>
+        <v>11773979.539999997</v>
       </c>
       <c r="I126" s="2">
-        <v>36153582.910000004</v>
+        <v>34404472.290000014</v>
       </c>
       <c r="J126" s="2">
-        <v>20589311.369999994</v>
+        <v>18717227.599999998</v>
       </c>
       <c r="K126" s="2">
-        <v>84175657.620000035</v>
+        <v>78134657.480000004</v>
       </c>
       <c r="L126" s="2">
-        <v>12746919.23</v>
+        <v>12333749.109999999</v>
       </c>
       <c r="M126" s="2">
-        <v>46466502.690000005</v>
+        <v>45620706.539999999</v>
       </c>
       <c r="N126" s="2">
-        <v>6963013.4900000002</v>
+        <v>6375344.0699999994</v>
       </c>
       <c r="O126" s="2">
-        <v>20089248.050000001</v>
+        <v>19619563.209999997</v>
       </c>
       <c r="P126" s="2">
-        <v>26385604.960000016</v>
+        <v>25258184.239999987</v>
       </c>
       <c r="Q126" s="2">
-        <v>25994511.679999989</v>
+        <v>25859613.319999993</v>
       </c>
       <c r="R126" s="2">
-        <v>9630350.2899999972</v>
+        <v>8502453.5500000026</v>
       </c>
       <c r="S126" s="2">
-        <v>175538223.32999998</v>
+        <v>178477133.11000004</v>
       </c>
       <c r="T126" s="2">
-        <v>27185215.139999993</v>
+        <v>23581568.210000012</v>
       </c>
       <c r="U126" s="2">
-        <v>11212414.220000001</v>
+        <v>11046595.590000002</v>
       </c>
       <c r="V126" s="2">
-        <v>44661327.139999993</v>
+        <v>42277227.529999994</v>
       </c>
       <c r="W126" s="2">
-        <v>22562229.350000001</v>
+        <v>21919912.660000004</v>
       </c>
       <c r="X126" s="2">
-        <v>34993299.970000006</v>
+        <v>33734104.450000003</v>
       </c>
       <c r="Y126" s="2">
-        <v>11291097.439999998</v>
+        <v>9828682.0299999975</v>
       </c>
       <c r="Z126" s="2">
-        <v>53572205.779999971</v>
+        <v>40322475.450000003</v>
       </c>
       <c r="AA126" s="2">
-        <v>48829650.25</v>
+        <v>47644714.060000002</v>
       </c>
       <c r="AB126" s="2">
-        <v>38419157.720000006</v>
+        <v>38020854.460000001</v>
       </c>
       <c r="AC126" s="2">
-        <v>49580576.640000008</v>
+        <v>44518194.929999985</v>
       </c>
       <c r="AD126" s="2">
-        <v>2242676.5599999996</v>
+        <v>2055982.3499999996</v>
       </c>
       <c r="AE126" s="2">
-        <v>50280925.389999993</v>
+        <v>49359469.229999989</v>
       </c>
       <c r="AF126" s="2">
-        <v>9804859.6500000022</v>
+        <v>9595118.8299999982</v>
       </c>
       <c r="AG126" s="2">
-        <v>8067622.8199999966</v>
+        <v>9934087.9699999988</v>
       </c>
       <c r="AH126" s="2">
-        <v>32330521.949999996</v>
+        <v>31442755.799999982</v>
       </c>
       <c r="AI126" s="2">
-        <v>26291851.630000003</v>
+        <v>24456978.660000008</v>
       </c>
       <c r="AJ126" s="2">
-        <v>108107919.76000001</v>
+        <v>109781359.75999996</v>
       </c>
       <c r="AK126" s="2">
-        <v>71855620.789999977</v>
+        <v>63858347.290000014</v>
       </c>
       <c r="AL126" s="2">
-        <v>27256634.800000008</v>
+        <v>27102353.850000001</v>
       </c>
       <c r="AM126" s="2">
-        <v>60224791.629999995</v>
+        <v>58336024.889999986</v>
       </c>
       <c r="AN126" s="2">
-        <v>18204118.800000004</v>
+        <v>17767028.109999996</v>
       </c>
       <c r="AO126" s="2">
-        <v>31055442.610000007</v>
+        <v>32004963.489999995</v>
       </c>
       <c r="AP126" s="2">
-        <v>38662979.480000004</v>
+        <v>37292206.419999987</v>
       </c>
       <c r="AQ126" s="2">
-        <v>95951767.999999955</v>
+        <v>94776558.249999985</v>
       </c>
       <c r="AR126" s="2">
-        <v>85305640.819999978</v>
+        <v>67657155.679999977</v>
       </c>
       <c r="AS126" s="2">
-        <v>4272998.8299999982</v>
+        <v>4053230.2</v>
       </c>
       <c r="AT126" s="2">
-        <v>21351652.34</v>
+        <v>21873886.620000001</v>
       </c>
       <c r="AU126" s="2">
-        <v>12918999.069999997</v>
+        <v>11918926.249999998</v>
       </c>
       <c r="AV126" s="2">
-        <v>35063403.649999999</v>
+        <v>29563396.319999993</v>
       </c>
       <c r="AW126" s="2">
-        <v>27024589.830000013</v>
+        <v>24896584.68999999</v>
       </c>
       <c r="AX126" s="2">
-        <v>22227922.979999993</v>
+        <v>20654067.550000004</v>
       </c>
       <c r="AY126" s="2">
-        <v>20067903.090000004</v>
+        <v>19644584.240000002</v>
       </c>
       <c r="AZ126" s="2">
-        <v>16576802.310000002</v>
+        <v>15236533.08</v>
       </c>
       <c r="BA126" s="2">
-        <v>59192761.399999991</v>
+        <v>57353371.179999992</v>
       </c>
       <c r="BB126" s="2">
-        <v>32574052.759999994</v>
+        <v>30629287.379999995</v>
       </c>
       <c r="BC126" s="2">
-        <v>20934038.080000002</v>
+        <v>20830330.639999989</v>
       </c>
       <c r="BD126" s="2">
-        <v>9790249.1899999958</v>
+        <v>9200424.3200000003</v>
       </c>
       <c r="BE126" s="2">
-        <v>19030380.969999995</v>
+        <v>16883771.020000011</v>
       </c>
       <c r="BF126" s="2">
-        <v>39912823.610000007</v>
+        <v>36904805.139999986</v>
       </c>
       <c r="BG126" s="2">
-        <v>5862326.120000001</v>
+        <v>5657192.25</v>
       </c>
       <c r="BH126" s="2">
-        <v>6362234.0599999996</v>
+        <v>5997570.1799999988</v>
       </c>
       <c r="BI126" s="2">
-        <v>10855086.099999998</v>
+        <v>10066731.960000003</v>
       </c>
       <c r="BJ126" s="2">
-        <v>76267145.889999971</v>
+        <v>74852635.559999973</v>
       </c>
       <c r="BK126" s="2">
-        <v>30859880.270000011</v>
+        <v>30865297.919999987</v>
       </c>
       <c r="BL126" s="2">
-        <v>7665360.04</v>
+        <v>6789520.0599999987</v>
       </c>
       <c r="BM126" s="2">
-        <v>18175027.390000001</v>
+        <v>15462399.469999995</v>
       </c>
       <c r="BN126" s="2">
-        <v>87451096.439999998</v>
+        <v>87596837.419999942</v>
       </c>
       <c r="BO126" s="2">
-        <v>32173885.399999999</v>
+        <v>30901800.270000003</v>
       </c>
       <c r="BP126" s="2">
-        <v>14282546.04000001</v>
+        <v>13363615.23</v>
       </c>
       <c r="BQ126" s="2">
-        <v>26247781.399999999</v>
+        <v>24636160.419999991</v>
       </c>
       <c r="BR126" s="2">
-        <v>118086250.05000003</v>
+        <v>116684433.52000001</v>
       </c>
       <c r="BS126" s="2">
-        <v>11093193.550000001</v>
+        <v>10179385.650000002</v>
       </c>
       <c r="BT126" s="2">
-        <v>19242776.220000006</v>
+        <v>18044823.499999996</v>
       </c>
       <c r="BU126" s="2">
-        <v>19365371.150000002</v>
+        <v>18925348.980000004</v>
       </c>
       <c r="BV126" s="2">
-        <v>49981579.130000018</v>
+        <v>48857032.279999986</v>
       </c>
     </row>
     <row r="127" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A127" s="1" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B127" s="2">
-        <v>553009233.67000043</v>
+        <v>569897643.33000016</v>
       </c>
       <c r="C127" s="2">
-        <v>75542486.109999985</v>
+        <v>75211192.159999982</v>
       </c>
       <c r="D127" s="2">
-        <v>32627690.40000001</v>
+        <v>29409858.409999996</v>
       </c>
       <c r="E127" s="2">
-        <v>15810257.51</v>
+        <v>15711956.300000006</v>
       </c>
       <c r="F127" s="2">
-        <v>25704700.16</v>
+        <v>22527165.309999999</v>
       </c>
       <c r="G127" s="2">
-        <v>9414187.1699999981</v>
+        <v>7579681.7400000012</v>
       </c>
       <c r="H127" s="2">
-        <v>12679717.109999998</v>
+        <v>12395173.689999999</v>
       </c>
       <c r="I127" s="2">
-        <v>37421059.49000001</v>
+        <v>36048760.670000002</v>
       </c>
       <c r="J127" s="2">
-        <v>21647711.589999992</v>
+        <v>19312091.649999999</v>
       </c>
       <c r="K127" s="2">
-        <v>83534824.829999983</v>
+        <v>81204080.340000018</v>
       </c>
       <c r="L127" s="2">
-        <v>13161961.539999999</v>
+        <v>12473058.080000002</v>
       </c>
       <c r="M127" s="2">
-        <v>47424324.099999994</v>
+        <v>47561376.660000004</v>
       </c>
       <c r="N127" s="2">
-        <v>7176148.129999999</v>
+        <v>6713495.2999999998</v>
       </c>
       <c r="O127" s="2">
-        <v>20477333.91</v>
+        <v>20285381.120000001</v>
       </c>
       <c r="P127" s="2">
-        <v>27502772.690000005</v>
+        <v>25875262.699999988</v>
       </c>
       <c r="Q127" s="2">
-        <v>26576197.109999999</v>
+        <v>26721376.839999996</v>
       </c>
       <c r="R127" s="2">
-        <v>9851060.1300000008</v>
+        <v>8925122.8800000008</v>
       </c>
       <c r="S127" s="2">
-        <v>181492279.54000017</v>
+        <v>185021218.51000005</v>
       </c>
       <c r="T127" s="2">
-        <v>28473146.070000004</v>
+        <v>24243280.260000002</v>
       </c>
       <c r="U127" s="2">
-        <v>11529120.969999999</v>
+        <v>11427225.48</v>
       </c>
       <c r="V127" s="2">
-        <v>45073853.730000012</v>
+        <v>44208016.710000008</v>
       </c>
       <c r="W127" s="2">
-        <v>23637005.049999993</v>
+        <v>22685337.100000009</v>
       </c>
       <c r="X127" s="2">
-        <v>36533139.679999992</v>
+        <v>35097239.549999997</v>
       </c>
       <c r="Y127" s="2">
-        <v>11879841.279999999</v>
+        <v>10709906.160000002</v>
       </c>
       <c r="Z127" s="2">
-        <v>56791808.800000012</v>
+        <v>43514555.229999989</v>
       </c>
       <c r="AA127" s="2">
-        <v>49805495.62999998</v>
+        <v>49437295.600000009</v>
       </c>
       <c r="AB127" s="2">
-        <v>38773670.850000024</v>
+        <v>39625123.209999993</v>
       </c>
       <c r="AC127" s="2">
-        <v>52233611.269999973</v>
+        <v>46561835.049999982</v>
       </c>
       <c r="AD127" s="2">
-        <v>2327001.9899999998</v>
+        <v>1960584.1400000001</v>
       </c>
       <c r="AE127" s="2">
-        <v>52094598.090000004</v>
+        <v>51671360.859999985</v>
       </c>
       <c r="AF127" s="2">
-        <v>10044885.779999997</v>
+        <v>10089860.140000001</v>
       </c>
       <c r="AG127" s="2">
-        <v>8633318.0700000003</v>
+        <v>10049070.410000004</v>
       </c>
       <c r="AH127" s="2">
-        <v>32942735.819999989</v>
+        <v>32762124.809999995</v>
       </c>
       <c r="AI127" s="2">
-        <v>27640546.960000005</v>
+        <v>25862789.550000001</v>
       </c>
       <c r="AJ127" s="2">
-        <v>111630410.94999991</v>
+        <v>114259519.06999999</v>
       </c>
       <c r="AK127" s="2">
-        <v>72113288.799999967</v>
+        <v>68370162.609999999</v>
       </c>
       <c r="AL127" s="2">
-        <v>28277975.800000001</v>
+        <v>28326544.010000005</v>
       </c>
       <c r="AM127" s="2">
-        <v>61726334.900000013</v>
+        <v>59971670.50999999</v>
       </c>
       <c r="AN127" s="2">
-        <v>18440226.059999995</v>
+        <v>18183174.41</v>
       </c>
       <c r="AO127" s="2">
-        <v>31708387.670000002</v>
+        <v>33009138.919999994</v>
       </c>
       <c r="AP127" s="2">
-        <v>40452901.969999999</v>
+        <v>38386145.700000003</v>
       </c>
       <c r="AQ127" s="2">
-        <v>100263664.59999993</v>
+        <v>98923129.059999973</v>
       </c>
       <c r="AR127" s="2">
-        <v>91693660.150000006</v>
+        <v>72444022.589999989</v>
       </c>
       <c r="AS127" s="2">
-        <v>4503422.2899999991</v>
+        <v>4175035.2699999996</v>
       </c>
       <c r="AT127" s="2">
-        <v>22272992.960000005</v>
+        <v>22391126.550000001</v>
       </c>
       <c r="AU127" s="2">
-        <v>13202062.289999999</v>
+        <v>12207697.59</v>
       </c>
       <c r="AV127" s="2">
-        <v>36913866.220000014</v>
+        <v>30899955.310000002</v>
       </c>
       <c r="AW127" s="2">
-        <v>28367174.649999984</v>
+        <v>26164354.559999999</v>
       </c>
       <c r="AX127" s="2">
-        <v>23353213.539999995</v>
+        <v>21331860.339999989</v>
       </c>
       <c r="AY127" s="2">
-        <v>20519888.070000004</v>
+        <v>20185395.91</v>
       </c>
       <c r="AZ127" s="2">
-        <v>17487989.700000007</v>
+        <v>15959548.35</v>
       </c>
       <c r="BA127" s="2">
-        <v>58512652</v>
+        <v>59766974.68</v>
       </c>
       <c r="BB127" s="2">
-        <v>33150081.879999995</v>
+        <v>31884941.48</v>
       </c>
       <c r="BC127" s="2">
-        <v>21193627.240000002</v>
+        <v>21850567.969999991</v>
       </c>
       <c r="BD127" s="2">
-        <v>10211430.999999998</v>
+        <v>9372639.8599999994</v>
       </c>
       <c r="BE127" s="2">
-        <v>20414386.969999999</v>
+        <v>17861327.990000002</v>
       </c>
       <c r="BF127" s="2">
-        <v>41364219.040000007</v>
+        <v>38237768.859999992</v>
       </c>
       <c r="BG127" s="2">
-        <v>6127360.2000000011</v>
+        <v>5801208.0399999991</v>
       </c>
       <c r="BH127" s="2">
-        <v>6587429.4999999991</v>
+        <v>6184794.1699999999</v>
       </c>
       <c r="BI127" s="2">
-        <v>11300689.970000008</v>
+        <v>10294987.770000001</v>
       </c>
       <c r="BJ127" s="2">
-        <v>78577064.73999995</v>
+        <v>78258934.409999996</v>
       </c>
       <c r="BK127" s="2">
-        <v>31436111.800000004</v>
+        <v>31992822.230000004</v>
       </c>
       <c r="BL127" s="2">
-        <v>8104381.6899999985</v>
+        <v>7115954.4000000004</v>
       </c>
       <c r="BM127" s="2">
-        <v>19215083.059999999</v>
+        <v>16266465.490000002</v>
       </c>
       <c r="BN127" s="2">
-        <v>89052523.679999933</v>
+        <v>91684304.960000008</v>
       </c>
       <c r="BO127" s="2">
-        <v>33571371.079999998</v>
+        <v>31274588.460000001</v>
       </c>
       <c r="BP127" s="2">
-        <v>14975970.669999996</v>
+        <v>13806713.989999996</v>
       </c>
       <c r="BQ127" s="2">
-        <v>27486486.700000003</v>
+        <v>25258907.74000001</v>
       </c>
       <c r="BR127" s="2">
-        <v>122903421.52000001</v>
+        <v>121954520.00000001</v>
       </c>
       <c r="BS127" s="2">
-        <v>11401457.909999998</v>
+        <v>10574603.489999998</v>
       </c>
       <c r="BT127" s="2">
-        <v>20347419.889999989</v>
+        <v>18968637.100000001</v>
       </c>
       <c r="BU127" s="2">
-        <v>19999751.989999998</v>
+        <v>19360210.859999996</v>
       </c>
       <c r="BV127" s="2">
-        <v>52433910.240000002</v>
+        <v>51284329.030000001</v>
       </c>
     </row>
     <row r="128" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A128" s="1" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B128" s="2">
-        <v>531426948.13000077</v>
+        <v>539343840.76000023</v>
       </c>
       <c r="C128" s="2">
-        <v>70586752.849999994</v>
+        <v>72087193.569999993</v>
       </c>
       <c r="D128" s="2">
-        <v>28710668.859999999</v>
+        <v>30300768.340000015</v>
       </c>
       <c r="E128" s="2">
-        <v>14637337.939999999</v>
+        <v>15532304.820000002</v>
       </c>
       <c r="F128" s="2">
-        <v>21982520.159999989</v>
+        <v>24186912.739999998</v>
       </c>
       <c r="G128" s="2">
-        <v>7505347.5999999987</v>
+        <v>9259812.0099999979</v>
       </c>
       <c r="H128" s="2">
-        <v>11668767.440000001</v>
+        <v>12192198.310000001</v>
       </c>
       <c r="I128" s="2">
-        <v>34636081.93</v>
+        <v>36153582.910000004</v>
       </c>
       <c r="J128" s="2">
-        <v>18577639.809999995</v>
+        <v>20589311.369999994</v>
       </c>
       <c r="K128" s="2">
-        <v>76525256.670000017</v>
+        <v>84175657.620000035</v>
       </c>
       <c r="L128" s="2">
-        <v>12025507.380000001</v>
+        <v>12746919.23</v>
       </c>
       <c r="M128" s="2">
-        <v>44657461.740000002</v>
+        <v>46466502.690000005</v>
       </c>
       <c r="N128" s="2">
-        <v>6402808.7700000005</v>
+        <v>6963013.4899999993</v>
       </c>
       <c r="O128" s="2">
-        <v>19480167.390000001</v>
+        <v>20089248.050000001</v>
       </c>
       <c r="P128" s="2">
-        <v>24810497.039999984</v>
+        <v>26385604.960000016</v>
       </c>
       <c r="Q128" s="2">
-        <v>25110570.720000006</v>
+        <v>25994511.679999989</v>
       </c>
       <c r="R128" s="2">
-        <v>8625751.6899999976</v>
+        <v>9630350.2899999972</v>
       </c>
       <c r="S128" s="2">
-        <v>175444638.56000006</v>
+        <v>175538223.33000007</v>
       </c>
       <c r="T128" s="2">
-        <v>24193365.370000001</v>
+        <v>27185215.139999993</v>
       </c>
       <c r="U128" s="2">
-        <v>11056722.799999999</v>
+        <v>11212414.220000001</v>
       </c>
       <c r="V128" s="2">
-        <v>41956649.859999992</v>
+        <v>44661327.139999993</v>
       </c>
       <c r="W128" s="2">
-        <v>21620674.820000008</v>
+        <v>22562229.350000001</v>
       </c>
       <c r="X128" s="2">
-        <v>33446292.980000008</v>
+        <v>34993299.970000006</v>
       </c>
       <c r="Y128" s="2">
-        <v>10296897.4</v>
+        <v>11291097.439999998</v>
       </c>
       <c r="Z128" s="2">
-        <v>42309345.859999992</v>
+        <v>53572205.779999971</v>
       </c>
       <c r="AA128" s="2">
-        <v>46871260.890000001</v>
+        <v>48829650.249999985</v>
       </c>
       <c r="AB128" s="2">
-        <v>37377668.350000009</v>
+        <v>38419157.720000006</v>
       </c>
       <c r="AC128" s="2">
-        <v>44506380.210000023</v>
+        <v>49580576.639999993</v>
       </c>
       <c r="AD128" s="2">
-        <v>2053852.6300000004</v>
+        <v>2242676.5599999996</v>
       </c>
       <c r="AE128" s="2">
-        <v>48820735.770000011</v>
+        <v>50280925.389999993</v>
       </c>
       <c r="AF128" s="2">
-        <v>9441830.0200000033</v>
+        <v>9804859.6500000022</v>
       </c>
       <c r="AG128" s="2">
-        <v>7851941.5399999991</v>
+        <v>8062776.2299999958</v>
       </c>
       <c r="AH128" s="2">
-        <v>30329845.61999999</v>
+        <v>32330521.949999996</v>
       </c>
       <c r="AI128" s="2">
-        <v>24551720.050000001</v>
+        <v>26291851.630000003</v>
       </c>
       <c r="AJ128" s="2">
-        <v>107966910.38999999</v>
+        <v>108107919.76000005</v>
       </c>
       <c r="AK128" s="2">
-        <v>63199181.980000012</v>
+        <v>71855620.790000007</v>
       </c>
       <c r="AL128" s="2">
-        <v>26361078.629999999</v>
+        <v>27256634.800000008</v>
       </c>
       <c r="AM128" s="2">
-        <v>56574174.260000035</v>
+        <v>60224791.629999995</v>
       </c>
       <c r="AN128" s="2">
-        <v>17335295.479999997</v>
+        <v>18204118.800000004</v>
       </c>
       <c r="AO128" s="2">
-        <v>31486639.419999998</v>
+        <v>31055442.610000007</v>
       </c>
       <c r="AP128" s="2">
-        <v>36350332.170000009</v>
+        <v>38662979.480000004</v>
       </c>
       <c r="AQ128" s="2">
-        <v>93661129.699999988</v>
+        <v>95951767.999999955</v>
       </c>
       <c r="AR128" s="2">
-        <v>74937854.670000002</v>
+        <v>85305640.819999978</v>
       </c>
       <c r="AS128" s="2">
-        <v>4020279.13</v>
+        <v>4272998.8299999982</v>
       </c>
       <c r="AT128" s="2">
-        <v>21149469.739999998</v>
+        <v>21351652.34</v>
       </c>
       <c r="AU128" s="2">
-        <v>11893756.729999999</v>
+        <v>12918999.069999997</v>
       </c>
       <c r="AV128" s="2">
-        <v>30797771.649999991</v>
+        <v>35063403.649999999</v>
       </c>
       <c r="AW128" s="2">
-        <v>25314347.850000009</v>
+        <v>27024589.830000013</v>
       </c>
       <c r="AX128" s="2">
-        <v>20799730.389999989</v>
+        <v>22227922.979999997</v>
       </c>
       <c r="AY128" s="2">
-        <v>19273599.640000001</v>
+        <v>20067903.090000004</v>
       </c>
       <c r="AZ128" s="2">
-        <v>15272433.080000008</v>
+        <v>16576802.310000002</v>
       </c>
       <c r="BA128" s="2">
-        <v>55312768.75</v>
+        <v>59192761.399999991</v>
       </c>
       <c r="BB128" s="2">
-        <v>30351303.009999998</v>
+        <v>32574052.759999994</v>
       </c>
       <c r="BC128" s="2">
-        <v>20217338.819999997</v>
+        <v>20934038.080000002</v>
       </c>
       <c r="BD128" s="2">
-        <v>8925850.5199999996</v>
+        <v>9790249.1899999958</v>
       </c>
       <c r="BE128" s="2">
-        <v>17293161.010000005</v>
+        <v>19030380.969999995</v>
       </c>
       <c r="BF128" s="2">
-        <v>37281641.310000017</v>
+        <v>39912823.610000014</v>
       </c>
       <c r="BG128" s="2">
-        <v>5374219.9100000011</v>
+        <v>5862326.1200000001</v>
       </c>
       <c r="BH128" s="2">
-        <v>5593655.2100000009</v>
+        <v>6362234.0599999996</v>
       </c>
       <c r="BI128" s="2">
-        <v>9879652.9400000013</v>
+        <v>10855086.099999998</v>
       </c>
       <c r="BJ128" s="2">
-        <v>72732093.269999981</v>
+        <v>76267145.889999971</v>
       </c>
       <c r="BK128" s="2">
-        <v>29699289.610000003</v>
+        <v>30859880.270000003</v>
       </c>
       <c r="BL128" s="2">
-        <v>6797152.9899999993</v>
+        <v>7665360.04</v>
       </c>
       <c r="BM128" s="2">
-        <v>15782849.219999999</v>
+        <v>18175027.390000001</v>
       </c>
       <c r="BN128" s="2">
-        <v>85717929.25</v>
+        <v>87451096.439999998</v>
       </c>
       <c r="BO128" s="2">
-        <v>30531694.490000002</v>
+        <v>32173885.400000006</v>
       </c>
       <c r="BP128" s="2">
-        <v>13205115.860000001</v>
+        <v>14282546.04000001</v>
       </c>
       <c r="BQ128" s="2">
-        <v>24414995.549999997</v>
+        <v>26247781.399999999</v>
       </c>
       <c r="BR128" s="2">
-        <v>113730007.78999993</v>
+        <v>118086250.05000003</v>
       </c>
       <c r="BS128" s="2">
-        <v>10327598.450000001</v>
+        <v>11096597.689999999</v>
       </c>
       <c r="BT128" s="2">
-        <v>17880086.380000003</v>
+        <v>19242776.219999999</v>
       </c>
       <c r="BU128" s="2">
-        <v>18789679.930000003</v>
+        <v>19365371.149999999</v>
       </c>
       <c r="BV128" s="2">
-        <v>48203063.920000002</v>
+        <v>49981579.13000001</v>
       </c>
     </row>
     <row r="129" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A129" s="1" t="s">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B129" s="2">
-        <v>575339667.33000052</v>
+        <v>553009233.67000043</v>
       </c>
       <c r="C129" s="2">
-        <v>76264540.869999945</v>
+        <v>75542486.109999985</v>
       </c>
       <c r="D129" s="2">
-        <v>30208409.429999992</v>
+        <v>32629120.899999991</v>
       </c>
       <c r="E129" s="2">
-        <v>15426724.359999999</v>
+        <v>15810257.51</v>
       </c>
       <c r="F129" s="2">
-        <v>22874573.75</v>
+        <v>25704700.16</v>
       </c>
       <c r="G129" s="2">
-        <v>7310000.0099999988</v>
+        <v>9414187.1699999981</v>
       </c>
       <c r="H129" s="2">
-        <v>12186224.040000001</v>
+        <v>12679717.109999998</v>
       </c>
       <c r="I129" s="2">
-        <v>36129839.650000006</v>
+        <v>37421059.49000001</v>
       </c>
       <c r="J129" s="2">
-        <v>19425722.750000004</v>
+        <v>21647711.589999992</v>
       </c>
       <c r="K129" s="2">
-        <v>80077757.090000004</v>
+        <v>83534824.829999983</v>
       </c>
       <c r="L129" s="2">
-        <v>13062460.740000002</v>
+        <v>13161961.539999999</v>
       </c>
       <c r="M129" s="2">
-        <v>47434125.480000004</v>
+        <v>47424324.099999994</v>
       </c>
       <c r="N129" s="2">
-        <v>6573345.6100000013</v>
+        <v>7176148.1299999999</v>
       </c>
       <c r="O129" s="2">
-        <v>20629640.27</v>
+        <v>20477333.91</v>
       </c>
       <c r="P129" s="2">
-        <v>26344183.04999999</v>
+        <v>27502772.690000005</v>
       </c>
       <c r="Q129" s="2">
-        <v>26868256.580000006</v>
+        <v>26576197.109999999</v>
       </c>
       <c r="R129" s="2">
-        <v>8620889.2300000023</v>
+        <v>9851060.1300000008</v>
       </c>
       <c r="S129" s="2">
-        <v>188338182.43000001</v>
+        <v>181492279.54000014</v>
       </c>
       <c r="T129" s="2">
-        <v>24647242.75</v>
+        <v>28473146.070000004</v>
       </c>
       <c r="U129" s="2">
-        <v>11498478.150000002</v>
+        <v>11529120.969999999</v>
       </c>
       <c r="V129" s="2">
-        <v>44125239.860000014</v>
+        <v>45073853.730000019</v>
       </c>
       <c r="W129" s="2">
-        <v>22385721.029999983</v>
+        <v>23637005.050000001</v>
       </c>
       <c r="X129" s="2">
-        <v>35783992.979999989</v>
+        <v>36533139.679999992</v>
       </c>
       <c r="Y129" s="2">
-        <v>10572470.950000001</v>
+        <v>11879841.279999999</v>
       </c>
       <c r="Z129" s="2">
-        <v>43120168.529999994</v>
+        <v>56791808.800000012</v>
       </c>
       <c r="AA129" s="2">
-        <v>49895134.560000002</v>
+        <v>49805495.629999988</v>
       </c>
       <c r="AB129" s="2">
-        <v>39591172.510000005</v>
+        <v>38773670.850000024</v>
       </c>
       <c r="AC129" s="2">
-        <v>46943464.360000022</v>
+        <v>52233611.270000011</v>
       </c>
       <c r="AD129" s="2">
-        <v>2104673.6499999994</v>
+        <v>2327001.9899999998</v>
       </c>
       <c r="AE129" s="2">
-        <v>52247269.880000003</v>
+        <v>52094598.090000004</v>
       </c>
       <c r="AF129" s="2">
-        <v>9848567.5800000001</v>
+        <v>10044885.779999997</v>
       </c>
       <c r="AG129" s="2">
-        <v>8177884.2900000028</v>
+        <v>8630630.6300000008</v>
       </c>
       <c r="AH129" s="2">
-        <v>32168307.789999999</v>
+        <v>32942735.819999989</v>
       </c>
       <c r="AI129" s="2">
-        <v>25294996.140000004</v>
+        <v>27640546.960000005</v>
       </c>
       <c r="AJ129" s="2">
-        <v>115749302.80999996</v>
+        <v>111630410.94999997</v>
       </c>
       <c r="AK129" s="2">
-        <v>66411426.660000019</v>
+        <v>72113288.799999967</v>
       </c>
       <c r="AL129" s="2">
-        <v>28470995.149999999</v>
+        <v>28277975.800000001</v>
       </c>
       <c r="AM129" s="2">
-        <v>60335505.909999996</v>
+        <v>61726334.900000013</v>
       </c>
       <c r="AN129" s="2">
-        <v>18690511.25</v>
+        <v>18440226.059999995</v>
       </c>
       <c r="AO129" s="2">
-        <v>33906530.420000002</v>
+        <v>31708387.670000002</v>
       </c>
       <c r="AP129" s="2">
-        <v>38497381.969999991</v>
+        <v>40452901.969999999</v>
       </c>
       <c r="AQ129" s="2">
-        <v>100278578.45000005</v>
+        <v>100263664.59999993</v>
       </c>
       <c r="AR129" s="2">
-        <v>75361287.86999996</v>
+        <v>91693660.150000006</v>
       </c>
       <c r="AS129" s="2">
-        <v>4245026.4699999979</v>
+        <v>4503422.2899999991</v>
       </c>
       <c r="AT129" s="2">
-        <v>23354798.830000006</v>
+        <v>22272992.960000005</v>
       </c>
       <c r="AU129" s="2">
-        <v>12471635.469999999</v>
+        <v>13202062.290000001</v>
       </c>
       <c r="AV129" s="2">
-        <v>30854798.940000005</v>
+        <v>36913866.220000014</v>
       </c>
       <c r="AW129" s="2">
-        <v>27306445.320000023</v>
+        <v>28367174.649999984</v>
       </c>
       <c r="AX129" s="2">
-        <v>21586958.729999997</v>
+        <v>23353213.539999988</v>
       </c>
       <c r="AY129" s="2">
-        <v>20214212.769999996</v>
+        <v>20519888.07</v>
       </c>
       <c r="AZ129" s="2">
-        <v>15955899.079999996</v>
+        <v>17487989.700000007</v>
       </c>
       <c r="BA129" s="2">
-        <v>58583838.410000011</v>
+        <v>58512652</v>
       </c>
       <c r="BB129" s="2">
-        <v>31559243.529999986</v>
+        <v>33150081.879999995</v>
       </c>
       <c r="BC129" s="2">
-        <v>21747896.240000002</v>
+        <v>21193627.240000002</v>
       </c>
       <c r="BD129" s="2">
-        <v>9399792.700000003</v>
+        <v>10211430.999999998</v>
       </c>
       <c r="BE129" s="2">
-        <v>17637086.330000006</v>
+        <v>20414386.969999999</v>
       </c>
       <c r="BF129" s="2">
-        <v>39183482.13000001</v>
+        <v>41364219.039999992</v>
       </c>
       <c r="BG129" s="2">
-        <v>5650876.5599999996</v>
+        <v>6127360.2000000011</v>
       </c>
       <c r="BH129" s="2">
-        <v>5927116.290000001</v>
+        <v>6587429.4999999991</v>
       </c>
       <c r="BI129" s="2">
-        <v>10447994.120000003</v>
+        <v>11300689.970000008</v>
       </c>
       <c r="BJ129" s="2">
-        <v>79199945.73999998</v>
+        <v>78577064.73999995</v>
       </c>
       <c r="BK129" s="2">
-        <v>31564116.890000015</v>
+        <v>31436111.800000004</v>
       </c>
       <c r="BL129" s="2">
-        <v>6873467.3200000003</v>
+        <v>8104381.6899999985</v>
       </c>
       <c r="BM129" s="2">
-        <v>16089339.910000004</v>
+        <v>19215083.059999999</v>
       </c>
       <c r="BN129" s="2">
-        <v>92658654.129999995</v>
+        <v>89052523.679999933</v>
       </c>
       <c r="BO129" s="2">
-        <v>31832626.460000008</v>
+        <v>33571371.080000006</v>
       </c>
       <c r="BP129" s="2">
-        <v>14276327.019999996</v>
+        <v>14975970.669999998</v>
       </c>
       <c r="BQ129" s="2">
-        <v>25575488.07</v>
+        <v>27486486.700000003</v>
       </c>
       <c r="BR129" s="2">
-        <v>123583261.48</v>
+        <v>122903421.52000001</v>
       </c>
       <c r="BS129" s="2">
-        <v>10590442.4</v>
+        <v>11402714.850000001</v>
       </c>
       <c r="BT129" s="2">
-        <v>18808299.209999997</v>
+        <v>20347419.890000004</v>
       </c>
       <c r="BU129" s="2">
-        <v>19579869.080000002</v>
+        <v>19999751.990000006</v>
       </c>
       <c r="BV129" s="2">
-        <v>51378813.270000003</v>
+        <v>52433910.24000001</v>
       </c>
     </row>
     <row r="130" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A130" s="1" t="s">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B130" s="2">
-        <v>566578947.38000047</v>
+        <v>531426948.13000077</v>
       </c>
       <c r="C130" s="2">
-        <v>75483756.219999999</v>
+        <v>70586752.849999994</v>
       </c>
       <c r="D130" s="2">
-        <v>28973771.499999989</v>
+        <v>28711956.859999992</v>
       </c>
       <c r="E130" s="2">
-        <v>14855086.450000003</v>
+        <v>14637337.939999999</v>
       </c>
       <c r="F130" s="2">
-        <v>21718384.189999994</v>
+        <v>21982520.159999989</v>
       </c>
       <c r="G130" s="2">
-        <v>6577679.6099999985</v>
+        <v>7505347.5999999987</v>
       </c>
       <c r="H130" s="2">
-        <v>11356635.779999997</v>
+        <v>11668767.440000001</v>
       </c>
       <c r="I130" s="2">
-        <v>34635840.060000002</v>
+        <v>34636081.93</v>
       </c>
       <c r="J130" s="2">
-        <v>18617186.459999993</v>
+        <v>18577639.809999995</v>
       </c>
       <c r="K130" s="2">
-        <v>76797045.599999994</v>
+        <v>76525256.670000017</v>
       </c>
       <c r="L130" s="2">
-        <v>12419203.65</v>
+        <v>12025507.380000001</v>
       </c>
       <c r="M130" s="2">
-        <v>45741880.780000001</v>
+        <v>44657461.740000002</v>
       </c>
       <c r="N130" s="2">
-        <v>5968000.3200000003</v>
+        <v>6402808.7700000005</v>
       </c>
       <c r="O130" s="2">
-        <v>19571530.879999992</v>
+        <v>19480167.390000001</v>
       </c>
       <c r="P130" s="2">
-        <v>25436374.649999999</v>
+        <v>24810497.039999984</v>
       </c>
       <c r="Q130" s="2">
-        <v>25667645.820000004</v>
+        <v>25110570.720000006</v>
       </c>
       <c r="R130" s="2">
-        <v>8365360.7400000002</v>
+        <v>8625751.6899999976</v>
       </c>
       <c r="S130" s="2">
-        <v>185514040.3300001</v>
+        <v>175444638.56000009</v>
       </c>
       <c r="T130" s="2">
-        <v>22438983.779999994</v>
+        <v>24193365.370000001</v>
       </c>
       <c r="U130" s="2">
-        <v>11139802.319999998</v>
+        <v>11056722.799999999</v>
       </c>
       <c r="V130" s="2">
-        <v>42456377.070000015</v>
+        <v>41956649.859999999</v>
       </c>
       <c r="W130" s="2">
-        <v>20180016.040000007</v>
+        <v>21620674.820000008</v>
       </c>
       <c r="X130" s="2">
-        <v>34378962.919999979</v>
+        <v>33446292.980000008</v>
       </c>
       <c r="Y130" s="2">
-        <v>9790364.5999999978</v>
+        <v>10296897.4</v>
       </c>
       <c r="Z130" s="2">
-        <v>40809492.29999999</v>
+        <v>42309345.859999992</v>
       </c>
       <c r="AA130" s="2">
-        <v>47494254.699999973</v>
+        <v>46871260.889999993</v>
       </c>
       <c r="AB130" s="2">
-        <v>37502014.360000014</v>
+        <v>37377668.350000009</v>
       </c>
       <c r="AC130" s="2">
-        <v>44842407.070000015</v>
+        <v>44506380.210000023</v>
       </c>
       <c r="AD130" s="2">
-        <v>1958157.47</v>
+        <v>2053852.6300000004</v>
       </c>
       <c r="AE130" s="2">
-        <v>51116284.599999979</v>
+        <v>48820735.770000011</v>
       </c>
       <c r="AF130" s="2">
-        <v>9430412.7500000019</v>
+        <v>9441830.0200000033</v>
       </c>
       <c r="AG130" s="2">
-        <v>7724251.6099999975</v>
+        <v>7839539.1299999999</v>
       </c>
       <c r="AH130" s="2">
-        <v>30648856.790000003</v>
+        <v>30329845.61999999</v>
       </c>
       <c r="AI130" s="2">
-        <v>24351499.350000009</v>
+        <v>24551720.050000001</v>
       </c>
       <c r="AJ130" s="2">
-        <v>113654873.83999999</v>
+        <v>107966910.38999997</v>
       </c>
       <c r="AK130" s="2">
-        <v>63829318.639999971</v>
+        <v>63199181.980000027</v>
       </c>
       <c r="AL130" s="2">
-        <v>27719689.899999991</v>
+        <v>26361078.629999999</v>
       </c>
       <c r="AM130" s="2">
-        <v>58488221.560000002</v>
+        <v>56574174.260000035</v>
       </c>
       <c r="AN130" s="2">
-        <v>17656635.050000001</v>
+        <v>17335295.479999997</v>
       </c>
       <c r="AO130" s="2">
-        <v>32460817.25</v>
+        <v>31486639.419999998</v>
       </c>
       <c r="AP130" s="2">
-        <v>36237708.740000002</v>
+        <v>36350332.170000009</v>
       </c>
       <c r="AQ130" s="2">
-        <v>97404205.249999985</v>
+        <v>93661129.699999988</v>
       </c>
       <c r="AR130" s="2">
-        <v>70145225.859999985</v>
+        <v>74937854.670000002</v>
       </c>
       <c r="AS130" s="2">
-        <v>3859070.4999999995</v>
+        <v>4020279.13</v>
       </c>
       <c r="AT130" s="2">
-        <v>22862483.949999999</v>
+        <v>21149469.739999998</v>
       </c>
       <c r="AU130" s="2">
-        <v>11687705.689999999</v>
+        <v>11893756.729999999</v>
       </c>
       <c r="AV130" s="2">
-        <v>29124866.749999989</v>
+        <v>30797771.649999991</v>
       </c>
       <c r="AW130" s="2">
-        <v>25597233.859999996</v>
+        <v>25314347.850000009</v>
       </c>
       <c r="AX130" s="2">
-        <v>20537887.320000008</v>
+        <v>20799730.389999993</v>
       </c>
       <c r="AY130" s="2">
-        <v>19658881.470000003</v>
+        <v>19273599.640000001</v>
       </c>
       <c r="AZ130" s="2">
-        <v>14896860.010000002</v>
+        <v>15272433.080000008</v>
       </c>
       <c r="BA130" s="2">
-        <v>55468659.259999998</v>
+        <v>55312768.75</v>
       </c>
       <c r="BB130" s="2">
-        <v>29291222.180000003</v>
+        <v>30351303.009999998</v>
       </c>
       <c r="BC130" s="2">
-        <v>20916503.219999999</v>
+        <v>20217338.819999997</v>
       </c>
       <c r="BD130" s="2">
-        <v>8896399.2300000004</v>
+        <v>8925850.5199999996</v>
       </c>
       <c r="BE130" s="2">
-        <v>16210046.550000004</v>
+        <v>17293161.010000005</v>
       </c>
       <c r="BF130" s="2">
-        <v>38182362.210000008</v>
+        <v>37281641.310000002</v>
       </c>
       <c r="BG130" s="2">
-        <v>5088299.2699999977</v>
+        <v>5374219.9100000001</v>
       </c>
       <c r="BH130" s="2">
-        <v>5402399.709999999</v>
+        <v>5593655.2100000009</v>
       </c>
       <c r="BI130" s="2">
-        <v>9817851.9499999993</v>
+        <v>9879652.9400000013</v>
       </c>
       <c r="BJ130" s="2">
-        <v>78511928.169999987</v>
+        <v>72732093.269999981</v>
       </c>
       <c r="BK130" s="2">
-        <v>30889135.659999996</v>
+        <v>29699289.609999999</v>
       </c>
       <c r="BL130" s="2">
-        <v>6226296</v>
+        <v>6797152.9899999993</v>
       </c>
       <c r="BM130" s="2">
-        <v>15296598.649999997</v>
+        <v>15782849.219999999</v>
       </c>
       <c r="BN130" s="2">
-        <v>91787758.889999986</v>
+        <v>85717929.25</v>
       </c>
       <c r="BO130" s="2">
-        <v>30138096.339999981</v>
+        <v>30531694.489999987</v>
       </c>
       <c r="BP130" s="2">
-        <v>13369395.439999994</v>
+        <v>13205115.860000001</v>
       </c>
       <c r="BQ130" s="2">
-        <v>24126514.530000001</v>
+        <v>24414995.549999997</v>
       </c>
       <c r="BR130" s="2">
-        <v>121999847.77999997</v>
+        <v>113730007.78999993</v>
       </c>
       <c r="BS130" s="2">
-        <v>9721765.0200000014</v>
+        <v>10338712.860000001</v>
       </c>
       <c r="BT130" s="2">
-        <v>18127491.189999998</v>
+        <v>17880086.379999999</v>
       </c>
       <c r="BU130" s="2">
-        <v>18351541.289999995</v>
+        <v>18789679.930000003</v>
       </c>
       <c r="BV130" s="2">
-        <v>50845992.129999988</v>
+        <v>48203063.920000002</v>
       </c>
     </row>
     <row r="131" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A131" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B131" s="2">
-        <v>637004470.04999971</v>
+        <v>575339667.33000052</v>
       </c>
       <c r="C131" s="2">
-        <v>85549878.829999954</v>
+        <v>76264540.869999945</v>
       </c>
       <c r="D131" s="2">
-        <v>32828463.699999996</v>
+        <v>30209764.629999995</v>
       </c>
       <c r="E131" s="2">
-        <v>16748105.779999999</v>
+        <v>15426724.359999999</v>
       </c>
       <c r="F131" s="2">
-        <v>26497990.199999996</v>
+        <v>22874573.75</v>
       </c>
       <c r="G131" s="2">
-        <v>7097549.9499999974</v>
+        <v>7310000.0099999998</v>
       </c>
       <c r="H131" s="2">
-        <v>12752670.339999996</v>
+        <v>12186224.040000001</v>
       </c>
       <c r="I131" s="2">
-        <v>40254115.410000004</v>
+        <v>36129839.650000006</v>
       </c>
       <c r="J131" s="2">
-        <v>22216912.280000001</v>
+        <v>19425722.750000004</v>
       </c>
       <c r="K131" s="2">
-        <v>86632824.520000011</v>
+        <v>80077757.090000004</v>
       </c>
       <c r="L131" s="2">
-        <v>14023254.410000002</v>
+        <v>13062460.74</v>
       </c>
       <c r="M131" s="2">
-        <v>50508521.950000003</v>
+        <v>47434125.480000004</v>
       </c>
       <c r="N131" s="2">
-        <v>6739900.6300000027</v>
+        <v>6573345.6100000003</v>
       </c>
       <c r="O131" s="2">
-        <v>21763357.349999994</v>
+        <v>20629640.27</v>
       </c>
       <c r="P131" s="2">
-        <v>29719194.359999988</v>
+        <v>26344183.04999999</v>
       </c>
       <c r="Q131" s="2">
-        <v>28002811.510000002</v>
+        <v>26868256.580000006</v>
       </c>
       <c r="R131" s="2">
-        <v>7806839.3000000007</v>
+        <v>8620889.2300000004</v>
       </c>
       <c r="S131" s="2">
-        <v>211220004.07000005</v>
+        <v>188338182.43000004</v>
       </c>
       <c r="T131" s="2">
-        <v>25849018.950000003</v>
+        <v>24647242.75</v>
       </c>
       <c r="U131" s="2">
-        <v>12500373.459999999</v>
+        <v>11498478.150000002</v>
       </c>
       <c r="V131" s="2">
-        <v>48274984.799999982</v>
+        <v>44125239.860000007</v>
       </c>
       <c r="W131" s="2">
-        <v>21946090.329999991</v>
+        <v>22385721.029999983</v>
       </c>
       <c r="X131" s="2">
-        <v>39443111.979999997</v>
+        <v>35783992.979999989</v>
       </c>
       <c r="Y131" s="2">
-        <v>10967592.310000001</v>
+        <v>10572470.950000001</v>
       </c>
       <c r="Z131" s="2">
-        <v>51829129.679999992</v>
+        <v>43120168.529999994</v>
       </c>
       <c r="AA131" s="2">
-        <v>54419535.900000036</v>
+        <v>49895134.560000002</v>
       </c>
       <c r="AB131" s="2">
-        <v>40521875.309999987</v>
+        <v>39591172.510000005</v>
       </c>
       <c r="AC131" s="2">
-        <v>52313083.419999972</v>
+        <v>46943464.360000044</v>
       </c>
       <c r="AD131" s="2">
-        <v>2312670.35</v>
+        <v>2104673.65</v>
       </c>
       <c r="AE131" s="2">
-        <v>58183405.599999979</v>
+        <v>52247269.880000003</v>
       </c>
       <c r="AF131" s="2">
-        <v>10573630.210000003</v>
+        <v>9848567.5800000001</v>
       </c>
       <c r="AG131" s="2">
-        <v>8129511.1499999985</v>
+        <v>8163471.6000000015</v>
       </c>
       <c r="AH131" s="2">
-        <v>32747245.159999993</v>
+        <v>32168307.789999999</v>
       </c>
       <c r="AI131" s="2">
-        <v>28712651.099999994</v>
+        <v>25294996.140000004</v>
       </c>
       <c r="AJ131" s="2">
-        <v>128162833.23999998</v>
+        <v>115749302.81</v>
       </c>
       <c r="AK131" s="2">
-        <v>72822773.959999979</v>
+        <v>66411426.660000026</v>
       </c>
       <c r="AL131" s="2">
-        <v>31306690.269999988</v>
+        <v>28470995.149999999</v>
       </c>
       <c r="AM131" s="2">
-        <v>65264807.209999979</v>
+        <v>60335505.909999996</v>
       </c>
       <c r="AN131" s="2">
-        <v>20156346.84999999</v>
+        <v>18690511.25</v>
       </c>
       <c r="AO131" s="2">
-        <v>34395320.099999994</v>
+        <v>33906530.420000009</v>
       </c>
       <c r="AP131" s="2">
-        <v>39488164.020000011</v>
+        <v>38497381.969999991</v>
       </c>
       <c r="AQ131" s="2">
-        <v>110558940.24999993</v>
+        <v>100278578.45000006</v>
       </c>
       <c r="AR131" s="2">
-        <v>84908427.25</v>
+        <v>75361287.869999975</v>
       </c>
       <c r="AS131" s="2">
-        <v>4493157.57</v>
+        <v>4245026.4699999988</v>
       </c>
       <c r="AT131" s="2">
-        <v>24575867.880000003</v>
+        <v>23354798.830000006</v>
       </c>
       <c r="AU131" s="2">
-        <v>13546487.220000001</v>
+        <v>12471635.470000001</v>
       </c>
       <c r="AV131" s="2">
-        <v>32619752.00999999</v>
+        <v>30854798.940000005</v>
       </c>
       <c r="AW131" s="2">
-        <v>29127535.729999989</v>
+        <v>27306445.320000023</v>
       </c>
       <c r="AX131" s="2">
-        <v>23013221.549999997</v>
+        <v>21586958.730000004</v>
       </c>
       <c r="AY131" s="2">
-        <v>22376036.529999994</v>
+        <v>20214212.769999996</v>
       </c>
       <c r="AZ131" s="2">
-        <v>17440109.370000005</v>
+        <v>15955899.079999994</v>
       </c>
       <c r="BA131" s="2">
-        <v>60045582.150000006</v>
+        <v>58583838.410000011</v>
       </c>
       <c r="BB131" s="2">
-        <v>31860601.13000001</v>
+        <v>31559243.529999986</v>
       </c>
       <c r="BC131" s="2">
-        <v>23840419.959999997</v>
+        <v>21747896.240000002</v>
       </c>
       <c r="BD131" s="2">
-        <v>10425985.870000001</v>
+        <v>9399792.700000003</v>
       </c>
       <c r="BE131" s="2">
-        <v>19275133.719999999</v>
+        <v>17637086.330000006</v>
       </c>
       <c r="BF131" s="2">
-        <v>43567744.769999988</v>
+        <v>39183482.130000018</v>
       </c>
       <c r="BG131" s="2">
-        <v>5548135.1599999992</v>
+        <v>5650876.5600000005</v>
       </c>
       <c r="BH131" s="2">
-        <v>6519547.040000001</v>
+        <v>5927116.290000001</v>
       </c>
       <c r="BI131" s="2">
-        <v>11945235.059999999</v>
+        <v>10447994.120000003</v>
       </c>
       <c r="BJ131" s="2">
-        <v>86548752.159999937</v>
+        <v>79199945.73999998</v>
       </c>
       <c r="BK131" s="2">
-        <v>34742032.269999988</v>
+        <v>31564116.890000012</v>
       </c>
       <c r="BL131" s="2">
-        <v>6445011.1899999976</v>
+        <v>6873467.3200000003</v>
       </c>
       <c r="BM131" s="2">
-        <v>18543692.299999997</v>
+        <v>16089339.910000004</v>
       </c>
       <c r="BN131" s="2">
-        <v>103037416.25</v>
+        <v>92658654.129999995</v>
       </c>
       <c r="BO131" s="2">
-        <v>34520558.740000002</v>
+        <v>31832626.460000016</v>
       </c>
       <c r="BP131" s="2">
-        <v>15758682.820000002</v>
+        <v>14276327.019999998</v>
       </c>
       <c r="BQ131" s="2">
-        <v>27990318.309999991</v>
+        <v>25575488.07</v>
       </c>
       <c r="BR131" s="2">
-        <v>137002163.37999994</v>
+        <v>123583261.48</v>
       </c>
       <c r="BS131" s="2">
-        <v>10721438.300000001</v>
+        <v>10603499.890000001</v>
       </c>
       <c r="BT131" s="2">
-        <v>20551111.879999999</v>
+        <v>18808299.209999997</v>
       </c>
       <c r="BU131" s="2">
-        <v>20017448.240000002</v>
+        <v>19579869.080000006</v>
       </c>
       <c r="BV131" s="2">
-        <v>56695635.640000001</v>
+        <v>51378813.270000011</v>
       </c>
     </row>
     <row r="132" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A132" s="1" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B132" s="2">
-        <v>493466716.36000031</v>
+        <v>566578947.38000047</v>
       </c>
       <c r="C132" s="2">
-        <v>67611639.989999995</v>
+        <v>75483756.219999954</v>
       </c>
       <c r="D132" s="2">
-        <v>25252761.690000027</v>
+        <v>28975055.049999986</v>
       </c>
       <c r="E132" s="2">
-        <v>12817473.380000003</v>
+        <v>14855086.450000007</v>
       </c>
       <c r="F132" s="2">
-        <v>21552960.25</v>
+        <v>21718384.189999998</v>
       </c>
       <c r="G132" s="2">
-        <v>5563447.7199999988</v>
+        <v>6577679.6099999985</v>
       </c>
       <c r="H132" s="2">
-        <v>9553561.0699999984</v>
+        <v>11356635.780000001</v>
       </c>
       <c r="I132" s="2">
-        <v>30008173.989999991</v>
+        <v>34635840.06000001</v>
       </c>
       <c r="J132" s="2">
-        <v>17374948.750000004</v>
+        <v>18617186.459999993</v>
       </c>
       <c r="K132" s="2">
-        <v>64990773.279999994</v>
+        <v>76797045.600000009</v>
       </c>
       <c r="L132" s="2">
-        <v>10468275.760000004</v>
+        <v>12419203.65</v>
       </c>
       <c r="M132" s="2">
-        <v>38699471.540000007</v>
+        <v>45741880.780000001</v>
       </c>
       <c r="N132" s="2">
-        <v>5239298.3899999997</v>
+        <v>5968000.3200000003</v>
       </c>
       <c r="O132" s="2">
-        <v>16683138.600000001</v>
+        <v>19571530.879999995</v>
       </c>
       <c r="P132" s="2">
-        <v>22513512.580000002</v>
+        <v>25436374.649999999</v>
       </c>
       <c r="Q132" s="2">
-        <v>22809005.390000001</v>
+        <v>25667645.82</v>
       </c>
       <c r="R132" s="2">
-        <v>6789104.0299999993</v>
+        <v>8365360.7400000002</v>
       </c>
       <c r="S132" s="2">
-        <v>159975267.29999998</v>
+        <v>185514040.3300001</v>
       </c>
       <c r="T132" s="2">
-        <v>20826843.430000007</v>
+        <v>22438983.779999994</v>
       </c>
       <c r="U132" s="2">
-        <v>9813068.9699999969</v>
+        <v>11139802.32</v>
       </c>
       <c r="V132" s="2">
-        <v>36428280.089999981</v>
+        <v>42456377.070000008</v>
       </c>
       <c r="W132" s="2">
-        <v>17672295.219999995</v>
+        <v>20180016.039999999</v>
       </c>
       <c r="X132" s="2">
-        <v>29184681.319999993</v>
+        <v>34378962.919999994</v>
       </c>
       <c r="Y132" s="2">
-        <v>8779076.0899999999</v>
+        <v>9790364.5999999978</v>
       </c>
       <c r="Z132" s="2">
-        <v>46796068.600000009</v>
+        <v>40809492.299999982</v>
       </c>
       <c r="AA132" s="2">
-        <v>40964937.690000013</v>
+        <v>47494254.699999996</v>
       </c>
       <c r="AB132" s="2">
-        <v>31810258.93</v>
+        <v>37502014.359999999</v>
       </c>
       <c r="AC132" s="2">
-        <v>38963661.830000006</v>
+        <v>44842407.070000008</v>
       </c>
       <c r="AD132" s="2">
-        <v>1854769.2499999998</v>
+        <v>1958157.4700000002</v>
       </c>
       <c r="AE132" s="2">
-        <v>44553034.840000004</v>
+        <v>51116284.599999994</v>
       </c>
       <c r="AF132" s="2">
-        <v>8036717.4500000002</v>
+        <v>9430412.75</v>
       </c>
       <c r="AG132" s="2">
-        <v>6792775.2399999974</v>
+        <v>7710522.4099999974</v>
       </c>
       <c r="AH132" s="2">
-        <v>26053470.660000011</v>
+        <v>30648856.789999995</v>
       </c>
       <c r="AI132" s="2">
-        <v>22032164.259999998</v>
+        <v>24351499.350000009</v>
       </c>
       <c r="AJ132" s="2">
-        <v>96952355.040000021</v>
+        <v>113654873.84</v>
       </c>
       <c r="AK132" s="2">
-        <v>54827670.800000012</v>
+        <v>63829318.639999971</v>
       </c>
       <c r="AL132" s="2">
-        <v>22923820.899999999</v>
+        <v>27719689.899999991</v>
       </c>
       <c r="AM132" s="2">
-        <v>49265652.589999981</v>
+        <v>58488221.560000017</v>
       </c>
       <c r="AN132" s="2">
-        <v>14975326.569999998</v>
+        <v>17656635.050000001</v>
       </c>
       <c r="AO132" s="2">
-        <v>26821534.449999996</v>
+        <v>32460817.250000004</v>
       </c>
       <c r="AP132" s="2">
-        <v>29837854.990000002</v>
+        <v>36237708.740000002</v>
       </c>
       <c r="AQ132" s="2">
-        <v>83648408.629999965</v>
+        <v>97404205.249999985</v>
       </c>
       <c r="AR132" s="2">
-        <v>73074457.329999968</v>
+        <v>70145225.859999999</v>
       </c>
       <c r="AS132" s="2">
-        <v>3539455.3100000005</v>
+        <v>3859070.4999999995</v>
       </c>
       <c r="AT132" s="2">
-        <v>18463803.580000006</v>
+        <v>22862483.949999999</v>
       </c>
       <c r="AU132" s="2">
-        <v>10643223.910000002</v>
+        <v>11687705.690000001</v>
       </c>
       <c r="AV132" s="2">
-        <v>27035850.540000007</v>
+        <v>29124866.749999993</v>
       </c>
       <c r="AW132" s="2">
-        <v>22173222.109999996</v>
+        <v>25597233.859999999</v>
       </c>
       <c r="AX132" s="2">
-        <v>17967724.399999995</v>
+        <v>20537887.320000004</v>
       </c>
       <c r="AY132" s="2">
-        <v>17024857.75</v>
+        <v>19658881.470000003</v>
       </c>
       <c r="AZ132" s="2">
-        <v>13514560.050000001</v>
+        <v>14896860.010000002</v>
       </c>
       <c r="BA132" s="2">
-        <v>47709592.619999975</v>
+        <v>55468659.260000005</v>
       </c>
       <c r="BB132" s="2">
-        <v>25200384.689999998</v>
+        <v>29291222.179999992</v>
       </c>
       <c r="BC132" s="2">
-        <v>17788103.789999999</v>
+        <v>20916503.219999999</v>
       </c>
       <c r="BD132" s="2">
-        <v>8068428.8799999999</v>
+        <v>8896399.2300000004</v>
       </c>
       <c r="BE132" s="2">
-        <v>14589599.79000001</v>
+        <v>16210046.550000004</v>
       </c>
       <c r="BF132" s="2">
-        <v>32302523.299999993</v>
+        <v>38182362.209999993</v>
       </c>
       <c r="BG132" s="2">
-        <v>4397201.9499999974</v>
+        <v>5088299.2699999996</v>
       </c>
       <c r="BH132" s="2">
-        <v>4952228.4499999993</v>
+        <v>5402399.709999999</v>
       </c>
       <c r="BI132" s="2">
-        <v>8925633.379999999</v>
+        <v>9817851.950000003</v>
       </c>
       <c r="BJ132" s="2">
-        <v>65147100.999999993</v>
+        <v>78511928.170000017</v>
       </c>
       <c r="BK132" s="2">
-        <v>26287422.600000013</v>
+        <v>30889135.660000004</v>
       </c>
       <c r="BL132" s="2">
-        <v>5514429.3600000003</v>
+        <v>6226296</v>
       </c>
       <c r="BM132" s="2">
-        <v>15745619.999999998</v>
+        <v>15296598.649999997</v>
       </c>
       <c r="BN132" s="2">
-        <v>77635142.49000001</v>
+        <v>91787758.889999926</v>
       </c>
       <c r="BO132" s="2">
-        <v>26569929.79000001</v>
+        <v>30138096.339999989</v>
       </c>
       <c r="BP132" s="2">
-        <v>12128527.32</v>
+        <v>13369395.439999994</v>
       </c>
       <c r="BQ132" s="2">
-        <v>20896194.580000006</v>
+        <v>24126514.530000012</v>
       </c>
       <c r="BR132" s="2">
-        <v>103324473.51999997</v>
+        <v>121999847.77999996</v>
       </c>
       <c r="BS132" s="2">
-        <v>8886248.8099999987</v>
+        <v>9734210.6700000018</v>
       </c>
       <c r="BT132" s="2">
-        <v>16585640.34</v>
+        <v>18127491.189999998</v>
       </c>
       <c r="BU132" s="2">
-        <v>15456130.770000001</v>
+        <v>18351541.289999999</v>
       </c>
       <c r="BV132" s="2">
-        <v>43662118.29999999</v>
+        <v>50845992.13000001</v>
       </c>
     </row>
     <row r="133" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A133" s="1" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B133" s="2">
-        <v>502795909.88000035</v>
+        <v>637004470.04999971</v>
       </c>
       <c r="C133" s="2">
-        <v>66663946.239999972</v>
+        <v>85549878.829999954</v>
       </c>
       <c r="D133" s="2">
-        <v>25379598.980000012</v>
+        <v>32829924.850000001</v>
       </c>
       <c r="E133" s="2">
-        <v>13314390.890000002</v>
+        <v>16748105.779999999</v>
       </c>
       <c r="F133" s="2">
-        <v>21408847.969999999</v>
+        <v>26497990.199999996</v>
       </c>
       <c r="G133" s="2">
-        <v>5719250.8599999994</v>
+        <v>7097549.9499999974</v>
       </c>
       <c r="H133" s="2">
-        <v>10222814.189999999</v>
+        <v>12752670.339999996</v>
       </c>
       <c r="I133" s="2">
-        <v>30775952.100000001</v>
+        <v>40254115.410000004</v>
       </c>
       <c r="J133" s="2">
-        <v>17692781.459999997</v>
+        <v>22216912.280000001</v>
       </c>
       <c r="K133" s="2">
-        <v>69087027.819999993</v>
+        <v>86632824.520000011</v>
       </c>
       <c r="L133" s="2">
-        <v>10909221.619999999</v>
+        <v>14023254.410000002</v>
       </c>
       <c r="M133" s="2">
-        <v>41215193.479999997</v>
+        <v>50508521.950000003</v>
       </c>
       <c r="N133" s="2">
-        <v>5525635.6399999987</v>
+        <v>6739900.6300000018</v>
       </c>
       <c r="O133" s="2">
-        <v>17730610.150000002</v>
+        <v>21763357.349999994</v>
       </c>
       <c r="P133" s="2">
-        <v>22391248.739999998</v>
+        <v>29719194.359999988</v>
       </c>
       <c r="Q133" s="2">
-        <v>22957575.990000002</v>
+        <v>28002811.510000002</v>
       </c>
       <c r="R133" s="2">
-        <v>7350825.8599999994</v>
+        <v>7806839.3000000007</v>
       </c>
       <c r="S133" s="2">
-        <v>163651812.19000012</v>
+        <v>211220004.07000005</v>
       </c>
       <c r="T133" s="2">
-        <v>21490093.239999998</v>
+        <v>25849018.950000003</v>
       </c>
       <c r="U133" s="2">
-        <v>9892283.1799999997</v>
+        <v>12500373.459999999</v>
       </c>
       <c r="V133" s="2">
-        <v>38685406.099999994</v>
+        <v>48274984.799999982</v>
       </c>
       <c r="W133" s="2">
-        <v>18665506.110000003</v>
+        <v>21946090.329999998</v>
       </c>
       <c r="X133" s="2">
-        <v>29458383.339999996</v>
+        <v>39443111.979999997</v>
       </c>
       <c r="Y133" s="2">
-        <v>8834371.7699999996</v>
+        <v>10967592.309999999</v>
       </c>
       <c r="Z133" s="2">
-        <v>49945839.410000026</v>
+        <v>51829129.679999992</v>
       </c>
       <c r="AA133" s="2">
-        <v>42597057.530000009</v>
+        <v>54419535.900000028</v>
       </c>
       <c r="AB133" s="2">
-        <v>33724065.810000002</v>
+        <v>40521875.309999987</v>
       </c>
       <c r="AC133" s="2">
-        <v>40297292.190000013</v>
+        <v>52313083.419999994</v>
       </c>
       <c r="AD133" s="2">
-        <v>1828847.1099999999</v>
+        <v>2312670.35</v>
       </c>
       <c r="AE133" s="2">
-        <v>45438761.010000005</v>
+        <v>58183405.599999979</v>
       </c>
       <c r="AF133" s="2">
-        <v>8396051.9299999997</v>
+        <v>10573630.210000003</v>
       </c>
       <c r="AG133" s="2">
-        <v>7950678.540000001</v>
+        <v>8124638.629999999</v>
       </c>
       <c r="AH133" s="2">
-        <v>27309538.890000004</v>
+        <v>32747245.159999993</v>
       </c>
       <c r="AI133" s="2">
-        <v>21964081.079999998</v>
+        <v>28712651.099999994</v>
       </c>
       <c r="AJ133" s="2">
-        <v>100070190.48999998</v>
+        <v>128162833.24000002</v>
       </c>
       <c r="AK133" s="2">
-        <v>58157975.819999993</v>
+        <v>72822773.959999964</v>
       </c>
       <c r="AL133" s="2">
-        <v>23816988.859999999</v>
+        <v>31306690.269999988</v>
       </c>
       <c r="AM133" s="2">
-        <v>50728325.909999996</v>
+        <v>65264807.209999979</v>
       </c>
       <c r="AN133" s="2">
-        <v>15714082.019999996</v>
+        <v>20156346.84999999</v>
       </c>
       <c r="AO133" s="2">
-        <v>28320185.249999993</v>
+        <v>34395320.099999994</v>
       </c>
       <c r="AP133" s="2">
-        <v>31645158.450000003</v>
+        <v>39488164.020000011</v>
       </c>
       <c r="AQ133" s="2">
-        <v>85470054.899999976</v>
+        <v>110558940.24999994</v>
       </c>
       <c r="AR133" s="2">
-        <v>74401156.090000018</v>
+        <v>84908427.25</v>
       </c>
       <c r="AS133" s="2">
-        <v>3601708.74</v>
+        <v>4493157.57</v>
       </c>
       <c r="AT133" s="2">
-        <v>18959683.910000004</v>
+        <v>24575867.880000003</v>
       </c>
       <c r="AU133" s="2">
-        <v>10738143.890000001</v>
+        <v>13546487.219999999</v>
       </c>
       <c r="AV133" s="2">
-        <v>28696565.610000007</v>
+        <v>32619752.00999999</v>
       </c>
       <c r="AW133" s="2">
-        <v>22792293.289999995</v>
+        <v>29127535.729999989</v>
       </c>
       <c r="AX133" s="2">
-        <v>18313084.840000004</v>
+        <v>23013221.549999997</v>
       </c>
       <c r="AY133" s="2">
-        <v>17898519.869999997</v>
+        <v>22376036.530000001</v>
       </c>
       <c r="AZ133" s="2">
-        <v>13808855.320000002</v>
+        <v>17440109.370000005</v>
       </c>
       <c r="BA133" s="2">
-        <v>50821465.340000018</v>
+        <v>60045582.150000006</v>
       </c>
       <c r="BB133" s="2">
-        <v>26186790.949999996</v>
+        <v>31860601.13000001</v>
       </c>
       <c r="BC133" s="2">
-        <v>18442017.239999998</v>
+        <v>23840419.959999997</v>
       </c>
       <c r="BD133" s="2">
-        <v>8086930.1399999997</v>
+        <v>10428058.220000001</v>
       </c>
       <c r="BE133" s="2">
-        <v>14741221.020000001</v>
+        <v>19275133.719999999</v>
       </c>
       <c r="BF133" s="2">
-        <v>32812248.250000004</v>
+        <v>43567744.769999973</v>
       </c>
       <c r="BG133" s="2">
-        <v>4849708.01</v>
+        <v>5548135.1599999983</v>
       </c>
       <c r="BH133" s="2">
-        <v>5085337.6999999993</v>
+        <v>6519547.040000001</v>
       </c>
       <c r="BI133" s="2">
-        <v>8837823.2299999986</v>
+        <v>11945235.059999999</v>
       </c>
       <c r="BJ133" s="2">
-        <v>66537443.079999968</v>
+        <v>86548752.159999937</v>
       </c>
       <c r="BK133" s="2">
-        <v>27445247.120000001</v>
+        <v>34742032.269999988</v>
       </c>
       <c r="BL133" s="2">
-        <v>5804614.120000001</v>
+        <v>6445011.1899999976</v>
       </c>
       <c r="BM133" s="2">
-        <v>16794414.459999993</v>
+        <v>18543692.299999997</v>
       </c>
       <c r="BN133" s="2">
-        <v>80582712.509999976</v>
+        <v>103037416.25</v>
       </c>
       <c r="BO133" s="2">
-        <v>27437176.909999996</v>
+        <v>34520558.74000001</v>
       </c>
       <c r="BP133" s="2">
-        <v>12389390.07</v>
+        <v>15758682.82</v>
       </c>
       <c r="BQ133" s="2">
-        <v>21601203.350000009</v>
+        <v>27990318.309999991</v>
       </c>
       <c r="BR133" s="2">
-        <v>105543118.83000001</v>
+        <v>137002163.37999994</v>
       </c>
       <c r="BS133" s="2">
-        <v>8900999.8300000019</v>
+        <v>10722777.320000002</v>
       </c>
       <c r="BT133" s="2">
-        <v>16524305.75</v>
+        <v>20551111.879999999</v>
       </c>
       <c r="BU133" s="2">
-        <v>16100750.290000005</v>
+        <v>20017448.240000002</v>
       </c>
       <c r="BV133" s="2">
-        <v>44370554.43</v>
+        <v>56695635.640000001</v>
       </c>
     </row>
     <row r="134" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A134" s="1" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B134" s="2">
-        <v>543326295.68000031</v>
+        <v>493466716.36000031</v>
       </c>
       <c r="C134" s="2">
-        <v>73414445.189999983</v>
+        <v>67611639.989999995</v>
       </c>
       <c r="D134" s="2">
-        <v>28762004.109999988</v>
+        <v>25254059.090000018</v>
       </c>
       <c r="E134" s="2">
-        <v>15892029.800000008</v>
+        <v>12817473.380000003</v>
       </c>
       <c r="F134" s="2">
-        <v>22976662.409999993</v>
+        <v>21552960.25</v>
       </c>
       <c r="G134" s="2">
-        <v>7022067.0899999999</v>
+        <v>5563447.7199999988</v>
       </c>
       <c r="H134" s="2">
-        <v>13654038.149999999</v>
+        <v>9553561.0699999984</v>
       </c>
       <c r="I134" s="2">
-        <v>34934673.880000003</v>
+        <v>30008173.989999991</v>
       </c>
       <c r="J134" s="2">
-        <v>19168000.309999995</v>
+        <v>17374948.750000004</v>
       </c>
       <c r="K134" s="2">
-        <v>79937487.489999995</v>
+        <v>64990773.279999994</v>
       </c>
       <c r="L134" s="2">
-        <v>12872442.5</v>
+        <v>10468275.760000004</v>
       </c>
       <c r="M134" s="2">
-        <v>46522619.179999977</v>
+        <v>38699471.540000007</v>
       </c>
       <c r="N134" s="2">
-        <v>6490961.5800000019</v>
+        <v>5239298.3900000006</v>
       </c>
       <c r="O134" s="2">
-        <v>20132744.649999999</v>
+        <v>16683138.600000001</v>
       </c>
       <c r="P134" s="2">
-        <v>26271138.719999995</v>
+        <v>22513512.580000002</v>
       </c>
       <c r="Q134" s="2">
-        <v>26410179.799999993</v>
+        <v>22809005.390000001</v>
       </c>
       <c r="R134" s="2">
-        <v>8607282.6600000001</v>
+        <v>6789104.0299999993</v>
       </c>
       <c r="S134" s="2">
-        <v>182598779.18000004</v>
+        <v>159975267.30000001</v>
       </c>
       <c r="T134" s="2">
-        <v>23570259.870000005</v>
+        <v>20826843.430000007</v>
       </c>
       <c r="U134" s="2">
-        <v>11512652.68</v>
+        <v>9813068.9699999969</v>
       </c>
       <c r="V134" s="2">
-        <v>43805583.270000011</v>
+        <v>36428280.089999989</v>
       </c>
       <c r="W134" s="2">
-        <v>21950947.730000004</v>
+        <v>17672295.219999999</v>
       </c>
       <c r="X134" s="2">
-        <v>33518883.030000001</v>
+        <v>29184681.319999993</v>
       </c>
       <c r="Y134" s="2">
-        <v>10232916.01</v>
+        <v>8779076.0899999999</v>
       </c>
       <c r="Z134" s="2">
-        <v>45402460.820000008</v>
+        <v>46796068.600000009</v>
       </c>
       <c r="AA134" s="2">
-        <v>49061219.68</v>
+        <v>40964937.689999998</v>
       </c>
       <c r="AB134" s="2">
-        <v>38058786.070000015</v>
+        <v>31810258.93</v>
       </c>
       <c r="AC134" s="2">
-        <v>46406673.670000017</v>
+        <v>38963661.830000028</v>
       </c>
       <c r="AD134" s="2">
-        <v>2168812.0500000003</v>
+        <v>1854769.2499999998</v>
       </c>
       <c r="AE134" s="2">
-        <v>50270080.729999974</v>
+        <v>44553034.840000004</v>
       </c>
       <c r="AF134" s="2">
-        <v>9917179.5600000024</v>
+        <v>8036717.4500000002</v>
       </c>
       <c r="AG134" s="2">
-        <v>9146167.7800000012</v>
+        <v>6780220.4999999963</v>
       </c>
       <c r="AH134" s="2">
-        <v>31817298.970000006</v>
+        <v>26053470.660000011</v>
       </c>
       <c r="AI134" s="2">
-        <v>24306775.829999991</v>
+        <v>22032164.259999998</v>
       </c>
       <c r="AJ134" s="2">
-        <v>112399486.33000003</v>
+        <v>96952355.040000021</v>
       </c>
       <c r="AK134" s="2">
-        <v>65710817.090000004</v>
+        <v>54827670.800000012</v>
       </c>
       <c r="AL134" s="2">
-        <v>27440316.680000003</v>
+        <v>22923820.899999999</v>
       </c>
       <c r="AM134" s="2">
-        <v>58987245.369999997</v>
+        <v>49265652.589999981</v>
       </c>
       <c r="AN134" s="2">
-        <v>18510432.350000001</v>
+        <v>14975326.569999998</v>
       </c>
       <c r="AO134" s="2">
-        <v>31834523.570000004</v>
+        <v>26821534.449999996</v>
       </c>
       <c r="AP134" s="2">
-        <v>36431539.069999978</v>
+        <v>29837854.990000002</v>
       </c>
       <c r="AQ134" s="2">
-        <v>95617253.179999977</v>
+        <v>83648408.629999965</v>
       </c>
       <c r="AR134" s="2">
-        <v>72292493.980000004</v>
+        <v>73074457.329999968</v>
       </c>
       <c r="AS134" s="2">
-        <v>4157319.3</v>
+        <v>3539455.3100000005</v>
       </c>
       <c r="AT134" s="2">
-        <v>22481507.660000004</v>
+        <v>18463803.580000006</v>
       </c>
       <c r="AU134" s="2">
-        <v>12417327.199999999</v>
+        <v>10643223.910000002</v>
       </c>
       <c r="AV134" s="2">
-        <v>31267847.800000004</v>
+        <v>27035850.540000007</v>
       </c>
       <c r="AW134" s="2">
-        <v>25923548.160000008</v>
+        <v>22173222.109999996</v>
       </c>
       <c r="AX134" s="2">
-        <v>20988869.460000001</v>
+        <v>17967724.400000002</v>
       </c>
       <c r="AY134" s="2">
-        <v>20172549.699999999</v>
+        <v>17024857.750000004</v>
       </c>
       <c r="AZ134" s="2">
-        <v>15608670.069999997</v>
+        <v>13514560.050000001</v>
       </c>
       <c r="BA134" s="2">
-        <v>58105672.409999996</v>
+        <v>47709592.619999975</v>
       </c>
       <c r="BB134" s="2">
-        <v>30442082.170000002</v>
+        <v>25200384.689999998</v>
       </c>
       <c r="BC134" s="2">
-        <v>21090973.330000002</v>
+        <v>17788103.789999999</v>
       </c>
       <c r="BD134" s="2">
-        <v>9623879.6699999999</v>
+        <v>8068428.8799999999</v>
       </c>
       <c r="BE134" s="2">
-        <v>16835193.739999998</v>
+        <v>14589599.79000001</v>
       </c>
       <c r="BF134" s="2">
-        <v>37424734.24000001</v>
+        <v>32302523.299999986</v>
       </c>
       <c r="BG134" s="2">
-        <v>5768902.2800000003</v>
+        <v>4397201.9499999983</v>
       </c>
       <c r="BH134" s="2">
-        <v>6064392.7199999988</v>
+        <v>4952228.4499999993</v>
       </c>
       <c r="BI134" s="2">
-        <v>10585685.139999999</v>
+        <v>8925633.379999999</v>
       </c>
       <c r="BJ134" s="2">
-        <v>75860650.509999976</v>
+        <v>65147100.999999993</v>
       </c>
       <c r="BK134" s="2">
-        <v>31117789.709999986</v>
+        <v>26287422.600000009</v>
       </c>
       <c r="BL134" s="2">
-        <v>6678086.7700000005</v>
+        <v>5514429.3600000003</v>
       </c>
       <c r="BM134" s="2">
-        <v>16893237.220000003</v>
+        <v>15745619.999999998</v>
       </c>
       <c r="BN134" s="2">
-        <v>90171253.75999999</v>
+        <v>77635142.49000001</v>
       </c>
       <c r="BO134" s="2">
-        <v>31786582.420000017</v>
+        <v>26569929.79000001</v>
       </c>
       <c r="BP134" s="2">
-        <v>13991102.249999998</v>
+        <v>12128527.32</v>
       </c>
       <c r="BQ134" s="2">
-        <v>25454099.949999999</v>
+        <v>20896194.580000006</v>
       </c>
       <c r="BR134" s="2">
-        <v>117306898.22999997</v>
+        <v>103324473.51999997</v>
       </c>
       <c r="BS134" s="2">
-        <v>10500157.939999999</v>
+        <v>8897506.1500000004</v>
       </c>
       <c r="BT134" s="2">
-        <v>18696100.140000004</v>
+        <v>16585640.339999998</v>
       </c>
       <c r="BU134" s="2">
-        <v>18960920.750000004</v>
+        <v>15456130.770000011</v>
       </c>
       <c r="BV134" s="2">
-        <v>49882605.509999998</v>
+        <v>43662118.299999982</v>
       </c>
     </row>
     <row r="135" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A135" s="1" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B135" s="2">
-        <v>565467835.18000019</v>
+        <v>502795909.88000023</v>
       </c>
       <c r="C135" s="2">
-        <v>73356580.019999981</v>
+        <v>66663946.239999972</v>
       </c>
       <c r="D135" s="2">
-        <v>28985876.909999996</v>
+        <v>25380986.329999998</v>
       </c>
       <c r="E135" s="2">
-        <v>15059400.799999995</v>
+        <v>13314390.889999993</v>
       </c>
       <c r="F135" s="2">
-        <v>21296794.450000003</v>
+        <v>21408847.970000006</v>
       </c>
       <c r="G135" s="2">
-        <v>6879086.6099999994</v>
+        <v>5719250.8599999985</v>
       </c>
       <c r="H135" s="2">
-        <v>13188792.91</v>
+        <v>10222814.190000001</v>
       </c>
       <c r="I135" s="2">
-        <v>34294325.280000001</v>
+        <v>30775952.100000001</v>
       </c>
       <c r="J135" s="2">
-        <v>18266926.809999999</v>
+        <v>17692781.459999993</v>
       </c>
       <c r="K135" s="2">
-        <v>79223410.200000048</v>
+        <v>69087027.819999993</v>
       </c>
       <c r="L135" s="2">
-        <v>12627760.789999999</v>
+        <v>10909221.620000001</v>
       </c>
       <c r="M135" s="2">
-        <v>45865827.030000001</v>
+        <v>41215193.480000004</v>
       </c>
       <c r="N135" s="2">
-        <v>6266669.5099999998</v>
+        <v>5525635.6400000006</v>
       </c>
       <c r="O135" s="2">
-        <v>19851784.730000004</v>
+        <v>17730610.150000002</v>
       </c>
       <c r="P135" s="2">
-        <v>25801690.15000001</v>
+        <v>22391248.74000001</v>
       </c>
       <c r="Q135" s="2">
-        <v>25779032.219999991</v>
+        <v>22957575.990000002</v>
       </c>
       <c r="R135" s="2">
-        <v>8586940.3399999999</v>
+        <v>7350825.8599999994</v>
       </c>
       <c r="S135" s="2">
-        <v>183773434.72</v>
+        <v>163651812.19000012</v>
       </c>
       <c r="T135" s="2">
-        <v>22905016.460000001</v>
+        <v>21490093.240000006</v>
       </c>
       <c r="U135" s="2">
-        <v>10986397.430000003</v>
+        <v>9892283.1799999997</v>
       </c>
       <c r="V135" s="2">
-        <v>43130161.910000011</v>
+        <v>38685406.099999979</v>
       </c>
       <c r="W135" s="2">
-        <v>22368550.340000011</v>
+        <v>18665506.110000007</v>
       </c>
       <c r="X135" s="2">
-        <v>33881302.279999994</v>
+        <v>29458383.34</v>
       </c>
       <c r="Y135" s="2">
-        <v>10018933.689999999</v>
+        <v>8834371.7699999996</v>
       </c>
       <c r="Z135" s="2">
-        <v>39712734.330000006</v>
+        <v>49945839.410000019</v>
       </c>
       <c r="AA135" s="2">
-        <v>48642888.080000028</v>
+        <v>42597057.529999986</v>
       </c>
       <c r="AB135" s="2">
-        <v>38226191.649999991</v>
+        <v>33724065.81000001</v>
       </c>
       <c r="AC135" s="2">
-        <v>46655005.719999999</v>
+        <v>40297292.190000027</v>
       </c>
       <c r="AD135" s="2">
-        <v>2051690.4300000004</v>
+        <v>1828847.1100000003</v>
       </c>
       <c r="AE135" s="2">
-        <v>49720792.360000007</v>
+        <v>45438761.009999998</v>
       </c>
       <c r="AF135" s="2">
-        <v>9600534.8399999999</v>
+        <v>8396051.9299999997</v>
       </c>
       <c r="AG135" s="2">
-        <v>8693376.6899999976</v>
+        <v>7935527.089999998</v>
       </c>
       <c r="AH135" s="2">
-        <v>31360205.899999999</v>
+        <v>27309538.890000004</v>
       </c>
       <c r="AI135" s="2">
-        <v>23841694.039999995</v>
+        <v>21964081.079999998</v>
       </c>
       <c r="AJ135" s="2">
-        <v>113007767.02000001</v>
+        <v>100070190.48999998</v>
       </c>
       <c r="AK135" s="2">
-        <v>63685862.81999997</v>
+        <v>58157975.819999978</v>
       </c>
       <c r="AL135" s="2">
-        <v>26809376.829999991</v>
+        <v>23816988.860000003</v>
       </c>
       <c r="AM135" s="2">
-        <v>57935331.420000017</v>
+        <v>50728325.910000011</v>
       </c>
       <c r="AN135" s="2">
-        <v>17946467.600000005</v>
+        <v>15714082.019999996</v>
       </c>
       <c r="AO135" s="2">
-        <v>32075613.41</v>
+        <v>28320185.249999985</v>
       </c>
       <c r="AP135" s="2">
-        <v>36806084.919999987</v>
+        <v>31645158.45000001</v>
       </c>
       <c r="AQ135" s="2">
-        <v>98114548.169999927</v>
+        <v>85470054.900000006</v>
       </c>
       <c r="AR135" s="2">
-        <v>65701495.960000008</v>
+        <v>74401156.090000004</v>
       </c>
       <c r="AS135" s="2">
-        <v>4090347.37</v>
+        <v>3601708.74</v>
       </c>
       <c r="AT135" s="2">
-        <v>22198681.810000002</v>
+        <v>18959683.91</v>
       </c>
       <c r="AU135" s="2">
-        <v>12252790.330000002</v>
+        <v>10738143.890000001</v>
       </c>
       <c r="AV135" s="2">
-        <v>29698715.119999997</v>
+        <v>28696565.610000003</v>
       </c>
       <c r="AW135" s="2">
-        <v>25951933.100000005</v>
+        <v>22792293.290000003</v>
       </c>
       <c r="AX135" s="2">
-        <v>20912179.030000001</v>
+        <v>18313084.840000004</v>
       </c>
       <c r="AY135" s="2">
-        <v>19772308.580000006</v>
+        <v>17898519.870000001</v>
       </c>
       <c r="AZ135" s="2">
-        <v>15347068.549999997</v>
+        <v>13808855.319999995</v>
       </c>
       <c r="BA135" s="2">
-        <v>59693638.870000005</v>
+        <v>50821465.339999996</v>
       </c>
       <c r="BB135" s="2">
-        <v>30320046.769999992</v>
+        <v>26186790.950000003</v>
       </c>
       <c r="BC135" s="2">
-        <v>20675429.940000001</v>
+        <v>18442017.240000002</v>
       </c>
       <c r="BD135" s="2">
-        <v>9398974.9500000011</v>
+        <v>8086930.1400000006</v>
       </c>
       <c r="BE135" s="2">
-        <v>16880623.410000004</v>
+        <v>14741221.02</v>
       </c>
       <c r="BF135" s="2">
-        <v>36855355.159999996</v>
+        <v>32812248.25</v>
       </c>
       <c r="BG135" s="2">
-        <v>5942082.209999999</v>
+        <v>4849708.0100000007</v>
       </c>
       <c r="BH135" s="2">
-        <v>6010701.7200000007</v>
+        <v>5085337.7</v>
       </c>
       <c r="BI135" s="2">
-        <v>10180428.640000001</v>
+        <v>8837823.2299999986</v>
       </c>
       <c r="BJ135" s="2">
-        <v>76573688.479999989</v>
+        <v>66537443.079999968</v>
       </c>
       <c r="BK135" s="2">
-        <v>30651308.559999999</v>
+        <v>27445247.11999999</v>
       </c>
       <c r="BL135" s="2">
-        <v>6495729.7599999979</v>
+        <v>5804614.120000001</v>
       </c>
       <c r="BM135" s="2">
-        <v>14763275.740000002</v>
+        <v>16794414.459999997</v>
       </c>
       <c r="BN135" s="2">
-        <v>89699945.190000027</v>
+        <v>80582712.509999976</v>
       </c>
       <c r="BO135" s="2">
-        <v>31267627.539999992</v>
+        <v>27437176.909999993</v>
       </c>
       <c r="BP135" s="2">
-        <v>13680448.769999998</v>
+        <v>12389390.069999998</v>
       </c>
       <c r="BQ135" s="2">
-        <v>24885150.320000008</v>
+        <v>21601203.350000001</v>
       </c>
       <c r="BR135" s="2">
-        <v>117121640.47999996</v>
+        <v>105543118.82999998</v>
       </c>
       <c r="BS135" s="2">
-        <v>10156837.439999999</v>
+        <v>8914763.9300000016</v>
       </c>
       <c r="BT135" s="2">
-        <v>18347432.850000005</v>
+        <v>16524305.749999996</v>
       </c>
       <c r="BU135" s="2">
-        <v>18558411.229999993</v>
+        <v>16100750.290000014</v>
       </c>
       <c r="BV135" s="2">
-        <v>50843630.169999987</v>
+        <v>44370554.429999992</v>
       </c>
     </row>
     <row r="136" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A136" s="1" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B136" s="2">
-        <v>589196521.02999997</v>
+        <v>543326295.68000031</v>
       </c>
       <c r="C136" s="2">
-        <v>75490170.159999982</v>
+        <v>73414445.189999953</v>
       </c>
       <c r="D136" s="2">
-        <v>31912738.669999987</v>
+        <v>28763726.509999994</v>
       </c>
       <c r="E136" s="2">
-        <v>15950863.769999994</v>
+        <v>15892029.800000004</v>
       </c>
       <c r="F136" s="2">
-        <v>23596530.019999996</v>
+        <v>22976662.409999996</v>
       </c>
       <c r="G136" s="2">
-        <v>7670097.2799999993</v>
+        <v>7022067.0899999999</v>
       </c>
       <c r="H136" s="2">
-        <v>14614969.360000001</v>
+        <v>13654038.149999999</v>
       </c>
       <c r="I136" s="2">
-        <v>37886767.959999993</v>
+        <v>34934673.880000003</v>
       </c>
       <c r="J136" s="2">
-        <v>20253967.300000004</v>
+        <v>19168000.310000002</v>
       </c>
       <c r="K136" s="2">
-        <v>85157834.350000039</v>
+        <v>79937487.48999998</v>
       </c>
       <c r="L136" s="2">
-        <v>13693664.220000001</v>
+        <v>12872442.500000002</v>
       </c>
       <c r="M136" s="2">
-        <v>48907277.280000001</v>
+        <v>46522619.179999992</v>
       </c>
       <c r="N136" s="2">
-        <v>7079449.2999999998</v>
+        <v>6490961.580000001</v>
       </c>
       <c r="O136" s="2">
-        <v>21253644.299999997</v>
+        <v>20132744.649999999</v>
       </c>
       <c r="P136" s="2">
-        <v>27783970.779999994</v>
+        <v>26271138.719999999</v>
       </c>
       <c r="Q136" s="2">
-        <v>27374866.470000006</v>
+        <v>26410179.799999997</v>
       </c>
       <c r="R136" s="2">
-        <v>9534095.5999999996</v>
+        <v>8607282.6599999983</v>
       </c>
       <c r="S136" s="2">
-        <v>193042428.54999995</v>
+        <v>182598779.18000004</v>
       </c>
       <c r="T136" s="2">
-        <v>26487279.920000002</v>
+        <v>23570259.870000001</v>
       </c>
       <c r="U136" s="2">
-        <v>12036683.470000001</v>
+        <v>11512652.68</v>
       </c>
       <c r="V136" s="2">
-        <v>46068538.030000009</v>
+        <v>43805583.270000003</v>
       </c>
       <c r="W136" s="2">
-        <v>23990220.280000012</v>
+        <v>21950947.729999997</v>
       </c>
       <c r="X136" s="2">
-        <v>35603132.000000007</v>
+        <v>33518883.029999997</v>
       </c>
       <c r="Y136" s="2">
-        <v>11254715.109999996</v>
+        <v>10232916.009999998</v>
       </c>
       <c r="Z136" s="2">
-        <v>44023664.349999987</v>
+        <v>45402460.820000008</v>
       </c>
       <c r="AA136" s="2">
-        <v>51537932.299999975</v>
+        <v>49061219.679999992</v>
       </c>
       <c r="AB136" s="2">
-        <v>40373093.430000007</v>
+        <v>38058786.070000015</v>
       </c>
       <c r="AC136" s="2">
-        <v>49633230.689999998</v>
+        <v>46406673.670000017</v>
       </c>
       <c r="AD136" s="2">
-        <v>2266965.5299999993</v>
+        <v>2168812.0499999998</v>
       </c>
       <c r="AE136" s="2">
-        <v>53101685.119999997</v>
+        <v>50270080.729999989</v>
       </c>
       <c r="AF136" s="2">
-        <v>10373483.440000003</v>
+        <v>9917179.5600000024</v>
       </c>
       <c r="AG136" s="2">
-        <v>8397144.5999999978</v>
+        <v>9143724.2300000004</v>
       </c>
       <c r="AH136" s="2">
-        <v>33585311.00999999</v>
+        <v>31817298.970000006</v>
       </c>
       <c r="AI136" s="2">
-        <v>27085864.43</v>
+        <v>24306775.829999994</v>
       </c>
       <c r="AJ136" s="2">
-        <v>118425341.00000001</v>
+        <v>112399486.32999998</v>
       </c>
       <c r="AK136" s="2">
-        <v>69466615.51000002</v>
+        <v>65710817.089999989</v>
       </c>
       <c r="AL136" s="2">
-        <v>28848785.389999993</v>
+        <v>27440316.68</v>
       </c>
       <c r="AM136" s="2">
-        <v>61762878.119999997</v>
+        <v>58987245.369999997</v>
       </c>
       <c r="AN136" s="2">
-        <v>19188139.530000005</v>
+        <v>18510432.350000001</v>
       </c>
       <c r="AO136" s="2">
-        <v>33916075.460000008</v>
+        <v>31834523.57</v>
       </c>
       <c r="AP136" s="2">
-        <v>39233101.140000008</v>
+        <v>36431539.069999985</v>
       </c>
       <c r="AQ136" s="2">
-        <v>104057231.41999994</v>
+        <v>95617253.179999962</v>
       </c>
       <c r="AR136" s="2">
-        <v>74138069.089999929</v>
+        <v>72292493.980000004</v>
       </c>
       <c r="AS136" s="2">
-        <v>4469695.82</v>
+        <v>4157319.3</v>
       </c>
       <c r="AT136" s="2">
-        <v>23407730.230000004</v>
+        <v>22481507.660000004</v>
       </c>
       <c r="AU136" s="2">
-        <v>13153750.289999997</v>
+        <v>12417327.199999996</v>
       </c>
       <c r="AV136" s="2">
-        <v>32416540.27</v>
+        <v>31267847.800000004</v>
       </c>
       <c r="AW136" s="2">
-        <v>27525075.07</v>
+        <v>25923548.160000004</v>
       </c>
       <c r="AX136" s="2">
-        <v>22677963.449999996</v>
+        <v>20988869.459999997</v>
       </c>
       <c r="AY136" s="2">
-        <v>20748017.030000001</v>
+        <v>20172549.700000003</v>
       </c>
       <c r="AZ136" s="2">
-        <v>17309692.799999997</v>
+        <v>15608670.069999998</v>
       </c>
       <c r="BA136" s="2">
-        <v>62938785.410000011</v>
+        <v>58105672.409999996</v>
       </c>
       <c r="BB136" s="2">
-        <v>32400262.020000003</v>
+        <v>30442082.170000002</v>
       </c>
       <c r="BC136" s="2">
-        <v>22260049.309999999</v>
+        <v>21090973.329999998</v>
       </c>
       <c r="BD136" s="2">
-        <v>10118317.640000001</v>
+        <v>9623879.6699999981</v>
       </c>
       <c r="BE136" s="2">
-        <v>19180669.090000004</v>
+        <v>16835193.740000002</v>
       </c>
       <c r="BF136" s="2">
-        <v>40657740.419999994</v>
+        <v>37424734.239999995</v>
       </c>
       <c r="BG136" s="2">
-        <v>6096893.2600000007</v>
+        <v>5768902.2800000031</v>
       </c>
       <c r="BH136" s="2">
-        <v>6492488.1799999997</v>
+        <v>6064392.7199999988</v>
       </c>
       <c r="BI136" s="2">
-        <v>11130828.819999998</v>
+        <v>10585685.139999999</v>
       </c>
       <c r="BJ136" s="2">
-        <v>80459379.109999985</v>
+        <v>75860650.50999999</v>
       </c>
       <c r="BK136" s="2">
-        <v>32717424.549999997</v>
+        <v>31117789.709999993</v>
       </c>
       <c r="BL136" s="2">
-        <v>7376151.7400000021</v>
+        <v>6678086.7699999996</v>
       </c>
       <c r="BM136" s="2">
-        <v>16696283.160000004</v>
+        <v>16893237.219999999</v>
       </c>
       <c r="BN136" s="2">
-        <v>94040324.01000002</v>
+        <v>90171253.75999999</v>
       </c>
       <c r="BO136" s="2">
-        <v>33550584.120000012</v>
+        <v>31786582.420000024</v>
       </c>
       <c r="BP136" s="2">
-        <v>14589082.57</v>
+        <v>13991102.25</v>
       </c>
       <c r="BQ136" s="2">
-        <v>27346116.340000007</v>
+        <v>25454099.949999992</v>
       </c>
       <c r="BR136" s="2">
-        <v>124681615.44</v>
+        <v>117306898.22999997</v>
       </c>
       <c r="BS136" s="2">
-        <v>11136400.350000001</v>
+        <v>10500879.089999998</v>
       </c>
       <c r="BT136" s="2">
-        <v>19778356.709999993</v>
+        <v>18696100.140000001</v>
       </c>
       <c r="BU136" s="2">
-        <v>20118323.370000005</v>
+        <v>18960920.75</v>
       </c>
       <c r="BV136" s="2">
-        <v>53577304.26000002</v>
+        <v>49882605.50999999</v>
       </c>
     </row>
     <row r="137" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A137" s="1" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B137" s="2">
-        <v>576542088.43000054</v>
+        <v>565467835.18000019</v>
       </c>
       <c r="C137" s="2">
-        <v>74364315.819999993</v>
+        <v>73356580.019999981</v>
       </c>
       <c r="D137" s="2">
-        <v>29986854.269999996</v>
+        <v>28987451.209999993</v>
       </c>
       <c r="E137" s="2">
-        <v>15367056.469999995</v>
+        <v>15059400.799999995</v>
       </c>
       <c r="F137" s="2">
-        <v>22818039.770000003</v>
+        <v>21296794.450000003</v>
       </c>
       <c r="G137" s="2">
-        <v>7612985.4400000004</v>
+        <v>6879086.6099999994</v>
       </c>
       <c r="H137" s="2">
-        <v>14512614.019999998</v>
+        <v>13188792.91</v>
       </c>
       <c r="I137" s="2">
-        <v>36236739.280000001</v>
+        <v>34294325.280000001</v>
       </c>
       <c r="J137" s="2">
-        <v>19226080.149999999</v>
+        <v>18266926.809999999</v>
       </c>
       <c r="K137" s="2">
-        <v>84033715.130000025</v>
+        <v>79223410.200000048</v>
       </c>
       <c r="L137" s="2">
-        <v>13138008.509999998</v>
+        <v>12627760.789999999</v>
       </c>
       <c r="M137" s="2">
-        <v>47881991.189999998</v>
+        <v>45865827.030000001</v>
       </c>
       <c r="N137" s="2">
-        <v>6756010.620000002</v>
+        <v>6266669.5099999998</v>
       </c>
       <c r="O137" s="2">
-        <v>20523995.18</v>
+        <v>19851784.730000004</v>
       </c>
       <c r="P137" s="2">
-        <v>26747818.150000006</v>
+        <v>25801690.15000001</v>
       </c>
       <c r="Q137" s="2">
-        <v>26117008.029999994</v>
+        <v>25779032.219999991</v>
       </c>
       <c r="R137" s="2">
-        <v>9357207.8499999996</v>
+        <v>8586940.3399999999</v>
       </c>
       <c r="S137" s="2">
-        <v>187016215.82000005</v>
+        <v>183773434.72000003</v>
       </c>
       <c r="T137" s="2">
-        <v>25539310.77</v>
+        <v>22905016.460000001</v>
       </c>
       <c r="U137" s="2">
-        <v>11246626.499999998</v>
+        <v>10986397.430000003</v>
       </c>
       <c r="V137" s="2">
-        <v>45109001.030000009</v>
+        <v>43130161.910000004</v>
       </c>
       <c r="W137" s="2">
-        <v>22900867.140000004</v>
+        <v>22368550.340000015</v>
       </c>
       <c r="X137" s="2">
-        <v>34446706.230000004</v>
+        <v>33881302.279999994</v>
       </c>
       <c r="Y137" s="2">
-        <v>10911375.870000001</v>
+        <v>10018933.689999999</v>
       </c>
       <c r="Z137" s="2">
-        <v>44259647.599999994</v>
+        <v>39712734.330000006</v>
       </c>
       <c r="AA137" s="2">
-        <v>50118951.039999999</v>
+        <v>48642888.079999998</v>
       </c>
       <c r="AB137" s="2">
-        <v>39495267.469999999</v>
+        <v>38226191.649999991</v>
       </c>
       <c r="AC137" s="2">
-        <v>49214829.009999998</v>
+        <v>46655005.719999976</v>
       </c>
       <c r="AD137" s="2">
-        <v>2216360.17</v>
+        <v>2051690.4300000004</v>
       </c>
       <c r="AE137" s="2">
-        <v>51158487.930000007</v>
+        <v>49720792.360000007</v>
       </c>
       <c r="AF137" s="2">
-        <v>10222385.289999995</v>
+        <v>9600534.8399999999</v>
       </c>
       <c r="AG137" s="2">
-        <v>8526971.6800000053</v>
+        <v>8686050.4199999962</v>
       </c>
       <c r="AH137" s="2">
-        <v>32157365.560000002</v>
+        <v>31360205.899999999</v>
       </c>
       <c r="AI137" s="2">
-        <v>26122811.620000001</v>
+        <v>23841694.039999995</v>
       </c>
       <c r="AJ137" s="2">
-        <v>114654787.81999996</v>
+        <v>113007767.02000001</v>
       </c>
       <c r="AK137" s="2">
-        <v>69095737.519999996</v>
+        <v>63685862.819999978</v>
       </c>
       <c r="AL137" s="2">
-        <v>27215629.089999992</v>
+        <v>26809376.829999991</v>
       </c>
       <c r="AM137" s="2">
-        <v>59684661.529999979</v>
+        <v>57935331.420000017</v>
       </c>
       <c r="AN137" s="2">
-        <v>18424106.200000003</v>
+        <v>17946467.600000005</v>
       </c>
       <c r="AO137" s="2">
-        <v>32626363.560000002</v>
+        <v>32075613.41</v>
       </c>
       <c r="AP137" s="2">
-        <v>37692969.210000001</v>
+        <v>36806084.919999987</v>
       </c>
       <c r="AQ137" s="2">
-        <v>99057623.48999998</v>
+        <v>98114548.169999927</v>
       </c>
       <c r="AR137" s="2">
-        <v>74049131.649999976</v>
+        <v>65701495.960000008</v>
       </c>
       <c r="AS137" s="2">
-        <v>4269830.209999999</v>
+        <v>4090347.37</v>
       </c>
       <c r="AT137" s="2">
-        <v>22050216.079999998</v>
+        <v>22198681.810000002</v>
       </c>
       <c r="AU137" s="2">
-        <v>12654544.110000003</v>
+        <v>12252790.330000002</v>
       </c>
       <c r="AV137" s="2">
-        <v>31323593.730000004</v>
+        <v>29698715.119999997</v>
       </c>
       <c r="AW137" s="2">
-        <v>26949024.939999998</v>
+        <v>25951933.100000005</v>
       </c>
       <c r="AX137" s="2">
-        <v>21828055.090000007</v>
+        <v>20912179.030000001</v>
       </c>
       <c r="AY137" s="2">
-        <v>20409284.870000001</v>
+        <v>19772308.580000002</v>
       </c>
       <c r="AZ137" s="2">
-        <v>16393373.270000003</v>
+        <v>15347068.549999997</v>
       </c>
       <c r="BA137" s="2">
-        <v>61812476.649999999</v>
+        <v>59693638.870000005</v>
       </c>
       <c r="BB137" s="2">
-        <v>31611383.079999994</v>
+        <v>30320046.769999992</v>
       </c>
       <c r="BC137" s="2">
-        <v>21551527.439999998</v>
+        <v>20675429.940000001</v>
       </c>
       <c r="BD137" s="2">
-        <v>9621549.6700000018</v>
+        <v>9398974.9500000011</v>
       </c>
       <c r="BE137" s="2">
-        <v>18197698.330000002</v>
+        <v>16880623.410000004</v>
       </c>
       <c r="BF137" s="2">
-        <v>38814982.509999998</v>
+        <v>36855355.160000004</v>
       </c>
       <c r="BG137" s="2">
-        <v>5698745.1899999995</v>
+        <v>5942082.21</v>
       </c>
       <c r="BH137" s="2">
-        <v>6130379.71</v>
+        <v>6010701.7200000007</v>
       </c>
       <c r="BI137" s="2">
-        <v>10649597.57</v>
+        <v>10180428.640000001</v>
       </c>
       <c r="BJ137" s="2">
-        <v>78101451.759999961</v>
+        <v>76573688.479999989</v>
       </c>
       <c r="BK137" s="2">
-        <v>31434184.759999998</v>
+        <v>30651308.559999995</v>
       </c>
       <c r="BL137" s="2">
-        <v>7196360.1099999994</v>
+        <v>6495729.7599999979</v>
       </c>
       <c r="BM137" s="2">
-        <v>16179588.919999998</v>
+        <v>14763275.740000002</v>
       </c>
       <c r="BN137" s="2">
-        <v>92284248.819999993</v>
+        <v>89699945.190000027</v>
       </c>
       <c r="BO137" s="2">
-        <v>32153299.179999992</v>
+        <v>31267627.539999984</v>
       </c>
       <c r="BP137" s="2">
-        <v>14319656.569999997</v>
+        <v>13680448.769999996</v>
       </c>
       <c r="BQ137" s="2">
-        <v>25813202.280000009</v>
+        <v>24885150.320000008</v>
       </c>
       <c r="BR137" s="2">
-        <v>120646389.45999998</v>
+        <v>117121640.47999996</v>
       </c>
       <c r="BS137" s="2">
-        <v>10703758.07</v>
+        <v>10162589.409999996</v>
       </c>
       <c r="BT137" s="2">
-        <v>19231184.399999995</v>
+        <v>18347432.849999994</v>
       </c>
       <c r="BU137" s="2">
-        <v>19214150.5</v>
+        <v>18558411.229999989</v>
       </c>
       <c r="BV137" s="2">
-        <v>51477369.769999996</v>
+        <v>50843630.169999987</v>
       </c>
     </row>
     <row r="138" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A138" s="1" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B138" s="2">
-        <v>579534592.43000007</v>
+        <v>589196521.02999997</v>
       </c>
       <c r="C138" s="2">
-        <v>75330367.849999964</v>
+        <v>75490170.159999982</v>
       </c>
       <c r="D138" s="2">
-        <v>32195312.699999996</v>
+        <v>31914309.069999985</v>
       </c>
       <c r="E138" s="2">
-        <v>16054224.530000001</v>
+        <v>15950863.769999994</v>
       </c>
       <c r="F138" s="2">
-        <v>25763026.629999988</v>
+        <v>23596530.019999996</v>
       </c>
       <c r="G138" s="2">
-        <v>9592081.9800000004</v>
+        <v>7670097.2799999993</v>
       </c>
       <c r="H138" s="2">
-        <v>15044305.799999997</v>
+        <v>14614969.360000001</v>
       </c>
       <c r="I138" s="2">
-        <v>38372660.430000007</v>
+        <v>37886767.959999993</v>
       </c>
       <c r="J138" s="2">
-        <v>21769431.689999998</v>
+        <v>20253967.300000004</v>
       </c>
       <c r="K138" s="2">
-        <v>88872531.159999996</v>
+        <v>85157834.350000039</v>
       </c>
       <c r="L138" s="2">
-        <v>13940525.249999998</v>
+        <v>13693664.220000001</v>
       </c>
       <c r="M138" s="2">
-        <v>49603873.910000004</v>
+        <v>48907277.280000001</v>
       </c>
       <c r="N138" s="2">
-        <v>7421819.3100000024</v>
+        <v>7079449.3000000007</v>
       </c>
       <c r="O138" s="2">
-        <v>21436731.82</v>
+        <v>21253644.299999997</v>
       </c>
       <c r="P138" s="2">
-        <v>28598030.419999994</v>
+        <v>27783970.779999994</v>
       </c>
       <c r="Q138" s="2">
-        <v>27310431.68999999</v>
+        <v>27374866.470000006</v>
       </c>
       <c r="R138" s="2">
-        <v>10430989.66</v>
+        <v>9534095.5999999996</v>
       </c>
       <c r="S138" s="2">
-        <v>186861950.82999998</v>
+        <v>193042428.54999998</v>
       </c>
       <c r="T138" s="2">
-        <v>29160491</v>
+        <v>26487279.920000002</v>
       </c>
       <c r="U138" s="2">
-        <v>11679054.5</v>
+        <v>12036683.470000001</v>
       </c>
       <c r="V138" s="2">
-        <v>46916161.339999989</v>
+        <v>46068538.030000024</v>
       </c>
       <c r="W138" s="2">
-        <v>24106911.329999998</v>
+        <v>23990220.280000012</v>
       </c>
       <c r="X138" s="2">
-        <v>36106137.129999995</v>
+        <v>35603132.000000007</v>
       </c>
       <c r="Y138" s="2">
-        <v>12295374.200000003</v>
+        <v>11254715.109999996</v>
       </c>
       <c r="Z138" s="2">
-        <v>56240185.20000001</v>
+        <v>44023664.349999987</v>
       </c>
       <c r="AA138" s="2">
-        <v>51796656.520000011</v>
+        <v>51537932.299999997</v>
       </c>
       <c r="AB138" s="2">
-        <v>39651947.109999999</v>
+        <v>40373093.430000007</v>
       </c>
       <c r="AC138" s="2">
-        <v>54354617.979999974</v>
+        <v>49633230.690000013</v>
       </c>
       <c r="AD138" s="2">
-        <v>2378882.88</v>
+        <v>2266965.5299999993</v>
       </c>
       <c r="AE138" s="2">
-        <v>53065752.679999985</v>
+        <v>53101685.119999997</v>
       </c>
       <c r="AF138" s="2">
-        <v>10446426.359999999</v>
+        <v>10373483.440000003</v>
       </c>
       <c r="AG138" s="2">
-        <v>9017094.2499999963</v>
+        <v>8394593.7499999981</v>
       </c>
       <c r="AH138" s="2">
-        <v>33985303.38000001</v>
+        <v>33585311.00999999</v>
       </c>
       <c r="AI138" s="2">
-        <v>28391437.420000006</v>
+        <v>27085864.43</v>
       </c>
       <c r="AJ138" s="2">
-        <v>115830087.82999995</v>
+        <v>118425341.00000006</v>
       </c>
       <c r="AK138" s="2">
-        <v>75863198.590000004</v>
+        <v>69466615.51000002</v>
       </c>
       <c r="AL138" s="2">
-        <v>28258949.850000001</v>
+        <v>28848785.389999993</v>
       </c>
       <c r="AM138" s="2">
-        <v>62644104.520000011</v>
+        <v>61762878.119999997</v>
       </c>
       <c r="AN138" s="2">
-        <v>19519070.700000003</v>
+        <v>19188139.530000005</v>
       </c>
       <c r="AO138" s="2">
-        <v>32643756.459999993</v>
+        <v>33916075.460000008</v>
       </c>
       <c r="AP138" s="2">
-        <v>41748023.310000002</v>
+        <v>39233101.140000008</v>
       </c>
       <c r="AQ138" s="2">
-        <v>102677517.87</v>
+        <v>104057231.41999994</v>
       </c>
       <c r="AR138" s="2">
-        <v>88578001.329999998</v>
+        <v>74138069.089999929</v>
       </c>
       <c r="AS138" s="2">
-        <v>4714641.54</v>
+        <v>4469695.82</v>
       </c>
       <c r="AT138" s="2">
-        <v>22643595.779999997</v>
+        <v>23407730.230000004</v>
       </c>
       <c r="AU138" s="2">
-        <v>14081862.999999998</v>
+        <v>13153750.289999997</v>
       </c>
       <c r="AV138" s="2">
-        <v>36853861.320000008</v>
+        <v>32416540.27</v>
       </c>
       <c r="AW138" s="2">
-        <v>29712240.120000012</v>
+        <v>27525075.07</v>
       </c>
       <c r="AX138" s="2">
-        <v>23909472.919999987</v>
+        <v>22677963.449999996</v>
       </c>
       <c r="AY138" s="2">
-        <v>21667448.580000002</v>
+        <v>20748017.030000005</v>
       </c>
       <c r="AZ138" s="2">
-        <v>18124825.320000004</v>
+        <v>17309692.799999997</v>
       </c>
       <c r="BA138" s="2">
-        <v>63478381.650000013</v>
+        <v>62938785.410000011</v>
       </c>
       <c r="BB138" s="2">
-        <v>33652413.259999998</v>
+        <v>32400262.020000003</v>
       </c>
       <c r="BC138" s="2">
-        <v>22054497.179999996</v>
+        <v>22260049.309999999</v>
       </c>
       <c r="BD138" s="2">
-        <v>10451317.960000001</v>
+        <v>10118317.640000001</v>
       </c>
       <c r="BE138" s="2">
-        <v>20507834.68</v>
+        <v>19180669.090000004</v>
       </c>
       <c r="BF138" s="2">
-        <v>42365519.700000003</v>
+        <v>40657740.420000002</v>
       </c>
       <c r="BG138" s="2">
-        <v>6342241.9500000011</v>
+        <v>6096893.2599999988</v>
       </c>
       <c r="BH138" s="2">
-        <v>6793069.2599999979</v>
+        <v>6492488.1799999997</v>
       </c>
       <c r="BI138" s="2">
-        <v>11398616.629999999</v>
+        <v>11130828.819999998</v>
       </c>
       <c r="BJ138" s="2">
-        <v>80439920.029999912</v>
+        <v>80459379.109999985</v>
       </c>
       <c r="BK138" s="2">
-        <v>31898404.260000005</v>
+        <v>32717424.54999999</v>
       </c>
       <c r="BL138" s="2">
-        <v>8385608.7599999998</v>
+        <v>7376151.7400000021</v>
       </c>
       <c r="BM138" s="2">
-        <v>18997751.329999998</v>
+        <v>16696283.160000004</v>
       </c>
       <c r="BN138" s="2">
-        <v>91616291.109999955</v>
+        <v>94040324.01000002</v>
       </c>
       <c r="BO138" s="2">
-        <v>34135068.799999982</v>
+        <v>33550584.12000002</v>
       </c>
       <c r="BP138" s="2">
-        <v>15452620.010000004</v>
+        <v>14589082.569999998</v>
       </c>
       <c r="BQ138" s="2">
-        <v>28436737.799999997</v>
+        <v>27346116.340000007</v>
       </c>
       <c r="BR138" s="2">
-        <v>125474895.04999995</v>
+        <v>124681615.44</v>
       </c>
       <c r="BS138" s="2">
-        <v>11600553.940000001</v>
+        <v>11137380.800000001</v>
       </c>
       <c r="BT138" s="2">
-        <v>20872390.249999996</v>
+        <v>19778356.709999993</v>
       </c>
       <c r="BU138" s="2">
-        <v>20347678.849999994</v>
+        <v>20118323.370000005</v>
       </c>
       <c r="BV138" s="2">
-        <v>53594578.049999975</v>
+        <v>53577304.260000005</v>
       </c>
     </row>
     <row r="139" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A139" s="1" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B139" s="2">
-        <v>566318976.25000024</v>
+        <v>576542088.43000054</v>
       </c>
       <c r="C139" s="2">
-        <v>75724769.929999948</v>
+        <v>74364315.819999993</v>
       </c>
       <c r="D139" s="2">
-        <v>32948583.899999991</v>
+        <v>29988618.070000026</v>
       </c>
       <c r="E139" s="2">
-        <v>15670008.259999996</v>
+        <v>15367056.469999997</v>
       </c>
       <c r="F139" s="2">
-        <v>26550473.43</v>
+        <v>22818039.770000003</v>
       </c>
       <c r="G139" s="2">
-        <v>9546789.2800000012</v>
+        <v>7612985.4399999995</v>
       </c>
       <c r="H139" s="2">
-        <v>14858621.83</v>
+        <v>14512614.019999996</v>
       </c>
       <c r="I139" s="2">
-        <v>38376201.479999997</v>
+        <v>36236739.280000001</v>
       </c>
       <c r="J139" s="2">
-        <v>22130891.93</v>
+        <v>19226080.149999999</v>
       </c>
       <c r="K139" s="2">
-        <v>87605591.10999997</v>
+        <v>84033715.13000004</v>
       </c>
       <c r="L139" s="2">
-        <v>13802304.199999996</v>
+        <v>13138008.509999994</v>
       </c>
       <c r="M139" s="2">
-        <v>48662495.849999987</v>
+        <v>47881991.190000013</v>
       </c>
       <c r="N139" s="2">
-        <v>7348688.1899999995</v>
+        <v>6756010.620000002</v>
       </c>
       <c r="O139" s="2">
-        <v>21224838.829999998</v>
+        <v>20523995.180000003</v>
       </c>
       <c r="P139" s="2">
-        <v>28120127.409999996</v>
+        <v>26747818.150000021</v>
       </c>
       <c r="Q139" s="2">
-        <v>26652879.09</v>
+        <v>26117008.029999994</v>
       </c>
       <c r="R139" s="2">
-        <v>10225445.919999998</v>
+        <v>9357207.8499999978</v>
       </c>
       <c r="S139" s="2">
-        <v>183688963.88000005</v>
+        <v>187016215.82000005</v>
       </c>
       <c r="T139" s="2">
-        <v>30001262.030000001</v>
+        <v>25539310.769999996</v>
       </c>
       <c r="U139" s="2">
-        <v>11508366.250000002</v>
+        <v>11246626.5</v>
       </c>
       <c r="V139" s="2">
-        <v>46239262.540000007</v>
+        <v>45109001.030000001</v>
       </c>
       <c r="W139" s="2">
-        <v>23908041.02999999</v>
+        <v>22900867.140000001</v>
       </c>
       <c r="X139" s="2">
-        <v>36470395.639999971</v>
+        <v>34446706.229999989</v>
       </c>
       <c r="Y139" s="2">
-        <v>12268610.709999999</v>
+        <v>10911375.870000001</v>
       </c>
       <c r="Z139" s="2">
-        <v>58972020.430000022</v>
+        <v>44259647.599999994</v>
       </c>
       <c r="AA139" s="2">
-        <v>50983144.259999968</v>
+        <v>50118951.039999969</v>
       </c>
       <c r="AB139" s="2">
-        <v>39402872.709999986</v>
+        <v>39495267.469999999</v>
       </c>
       <c r="AC139" s="2">
-        <v>54476733.039999992</v>
+        <v>49214829.010000005</v>
       </c>
       <c r="AD139" s="2">
-        <v>2402161.629999999</v>
+        <v>2216360.169999999</v>
       </c>
       <c r="AE139" s="2">
-        <v>52054647.11999999</v>
+        <v>51158487.929999977</v>
       </c>
       <c r="AF139" s="2">
-        <v>10305140.120000001</v>
+        <v>10222385.289999995</v>
       </c>
       <c r="AG139" s="2">
-        <v>8800981.5999999978</v>
+        <v>8524788.9800000042</v>
       </c>
       <c r="AH139" s="2">
-        <v>33033118.82</v>
+        <v>32157365.559999987</v>
       </c>
       <c r="AI139" s="2">
-        <v>28768494.210000001</v>
+        <v>26122811.620000008</v>
       </c>
       <c r="AJ139" s="2">
-        <v>114570962.78999999</v>
+        <v>114654787.81999993</v>
       </c>
       <c r="AK139" s="2">
-        <v>74621202.959999993</v>
+        <v>69095737.520000011</v>
       </c>
       <c r="AL139" s="2">
-        <v>27961709.259999994</v>
+        <v>27215629.089999989</v>
       </c>
       <c r="AM139" s="2">
-        <v>62341480.920000002</v>
+        <v>59684661.529999986</v>
       </c>
       <c r="AN139" s="2">
-        <v>18956672.890000001</v>
+        <v>18424106.199999999</v>
       </c>
       <c r="AO139" s="2">
-        <v>32394794.719999995</v>
+        <v>32626363.559999999</v>
       </c>
       <c r="AP139" s="2">
-        <v>40776380.240000002</v>
+        <v>37692969.210000008</v>
       </c>
       <c r="AQ139" s="2">
-        <v>102453668.08000003</v>
+        <v>99057623.49000001</v>
       </c>
       <c r="AR139" s="2">
-        <v>94611458.229999974</v>
+        <v>74049131.650000036</v>
       </c>
       <c r="AS139" s="2">
-        <v>4656519.42</v>
+        <v>4269830.209999999</v>
       </c>
       <c r="AT139" s="2">
-        <v>22395253.899999999</v>
+        <v>22050216.080000002</v>
       </c>
       <c r="AU139" s="2">
-        <v>13639526.620000005</v>
+        <v>12654544.109999999</v>
       </c>
       <c r="AV139" s="2">
-        <v>37752819.300000004</v>
+        <v>31323593.729999997</v>
       </c>
       <c r="AW139" s="2">
-        <v>29073788.969999988</v>
+        <v>26949024.939999983</v>
       </c>
       <c r="AX139" s="2">
-        <v>23630279.440000001</v>
+        <v>21828055.09</v>
       </c>
       <c r="AY139" s="2">
-        <v>21119656.75</v>
+        <v>20409284.869999997</v>
       </c>
       <c r="AZ139" s="2">
-        <v>18148454.609999999</v>
+        <v>16393373.270000005</v>
       </c>
       <c r="BA139" s="2">
-        <v>61339267.339999989</v>
+        <v>61812476.649999999</v>
       </c>
       <c r="BB139" s="2">
-        <v>33186086.259999998</v>
+        <v>31611383.079999994</v>
       </c>
       <c r="BC139" s="2">
-        <v>21711782.829999998</v>
+        <v>21551527.43999999</v>
       </c>
       <c r="BD139" s="2">
-        <v>10323712.170000002</v>
+        <v>9621549.6700000018</v>
       </c>
       <c r="BE139" s="2">
-        <v>21143296.449999999</v>
+        <v>18197698.330000006</v>
       </c>
       <c r="BF139" s="2">
-        <v>42291799.299999997</v>
+        <v>38814982.510000005</v>
       </c>
       <c r="BG139" s="2">
-        <v>6329204.2000000002</v>
+        <v>5698745.1900000013</v>
       </c>
       <c r="BH139" s="2">
-        <v>6705353.4799999995</v>
+        <v>6130379.71</v>
       </c>
       <c r="BI139" s="2">
-        <v>11552301.530000003</v>
+        <v>10649597.57</v>
       </c>
       <c r="BJ139" s="2">
-        <v>79233223.61999999</v>
+        <v>78101451.76000002</v>
       </c>
       <c r="BK139" s="2">
-        <v>31123810.47000001</v>
+        <v>31434184.759999998</v>
       </c>
       <c r="BL139" s="2">
-        <v>8426880.0399999991</v>
+        <v>7196360.1099999985</v>
       </c>
       <c r="BM139" s="2">
-        <v>19639445.599999998</v>
+        <v>16179588.920000002</v>
       </c>
       <c r="BN139" s="2">
-        <v>90227904.49999997</v>
+        <v>92284248.820000008</v>
       </c>
       <c r="BO139" s="2">
-        <v>33852482.039999999</v>
+        <v>32153299.179999985</v>
       </c>
       <c r="BP139" s="2">
-        <v>15486178.909999998</v>
+        <v>14319656.569999995</v>
       </c>
       <c r="BQ139" s="2">
-        <v>28462814.090000004</v>
+        <v>25813202.280000009</v>
       </c>
       <c r="BR139" s="2">
-        <v>123207900.38999996</v>
+        <v>120646389.45999998</v>
       </c>
       <c r="BS139" s="2">
-        <v>11769732.48</v>
+        <v>10704176.970000001</v>
       </c>
       <c r="BT139" s="2">
-        <v>20868264.109999999</v>
+        <v>19231184.399999995</v>
       </c>
       <c r="BU139" s="2">
-        <v>20652571.929999992</v>
+        <v>19214150.499999996</v>
       </c>
       <c r="BV139" s="2">
-        <v>53174389.939999983</v>
+        <v>51477369.769999988</v>
       </c>
     </row>
     <row r="140" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A140" s="1" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B140" s="2">
-        <v>551809018.51000035</v>
+        <v>579534592.43000007</v>
       </c>
       <c r="C140" s="2">
-        <v>71411004.469999969</v>
+        <v>75330367.849999964</v>
       </c>
       <c r="D140" s="2">
-        <v>29263589.169999991</v>
+        <v>32197370.950000007</v>
       </c>
       <c r="E140" s="2">
-        <v>14287474.989999995</v>
+        <v>16054224.530000001</v>
       </c>
       <c r="F140" s="2">
-        <v>22130887.120000001</v>
+        <v>25763026.629999988</v>
       </c>
       <c r="G140" s="2">
-        <v>7092146.8599999985</v>
+        <v>9592081.9800000004</v>
       </c>
       <c r="H140" s="2">
-        <v>13621134.320000002</v>
+        <v>15044305.799999997</v>
       </c>
       <c r="I140" s="2">
-        <v>34737109.140000001</v>
+        <v>38372660.430000007</v>
       </c>
       <c r="J140" s="2">
-        <v>18720472.199999992</v>
+        <v>21769431.689999998</v>
       </c>
       <c r="K140" s="2">
-        <v>78290698.819999993</v>
+        <v>88872531.159999996</v>
       </c>
       <c r="L140" s="2">
-        <v>12445591.290000001</v>
+        <v>13940525.249999998</v>
       </c>
       <c r="M140" s="2">
-        <v>45052602.339999989</v>
+        <v>49603873.910000004</v>
       </c>
       <c r="N140" s="2">
-        <v>6493887.7600000007</v>
+        <v>7421819.3100000005</v>
       </c>
       <c r="O140" s="2">
-        <v>19759798.189999998</v>
+        <v>21436731.82</v>
       </c>
       <c r="P140" s="2">
-        <v>26021515.459999993</v>
+        <v>28598030.419999994</v>
       </c>
       <c r="Q140" s="2">
-        <v>24891144.799999997</v>
+        <v>27310431.68999999</v>
       </c>
       <c r="R140" s="2">
-        <v>8996446.8000000007</v>
+        <v>10430989.66</v>
       </c>
       <c r="S140" s="2">
-        <v>181687484.88000005</v>
+        <v>186861950.82999998</v>
       </c>
       <c r="T140" s="2">
-        <v>24836500.449999988</v>
+        <v>29160491</v>
       </c>
       <c r="U140" s="2">
-        <v>10940414.6</v>
+        <v>11679054.5</v>
       </c>
       <c r="V140" s="2">
-        <v>43026174.829999983</v>
+        <v>46916161.339999996</v>
       </c>
       <c r="W140" s="2">
-        <v>22052882.540000003</v>
+        <v>24106911.329999991</v>
       </c>
       <c r="X140" s="2">
-        <v>33503063.679999992</v>
+        <v>36106137.129999995</v>
       </c>
       <c r="Y140" s="2">
-        <v>10425470.379999999</v>
+        <v>12295374.200000003</v>
       </c>
       <c r="Z140" s="2">
-        <v>41682741.04999999</v>
+        <v>56240185.20000001</v>
       </c>
       <c r="AA140" s="2">
-        <v>47507730.939999983</v>
+        <v>51796656.520000011</v>
       </c>
       <c r="AB140" s="2">
-        <v>37002961.789999999</v>
+        <v>39651947.109999999</v>
       </c>
       <c r="AC140" s="2">
-        <v>47411372.540000007</v>
+        <v>54354617.979999989</v>
       </c>
       <c r="AD140" s="2">
-        <v>2075972.73</v>
+        <v>2378882.88</v>
       </c>
       <c r="AE140" s="2">
-        <v>48726769.309999987</v>
+        <v>53065752.679999985</v>
       </c>
       <c r="AF140" s="2">
-        <v>9390711.2300000004</v>
+        <v>10446426.359999999</v>
       </c>
       <c r="AG140" s="2">
-        <v>8071853.7599999988</v>
+        <v>9014362.1299999971</v>
       </c>
       <c r="AH140" s="2">
-        <v>29682971.719999999</v>
+        <v>33985303.38000001</v>
       </c>
       <c r="AI140" s="2">
-        <v>25452808.329999991</v>
+        <v>28391437.420000006</v>
       </c>
       <c r="AJ140" s="2">
-        <v>110659540.63999993</v>
+        <v>115830087.83</v>
       </c>
       <c r="AK140" s="2">
-        <v>64726791.670000024</v>
+        <v>75863198.590000033</v>
       </c>
       <c r="AL140" s="2">
-        <v>26246767.909999989</v>
+        <v>28258949.850000001</v>
       </c>
       <c r="AM140" s="2">
-        <v>56779523.670000017</v>
+        <v>62644104.520000011</v>
       </c>
       <c r="AN140" s="2">
-        <v>17419377.049999997</v>
+        <v>19519070.700000003</v>
       </c>
       <c r="AO140" s="2">
-        <v>31387309.189999998</v>
+        <v>32643756.459999993</v>
       </c>
       <c r="AP140" s="2">
-        <v>36021944.930000007</v>
+        <v>41748023.310000002</v>
       </c>
       <c r="AQ140" s="2">
-        <v>97206239.020000026</v>
+        <v>102677517.87</v>
       </c>
       <c r="AR140" s="2">
-        <v>74238725.549999982</v>
+        <v>88578001.329999998</v>
       </c>
       <c r="AS140" s="2">
-        <v>4094324.0599999996</v>
+        <v>4714641.54</v>
       </c>
       <c r="AT140" s="2">
-        <v>21419280.210000001</v>
+        <v>22643595.779999997</v>
       </c>
       <c r="AU140" s="2">
-        <v>12164609.730000002</v>
+        <v>14081862.999999996</v>
       </c>
       <c r="AV140" s="2">
-        <v>30648581.09</v>
+        <v>36853861.320000008</v>
       </c>
       <c r="AW140" s="2">
-        <v>26403076.989999987</v>
+        <v>29712240.120000012</v>
       </c>
       <c r="AX140" s="2">
-        <v>20968433.859999996</v>
+        <v>23909472.919999987</v>
       </c>
       <c r="AY140" s="2">
-        <v>19450670.120000005</v>
+        <v>21667448.579999998</v>
       </c>
       <c r="AZ140" s="2">
-        <v>15736530.630000001</v>
+        <v>18124825.320000004</v>
       </c>
       <c r="BA140" s="2">
-        <v>55526819.820000023</v>
+        <v>63478381.650000013</v>
       </c>
       <c r="BB140" s="2">
-        <v>29399876.059999987</v>
+        <v>33652413.259999998</v>
       </c>
       <c r="BC140" s="2">
-        <v>20191141.25</v>
+        <v>22054497.179999996</v>
       </c>
       <c r="BD140" s="2">
-        <v>9154282.9299999997</v>
+        <v>10451317.960000001</v>
       </c>
       <c r="BE140" s="2">
-        <v>17831440.770000003</v>
+        <v>20507834.68</v>
       </c>
       <c r="BF140" s="2">
-        <v>37610645.039999992</v>
+        <v>42365519.700000003</v>
       </c>
       <c r="BG140" s="2">
-        <v>5627017.8199999984</v>
+        <v>6342241.9499999993</v>
       </c>
       <c r="BH140" s="2">
-        <v>5781213.4299999988</v>
+        <v>6793069.2599999979</v>
       </c>
       <c r="BI140" s="2">
-        <v>10081690.169999998</v>
+        <v>11398616.629999999</v>
       </c>
       <c r="BJ140" s="2">
-        <v>74010642.419999972</v>
+        <v>80439920.029999912</v>
       </c>
       <c r="BK140" s="2">
-        <v>29462478.57</v>
+        <v>31898404.260000002</v>
       </c>
       <c r="BL140" s="2">
-        <v>6764690.0099999998</v>
+        <v>8385608.7599999998</v>
       </c>
       <c r="BM140" s="2">
-        <v>16512515.669999996</v>
+        <v>18997751.329999998</v>
       </c>
       <c r="BN140" s="2">
-        <v>87237885.170000002</v>
+        <v>91616291.109999955</v>
       </c>
       <c r="BO140" s="2">
-        <v>31113260.5</v>
+        <v>34135068.799999997</v>
       </c>
       <c r="BP140" s="2">
-        <v>13584954.409999998</v>
+        <v>15452620.010000005</v>
       </c>
       <c r="BQ140" s="2">
-        <v>25085271.25999999</v>
+        <v>28436737.799999997</v>
       </c>
       <c r="BR140" s="2">
-        <v>115809408.89999995</v>
+        <v>125474895.04999995</v>
       </c>
       <c r="BS140" s="2">
-        <v>10065401.43</v>
+        <v>11601227.810000001</v>
       </c>
       <c r="BT140" s="2">
-        <v>18327833.960000005</v>
+        <v>20872390.25</v>
       </c>
       <c r="BU140" s="2">
-        <v>18561244.539999995</v>
+        <v>20347678.849999994</v>
       </c>
       <c r="BV140" s="2">
-        <v>49253509.119999997</v>
+        <v>53594578.049999982</v>
       </c>
     </row>
     <row r="141" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A141" s="1" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B141" s="2">
-        <v>605592850.76000011</v>
+        <v>566318976.25000024</v>
       </c>
       <c r="C141" s="2">
-        <v>78323096.420000002</v>
+        <v>75724769.929999977</v>
       </c>
       <c r="D141" s="2">
-        <v>31884621.040000007</v>
+        <v>32950334.649999995</v>
       </c>
       <c r="E141" s="2">
-        <v>15919943.509999998</v>
+        <v>15670008.259999998</v>
       </c>
       <c r="F141" s="2">
-        <v>24206947.980000004</v>
+        <v>26550473.43</v>
       </c>
       <c r="G141" s="2">
-        <v>7508466.1600000001</v>
+        <v>9546789.2799999993</v>
       </c>
       <c r="H141" s="2">
-        <v>15105120.300000001</v>
+        <v>14858621.83</v>
       </c>
       <c r="I141" s="2">
-        <v>37765034.210000001</v>
+        <v>38376201.479999989</v>
       </c>
       <c r="J141" s="2">
-        <v>20512401.18</v>
+        <v>22130891.929999996</v>
       </c>
       <c r="K141" s="2">
-        <v>83726909.820000008</v>
+        <v>87605591.10999997</v>
       </c>
       <c r="L141" s="2">
-        <v>14127183.629999999</v>
+        <v>13802304.199999999</v>
       </c>
       <c r="M141" s="2">
-        <v>49168138.520000003</v>
+        <v>48662495.849999994</v>
       </c>
       <c r="N141" s="2">
-        <v>6944961.4299999997</v>
+        <v>7348688.1899999985</v>
       </c>
       <c r="O141" s="2">
-        <v>21481533.710000001</v>
+        <v>21224838.829999994</v>
       </c>
       <c r="P141" s="2">
-        <v>28219011.409999993</v>
+        <v>28120127.410000004</v>
       </c>
       <c r="Q141" s="2">
-        <v>27271017.75999999</v>
+        <v>26652879.09</v>
       </c>
       <c r="R141" s="2">
-        <v>9452437.7899999991</v>
+        <v>10225445.92</v>
       </c>
       <c r="S141" s="2">
-        <v>196973734.41000021</v>
+        <v>183688963.88</v>
       </c>
       <c r="T141" s="2">
-        <v>26203255.119999997</v>
+        <v>30001262.030000001</v>
       </c>
       <c r="U141" s="2">
-        <v>11860621.370000001</v>
+        <v>11508366.25</v>
       </c>
       <c r="V141" s="2">
-        <v>46286587.080000013</v>
+        <v>46239262.540000021</v>
       </c>
       <c r="W141" s="2">
-        <v>23709264.090000004</v>
+        <v>23908041.029999994</v>
       </c>
       <c r="X141" s="2">
-        <v>36105781.710000016</v>
+        <v>36470395.639999986</v>
       </c>
       <c r="Y141" s="2">
-        <v>11151436.970000001</v>
+        <v>12268610.709999999</v>
       </c>
       <c r="Z141" s="2">
-        <v>44492136.579999998</v>
+        <v>58972020.430000015</v>
       </c>
       <c r="AA141" s="2">
-        <v>52273917.700000018</v>
+        <v>50983144.259999968</v>
       </c>
       <c r="AB141" s="2">
-        <v>40948357.139999986</v>
+        <v>39402872.709999979</v>
       </c>
       <c r="AC141" s="2">
-        <v>50208299.099999979</v>
+        <v>54476733.039999999</v>
       </c>
       <c r="AD141" s="2">
-        <v>2229382.0999999996</v>
+        <v>2402161.6299999994</v>
       </c>
       <c r="AE141" s="2">
-        <v>53216119.749999978</v>
+        <v>52054647.11999999</v>
       </c>
       <c r="AF141" s="2">
-        <v>10405633.049999999</v>
+        <v>10305140.120000001</v>
       </c>
       <c r="AG141" s="2">
-        <v>8754605.6300000008</v>
+        <v>8798895.6199999973</v>
       </c>
       <c r="AH141" s="2">
-        <v>32882970.930000011</v>
+        <v>33033118.820000008</v>
       </c>
       <c r="AI141" s="2">
-        <v>27096454.670000002</v>
+        <v>28768494.210000001</v>
       </c>
       <c r="AJ141" s="2">
-        <v>119955824.59999996</v>
+        <v>114570962.78999999</v>
       </c>
       <c r="AK141" s="2">
-        <v>70738043.709999993</v>
+        <v>74621202.960000008</v>
       </c>
       <c r="AL141" s="2">
-        <v>29255171.869999997</v>
+        <v>27961709.259999994</v>
       </c>
       <c r="AM141" s="2">
-        <v>62183836.79999999</v>
+        <v>62341480.919999994</v>
       </c>
       <c r="AN141" s="2">
-        <v>19281711.110000003</v>
+        <v>18956672.890000001</v>
       </c>
       <c r="AO141" s="2">
-        <v>34529007.909999996</v>
+        <v>32394794.719999995</v>
       </c>
       <c r="AP141" s="2">
-        <v>40286408.420000002</v>
+        <v>40776380.239999995</v>
       </c>
       <c r="AQ141" s="2">
-        <v>105884024.52999997</v>
+        <v>102453668.08</v>
       </c>
       <c r="AR141" s="2">
-        <v>79405864.269999966</v>
+        <v>94611458.230000019</v>
       </c>
       <c r="AS141" s="2">
-        <v>4508509.72</v>
+        <v>4656519.42</v>
       </c>
       <c r="AT141" s="2">
-        <v>24475040.230000004</v>
+        <v>22395253.899999999</v>
       </c>
       <c r="AU141" s="2">
-        <v>13137284.980000002</v>
+        <v>13639526.620000005</v>
       </c>
       <c r="AV141" s="2">
-        <v>32755629.750000004</v>
+        <v>37752819.299999997</v>
       </c>
       <c r="AW141" s="2">
-        <v>28288716.740000002</v>
+        <v>29073788.969999976</v>
       </c>
       <c r="AX141" s="2">
-        <v>22483360.579999998</v>
+        <v>23630279.440000005</v>
       </c>
       <c r="AY141" s="2">
-        <v>21076577.640000001</v>
+        <v>21119656.749999996</v>
       </c>
       <c r="AZ141" s="2">
-        <v>16785915.02</v>
+        <v>18148454.609999999</v>
       </c>
       <c r="BA141" s="2">
-        <v>60001591.480000004</v>
+        <v>61339267.339999996</v>
       </c>
       <c r="BB141" s="2">
-        <v>31678874.789999999</v>
+        <v>33186086.259999998</v>
       </c>
       <c r="BC141" s="2">
-        <v>22210771.689999998</v>
+        <v>21711782.829999998</v>
       </c>
       <c r="BD141" s="2">
-        <v>10301141.169999998</v>
+        <v>10323712.170000004</v>
       </c>
       <c r="BE141" s="2">
-        <v>18719326.490000002</v>
+        <v>21143296.449999996</v>
       </c>
       <c r="BF141" s="2">
-        <v>40558441.789999984</v>
+        <v>42291799.299999997</v>
       </c>
       <c r="BG141" s="2">
-        <v>6138706.3899999978</v>
+        <v>6329204.1999999993</v>
       </c>
       <c r="BH141" s="2">
-        <v>6407615.25</v>
+        <v>6705353.4800000004</v>
       </c>
       <c r="BI141" s="2">
-        <v>10863536.829999998</v>
+        <v>11552301.530000003</v>
       </c>
       <c r="BJ141" s="2">
-        <v>81255211.790000007</v>
+        <v>79233223.619999975</v>
       </c>
       <c r="BK141" s="2">
-        <v>32604162.259999994</v>
+        <v>31123810.470000006</v>
       </c>
       <c r="BL141" s="2">
-        <v>7271160.2700000014</v>
+        <v>8426880.0399999991</v>
       </c>
       <c r="BM141" s="2">
-        <v>17432198.699999999</v>
+        <v>19639445.600000001</v>
       </c>
       <c r="BN141" s="2">
-        <v>95715705.139999986</v>
+        <v>90227904.499999955</v>
       </c>
       <c r="BO141" s="2">
-        <v>33554756.38000001</v>
+        <v>33852482.039999992</v>
       </c>
       <c r="BP141" s="2">
-        <v>14996614.930000003</v>
+        <v>15486178.91</v>
       </c>
       <c r="BQ141" s="2">
-        <v>27013600.720000003</v>
+        <v>28462814.090000004</v>
       </c>
       <c r="BR141" s="2">
-        <v>126672201.01000002</v>
+        <v>123207900.39</v>
       </c>
       <c r="BS141" s="2">
-        <v>11040661.359999999</v>
+        <v>11770067.710000001</v>
       </c>
       <c r="BT141" s="2">
-        <v>20133430.300000004</v>
+        <v>20868264.110000007</v>
       </c>
       <c r="BU141" s="2">
-        <v>20404848.149999999</v>
+        <v>20652571.93</v>
       </c>
       <c r="BV141" s="2">
-        <v>53985420.359999999</v>
+        <v>53174389.940000005</v>
       </c>
     </row>
     <row r="142" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A142" s="1" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B142" s="2">
-        <v>590677789.65999985</v>
+        <v>551809018.51000035</v>
       </c>
       <c r="C142" s="2">
-        <v>76643091.539999932</v>
+        <v>71411004.469999969</v>
       </c>
       <c r="D142" s="2">
-        <v>29724660.559999995</v>
+        <v>29264895.169999994</v>
       </c>
       <c r="E142" s="2">
-        <v>14741307.580000002</v>
+        <v>14287474.989999995</v>
       </c>
       <c r="F142" s="2">
-        <v>22488378.289999999</v>
+        <v>22130887.120000001</v>
       </c>
       <c r="G142" s="2">
-        <v>6752190.1199999992</v>
+        <v>7092146.8599999985</v>
       </c>
       <c r="H142" s="2">
-        <v>14020704.939999998</v>
+        <v>13621134.320000002</v>
       </c>
       <c r="I142" s="2">
-        <v>35777115.739999987</v>
+        <v>34737109.140000001</v>
       </c>
       <c r="J142" s="2">
-        <v>19115685.370000005</v>
+        <v>18720472.199999992</v>
       </c>
       <c r="K142" s="2">
-        <v>81044884.25999999</v>
+        <v>78290698.819999993</v>
       </c>
       <c r="L142" s="2">
-        <v>12685269.210000005</v>
+        <v>12445591.290000001</v>
       </c>
       <c r="M142" s="2">
-        <v>46994539.260000005</v>
+        <v>45052602.339999989</v>
       </c>
       <c r="N142" s="2">
-        <v>6130259.79</v>
+        <v>6493887.7599999998</v>
       </c>
       <c r="O142" s="2">
-        <v>20504729.789999999</v>
+        <v>19759798.189999998</v>
       </c>
       <c r="P142" s="2">
-        <v>26325587.290000007</v>
+        <v>26021515.459999993</v>
       </c>
       <c r="Q142" s="2">
-        <v>25427514.779999997</v>
+        <v>24891144.799999997</v>
       </c>
       <c r="R142" s="2">
-        <v>8850686.8200000003</v>
+        <v>8996446.8000000007</v>
       </c>
       <c r="S142" s="2">
-        <v>192441092.31000006</v>
+        <v>181687484.88000008</v>
       </c>
       <c r="T142" s="2">
-        <v>24368565.590000011</v>
+        <v>24836500.449999988</v>
       </c>
       <c r="U142" s="2">
-        <v>11161432.699999996</v>
+        <v>10940414.6</v>
       </c>
       <c r="V142" s="2">
-        <v>44012035.620000005</v>
+        <v>43026174.829999983</v>
       </c>
       <c r="W142" s="2">
-        <v>21367544.140000004</v>
+        <v>22052882.539999999</v>
       </c>
       <c r="X142" s="2">
-        <v>34513572.979999997</v>
+        <v>33503063.679999992</v>
       </c>
       <c r="Y142" s="2">
-        <v>10110461.809999999</v>
+        <v>10425470.379999999</v>
       </c>
       <c r="Z142" s="2">
-        <v>42174523.619999975</v>
+        <v>41682741.04999999</v>
       </c>
       <c r="AA142" s="2">
-        <v>49210846.209999993</v>
+        <v>47507730.93999999</v>
       </c>
       <c r="AB142" s="2">
-        <v>38603899.519999988</v>
+        <v>37002961.789999999</v>
       </c>
       <c r="AC142" s="2">
-        <v>47789357.719999976</v>
+        <v>47411372.539999992</v>
       </c>
       <c r="AD142" s="2">
-        <v>1982912.0199999996</v>
+        <v>2075972.73</v>
       </c>
       <c r="AE142" s="2">
-        <v>51779811.609999985</v>
+        <v>48726769.309999987</v>
       </c>
       <c r="AF142" s="2">
-        <v>9780156.0199999977</v>
+        <v>9390711.2300000004</v>
       </c>
       <c r="AG142" s="2">
-        <v>8272456.040000001</v>
+        <v>8063055.0499999989</v>
       </c>
       <c r="AH142" s="2">
-        <v>30884396.100000009</v>
+        <v>29682971.719999999</v>
       </c>
       <c r="AI142" s="2">
-        <v>25333355.530000009</v>
+        <v>25452808.329999991</v>
       </c>
       <c r="AJ142" s="2">
-        <v>117650424.11000001</v>
+        <v>110659540.63999994</v>
       </c>
       <c r="AK142" s="2">
-        <v>66780154.679999992</v>
+        <v>64726791.669999994</v>
       </c>
       <c r="AL142" s="2">
-        <v>27977317.470000006</v>
+        <v>26246767.909999989</v>
       </c>
       <c r="AM142" s="2">
-        <v>59831513.859999999</v>
+        <v>56779523.670000017</v>
       </c>
       <c r="AN142" s="2">
-        <v>18379581.68</v>
+        <v>17419377.049999997</v>
       </c>
       <c r="AO142" s="2">
-        <v>32894093.259999994</v>
+        <v>31387309.189999998</v>
       </c>
       <c r="AP142" s="2">
-        <v>38136749.340000011</v>
+        <v>36021944.930000007</v>
       </c>
       <c r="AQ142" s="2">
-        <v>101820060.74999993</v>
+        <v>97206239.020000026</v>
       </c>
       <c r="AR142" s="2">
-        <v>74305914.24999997</v>
+        <v>74238725.549999982</v>
       </c>
       <c r="AS142" s="2">
-        <v>4044328.44</v>
+        <v>4094324.0599999996</v>
       </c>
       <c r="AT142" s="2">
-        <v>23113529.050000001</v>
+        <v>21419280.210000001</v>
       </c>
       <c r="AU142" s="2">
-        <v>12070503.859999999</v>
+        <v>12164609.73</v>
       </c>
       <c r="AV142" s="2">
-        <v>30689874.609999996</v>
+        <v>30648581.09</v>
       </c>
       <c r="AW142" s="2">
-        <v>26804506.790000018</v>
+        <v>26403076.989999987</v>
       </c>
       <c r="AX142" s="2">
-        <v>20879111.829999998</v>
+        <v>20968433.859999996</v>
       </c>
       <c r="AY142" s="2">
-        <v>20119280.439999998</v>
+        <v>19450670.120000001</v>
       </c>
       <c r="AZ142" s="2">
-        <v>15621484.669999994</v>
+        <v>15736530.630000001</v>
       </c>
       <c r="BA142" s="2">
-        <v>56893107.519999981</v>
+        <v>55526819.820000023</v>
       </c>
       <c r="BB142" s="2">
-        <v>29277817.860000003</v>
+        <v>29399876.059999987</v>
       </c>
       <c r="BC142" s="2">
-        <v>21312805.229999997</v>
+        <v>20191141.25</v>
       </c>
       <c r="BD142" s="2">
-        <v>9275305.5600000024</v>
+        <v>9154282.9299999997</v>
       </c>
       <c r="BE142" s="2">
-        <v>17233966.300000004</v>
+        <v>17831440.770000003</v>
       </c>
       <c r="BF142" s="2">
-        <v>38576251.119999975</v>
+        <v>37610645.039999992</v>
       </c>
       <c r="BG142" s="2">
-        <v>5644388.8699999992</v>
+        <v>5627017.8199999984</v>
       </c>
       <c r="BH142" s="2">
-        <v>5697906.1899999976</v>
+        <v>5781213.4299999988</v>
       </c>
       <c r="BI142" s="2">
-        <v>9897194.3300000001</v>
+        <v>10081690.169999998</v>
       </c>
       <c r="BJ142" s="2">
-        <v>79654462.729999974</v>
+        <v>74010642.419999972</v>
       </c>
       <c r="BK142" s="2">
-        <v>31402781.359999999</v>
+        <v>29462478.57</v>
       </c>
       <c r="BL142" s="2">
-        <v>6656904.9799999986</v>
+        <v>6764690.0099999998</v>
       </c>
       <c r="BM142" s="2">
-        <v>16019117.709999997</v>
+        <v>16512515.669999996</v>
       </c>
       <c r="BN142" s="2">
-        <v>93744267.859999925</v>
+        <v>87237885.170000002</v>
       </c>
       <c r="BO142" s="2">
-        <v>30996128.199999992</v>
+        <v>31113260.500000004</v>
       </c>
       <c r="BP142" s="2">
-        <v>13919064.689999994</v>
+        <v>13584954.409999998</v>
       </c>
       <c r="BQ142" s="2">
-        <v>24693954.770000003</v>
+        <v>25085271.25999999</v>
       </c>
       <c r="BR142" s="2">
-        <v>123151934.11999992</v>
+        <v>115809408.89999995</v>
       </c>
       <c r="BS142" s="2">
-        <v>10134149.609999999</v>
+        <v>10072894.140000002</v>
       </c>
       <c r="BT142" s="2">
-        <v>18982840.899999999</v>
+        <v>18327833.960000005</v>
       </c>
       <c r="BU142" s="2">
-        <v>19164035.020000003</v>
+        <v>18561244.539999999</v>
       </c>
       <c r="BV142" s="2">
-        <v>52180384.949999973</v>
+        <v>49253509.119999997</v>
       </c>
     </row>
     <row r="143" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A143" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B143" s="2">
-        <v>670807063.20000029</v>
+        <v>605592850.76000011</v>
       </c>
       <c r="C143" s="2">
-        <v>89248477.169999957</v>
+        <v>78323096.420000002</v>
       </c>
       <c r="D143" s="2">
-        <v>34885238.920000002</v>
+        <v>31885917.99000001</v>
       </c>
       <c r="E143" s="2">
-        <v>16920888.089999996</v>
+        <v>15919943.509999994</v>
       </c>
       <c r="F143" s="2">
-        <v>27239284.080000002</v>
+        <v>24206947.979999997</v>
       </c>
       <c r="G143" s="2">
-        <v>7402119.2400000002</v>
+        <v>7508466.1600000001</v>
       </c>
       <c r="H143" s="2">
-        <v>16127407.620000001</v>
+        <v>15105120.300000001</v>
       </c>
       <c r="I143" s="2">
-        <v>41691000.629999988</v>
+        <v>37765034.210000008</v>
       </c>
       <c r="J143" s="2">
-        <v>23284050.269999988</v>
+        <v>20512401.18</v>
       </c>
       <c r="K143" s="2">
-        <v>92625952.960000008</v>
+        <v>83726909.819999993</v>
       </c>
       <c r="L143" s="2">
-        <v>14990363.329999998</v>
+        <v>14127183.629999995</v>
       </c>
       <c r="M143" s="2">
-        <v>51656083.390000001</v>
+        <v>49168138.519999981</v>
       </c>
       <c r="N143" s="2">
-        <v>7050395.8300000001</v>
+        <v>6944961.4299999997</v>
       </c>
       <c r="O143" s="2">
-        <v>22757789.019999996</v>
+        <v>21481533.709999997</v>
       </c>
       <c r="P143" s="2">
-        <v>31331268.379999999</v>
+        <v>28219011.409999989</v>
       </c>
       <c r="Q143" s="2">
-        <v>28842652.969999999</v>
+        <v>27271017.75999999</v>
       </c>
       <c r="R143" s="2">
-        <v>8318904.2900000028</v>
+        <v>9452437.790000001</v>
       </c>
       <c r="S143" s="2">
-        <v>222389375.82000017</v>
+        <v>196973734.41000015</v>
       </c>
       <c r="T143" s="2">
-        <v>28175984.299999997</v>
+        <v>26203255.120000005</v>
       </c>
       <c r="U143" s="2">
-        <v>12556167.079999996</v>
+        <v>11860621.370000001</v>
       </c>
       <c r="V143" s="2">
-        <v>50129807.679999992</v>
+        <v>46286587.080000006</v>
       </c>
       <c r="W143" s="2">
-        <v>22741086.82</v>
+        <v>23709264.090000004</v>
       </c>
       <c r="X143" s="2">
-        <v>40462060.570000008</v>
+        <v>36105781.710000008</v>
       </c>
       <c r="Y143" s="2">
-        <v>11597569.92</v>
+        <v>11151436.969999999</v>
       </c>
       <c r="Z143" s="2">
-        <v>55260866.839999981</v>
+        <v>44492136.580000013</v>
       </c>
       <c r="AA143" s="2">
-        <v>56482509.650000006</v>
+        <v>52273917.700000018</v>
       </c>
       <c r="AB143" s="2">
-        <v>42413598.030000009</v>
+        <v>40948357.139999986</v>
       </c>
       <c r="AC143" s="2">
-        <v>56536558.820000023</v>
+        <v>50208299.099999994</v>
       </c>
       <c r="AD143" s="2">
-        <v>2373717.6599999997</v>
+        <v>2229382.1</v>
       </c>
       <c r="AE143" s="2">
-        <v>59995440.529999986</v>
+        <v>53216119.74999997</v>
       </c>
       <c r="AF143" s="2">
-        <v>10967221.23</v>
+        <v>10405633.050000001</v>
       </c>
       <c r="AG143" s="2">
-        <v>9166118.6699999943</v>
+        <v>8743862.5499999989</v>
       </c>
       <c r="AH143" s="2">
-        <v>33276028.209999993</v>
+        <v>32882970.930000007</v>
       </c>
       <c r="AI143" s="2">
-        <v>30437627.16</v>
+        <v>27096454.670000002</v>
       </c>
       <c r="AJ143" s="2">
-        <v>133336180.34000003</v>
+        <v>119955824.59999996</v>
       </c>
       <c r="AK143" s="2">
-        <v>77136752.579999983</v>
+        <v>70738043.709999964</v>
       </c>
       <c r="AL143" s="2">
-        <v>32415289.479999989</v>
+        <v>29255171.870000001</v>
       </c>
       <c r="AM143" s="2">
-        <v>68105723.769999996</v>
+        <v>62183836.800000012</v>
       </c>
       <c r="AN143" s="2">
-        <v>20961789.850000005</v>
+        <v>19281711.110000003</v>
       </c>
       <c r="AO143" s="2">
-        <v>34761303.579999998</v>
+        <v>34529007.909999996</v>
       </c>
       <c r="AP143" s="2">
-        <v>42100566.609999992</v>
+        <v>40286408.420000002</v>
       </c>
       <c r="AQ143" s="2">
-        <v>118792093.09000008</v>
+        <v>105884024.52999994</v>
       </c>
       <c r="AR143" s="2">
-        <v>93493777.429999992</v>
+        <v>79405864.269999951</v>
       </c>
       <c r="AS143" s="2">
-        <v>4514300.71</v>
+        <v>4508509.72</v>
       </c>
       <c r="AT143" s="2">
-        <v>24816362.039999995</v>
+        <v>24475040.23</v>
       </c>
       <c r="AU143" s="2">
-        <v>14310134.390000001</v>
+        <v>13137284.980000002</v>
       </c>
       <c r="AV143" s="2">
-        <v>34740248.100000001</v>
+        <v>32755629.750000007</v>
       </c>
       <c r="AW143" s="2">
-        <v>31229903.930000007</v>
+        <v>28288716.739999998</v>
       </c>
       <c r="AX143" s="2">
-        <v>23563504.169999991</v>
+        <v>22483360.580000006</v>
       </c>
       <c r="AY143" s="2">
-        <v>22763141.899999999</v>
+        <v>21076577.639999997</v>
       </c>
       <c r="AZ143" s="2">
-        <v>17838888.219999991</v>
+        <v>16785915.019999996</v>
       </c>
       <c r="BA143" s="2">
-        <v>61276565.020000011</v>
+        <v>60001591.479999997</v>
       </c>
       <c r="BB143" s="2">
-        <v>33354761.560000002</v>
+        <v>31678874.790000007</v>
       </c>
       <c r="BC143" s="2">
-        <v>24262066.269999988</v>
+        <v>22210771.689999998</v>
       </c>
       <c r="BD143" s="2">
-        <v>10887573.119999997</v>
+        <v>10301141.169999998</v>
       </c>
       <c r="BE143" s="2">
-        <v>20496821.07</v>
+        <v>18719326.489999995</v>
       </c>
       <c r="BF143" s="2">
-        <v>46014626.689999983</v>
+        <v>40558441.789999992</v>
       </c>
       <c r="BG143" s="2">
-        <v>5956722.8399999999</v>
+        <v>6138706.3899999978</v>
       </c>
       <c r="BH143" s="2">
-        <v>6776980.3999999985</v>
+        <v>6407615.25</v>
       </c>
       <c r="BI143" s="2">
-        <v>12097357.489999998</v>
+        <v>10863536.829999998</v>
       </c>
       <c r="BJ143" s="2">
-        <v>90018023.909999996</v>
+        <v>81255211.790000021</v>
       </c>
       <c r="BK143" s="2">
-        <v>35529065.390000001</v>
+        <v>32604162.25999999</v>
       </c>
       <c r="BL143" s="2">
-        <v>6811122.0900000017</v>
+        <v>7271160.2700000005</v>
       </c>
       <c r="BM143" s="2">
-        <v>20855873.539999999</v>
+        <v>17432198.699999996</v>
       </c>
       <c r="BN143" s="2">
-        <v>106610696.24000001</v>
+        <v>95715705.140000015</v>
       </c>
       <c r="BO143" s="2">
-        <v>36130714.959999993</v>
+        <v>33554756.380000025</v>
       </c>
       <c r="BP143" s="2">
-        <v>16056228.52</v>
+        <v>14996614.929999998</v>
       </c>
       <c r="BQ143" s="2">
-        <v>29463586.399999999</v>
+        <v>27013600.720000003</v>
       </c>
       <c r="BR143" s="2">
-        <v>139934069.01000005</v>
+        <v>126672201.01000006</v>
       </c>
       <c r="BS143" s="2">
-        <v>11432044.52</v>
+        <v>11050107.49</v>
       </c>
       <c r="BT143" s="2">
-        <v>21932159.509999998</v>
+        <v>20133430.300000008</v>
       </c>
       <c r="BU143" s="2">
-        <v>20840312.479999997</v>
+        <v>20404848.149999999</v>
       </c>
       <c r="BV143" s="2">
-        <v>59736508.189999983</v>
+        <v>53985420.359999985</v>
       </c>
     </row>
     <row r="144" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A144" s="1" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B144" s="2">
-        <v>505510913.74000037</v>
+        <v>590677789.65999985</v>
       </c>
       <c r="C144" s="2">
-        <v>68184142.349999994</v>
+        <v>76643091.539999932</v>
       </c>
       <c r="D144" s="2">
-        <v>25828387.18999999</v>
+        <v>29726304.109999999</v>
       </c>
       <c r="E144" s="2">
-        <v>13053993.049999995</v>
+        <v>14741307.580000002</v>
       </c>
       <c r="F144" s="2">
-        <v>22252589.899999987</v>
+        <v>22488378.289999999</v>
       </c>
       <c r="G144" s="2">
-        <v>5645088.6399999978</v>
+        <v>6752190.1199999992</v>
       </c>
       <c r="H144" s="2">
-        <v>11852643.01</v>
+        <v>14020704.939999998</v>
       </c>
       <c r="I144" s="2">
-        <v>30932243.609999999</v>
+        <v>35777115.739999987</v>
       </c>
       <c r="J144" s="2">
-        <v>18016752.039999999</v>
+        <v>19115685.370000005</v>
       </c>
       <c r="K144" s="2">
-        <v>67811040.680000022</v>
+        <v>81044884.25999999</v>
       </c>
       <c r="L144" s="2">
-        <v>10714963.800000001</v>
+        <v>12685269.210000005</v>
       </c>
       <c r="M144" s="2">
-        <v>40113226.289999984</v>
+        <v>46994539.260000005</v>
       </c>
       <c r="N144" s="2">
-        <v>5502716.2599999998</v>
+        <v>6130259.790000001</v>
       </c>
       <c r="O144" s="2">
-        <v>17597682.640000004</v>
+        <v>20504729.789999999</v>
       </c>
       <c r="P144" s="2">
-        <v>22961999.629999999</v>
+        <v>26325587.290000007</v>
       </c>
       <c r="Q144" s="2">
-        <v>22526785.309999991</v>
+        <v>25427514.779999997</v>
       </c>
       <c r="R144" s="2">
-        <v>6991734.6199999982</v>
+        <v>8850686.8200000003</v>
       </c>
       <c r="S144" s="2">
-        <v>163892279.51000005</v>
+        <v>192441092.31000003</v>
       </c>
       <c r="T144" s="2">
-        <v>22348447.729999997</v>
+        <v>24368565.590000011</v>
       </c>
       <c r="U144" s="2">
-        <v>9848248.6899999995</v>
+        <v>11161432.699999996</v>
       </c>
       <c r="V144" s="2">
-        <v>37028150.230000004</v>
+        <v>44012035.620000005</v>
       </c>
       <c r="W144" s="2">
-        <v>18239597.880000003</v>
+        <v>21367544.140000012</v>
       </c>
       <c r="X144" s="2">
-        <v>28965184.329999998</v>
+        <v>34513572.979999997</v>
       </c>
       <c r="Y144" s="2">
-        <v>9188756.4200000018</v>
+        <v>10110461.809999999</v>
       </c>
       <c r="Z144" s="2">
-        <v>48821176.090000026</v>
+        <v>42174523.619999975</v>
       </c>
       <c r="AA144" s="2">
-        <v>42088202.459999993</v>
+        <v>49210846.209999993</v>
       </c>
       <c r="AB144" s="2">
-        <v>33089598.960000001</v>
+        <v>38603899.519999988</v>
       </c>
       <c r="AC144" s="2">
-        <v>41417170.049999982</v>
+        <v>47789357.719999999</v>
       </c>
       <c r="AD144" s="2">
-        <v>1895684.4399999997</v>
+        <v>1982912.0199999996</v>
       </c>
       <c r="AE144" s="2">
-        <v>46009248.349999979</v>
+        <v>51779811.609999985</v>
       </c>
       <c r="AF144" s="2">
-        <v>8277897.3300000001</v>
+        <v>9780156.0199999977</v>
       </c>
       <c r="AG144" s="2">
-        <v>7468779.9099999983</v>
+        <v>8270116.7799999993</v>
       </c>
       <c r="AH144" s="2">
-        <v>26430164.209999993</v>
+        <v>30884396.100000009</v>
       </c>
       <c r="AI144" s="2">
-        <v>23358044.010000002</v>
+        <v>25333355.530000009</v>
       </c>
       <c r="AJ144" s="2">
-        <v>98926460.710000008</v>
+        <v>117650424.11000004</v>
       </c>
       <c r="AK144" s="2">
-        <v>57273539.519999981</v>
+        <v>66780154.679999992</v>
       </c>
       <c r="AL144" s="2">
-        <v>23795385.649999995</v>
+        <v>27977317.470000006</v>
       </c>
       <c r="AM144" s="2">
-        <v>50657530.170000002</v>
+        <v>59831513.859999999</v>
       </c>
       <c r="AN144" s="2">
-        <v>15545190.969999991</v>
+        <v>18379581.68</v>
       </c>
       <c r="AO144" s="2">
-        <v>27384625.75</v>
+        <v>32894093.259999994</v>
       </c>
       <c r="AP144" s="2">
-        <v>31126822.890000001</v>
+        <v>38136749.340000011</v>
       </c>
       <c r="AQ144" s="2">
-        <v>86900203.450000003</v>
+        <v>101820060.74999993</v>
       </c>
       <c r="AR144" s="2">
-        <v>76011925.299999982</v>
+        <v>74305914.24999997</v>
       </c>
       <c r="AS144" s="2">
-        <v>3748091.9400000004</v>
+        <v>4044328.44</v>
       </c>
       <c r="AT144" s="2">
-        <v>18542111.57</v>
+        <v>23113529.050000001</v>
       </c>
       <c r="AU144" s="2">
-        <v>10874747.150000002</v>
+        <v>12070503.859999999</v>
       </c>
       <c r="AV144" s="2">
-        <v>28138864.509999998</v>
+        <v>30689874.609999996</v>
       </c>
       <c r="AW144" s="2">
-        <v>23332511.489999987</v>
+        <v>26804506.790000018</v>
       </c>
       <c r="AX144" s="2">
-        <v>18582619.580000002</v>
+        <v>20879111.830000002</v>
       </c>
       <c r="AY144" s="2">
-        <v>17654461.620000001</v>
+        <v>20119280.439999998</v>
       </c>
       <c r="AZ144" s="2">
-        <v>14227934.57</v>
+        <v>15621484.669999994</v>
       </c>
       <c r="BA144" s="2">
-        <v>48332483.409999989</v>
+        <v>56893107.519999981</v>
       </c>
       <c r="BB144" s="2">
-        <v>25863139.979999997</v>
+        <v>29277817.860000003</v>
       </c>
       <c r="BC144" s="2">
-        <v>17834124.640000004</v>
+        <v>21312805.229999997</v>
       </c>
       <c r="BD144" s="2">
-        <v>8273904.370000002</v>
+        <v>9275305.5600000024</v>
       </c>
       <c r="BE144" s="2">
-        <v>15348209.280000005</v>
+        <v>17233966.300000004</v>
       </c>
       <c r="BF144" s="2">
-        <v>32836903.400000006</v>
+        <v>38576251.119999975</v>
       </c>
       <c r="BG144" s="2">
-        <v>4715993.54</v>
+        <v>5644388.8699999992</v>
       </c>
       <c r="BH144" s="2">
-        <v>5087844.88</v>
+        <v>5697906.1899999976</v>
       </c>
       <c r="BI144" s="2">
-        <v>8907261.4299999997</v>
+        <v>9897194.3300000001</v>
       </c>
       <c r="BJ144" s="2">
-        <v>65158777.879999988</v>
+        <v>79654462.729999974</v>
       </c>
       <c r="BK144" s="2">
-        <v>26935120.059999999</v>
+        <v>31402781.360000007</v>
       </c>
       <c r="BL144" s="2">
-        <v>5881346.5300000003</v>
+        <v>6656904.9799999986</v>
       </c>
       <c r="BM144" s="2">
-        <v>16550511.589999998</v>
+        <v>16019117.709999997</v>
       </c>
       <c r="BN144" s="2">
-        <v>79163574.080000013</v>
+        <v>93744267.859999925</v>
       </c>
       <c r="BO144" s="2">
-        <v>28038965.260000002</v>
+        <v>30996128.199999992</v>
       </c>
       <c r="BP144" s="2">
-        <v>12008469.880000008</v>
+        <v>13919064.689999994</v>
       </c>
       <c r="BQ144" s="2">
-        <v>21757616.219999999</v>
+        <v>24693954.770000003</v>
       </c>
       <c r="BR144" s="2">
-        <v>104319420.20999998</v>
+        <v>123151934.11999992</v>
       </c>
       <c r="BS144" s="2">
-        <v>9223948.1199999973</v>
+        <v>10134845.32</v>
       </c>
       <c r="BT144" s="2">
-        <v>17384020.599999998</v>
+        <v>18982840.900000002</v>
       </c>
       <c r="BU144" s="2">
-        <v>16011993.590000007</v>
+        <v>19164035.020000007</v>
       </c>
       <c r="BV144" s="2">
-        <v>44171289.149999991</v>
+        <v>52180384.949999981</v>
       </c>
     </row>
     <row r="145" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A145" s="1" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B145" s="2">
-        <v>487901685.40000033</v>
+        <v>670807063.20000029</v>
       </c>
       <c r="C145" s="2">
-        <v>66650652.510000028</v>
+        <v>89248477.169999957</v>
       </c>
       <c r="D145" s="2">
-        <v>25043263.629999992</v>
+        <v>34886946.469999984</v>
       </c>
       <c r="E145" s="2">
-        <v>12972272.490000006</v>
+        <v>16920888.09</v>
       </c>
       <c r="F145" s="2">
-        <v>22291767.549999993</v>
+        <v>27239284.080000002</v>
       </c>
       <c r="G145" s="2">
-        <v>5744398.6899999995</v>
+        <v>7402119.2400000002</v>
       </c>
       <c r="H145" s="2">
-        <v>12054270.209999999</v>
+        <v>16127407.620000001</v>
       </c>
       <c r="I145" s="2">
-        <v>30590402.450000003</v>
+        <v>41691000.629999995</v>
       </c>
       <c r="J145" s="2">
-        <v>17988562.219999999</v>
+        <v>23284050.269999996</v>
       </c>
       <c r="K145" s="2">
-        <v>68048778.989999995</v>
+        <v>92625952.960000008</v>
       </c>
       <c r="L145" s="2">
-        <v>10699787.859999999</v>
+        <v>14990363.329999998</v>
       </c>
       <c r="M145" s="2">
-        <v>40230170.939999983</v>
+        <v>51656083.390000001</v>
       </c>
       <c r="N145" s="2">
-        <v>5421104.6800000006</v>
+        <v>7050395.8300000001</v>
       </c>
       <c r="O145" s="2">
-        <v>17826563</v>
+        <v>22757789.019999996</v>
       </c>
       <c r="P145" s="2">
-        <v>22380039.830000006</v>
+        <v>31331268.380000006</v>
       </c>
       <c r="Q145" s="2">
-        <v>22754463.870000005</v>
+        <v>28842652.969999999</v>
       </c>
       <c r="R145" s="2">
-        <v>7409365.129999999</v>
+        <v>8318904.2899999991</v>
       </c>
       <c r="S145" s="2">
-        <v>159054271.97999996</v>
+        <v>222389375.82000014</v>
       </c>
       <c r="T145" s="2">
-        <v>21950097.690000005</v>
+        <v>28175984.299999997</v>
       </c>
       <c r="U145" s="2">
-        <v>9877012.7600000016</v>
+        <v>12556167.08</v>
       </c>
       <c r="V145" s="2">
-        <v>37346696.400000013</v>
+        <v>50129807.679999992</v>
       </c>
       <c r="W145" s="2">
-        <v>18518429.610000007</v>
+        <v>22741086.82</v>
       </c>
       <c r="X145" s="2">
-        <v>28849642.460000001</v>
+        <v>40462060.57</v>
       </c>
       <c r="Y145" s="2">
-        <v>8965574.8799999952</v>
+        <v>11597569.919999998</v>
       </c>
       <c r="Z145" s="2">
-        <v>50950114.639999986</v>
+        <v>55260866.839999981</v>
       </c>
       <c r="AA145" s="2">
-        <v>41667773.080000013</v>
+        <v>56482509.649999984</v>
       </c>
       <c r="AB145" s="2">
-        <v>33107116.129999988</v>
+        <v>42413598.030000001</v>
       </c>
       <c r="AC145" s="2">
-        <v>40581378.619999997</v>
+        <v>56536558.820000008</v>
       </c>
       <c r="AD145" s="2">
-        <v>1813536.3799999997</v>
+        <v>2373717.66</v>
       </c>
       <c r="AE145" s="2">
-        <v>45045243.479999997</v>
+        <v>59995440.530000009</v>
       </c>
       <c r="AF145" s="2">
-        <v>8331694.0699999994</v>
+        <v>10967221.23</v>
       </c>
       <c r="AG145" s="2">
-        <v>7318779.879999999</v>
+        <v>9163500.4399999995</v>
       </c>
       <c r="AH145" s="2">
-        <v>26679075.109999999</v>
+        <v>33276028.210000008</v>
       </c>
       <c r="AI145" s="2">
-        <v>22688523.290000007</v>
+        <v>30437627.16</v>
       </c>
       <c r="AJ145" s="2">
-        <v>97299913.219999954</v>
+        <v>133336180.34000002</v>
       </c>
       <c r="AK145" s="2">
-        <v>56781098.410000004</v>
+        <v>77136752.579999998</v>
       </c>
       <c r="AL145" s="2">
-        <v>23412685.619999994</v>
+        <v>32415289.479999993</v>
       </c>
       <c r="AM145" s="2">
-        <v>50433612.060000002</v>
+        <v>68105723.770000011</v>
       </c>
       <c r="AN145" s="2">
-        <v>15604765.660000002</v>
+        <v>20961789.850000001</v>
       </c>
       <c r="AO145" s="2">
-        <v>27105245.929999992</v>
+        <v>34761303.579999998</v>
       </c>
       <c r="AP145" s="2">
-        <v>31077479.950000007</v>
+        <v>42100566.609999999</v>
       </c>
       <c r="AQ145" s="2">
-        <v>84646251.969999969</v>
+        <v>118792093.09000005</v>
       </c>
       <c r="AR145" s="2">
-        <v>75624096.120000005</v>
+        <v>93493777.429999977</v>
       </c>
       <c r="AS145" s="2">
-        <v>3698415.78</v>
+        <v>4514300.71</v>
       </c>
       <c r="AT145" s="2">
-        <v>18608083.430000003</v>
+        <v>24816362.039999992</v>
       </c>
       <c r="AU145" s="2">
-        <v>10707247.01</v>
+        <v>14310134.389999997</v>
       </c>
       <c r="AV145" s="2">
-        <v>28942216.889999997</v>
+        <v>34740248.100000001</v>
       </c>
       <c r="AW145" s="2">
-        <v>22716702.350000009</v>
+        <v>31229903.929999996</v>
       </c>
       <c r="AX145" s="2">
-        <v>18088952.690000009</v>
+        <v>23563504.169999998</v>
       </c>
       <c r="AY145" s="2">
-        <v>17470822.569999997</v>
+        <v>22763141.899999999</v>
       </c>
       <c r="AZ145" s="2">
-        <v>13831140.780000003</v>
+        <v>17838888.219999999</v>
       </c>
       <c r="BA145" s="2">
-        <v>48688781.110000014</v>
+        <v>61276565.020000011</v>
       </c>
       <c r="BB145" s="2">
-        <v>25164502.630000006</v>
+        <v>33354761.559999995</v>
       </c>
       <c r="BC145" s="2">
-        <v>17539754.819999993</v>
+        <v>24262066.269999992</v>
       </c>
       <c r="BD145" s="2">
-        <v>7989691.3900000015</v>
+        <v>10887573.119999999</v>
       </c>
       <c r="BE145" s="2">
-        <v>14728522.969999999</v>
+        <v>20496821.07</v>
       </c>
       <c r="BF145" s="2">
-        <v>32307461.34999999</v>
+        <v>46014626.689999998</v>
       </c>
       <c r="BG145" s="2">
-        <v>4626279.5699999994</v>
+        <v>5956722.8399999999</v>
       </c>
       <c r="BH145" s="2">
-        <v>5065508.37</v>
+        <v>6776980.3999999994</v>
       </c>
       <c r="BI145" s="2">
-        <v>8647660.3600000031</v>
+        <v>12097357.489999998</v>
       </c>
       <c r="BJ145" s="2">
-        <v>64200894.00000003</v>
+        <v>90018023.909999996</v>
       </c>
       <c r="BK145" s="2">
-        <v>26668782.890000015</v>
+        <v>35529065.390000001</v>
       </c>
       <c r="BL145" s="2">
-        <v>5775665.3400000017</v>
+        <v>6811122.0899999999</v>
       </c>
       <c r="BM145" s="2">
-        <v>17145089.530000001</v>
+        <v>20855873.539999999</v>
       </c>
       <c r="BN145" s="2">
-        <v>77680985.779999971</v>
+        <v>106610696.23999999</v>
       </c>
       <c r="BO145" s="2">
-        <v>27144028.080000002</v>
+        <v>36130714.960000001</v>
       </c>
       <c r="BP145" s="2">
-        <v>11876817.73</v>
+        <v>16056228.52</v>
       </c>
       <c r="BQ145" s="2">
-        <v>21308700.490000002</v>
+        <v>29463586.399999999</v>
       </c>
       <c r="BR145" s="2">
-        <v>103033260.09999998</v>
+        <v>139934069.00999999</v>
       </c>
       <c r="BS145" s="2">
-        <v>9220274.7899999991</v>
+        <v>11432955.199999999</v>
       </c>
       <c r="BT145" s="2">
-        <v>17027273.160000004</v>
+        <v>21932159.509999998</v>
       </c>
       <c r="BU145" s="2">
-        <v>15915654.999999998</v>
+        <v>20840312.48</v>
       </c>
       <c r="BV145" s="2">
-        <v>44004029.210000008</v>
+        <v>59736508.189999983</v>
       </c>
     </row>
     <row r="146" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A146" s="1" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B146" s="2">
-        <v>569401947.68000019</v>
+        <v>505510913.74000037</v>
       </c>
       <c r="C146" s="2">
-        <v>72358998.469999999</v>
+        <v>68184142.349999994</v>
       </c>
       <c r="D146" s="2">
-        <v>28644188.820000004</v>
+        <v>25829813.739999991</v>
       </c>
       <c r="E146" s="2">
-        <v>15257203.120000001</v>
+        <v>13053993.049999995</v>
       </c>
       <c r="F146" s="2">
-        <v>22120680.669999994</v>
+        <v>22252589.899999987</v>
       </c>
       <c r="G146" s="2">
-        <v>6412328.8199999994</v>
+        <v>5645088.6399999978</v>
       </c>
       <c r="H146" s="2">
-        <v>13835050.619999995</v>
+        <v>11852643.01</v>
       </c>
       <c r="I146" s="2">
-        <v>34103056.75</v>
+        <v>30932243.609999999</v>
       </c>
       <c r="J146" s="2">
-        <v>18635240.340000004</v>
+        <v>18016752.039999999</v>
       </c>
       <c r="K146" s="2">
-        <v>80392650.799999997</v>
+        <v>67811040.680000022</v>
       </c>
       <c r="L146" s="2">
-        <v>12340154.209999997</v>
+        <v>10714963.800000001</v>
       </c>
       <c r="M146" s="2">
-        <v>46713768.159999989</v>
+        <v>40113226.289999984</v>
       </c>
       <c r="N146" s="2">
-        <v>6299857.3300000001</v>
+        <v>5502716.2600000016</v>
       </c>
       <c r="O146" s="2">
-        <v>20760084.310000006</v>
+        <v>17597682.640000004</v>
       </c>
       <c r="P146" s="2">
-        <v>25482391.660000004</v>
+        <v>22961999.629999999</v>
       </c>
       <c r="Q146" s="2">
-        <v>25546577.330000006</v>
+        <v>22526785.309999991</v>
       </c>
       <c r="R146" s="2">
-        <v>8449913.8900000006</v>
+        <v>6991734.6199999982</v>
       </c>
       <c r="S146" s="2">
-        <v>185030926.19000012</v>
+        <v>163892279.51000008</v>
       </c>
       <c r="T146" s="2">
-        <v>23662117.219999991</v>
+        <v>22348447.729999997</v>
       </c>
       <c r="U146" s="2">
-        <v>10988380.32</v>
+        <v>9848248.6899999995</v>
       </c>
       <c r="V146" s="2">
-        <v>43755628.739999995</v>
+        <v>37028150.230000012</v>
       </c>
       <c r="W146" s="2">
-        <v>21714018.68</v>
+        <v>18239597.880000003</v>
       </c>
       <c r="X146" s="2">
-        <v>33539286.329999998</v>
+        <v>28965184.329999998</v>
       </c>
       <c r="Y146" s="2">
-        <v>10137802.269999998</v>
+        <v>9188756.4200000018</v>
       </c>
       <c r="Z146" s="2">
-        <v>44372888.599999987</v>
+        <v>48821176.090000026</v>
       </c>
       <c r="AA146" s="2">
-        <v>48890996.500000007</v>
+        <v>42088202.459999993</v>
       </c>
       <c r="AB146" s="2">
-        <v>38242868.310000002</v>
+        <v>33089598.960000001</v>
       </c>
       <c r="AC146" s="2">
-        <v>47081421.189999998</v>
+        <v>41417170.049999997</v>
       </c>
       <c r="AD146" s="2">
-        <v>2005951.54</v>
+        <v>1895684.4399999997</v>
       </c>
       <c r="AE146" s="2">
-        <v>49598898.959999986</v>
+        <v>46009248.349999979</v>
       </c>
       <c r="AF146" s="2">
-        <v>9341245.8200000022</v>
+        <v>8277897.3300000001</v>
       </c>
       <c r="AG146" s="2">
-        <v>8468292.9399999976</v>
+        <v>7466502.0099999988</v>
       </c>
       <c r="AH146" s="2">
-        <v>30354136.510000005</v>
+        <v>26430164.209999993</v>
       </c>
       <c r="AI146" s="2">
-        <v>24486866.199999996</v>
+        <v>23358044.010000002</v>
       </c>
       <c r="AJ146" s="2">
-        <v>115204467.02000001</v>
+        <v>98926460.709999993</v>
       </c>
       <c r="AK146" s="2">
-        <v>66378296.37000002</v>
+        <v>57273539.519999981</v>
       </c>
       <c r="AL146" s="2">
-        <v>27006080.030000001</v>
+        <v>23795385.649999995</v>
       </c>
       <c r="AM146" s="2">
-        <v>57642602.38000001</v>
+        <v>50657530.170000002</v>
       </c>
       <c r="AN146" s="2">
-        <v>18424163.440000001</v>
+        <v>15545190.969999991</v>
       </c>
       <c r="AO146" s="2">
-        <v>31810782.449999999</v>
+        <v>27384625.75</v>
       </c>
       <c r="AP146" s="2">
-        <v>36944395.689999998</v>
+        <v>31126822.890000001</v>
       </c>
       <c r="AQ146" s="2">
-        <v>98464993.909999937</v>
+        <v>86900203.450000003</v>
       </c>
       <c r="AR146" s="2">
-        <v>70597550.11999999</v>
+        <v>76011925.299999982</v>
       </c>
       <c r="AS146" s="2">
-        <v>4097140.9999999991</v>
+        <v>3748091.9400000004</v>
       </c>
       <c r="AT146" s="2">
-        <v>21453571.709999997</v>
+        <v>18542111.57</v>
       </c>
       <c r="AU146" s="2">
-        <v>11990875.09</v>
+        <v>10874747.150000002</v>
       </c>
       <c r="AV146" s="2">
-        <v>30354750.509999998</v>
+        <v>28138864.509999998</v>
       </c>
       <c r="AW146" s="2">
-        <v>25812162.57</v>
+        <v>23332511.489999987</v>
       </c>
       <c r="AX146" s="2">
-        <v>20596654.399999999</v>
+        <v>18582619.580000002</v>
       </c>
       <c r="AY146" s="2">
-        <v>20348914.550000001</v>
+        <v>17654461.619999997</v>
       </c>
       <c r="AZ146" s="2">
-        <v>15476051.410000002</v>
+        <v>14227934.57</v>
       </c>
       <c r="BA146" s="2">
-        <v>59206614.919999994</v>
+        <v>48332483.409999989</v>
       </c>
       <c r="BB146" s="2">
-        <v>29603639.68999999</v>
+        <v>25863139.979999997</v>
       </c>
       <c r="BC146" s="2">
-        <v>20157257.630000003</v>
+        <v>17834124.640000004</v>
       </c>
       <c r="BD146" s="2">
-        <v>9117695.5999999978</v>
+        <v>8273904.370000002</v>
       </c>
       <c r="BE146" s="2">
-        <v>16425742.810000002</v>
+        <v>15348209.280000005</v>
       </c>
       <c r="BF146" s="2">
-        <v>36927940.449999988</v>
+        <v>32836903.400000013</v>
       </c>
       <c r="BG146" s="2">
-        <v>5568891.6699999999</v>
+        <v>4715993.54</v>
       </c>
       <c r="BH146" s="2">
-        <v>5741334.6899999995</v>
+        <v>5087844.88</v>
       </c>
       <c r="BI146" s="2">
-        <v>9936541.7599999979</v>
+        <v>8907261.4299999997</v>
       </c>
       <c r="BJ146" s="2">
-        <v>74094861.729999989</v>
+        <v>65158777.879999988</v>
       </c>
       <c r="BK146" s="2">
-        <v>31046750.190000005</v>
+        <v>26935120.060000002</v>
       </c>
       <c r="BL146" s="2">
-        <v>6557196.9199999999</v>
+        <v>5881346.5300000003</v>
       </c>
       <c r="BM146" s="2">
-        <v>16386388.439999998</v>
+        <v>16550511.589999998</v>
       </c>
       <c r="BN146" s="2">
-        <v>90916244.77000007</v>
+        <v>79163574.080000013</v>
       </c>
       <c r="BO146" s="2">
-        <v>30962753.439999998</v>
+        <v>28038965.260000005</v>
       </c>
       <c r="BP146" s="2">
-        <v>13508757.049999993</v>
+        <v>12008469.880000008</v>
       </c>
       <c r="BQ146" s="2">
-        <v>24628780.239999995</v>
+        <v>21757616.219999999</v>
       </c>
       <c r="BR146" s="2">
-        <v>115611654.30000001</v>
+        <v>104319420.20999998</v>
       </c>
       <c r="BS146" s="2">
-        <v>9935792.0399999991</v>
+        <v>9224799.4699999969</v>
       </c>
       <c r="BT146" s="2">
-        <v>18613875.119999997</v>
+        <v>17384020.599999998</v>
       </c>
       <c r="BU146" s="2">
-        <v>18643922.16</v>
+        <v>16011993.590000007</v>
       </c>
       <c r="BV146" s="2">
-        <v>50124163.249999993</v>
+        <v>44171289.149999999</v>
       </c>
     </row>
     <row r="147" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A147" s="1" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B147" s="2">
-        <v>581001756.30999994</v>
+        <v>487901685.40000033</v>
       </c>
       <c r="C147" s="2">
-        <v>74367104.659999996</v>
+        <v>66650652.510000028</v>
       </c>
       <c r="D147" s="2">
-        <v>30629803.299999997</v>
+        <v>25044526.729999989</v>
       </c>
       <c r="E147" s="2">
-        <v>15653169.389999995</v>
+        <v>12972272.490000006</v>
       </c>
       <c r="F147" s="2">
-        <v>22650296.209999993</v>
+        <v>22291767.549999993</v>
       </c>
       <c r="G147" s="2">
-        <v>7208988.54</v>
+        <v>5744398.6899999995</v>
       </c>
       <c r="H147" s="2">
-        <v>14766932.719999997</v>
+        <v>12054270.209999999</v>
       </c>
       <c r="I147" s="2">
-        <v>35974004.26000002</v>
+        <v>30590402.450000003</v>
       </c>
       <c r="J147" s="2">
-        <v>19404319.289999999</v>
+        <v>17988562.219999999</v>
       </c>
       <c r="K147" s="2">
-        <v>83787925.379999965</v>
+        <v>68048778.989999995</v>
       </c>
       <c r="L147" s="2">
-        <v>13138326.059999997</v>
+        <v>10699787.859999999</v>
       </c>
       <c r="M147" s="2">
-        <v>48658251.359999999</v>
+        <v>40230170.939999983</v>
       </c>
       <c r="N147" s="2">
-        <v>6717147.8599999994</v>
+        <v>5421104.6799999988</v>
       </c>
       <c r="O147" s="2">
-        <v>21400467.299999993</v>
+        <v>17826563</v>
       </c>
       <c r="P147" s="2">
-        <v>27101120.18999999</v>
+        <v>22380039.830000006</v>
       </c>
       <c r="Q147" s="2">
-        <v>27428747.449999999</v>
+        <v>22754463.870000005</v>
       </c>
       <c r="R147" s="2">
-        <v>9060137.7999999989</v>
+        <v>7409365.129999999</v>
       </c>
       <c r="S147" s="2">
-        <v>189320984.66000006</v>
+        <v>159054271.97999996</v>
       </c>
       <c r="T147" s="2">
-        <v>24978701.909999996</v>
+        <v>21950097.690000005</v>
       </c>
       <c r="U147" s="2">
-        <v>11649987.909999998</v>
+        <v>9877012.7600000016</v>
       </c>
       <c r="V147" s="2">
-        <v>44684696.970000014</v>
+        <v>37346696.400000013</v>
       </c>
       <c r="W147" s="2">
-        <v>23188300.920000009</v>
+        <v>18518429.610000007</v>
       </c>
       <c r="X147" s="2">
-        <v>35609069.839999996</v>
+        <v>28849642.460000001</v>
       </c>
       <c r="Y147" s="2">
-        <v>10740274.430000003</v>
+        <v>8965574.8799999952</v>
       </c>
       <c r="Z147" s="2">
-        <v>42065557.329999998</v>
+        <v>50950114.639999986</v>
       </c>
       <c r="AA147" s="2">
-        <v>51146649.179999992</v>
+        <v>41667773.079999998</v>
       </c>
       <c r="AB147" s="2">
-        <v>39585441.579999998</v>
+        <v>33107116.129999988</v>
       </c>
       <c r="AC147" s="2">
-        <v>49886833.619999997</v>
+        <v>40581378.620000005</v>
       </c>
       <c r="AD147" s="2">
-        <v>2133450.5800000005</v>
+        <v>1813536.3799999997</v>
       </c>
       <c r="AE147" s="2">
-        <v>51958690.729999997</v>
+        <v>45045243.479999997</v>
       </c>
       <c r="AF147" s="2">
-        <v>10233314.17</v>
+        <v>8331694.0699999994</v>
       </c>
       <c r="AG147" s="2">
-        <v>9208140.3899999969</v>
+        <v>7315411.879999998</v>
       </c>
       <c r="AH147" s="2">
-        <v>32916847.36999999</v>
+        <v>26679075.109999999</v>
       </c>
       <c r="AI147" s="2">
-        <v>25272598.530000001</v>
+        <v>22688523.290000007</v>
       </c>
       <c r="AJ147" s="2">
-        <v>118202062.39999996</v>
+        <v>97299913.219999954</v>
       </c>
       <c r="AK147" s="2">
-        <v>67816362.160000011</v>
+        <v>56781098.410000019</v>
       </c>
       <c r="AL147" s="2">
-        <v>28004332.479999997</v>
+        <v>23412685.619999994</v>
       </c>
       <c r="AM147" s="2">
-        <v>60502040.700000003</v>
+        <v>50433612.060000002</v>
       </c>
       <c r="AN147" s="2">
-        <v>18970264.180000007</v>
+        <v>15604765.660000002</v>
       </c>
       <c r="AO147" s="2">
-        <v>32778191.809999991</v>
+        <v>27105245.929999992</v>
       </c>
       <c r="AP147" s="2">
-        <v>39061844.549999997</v>
+        <v>31077479.950000007</v>
       </c>
       <c r="AQ147" s="2">
-        <v>103432980.20000002</v>
+        <v>84646251.969999969</v>
       </c>
       <c r="AR147" s="2">
-        <v>69490234.790000036</v>
+        <v>75624096.120000005</v>
       </c>
       <c r="AS147" s="2">
-        <v>4382188.5499999989</v>
+        <v>3698415.78</v>
       </c>
       <c r="AT147" s="2">
-        <v>23150138.569999997</v>
+        <v>18608083.430000003</v>
       </c>
       <c r="AU147" s="2">
-        <v>12856968.360000003</v>
+        <v>10707247.010000002</v>
       </c>
       <c r="AV147" s="2">
-        <v>30799048.200000003</v>
+        <v>28942216.889999997</v>
       </c>
       <c r="AW147" s="2">
-        <v>28029555.270000003</v>
+        <v>22716702.350000009</v>
       </c>
       <c r="AX147" s="2">
-        <v>21796095.239999995</v>
+        <v>18088952.690000005</v>
       </c>
       <c r="AY147" s="2">
-        <v>21036044.619999997</v>
+        <v>17470822.569999997</v>
       </c>
       <c r="AZ147" s="2">
-        <v>16247647.810000002</v>
+        <v>13831140.780000003</v>
       </c>
       <c r="BA147" s="2">
-        <v>62130512.999999993</v>
+        <v>48688781.110000014</v>
       </c>
       <c r="BB147" s="2">
-        <v>31267190.600000009</v>
+        <v>25164502.630000006</v>
       </c>
       <c r="BC147" s="2">
-        <v>20942843.449999999</v>
+        <v>17539754.819999993</v>
       </c>
       <c r="BD147" s="2">
-        <v>10047175.679999998</v>
+        <v>7989691.3900000015</v>
       </c>
       <c r="BE147" s="2">
-        <v>17745367.110000003</v>
+        <v>14728522.969999999</v>
       </c>
       <c r="BF147" s="2">
-        <v>39484921.06000001</v>
+        <v>32307461.349999994</v>
       </c>
       <c r="BG147" s="2">
-        <v>6151243.6300000008</v>
+        <v>4626279.5699999994</v>
       </c>
       <c r="BH147" s="2">
-        <v>6307252.3199999984</v>
+        <v>5065508.37</v>
       </c>
       <c r="BI147" s="2">
-        <v>10781938.980000002</v>
+        <v>8647660.3600000031</v>
       </c>
       <c r="BJ147" s="2">
-        <v>77263037.790000021</v>
+        <v>64200894.00000003</v>
       </c>
       <c r="BK147" s="2">
-        <v>32351846.649999991</v>
+        <v>26668782.890000008</v>
       </c>
       <c r="BL147" s="2">
-        <v>7034182.0399999982</v>
+        <v>5775665.3400000017</v>
       </c>
       <c r="BM147" s="2">
-        <v>16248418.139999999</v>
+        <v>17145089.530000001</v>
       </c>
       <c r="BN147" s="2">
-        <v>93095979.149999946</v>
+        <v>77680985.779999971</v>
       </c>
       <c r="BO147" s="2">
-        <v>32698747.039999988</v>
+        <v>27144028.080000006</v>
       </c>
       <c r="BP147" s="2">
-        <v>14053418.770000005</v>
+        <v>11876817.729999999</v>
       </c>
       <c r="BQ147" s="2">
-        <v>26502728.349999998</v>
+        <v>21308700.490000002</v>
       </c>
       <c r="BR147" s="2">
-        <v>120339794.59999993</v>
+        <v>103033260.09999998</v>
       </c>
       <c r="BS147" s="2">
-        <v>10690941.730000002</v>
+        <v>9222379.6899999976</v>
       </c>
       <c r="BT147" s="2">
-        <v>19407574.229999997</v>
+        <v>17027273.16</v>
       </c>
       <c r="BU147" s="2">
-        <v>19692883.199999996</v>
+        <v>15915655</v>
       </c>
       <c r="BV147" s="2">
-        <v>52403547.270000003</v>
+        <v>44004029.210000008</v>
       </c>
     </row>
     <row r="148" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A148" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B148" s="2">
-        <v>609400536.03000045</v>
+        <v>569401947.68000019</v>
       </c>
       <c r="C148" s="2">
-        <v>77089588.139999941</v>
+        <v>72358998.469999999</v>
       </c>
       <c r="D148" s="2">
-        <v>31866727.72000001</v>
+        <v>28645781.270000011</v>
       </c>
       <c r="E148" s="2">
-        <v>15851317.52</v>
+        <v>15257203.120000001</v>
       </c>
       <c r="F148" s="2">
-        <v>23583635.290000007</v>
+        <v>22120680.669999994</v>
       </c>
       <c r="G148" s="2">
-        <v>7724665.3199999984</v>
+        <v>6412328.8200000003</v>
       </c>
       <c r="H148" s="2">
-        <v>15322384.709999999</v>
+        <v>13835050.619999994</v>
       </c>
       <c r="I148" s="2">
-        <v>37651325.54999999</v>
+        <v>34103056.75</v>
       </c>
       <c r="J148" s="2">
-        <v>19976635.619999997</v>
+        <v>18635240.34</v>
       </c>
       <c r="K148" s="2">
-        <v>88240833.36999999</v>
+        <v>80392650.799999982</v>
       </c>
       <c r="L148" s="2">
-        <v>13418963.33</v>
+        <v>12340154.209999997</v>
       </c>
       <c r="M148" s="2">
-        <v>49921701.37999998</v>
+        <v>46713768.159999996</v>
       </c>
       <c r="N148" s="2">
-        <v>7056399.879999999</v>
+        <v>6299857.3299999991</v>
       </c>
       <c r="O148" s="2">
-        <v>21817810.280000001</v>
+        <v>20760084.31000001</v>
       </c>
       <c r="P148" s="2">
-        <v>27308149.209999993</v>
+        <v>25482391.660000004</v>
       </c>
       <c r="Q148" s="2">
-        <v>27652996.84</v>
+        <v>25546577.330000006</v>
       </c>
       <c r="R148" s="2">
-        <v>9668921.9699999969</v>
+        <v>8449913.8900000006</v>
       </c>
       <c r="S148" s="2">
-        <v>198626555.68000007</v>
+        <v>185030926.19000012</v>
       </c>
       <c r="T148" s="2">
-        <v>27385553.540000003</v>
+        <v>23662117.219999991</v>
       </c>
       <c r="U148" s="2">
-        <v>11997121.909999998</v>
+        <v>10988380.319999998</v>
       </c>
       <c r="V148" s="2">
-        <v>47087531.220000006</v>
+        <v>43755628.740000039</v>
       </c>
       <c r="W148" s="2">
-        <v>24836252.990000006</v>
+        <v>21714018.68</v>
       </c>
       <c r="X148" s="2">
-        <v>36515826.329999991</v>
+        <v>33539286.330000006</v>
       </c>
       <c r="Y148" s="2">
-        <v>11468635.810000001</v>
+        <v>10137802.27</v>
       </c>
       <c r="Z148" s="2">
-        <v>44765634.840000004</v>
+        <v>44372888.599999987</v>
       </c>
       <c r="AA148" s="2">
-        <v>51913263.320000023</v>
+        <v>48890996.500000015</v>
       </c>
       <c r="AB148" s="2">
-        <v>41118370.999999993</v>
+        <v>38242868.309999995</v>
       </c>
       <c r="AC148" s="2">
-        <v>51457791.129999995</v>
+        <v>47081421.189999998</v>
       </c>
       <c r="AD148" s="2">
-        <v>2195861.2799999998</v>
+        <v>2005951.5399999998</v>
       </c>
       <c r="AE148" s="2">
-        <v>53218854.940000013</v>
+        <v>49598898.959999979</v>
       </c>
       <c r="AF148" s="2">
-        <v>10451838.530000001</v>
+        <v>9341245.8200000003</v>
       </c>
       <c r="AG148" s="2">
-        <v>9919095.2699999958</v>
+        <v>8464755.4900000021</v>
       </c>
       <c r="AH148" s="2">
-        <v>34134701.239999995</v>
+        <v>30354136.510000002</v>
       </c>
       <c r="AI148" s="2">
-        <v>27675513.989999995</v>
+        <v>24486866.200000003</v>
       </c>
       <c r="AJ148" s="2">
-        <v>123231663.56999993</v>
+        <v>115204467.02</v>
       </c>
       <c r="AK148" s="2">
-        <v>71581804.310000032</v>
+        <v>66378296.370000005</v>
       </c>
       <c r="AL148" s="2">
-        <v>28739009.979999982</v>
+        <v>27006080.030000001</v>
       </c>
       <c r="AM148" s="2">
-        <v>63292434.669999972</v>
+        <v>57642602.380000003</v>
       </c>
       <c r="AN148" s="2">
-        <v>19522391.009999998</v>
+        <v>18424163.439999998</v>
       </c>
       <c r="AO148" s="2">
-        <v>33853561.140000001</v>
+        <v>31810782.449999996</v>
       </c>
       <c r="AP148" s="2">
-        <v>40277551.399999991</v>
+        <v>36944395.689999998</v>
       </c>
       <c r="AQ148" s="2">
-        <v>109153398.85999997</v>
+        <v>98464993.909999937</v>
       </c>
       <c r="AR148" s="2">
-        <v>74604037.769999996</v>
+        <v>70597550.119999975</v>
       </c>
       <c r="AS148" s="2">
-        <v>4509166.7299999995</v>
+        <v>4097141</v>
       </c>
       <c r="AT148" s="2">
-        <v>23544456.150000002</v>
+        <v>21453571.710000001</v>
       </c>
       <c r="AU148" s="2">
-        <v>13220602.260000002</v>
+        <v>11990875.089999996</v>
       </c>
       <c r="AV148" s="2">
-        <v>31988719.689999998</v>
+        <v>30354750.510000005</v>
       </c>
       <c r="AW148" s="2">
-        <v>28394186.039999999</v>
+        <v>25812162.569999997</v>
       </c>
       <c r="AX148" s="2">
-        <v>22872509.07</v>
+        <v>20596654.400000002</v>
       </c>
       <c r="AY148" s="2">
-        <v>21739957.25</v>
+        <v>20348914.550000001</v>
       </c>
       <c r="AZ148" s="2">
-        <v>17015821.650000002</v>
+        <v>15476051.41</v>
       </c>
       <c r="BA148" s="2">
-        <v>65689639.490000024</v>
+        <v>59206614.920000002</v>
       </c>
       <c r="BB148" s="2">
-        <v>32726633.610000003</v>
+        <v>29603639.689999994</v>
       </c>
       <c r="BC148" s="2">
-        <v>21778846.109999999</v>
+        <v>20157257.630000003</v>
       </c>
       <c r="BD148" s="2">
-        <v>10104524.039999995</v>
+        <v>9117695.5999999959</v>
       </c>
       <c r="BE148" s="2">
-        <v>18910948.989999995</v>
+        <v>16425742.810000002</v>
       </c>
       <c r="BF148" s="2">
-        <v>41169589.769999988</v>
+        <v>36927940.449999988</v>
       </c>
       <c r="BG148" s="2">
-        <v>6544271.2699999996</v>
+        <v>5568891.6699999981</v>
       </c>
       <c r="BH148" s="2">
-        <v>6276833.2299999995</v>
+        <v>5741334.6900000013</v>
       </c>
       <c r="BI148" s="2">
-        <v>10617837.710000001</v>
+        <v>9936541.7599999961</v>
       </c>
       <c r="BJ148" s="2">
-        <v>79992707.149999961</v>
+        <v>74094861.729999989</v>
       </c>
       <c r="BK148" s="2">
-        <v>33515491.070000004</v>
+        <v>31046750.190000009</v>
       </c>
       <c r="BL148" s="2">
-        <v>7539940.9199999999</v>
+        <v>6557196.9199999999</v>
       </c>
       <c r="BM148" s="2">
-        <v>17089758.52</v>
+        <v>16386388.440000005</v>
       </c>
       <c r="BN148" s="2">
-        <v>96656635.689999983</v>
+        <v>90916244.77000007</v>
       </c>
       <c r="BO148" s="2">
-        <v>33116102.54999999</v>
+        <v>30962753.439999998</v>
       </c>
       <c r="BP148" s="2">
-        <v>14408745.880000005</v>
+        <v>13508757.049999993</v>
       </c>
       <c r="BQ148" s="2">
-        <v>27038521.219999999</v>
+        <v>24628780.239999998</v>
       </c>
       <c r="BR148" s="2">
-        <v>125545853.74000008</v>
+        <v>115611654.29999998</v>
       </c>
       <c r="BS148" s="2">
-        <v>11264495.68</v>
+        <v>9937737.0399999991</v>
       </c>
       <c r="BT148" s="2">
-        <v>19909450.400000002</v>
+        <v>18613875.120000005</v>
       </c>
       <c r="BU148" s="2">
-        <v>20637845.140000001</v>
+        <v>18643922.160000004</v>
       </c>
       <c r="BV148" s="2">
-        <v>54652542.390000001</v>
+        <v>50124163.250000007</v>
       </c>
     </row>
     <row r="149" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B149" s="2">
-        <v>626294893.05000043</v>
+        <v>581001756.30999994</v>
       </c>
       <c r="C149" s="2">
-        <v>78674893.189999983</v>
+        <v>74367104.659999996</v>
       </c>
       <c r="D149" s="2">
-        <v>32457109.900000002</v>
+        <v>30631417.25</v>
       </c>
       <c r="E149" s="2">
-        <v>16182365.390000001</v>
+        <v>15653169.389999995</v>
       </c>
       <c r="F149" s="2">
-        <v>24028144.049999993</v>
+        <v>22650296.209999993</v>
       </c>
       <c r="G149" s="2">
-        <v>7853590.4300000016</v>
+        <v>7208988.54</v>
       </c>
       <c r="H149" s="2">
-        <v>15489632.679999994</v>
+        <v>14766932.719999997</v>
       </c>
       <c r="I149" s="2">
-        <v>37608816.909999996</v>
+        <v>35974004.260000013</v>
       </c>
       <c r="J149" s="2">
-        <v>20227685.43</v>
+        <v>19404319.289999999</v>
       </c>
       <c r="K149" s="2">
-        <v>90240923.230000019</v>
+        <v>83787925.37999998</v>
       </c>
       <c r="L149" s="2">
-        <v>13602781.230000004</v>
+        <v>13138326.059999997</v>
       </c>
       <c r="M149" s="2">
-        <v>50643168.900000006</v>
+        <v>48658251.359999999</v>
       </c>
       <c r="N149" s="2">
-        <v>7136343.9499999993</v>
+        <v>6717147.8599999975</v>
       </c>
       <c r="O149" s="2">
-        <v>21961191.16</v>
+        <v>21400467.29999999</v>
       </c>
       <c r="P149" s="2">
-        <v>27884026.539999999</v>
+        <v>27101120.18999999</v>
       </c>
       <c r="Q149" s="2">
-        <v>27682468.539999999</v>
+        <v>27428747.450000003</v>
       </c>
       <c r="R149" s="2">
-        <v>10085291.809999997</v>
+        <v>9060137.7999999989</v>
       </c>
       <c r="S149" s="2">
-        <v>201704797.34000003</v>
+        <v>189320984.66000003</v>
       </c>
       <c r="T149" s="2">
-        <v>27739842.969999999</v>
+        <v>24978701.910000004</v>
       </c>
       <c r="U149" s="2">
-        <v>12062618.350000001</v>
+        <v>11649987.909999998</v>
       </c>
       <c r="V149" s="2">
-        <v>47591250.459999993</v>
+        <v>44684696.969999999</v>
       </c>
       <c r="W149" s="2">
-        <v>24902397.090000004</v>
+        <v>23188300.920000002</v>
       </c>
       <c r="X149" s="2">
-        <v>37213017.780000001</v>
+        <v>35609069.839999996</v>
       </c>
       <c r="Y149" s="2">
-        <v>11768417.040000003</v>
+        <v>10740274.430000002</v>
       </c>
       <c r="Z149" s="2">
-        <v>47010318.339999996</v>
+        <v>42065557.329999998</v>
       </c>
       <c r="AA149" s="2">
-        <v>53242399.340000018</v>
+        <v>51146649.179999985</v>
       </c>
       <c r="AB149" s="2">
-        <v>41204605.629999995</v>
+        <v>39585441.579999998</v>
       </c>
       <c r="AC149" s="2">
-        <v>53236382.680000007</v>
+        <v>49886833.619999997</v>
       </c>
       <c r="AD149" s="2">
-        <v>2209773.37</v>
+        <v>2133450.5800000005</v>
       </c>
       <c r="AE149" s="2">
-        <v>54413470.18999999</v>
+        <v>51958690.729999989</v>
       </c>
       <c r="AF149" s="2">
-        <v>10532093.390000001</v>
+        <v>10233314.17</v>
       </c>
       <c r="AG149" s="2">
-        <v>10507652.289999999</v>
+        <v>9199612.5899999961</v>
       </c>
       <c r="AH149" s="2">
-        <v>34223395.759999998</v>
+        <v>32916847.36999999</v>
       </c>
       <c r="AI149" s="2">
-        <v>27948992.119999997</v>
+        <v>25272598.529999997</v>
       </c>
       <c r="AJ149" s="2">
-        <v>123583718.52999996</v>
+        <v>118202062.39999993</v>
       </c>
       <c r="AK149" s="2">
-        <v>74052015.700000033</v>
+        <v>67816362.159999967</v>
       </c>
       <c r="AL149" s="2">
-        <v>28951719.680000007</v>
+        <v>28004332.479999997</v>
       </c>
       <c r="AM149" s="2">
-        <v>62979890.550000012</v>
+        <v>60502040.700000003</v>
       </c>
       <c r="AN149" s="2">
-        <v>19118015.619999997</v>
+        <v>18970264.180000007</v>
       </c>
       <c r="AO149" s="2">
-        <v>33553522.270000003</v>
+        <v>32778191.809999991</v>
       </c>
       <c r="AP149" s="2">
-        <v>40573880.420000002</v>
+        <v>39061844.550000004</v>
       </c>
       <c r="AQ149" s="2">
-        <v>110759876.28999996</v>
+        <v>103432980.2</v>
       </c>
       <c r="AR149" s="2">
-        <v>78141853.459999979</v>
+        <v>69490234.790000036</v>
       </c>
       <c r="AS149" s="2">
-        <v>4677778.9399999995</v>
+        <v>4382188.55</v>
       </c>
       <c r="AT149" s="2">
-        <v>23411402.699999999</v>
+        <v>23150138.569999997</v>
       </c>
       <c r="AU149" s="2">
-        <v>13556542.699999999</v>
+        <v>12856968.360000003</v>
       </c>
       <c r="AV149" s="2">
-        <v>32990170.420000006</v>
+        <v>30799048.199999996</v>
       </c>
       <c r="AW149" s="2">
-        <v>29417936.529999979</v>
+        <v>28029555.270000011</v>
       </c>
       <c r="AX149" s="2">
-        <v>23332318.660000011</v>
+        <v>21796095.240000002</v>
       </c>
       <c r="AY149" s="2">
-        <v>21967422.199999999</v>
+        <v>21036044.61999999</v>
       </c>
       <c r="AZ149" s="2">
-        <v>17337554.419999998</v>
+        <v>16247647.810000001</v>
       </c>
       <c r="BA149" s="2">
-        <v>66173196.93999999</v>
+        <v>62130512.999999993</v>
       </c>
       <c r="BB149" s="2">
-        <v>32931086.289999995</v>
+        <v>31267190.600000009</v>
       </c>
       <c r="BC149" s="2">
-        <v>21697445.309999995</v>
+        <v>20942843.449999999</v>
       </c>
       <c r="BD149" s="2">
-        <v>10445312.510000004</v>
+        <v>10047175.680000002</v>
       </c>
       <c r="BE149" s="2">
-        <v>19956633.500000007</v>
+        <v>17745367.109999999</v>
       </c>
       <c r="BF149" s="2">
-        <v>42336670.479999997</v>
+        <v>39484921.060000017</v>
       </c>
       <c r="BG149" s="2">
-        <v>6557106.7599999998</v>
+        <v>6151243.6299999999</v>
       </c>
       <c r="BH149" s="2">
-        <v>6375479.669999999</v>
+        <v>6307252.3200000003</v>
       </c>
       <c r="BI149" s="2">
-        <v>10903549.949999996</v>
+        <v>10781938.980000002</v>
       </c>
       <c r="BJ149" s="2">
-        <v>80836217.719999999</v>
+        <v>77263037.790000021</v>
       </c>
       <c r="BK149" s="2">
-        <v>33405281.669999983</v>
+        <v>32351846.649999999</v>
       </c>
       <c r="BL149" s="2">
-        <v>7817284.0100000026</v>
+        <v>7034182.0399999982</v>
       </c>
       <c r="BM149" s="2">
-        <v>17707550.009999998</v>
+        <v>16248418.139999999</v>
       </c>
       <c r="BN149" s="2">
-        <v>97702125.299999967</v>
+        <v>93095979.149999946</v>
       </c>
       <c r="BO149" s="2">
-        <v>33768629.929999992</v>
+        <v>32698747.039999984</v>
       </c>
       <c r="BP149" s="2">
-        <v>14978722.800000004</v>
+        <v>14053418.770000007</v>
       </c>
       <c r="BQ149" s="2">
-        <v>27530928.589999992</v>
+        <v>26502728.350000001</v>
       </c>
       <c r="BR149" s="2">
-        <v>126489375.33000006</v>
+        <v>120339794.59999996</v>
       </c>
       <c r="BS149" s="2">
-        <v>11271164.77</v>
+        <v>10697855.580000002</v>
       </c>
       <c r="BT149" s="2">
-        <v>20169440.100000001</v>
+        <v>19407574.229999997</v>
       </c>
       <c r="BU149" s="2">
-        <v>20715580.57</v>
+        <v>19692883.199999988</v>
       </c>
       <c r="BV149" s="2">
-        <v>55772477.629999995</v>
+        <v>52403547.270000026</v>
       </c>
     </row>
     <row r="150" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A150" s="1" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B150" s="2">
-        <v>614940649.64999998</v>
+        <v>609400536.03000045</v>
       </c>
       <c r="C150" s="2">
-        <v>78803782.719999999</v>
+        <v>77089588.139999941</v>
       </c>
       <c r="D150" s="2">
-        <v>34086835.690000005</v>
+        <v>31868189.27</v>
       </c>
       <c r="E150" s="2">
-        <v>16263113.369999995</v>
+        <v>15851317.52</v>
       </c>
       <c r="F150" s="2">
-        <v>25787257.959999997</v>
+        <v>23583635.290000007</v>
       </c>
       <c r="G150" s="2">
-        <v>9114176.6400000006</v>
+        <v>7724665.3199999984</v>
       </c>
       <c r="H150" s="2">
-        <v>15766065.210000001</v>
+        <v>15322384.709999999</v>
       </c>
       <c r="I150" s="2">
-        <v>38552842.300000012</v>
+        <v>37651325.54999999</v>
       </c>
       <c r="J150" s="2">
-        <v>21608546.460000001</v>
+        <v>19976635.619999997</v>
       </c>
       <c r="K150" s="2">
-        <v>91616591.530000031</v>
+        <v>88240833.36999999</v>
       </c>
       <c r="L150" s="2">
-        <v>14105645.49</v>
+        <v>13418963.33</v>
       </c>
       <c r="M150" s="2">
-        <v>50808354.809999987</v>
+        <v>49921701.37999998</v>
       </c>
       <c r="N150" s="2">
-        <v>7698563.459999999</v>
+        <v>7056399.8800000008</v>
       </c>
       <c r="O150" s="2">
-        <v>22077250.880000003</v>
+        <v>21817810.280000001</v>
       </c>
       <c r="P150" s="2">
-        <v>29163794.109999999</v>
+        <v>27308149.209999993</v>
       </c>
       <c r="Q150" s="2">
-        <v>27683483.640000004</v>
+        <v>27652996.84</v>
       </c>
       <c r="R150" s="2">
-        <v>10647433.650000002</v>
+        <v>9668921.9699999969</v>
       </c>
       <c r="S150" s="2">
-        <v>197269701.56</v>
+        <v>198626555.68000007</v>
       </c>
       <c r="T150" s="2">
-        <v>30271114.160000011</v>
+        <v>27385553.540000003</v>
       </c>
       <c r="U150" s="2">
-        <v>12297761.060000002</v>
+        <v>11997121.909999998</v>
       </c>
       <c r="V150" s="2">
-        <v>47645867.010000005</v>
+        <v>47087531.219999999</v>
       </c>
       <c r="W150" s="2">
-        <v>25346151.080000006</v>
+        <v>24836252.99000001</v>
       </c>
       <c r="X150" s="2">
-        <v>37707328.219999999</v>
+        <v>36515826.329999991</v>
       </c>
       <c r="Y150" s="2">
-        <v>12449883.969999995</v>
+        <v>11468635.810000001</v>
       </c>
       <c r="Z150" s="2">
-        <v>56078847.420000002</v>
+        <v>44765634.840000004</v>
       </c>
       <c r="AA150" s="2">
-        <v>52757018.149999976</v>
+        <v>51913263.320000023</v>
       </c>
       <c r="AB150" s="2">
-        <v>41279219.760000005</v>
+        <v>41118370.999999993</v>
       </c>
       <c r="AC150" s="2">
-        <v>56863874</v>
+        <v>51457791.130000018</v>
       </c>
       <c r="AD150" s="2">
-        <v>2405032.6099999994</v>
+        <v>2195861.2799999998</v>
       </c>
       <c r="AE150" s="2">
-        <v>55341164.700000003</v>
+        <v>53218854.940000013</v>
       </c>
       <c r="AF150" s="2">
-        <v>10710360.440000001</v>
+        <v>10451838.530000001</v>
       </c>
       <c r="AG150" s="2">
-        <v>10673838.039999997</v>
+        <v>9914013.1699999962</v>
       </c>
       <c r="AH150" s="2">
-        <v>35069793.5</v>
+        <v>34134701.239999995</v>
       </c>
       <c r="AI150" s="2">
-        <v>29281321.789999999</v>
+        <v>27675513.989999995</v>
       </c>
       <c r="AJ150" s="2">
-        <v>121022019.27999997</v>
+        <v>123231663.56999993</v>
       </c>
       <c r="AK150" s="2">
-        <v>75694303.349999994</v>
+        <v>71581804.310000017</v>
       </c>
       <c r="AL150" s="2">
-        <v>29306101.289999992</v>
+        <v>28739009.979999982</v>
       </c>
       <c r="AM150" s="2">
-        <v>64560210.889999986</v>
+        <v>63292434.669999972</v>
       </c>
       <c r="AN150" s="2">
-        <v>19248966.93</v>
+        <v>19522391.009999998</v>
       </c>
       <c r="AO150" s="2">
-        <v>32772987.66</v>
+        <v>33853561.140000001</v>
       </c>
       <c r="AP150" s="2">
-        <v>41395732.520000003</v>
+        <v>40277551.399999991</v>
       </c>
       <c r="AQ150" s="2">
-        <v>112213863.13999997</v>
+        <v>109153398.85999997</v>
       </c>
       <c r="AR150" s="2">
-        <v>88035169.320000023</v>
+        <v>74604037.769999996</v>
       </c>
       <c r="AS150" s="2">
-        <v>4746429.2100000009</v>
+        <v>4509166.7299999995</v>
       </c>
       <c r="AT150" s="2">
-        <v>23588552.829999998</v>
+        <v>23544456.150000002</v>
       </c>
       <c r="AU150" s="2">
-        <v>14253710.460000005</v>
+        <v>13220602.260000002</v>
       </c>
       <c r="AV150" s="2">
-        <v>36592122.289999992</v>
+        <v>31988719.689999998</v>
       </c>
       <c r="AW150" s="2">
-        <v>30778864.219999999</v>
+        <v>28394186.039999999</v>
       </c>
       <c r="AX150" s="2">
-        <v>24218327.599999994</v>
+        <v>22872509.069999997</v>
       </c>
       <c r="AY150" s="2">
-        <v>22209628.549999997</v>
+        <v>21739957.25</v>
       </c>
       <c r="AZ150" s="2">
-        <v>18290038.18</v>
+        <v>17015821.650000002</v>
       </c>
       <c r="BA150" s="2">
-        <v>64608061.260000005</v>
+        <v>65689639.490000024</v>
       </c>
       <c r="BB150" s="2">
-        <v>33793882.630000003</v>
+        <v>32726633.610000003</v>
       </c>
       <c r="BC150" s="2">
-        <v>21955597.32</v>
+        <v>21778846.109999999</v>
       </c>
       <c r="BD150" s="2">
-        <v>10817667.140000001</v>
+        <v>10104524.039999995</v>
       </c>
       <c r="BE150" s="2">
-        <v>21409997.559999995</v>
+        <v>18910948.989999995</v>
       </c>
       <c r="BF150" s="2">
-        <v>44800184.399999999</v>
+        <v>41169589.769999988</v>
       </c>
       <c r="BG150" s="2">
-        <v>6932601.1200000001</v>
+        <v>6544271.2700000005</v>
       </c>
       <c r="BH150" s="2">
-        <v>6908443.0999999996</v>
+        <v>6276833.2299999995</v>
       </c>
       <c r="BI150" s="2">
-        <v>11740787.32</v>
+        <v>10617837.710000001</v>
       </c>
       <c r="BJ150" s="2">
-        <v>81080707.040000021</v>
+        <v>79992707.149999961</v>
       </c>
       <c r="BK150" s="2">
-        <v>33963506.079999998</v>
+        <v>33515491.069999997</v>
       </c>
       <c r="BL150" s="2">
-        <v>8250694.8899999997</v>
+        <v>7539940.9199999999</v>
       </c>
       <c r="BM150" s="2">
-        <v>19295891.449999999</v>
+        <v>17089758.52</v>
       </c>
       <c r="BN150" s="2">
-        <v>95788911.219999939</v>
+        <v>96656635.689999983</v>
       </c>
       <c r="BO150" s="2">
-        <v>35015241.559999995</v>
+        <v>33116102.549999997</v>
       </c>
       <c r="BP150" s="2">
-        <v>15688176.830000002</v>
+        <v>14408745.880000006</v>
       </c>
       <c r="BQ150" s="2">
-        <v>28540345.670000006</v>
+        <v>27038521.219999999</v>
       </c>
       <c r="BR150" s="2">
-        <v>128614658.27999996</v>
+        <v>125545853.74000008</v>
       </c>
       <c r="BS150" s="2">
-        <v>11883740.600000001</v>
+        <v>11268116.230000002</v>
       </c>
       <c r="BT150" s="2">
-        <v>21066241.810000002</v>
+        <v>19909450.399999999</v>
       </c>
       <c r="BU150" s="2">
-        <v>20584949.43</v>
+        <v>20637845.139999997</v>
       </c>
       <c r="BV150" s="2">
-        <v>55411734.299999997</v>
+        <v>54652542.390000015</v>
       </c>
     </row>
     <row r="151" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A151" s="1" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B151" s="2">
-        <v>598988152.95000041</v>
+        <v>626294893.05000043</v>
       </c>
       <c r="C151" s="2">
-        <v>77962787.969999999</v>
+        <v>78674893.189999983</v>
       </c>
       <c r="D151" s="2">
-        <v>34904315.709999993</v>
+        <v>32458478.300000019</v>
       </c>
       <c r="E151" s="2">
-        <v>15745827.720000001</v>
+        <v>16182365.390000001</v>
       </c>
       <c r="F151" s="2">
-        <v>26891577.640000008</v>
+        <v>24028144.049999993</v>
       </c>
       <c r="G151" s="2">
-        <v>9726938.410000002</v>
+        <v>7853590.4300000016</v>
       </c>
       <c r="H151" s="2">
-        <v>15459709.419999998</v>
+        <v>15489632.679999994</v>
       </c>
       <c r="I151" s="2">
-        <v>38632095.109999999</v>
+        <v>37608816.909999996</v>
       </c>
       <c r="J151" s="2">
-        <v>22412749.890000001</v>
+        <v>20227685.43</v>
       </c>
       <c r="K151" s="2">
-        <v>91436995.440000027</v>
+        <v>90240923.230000019</v>
       </c>
       <c r="L151" s="2">
-        <v>14000665.32</v>
+        <v>13602781.230000004</v>
       </c>
       <c r="M151" s="2">
-        <v>49993635</v>
+        <v>50643168.900000006</v>
       </c>
       <c r="N151" s="2">
-        <v>7632956.9199999999</v>
+        <v>7136343.9500000011</v>
       </c>
       <c r="O151" s="2">
-        <v>21654315.619999997</v>
+        <v>21961191.16</v>
       </c>
       <c r="P151" s="2">
-        <v>28293876.139999993</v>
+        <v>27884026.539999999</v>
       </c>
       <c r="Q151" s="2">
-        <v>27405430.370000001</v>
+        <v>27682468.539999999</v>
       </c>
       <c r="R151" s="2">
-        <v>10695616.549999999</v>
+        <v>10085291.809999997</v>
       </c>
       <c r="S151" s="2">
-        <v>191335989.14000016</v>
+        <v>201704797.33999997</v>
       </c>
       <c r="T151" s="2">
-        <v>31492786.520000011</v>
+        <v>27739842.969999999</v>
       </c>
       <c r="U151" s="2">
-        <v>11999073.100000003</v>
+        <v>12062618.350000001</v>
       </c>
       <c r="V151" s="2">
-        <v>46257868.159999989</v>
+        <v>47591250.459999993</v>
       </c>
       <c r="W151" s="2">
-        <v>24637251.840000004</v>
+        <v>24902397.090000007</v>
       </c>
       <c r="X151" s="2">
-        <v>36855164.039999999</v>
+        <v>37213017.780000001</v>
       </c>
       <c r="Y151" s="2">
-        <v>12230817.370000001</v>
+        <v>11768417.040000003</v>
       </c>
       <c r="Z151" s="2">
-        <v>60613739.530000009</v>
+        <v>47010318.339999996</v>
       </c>
       <c r="AA151" s="2">
-        <v>51313033.109999999</v>
+        <v>53242399.340000018</v>
       </c>
       <c r="AB151" s="2">
-        <v>40263269.089999996</v>
+        <v>41204605.629999995</v>
       </c>
       <c r="AC151" s="2">
-        <v>56888023.609999992</v>
+        <v>53236382.679999985</v>
       </c>
       <c r="AD151" s="2">
-        <v>2387607.3100000005</v>
+        <v>2209773.37</v>
       </c>
       <c r="AE151" s="2">
-        <v>54458890.609999992</v>
+        <v>54413470.18999999</v>
       </c>
       <c r="AF151" s="2">
-        <v>10617163.359999999</v>
+        <v>10532093.390000001</v>
       </c>
       <c r="AG151" s="2">
-        <v>11022140.339999996</v>
+        <v>10499867.84</v>
       </c>
       <c r="AH151" s="2">
-        <v>33942565.860000007</v>
+        <v>34223395.759999998</v>
       </c>
       <c r="AI151" s="2">
-        <v>29424859.070000004</v>
+        <v>27948992.119999997</v>
       </c>
       <c r="AJ151" s="2">
-        <v>118269933.62999998</v>
+        <v>123583718.53000002</v>
       </c>
       <c r="AK151" s="2">
-        <v>75940694.850000009</v>
+        <v>74052015.700000003</v>
       </c>
       <c r="AL151" s="2">
-        <v>28616187.050000001</v>
+        <v>28951719.680000007</v>
       </c>
       <c r="AM151" s="2">
-        <v>63930467.219999969</v>
+        <v>62979890.550000012</v>
       </c>
       <c r="AN151" s="2">
-        <v>18926007.639999997</v>
+        <v>19118015.619999997</v>
       </c>
       <c r="AO151" s="2">
-        <v>32303622.080000006</v>
+        <v>33553522.270000003</v>
       </c>
       <c r="AP151" s="2">
-        <v>42263617.759999998</v>
+        <v>40573880.420000002</v>
       </c>
       <c r="AQ151" s="2">
-        <v>109299073.63</v>
+        <v>110759876.28999996</v>
       </c>
       <c r="AR151" s="2">
-        <v>96537925.580000013</v>
+        <v>78141853.459999979</v>
       </c>
       <c r="AS151" s="2">
-        <v>4583077.4999999991</v>
+        <v>4677778.9399999995</v>
       </c>
       <c r="AT151" s="2">
-        <v>22714436.599999994</v>
+        <v>23411402.699999999</v>
       </c>
       <c r="AU151" s="2">
-        <v>13832656.600000001</v>
+        <v>13556542.699999999</v>
       </c>
       <c r="AV151" s="2">
-        <v>38280539.870000005</v>
+        <v>32990170.420000006</v>
       </c>
       <c r="AW151" s="2">
-        <v>30569412.099999998</v>
+        <v>29417936.529999979</v>
       </c>
       <c r="AX151" s="2">
-        <v>23915484.640000001</v>
+        <v>23332318.660000008</v>
       </c>
       <c r="AY151" s="2">
-        <v>21818853.780000005</v>
+        <v>21967422.199999999</v>
       </c>
       <c r="AZ151" s="2">
-        <v>18584099.620000005</v>
+        <v>17337554.419999998</v>
       </c>
       <c r="BA151" s="2">
-        <v>63293443.429999985</v>
+        <v>66173196.93999999</v>
       </c>
       <c r="BB151" s="2">
-        <v>32755416.020000003</v>
+        <v>32931086.289999995</v>
       </c>
       <c r="BC151" s="2">
-        <v>21362937.66</v>
+        <v>21697445.309999995</v>
       </c>
       <c r="BD151" s="2">
-        <v>10776753.960000001</v>
+        <v>10445312.510000004</v>
       </c>
       <c r="BE151" s="2">
-        <v>22080886.000000004</v>
+        <v>19956633.500000007</v>
       </c>
       <c r="BF151" s="2">
-        <v>44300872.989999987</v>
+        <v>42336670.479999989</v>
       </c>
       <c r="BG151" s="2">
-        <v>6761051.0600000005</v>
+        <v>6557106.7600000007</v>
       </c>
       <c r="BH151" s="2">
-        <v>6627187.2600000016</v>
+        <v>6375479.669999999</v>
       </c>
       <c r="BI151" s="2">
-        <v>11531012.370000001</v>
+        <v>10903549.949999996</v>
       </c>
       <c r="BJ151" s="2">
-        <v>80127818.459999964</v>
+        <v>80836217.719999999</v>
       </c>
       <c r="BK151" s="2">
-        <v>33141861.91</v>
+        <v>33405281.669999972</v>
       </c>
       <c r="BL151" s="2">
-        <v>8472720.5400000028</v>
+        <v>7817284.0100000026</v>
       </c>
       <c r="BM151" s="2">
-        <v>20181643.389999997</v>
+        <v>17707550.009999998</v>
       </c>
       <c r="BN151" s="2">
-        <v>93401763.129999965</v>
+        <v>97702125.299999967</v>
       </c>
       <c r="BO151" s="2">
-        <v>34402516.609999999</v>
+        <v>33768629.93</v>
       </c>
       <c r="BP151" s="2">
-        <v>15925119.350000003</v>
+        <v>14978722.800000004</v>
       </c>
       <c r="BQ151" s="2">
-        <v>27844884.54999999</v>
+        <v>27530928.589999992</v>
       </c>
       <c r="BR151" s="2">
-        <v>127245939.89999998</v>
+        <v>126489375.33000006</v>
       </c>
       <c r="BS151" s="2">
-        <v>11934773.880000003</v>
+        <v>11277580.820000002</v>
       </c>
       <c r="BT151" s="2">
-        <v>20779862.740000002</v>
+        <v>20169440.100000001</v>
       </c>
       <c r="BU151" s="2">
-        <v>20283179.069999989</v>
+        <v>20715580.569999993</v>
       </c>
       <c r="BV151" s="2">
-        <v>54673815.249999978</v>
+        <v>55772477.629999995</v>
       </c>
     </row>
     <row r="152" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A152" s="1" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B152" s="2">
-        <v>596988114.32000029</v>
+        <v>614940649.64999998</v>
       </c>
       <c r="C152" s="2">
-        <v>75299630.159999967</v>
+        <v>78803782.720000014</v>
       </c>
       <c r="D152" s="2">
-        <v>31741658.5</v>
+        <v>34088347.890000001</v>
       </c>
       <c r="E152" s="2">
-        <v>14751810.080000004</v>
+        <v>16263113.369999997</v>
       </c>
       <c r="F152" s="2">
-        <v>22801511.280000001</v>
+        <v>25787257.959999993</v>
       </c>
       <c r="G152" s="2">
-        <v>7248254.8300000019</v>
+        <v>9114176.6399999987</v>
       </c>
       <c r="H152" s="2">
-        <v>14612381.489999998</v>
+        <v>15766065.209999997</v>
       </c>
       <c r="I152" s="2">
-        <v>36232579.579999991</v>
+        <v>38552842.300000012</v>
       </c>
       <c r="J152" s="2">
-        <v>19317934.740000002</v>
+        <v>21608546.459999997</v>
       </c>
       <c r="K152" s="2">
-        <v>83482488.889999986</v>
+        <v>91616591.530000001</v>
       </c>
       <c r="L152" s="2">
-        <v>12848578.799999999</v>
+        <v>14105645.489999998</v>
       </c>
       <c r="M152" s="2">
-        <v>47787096.229999997</v>
+        <v>50808354.809999995</v>
       </c>
       <c r="N152" s="2">
-        <v>6709685.4100000001</v>
+        <v>7698563.4600000009</v>
       </c>
       <c r="O152" s="2">
-        <v>21177725.170000006</v>
+        <v>22077250.880000003</v>
       </c>
       <c r="P152" s="2">
-        <v>26543080.830000002</v>
+        <v>29163794.110000014</v>
       </c>
       <c r="Q152" s="2">
-        <v>26099097.289999984</v>
+        <v>27683483.639999997</v>
       </c>
       <c r="R152" s="2">
-        <v>9487218.9899999965</v>
+        <v>10647433.649999997</v>
       </c>
       <c r="S152" s="2">
-        <v>189827083.09</v>
+        <v>197269701.55999997</v>
       </c>
       <c r="T152" s="2">
-        <v>26987337.84</v>
+        <v>30271114.160000011</v>
       </c>
       <c r="U152" s="2">
-        <v>11686758.950000003</v>
+        <v>12297761.059999999</v>
       </c>
       <c r="V152" s="2">
-        <v>43952097.199999996</v>
+        <v>47645867.010000005</v>
       </c>
       <c r="W152" s="2">
-        <v>23149479.659999996</v>
+        <v>25346151.080000013</v>
       </c>
       <c r="X152" s="2">
-        <v>35222851.279999986</v>
+        <v>37707328.219999999</v>
       </c>
       <c r="Y152" s="2">
-        <v>11210788.370000001</v>
+        <v>12449883.969999997</v>
       </c>
       <c r="Z152" s="2">
-        <v>43756540.220000014</v>
+        <v>56078847.420000002</v>
       </c>
       <c r="AA152" s="2">
-        <v>49518065.650000021</v>
+        <v>52757018.149999969</v>
       </c>
       <c r="AB152" s="2">
-        <v>38880313.559999987</v>
+        <v>41279219.75999999</v>
       </c>
       <c r="AC152" s="2">
-        <v>49241676.789999984</v>
+        <v>56863874.000000015</v>
       </c>
       <c r="AD152" s="2">
-        <v>2167771.44</v>
+        <v>2405032.61</v>
       </c>
       <c r="AE152" s="2">
-        <v>51370498.720000014</v>
+        <v>55341164.700000003</v>
       </c>
       <c r="AF152" s="2">
-        <v>10011334.489999996</v>
+        <v>10710360.440000001</v>
       </c>
       <c r="AG152" s="2">
-        <v>9418024.5800000001</v>
+        <v>10667325.239999998</v>
       </c>
       <c r="AH152" s="2">
-        <v>32269996.040000007</v>
+        <v>35069793.499999978</v>
       </c>
       <c r="AI152" s="2">
-        <v>26398527.079999998</v>
+        <v>29281321.789999999</v>
       </c>
       <c r="AJ152" s="2">
-        <v>117415238.31999999</v>
+        <v>121022019.28</v>
       </c>
       <c r="AK152" s="2">
-        <v>67779609.160000011</v>
+        <v>75694303.350000009</v>
       </c>
       <c r="AL152" s="2">
-        <v>27521059.800000008</v>
+        <v>29306101.290000003</v>
       </c>
       <c r="AM152" s="2">
-        <v>59729196.709999979</v>
+        <v>64560210.889999971</v>
       </c>
       <c r="AN152" s="2">
-        <v>18282200.739999995</v>
+        <v>19248966.93</v>
       </c>
       <c r="AO152" s="2">
-        <v>33014577.030000005</v>
+        <v>32772987.66</v>
       </c>
       <c r="AP152" s="2">
-        <v>37483166.280000009</v>
+        <v>41395732.519999996</v>
       </c>
       <c r="AQ152" s="2">
-        <v>105045455.54000001</v>
+        <v>112213863.13999997</v>
       </c>
       <c r="AR152" s="2">
-        <v>76990495.189999983</v>
+        <v>88035169.319999978</v>
       </c>
       <c r="AS152" s="2">
-        <v>4225439.0499999989</v>
+        <v>4746429.209999999</v>
       </c>
       <c r="AT152" s="2">
-        <v>21858810.870000001</v>
+        <v>23588552.830000006</v>
       </c>
       <c r="AU152" s="2">
-        <v>13405584.220000001</v>
+        <v>14253710.459999999</v>
       </c>
       <c r="AV152" s="2">
-        <v>31497931.649999999</v>
+        <v>36592122.289999999</v>
       </c>
       <c r="AW152" s="2">
-        <v>27636510.520000003</v>
+        <v>30778864.219999999</v>
       </c>
       <c r="AX152" s="2">
-        <v>22040065.469999991</v>
+        <v>24218327.600000009</v>
       </c>
       <c r="AY152" s="2">
-        <v>20703683.189999998</v>
+        <v>22209628.550000001</v>
       </c>
       <c r="AZ152" s="2">
-        <v>16708815.290000007</v>
+        <v>18290038.180000003</v>
       </c>
       <c r="BA152" s="2">
-        <v>59772053.389999993</v>
+        <v>64608061.260000005</v>
       </c>
       <c r="BB152" s="2">
-        <v>30211200.609999992</v>
+        <v>33793882.629999995</v>
       </c>
       <c r="BC152" s="2">
-        <v>20814561.499999993</v>
+        <v>21955597.319999997</v>
       </c>
       <c r="BD152" s="2">
-        <v>9738652.5399999991</v>
+        <v>10817667.139999997</v>
       </c>
       <c r="BE152" s="2">
-        <v>19039936.529999997</v>
+        <v>21409997.559999995</v>
       </c>
       <c r="BF152" s="2">
-        <v>39941422.359999999</v>
+        <v>44800184.399999999</v>
       </c>
       <c r="BG152" s="2">
-        <v>6112592.9600000018</v>
+        <v>6932601.1199999982</v>
       </c>
       <c r="BH152" s="2">
-        <v>6126959.4299999997</v>
+        <v>6908443.0999999987</v>
       </c>
       <c r="BI152" s="2">
-        <v>10309910.1</v>
+        <v>11740787.319999993</v>
       </c>
       <c r="BJ152" s="2">
-        <v>75426068.50999999</v>
+        <v>81080707.039999992</v>
       </c>
       <c r="BK152" s="2">
-        <v>32252714.240000002</v>
+        <v>33963506.079999983</v>
       </c>
       <c r="BL152" s="2">
-        <v>7035392.1500000004</v>
+        <v>8250694.8899999997</v>
       </c>
       <c r="BM152" s="2">
-        <v>17041853.25</v>
+        <v>19295891.450000003</v>
       </c>
       <c r="BN152" s="2">
-        <v>91897606.219999984</v>
+        <v>95788911.219999954</v>
       </c>
       <c r="BO152" s="2">
-        <v>32311647.690000005</v>
+        <v>35015241.559999987</v>
       </c>
       <c r="BP152" s="2">
-        <v>14083322.839999996</v>
+        <v>15688176.829999994</v>
       </c>
       <c r="BQ152" s="2">
-        <v>25988070.680000003</v>
+        <v>28540345.670000009</v>
       </c>
       <c r="BR152" s="2">
-        <v>119314103.55</v>
+        <v>128614658.27999994</v>
       </c>
       <c r="BS152" s="2">
-        <v>10569141.430000003</v>
+        <v>11888741.200000001</v>
       </c>
       <c r="BT152" s="2">
-        <v>18853036.509999994</v>
+        <v>21066241.810000002</v>
       </c>
       <c r="BU152" s="2">
-        <v>19277368.330000006</v>
+        <v>20584949.430000007</v>
       </c>
       <c r="BV152" s="2">
-        <v>51962797.219999976</v>
+        <v>55411734.29999999</v>
       </c>
     </row>
     <row r="153" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A153" s="1" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B153" s="2">
-        <v>636153027.43000031</v>
+        <v>598988152.95000041</v>
       </c>
       <c r="C153" s="2">
-        <v>81501124.049999923</v>
+        <v>77962787.969999999</v>
       </c>
       <c r="D153" s="2">
-        <v>33344435.75</v>
+        <v>34906020.410000011</v>
       </c>
       <c r="E153" s="2">
-        <v>15845829.419999996</v>
+        <v>15745827.720000001</v>
       </c>
       <c r="F153" s="2">
-        <v>23631913.830000002</v>
+        <v>26891577.640000008</v>
       </c>
       <c r="G153" s="2">
-        <v>7381242.5199999977</v>
+        <v>9726938.410000002</v>
       </c>
       <c r="H153" s="2">
-        <v>15560847.379999999</v>
+        <v>15459709.419999998</v>
       </c>
       <c r="I153" s="2">
-        <v>38527650.909999996</v>
+        <v>38632095.109999999</v>
       </c>
       <c r="J153" s="2">
-        <v>20384648.279999997</v>
+        <v>22412749.890000001</v>
       </c>
       <c r="K153" s="2">
-        <v>88054676.569999978</v>
+        <v>91436995.440000027</v>
       </c>
       <c r="L153" s="2">
-        <v>13916087.480000004</v>
+        <v>14000665.32</v>
       </c>
       <c r="M153" s="2">
-        <v>50718944.719999984</v>
+        <v>49993635</v>
       </c>
       <c r="N153" s="2">
-        <v>6985668.3200000003</v>
+        <v>7632956.9199999999</v>
       </c>
       <c r="O153" s="2">
-        <v>22343375.989999995</v>
+        <v>21654315.619999997</v>
       </c>
       <c r="P153" s="2">
-        <v>27918484.699999996</v>
+        <v>28293876.139999993</v>
       </c>
       <c r="Q153" s="2">
-        <v>27896702.480000004</v>
+        <v>27405430.370000001</v>
       </c>
       <c r="R153" s="2">
-        <v>9791717.7499999963</v>
+        <v>10695616.549999999</v>
       </c>
       <c r="S153" s="2">
-        <v>202162780.06000009</v>
+        <v>191335989.14000016</v>
       </c>
       <c r="T153" s="2">
-        <v>27573131.080000013</v>
+        <v>31492786.520000011</v>
       </c>
       <c r="U153" s="2">
-        <v>12265350.770000001</v>
+        <v>11999073.100000003</v>
       </c>
       <c r="V153" s="2">
-        <v>47020543.079999983</v>
+        <v>46257868.159999989</v>
       </c>
       <c r="W153" s="2">
-        <v>24699038.189999998</v>
+        <v>24637251.839999996</v>
       </c>
       <c r="X153" s="2">
-        <v>37735826.540000007</v>
+        <v>36855164.039999999</v>
       </c>
       <c r="Y153" s="2">
-        <v>11489990.030000001</v>
+        <v>12230817.370000001</v>
       </c>
       <c r="Z153" s="2">
-        <v>45491139.01000002</v>
+        <v>60613739.530000009</v>
       </c>
       <c r="AA153" s="2">
-        <v>52893988.37999998</v>
+        <v>51313033.110000007</v>
       </c>
       <c r="AB153" s="2">
-        <v>41280630.989999995</v>
+        <v>40263269.089999996</v>
       </c>
       <c r="AC153" s="2">
-        <v>51874238.579999991</v>
+        <v>56888023.610000007</v>
       </c>
       <c r="AD153" s="2">
-        <v>2237607.75</v>
+        <v>2387607.3100000005</v>
       </c>
       <c r="AE153" s="2">
-        <v>54393489.959999993</v>
+        <v>54458890.609999992</v>
       </c>
       <c r="AF153" s="2">
-        <v>10581678.640000004</v>
+        <v>10617163.359999999</v>
       </c>
       <c r="AG153" s="2">
-        <v>9688680.9000000004</v>
+        <v>11014803.239999995</v>
       </c>
       <c r="AH153" s="2">
-        <v>33738756.390000001</v>
+        <v>33942565.860000007</v>
       </c>
       <c r="AI153" s="2">
-        <v>27568349.859999999</v>
+        <v>29424859.070000004</v>
       </c>
       <c r="AJ153" s="2">
-        <v>127259955.3499999</v>
+        <v>118269933.63000001</v>
       </c>
       <c r="AK153" s="2">
-        <v>72895473.139999986</v>
+        <v>75940694.850000024</v>
       </c>
       <c r="AL153" s="2">
-        <v>29522021.209999997</v>
+        <v>28616187.050000001</v>
       </c>
       <c r="AM153" s="2">
-        <v>63272177.609999992</v>
+        <v>63930467.219999969</v>
       </c>
       <c r="AN153" s="2">
-        <v>19833410.689999998</v>
+        <v>18926007.639999997</v>
       </c>
       <c r="AO153" s="2">
-        <v>34509671.850000001</v>
+        <v>32303622.080000006</v>
       </c>
       <c r="AP153" s="2">
-        <v>40053846.519999988</v>
+        <v>42263617.759999998</v>
       </c>
       <c r="AQ153" s="2">
-        <v>112107407.55999993</v>
+        <v>109299073.63</v>
       </c>
       <c r="AR153" s="2">
-        <v>79171360.309999943</v>
+        <v>96537925.580000013</v>
       </c>
       <c r="AS153" s="2">
-        <v>4467726.3899999987</v>
+        <v>4583077.4999999991</v>
       </c>
       <c r="AT153" s="2">
-        <v>24761644.629999995</v>
+        <v>22714436.599999994</v>
       </c>
       <c r="AU153" s="2">
-        <v>13874289.429999992</v>
+        <v>13832656.6</v>
       </c>
       <c r="AV153" s="2">
-        <v>33013813.089999989</v>
+        <v>38280539.870000005</v>
       </c>
       <c r="AW153" s="2">
-        <v>30427053.219999999</v>
+        <v>30569412.099999998</v>
       </c>
       <c r="AX153" s="2">
-        <v>23090375.81000001</v>
+        <v>23915484.640000004</v>
       </c>
       <c r="AY153" s="2">
-        <v>21827911.490000002</v>
+        <v>21818853.780000001</v>
       </c>
       <c r="AZ153" s="2">
-        <v>17376409.240000002</v>
+        <v>18584099.620000005</v>
       </c>
       <c r="BA153" s="2">
-        <v>63241071.900000006</v>
+        <v>63293443.429999985</v>
       </c>
       <c r="BB153" s="2">
-        <v>31813109.039999992</v>
+        <v>32755416.020000003</v>
       </c>
       <c r="BC153" s="2">
-        <v>22006173.339999996</v>
+        <v>21362937.66</v>
       </c>
       <c r="BD153" s="2">
-        <v>10655218.819999998</v>
+        <v>10776753.960000001</v>
       </c>
       <c r="BE153" s="2">
-        <v>19353182.450000007</v>
+        <v>22080886.000000004</v>
       </c>
       <c r="BF153" s="2">
-        <v>42155824.329999998</v>
+        <v>44300872.989999987</v>
       </c>
       <c r="BG153" s="2">
-        <v>6393261.2799999975</v>
+        <v>6761051.0600000005</v>
       </c>
       <c r="BH153" s="2">
-        <v>6572213.7799999984</v>
+        <v>6627187.2600000016</v>
       </c>
       <c r="BI153" s="2">
-        <v>10972911.18</v>
+        <v>11531012.370000001</v>
       </c>
       <c r="BJ153" s="2">
-        <v>81246172.119999945</v>
+        <v>80127818.459999964</v>
       </c>
       <c r="BK153" s="2">
-        <v>34083487.969999999</v>
+        <v>33141861.909999996</v>
       </c>
       <c r="BL153" s="2">
-        <v>7223926.1500000004</v>
+        <v>8472720.5400000028</v>
       </c>
       <c r="BM153" s="2">
-        <v>17199739.080000002</v>
+        <v>20181643.389999997</v>
       </c>
       <c r="BN153" s="2">
-        <v>98396081.090000004</v>
+        <v>93401763.129999965</v>
       </c>
       <c r="BO153" s="2">
-        <v>33743353.959999993</v>
+        <v>34402516.609999999</v>
       </c>
       <c r="BP153" s="2">
-        <v>15070884.249999993</v>
+        <v>15925119.350000005</v>
       </c>
       <c r="BQ153" s="2">
-        <v>27342080.440000005</v>
+        <v>27844884.54999999</v>
       </c>
       <c r="BR153" s="2">
-        <v>128383798.60000002</v>
+        <v>127245939.89999998</v>
       </c>
       <c r="BS153" s="2">
-        <v>11104020.560000002</v>
+        <v>11940406.280000001</v>
       </c>
       <c r="BT153" s="2">
-        <v>20273188.489999995</v>
+        <v>20779862.740000002</v>
       </c>
       <c r="BU153" s="2">
-        <v>20200915.279999997</v>
+        <v>20283179.069999993</v>
       </c>
       <c r="BV153" s="2">
-        <v>55036408.019999966</v>
+        <v>54673815.25</v>
       </c>
     </row>
     <row r="154" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A154" s="1" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B154" s="2">
-        <v>620524988.16000056</v>
+        <v>596988114.32000029</v>
       </c>
       <c r="C154" s="2">
-        <v>78029784.959999949</v>
+        <v>75299630.159999996</v>
       </c>
       <c r="D154" s="2">
-        <v>30790522.57</v>
+        <v>31742945.699999996</v>
       </c>
       <c r="E154" s="2">
-        <v>14965920.369999997</v>
+        <v>14751810.079999998</v>
       </c>
       <c r="F154" s="2">
-        <v>22268705.41</v>
+        <v>22801511.280000001</v>
       </c>
       <c r="G154" s="2">
-        <v>6615599.5799999991</v>
+        <v>7248254.830000001</v>
       </c>
       <c r="H154" s="2">
-        <v>14479544.609999999</v>
+        <v>14612381.489999998</v>
       </c>
       <c r="I154" s="2">
-        <v>36625197.250000007</v>
+        <v>36232579.579999998</v>
       </c>
       <c r="J154" s="2">
-        <v>19338013.450000003</v>
+        <v>19317934.740000002</v>
       </c>
       <c r="K154" s="2">
-        <v>84160922.210000008</v>
+        <v>83482488.889999986</v>
       </c>
       <c r="L154" s="2">
-        <v>12743944.459999999</v>
+        <v>12848578.799999999</v>
       </c>
       <c r="M154" s="2">
-        <v>48430945.700000003</v>
+        <v>47787096.229999989</v>
       </c>
       <c r="N154" s="2">
-        <v>6157405.1199999992</v>
+        <v>6709685.4100000001</v>
       </c>
       <c r="O154" s="2">
-        <v>21295217.18</v>
+        <v>21177725.170000002</v>
       </c>
       <c r="P154" s="2">
-        <v>26062504.210000005</v>
+        <v>26543080.829999998</v>
       </c>
       <c r="Q154" s="2">
-        <v>26381947.099999998</v>
+        <v>26099097.289999995</v>
       </c>
       <c r="R154" s="2">
-        <v>8861624.8100000005</v>
+        <v>9487218.9899999984</v>
       </c>
       <c r="S154" s="2">
-        <v>196047694.30000001</v>
+        <v>189827083.09</v>
       </c>
       <c r="T154" s="2">
-        <v>25373854.509999998</v>
+        <v>26987337.840000004</v>
       </c>
       <c r="U154" s="2">
-        <v>11693206.959999999</v>
+        <v>11686758.949999999</v>
       </c>
       <c r="V154" s="2">
-        <v>44353323.890000015</v>
+        <v>43952097.200000018</v>
       </c>
       <c r="W154" s="2">
-        <v>21584657.260000002</v>
+        <v>23149479.659999993</v>
       </c>
       <c r="X154" s="2">
-        <v>35117442.359999999</v>
+        <v>35222851.279999994</v>
       </c>
       <c r="Y154" s="2">
-        <v>10490289.429999998</v>
+        <v>11210788.369999999</v>
       </c>
       <c r="Z154" s="2">
-        <v>43655825.340000004</v>
+        <v>43756540.219999984</v>
       </c>
       <c r="AA154" s="2">
-        <v>49353224.61999999</v>
+        <v>49518065.650000006</v>
       </c>
       <c r="AB154" s="2">
-        <v>38647601.390000008</v>
+        <v>38880313.559999995</v>
       </c>
       <c r="AC154" s="2">
-        <v>48551815.790000014</v>
+        <v>49241676.789999999</v>
       </c>
       <c r="AD154" s="2">
-        <v>1992586.9200000002</v>
+        <v>2167771.44</v>
       </c>
       <c r="AE154" s="2">
-        <v>52764342.729999997</v>
+        <v>51370498.719999999</v>
       </c>
       <c r="AF154" s="2">
-        <v>9957501.9099999983</v>
+        <v>10011334.489999998</v>
       </c>
       <c r="AG154" s="2">
-        <v>9158389.9499999993</v>
+        <v>9405578.379999999</v>
       </c>
       <c r="AH154" s="2">
-        <v>31528278.289999992</v>
+        <v>32269996.040000007</v>
       </c>
       <c r="AI154" s="2">
-        <v>25224594.300000001</v>
+        <v>26398527.079999994</v>
       </c>
       <c r="AJ154" s="2">
-        <v>121346092.60999995</v>
+        <v>117415238.32000001</v>
       </c>
       <c r="AK154" s="2">
-        <v>67864564.049999982</v>
+        <v>67779609.159999996</v>
       </c>
       <c r="AL154" s="2">
-        <v>28052569.789999995</v>
+        <v>27521059.799999997</v>
       </c>
       <c r="AM154" s="2">
-        <v>59976830.410000011</v>
+        <v>59729196.709999979</v>
       </c>
       <c r="AN154" s="2">
-        <v>18846810.18</v>
+        <v>18282200.739999998</v>
       </c>
       <c r="AO154" s="2">
-        <v>33065385.129999999</v>
+        <v>33014577.029999994</v>
       </c>
       <c r="AP154" s="2">
-        <v>37689982.289999992</v>
+        <v>37483166.280000001</v>
       </c>
       <c r="AQ154" s="2">
-        <v>106330663.29999995</v>
+        <v>105045455.53999996</v>
       </c>
       <c r="AR154" s="2">
-        <v>73037585.899999991</v>
+        <v>76990495.189999983</v>
       </c>
       <c r="AS154" s="2">
-        <v>3987501.7500000005</v>
+        <v>4225439.05</v>
       </c>
       <c r="AT154" s="2">
-        <v>23214697.759999994</v>
+        <v>21858810.869999997</v>
       </c>
       <c r="AU154" s="2">
-        <v>12561128.659999996</v>
+        <v>13405584.220000001</v>
       </c>
       <c r="AV154" s="2">
-        <v>30623149.489999998</v>
+        <v>31497931.649999991</v>
       </c>
       <c r="AW154" s="2">
-        <v>26982715.669999994</v>
+        <v>27636510.52</v>
       </c>
       <c r="AX154" s="2">
-        <v>21103795.23</v>
+        <v>22040065.469999999</v>
       </c>
       <c r="AY154" s="2">
-        <v>20641514.989999998</v>
+        <v>20703683.190000005</v>
       </c>
       <c r="AZ154" s="2">
-        <v>15907375.6</v>
+        <v>16708815.289999997</v>
       </c>
       <c r="BA154" s="2">
-        <v>60287444.099999994</v>
+        <v>59772053.390000001</v>
       </c>
       <c r="BB154" s="2">
-        <v>30544755.48</v>
+        <v>30211200.609999999</v>
       </c>
       <c r="BC154" s="2">
-        <v>20720071.400000002</v>
+        <v>20814561.499999996</v>
       </c>
       <c r="BD154" s="2">
-        <v>9573858.0999999996</v>
+        <v>9738652.5399999991</v>
       </c>
       <c r="BE154" s="2">
-        <v>17779400.129999999</v>
+        <v>19039936.529999997</v>
       </c>
       <c r="BF154" s="2">
-        <v>39460501.79999999</v>
+        <v>39941422.359999992</v>
       </c>
       <c r="BG154" s="2">
-        <v>5548712.7600000007</v>
+        <v>6112592.959999999</v>
       </c>
       <c r="BH154" s="2">
-        <v>5797621.7400000002</v>
+        <v>6126959.4299999997</v>
       </c>
       <c r="BI154" s="2">
-        <v>10075077.709999999</v>
+        <v>10309910.099999998</v>
       </c>
       <c r="BJ154" s="2">
-        <v>79223307.279999971</v>
+        <v>75426068.510000005</v>
       </c>
       <c r="BK154" s="2">
-        <v>32637249.519999996</v>
+        <v>32252714.24000001</v>
       </c>
       <c r="BL154" s="2">
-        <v>6642575.9299999988</v>
+        <v>7035392.1500000004</v>
       </c>
       <c r="BM154" s="2">
-        <v>16775329.829999998</v>
+        <v>17041853.249999996</v>
       </c>
       <c r="BN154" s="2">
-        <v>95466530.120000005</v>
+        <v>91897606.219999969</v>
       </c>
       <c r="BO154" s="2">
-        <v>30858703.050000008</v>
+        <v>32311647.690000013</v>
       </c>
       <c r="BP154" s="2">
-        <v>13601401.360000003</v>
+        <v>14083322.84</v>
       </c>
       <c r="BQ154" s="2">
-        <v>24676118.43</v>
+        <v>25988070.680000011</v>
       </c>
       <c r="BR154" s="2">
-        <v>125765203.39999998</v>
+        <v>119314103.54999998</v>
       </c>
       <c r="BS154" s="2">
-        <v>10055999.559999999</v>
+        <v>10580300.430000003</v>
       </c>
       <c r="BT154" s="2">
-        <v>19131177.459999997</v>
+        <v>18853036.509999998</v>
       </c>
       <c r="BU154" s="2">
-        <v>18431334.609999996</v>
+        <v>19277368.330000002</v>
       </c>
       <c r="BV154" s="2">
-        <v>53274928.159999996</v>
+        <v>51962797.219999969</v>
       </c>
     </row>
     <row r="155" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A155" s="1" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B155" s="2">
-        <v>725538065.5400002</v>
+        <v>636153027.43000031</v>
       </c>
       <c r="C155" s="2">
-        <v>89879735.289999977</v>
+        <v>81501124.049999923</v>
       </c>
       <c r="D155" s="2">
-        <v>37197534.200000018</v>
+        <v>33345869.899999999</v>
       </c>
       <c r="E155" s="2">
-        <v>17212008.600000001</v>
+        <v>15845829.419999996</v>
       </c>
       <c r="F155" s="2">
-        <v>27568124.149999999</v>
+        <v>23631913.830000002</v>
       </c>
       <c r="G155" s="2">
-        <v>7494973.8099999987</v>
+        <v>7381242.5199999977</v>
       </c>
       <c r="H155" s="2">
-        <v>17155892.660000004</v>
+        <v>15560847.379999999</v>
       </c>
       <c r="I155" s="2">
-        <v>43131516.619999997</v>
+        <v>38527650.909999996</v>
       </c>
       <c r="J155" s="2">
-        <v>23580428.609999992</v>
+        <v>20384648.279999997</v>
       </c>
       <c r="K155" s="2">
-        <v>95559911.73999998</v>
+        <v>88054676.569999978</v>
       </c>
       <c r="L155" s="2">
-        <v>14929287.199999997</v>
+        <v>13916087.480000004</v>
       </c>
       <c r="M155" s="2">
-        <v>55072750.279999971</v>
+        <v>50718944.719999984</v>
       </c>
       <c r="N155" s="2">
-        <v>7271045.6500000004</v>
+        <v>6985668.3199999994</v>
       </c>
       <c r="O155" s="2">
-        <v>23997810.50999999</v>
+        <v>22343375.989999995</v>
       </c>
       <c r="P155" s="2">
-        <v>31952486.060000006</v>
+        <v>27918484.699999996</v>
       </c>
       <c r="Q155" s="2">
-        <v>29692399.680000003</v>
+        <v>27896702.480000004</v>
       </c>
       <c r="R155" s="2">
-        <v>8584269.8499999996</v>
+        <v>9791717.7499999963</v>
       </c>
       <c r="S155" s="2">
-        <v>228254362.71000007</v>
+        <v>202162780.06000006</v>
       </c>
       <c r="T155" s="2">
-        <v>29802823.04999999</v>
+        <v>27573131.080000013</v>
       </c>
       <c r="U155" s="2">
-        <v>13221123.889999999</v>
+        <v>12265350.770000001</v>
       </c>
       <c r="V155" s="2">
-        <v>51386694.969999984</v>
+        <v>47020543.079999998</v>
       </c>
       <c r="W155" s="2">
-        <v>24438410.710000001</v>
+        <v>24699038.189999998</v>
       </c>
       <c r="X155" s="2">
-        <v>41783940.130000025</v>
+        <v>37735826.540000007</v>
       </c>
       <c r="Y155" s="2">
-        <v>12227830.610000001</v>
+        <v>11489990.030000001</v>
       </c>
       <c r="Z155" s="2">
-        <v>58309380.88000001</v>
+        <v>45491139.01000002</v>
       </c>
       <c r="AA155" s="2">
-        <v>58115905.540000007</v>
+        <v>52893988.379999965</v>
       </c>
       <c r="AB155" s="2">
-        <v>42876012.720000014</v>
+        <v>41280630.989999995</v>
       </c>
       <c r="AC155" s="2">
-        <v>58490668.030000016</v>
+        <v>51874238.579999983</v>
       </c>
       <c r="AD155" s="2">
-        <v>2454238.11</v>
+        <v>2237607.75</v>
       </c>
       <c r="AE155" s="2">
-        <v>61722807.760000013</v>
+        <v>54393489.959999993</v>
       </c>
       <c r="AF155" s="2">
-        <v>11342819.330000002</v>
+        <v>10581678.640000004</v>
       </c>
       <c r="AG155" s="2">
-        <v>10935840.000000002</v>
+        <v>9685811.5500000007</v>
       </c>
       <c r="AH155" s="2">
-        <v>35118710.709999993</v>
+        <v>33738756.390000001</v>
       </c>
       <c r="AI155" s="2">
-        <v>31882157.729999997</v>
+        <v>27568349.859999999</v>
       </c>
       <c r="AJ155" s="2">
-        <v>137976228.11999997</v>
+        <v>127259955.34999993</v>
       </c>
       <c r="AK155" s="2">
-        <v>79458420.120000005</v>
+        <v>72895473.139999986</v>
       </c>
       <c r="AL155" s="2">
-        <v>33623042.189999998</v>
+        <v>29522021.209999997</v>
       </c>
       <c r="AM155" s="2">
-        <v>69250675.589999989</v>
+        <v>63272177.609999992</v>
       </c>
       <c r="AN155" s="2">
-        <v>21541474.589999996</v>
+        <v>19833410.689999998</v>
       </c>
       <c r="AO155" s="2">
-        <v>35775664.93</v>
+        <v>34509671.850000001</v>
       </c>
       <c r="AP155" s="2">
-        <v>42513752.479999997</v>
+        <v>40053846.519999988</v>
       </c>
       <c r="AQ155" s="2">
-        <v>124916970.94000007</v>
+        <v>112107407.55999993</v>
       </c>
       <c r="AR155" s="2">
-        <v>93469463.390000001</v>
+        <v>79171360.309999943</v>
       </c>
       <c r="AS155" s="2">
-        <v>5071353.6400000006</v>
+        <v>4467726.3899999987</v>
       </c>
       <c r="AT155" s="2">
-        <v>26106392.129999995</v>
+        <v>24761644.629999995</v>
       </c>
       <c r="AU155" s="2">
-        <v>15176047.629999995</v>
+        <v>13874289.429999994</v>
       </c>
       <c r="AV155" s="2">
-        <v>35097773.780000001</v>
+        <v>33013813.089999989</v>
       </c>
       <c r="AW155" s="2">
-        <v>32709093.360000014</v>
+        <v>30427053.219999999</v>
       </c>
       <c r="AX155" s="2">
-        <v>24813134.009999994</v>
+        <v>23090375.810000002</v>
       </c>
       <c r="AY155" s="2">
-        <v>23658972.160000004</v>
+        <v>21827911.490000006</v>
       </c>
       <c r="AZ155" s="2">
-        <v>19080236.380000003</v>
+        <v>17376409.240000002</v>
       </c>
       <c r="BA155" s="2">
-        <v>66073977.679999977</v>
+        <v>63241071.900000006</v>
       </c>
       <c r="BB155" s="2">
-        <v>34354919.770000003</v>
+        <v>31813109.039999992</v>
       </c>
       <c r="BC155" s="2">
-        <v>24401869.119999994</v>
+        <v>22006173.339999996</v>
       </c>
       <c r="BD155" s="2">
-        <v>11490955.809999999</v>
+        <v>10655218.819999998</v>
       </c>
       <c r="BE155" s="2">
-        <v>21816867.909999996</v>
+        <v>19353182.450000007</v>
       </c>
       <c r="BF155" s="2">
-        <v>47737596.069999993</v>
+        <v>42155824.329999998</v>
       </c>
       <c r="BG155" s="2">
-        <v>6391394.1499999966</v>
+        <v>6393261.2799999993</v>
       </c>
       <c r="BH155" s="2">
-        <v>7021969.4300000016</v>
+        <v>6572213.7799999984</v>
       </c>
       <c r="BI155" s="2">
-        <v>12436044.710000001</v>
+        <v>10972911.18</v>
       </c>
       <c r="BJ155" s="2">
-        <v>90112369.869999945</v>
+        <v>81246172.119999945</v>
       </c>
       <c r="BK155" s="2">
-        <v>37832889.840000011</v>
+        <v>34083487.969999984</v>
       </c>
       <c r="BL155" s="2">
-        <v>6949987.4900000002</v>
+        <v>7223926.1500000004</v>
       </c>
       <c r="BM155" s="2">
-        <v>21435516.549999993</v>
+        <v>17199739.080000002</v>
       </c>
       <c r="BN155" s="2">
-        <v>108955773.03000003</v>
+        <v>98396081.090000004</v>
       </c>
       <c r="BO155" s="2">
-        <v>37265632.18999999</v>
+        <v>33743353.959999993</v>
       </c>
       <c r="BP155" s="2">
-        <v>16216544.509999998</v>
+        <v>15070884.249999993</v>
       </c>
       <c r="BQ155" s="2">
-        <v>29984141.079999994</v>
+        <v>27342080.440000005</v>
       </c>
       <c r="BR155" s="2">
-        <v>143941444.27999991</v>
+        <v>128383798.60000002</v>
       </c>
       <c r="BS155" s="2">
-        <v>11398924.26</v>
+        <v>11105455.760000004</v>
       </c>
       <c r="BT155" s="2">
-        <v>22269787.870000005</v>
+        <v>20273188.489999995</v>
       </c>
       <c r="BU155" s="2">
-        <v>21023341.240000002</v>
+        <v>20200915.280000001</v>
       </c>
       <c r="BV155" s="2">
-        <v>61247943.349999987</v>
+        <v>55036408.019999981</v>
       </c>
     </row>
     <row r="156" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A156" s="1" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B156" s="2">
-        <v>530621192.5400002</v>
+        <v>620524988.16000056</v>
       </c>
       <c r="C156" s="2">
-        <v>70290984.619999975</v>
+        <v>78029784.959999979</v>
       </c>
       <c r="D156" s="2">
-        <v>27579075.470000006</v>
+        <v>30791581.420000002</v>
       </c>
       <c r="E156" s="2">
-        <v>13073807.52</v>
+        <v>14965920.369999995</v>
       </c>
       <c r="F156" s="2">
-        <v>23628692.93</v>
+        <v>22268705.409999996</v>
       </c>
       <c r="G156" s="2">
-        <v>5818363.5999999987</v>
+        <v>6615599.5799999991</v>
       </c>
       <c r="H156" s="2">
-        <v>12497849.779999997</v>
+        <v>14479544.609999999</v>
       </c>
       <c r="I156" s="2">
-        <v>32676015.780000009</v>
+        <v>36625197.250000007</v>
       </c>
       <c r="J156" s="2">
-        <v>19345577.290000007</v>
+        <v>19338013.449999999</v>
       </c>
       <c r="K156" s="2">
-        <v>70332767.539999992</v>
+        <v>84160922.210000038</v>
       </c>
       <c r="L156" s="2">
-        <v>11177518.050000001</v>
+        <v>12743944.459999997</v>
       </c>
       <c r="M156" s="2">
-        <v>41619353.690000005</v>
+        <v>48430945.699999996</v>
       </c>
       <c r="N156" s="2">
-        <v>5713376.71</v>
+        <v>6157405.1199999992</v>
       </c>
       <c r="O156" s="2">
-        <v>18455177.099999998</v>
+        <v>21295217.179999996</v>
       </c>
       <c r="P156" s="2">
-        <v>23470251.349999998</v>
+        <v>26062504.210000005</v>
       </c>
       <c r="Q156" s="2">
-        <v>23383756.559999999</v>
+        <v>26381947.099999994</v>
       </c>
       <c r="R156" s="2">
-        <v>7201937.8499999987</v>
+        <v>8861624.8099999987</v>
       </c>
       <c r="S156" s="2">
-        <v>169395026.54000005</v>
+        <v>196047694.30000004</v>
       </c>
       <c r="T156" s="2">
-        <v>23844050.549999997</v>
+        <v>25373854.510000005</v>
       </c>
       <c r="U156" s="2">
-        <v>10398869.439999999</v>
+        <v>11693206.959999997</v>
       </c>
       <c r="V156" s="2">
-        <v>37910957.649999991</v>
+        <v>44353323.890000001</v>
       </c>
       <c r="W156" s="2">
-        <v>19331456.849999994</v>
+        <v>21584657.259999994</v>
       </c>
       <c r="X156" s="2">
-        <v>29740229.279999994</v>
+        <v>35117442.359999999</v>
       </c>
       <c r="Y156" s="2">
-        <v>9813281.8300000001</v>
+        <v>10490289.430000002</v>
       </c>
       <c r="Z156" s="2">
-        <v>54683641.710000008</v>
+        <v>43655825.340000026</v>
       </c>
       <c r="AA156" s="2">
-        <v>43567859.030000024</v>
+        <v>49353224.619999975</v>
       </c>
       <c r="AB156" s="2">
-        <v>33894379.709999993</v>
+        <v>38647601.390000015</v>
       </c>
       <c r="AC156" s="2">
-        <v>42624494.699999973</v>
+        <v>48551815.790000007</v>
       </c>
       <c r="AD156" s="2">
-        <v>1965515.2499999995</v>
+        <v>1992586.9200000002</v>
       </c>
       <c r="AE156" s="2">
-        <v>48398431.659999996</v>
+        <v>52764342.729999989</v>
       </c>
       <c r="AF156" s="2">
-        <v>8632527.3800000008</v>
+        <v>9957501.910000002</v>
       </c>
       <c r="AG156" s="2">
-        <v>8655145.4900000039</v>
+        <v>9154305.0999999959</v>
       </c>
       <c r="AH156" s="2">
-        <v>27504755.959999997</v>
+        <v>31528278.289999999</v>
       </c>
       <c r="AI156" s="2">
-        <v>24661507.940000005</v>
+        <v>25224594.29999999</v>
       </c>
       <c r="AJ156" s="2">
-        <v>105888415.19999999</v>
+        <v>121346092.60999992</v>
       </c>
       <c r="AK156" s="2">
-        <v>58771224.140000015</v>
+        <v>67864564.050000012</v>
       </c>
       <c r="AL156" s="2">
-        <v>25047838.769999996</v>
+        <v>28052569.789999995</v>
       </c>
       <c r="AM156" s="2">
-        <v>52205414.49000001</v>
+        <v>59976830.409999989</v>
       </c>
       <c r="AN156" s="2">
-        <v>15935525.120000003</v>
+        <v>18846810.18</v>
       </c>
       <c r="AO156" s="2">
-        <v>28350762.339999996</v>
+        <v>33065385.129999988</v>
       </c>
       <c r="AP156" s="2">
-        <v>31048753.239999998</v>
+        <v>37689982.290000007</v>
       </c>
       <c r="AQ156" s="2">
-        <v>92484696.809999973</v>
+        <v>106330663.29999992</v>
       </c>
       <c r="AR156" s="2">
-        <v>81988915.969999984</v>
+        <v>73037585.899999991</v>
       </c>
       <c r="AS156" s="2">
-        <v>4130525.33</v>
+        <v>3987501.75</v>
       </c>
       <c r="AT156" s="2">
-        <v>19258627.339999996</v>
+        <v>23214697.759999998</v>
       </c>
       <c r="AU156" s="2">
-        <v>11299540.670000004</v>
+        <v>12561128.659999998</v>
       </c>
       <c r="AV156" s="2">
-        <v>29234312.59</v>
+        <v>30623149.489999995</v>
       </c>
       <c r="AW156" s="2">
-        <v>24092480.050000001</v>
+        <v>26982715.669999991</v>
       </c>
       <c r="AX156" s="2">
-        <v>19166219.499999996</v>
+        <v>21103795.230000004</v>
       </c>
       <c r="AY156" s="2">
-        <v>18060049.569999997</v>
+        <v>20641514.990000002</v>
       </c>
       <c r="AZ156" s="2">
-        <v>15287649.109999999</v>
+        <v>15907375.599999998</v>
       </c>
       <c r="BA156" s="2">
-        <v>52600285.920000017</v>
+        <v>60287444.099999994</v>
       </c>
       <c r="BB156" s="2">
-        <v>26709400.82</v>
+        <v>30544755.479999989</v>
       </c>
       <c r="BC156" s="2">
-        <v>17699492.169999998</v>
+        <v>20720071.399999999</v>
       </c>
       <c r="BD156" s="2">
-        <v>8840003.5399999991</v>
+        <v>9573858.0999999978</v>
       </c>
       <c r="BE156" s="2">
-        <v>16639723.080000004</v>
+        <v>17779400.129999999</v>
       </c>
       <c r="BF156" s="2">
-        <v>34909330.670000002</v>
+        <v>39460501.79999999</v>
       </c>
       <c r="BG156" s="2">
-        <v>4923199.2</v>
+        <v>5548712.7599999998</v>
       </c>
       <c r="BH156" s="2">
-        <v>5360388.99</v>
+        <v>5797621.7399999984</v>
       </c>
       <c r="BI156" s="2">
-        <v>9388448.9299999978</v>
+        <v>10075077.709999997</v>
       </c>
       <c r="BJ156" s="2">
-        <v>67314863.469999999</v>
+        <v>79223307.279999942</v>
       </c>
       <c r="BK156" s="2">
-        <v>28015443.589999996</v>
+        <v>32637249.519999996</v>
       </c>
       <c r="BL156" s="2">
-        <v>5960056.0899999999</v>
+        <v>6642575.9300000006</v>
       </c>
       <c r="BM156" s="2">
-        <v>17230079.330000002</v>
+        <v>16775329.830000002</v>
       </c>
       <c r="BN156" s="2">
-        <v>82046516.709999993</v>
+        <v>95466530.120000005</v>
       </c>
       <c r="BO156" s="2">
-        <v>27900424.439999998</v>
+        <v>30858703.050000004</v>
       </c>
       <c r="BP156" s="2">
-        <v>12070630.609999994</v>
+        <v>13601401.359999999</v>
       </c>
       <c r="BQ156" s="2">
-        <v>22499400.479999997</v>
+        <v>24676118.430000003</v>
       </c>
       <c r="BR156" s="2">
-        <v>107456103.60999992</v>
+        <v>125765203.39999995</v>
       </c>
       <c r="BS156" s="2">
-        <v>9416306.5600000024</v>
+        <v>10059025.559999999</v>
       </c>
       <c r="BT156" s="2">
-        <v>18310010.590000004</v>
+        <v>19131177.459999997</v>
       </c>
       <c r="BU156" s="2">
-        <v>16118342.530000007</v>
+        <v>18431334.609999999</v>
       </c>
       <c r="BV156" s="2">
-        <v>45685810.539999999</v>
+        <v>53274928.159999996</v>
       </c>
     </row>
     <row r="157" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A157" s="1" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B157" s="2">
-        <v>508385692.40000021</v>
+        <v>725538065.5400002</v>
       </c>
       <c r="C157" s="2">
-        <v>67165477.649999976</v>
+        <v>89879735.289999977</v>
       </c>
       <c r="D157" s="2">
-        <v>26092606.750000004</v>
+        <v>37199080.300000027</v>
       </c>
       <c r="E157" s="2">
-        <v>12898848.279999999</v>
+        <v>17212008.600000001</v>
       </c>
       <c r="F157" s="2">
-        <v>22531643.499999996</v>
+        <v>27568124.149999999</v>
       </c>
       <c r="G157" s="2">
-        <v>5684624.580000001</v>
+        <v>7494973.8099999987</v>
       </c>
       <c r="H157" s="2">
-        <v>12279539.009999998</v>
+        <v>17155892.660000004</v>
       </c>
       <c r="I157" s="2">
-        <v>31480706.520000003</v>
+        <v>43131516.619999997</v>
       </c>
       <c r="J157" s="2">
-        <v>18563082.140000001</v>
+        <v>23580428.609999992</v>
       </c>
       <c r="K157" s="2">
-        <v>71111732.340000018</v>
+        <v>95559911.73999998</v>
       </c>
       <c r="L157" s="2">
-        <v>10867461.309999999</v>
+        <v>14929287.199999997</v>
       </c>
       <c r="M157" s="2">
-        <v>40886616.640000001</v>
+        <v>55072750.279999971</v>
       </c>
       <c r="N157" s="2">
-        <v>5569627.879999999</v>
+        <v>7271045.6500000004</v>
       </c>
       <c r="O157" s="2">
-        <v>18281213.330000002</v>
+        <v>23997810.50999999</v>
       </c>
       <c r="P157" s="2">
-        <v>22641094</v>
+        <v>31952486.060000006</v>
       </c>
       <c r="Q157" s="2">
-        <v>22814299.349999994</v>
+        <v>29692399.680000003</v>
       </c>
       <c r="R157" s="2">
-        <v>7476171.96</v>
+        <v>8584269.8499999996</v>
       </c>
       <c r="S157" s="2">
-        <v>165518515.91000003</v>
+        <v>228254362.71000007</v>
       </c>
       <c r="T157" s="2">
-        <v>23434360.43999999</v>
+        <v>29802823.04999999</v>
       </c>
       <c r="U157" s="2">
-        <v>10005360.34</v>
+        <v>13221123.889999999</v>
       </c>
       <c r="V157" s="2">
-        <v>38319133.649999991</v>
+        <v>51386694.969999999</v>
       </c>
       <c r="W157" s="2">
-        <v>19109576.899999995</v>
+        <v>24438410.710000001</v>
       </c>
       <c r="X157" s="2">
-        <v>29472399.130000003</v>
+        <v>41783940.130000025</v>
       </c>
       <c r="Y157" s="2">
-        <v>9381653.0800000001</v>
+        <v>12227830.610000001</v>
       </c>
       <c r="Z157" s="2">
-        <v>54030643.889999986</v>
+        <v>58309380.88000001</v>
       </c>
       <c r="AA157" s="2">
-        <v>42106800.880000025</v>
+        <v>58115905.539999992</v>
       </c>
       <c r="AB157" s="2">
-        <v>33206870.07</v>
+        <v>42876012.720000014</v>
       </c>
       <c r="AC157" s="2">
-        <v>42407401.99000001</v>
+        <v>58490668.030000024</v>
       </c>
       <c r="AD157" s="2">
-        <v>1846099.33</v>
+        <v>2454238.11</v>
       </c>
       <c r="AE157" s="2">
-        <v>46488925.799999982</v>
+        <v>61722807.760000013</v>
       </c>
       <c r="AF157" s="2">
-        <v>8513022.1199999992</v>
+        <v>11342819.330000002</v>
       </c>
       <c r="AG157" s="2">
-        <v>8200208.2599999988</v>
+        <v>10913996.149999999</v>
       </c>
       <c r="AH157" s="2">
-        <v>27121344.610000003</v>
+        <v>35118710.709999993</v>
       </c>
       <c r="AI157" s="2">
-        <v>23832913.440000001</v>
+        <v>31882157.729999997</v>
       </c>
       <c r="AJ157" s="2">
-        <v>101294023.59999996</v>
+        <v>137976228.12</v>
       </c>
       <c r="AK157" s="2">
-        <v>58507365.269999988</v>
+        <v>79458420.119999975</v>
       </c>
       <c r="AL157" s="2">
-        <v>24352493.899999999</v>
+        <v>33623042.189999998</v>
       </c>
       <c r="AM157" s="2">
-        <v>50565766.679999985</v>
+        <v>69250675.589999989</v>
       </c>
       <c r="AN157" s="2">
-        <v>15706712.93</v>
+        <v>21541474.589999996</v>
       </c>
       <c r="AO157" s="2">
-        <v>27206423.270000011</v>
+        <v>35775664.93</v>
       </c>
       <c r="AP157" s="2">
-        <v>30884043.880000006</v>
+        <v>42513752.479999997</v>
       </c>
       <c r="AQ157" s="2">
-        <v>89041135.049999952</v>
+        <v>124916970.94000007</v>
       </c>
       <c r="AR157" s="2">
-        <v>78209827.920000032</v>
+        <v>93469463.390000001</v>
       </c>
       <c r="AS157" s="2">
-        <v>3983020.0900000008</v>
+        <v>5071353.6400000006</v>
       </c>
       <c r="AT157" s="2">
-        <v>19085390.649999999</v>
+        <v>26106392.129999995</v>
       </c>
       <c r="AU157" s="2">
-        <v>11012701.369999997</v>
+        <v>15176047.629999995</v>
       </c>
       <c r="AV157" s="2">
-        <v>29214090.299999997</v>
+        <v>35097773.780000001</v>
       </c>
       <c r="AW157" s="2">
-        <v>23386820.32</v>
+        <v>32709093.360000014</v>
       </c>
       <c r="AX157" s="2">
-        <v>18653166.829999998</v>
+        <v>24813134.009999994</v>
       </c>
       <c r="AY157" s="2">
-        <v>17895431.199999999</v>
+        <v>23658972.160000004</v>
       </c>
       <c r="AZ157" s="2">
-        <v>14629545.109999999</v>
+        <v>19080236.380000003</v>
       </c>
       <c r="BA157" s="2">
-        <v>51517274.930000015</v>
+        <v>66073977.679999977</v>
       </c>
       <c r="BB157" s="2">
-        <v>25864645.780000009</v>
+        <v>34354919.770000003</v>
       </c>
       <c r="BC157" s="2">
-        <v>17441620.989999998</v>
+        <v>24401869.119999994</v>
       </c>
       <c r="BD157" s="2">
-        <v>8493773.4500000011</v>
+        <v>11490955.809999999</v>
       </c>
       <c r="BE157" s="2">
-        <v>15582985.989999998</v>
+        <v>21816867.909999996</v>
       </c>
       <c r="BF157" s="2">
-        <v>33607900.040000007</v>
+        <v>47737596.069999985</v>
       </c>
       <c r="BG157" s="2">
-        <v>4825589.0599999996</v>
+        <v>6391394.1499999966</v>
       </c>
       <c r="BH157" s="2">
-        <v>5160632.0800000019</v>
+        <v>7021969.4300000016</v>
       </c>
       <c r="BI157" s="2">
-        <v>8970443.9599999972</v>
+        <v>12436044.710000001</v>
       </c>
       <c r="BJ157" s="2">
-        <v>65175687</v>
+        <v>90112369.869999945</v>
       </c>
       <c r="BK157" s="2">
-        <v>27444226.649999999</v>
+        <v>37832889.840000011</v>
       </c>
       <c r="BL157" s="2">
-        <v>5959190.5800000001</v>
+        <v>6949987.4900000002</v>
       </c>
       <c r="BM157" s="2">
-        <v>17712751.18</v>
+        <v>21435516.549999993</v>
       </c>
       <c r="BN157" s="2">
-        <v>79487392.5</v>
+        <v>108955773.03000003</v>
       </c>
       <c r="BO157" s="2">
-        <v>27341767.310000006</v>
+        <v>37265632.189999998</v>
       </c>
       <c r="BP157" s="2">
-        <v>11905149.300000001</v>
+        <v>16216544.509999998</v>
       </c>
       <c r="BQ157" s="2">
-        <v>21903415.930000003</v>
+        <v>29984141.079999994</v>
       </c>
       <c r="BR157" s="2">
-        <v>103082907.57999998</v>
+        <v>143941444.27999991</v>
       </c>
       <c r="BS157" s="2">
-        <v>9220899.8100000005</v>
+        <v>11419222.009999998</v>
       </c>
       <c r="BT157" s="2">
-        <v>17508910.93</v>
+        <v>22269787.870000001</v>
       </c>
       <c r="BU157" s="2">
-        <v>15872323.420000002</v>
+        <v>21023341.240000002</v>
       </c>
       <c r="BV157" s="2">
-        <v>44818776.449999988</v>
+        <v>61247943.349999994</v>
       </c>
     </row>
     <row r="158" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A158" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B158" s="2">
-        <v>623911399.98000062</v>
+        <v>530621192.5400002</v>
       </c>
       <c r="C158" s="2">
-        <v>77600874.759999946</v>
+        <v>70290984.61999999</v>
       </c>
       <c r="D158" s="2">
-        <v>31753106.450000003</v>
+        <v>27580409.07</v>
       </c>
       <c r="E158" s="2">
-        <v>16630528.759999992</v>
+        <v>13073807.520000001</v>
       </c>
       <c r="F158" s="2">
-        <v>23905426.659999996</v>
+        <v>23628692.929999992</v>
       </c>
       <c r="G158" s="2">
-        <v>6989205.6300000018</v>
+        <v>5818363.5999999996</v>
       </c>
       <c r="H158" s="2">
-        <v>15486685.149999995</v>
+        <v>12497849.779999997</v>
       </c>
       <c r="I158" s="2">
-        <v>37810746.980000004</v>
+        <v>32676015.780000005</v>
       </c>
       <c r="J158" s="2">
-        <v>20968485.179999996</v>
+        <v>19345577.290000003</v>
       </c>
       <c r="K158" s="2">
-        <v>89201386.179999992</v>
+        <v>70332767.540000007</v>
       </c>
       <c r="L158" s="2">
-        <v>13466842.330000004</v>
+        <v>11177518.050000001</v>
       </c>
       <c r="M158" s="2">
-        <v>50812108.739999995</v>
+        <v>41619353.690000013</v>
       </c>
       <c r="N158" s="2">
-        <v>6931598.4000000013</v>
+        <v>5713376.71</v>
       </c>
       <c r="O158" s="2">
-        <v>22520101.560000006</v>
+        <v>18455177.099999994</v>
       </c>
       <c r="P158" s="2">
-        <v>28289310</v>
+        <v>23470251.350000001</v>
       </c>
       <c r="Q158" s="2">
-        <v>28165946.210000008</v>
+        <v>23383756.560000006</v>
       </c>
       <c r="R158" s="2">
-        <v>9393871.1999999955</v>
+        <v>7201937.8499999987</v>
       </c>
       <c r="S158" s="2">
-        <v>200473139.67000002</v>
+        <v>169395026.54000005</v>
       </c>
       <c r="T158" s="2">
-        <v>26693881.059999987</v>
+        <v>23844050.549999997</v>
       </c>
       <c r="U158" s="2">
-        <v>12251802.300000001</v>
+        <v>10398869.439999998</v>
       </c>
       <c r="V158" s="2">
-        <v>46619393.480000019</v>
+        <v>37910957.650000006</v>
       </c>
       <c r="W158" s="2">
-        <v>24045480.460000008</v>
+        <v>19331456.850000001</v>
       </c>
       <c r="X158" s="2">
-        <v>36396509.319999985</v>
+        <v>29740229.279999994</v>
       </c>
       <c r="Y158" s="2">
-        <v>11221703.899999997</v>
+        <v>9813281.8299999982</v>
       </c>
       <c r="Z158" s="2">
-        <v>48316074.250000015</v>
+        <v>54683641.710000008</v>
       </c>
       <c r="AA158" s="2">
-        <v>53089600.919999994</v>
+        <v>43567859.029999994</v>
       </c>
       <c r="AB158" s="2">
-        <v>41812859.359999999</v>
+        <v>33894379.710000001</v>
       </c>
       <c r="AC158" s="2">
-        <v>52542916.270000003</v>
+        <v>42624494.699999988</v>
       </c>
       <c r="AD158" s="2">
-        <v>2263087.2600000007</v>
+        <v>1965515.25</v>
       </c>
       <c r="AE158" s="2">
-        <v>54545956.449999988</v>
+        <v>48398431.659999996</v>
       </c>
       <c r="AF158" s="2">
-        <v>10665537.399999999</v>
+        <v>8632527.379999999</v>
       </c>
       <c r="AG158" s="2">
-        <v>9961185.9399999939</v>
+        <v>8647768.0600000024</v>
       </c>
       <c r="AH158" s="2">
-        <v>33807531.79999999</v>
+        <v>27504755.960000005</v>
       </c>
       <c r="AI158" s="2">
-        <v>27796387.389999993</v>
+        <v>24661507.939999998</v>
       </c>
       <c r="AJ158" s="2">
-        <v>125871438.73999991</v>
+        <v>105888415.19999999</v>
       </c>
       <c r="AK158" s="2">
-        <v>72024692.040000021</v>
+        <v>58771224.140000001</v>
       </c>
       <c r="AL158" s="2">
-        <v>29907937.860000007</v>
+        <v>25047838.769999996</v>
       </c>
       <c r="AM158" s="2">
-        <v>62846549.049999997</v>
+        <v>52205414.489999995</v>
       </c>
       <c r="AN158" s="2">
-        <v>19953403.259999994</v>
+        <v>15935525.120000001</v>
       </c>
       <c r="AO158" s="2">
-        <v>34171023.340000004</v>
+        <v>28350762.339999996</v>
       </c>
       <c r="AP158" s="2">
-        <v>39490810.129999995</v>
+        <v>31048753.240000002</v>
       </c>
       <c r="AQ158" s="2">
-        <v>109209846.24999999</v>
+        <v>92484696.810000002</v>
       </c>
       <c r="AR158" s="2">
-        <v>74030381.239999995</v>
+        <v>81988915.969999984</v>
       </c>
       <c r="AS158" s="2">
-        <v>4820965.5300000012</v>
+        <v>4130525.3299999996</v>
       </c>
       <c r="AT158" s="2">
-        <v>24080976.529999994</v>
+        <v>19258627.340000004</v>
       </c>
       <c r="AU158" s="2">
-        <v>13557919.769999996</v>
+        <v>11299540.669999998</v>
       </c>
       <c r="AV158" s="2">
-        <v>32086376.690000005</v>
+        <v>29234312.590000004</v>
       </c>
       <c r="AW158" s="2">
-        <v>29001297.420000013</v>
+        <v>24092480.049999997</v>
       </c>
       <c r="AX158" s="2">
-        <v>22661991.759999998</v>
+        <v>19166219.499999993</v>
       </c>
       <c r="AY158" s="2">
-        <v>21994262.019999996</v>
+        <v>18060049.570000004</v>
       </c>
       <c r="AZ158" s="2">
-        <v>17451849.620000001</v>
+        <v>15287649.109999999</v>
       </c>
       <c r="BA158" s="2">
-        <v>66115604.769999988</v>
+        <v>52600285.920000002</v>
       </c>
       <c r="BB158" s="2">
-        <v>33320657.959999993</v>
+        <v>26709400.82</v>
       </c>
       <c r="BC158" s="2">
-        <v>21651040.849999998</v>
+        <v>17699492.170000002</v>
       </c>
       <c r="BD158" s="2">
-        <v>10675252.560000002</v>
+        <v>8840003.540000001</v>
       </c>
       <c r="BE158" s="2">
-        <v>18841359.200000003</v>
+        <v>16639723.08</v>
       </c>
       <c r="BF158" s="2">
-        <v>40206875.429999992</v>
+        <v>34909330.669999994</v>
       </c>
       <c r="BG158" s="2">
-        <v>6379454.9899999993</v>
+        <v>4923199.1999999993</v>
       </c>
       <c r="BH158" s="2">
-        <v>6642638.6899999995</v>
+        <v>5360388.99</v>
       </c>
       <c r="BI158" s="2">
-        <v>11166647.229999999</v>
+        <v>9388448.9299999978</v>
       </c>
       <c r="BJ158" s="2">
-        <v>80608905.249999955</v>
+        <v>67314863.469999999</v>
       </c>
       <c r="BK158" s="2">
-        <v>34031304.260000005</v>
+        <v>28015443.590000004</v>
       </c>
       <c r="BL158" s="2">
-        <v>7229667.0199999996</v>
+        <v>5960056.0900000008</v>
       </c>
       <c r="BM158" s="2">
-        <v>17852674.609999999</v>
+        <v>17230079.329999998</v>
       </c>
       <c r="BN158" s="2">
-        <v>98246958.309999973</v>
+        <v>82046516.709999979</v>
       </c>
       <c r="BO158" s="2">
-        <v>34360043.07</v>
+        <v>27900424.440000005</v>
       </c>
       <c r="BP158" s="2">
-        <v>14853767.079999994</v>
+        <v>12070630.609999999</v>
       </c>
       <c r="BQ158" s="2">
-        <v>27239204.24000001</v>
+        <v>22499400.479999997</v>
       </c>
       <c r="BR158" s="2">
-        <v>124495838.23999998</v>
+        <v>107456103.60999995</v>
       </c>
       <c r="BS158" s="2">
-        <v>10856046.5</v>
+        <v>9422350.3899999987</v>
       </c>
       <c r="BT158" s="2">
-        <v>20265151.009999998</v>
+        <v>18310010.59</v>
       </c>
       <c r="BU158" s="2">
-        <v>19913765.100000001</v>
+        <v>16118342.530000001</v>
       </c>
       <c r="BV158" s="2">
-        <v>54168909.07</v>
+        <v>45685810.539999992</v>
       </c>
     </row>
     <row r="159" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A159" s="1" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B159" s="2">
-        <v>601661619.95000041</v>
+        <v>508385692.40000021</v>
       </c>
       <c r="C159" s="2">
-        <v>74940638.860000014</v>
+        <v>67165477.649999976</v>
       </c>
       <c r="D159" s="2">
-        <v>30298890.219999999</v>
+        <v>26093363.000000007</v>
       </c>
       <c r="E159" s="2">
-        <v>15604369.559999999</v>
+        <v>12898848.279999999</v>
       </c>
       <c r="F159" s="2">
-        <v>22769225</v>
+        <v>22531643.499999996</v>
       </c>
       <c r="G159" s="2">
-        <v>7328634.6599999983</v>
+        <v>5684624.580000001</v>
       </c>
       <c r="H159" s="2">
-        <v>15387505.640000001</v>
+        <v>12279539.009999998</v>
       </c>
       <c r="I159" s="2">
-        <v>36637156.990000002</v>
+        <v>31480706.520000003</v>
       </c>
       <c r="J159" s="2">
-        <v>19736835.289999992</v>
+        <v>18563082.140000001</v>
       </c>
       <c r="K159" s="2">
-        <v>87752385.389999986</v>
+        <v>71111732.340000018</v>
       </c>
       <c r="L159" s="2">
-        <v>13417699.76</v>
+        <v>10867461.309999999</v>
       </c>
       <c r="M159" s="2">
-        <v>49531216.32</v>
+        <v>40886616.640000001</v>
       </c>
       <c r="N159" s="2">
-        <v>6800351.3200000003</v>
+        <v>5569627.879999999</v>
       </c>
       <c r="O159" s="2">
-        <v>21843859.690000001</v>
+        <v>18281213.330000002</v>
       </c>
       <c r="P159" s="2">
-        <v>26904802.719999991</v>
+        <v>22641094</v>
       </c>
       <c r="Q159" s="2">
-        <v>27518808.859999999</v>
+        <v>22814299.349999994</v>
       </c>
       <c r="R159" s="2">
-        <v>9366459.879999999</v>
+        <v>7476171.96</v>
       </c>
       <c r="S159" s="2">
-        <v>191386225.16999999</v>
+        <v>165518515.91000006</v>
       </c>
       <c r="T159" s="2">
-        <v>25894759.940000001</v>
+        <v>23434360.43999999</v>
       </c>
       <c r="U159" s="2">
-        <v>11722566.149999999</v>
+        <v>10005360.34</v>
       </c>
       <c r="V159" s="2">
-        <v>45371914.829999976</v>
+        <v>38319133.649999984</v>
       </c>
       <c r="W159" s="2">
-        <v>24175070.119999975</v>
+        <v>19109576.899999999</v>
       </c>
       <c r="X159" s="2">
-        <v>35839748.329999998</v>
+        <v>29472399.130000003</v>
       </c>
       <c r="Y159" s="2">
-        <v>10982873.509999998</v>
+        <v>9381653.0800000001</v>
       </c>
       <c r="Z159" s="2">
-        <v>43695398.039999984</v>
+        <v>54030643.889999986</v>
       </c>
       <c r="AA159" s="2">
-        <v>51481895.770000011</v>
+        <v>42106800.880000018</v>
       </c>
       <c r="AB159" s="2">
-        <v>40715310.200000003</v>
+        <v>33206870.07</v>
       </c>
       <c r="AC159" s="2">
-        <v>49877211.270000011</v>
+        <v>42407401.990000024</v>
       </c>
       <c r="AD159" s="2">
-        <v>2150614.4800000004</v>
+        <v>1846099.33</v>
       </c>
       <c r="AE159" s="2">
-        <v>52821837.290000029</v>
+        <v>46488925.799999982</v>
       </c>
       <c r="AF159" s="2">
-        <v>10549408.07</v>
+        <v>8513022.1199999992</v>
       </c>
       <c r="AG159" s="2">
-        <v>9887120.0099999961</v>
+        <v>8199107.3600000003</v>
       </c>
       <c r="AH159" s="2">
-        <v>32906163.29999999</v>
+        <v>27121344.610000003</v>
       </c>
       <c r="AI159" s="2">
-        <v>26703918.429999996</v>
+        <v>23832913.440000001</v>
       </c>
       <c r="AJ159" s="2">
-        <v>120012866.87999994</v>
+        <v>101294023.59999998</v>
       </c>
       <c r="AK159" s="2">
-        <v>69322827.570000008</v>
+        <v>58507365.269999981</v>
       </c>
       <c r="AL159" s="2">
-        <v>28987636.859999999</v>
+        <v>24352493.899999999</v>
       </c>
       <c r="AM159" s="2">
-        <v>61615502.280000016</v>
+        <v>50565766.679999985</v>
       </c>
       <c r="AN159" s="2">
-        <v>19305876.259999994</v>
+        <v>15706712.93</v>
       </c>
       <c r="AO159" s="2">
-        <v>33493294.859999992</v>
+        <v>27206423.270000011</v>
       </c>
       <c r="AP159" s="2">
-        <v>39165702.950000003</v>
+        <v>30884043.880000006</v>
       </c>
       <c r="AQ159" s="2">
-        <v>104700387.65999997</v>
+        <v>89041135.049999952</v>
       </c>
       <c r="AR159" s="2">
-        <v>69915239.659999996</v>
+        <v>78209827.920000032</v>
       </c>
       <c r="AS159" s="2">
-        <v>4686900.2</v>
+        <v>3983020.0900000008</v>
       </c>
       <c r="AT159" s="2">
-        <v>23503732.450000003</v>
+        <v>19085390.649999999</v>
       </c>
       <c r="AU159" s="2">
-        <v>13531705.800000001</v>
+        <v>11012701.369999997</v>
       </c>
       <c r="AV159" s="2">
-        <v>31155084.120000005</v>
+        <v>29214090.299999997</v>
       </c>
       <c r="AW159" s="2">
-        <v>28730470.149999987</v>
+        <v>23386820.32</v>
       </c>
       <c r="AX159" s="2">
-        <v>22288359.999999993</v>
+        <v>18653166.829999998</v>
       </c>
       <c r="AY159" s="2">
-        <v>21166320.370000001</v>
+        <v>17895431.200000003</v>
       </c>
       <c r="AZ159" s="2">
-        <v>16719535.1</v>
+        <v>14629545.109999999</v>
       </c>
       <c r="BA159" s="2">
-        <v>65204740.509999998</v>
+        <v>51517274.930000015</v>
       </c>
       <c r="BB159" s="2">
-        <v>32903174.410000004</v>
+        <v>25864645.780000009</v>
       </c>
       <c r="BC159" s="2">
-        <v>20861467.329999998</v>
+        <v>17441620.989999998</v>
       </c>
       <c r="BD159" s="2">
-        <v>10193047.029999997</v>
+        <v>8493773.4500000011</v>
       </c>
       <c r="BE159" s="2">
-        <v>18224095.719999999</v>
+        <v>15582985.989999998</v>
       </c>
       <c r="BF159" s="2">
-        <v>39345174.399999991</v>
+        <v>33607900.039999999</v>
       </c>
       <c r="BG159" s="2">
-        <v>6039331.5199999977</v>
+        <v>4825589.0600000005</v>
       </c>
       <c r="BH159" s="2">
-        <v>6451344.629999999</v>
+        <v>5160632.0800000019</v>
       </c>
       <c r="BI159" s="2">
-        <v>10656329.049999997</v>
+        <v>8970443.9599999972</v>
       </c>
       <c r="BJ159" s="2">
-        <v>78258591.639999971</v>
+        <v>65175687</v>
       </c>
       <c r="BK159" s="2">
-        <v>32608958.599999994</v>
+        <v>27444226.649999999</v>
       </c>
       <c r="BL159" s="2">
-        <v>7069383.9700000007</v>
+        <v>5959190.5800000001</v>
       </c>
       <c r="BM159" s="2">
-        <v>16131808.169999996</v>
+        <v>17712751.18</v>
       </c>
       <c r="BN159" s="2">
-        <v>95194141.900000006</v>
+        <v>79487392.5</v>
       </c>
       <c r="BO159" s="2">
-        <v>32486122.82</v>
+        <v>27341767.310000002</v>
       </c>
       <c r="BP159" s="2">
-        <v>14478092.959999993</v>
+        <v>11905149.300000001</v>
       </c>
       <c r="BQ159" s="2">
-        <v>26446546.289999999</v>
+        <v>21903415.930000003</v>
       </c>
       <c r="BR159" s="2">
-        <v>119885798.88</v>
+        <v>103082907.57999998</v>
       </c>
       <c r="BS159" s="2">
-        <v>10822761.569999998</v>
+        <v>9221244.4599999972</v>
       </c>
       <c r="BT159" s="2">
-        <v>19815952.199999996</v>
+        <v>17508910.93</v>
       </c>
       <c r="BU159" s="2">
-        <v>19579107.310000002</v>
+        <v>15872323.419999996</v>
       </c>
       <c r="BV159" s="2">
-        <v>52470797.230000004</v>
+        <v>44818776.449999996</v>
       </c>
     </row>
     <row r="160" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A160" s="1" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B160" s="2">
-        <v>652413407.64000034</v>
+        <v>623911399.98000062</v>
       </c>
       <c r="C160" s="2">
-        <v>79180918.940000042</v>
+        <v>77600874.759999946</v>
       </c>
       <c r="D160" s="2">
-        <v>32918939.430000015</v>
+        <v>31754422.899999987</v>
       </c>
       <c r="E160" s="2">
-        <v>16196328.369999997</v>
+        <v>16630528.759999992</v>
       </c>
       <c r="F160" s="2">
-        <v>24499362.82</v>
+        <v>23905426.659999996</v>
       </c>
       <c r="G160" s="2">
-        <v>8092912.7699999977</v>
+        <v>6989205.6300000018</v>
       </c>
       <c r="H160" s="2">
-        <v>16381629.339999996</v>
+        <v>15486685.149999995</v>
       </c>
       <c r="I160" s="2">
-        <v>39420497.870000005</v>
+        <v>37810746.980000004</v>
       </c>
       <c r="J160" s="2">
-        <v>21053259.530000001</v>
+        <v>20968485.179999996</v>
       </c>
       <c r="K160" s="2">
-        <v>95237445.429999933</v>
+        <v>89201386.179999992</v>
       </c>
       <c r="L160" s="2">
-        <v>14544422.66</v>
+        <v>13466842.330000004</v>
       </c>
       <c r="M160" s="2">
-        <v>52125856.940000013</v>
+        <v>50812108.739999995</v>
       </c>
       <c r="N160" s="2">
-        <v>7368887.1199999992</v>
+        <v>6931598.4000000022</v>
       </c>
       <c r="O160" s="2">
-        <v>22917807.239999995</v>
+        <v>22520101.560000006</v>
       </c>
       <c r="P160" s="2">
-        <v>28614421.549999993</v>
+        <v>28289310</v>
       </c>
       <c r="Q160" s="2">
-        <v>28645842.180000007</v>
+        <v>28165946.210000008</v>
       </c>
       <c r="R160" s="2">
-        <v>10147726.829999998</v>
+        <v>9393871.1999999955</v>
       </c>
       <c r="S160" s="2">
-        <v>205985247.10999992</v>
+        <v>200473139.66999999</v>
       </c>
       <c r="T160" s="2">
-        <v>29407966.860000011</v>
+        <v>26693881.059999987</v>
       </c>
       <c r="U160" s="2">
-        <v>12157050.67</v>
+        <v>12251802.300000001</v>
       </c>
       <c r="V160" s="2">
-        <v>49078975.160000004</v>
+        <v>46619393.480000012</v>
       </c>
       <c r="W160" s="2">
-        <v>25630200.070000008</v>
+        <v>24045480.460000008</v>
       </c>
       <c r="X160" s="2">
-        <v>37820933.620000005</v>
+        <v>36396509.319999985</v>
       </c>
       <c r="Y160" s="2">
-        <v>11961729.870000001</v>
+        <v>11221703.899999997</v>
       </c>
       <c r="Z160" s="2">
-        <v>46970289.379999988</v>
+        <v>48316074.250000015</v>
       </c>
       <c r="AA160" s="2">
-        <v>54415786.36999999</v>
+        <v>53089600.920000017</v>
       </c>
       <c r="AB160" s="2">
-        <v>43903114.169999979</v>
+        <v>41812859.359999999</v>
       </c>
       <c r="AC160" s="2">
-        <v>53371456.729999959</v>
+        <v>52542916.270000003</v>
       </c>
       <c r="AD160" s="2">
-        <v>2265237.4699999997</v>
+        <v>2263087.2600000007</v>
       </c>
       <c r="AE160" s="2">
-        <v>55784424.489999995</v>
+        <v>54545956.449999988</v>
       </c>
       <c r="AF160" s="2">
-        <v>10821493.030000001</v>
+        <v>10665537.399999999</v>
       </c>
       <c r="AG160" s="2">
-        <v>11038004.759999996</v>
+        <v>9949835.4399999958</v>
       </c>
       <c r="AH160" s="2">
-        <v>34914428.590000004</v>
+        <v>33807531.79999999</v>
       </c>
       <c r="AI160" s="2">
-        <v>29098832.480000012</v>
+        <v>27796387.389999993</v>
       </c>
       <c r="AJ160" s="2">
-        <v>127784330.99000004</v>
+        <v>125871438.73999996</v>
       </c>
       <c r="AK160" s="2">
-        <v>76361154.86999996</v>
+        <v>72024692.039999992</v>
       </c>
       <c r="AL160" s="2">
-        <v>30111733.829999991</v>
+        <v>29907937.860000007</v>
       </c>
       <c r="AM160" s="2">
-        <v>65363637.299999997</v>
+        <v>62846549.049999997</v>
       </c>
       <c r="AN160" s="2">
-        <v>20197019.960000001</v>
+        <v>19953403.259999994</v>
       </c>
       <c r="AO160" s="2">
-        <v>35252862.739999987</v>
+        <v>34171023.340000004</v>
       </c>
       <c r="AP160" s="2">
-        <v>41878396.32</v>
+        <v>39490810.129999995</v>
       </c>
       <c r="AQ160" s="2">
-        <v>112633275.75000003</v>
+        <v>109209846.24999999</v>
       </c>
       <c r="AR160" s="2">
-        <v>77671817.340000018</v>
+        <v>74030381.239999995</v>
       </c>
       <c r="AS160" s="2">
-        <v>4965231.8800000008</v>
+        <v>4820965.5300000012</v>
       </c>
       <c r="AT160" s="2">
-        <v>24172717.339999985</v>
+        <v>24080976.529999994</v>
       </c>
       <c r="AU160" s="2">
-        <v>13981741.43</v>
+        <v>13557919.769999996</v>
       </c>
       <c r="AV160" s="2">
-        <v>33738704.079999998</v>
+        <v>32086376.690000005</v>
       </c>
       <c r="AW160" s="2">
-        <v>29974193.489999995</v>
+        <v>29001297.420000013</v>
       </c>
       <c r="AX160" s="2">
-        <v>23399564.93</v>
+        <v>22661991.760000002</v>
       </c>
       <c r="AY160" s="2">
-        <v>22173997.940000001</v>
+        <v>21994262.019999992</v>
       </c>
       <c r="AZ160" s="2">
-        <v>18088868.48</v>
+        <v>17451849.620000001</v>
       </c>
       <c r="BA160" s="2">
-        <v>70298105.770000026</v>
+        <v>66115604.769999988</v>
       </c>
       <c r="BB160" s="2">
-        <v>34554057.309999987</v>
+        <v>33320657.959999993</v>
       </c>
       <c r="BC160" s="2">
-        <v>22390692.589999996</v>
+        <v>21651040.849999998</v>
       </c>
       <c r="BD160" s="2">
-        <v>10668839.98</v>
+        <v>10675252.560000002</v>
       </c>
       <c r="BE160" s="2">
-        <v>20231301.840000004</v>
+        <v>18841359.200000003</v>
       </c>
       <c r="BF160" s="2">
-        <v>42700138.540000007</v>
+        <v>40206875.430000007</v>
       </c>
       <c r="BG160" s="2">
-        <v>6439832.6199999992</v>
+        <v>6379454.9900000002</v>
       </c>
       <c r="BH160" s="2">
-        <v>7137067.7000000011</v>
+        <v>6642638.6899999995</v>
       </c>
       <c r="BI160" s="2">
-        <v>11294746.17</v>
+        <v>11166647.229999999</v>
       </c>
       <c r="BJ160" s="2">
-        <v>83897935.399999991</v>
+        <v>80608905.249999955</v>
       </c>
       <c r="BK160" s="2">
-        <v>34436358.300000004</v>
+        <v>34031304.260000005</v>
       </c>
       <c r="BL160" s="2">
-        <v>7940984.2600000016</v>
+        <v>7229667.0199999996</v>
       </c>
       <c r="BM160" s="2">
-        <v>17270745.940000005</v>
+        <v>17852674.609999999</v>
       </c>
       <c r="BN160" s="2">
-        <v>102618470.10999997</v>
+        <v>98246958.309999973</v>
       </c>
       <c r="BO160" s="2">
-        <v>34600550.720000006</v>
+        <v>34360043.069999993</v>
       </c>
       <c r="BP160" s="2">
-        <v>15012759.120000001</v>
+        <v>14853767.079999994</v>
       </c>
       <c r="BQ160" s="2">
-        <v>28261323.239999987</v>
+        <v>27239204.24000001</v>
       </c>
       <c r="BR160" s="2">
-        <v>129160436.67999996</v>
+        <v>124495838.23999998</v>
       </c>
       <c r="BS160" s="2">
-        <v>11465853.08</v>
+        <v>10866080.550000001</v>
       </c>
       <c r="BT160" s="2">
-        <v>20998088.800000004</v>
+        <v>20265151.009999994</v>
       </c>
       <c r="BU160" s="2">
-        <v>21062332.560000002</v>
+        <v>19913765.099999998</v>
       </c>
       <c r="BV160" s="2">
-        <v>55597674.459999979</v>
+        <v>54168909.07</v>
       </c>
     </row>
     <row r="161" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A161" s="1" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B161" s="2">
-        <v>650517814.40000033</v>
+        <v>601661619.95000041</v>
       </c>
       <c r="C161" s="2">
-        <v>79175447.749999955</v>
+        <v>74940638.860000014</v>
       </c>
       <c r="D161" s="2">
-        <v>33117503.169999994</v>
+        <v>30300504.019999996</v>
       </c>
       <c r="E161" s="2">
-        <v>16507543.090000004</v>
+        <v>15604369.560000002</v>
       </c>
       <c r="F161" s="2">
-        <v>24274781.450000003</v>
+        <v>22769224.999999993</v>
       </c>
       <c r="G161" s="2">
-        <v>8104092.3299999991</v>
+        <v>7328634.6600000001</v>
       </c>
       <c r="H161" s="2">
-        <v>16039563.549999997</v>
+        <v>15387505.640000004</v>
       </c>
       <c r="I161" s="2">
-        <v>39012266.270000011</v>
+        <v>36637156.99000001</v>
       </c>
       <c r="J161" s="2">
-        <v>20887678.68</v>
+        <v>19736835.289999995</v>
       </c>
       <c r="K161" s="2">
-        <v>93997904.850000024</v>
+        <v>87752385.390000001</v>
       </c>
       <c r="L161" s="2">
-        <v>13916208.950000003</v>
+        <v>13417699.760000002</v>
       </c>
       <c r="M161" s="2">
-        <v>52346329.809999987</v>
+        <v>49531216.319999985</v>
       </c>
       <c r="N161" s="2">
-        <v>7477172.2099999981</v>
+        <v>6800351.3200000003</v>
       </c>
       <c r="O161" s="2">
-        <v>22581237.409999993</v>
+        <v>21843859.689999998</v>
       </c>
       <c r="P161" s="2">
-        <v>28879171.729999989</v>
+        <v>26904802.720000003</v>
       </c>
       <c r="Q161" s="2">
-        <v>28221267.649999999</v>
+        <v>27518808.860000007</v>
       </c>
       <c r="R161" s="2">
-        <v>10237671.669999994</v>
+        <v>9366459.8800000008</v>
       </c>
       <c r="S161" s="2">
-        <v>204121465.09000009</v>
+        <v>191386225.17000002</v>
       </c>
       <c r="T161" s="2">
-        <v>29778983.369999994</v>
+        <v>25894759.939999998</v>
       </c>
       <c r="U161" s="2">
-        <v>12089408.489999996</v>
+        <v>11722566.149999999</v>
       </c>
       <c r="V161" s="2">
-        <v>49198344.38000001</v>
+        <v>45371914.829999983</v>
       </c>
       <c r="W161" s="2">
-        <v>25474452.050000023</v>
+        <v>24175070.119999979</v>
       </c>
       <c r="X161" s="2">
-        <v>37298574.909999996</v>
+        <v>35839748.330000013</v>
       </c>
       <c r="Y161" s="2">
-        <v>12115488.030000001</v>
+        <v>10982873.509999996</v>
       </c>
       <c r="Z161" s="2">
-        <v>48060528.399999991</v>
+        <v>43695398.039999999</v>
       </c>
       <c r="AA161" s="2">
-        <v>54272179.209999993</v>
+        <v>51481895.770000026</v>
       </c>
       <c r="AB161" s="2">
-        <v>42837449.270000003</v>
+        <v>40715310.200000003</v>
       </c>
       <c r="AC161" s="2">
-        <v>54684722.109999999</v>
+        <v>49877211.270000003</v>
       </c>
       <c r="AD161" s="2">
-        <v>2292491.8899999997</v>
+        <v>2150614.4800000004</v>
       </c>
       <c r="AE161" s="2">
-        <v>55822582.349999979</v>
+        <v>52821837.290000029</v>
       </c>
       <c r="AF161" s="2">
-        <v>10660235.920000002</v>
+        <v>10549408.070000002</v>
       </c>
       <c r="AG161" s="2">
-        <v>11602577.169999998</v>
+        <v>9885134.1099999957</v>
       </c>
       <c r="AH161" s="2">
-        <v>35025289.459999993</v>
+        <v>32906163.29999999</v>
       </c>
       <c r="AI161" s="2">
-        <v>28947812.32</v>
+        <v>26703918.429999989</v>
       </c>
       <c r="AJ161" s="2">
-        <v>125062242.20999995</v>
+        <v>120012866.87999995</v>
       </c>
       <c r="AK161" s="2">
-        <v>76613953.989999965</v>
+        <v>69322827.570000023</v>
       </c>
       <c r="AL161" s="2">
-        <v>30298491.389999993</v>
+        <v>28987636.859999996</v>
       </c>
       <c r="AM161" s="2">
-        <v>64391093.940000013</v>
+        <v>61615502.279999994</v>
       </c>
       <c r="AN161" s="2">
-        <v>19925211.569999993</v>
+        <v>19305876.259999998</v>
       </c>
       <c r="AO161" s="2">
-        <v>34615045.289999999</v>
+        <v>33493294.859999996</v>
       </c>
       <c r="AP161" s="2">
-        <v>40778180.740000002</v>
+        <v>39165702.950000003</v>
       </c>
       <c r="AQ161" s="2">
-        <v>113125800.82000007</v>
+        <v>104700387.65999997</v>
       </c>
       <c r="AR161" s="2">
-        <v>79512686.200000003</v>
+        <v>69915239.659999996</v>
       </c>
       <c r="AS161" s="2">
-        <v>4932408.4499999993</v>
+        <v>4686900.2000000011</v>
       </c>
       <c r="AT161" s="2">
-        <v>23648525.490000002</v>
+        <v>23503732.450000003</v>
       </c>
       <c r="AU161" s="2">
-        <v>13942235.439999998</v>
+        <v>13531705.799999997</v>
       </c>
       <c r="AV161" s="2">
-        <v>34153183.870000005</v>
+        <v>31155084.120000005</v>
       </c>
       <c r="AW161" s="2">
-        <v>30332945.059999995</v>
+        <v>28730470.149999999</v>
       </c>
       <c r="AX161" s="2">
-        <v>23719499.290000007</v>
+        <v>22288359.999999985</v>
       </c>
       <c r="AY161" s="2">
-        <v>22444594.580000006</v>
+        <v>21166320.369999997</v>
       </c>
       <c r="AZ161" s="2">
-        <v>18331660.699999999</v>
+        <v>16719535.099999998</v>
       </c>
       <c r="BA161" s="2">
-        <v>70102706.709999993</v>
+        <v>65204740.51000002</v>
       </c>
       <c r="BB161" s="2">
-        <v>33980207.379999995</v>
+        <v>32903174.410000004</v>
       </c>
       <c r="BC161" s="2">
-        <v>22107501.299999993</v>
+        <v>20861467.329999994</v>
       </c>
       <c r="BD161" s="2">
-        <v>10563686.109999996</v>
+        <v>10193047.029999997</v>
       </c>
       <c r="BE161" s="2">
-        <v>20263214.629999999</v>
+        <v>18224095.719999999</v>
       </c>
       <c r="BF161" s="2">
-        <v>42595644.919999994</v>
+        <v>39345174.399999984</v>
       </c>
       <c r="BG161" s="2">
-        <v>6530265.4999999981</v>
+        <v>6039331.5200000005</v>
       </c>
       <c r="BH161" s="2">
-        <v>7008476.0599999996</v>
+        <v>6451344.629999999</v>
       </c>
       <c r="BI161" s="2">
-        <v>11257370.240000002</v>
+        <v>10656329.050000001</v>
       </c>
       <c r="BJ161" s="2">
-        <v>82559027.469999984</v>
+        <v>78258591.639999941</v>
       </c>
       <c r="BK161" s="2">
-        <v>33586008.079999998</v>
+        <v>32608958.599999994</v>
       </c>
       <c r="BL161" s="2">
-        <v>8015422.5999999987</v>
+        <v>7069383.9700000007</v>
       </c>
       <c r="BM161" s="2">
-        <v>17735582.539999999</v>
+        <v>16131808.169999996</v>
       </c>
       <c r="BN161" s="2">
-        <v>100373630.12</v>
+        <v>95194141.899999991</v>
       </c>
       <c r="BO161" s="2">
-        <v>34677479.769999996</v>
+        <v>32486122.820000004</v>
       </c>
       <c r="BP161" s="2">
-        <v>15574456.35</v>
+        <v>14478092.95999999</v>
       </c>
       <c r="BQ161" s="2">
-        <v>28399514.560000006</v>
+        <v>26446546.290000003</v>
       </c>
       <c r="BR161" s="2">
-        <v>127233595.67999998</v>
+        <v>119885798.88000001</v>
       </c>
       <c r="BS161" s="2">
-        <v>11233401.25</v>
+        <v>10823133.669999998</v>
       </c>
       <c r="BT161" s="2">
-        <v>21159813.510000002</v>
+        <v>19815952.199999996</v>
       </c>
       <c r="BU161" s="2">
-        <v>20282505.769999996</v>
+        <v>19579107.310000002</v>
       </c>
       <c r="BV161" s="2">
-        <v>55788582.539999992</v>
+        <v>52470797.230000004</v>
       </c>
     </row>
     <row r="162" spans="1:74" x14ac:dyDescent="0.25">
       <c r="A162" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B162" s="2">
+        <v>652413407.64000034</v>
+      </c>
+      <c r="C162" s="2">
+        <v>79180918.940000042</v>
+      </c>
+      <c r="D162" s="2">
+        <v>32920417.430000015</v>
+      </c>
+      <c r="E162" s="2">
+        <v>16196328.369999997</v>
+      </c>
+      <c r="F162" s="2">
+        <v>24499362.82</v>
+      </c>
+      <c r="G162" s="2">
+        <v>8092912.7699999977</v>
+      </c>
+      <c r="H162" s="2">
+        <v>16381629.339999996</v>
+      </c>
+      <c r="I162" s="2">
+        <v>39420497.870000005</v>
+      </c>
+      <c r="J162" s="2">
+        <v>21053259.530000001</v>
+      </c>
+      <c r="K162" s="2">
+        <v>95237445.429999933</v>
+      </c>
+      <c r="L162" s="2">
+        <v>14544422.66</v>
+      </c>
+      <c r="M162" s="2">
+        <v>52125856.940000013</v>
+      </c>
+      <c r="N162" s="2">
+        <v>7368887.1199999992</v>
+      </c>
+      <c r="O162" s="2">
+        <v>22917807.239999995</v>
+      </c>
+      <c r="P162" s="2">
+        <v>28614421.549999993</v>
+      </c>
+      <c r="Q162" s="2">
+        <v>28645842.180000007</v>
+      </c>
+      <c r="R162" s="2">
+        <v>10147726.829999998</v>
+      </c>
+      <c r="S162" s="2">
+        <v>205985247.10999995</v>
+      </c>
+      <c r="T162" s="2">
+        <v>29407966.860000011</v>
+      </c>
+      <c r="U162" s="2">
+        <v>12157050.67</v>
+      </c>
+      <c r="V162" s="2">
+        <v>49078975.160000011</v>
+      </c>
+      <c r="W162" s="2">
+        <v>25630200.070000004</v>
+      </c>
+      <c r="X162" s="2">
+        <v>37820933.620000005</v>
+      </c>
+      <c r="Y162" s="2">
+        <v>11961729.870000001</v>
+      </c>
+      <c r="Z162" s="2">
+        <v>46970289.379999988</v>
+      </c>
+      <c r="AA162" s="2">
+        <v>54415786.370000027</v>
+      </c>
+      <c r="AB162" s="2">
+        <v>43903114.169999979</v>
+      </c>
+      <c r="AC162" s="2">
+        <v>53371456.729999982</v>
+      </c>
+      <c r="AD162" s="2">
+        <v>2265237.4699999997</v>
+      </c>
+      <c r="AE162" s="2">
+        <v>55784424.489999995</v>
+      </c>
+      <c r="AF162" s="2">
+        <v>10821493.030000001</v>
+      </c>
+      <c r="AG162" s="2">
+        <v>11036109.359999994</v>
+      </c>
+      <c r="AH162" s="2">
+        <v>34914428.590000004</v>
+      </c>
+      <c r="AI162" s="2">
+        <v>29098832.480000012</v>
+      </c>
+      <c r="AJ162" s="2">
+        <v>127784330.99000001</v>
+      </c>
+      <c r="AK162" s="2">
+        <v>76361154.869999975</v>
+      </c>
+      <c r="AL162" s="2">
+        <v>30111733.829999991</v>
+      </c>
+      <c r="AM162" s="2">
+        <v>65363637.299999997</v>
+      </c>
+      <c r="AN162" s="2">
+        <v>20197019.960000001</v>
+      </c>
+      <c r="AO162" s="2">
+        <v>35252862.739999987</v>
+      </c>
+      <c r="AP162" s="2">
+        <v>41878396.32</v>
+      </c>
+      <c r="AQ162" s="2">
+        <v>112633275.75000003</v>
+      </c>
+      <c r="AR162" s="2">
+        <v>77671817.340000018</v>
+      </c>
+      <c r="AS162" s="2">
+        <v>4965231.8800000008</v>
+      </c>
+      <c r="AT162" s="2">
+        <v>24172717.339999985</v>
+      </c>
+      <c r="AU162" s="2">
+        <v>13981741.43</v>
+      </c>
+      <c r="AV162" s="2">
+        <v>33738704.079999998</v>
+      </c>
+      <c r="AW162" s="2">
+        <v>29974193.489999995</v>
+      </c>
+      <c r="AX162" s="2">
+        <v>23399564.930000007</v>
+      </c>
+      <c r="AY162" s="2">
+        <v>22173997.940000001</v>
+      </c>
+      <c r="AZ162" s="2">
+        <v>18088868.48</v>
+      </c>
+      <c r="BA162" s="2">
+        <v>70298105.770000026</v>
+      </c>
+      <c r="BB162" s="2">
+        <v>34554057.309999987</v>
+      </c>
+      <c r="BC162" s="2">
+        <v>22390692.589999996</v>
+      </c>
+      <c r="BD162" s="2">
+        <v>10668839.98</v>
+      </c>
+      <c r="BE162" s="2">
+        <v>20231301.840000004</v>
+      </c>
+      <c r="BF162" s="2">
+        <v>42700138.540000007</v>
+      </c>
+      <c r="BG162" s="2">
+        <v>6439832.6199999982</v>
+      </c>
+      <c r="BH162" s="2">
+        <v>7137067.7000000011</v>
+      </c>
+      <c r="BI162" s="2">
+        <v>11294746.17</v>
+      </c>
+      <c r="BJ162" s="2">
+        <v>83897935.399999991</v>
+      </c>
+      <c r="BK162" s="2">
+        <v>34436358.300000004</v>
+      </c>
+      <c r="BL162" s="2">
+        <v>7940984.2600000016</v>
+      </c>
+      <c r="BM162" s="2">
+        <v>17270745.940000005</v>
+      </c>
+      <c r="BN162" s="2">
+        <v>102618470.10999997</v>
+      </c>
+      <c r="BO162" s="2">
+        <v>34600550.719999999</v>
+      </c>
+      <c r="BP162" s="2">
+        <v>15012759.120000001</v>
+      </c>
+      <c r="BQ162" s="2">
+        <v>28261323.239999987</v>
+      </c>
+      <c r="BR162" s="2">
+        <v>129160436.67999996</v>
+      </c>
+      <c r="BS162" s="2">
+        <v>11466270.48</v>
+      </c>
+      <c r="BT162" s="2">
+        <v>20998088.800000001</v>
+      </c>
+      <c r="BU162" s="2">
+        <v>21062332.560000002</v>
+      </c>
+      <c r="BV162" s="2">
+        <v>55597674.459999979</v>
+      </c>
+    </row>
+    <row r="163" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A163" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B163" s="2">
+        <v>650517814.40000033</v>
+      </c>
+      <c r="C163" s="2">
+        <v>79175447.74999997</v>
+      </c>
+      <c r="D163" s="2">
+        <v>33118814.869999979</v>
+      </c>
+      <c r="E163" s="2">
+        <v>16507543.09</v>
+      </c>
+      <c r="F163" s="2">
+        <v>24274781.450000003</v>
+      </c>
+      <c r="G163" s="2">
+        <v>8104092.3299999991</v>
+      </c>
+      <c r="H163" s="2">
+        <v>16039563.549999995</v>
+      </c>
+      <c r="I163" s="2">
+        <v>39012266.270000003</v>
+      </c>
+      <c r="J163" s="2">
+        <v>20887678.680000003</v>
+      </c>
+      <c r="K163" s="2">
+        <v>93997904.849999994</v>
+      </c>
+      <c r="L163" s="2">
+        <v>13916208.949999999</v>
+      </c>
+      <c r="M163" s="2">
+        <v>52346329.810000002</v>
+      </c>
+      <c r="N163" s="2">
+        <v>7477172.2099999981</v>
+      </c>
+      <c r="O163" s="2">
+        <v>22581237.409999996</v>
+      </c>
+      <c r="P163" s="2">
+        <v>28879171.729999989</v>
+      </c>
+      <c r="Q163" s="2">
+        <v>28221267.650000002</v>
+      </c>
+      <c r="R163" s="2">
+        <v>10237671.670000002</v>
+      </c>
+      <c r="S163" s="2">
+        <v>204121465.09000012</v>
+      </c>
+      <c r="T163" s="2">
+        <v>29778983.36999999</v>
+      </c>
+      <c r="U163" s="2">
+        <v>12089408.489999998</v>
+      </c>
+      <c r="V163" s="2">
+        <v>49198344.380000003</v>
+      </c>
+      <c r="W163" s="2">
+        <v>25474452.050000016</v>
+      </c>
+      <c r="X163" s="2">
+        <v>37298574.909999996</v>
+      </c>
+      <c r="Y163" s="2">
+        <v>12115488.030000001</v>
+      </c>
+      <c r="Z163" s="2">
+        <v>48060528.399999984</v>
+      </c>
+      <c r="AA163" s="2">
+        <v>54272179.209999993</v>
+      </c>
+      <c r="AB163" s="2">
+        <v>42837449.269999996</v>
+      </c>
+      <c r="AC163" s="2">
+        <v>54684722.109999985</v>
+      </c>
+      <c r="AD163" s="2">
+        <v>2292491.8899999997</v>
+      </c>
+      <c r="AE163" s="2">
+        <v>55822582.349999964</v>
+      </c>
+      <c r="AF163" s="2">
+        <v>10660235.920000002</v>
+      </c>
+      <c r="AG163" s="2">
+        <v>11600698.869999995</v>
+      </c>
+      <c r="AH163" s="2">
+        <v>35025289.459999993</v>
+      </c>
+      <c r="AI163" s="2">
+        <v>28947812.32</v>
+      </c>
+      <c r="AJ163" s="2">
+        <v>125062242.20999992</v>
+      </c>
+      <c r="AK163" s="2">
+        <v>76613953.98999998</v>
+      </c>
+      <c r="AL163" s="2">
+        <v>30298491.389999993</v>
+      </c>
+      <c r="AM163" s="2">
+        <v>64391093.939999998</v>
+      </c>
+      <c r="AN163" s="2">
+        <v>19925211.569999997</v>
+      </c>
+      <c r="AO163" s="2">
+        <v>34615045.289999992</v>
+      </c>
+      <c r="AP163" s="2">
+        <v>40778180.74000001</v>
+      </c>
+      <c r="AQ163" s="2">
+        <v>113125800.82000002</v>
+      </c>
+      <c r="AR163" s="2">
+        <v>79512686.200000018</v>
+      </c>
+      <c r="AS163" s="2">
+        <v>4932408.4499999993</v>
+      </c>
+      <c r="AT163" s="2">
+        <v>23648525.490000002</v>
+      </c>
+      <c r="AU163" s="2">
+        <v>13942235.439999998</v>
+      </c>
+      <c r="AV163" s="2">
+        <v>34153183.869999997</v>
+      </c>
+      <c r="AW163" s="2">
+        <v>30332945.059999991</v>
+      </c>
+      <c r="AX163" s="2">
+        <v>23719499.290000007</v>
+      </c>
+      <c r="AY163" s="2">
+        <v>22444594.579999998</v>
+      </c>
+      <c r="AZ163" s="2">
+        <v>18331660.700000003</v>
+      </c>
+      <c r="BA163" s="2">
+        <v>70102706.709999979</v>
+      </c>
+      <c r="BB163" s="2">
+        <v>33980207.379999995</v>
+      </c>
+      <c r="BC163" s="2">
+        <v>22107501.299999993</v>
+      </c>
+      <c r="BD163" s="2">
+        <v>10563686.110000003</v>
+      </c>
+      <c r="BE163" s="2">
+        <v>20263214.630000003</v>
+      </c>
+      <c r="BF163" s="2">
+        <v>42595644.919999987</v>
+      </c>
+      <c r="BG163" s="2">
+        <v>6530265.5</v>
+      </c>
+      <c r="BH163" s="2">
+        <v>7008476.0599999996</v>
+      </c>
+      <c r="BI163" s="2">
+        <v>11257370.24</v>
+      </c>
+      <c r="BJ163" s="2">
+        <v>82559027.469999969</v>
+      </c>
+      <c r="BK163" s="2">
+        <v>33586008.080000006</v>
+      </c>
+      <c r="BL163" s="2">
+        <v>8015422.5999999978</v>
+      </c>
+      <c r="BM163" s="2">
+        <v>17735582.539999999</v>
+      </c>
+      <c r="BN163" s="2">
+        <v>100373630.11999997</v>
+      </c>
+      <c r="BO163" s="2">
+        <v>34677479.769999996</v>
+      </c>
+      <c r="BP163" s="2">
+        <v>15574456.35</v>
+      </c>
+      <c r="BQ163" s="2">
+        <v>28399514.560000002</v>
+      </c>
+      <c r="BR163" s="2">
+        <v>127233595.67999998</v>
+      </c>
+      <c r="BS163" s="2">
+        <v>11233967.850000001</v>
+      </c>
+      <c r="BT163" s="2">
+        <v>21159813.509999998</v>
+      </c>
+      <c r="BU163" s="2">
+        <v>20282505.769999996</v>
+      </c>
+      <c r="BV163" s="2">
+        <v>55788582.539999984</v>
+      </c>
+    </row>
+    <row r="164" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A164" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="B162" s="2">
+      <c r="B164" s="2">
         <v>649585182.68000054</v>
       </c>
-      <c r="C162" s="2">
-[...8 lines deleted...]
-      <c r="F162" s="2">
+      <c r="C164" s="2">
+        <v>80059321.929999977</v>
+      </c>
+      <c r="D164" s="2">
+        <v>35097343.339999989</v>
+      </c>
+      <c r="E164" s="2">
+        <v>16720837.890000001</v>
+      </c>
+      <c r="F164" s="2">
         <v>26952988.809999999</v>
       </c>
-      <c r="G162" s="2">
-[...5 lines deleted...]
-      <c r="I162" s="2">
+      <c r="G164" s="2">
+        <v>9809270.910000002</v>
+      </c>
+      <c r="H164" s="2">
+        <v>16533620.620000008</v>
+      </c>
+      <c r="I164" s="2">
         <v>40803752.539999992</v>
       </c>
-      <c r="J162" s="2">
-[...14 lines deleted...]
-      <c r="O162" s="2">
+      <c r="J164" s="2">
+        <v>23127115.379999999</v>
+      </c>
+      <c r="K164" s="2">
+        <v>98908068.930000007</v>
+      </c>
+      <c r="L164" s="2">
+        <v>14811485.579999998</v>
+      </c>
+      <c r="M164" s="2">
+        <v>53395751.979999982</v>
+      </c>
+      <c r="N164" s="2">
+        <v>8173390.7400000012</v>
+      </c>
+      <c r="O164" s="2">
         <v>23320555.440000005</v>
       </c>
-      <c r="P162" s="2">
-[...11 lines deleted...]
-      <c r="T162" s="2">
+      <c r="P164" s="2">
+        <v>30257343.189999998</v>
+      </c>
+      <c r="Q164" s="2">
+        <v>28892706.469999995</v>
+      </c>
+      <c r="R164" s="2">
+        <v>10985869.41</v>
+      </c>
+      <c r="S164" s="2">
+        <v>202316290.18000001</v>
+      </c>
+      <c r="T164" s="2">
         <v>33390714.740000002</v>
       </c>
-      <c r="U162" s="2">
+      <c r="U164" s="2">
         <v>12501183.619999997</v>
       </c>
-      <c r="V162" s="2">
+      <c r="V164" s="2">
         <v>51337021.939999998</v>
       </c>
-      <c r="W162" s="2">
-[...5 lines deleted...]
-      <c r="Y162" s="2">
+      <c r="W164" s="2">
+        <v>26834458.899999995</v>
+      </c>
+      <c r="X164" s="2">
+        <v>39125817.040000007</v>
+      </c>
+      <c r="Y164" s="2">
         <v>13243719.199999997</v>
       </c>
-      <c r="Z162" s="2">
-[...5 lines deleted...]
-      <c r="AB162" s="2">
+      <c r="Z164" s="2">
+        <v>59645846.279999994</v>
+      </c>
+      <c r="AA164" s="2">
+        <v>55840456.040000029</v>
+      </c>
+      <c r="AB164" s="2">
         <v>42391628.300000012</v>
       </c>
-      <c r="AC162" s="2">
-[...14 lines deleted...]
-      <c r="AH162" s="2">
+      <c r="AC164" s="2">
+        <v>60309208.019999988</v>
+      </c>
+      <c r="AD164" s="2">
+        <v>2474869.1100000003</v>
+      </c>
+      <c r="AE164" s="2">
+        <v>57120724.229999974</v>
+      </c>
+      <c r="AF164" s="2">
+        <v>10981512.409999998</v>
+      </c>
+      <c r="AG164" s="2">
+        <v>12244549.730000002</v>
+      </c>
+      <c r="AH164" s="2">
         <v>36674248.639999986</v>
       </c>
-      <c r="AI162" s="2">
+      <c r="AI164" s="2">
         <v>31219507.689999998</v>
       </c>
-      <c r="AJ162" s="2">
-[...2 lines deleted...]
-      <c r="AK162" s="2">
+      <c r="AJ164" s="2">
+        <v>124822545.56000003</v>
+      </c>
+      <c r="AK164" s="2">
         <v>82375740.130000025</v>
       </c>
-      <c r="AL162" s="2">
-[...2 lines deleted...]
-      <c r="AM162" s="2">
+      <c r="AL164" s="2">
+        <v>30894500.979999997</v>
+      </c>
+      <c r="AM164" s="2">
         <v>67081615.180000007</v>
       </c>
-      <c r="AN162" s="2">
-[...11 lines deleted...]
-      <c r="AR162" s="2">
+      <c r="AN164" s="2">
+        <v>20293782.879999999</v>
+      </c>
+      <c r="AO164" s="2">
+        <v>33929484.36999999</v>
+      </c>
+      <c r="AP164" s="2">
+        <v>43338710.410000011</v>
+      </c>
+      <c r="AQ164" s="2">
+        <v>114938096.30999997</v>
+      </c>
+      <c r="AR164" s="2">
         <v>93962820.659999952</v>
       </c>
-      <c r="AS162" s="2">
+      <c r="AS164" s="2">
         <v>5326490.2199999979</v>
       </c>
-      <c r="AT162" s="2">
-[...14 lines deleted...]
-      <c r="AY162" s="2">
+      <c r="AT164" s="2">
+        <v>24034170.800000004</v>
+      </c>
+      <c r="AU164" s="2">
+        <v>15062552.809999989</v>
+      </c>
+      <c r="AV164" s="2">
+        <v>38788940.059999995</v>
+      </c>
+      <c r="AW164" s="2">
+        <v>32880504.140000001</v>
+      </c>
+      <c r="AX164" s="2">
+        <v>25190114.919999998</v>
+      </c>
+      <c r="AY164" s="2">
         <v>23105082.409999996</v>
       </c>
-      <c r="AZ162" s="2">
-[...8 lines deleted...]
-      <c r="BC162" s="2">
+      <c r="AZ164" s="2">
+        <v>19425082.370000005</v>
+      </c>
+      <c r="BA164" s="2">
+        <v>71314537.959999979</v>
+      </c>
+      <c r="BB164" s="2">
+        <v>36198649.260000013</v>
+      </c>
+      <c r="BC164" s="2">
         <v>22650500.43</v>
       </c>
-      <c r="BD162" s="2">
-[...8 lines deleted...]
-      <c r="BG162" s="2">
+      <c r="BD164" s="2">
+        <v>11279322.219999999</v>
+      </c>
+      <c r="BE164" s="2">
+        <v>22390972.949999999</v>
+      </c>
+      <c r="BF164" s="2">
+        <v>45748881</v>
+      </c>
+      <c r="BG164" s="2">
         <v>7486822.8800000008</v>
       </c>
-      <c r="BH162" s="2">
-[...2 lines deleted...]
-      <c r="BI162" s="2">
+      <c r="BH164" s="2">
+        <v>7677548.1399999987</v>
+      </c>
+      <c r="BI164" s="2">
         <v>12048905.059999999</v>
       </c>
-      <c r="BJ162" s="2">
-[...5 lines deleted...]
-      <c r="BL162" s="2">
+      <c r="BJ164" s="2">
+        <v>84563897.61999996</v>
+      </c>
+      <c r="BK164" s="2">
+        <v>33839557.520000011</v>
+      </c>
+      <c r="BL164" s="2">
         <v>8787976.7799999993</v>
       </c>
-      <c r="BM162" s="2">
-[...14 lines deleted...]
-      <c r="BR162" s="2">
+      <c r="BM164" s="2">
+        <v>19987951.650000002</v>
+      </c>
+      <c r="BN164" s="2">
+        <v>100610413.33999997</v>
+      </c>
+      <c r="BO164" s="2">
+        <v>36531798.819999993</v>
+      </c>
+      <c r="BP164" s="2">
+        <v>16482697.779999997</v>
+      </c>
+      <c r="BQ164" s="2">
+        <v>29974302.339999996</v>
+      </c>
+      <c r="BR164" s="2">
         <v>130221988.04000004</v>
       </c>
-      <c r="BS162" s="2">
-[...5 lines deleted...]
-      <c r="BU162" s="2">
+      <c r="BS164" s="2">
+        <v>12235425.050000001</v>
+      </c>
+      <c r="BT164" s="2">
+        <v>22209339.029999997</v>
+      </c>
+      <c r="BU164" s="2">
         <v>21172843.230000004</v>
       </c>
-      <c r="BV162" s="2">
-        <v>56417071.620000005</v>
+      <c r="BV164" s="2">
+        <v>56417071.619999997</v>
+      </c>
+    </row>
+    <row r="165" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A165" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="B165" s="2">
+        <v>637327519.69000006</v>
+      </c>
+      <c r="C165" s="2">
+        <v>79760252.390000001</v>
+      </c>
+      <c r="D165" s="2">
+        <v>36349445.25999999</v>
+      </c>
+      <c r="E165" s="2">
+        <v>16196886.930000003</v>
+      </c>
+      <c r="F165" s="2">
+        <v>27571767.850000013</v>
+      </c>
+      <c r="G165" s="2">
+        <v>10196463.74</v>
+      </c>
+      <c r="H165" s="2">
+        <v>16212098.850000001</v>
+      </c>
+      <c r="I165" s="2">
+        <v>40036059.870000012</v>
+      </c>
+      <c r="J165" s="2">
+        <v>23843903.190000005</v>
+      </c>
+      <c r="K165" s="2">
+        <v>96495768.019999996</v>
+      </c>
+      <c r="L165" s="2">
+        <v>14536265.1</v>
+      </c>
+      <c r="M165" s="2">
+        <v>52102877.429999977</v>
+      </c>
+      <c r="N165" s="2">
+        <v>8060292.7999999989</v>
+      </c>
+      <c r="O165" s="2">
+        <v>22838347.540000007</v>
+      </c>
+      <c r="P165" s="2">
+        <v>29479770.010000005</v>
+      </c>
+      <c r="Q165" s="2">
+        <v>28085020.999999993</v>
+      </c>
+      <c r="R165" s="2">
+        <v>10810269.580000002</v>
+      </c>
+      <c r="S165" s="2">
+        <v>197643978.94000009</v>
+      </c>
+      <c r="T165" s="2">
+        <v>33943975.859999999</v>
+      </c>
+      <c r="U165" s="2">
+        <v>12067142.139999999</v>
+      </c>
+      <c r="V165" s="2">
+        <v>50009687.629999995</v>
+      </c>
+      <c r="W165" s="2">
+        <v>25967948.38000001</v>
+      </c>
+      <c r="X165" s="2">
+        <v>38527786.149999999</v>
+      </c>
+      <c r="Y165" s="2">
+        <v>13646411.559999999</v>
+      </c>
+      <c r="Z165" s="2">
+        <v>64982689.399999999</v>
+      </c>
+      <c r="AA165" s="2">
+        <v>54034270.659999989</v>
+      </c>
+      <c r="AB165" s="2">
+        <v>41438451.159999996</v>
+      </c>
+      <c r="AC165" s="2">
+        <v>60002334.020000003</v>
+      </c>
+      <c r="AD165" s="2">
+        <v>2479561.3600000003</v>
+      </c>
+      <c r="AE165" s="2">
+        <v>56172708.409999996</v>
+      </c>
+      <c r="AF165" s="2">
+        <v>10514336.059999997</v>
+      </c>
+      <c r="AG165" s="2">
+        <v>12306458.41</v>
+      </c>
+      <c r="AH165" s="2">
+        <v>34923395.789999992</v>
+      </c>
+      <c r="AI165" s="2">
+        <v>31514210.639999989</v>
+      </c>
+      <c r="AJ165" s="2">
+        <v>121778326.59000006</v>
+      </c>
+      <c r="AK165" s="2">
+        <v>81240434.889999986</v>
+      </c>
+      <c r="AL165" s="2">
+        <v>30296840.140000001</v>
+      </c>
+      <c r="AM165" s="2">
+        <v>65746217.550000034</v>
+      </c>
+      <c r="AN165" s="2">
+        <v>19807441.190000009</v>
+      </c>
+      <c r="AO165" s="2">
+        <v>32983623.320000011</v>
+      </c>
+      <c r="AP165" s="2">
+        <v>43707692.110000007</v>
+      </c>
+      <c r="AQ165" s="2">
+        <v>113170600.42999998</v>
+      </c>
+      <c r="AR165" s="2">
+        <v>102759705.94999996</v>
+      </c>
+      <c r="AS165" s="2">
+        <v>5191296.43</v>
+      </c>
+      <c r="AT165" s="2">
+        <v>23271595.300000004</v>
+      </c>
+      <c r="AU165" s="2">
+        <v>14753460.440000001</v>
+      </c>
+      <c r="AV165" s="2">
+        <v>40292611.560000002</v>
+      </c>
+      <c r="AW165" s="2">
+        <v>32247272.560000002</v>
+      </c>
+      <c r="AX165" s="2">
+        <v>24921674.119999997</v>
+      </c>
+      <c r="AY165" s="2">
+        <v>22579231.470000003</v>
+      </c>
+      <c r="AZ165" s="2">
+        <v>19962147.859999999</v>
+      </c>
+      <c r="BA165" s="2">
+        <v>69580181.599999979</v>
+      </c>
+      <c r="BB165" s="2">
+        <v>35534299.5</v>
+      </c>
+      <c r="BC165" s="2">
+        <v>21867169.920000002</v>
+      </c>
+      <c r="BD165" s="2">
+        <v>11228023.289999997</v>
+      </c>
+      <c r="BE165" s="2">
+        <v>22806679.869999997</v>
+      </c>
+      <c r="BF165" s="2">
+        <v>45633907.959999986</v>
+      </c>
+      <c r="BG165" s="2">
+        <v>6933240.1099999994</v>
+      </c>
+      <c r="BH165" s="2">
+        <v>7639499.3200000022</v>
+      </c>
+      <c r="BI165" s="2">
+        <v>11961849.529999999</v>
+      </c>
+      <c r="BJ165" s="2">
+        <v>82678474.309999958</v>
+      </c>
+      <c r="BK165" s="2">
+        <v>33325292.890000015</v>
+      </c>
+      <c r="BL165" s="2">
+        <v>9030808.9000000004</v>
+      </c>
+      <c r="BM165" s="2">
+        <v>20709950.259999998</v>
+      </c>
+      <c r="BN165" s="2">
+        <v>96920217.129999995</v>
+      </c>
+      <c r="BO165" s="2">
+        <v>35848836.339999981</v>
+      </c>
+      <c r="BP165" s="2">
+        <v>16251104.340000002</v>
+      </c>
+      <c r="BQ165" s="2">
+        <v>29475278.190000005</v>
+      </c>
+      <c r="BR165" s="2">
+        <v>129281320.31999998</v>
+      </c>
+      <c r="BS165" s="2">
+        <v>12215578.419999998</v>
+      </c>
+      <c r="BT165" s="2">
+        <v>22468692.969999995</v>
+      </c>
+      <c r="BU165" s="2">
+        <v>20827886.219999999</v>
+      </c>
+      <c r="BV165" s="2">
+        <v>54733689.23999998</v>
+      </c>
+    </row>
+    <row r="166" spans="1:74" x14ac:dyDescent="0.25">
+      <c r="A166" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="B166" s="2">
+        <v>633098412.86999989</v>
+      </c>
+      <c r="C166" s="2">
+        <v>76723905.149999961</v>
+      </c>
+      <c r="D166" s="2">
+        <v>32554430.50999999</v>
+      </c>
+      <c r="E166" s="2">
+        <v>15399094.709999993</v>
+      </c>
+      <c r="F166" s="2">
+        <v>23775036.840000007</v>
+      </c>
+      <c r="G166" s="2">
+        <v>7929441.9500000011</v>
+      </c>
+      <c r="H166" s="2">
+        <v>15320592.969999997</v>
+      </c>
+      <c r="I166" s="2">
+        <v>38027668.460000016</v>
+      </c>
+      <c r="J166" s="2">
+        <v>20498619.590000004</v>
+      </c>
+      <c r="K166" s="2">
+        <v>89483442.790000081</v>
+      </c>
+      <c r="L166" s="2">
+        <v>13585579.959999999</v>
+      </c>
+      <c r="M166" s="2">
+        <v>50443128.550000027</v>
+      </c>
+      <c r="N166" s="2">
+        <v>7136329.709999999</v>
+      </c>
+      <c r="O166" s="2">
+        <v>22120949.740000002</v>
+      </c>
+      <c r="P166" s="2">
+        <v>27872486.330000006</v>
+      </c>
+      <c r="Q166" s="2">
+        <v>27064828.420000006</v>
+      </c>
+      <c r="R166" s="2">
+        <v>9806357.7599999961</v>
+      </c>
+      <c r="S166" s="2">
+        <v>197655636.00999999</v>
+      </c>
+      <c r="T166" s="2">
+        <v>28997872.65000001</v>
+      </c>
+      <c r="U166" s="2">
+        <v>11935529.889999999</v>
+      </c>
+      <c r="V166" s="2">
+        <v>47111992.189999998</v>
+      </c>
+      <c r="W166" s="2">
+        <v>24575072.719999984</v>
+      </c>
+      <c r="X166" s="2">
+        <v>36434749.380000003</v>
+      </c>
+      <c r="Y166" s="2">
+        <v>11947189.620000003</v>
+      </c>
+      <c r="Z166" s="2">
+        <v>46216455.100000024</v>
+      </c>
+      <c r="AA166" s="2">
+        <v>52384954.309999987</v>
+      </c>
+      <c r="AB166" s="2">
+        <v>40709003.020000003</v>
+      </c>
+      <c r="AC166" s="2">
+        <v>52221186.090000018</v>
+      </c>
+      <c r="AD166" s="2">
+        <v>2349249.9699999997</v>
+      </c>
+      <c r="AE166" s="2">
+        <v>53472660.320000015</v>
+      </c>
+      <c r="AF166" s="2">
+        <v>10263054.550000001</v>
+      </c>
+      <c r="AG166" s="2">
+        <v>11692238.739999993</v>
+      </c>
+      <c r="AH166" s="2">
+        <v>33016446.520000014</v>
+      </c>
+      <c r="AI166" s="2">
+        <v>28849256.420000002</v>
+      </c>
+      <c r="AJ166" s="2">
+        <v>122157944.30999994</v>
+      </c>
+      <c r="AK166" s="2">
+        <v>71935902.629999995</v>
+      </c>
+      <c r="AL166" s="2">
+        <v>29007644.389999989</v>
+      </c>
+      <c r="AM166" s="2">
+        <v>61490180.929999977</v>
+      </c>
+      <c r="AN166" s="2">
+        <v>19031665.420000006</v>
+      </c>
+      <c r="AO166" s="2">
+        <v>34479630.350000001</v>
+      </c>
+      <c r="AP166" s="2">
+        <v>39800433.210000001</v>
+      </c>
+      <c r="AQ166" s="2">
+        <v>108667631.94</v>
+      </c>
+      <c r="AR166" s="2">
+        <v>81571412.150000006</v>
+      </c>
+      <c r="AS166" s="2">
+        <v>4892428.8099999996</v>
+      </c>
+      <c r="AT166" s="2">
+        <v>22655684.800000004</v>
+      </c>
+      <c r="AU166" s="2">
+        <v>13540181.440000001</v>
+      </c>
+      <c r="AV166" s="2">
+        <v>33703055.900000006</v>
+      </c>
+      <c r="AW166" s="2">
+        <v>29094240.560000002</v>
+      </c>
+      <c r="AX166" s="2">
+        <v>22856428.469999995</v>
+      </c>
+      <c r="AY166" s="2">
+        <v>21507764.020000003</v>
+      </c>
+      <c r="AZ166" s="2">
+        <v>17675220.060000006</v>
+      </c>
+      <c r="BA166" s="2">
+        <v>65914960.160000019</v>
+      </c>
+      <c r="BB166" s="2">
+        <v>33258554.710000005</v>
+      </c>
+      <c r="BC166" s="2">
+        <v>21450930.260000002</v>
+      </c>
+      <c r="BD166" s="2">
+        <v>10732968.129999999</v>
+      </c>
+      <c r="BE166" s="2">
+        <v>19808178.340000011</v>
+      </c>
+      <c r="BF166" s="2">
+        <v>41335670.559999987</v>
+      </c>
+      <c r="BG166" s="2">
+        <v>6367315.3600000022</v>
+      </c>
+      <c r="BH166" s="2">
+        <v>6745784.8999999994</v>
+      </c>
+      <c r="BI166" s="2">
+        <v>10640700.810000002</v>
+      </c>
+      <c r="BJ166" s="2">
+        <v>79121350.620000005</v>
+      </c>
+      <c r="BK166" s="2">
+        <v>32257994.499999985</v>
+      </c>
+      <c r="BL166" s="2">
+        <v>7546573.8400000008</v>
+      </c>
+      <c r="BM166" s="2">
+        <v>17315087.779999997</v>
+      </c>
+      <c r="BN166" s="2">
+        <v>96351453.479999974</v>
+      </c>
+      <c r="BO166" s="2">
+        <v>33799336.400000006</v>
+      </c>
+      <c r="BP166" s="2">
+        <v>14765040.220000003</v>
+      </c>
+      <c r="BQ166" s="2">
+        <v>27417240.689999998</v>
+      </c>
+      <c r="BR166" s="2">
+        <v>123568393.92000005</v>
+      </c>
+      <c r="BS166" s="2">
+        <v>10971335.119999999</v>
+      </c>
+      <c r="BT166" s="2">
+        <v>20789165.329999998</v>
+      </c>
+      <c r="BU166" s="2">
+        <v>20062202.679999996</v>
+      </c>
+      <c r="BV166" s="2">
+        <v>52943184.030000009</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:J1"/>
-    <mergeCell ref="A82:BV82"/>
+    <mergeCell ref="A84:BV84"/>
   </mergeCells>
   <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Kraje a okresy</vt:lpstr>